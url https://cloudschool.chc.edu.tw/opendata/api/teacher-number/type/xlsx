--- v0 (2026-03-05)
+++ v1 (2026-04-14)
@@ -1999,54 +1999,54 @@
       <c r="E2">
         <v>35</v>
       </c>
       <c r="F2">
         <v>134</v>
       </c>
       <c r="G2">
         <v>169</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2">
         <v>5</v>
       </c>
       <c r="J2">
         <v>2</v>
       </c>
       <c r="K2">
         <v>15</v>
       </c>
       <c r="M2">
         <v>54</v>
       </c>
       <c r="N2">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="Q2">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="R2">
         <v>6</v>
       </c>
       <c r="S2">
         <v>9</v>
       </c>
       <c r="W2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3">
@@ -2246,72 +2246,72 @@
       </c>
       <c r="T6">
         <v>1</v>
       </c>
       <c r="V6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7">
         <v>16</v>
       </c>
       <c r="F7">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G7">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7">
         <v>5</v>
       </c>
       <c r="J7">
         <v>2</v>
       </c>
       <c r="K7">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="M7">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N7">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="S7">
         <v>3</v>
       </c>
       <c r="V7">
         <v>1</v>
       </c>
       <c r="W7">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8">
@@ -2452,119 +2452,122 @@
       </c>
       <c r="R10">
         <v>1</v>
       </c>
       <c r="S10">
         <v>1</v>
       </c>
       <c r="W10">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F11">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="G11">
         <v>89</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11">
         <v>4</v>
       </c>
       <c r="J11">
         <v>2</v>
       </c>
       <c r="K11">
         <v>12</v>
       </c>
       <c r="M11">
         <v>40</v>
       </c>
       <c r="N11">
         <v>20</v>
       </c>
       <c r="Q11">
         <v>1</v>
       </c>
       <c r="W11">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
       <c r="E12">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F12">
         <v>15</v>
       </c>
       <c r="G12">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12">
         <v>3</v>
       </c>
       <c r="J12">
         <v>1</v>
       </c>
       <c r="K12">
         <v>2</v>
       </c>
       <c r="M12">
         <v>6</v>
+      </c>
+      <c r="S12">
+        <v>1</v>
       </c>
       <c r="T12">
         <v>1</v>
       </c>
       <c r="W12">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>26</v>
       </c>
       <c r="E13">
         <v>5</v>
       </c>
       <c r="F13">
@@ -2631,54 +2634,54 @@
       </c>
       <c r="N14">
         <v>4</v>
       </c>
       <c r="Q14">
         <v>8</v>
       </c>
       <c r="W14">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" t="s">
         <v>52</v>
       </c>
       <c r="D15" t="s">
         <v>26</v>
       </c>
       <c r="E15">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F15">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G15">
         <v>129</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15">
         <v>5</v>
       </c>
       <c r="J15">
         <v>2</v>
       </c>
       <c r="K15">
         <v>13</v>
       </c>
       <c r="M15">
         <v>49</v>
       </c>
       <c r="N15">
         <v>32</v>
       </c>
       <c r="R15">
         <v>12</v>
       </c>
@@ -2837,75 +2840,75 @@
       </c>
       <c r="Q18">
         <v>23</v>
       </c>
       <c r="S18">
         <v>9</v>
       </c>
       <c r="W18">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19" t="s">
         <v>60</v>
       </c>
       <c r="C19" t="s">
         <v>61</v>
       </c>
       <c r="D19" t="s">
         <v>59</v>
       </c>
       <c r="E19">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F19">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G19">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19">
         <v>6</v>
       </c>
       <c r="J19">
         <v>2</v>
       </c>
       <c r="K19">
         <v>12</v>
       </c>
       <c r="N19">
         <v>11</v>
       </c>
       <c r="Q19">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="S19">
         <v>11</v>
       </c>
       <c r="W19">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>23</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
       <c r="E20">
         <v>22</v>
       </c>
       <c r="F20">
@@ -2917,157 +2920,157 @@
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20">
         <v>4</v>
       </c>
       <c r="J20">
         <v>2</v>
       </c>
       <c r="K20">
         <v>11</v>
       </c>
       <c r="L20">
         <v>2</v>
       </c>
       <c r="M20">
         <v>22</v>
       </c>
       <c r="N20">
         <v>5</v>
       </c>
       <c r="Q20">
         <v>23</v>
       </c>
       <c r="S20">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="W20">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>23</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" t="s">
         <v>65</v>
       </c>
       <c r="D21" t="s">
         <v>59</v>
       </c>
       <c r="E21">
         <v>50</v>
       </c>
       <c r="F21">
         <v>126</v>
       </c>
       <c r="G21">
         <v>176</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21">
         <v>4</v>
       </c>
       <c r="J21">
         <v>2</v>
       </c>
       <c r="K21">
         <v>11</v>
       </c>
       <c r="L21">
         <v>3</v>
       </c>
       <c r="M21">
         <v>54</v>
       </c>
       <c r="N21">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="Q21">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="R21">
         <v>9</v>
       </c>
       <c r="S21">
         <v>7</v>
       </c>
       <c r="T21">
         <v>2</v>
       </c>
       <c r="W21">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>23</v>
       </c>
       <c r="B22" t="s">
         <v>66</v>
       </c>
       <c r="C22" t="s">
         <v>67</v>
       </c>
       <c r="D22" t="s">
         <v>59</v>
       </c>
       <c r="E22">
         <v>61</v>
       </c>
       <c r="F22">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G22">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22">
         <v>5</v>
       </c>
       <c r="J22">
         <v>2</v>
       </c>
       <c r="K22">
         <v>13</v>
       </c>
       <c r="L22">
         <v>3</v>
       </c>
       <c r="M22">
         <v>66</v>
       </c>
       <c r="N22">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="S22">
         <v>11</v>
       </c>
       <c r="T22">
         <v>2</v>
       </c>
       <c r="U22">
         <v>1</v>
       </c>
       <c r="V22">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23" t="s">
         <v>69</v>
       </c>
       <c r="D23" t="s">
@@ -3105,81 +3108,81 @@
       </c>
       <c r="O23">
         <v>14</v>
       </c>
       <c r="S23">
         <v>4</v>
       </c>
       <c r="W23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>70</v>
       </c>
       <c r="C24" t="s">
         <v>71</v>
       </c>
       <c r="D24" t="s">
         <v>59</v>
       </c>
       <c r="E24">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="F24">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G24">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="H24">
         <v>1</v>
       </c>
       <c r="I24">
         <v>5</v>
       </c>
       <c r="J24">
         <v>2</v>
       </c>
       <c r="K24">
         <v>14</v>
       </c>
       <c r="N24">
         <v>145</v>
       </c>
       <c r="Q24">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="S24">
         <v>12</v>
       </c>
       <c r="W24">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" t="s">
         <v>72</v>
       </c>
       <c r="C25" t="s">
         <v>73</v>
       </c>
       <c r="D25" t="s">
         <v>59</v>
       </c>
       <c r="E25">
         <v>13</v>
       </c>
       <c r="F25">
         <v>24</v>
       </c>
       <c r="G25">
         <v>37</v>
       </c>
       <c r="H25">
@@ -3196,133 +3199,133 @@
       </c>
       <c r="M25">
         <v>2</v>
       </c>
       <c r="N25">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>23</v>
       </c>
       <c r="B26" t="s">
         <v>74</v>
       </c>
       <c r="C26" t="s">
         <v>75</v>
       </c>
       <c r="D26" t="s">
         <v>59</v>
       </c>
       <c r="E26">
         <v>76</v>
       </c>
       <c r="F26">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G26">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="H26">
         <v>1</v>
       </c>
       <c r="I26">
         <v>6</v>
       </c>
       <c r="J26">
         <v>2</v>
       </c>
       <c r="K26">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="M26">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="N26">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q26">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="S26">
         <v>13</v>
       </c>
       <c r="W26">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>23</v>
       </c>
       <c r="B27" t="s">
         <v>76</v>
       </c>
       <c r="C27" t="s">
         <v>77</v>
       </c>
       <c r="D27" t="s">
         <v>26</v>
       </c>
       <c r="E27">
         <v>64</v>
       </c>
       <c r="F27">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="G27">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="W27">
-        <v>240</v>
+        <v>244</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>23</v>
       </c>
       <c r="B28" t="s">
         <v>78</v>
       </c>
       <c r="C28" t="s">
         <v>79</v>
       </c>
       <c r="D28" t="s">
         <v>26</v>
       </c>
       <c r="E28">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F28">
         <v>10</v>
       </c>
       <c r="G28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S28">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="W28">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>23</v>
       </c>
       <c r="B29" t="s">
         <v>80</v>
       </c>
       <c r="C29" t="s">
         <v>81</v>
       </c>
       <c r="D29" t="s">
         <v>59</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
@@ -3430,57 +3433,57 @@
       <c r="C32" t="s">
         <v>88</v>
       </c>
       <c r="D32" t="s">
         <v>26</v>
       </c>
       <c r="E32">
         <v>10</v>
       </c>
       <c r="F32">
         <v>48</v>
       </c>
       <c r="G32">
         <v>58</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
       <c r="I32">
         <v>5</v>
       </c>
       <c r="J32">
         <v>2</v>
       </c>
       <c r="K32">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M32">
         <v>22</v>
       </c>
       <c r="N32">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Q32">
         <v>10</v>
       </c>
       <c r="T32">
         <v>1</v>
       </c>
       <c r="V32">
         <v>1</v>
       </c>
       <c r="W32">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="B33" t="s">
         <v>89</v>
       </c>
       <c r="C33" t="s">
         <v>90</v>
       </c>
       <c r="D33" t="s">
@@ -3703,128 +3706,128 @@
       </c>
       <c r="M37">
         <v>7</v>
       </c>
       <c r="V37">
         <v>1</v>
       </c>
       <c r="W37">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>86</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38" t="s">
         <v>100</v>
       </c>
       <c r="D38" t="s">
         <v>59</v>
       </c>
       <c r="E38">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F38">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G38">
         <v>49</v>
       </c>
       <c r="H38">
         <v>1</v>
       </c>
       <c r="I38">
         <v>4</v>
       </c>
       <c r="J38">
         <v>2</v>
       </c>
       <c r="K38">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L38">
         <v>2</v>
       </c>
       <c r="M38">
         <v>9</v>
       </c>
       <c r="N38">
         <v>6</v>
       </c>
       <c r="S38">
         <v>2</v>
       </c>
       <c r="V38">
         <v>3</v>
       </c>
       <c r="W38">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>101</v>
       </c>
       <c r="B39" t="s">
         <v>102</v>
       </c>
       <c r="C39" t="s">
         <v>103</v>
       </c>
       <c r="D39" t="s">
         <v>26</v>
       </c>
       <c r="E39">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F39">
         <v>90</v>
       </c>
       <c r="G39">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="H39">
         <v>1</v>
       </c>
       <c r="I39">
         <v>4</v>
       </c>
       <c r="J39">
         <v>2</v>
       </c>
       <c r="K39">
         <v>14</v>
       </c>
       <c r="M39">
         <v>51</v>
       </c>
       <c r="N39">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="S39">
         <v>1</v>
       </c>
       <c r="V39">
         <v>1</v>
       </c>
       <c r="W39">
         <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>101</v>
       </c>
       <c r="B40" t="s">
         <v>104</v>
       </c>
       <c r="C40" t="s">
         <v>105</v>
       </c>
       <c r="D40" t="s">
         <v>26</v>
       </c>
       <c r="E40">
@@ -3859,75 +3862,75 @@
       </c>
       <c r="S40">
         <v>1</v>
       </c>
       <c r="T40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>101</v>
       </c>
       <c r="B41" t="s">
         <v>106</v>
       </c>
       <c r="C41" t="s">
         <v>107</v>
       </c>
       <c r="D41" t="s">
         <v>26</v>
       </c>
       <c r="E41">
         <v>15</v>
       </c>
       <c r="F41">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G41">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41">
         <v>4</v>
       </c>
       <c r="J41">
         <v>2</v>
       </c>
       <c r="K41">
         <v>2</v>
       </c>
       <c r="M41">
         <v>7</v>
       </c>
       <c r="N41">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="Q41">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="T41">
         <v>1</v>
       </c>
       <c r="W41">
         <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>101</v>
       </c>
       <c r="B42" t="s">
         <v>108</v>
       </c>
       <c r="C42" t="s">
         <v>109</v>
       </c>
       <c r="D42" t="s">
         <v>26</v>
       </c>
       <c r="E42">
         <v>8</v>
       </c>
       <c r="F42">
@@ -4268,75 +4271,75 @@
       </c>
       <c r="S48">
         <v>1</v>
       </c>
       <c r="T48">
         <v>1</v>
       </c>
       <c r="V48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
         <v>116</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" t="s">
         <v>124</v>
       </c>
       <c r="D49" t="s">
         <v>26</v>
       </c>
       <c r="E49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F49">
         <v>65</v>
       </c>
       <c r="G49">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H49">
         <v>1</v>
       </c>
       <c r="I49">
         <v>4</v>
       </c>
       <c r="J49">
         <v>2</v>
       </c>
       <c r="K49">
         <v>11</v>
       </c>
       <c r="M49">
         <v>39</v>
       </c>
       <c r="N49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="S49">
         <v>4</v>
       </c>
       <c r="T49">
         <v>1</v>
       </c>
       <c r="V49">
         <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
         <v>116</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" t="s">
         <v>126</v>
       </c>
       <c r="D50" t="s">
@@ -4468,78 +4471,78 @@
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Q52">
         <v>17</v>
       </c>
       <c r="S52">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" t="s">
         <v>133</v>
       </c>
       <c r="D53" t="s">
         <v>26</v>
       </c>
       <c r="E53">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F53">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="G53">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="H53">
         <v>1</v>
       </c>
       <c r="I53">
         <v>5</v>
       </c>
       <c r="J53">
         <v>2</v>
       </c>
       <c r="K53">
         <v>12</v>
       </c>
       <c r="M53">
         <v>35</v>
       </c>
       <c r="N53">
         <v>16</v>
       </c>
       <c r="Q53">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="S53">
         <v>4</v>
       </c>
       <c r="V53">
         <v>3</v>
       </c>
       <c r="W53">
         <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
         <v>131</v>
       </c>
       <c r="B54" t="s">
         <v>134</v>
       </c>
       <c r="C54" t="s">
         <v>135</v>
       </c>
       <c r="D54" t="s">
         <v>26</v>
       </c>
       <c r="E54">
@@ -4595,54 +4598,54 @@
       <c r="F55">
         <v>43</v>
       </c>
       <c r="G55">
         <v>56</v>
       </c>
       <c r="H55">
         <v>1</v>
       </c>
       <c r="I55">
         <v>5</v>
       </c>
       <c r="J55">
         <v>2</v>
       </c>
       <c r="K55">
         <v>5</v>
       </c>
       <c r="M55">
         <v>17</v>
       </c>
       <c r="N55">
         <v>2</v>
       </c>
       <c r="O55">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q55">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="R55">
         <v>1</v>
       </c>
       <c r="S55">
         <v>1</v>
       </c>
       <c r="T55">
         <v>1</v>
       </c>
       <c r="V55">
         <v>1</v>
       </c>
       <c r="W55">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" t="s">
         <v>131</v>
       </c>
       <c r="B56" t="s">
         <v>138</v>
       </c>
       <c r="C56" t="s">
@@ -4692,72 +4695,72 @@
       </c>
       <c r="V56">
         <v>1</v>
       </c>
       <c r="W56">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" t="s">
         <v>131</v>
       </c>
       <c r="B57" t="s">
         <v>140</v>
       </c>
       <c r="C57" t="s">
         <v>141</v>
       </c>
       <c r="D57" t="s">
         <v>26</v>
       </c>
       <c r="E57">
         <v>6</v>
       </c>
       <c r="F57">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G57">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H57">
         <v>1</v>
       </c>
       <c r="I57">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K57">
         <v>2</v>
       </c>
       <c r="L57">
         <v>1</v>
       </c>
       <c r="M57">
         <v>11</v>
       </c>
       <c r="N57">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Q57">
         <v>5</v>
       </c>
       <c r="S57">
         <v>2</v>
       </c>
       <c r="T57">
         <v>1</v>
       </c>
       <c r="V57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
         <v>131</v>
       </c>
       <c r="B58" t="s">
         <v>142</v>
       </c>
       <c r="C58" t="s">
         <v>143</v>
       </c>
       <c r="D58" t="s">
@@ -4851,83 +4854,80 @@
       </c>
       <c r="V59">
         <v>5</v>
       </c>
       <c r="W59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
         <v>131</v>
       </c>
       <c r="B60" t="s">
         <v>146</v>
       </c>
       <c r="C60" t="s">
         <v>147</v>
       </c>
       <c r="D60" t="s">
         <v>26</v>
       </c>
       <c r="E60">
         <v>9</v>
       </c>
       <c r="F60">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G60">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H60">
         <v>1</v>
       </c>
       <c r="I60">
         <v>4</v>
       </c>
       <c r="J60">
         <v>2</v>
       </c>
       <c r="K60">
         <v>2</v>
       </c>
       <c r="M60">
         <v>6</v>
       </c>
       <c r="N60">
         <v>4</v>
       </c>
       <c r="Q60">
         <v>10</v>
       </c>
       <c r="S60">
         <v>3</v>
       </c>
       <c r="T60">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="V60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
         <v>131</v>
       </c>
       <c r="B61" t="s">
         <v>148</v>
       </c>
       <c r="C61" t="s">
         <v>149</v>
       </c>
       <c r="D61" t="s">
         <v>26</v>
       </c>
       <c r="E61">
         <v>34</v>
       </c>
       <c r="F61">
         <v>108</v>
       </c>
       <c r="G61">
         <v>142</v>
       </c>
@@ -4954,84 +4954,84 @@
       </c>
       <c r="S61">
         <v>10</v>
       </c>
       <c r="T61">
         <v>2</v>
       </c>
       <c r="V61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
         <v>131</v>
       </c>
       <c r="B62" t="s">
         <v>150</v>
       </c>
       <c r="C62" t="s">
         <v>151</v>
       </c>
       <c r="D62" t="s">
         <v>59</v>
       </c>
       <c r="E62">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F62">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G62">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H62">
         <v>1</v>
       </c>
       <c r="I62">
         <v>4</v>
       </c>
       <c r="J62">
         <v>2</v>
       </c>
       <c r="K62">
         <v>10</v>
       </c>
       <c r="L62">
         <v>2</v>
       </c>
       <c r="M62">
         <v>26</v>
       </c>
       <c r="N62">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="Q62">
         <v>7</v>
       </c>
       <c r="S62">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
         <v>131</v>
       </c>
       <c r="B63" t="s">
         <v>152</v>
       </c>
       <c r="C63" t="s">
         <v>153</v>
       </c>
       <c r="D63" t="s">
         <v>59</v>
       </c>
       <c r="E63">
         <v>14</v>
       </c>
       <c r="F63">
         <v>25</v>
       </c>
       <c r="G63">
         <v>39</v>
       </c>
       <c r="H63">
@@ -5254,78 +5254,75 @@
       </c>
       <c r="Q67">
         <v>18</v>
       </c>
       <c r="S67">
         <v>2</v>
       </c>
       <c r="W67">
         <v>4</v>
       </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
         <v>156</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" t="s">
         <v>164</v>
       </c>
       <c r="D68" t="s">
         <v>26</v>
       </c>
       <c r="E68">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F68">
         <v>26</v>
       </c>
       <c r="G68">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="H68">
         <v>1</v>
       </c>
       <c r="I68">
         <v>4</v>
       </c>
       <c r="J68">
         <v>1</v>
       </c>
       <c r="K68">
         <v>5</v>
       </c>
       <c r="M68">
         <v>12</v>
       </c>
       <c r="N68">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="Q68">
         <v>8</v>
       </c>
       <c r="S68">
         <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" t="s">
         <v>156</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" t="s">
         <v>166</v>
       </c>
       <c r="D69" t="s">
         <v>26</v>
       </c>
       <c r="E69">
         <v>7</v>
       </c>
       <c r="F69">
@@ -5448,54 +5445,54 @@
       </c>
       <c r="Q71">
         <v>7</v>
       </c>
       <c r="R71">
         <v>1</v>
       </c>
       <c r="T71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
         <v>156</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" t="s">
         <v>172</v>
       </c>
       <c r="D72" t="s">
         <v>59</v>
       </c>
       <c r="E72">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="F72">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G72">
         <v>231</v>
       </c>
       <c r="H72">
         <v>1</v>
       </c>
       <c r="I72">
         <v>5</v>
       </c>
       <c r="J72">
         <v>2</v>
       </c>
       <c r="K72">
         <v>20</v>
       </c>
       <c r="L72">
         <v>5</v>
       </c>
       <c r="M72">
         <v>63</v>
       </c>
       <c r="N72">
         <v>44</v>
       </c>
@@ -5540,57 +5537,57 @@
       <c r="H73">
         <v>1</v>
       </c>
       <c r="I73">
         <v>4</v>
       </c>
       <c r="J73">
         <v>3</v>
       </c>
       <c r="K73">
         <v>11</v>
       </c>
       <c r="L73">
         <v>2</v>
       </c>
       <c r="M73">
         <v>29</v>
       </c>
       <c r="N73">
         <v>22</v>
       </c>
       <c r="Q73">
         <v>8</v>
       </c>
       <c r="S73">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="V73">
         <v>1</v>
       </c>
       <c r="W73">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" t="s">
         <v>175</v>
       </c>
       <c r="B74" t="s">
         <v>176</v>
       </c>
       <c r="C74" t="s">
         <v>177</v>
       </c>
       <c r="D74" t="s">
         <v>26</v>
       </c>
       <c r="E74">
         <v>23</v>
       </c>
       <c r="F74">
         <v>43</v>
       </c>
       <c r="G74">
         <v>66</v>
       </c>
       <c r="H74">
@@ -5616,78 +5613,78 @@
       </c>
       <c r="Q74">
         <v>9</v>
       </c>
       <c r="S74">
         <v>3</v>
       </c>
       <c r="W74">
         <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
         <v>175</v>
       </c>
       <c r="B75" t="s">
         <v>178</v>
       </c>
       <c r="C75" t="s">
         <v>179</v>
       </c>
       <c r="D75" t="s">
         <v>26</v>
       </c>
       <c r="E75">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F75">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G75">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H75">
         <v>1</v>
       </c>
       <c r="I75">
         <v>3</v>
       </c>
       <c r="J75">
         <v>2</v>
       </c>
       <c r="K75">
         <v>2</v>
       </c>
       <c r="M75">
         <v>6</v>
       </c>
       <c r="N75">
         <v>4</v>
       </c>
       <c r="R75">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="S75">
         <v>1</v>
       </c>
       <c r="W75">
         <v>4</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" t="s">
         <v>175</v>
       </c>
       <c r="B76" t="s">
         <v>180</v>
       </c>
       <c r="C76" t="s">
         <v>181</v>
       </c>
       <c r="D76" t="s">
         <v>59</v>
       </c>
       <c r="E76">
         <v>28</v>
       </c>
       <c r="F76">
@@ -6078,187 +6075,184 @@
       </c>
       <c r="N83">
         <v>22</v>
       </c>
       <c r="S83">
         <v>7</v>
       </c>
       <c r="V83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
         <v>182</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" t="s">
         <v>198</v>
       </c>
       <c r="D84" t="s">
         <v>59</v>
       </c>
       <c r="E84">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F84">
         <v>65</v>
       </c>
       <c r="G84">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="H84">
         <v>1</v>
       </c>
       <c r="I84">
         <v>4</v>
       </c>
       <c r="J84">
         <v>2</v>
       </c>
       <c r="K84">
         <v>11</v>
       </c>
       <c r="L84">
         <v>2</v>
       </c>
       <c r="M84">
         <v>32</v>
       </c>
       <c r="N84">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="Q84">
         <v>24</v>
       </c>
       <c r="R84">
         <v>1</v>
       </c>
       <c r="S84">
         <v>2</v>
       </c>
       <c r="W84">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
         <v>182</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" t="s">
         <v>200</v>
       </c>
       <c r="D85" t="s">
         <v>59</v>
       </c>
       <c r="E85">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="F85">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G85">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="H85">
         <v>1</v>
       </c>
       <c r="I85">
         <v>7</v>
       </c>
       <c r="J85">
         <v>2</v>
       </c>
       <c r="K85">
         <v>18</v>
       </c>
       <c r="L85">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M85">
         <v>57</v>
       </c>
       <c r="N85">
         <v>45</v>
       </c>
       <c r="Q85">
         <v>37</v>
       </c>
       <c r="S85">
         <v>10</v>
       </c>
       <c r="T85">
         <v>2</v>
       </c>
       <c r="V85">
         <v>2</v>
       </c>
       <c r="W85">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
         <v>182</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" t="s">
         <v>202</v>
       </c>
       <c r="D86" t="s">
         <v>59</v>
       </c>
       <c r="E86">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F86">
         <v>30</v>
       </c>
       <c r="G86">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K86">
         <v>6</v>
       </c>
       <c r="M86">
         <v>13</v>
       </c>
       <c r="N86">
         <v>5</v>
       </c>
       <c r="Q86">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="S86">
         <v>3</v>
       </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" t="s">
         <v>182</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" t="s">
         <v>204</v>
       </c>
       <c r="D87" t="s">
         <v>26</v>
       </c>
       <c r="E87">
         <v>2</v>
       </c>
       <c r="F87">
         <v>19</v>
       </c>
       <c r="G87">
@@ -6322,78 +6316,75 @@
       </c>
       <c r="T88">
         <v>1</v>
       </c>
       <c r="V88">
         <v>1</v>
       </c>
       <c r="W88">
         <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" t="s">
         <v>205</v>
       </c>
       <c r="B89" t="s">
         <v>208</v>
       </c>
       <c r="C89" t="s">
         <v>209</v>
       </c>
       <c r="D89" t="s">
         <v>26</v>
       </c>
       <c r="E89">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F89">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G89">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="H89">
         <v>1</v>
       </c>
       <c r="I89">
         <v>4</v>
       </c>
       <c r="J89">
         <v>2</v>
       </c>
       <c r="K89">
         <v>5</v>
       </c>
       <c r="M89">
         <v>18</v>
       </c>
       <c r="N89">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="S89">
         <v>5</v>
       </c>
       <c r="W89">
         <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" t="s">
         <v>205</v>
       </c>
       <c r="B90" t="s">
         <v>210</v>
       </c>
       <c r="C90" t="s">
         <v>211</v>
       </c>
       <c r="D90" t="s">
         <v>26</v>
       </c>
       <c r="E90">
         <v>6</v>
       </c>
       <c r="F90">
@@ -6425,181 +6416,181 @@
       </c>
       <c r="S90">
         <v>1</v>
       </c>
       <c r="V90">
         <v>1</v>
       </c>
       <c r="W90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" t="s">
         <v>205</v>
       </c>
       <c r="B91" t="s">
         <v>212</v>
       </c>
       <c r="C91" t="s">
         <v>213</v>
       </c>
       <c r="D91" t="s">
         <v>26</v>
       </c>
       <c r="E91">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F91">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G91">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="H91">
         <v>1</v>
       </c>
       <c r="I91">
         <v>5</v>
       </c>
       <c r="J91">
         <v>2</v>
       </c>
       <c r="K91">
         <v>10</v>
       </c>
       <c r="M91">
         <v>28</v>
       </c>
       <c r="N91">
         <v>4</v>
       </c>
       <c r="Q91">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="S91">
         <v>2</v>
       </c>
       <c r="W91">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" t="s">
         <v>205</v>
       </c>
       <c r="B92" t="s">
         <v>214</v>
       </c>
       <c r="C92" t="s">
         <v>215</v>
       </c>
       <c r="D92" t="s">
         <v>59</v>
       </c>
       <c r="E92">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F92">
         <v>64</v>
       </c>
       <c r="G92">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="H92">
         <v>1</v>
       </c>
       <c r="I92">
         <v>5</v>
       </c>
       <c r="J92">
         <v>2</v>
       </c>
       <c r="K92">
         <v>20</v>
       </c>
       <c r="M92">
         <v>32</v>
       </c>
       <c r="N92">
         <v>15</v>
       </c>
       <c r="Q92">
         <v>26</v>
       </c>
       <c r="S92">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="T92">
         <v>1</v>
       </c>
       <c r="V92">
         <v>1</v>
       </c>
       <c r="W92">
         <v>8</v>
       </c>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" t="s">
         <v>216</v>
       </c>
       <c r="B93" t="s">
         <v>217</v>
       </c>
       <c r="C93" t="s">
         <v>218</v>
       </c>
       <c r="D93" t="s">
         <v>26</v>
       </c>
       <c r="E93">
         <v>54</v>
       </c>
       <c r="F93">
         <v>132</v>
       </c>
       <c r="G93">
         <v>186</v>
       </c>
       <c r="H93">
         <v>1</v>
       </c>
       <c r="I93">
         <v>4</v>
       </c>
       <c r="J93">
         <v>2</v>
       </c>
       <c r="K93">
         <v>14</v>
       </c>
       <c r="M93">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="N93">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="Q93">
         <v>45</v>
       </c>
       <c r="R93">
         <v>8</v>
       </c>
       <c r="S93">
         <v>4</v>
       </c>
       <c r="V93">
         <v>1</v>
       </c>
       <c r="W93">
         <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>219</v>
       </c>
       <c r="C94" t="s">
@@ -6637,87 +6628,87 @@
       </c>
       <c r="Q94">
         <v>1</v>
       </c>
       <c r="S94">
         <v>2</v>
       </c>
       <c r="V94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>221</v>
       </c>
       <c r="C95" t="s">
         <v>222</v>
       </c>
       <c r="D95" t="s">
         <v>26</v>
       </c>
       <c r="E95">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="F95">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="G95">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="H95">
         <v>1</v>
       </c>
       <c r="I95">
         <v>5</v>
       </c>
       <c r="J95">
         <v>2</v>
       </c>
       <c r="K95">
         <v>14</v>
       </c>
       <c r="M95">
         <v>83</v>
       </c>
       <c r="N95">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q95">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="S95">
         <v>3</v>
       </c>
       <c r="T95">
         <v>1</v>
       </c>
       <c r="W95">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" t="s">
         <v>216</v>
       </c>
       <c r="B96" t="s">
         <v>223</v>
       </c>
       <c r="C96" t="s">
         <v>224</v>
       </c>
       <c r="D96" t="s">
         <v>26</v>
       </c>
       <c r="E96">
         <v>41</v>
       </c>
       <c r="F96">
         <v>108</v>
       </c>
       <c r="G96">
         <v>149</v>
       </c>
       <c r="H96">
@@ -6746,128 +6737,128 @@
       </c>
       <c r="V96">
         <v>3</v>
       </c>
       <c r="W96">
         <v>10</v>
       </c>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" t="s">
         <v>216</v>
       </c>
       <c r="B97" t="s">
         <v>225</v>
       </c>
       <c r="C97" t="s">
         <v>226</v>
       </c>
       <c r="D97" t="s">
         <v>26</v>
       </c>
       <c r="E97">
         <v>13</v>
       </c>
       <c r="F97">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G97">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H97">
         <v>1</v>
       </c>
       <c r="I97">
         <v>5</v>
       </c>
       <c r="J97">
         <v>2</v>
       </c>
       <c r="K97">
         <v>6</v>
       </c>
       <c r="M97">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="N97">
         <v>2</v>
       </c>
       <c r="Q97">
         <v>15</v>
       </c>
       <c r="S97">
         <v>1</v>
       </c>
       <c r="T97">
         <v>1</v>
       </c>
       <c r="W97">
         <v>3</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" t="s">
         <v>216</v>
       </c>
       <c r="B98" t="s">
         <v>227</v>
       </c>
       <c r="C98" t="s">
         <v>228</v>
       </c>
       <c r="D98" t="s">
         <v>26</v>
       </c>
       <c r="E98">
         <v>6</v>
       </c>
       <c r="F98">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G98">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H98">
         <v>1</v>
       </c>
       <c r="I98">
         <v>4</v>
       </c>
       <c r="J98">
         <v>1</v>
       </c>
       <c r="L98">
         <v>2</v>
       </c>
       <c r="M98">
         <v>4</v>
       </c>
       <c r="N98">
         <v>9</v>
       </c>
       <c r="Q98">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="S98">
         <v>1</v>
       </c>
       <c r="V98">
         <v>1</v>
       </c>
       <c r="W98">
         <v>4</v>
       </c>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" t="s">
         <v>216</v>
       </c>
       <c r="B99" t="s">
         <v>229</v>
       </c>
       <c r="C99" t="s">
         <v>230</v>
       </c>
       <c r="D99" t="s">
         <v>26</v>
       </c>
       <c r="E99">
@@ -6952,63 +6943,63 @@
       </c>
       <c r="T100">
         <v>1</v>
       </c>
       <c r="W100">
         <v>4</v>
       </c>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" t="s">
         <v>216</v>
       </c>
       <c r="B101" t="s">
         <v>233</v>
       </c>
       <c r="C101" t="s">
         <v>234</v>
       </c>
       <c r="D101" t="s">
         <v>26</v>
       </c>
       <c r="E101">
         <v>8</v>
       </c>
       <c r="F101">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G101">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H101">
         <v>1</v>
       </c>
       <c r="I101">
         <v>3</v>
       </c>
       <c r="J101">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K101">
         <v>2</v>
       </c>
       <c r="L101">
         <v>1</v>
       </c>
       <c r="M101">
         <v>6</v>
       </c>
       <c r="N101">
         <v>1</v>
       </c>
       <c r="Q101">
         <v>3</v>
       </c>
       <c r="S101">
         <v>2</v>
       </c>
       <c r="T101">
         <v>1</v>
       </c>
       <c r="W101">
         <v>1</v>
       </c>
@@ -7117,81 +7108,81 @@
       </c>
       <c r="V103">
         <v>1</v>
       </c>
       <c r="W103">
         <v>31</v>
       </c>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" t="s">
         <v>216</v>
       </c>
       <c r="B104" t="s">
         <v>239</v>
       </c>
       <c r="C104" t="s">
         <v>240</v>
       </c>
       <c r="D104" t="s">
         <v>59</v>
       </c>
       <c r="E104">
         <v>87</v>
       </c>
       <c r="F104">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G104">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H104">
         <v>1</v>
       </c>
       <c r="I104">
         <v>4</v>
       </c>
       <c r="J104">
         <v>2</v>
       </c>
       <c r="K104">
         <v>15</v>
       </c>
       <c r="M104">
         <v>77</v>
       </c>
       <c r="N104">
         <v>56</v>
       </c>
       <c r="O104">
         <v>4</v>
       </c>
       <c r="Q104">
         <v>51</v>
       </c>
       <c r="S104">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="V104">
         <v>5</v>
       </c>
       <c r="W104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" t="s">
         <v>241</v>
       </c>
       <c r="B105" t="s">
         <v>242</v>
       </c>
       <c r="C105" t="s">
         <v>243</v>
       </c>
       <c r="D105" t="s">
         <v>26</v>
       </c>
       <c r="E105">
         <v>20</v>
       </c>
       <c r="F105">
@@ -7223,78 +7214,78 @@
       </c>
       <c r="S105">
         <v>2</v>
       </c>
       <c r="W105">
         <v>7</v>
       </c>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" t="s">
         <v>241</v>
       </c>
       <c r="B106" t="s">
         <v>244</v>
       </c>
       <c r="C106" t="s">
         <v>245</v>
       </c>
       <c r="D106" t="s">
         <v>26</v>
       </c>
       <c r="E106">
         <v>5</v>
       </c>
       <c r="F106">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G106">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H106">
         <v>1</v>
       </c>
       <c r="I106">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J106">
         <v>1</v>
       </c>
       <c r="K106">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M106">
         <v>5</v>
       </c>
       <c r="N106">
         <v>10</v>
       </c>
       <c r="S106">
         <v>4</v>
       </c>
       <c r="W106">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" t="s">
         <v>241</v>
       </c>
       <c r="B107" t="s">
         <v>246</v>
       </c>
       <c r="C107" t="s">
         <v>247</v>
       </c>
       <c r="D107" t="s">
         <v>26</v>
       </c>
       <c r="E107">
         <v>8</v>
       </c>
       <c r="F107">
         <v>13</v>
       </c>
       <c r="G107">
         <v>21</v>
       </c>
       <c r="H107">
@@ -7573,75 +7564,75 @@
       </c>
       <c r="S112">
         <v>7</v>
       </c>
       <c r="T112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" t="s">
         <v>258</v>
       </c>
       <c r="B113" t="s">
         <v>259</v>
       </c>
       <c r="C113" t="s">
         <v>260</v>
       </c>
       <c r="D113" t="s">
         <v>26</v>
       </c>
       <c r="E113">
         <v>35</v>
       </c>
       <c r="F113">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G113">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="H113">
         <v>1</v>
       </c>
       <c r="I113">
         <v>6</v>
       </c>
       <c r="J113">
         <v>2</v>
       </c>
       <c r="K113">
         <v>13</v>
       </c>
       <c r="M113">
         <v>39</v>
       </c>
       <c r="N113">
         <v>24</v>
       </c>
       <c r="O113">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q113">
         <v>10</v>
       </c>
       <c r="S113">
         <v>3</v>
       </c>
       <c r="V113">
         <v>1</v>
       </c>
       <c r="W113">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" t="s">
         <v>258</v>
       </c>
       <c r="B114" t="s">
         <v>261</v>
       </c>
       <c r="C114" t="s">
         <v>262</v>
       </c>
       <c r="D114" t="s">
@@ -8270,72 +8261,72 @@
       </c>
       <c r="T126">
         <v>1</v>
       </c>
       <c r="W126">
         <v>8</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" t="s">
         <v>288</v>
       </c>
       <c r="B127" t="s">
         <v>289</v>
       </c>
       <c r="C127" t="s">
         <v>290</v>
       </c>
       <c r="D127" t="s">
         <v>26</v>
       </c>
       <c r="E127">
         <v>14</v>
       </c>
       <c r="F127">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G127">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H127">
         <v>1</v>
       </c>
       <c r="I127">
         <v>5</v>
       </c>
       <c r="J127">
         <v>2</v>
       </c>
       <c r="K127">
         <v>6</v>
       </c>
       <c r="N127">
         <v>34</v>
       </c>
       <c r="Q127">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="R127">
         <v>2</v>
       </c>
       <c r="S127">
         <v>3</v>
       </c>
       <c r="T127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" t="s">
         <v>288</v>
       </c>
       <c r="B128" t="s">
         <v>291</v>
       </c>
       <c r="C128" t="s">
         <v>292</v>
       </c>
       <c r="D128" t="s">
         <v>26</v>
       </c>
       <c r="E128">
@@ -8667,134 +8658,134 @@
       </c>
       <c r="S134">
         <v>12</v>
       </c>
       <c r="W134">
         <v>2</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" t="s">
         <v>288</v>
       </c>
       <c r="B135" t="s">
         <v>305</v>
       </c>
       <c r="C135" t="s">
         <v>306</v>
       </c>
       <c r="D135" t="s">
         <v>59</v>
       </c>
       <c r="E135">
         <v>69</v>
       </c>
       <c r="F135">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="G135">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="H135">
         <v>1</v>
       </c>
       <c r="I135">
         <v>6</v>
       </c>
       <c r="J135">
         <v>3</v>
       </c>
       <c r="K135">
         <v>20</v>
       </c>
       <c r="L135">
         <v>3</v>
       </c>
       <c r="M135">
         <v>36</v>
       </c>
       <c r="N135">
         <v>32</v>
       </c>
       <c r="S135">
         <v>12</v>
       </c>
       <c r="V135">
         <v>1</v>
       </c>
       <c r="W135">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" t="s">
         <v>307</v>
       </c>
       <c r="B136" t="s">
         <v>308</v>
       </c>
       <c r="C136" t="s">
         <v>309</v>
       </c>
       <c r="D136" t="s">
         <v>26</v>
       </c>
       <c r="E136">
         <v>23</v>
       </c>
       <c r="F136">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G136">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="H136">
         <v>1</v>
       </c>
       <c r="I136">
         <v>4</v>
       </c>
       <c r="J136">
         <v>2</v>
       </c>
       <c r="K136">
         <v>13</v>
       </c>
       <c r="M136">
         <v>32</v>
       </c>
       <c r="N136">
         <v>21</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Q136">
         <v>11</v>
       </c>
       <c r="S136">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V136">
         <v>3</v>
       </c>
       <c r="W136">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" t="s">
         <v>307</v>
       </c>
       <c r="B137" t="s">
         <v>310</v>
       </c>
       <c r="C137" t="s">
         <v>311</v>
       </c>
       <c r="D137" t="s">
         <v>26</v>
       </c>
       <c r="E137">
         <v>6</v>
       </c>
       <c r="F137">
@@ -8823,75 +8814,75 @@
       </c>
       <c r="Q137">
         <v>6</v>
       </c>
       <c r="S137">
         <v>2</v>
       </c>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" t="s">
         <v>307</v>
       </c>
       <c r="B138" t="s">
         <v>312</v>
       </c>
       <c r="C138" t="s">
         <v>313</v>
       </c>
       <c r="D138" t="s">
         <v>26</v>
       </c>
       <c r="E138">
         <v>16</v>
       </c>
       <c r="F138">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G138">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="H138">
         <v>1</v>
       </c>
       <c r="I138">
         <v>4</v>
       </c>
       <c r="J138">
         <v>2</v>
       </c>
       <c r="K138">
         <v>5</v>
       </c>
       <c r="M138">
         <v>15</v>
       </c>
       <c r="N138">
         <v>8</v>
       </c>
       <c r="Q138">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="S138">
         <v>3</v>
       </c>
       <c r="T138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" t="s">
         <v>307</v>
       </c>
       <c r="B139" t="s">
         <v>314</v>
       </c>
       <c r="C139" t="s">
         <v>315</v>
       </c>
       <c r="D139" t="s">
         <v>26</v>
       </c>
       <c r="E139">
         <v>10</v>
       </c>
       <c r="F139">
@@ -9225,52 +9216,55 @@
       </c>
       <c r="E146">
         <v>6</v>
       </c>
       <c r="F146">
         <v>17</v>
       </c>
       <c r="G146">
         <v>23</v>
       </c>
       <c r="H146">
         <v>1</v>
       </c>
       <c r="I146">
         <v>3</v>
       </c>
       <c r="J146">
         <v>2</v>
       </c>
       <c r="K146">
         <v>2</v>
       </c>
       <c r="M146">
         <v>7</v>
       </c>
+      <c r="N146">
+        <v>1</v>
+      </c>
       <c r="Q146">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R146">
         <v>5</v>
       </c>
       <c r="T146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" t="s">
         <v>318</v>
       </c>
       <c r="B147" t="s">
         <v>331</v>
       </c>
       <c r="C147" t="s">
         <v>332</v>
       </c>
       <c r="D147" t="s">
         <v>26</v>
       </c>
       <c r="E147">
         <v>4</v>
       </c>
       <c r="F147">
@@ -9317,216 +9311,216 @@
       <c r="E148">
         <v>25</v>
       </c>
       <c r="F148">
         <v>34</v>
       </c>
       <c r="G148">
         <v>59</v>
       </c>
       <c r="H148">
         <v>1</v>
       </c>
       <c r="I148">
         <v>4</v>
       </c>
       <c r="J148">
         <v>3</v>
       </c>
       <c r="K148">
         <v>11</v>
       </c>
       <c r="L148">
         <v>3</v>
       </c>
       <c r="M148">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="N148">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="Q148">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="S148">
         <v>2</v>
       </c>
       <c r="T148">
         <v>1</v>
       </c>
       <c r="V148">
         <v>1</v>
       </c>
       <c r="W148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" t="s">
         <v>335</v>
       </c>
       <c r="B149" t="s">
         <v>336</v>
       </c>
       <c r="C149" t="s">
         <v>337</v>
       </c>
       <c r="D149" t="s">
         <v>26</v>
       </c>
       <c r="E149">
         <v>23</v>
       </c>
       <c r="F149">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G149">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H149">
         <v>1</v>
       </c>
       <c r="I149">
         <v>5</v>
       </c>
       <c r="J149">
         <v>2</v>
       </c>
       <c r="K149">
         <v>11</v>
       </c>
       <c r="M149">
         <v>29</v>
       </c>
       <c r="N149">
         <v>7</v>
       </c>
       <c r="Q149">
         <v>25</v>
       </c>
       <c r="S149">
         <v>2</v>
       </c>
       <c r="V149">
         <v>1</v>
       </c>
       <c r="W149">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" t="s">
         <v>335</v>
       </c>
       <c r="B150" t="s">
         <v>338</v>
       </c>
       <c r="C150" t="s">
         <v>339</v>
       </c>
       <c r="D150" t="s">
         <v>26</v>
       </c>
       <c r="E150">
         <v>8</v>
       </c>
       <c r="F150">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G150">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H150">
         <v>1</v>
       </c>
       <c r="I150">
         <v>3</v>
       </c>
       <c r="J150">
         <v>1</v>
       </c>
       <c r="K150">
         <v>2</v>
       </c>
       <c r="M150">
         <v>9</v>
       </c>
       <c r="N150">
         <v>2</v>
       </c>
       <c r="O150">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q150">
         <v>3</v>
       </c>
       <c r="R150">
         <v>7</v>
       </c>
       <c r="S150">
         <v>3</v>
       </c>
       <c r="V150">
         <v>2</v>
       </c>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" t="s">
         <v>335</v>
       </c>
       <c r="B151" t="s">
         <v>340</v>
       </c>
       <c r="C151" t="s">
         <v>341</v>
       </c>
       <c r="D151" t="s">
         <v>26</v>
       </c>
       <c r="E151">
         <v>8</v>
       </c>
       <c r="F151">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G151">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H151">
         <v>1</v>
       </c>
       <c r="I151">
         <v>3</v>
       </c>
       <c r="K151">
         <v>2</v>
       </c>
       <c r="M151">
         <v>6</v>
       </c>
       <c r="Q151">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="S151">
         <v>1</v>
       </c>
       <c r="W151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" t="s">
         <v>335</v>
       </c>
       <c r="B152" t="s">
         <v>342</v>
       </c>
       <c r="C152" t="s">
         <v>343</v>
       </c>
       <c r="D152" t="s">
         <v>26</v>
       </c>
       <c r="E152">
         <v>4</v>
       </c>
       <c r="F152">
@@ -9702,75 +9696,75 @@
       </c>
       <c r="S155">
         <v>2</v>
       </c>
       <c r="T155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" t="s">
         <v>335</v>
       </c>
       <c r="B156" t="s">
         <v>350</v>
       </c>
       <c r="C156" t="s">
         <v>351</v>
       </c>
       <c r="D156" t="s">
         <v>59</v>
       </c>
       <c r="E156">
         <v>35</v>
       </c>
       <c r="F156">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="G156">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="H156">
         <v>1</v>
       </c>
       <c r="I156">
         <v>5</v>
       </c>
       <c r="K156">
         <v>8</v>
       </c>
       <c r="M156">
         <v>21</v>
       </c>
       <c r="N156">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="R156">
         <v>17</v>
       </c>
       <c r="S156">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" t="s">
         <v>335</v>
       </c>
       <c r="B157" t="s">
         <v>352</v>
       </c>
       <c r="C157" t="s">
         <v>353</v>
       </c>
       <c r="D157" t="s">
         <v>59</v>
       </c>
       <c r="E157">
         <v>50</v>
       </c>
       <c r="F157">
         <v>86</v>
       </c>
       <c r="G157">
         <v>136</v>
       </c>
       <c r="H157">
@@ -9934,78 +9928,78 @@
       </c>
       <c r="T160">
         <v>1</v>
       </c>
       <c r="W160">
         <v>6</v>
       </c>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" t="s">
         <v>356</v>
       </c>
       <c r="B161" t="s">
         <v>361</v>
       </c>
       <c r="C161" t="s">
         <v>362</v>
       </c>
       <c r="D161" t="s">
         <v>26</v>
       </c>
       <c r="E161">
         <v>16</v>
       </c>
       <c r="F161">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G161">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H161">
         <v>1</v>
       </c>
       <c r="I161">
         <v>4</v>
       </c>
       <c r="J161">
         <v>1</v>
       </c>
       <c r="K161">
         <v>5</v>
       </c>
       <c r="M161">
         <v>16</v>
       </c>
       <c r="N161">
         <v>5</v>
       </c>
       <c r="O161">
         <v>2</v>
       </c>
       <c r="Q161">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="S161">
         <v>2</v>
       </c>
       <c r="T161">
         <v>1</v>
       </c>
       <c r="V161">
         <v>2</v>
       </c>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" t="s">
         <v>356</v>
       </c>
       <c r="B162" t="s">
         <v>363</v>
       </c>
       <c r="C162" t="s">
         <v>364</v>
       </c>
       <c r="D162" t="s">
         <v>26</v>
       </c>
       <c r="E162">
@@ -10034,81 +10028,81 @@
       </c>
       <c r="S162">
         <v>2</v>
       </c>
       <c r="W162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" t="s">
         <v>356</v>
       </c>
       <c r="B163" t="s">
         <v>365</v>
       </c>
       <c r="C163" t="s">
         <v>366</v>
       </c>
       <c r="D163" t="s">
         <v>26</v>
       </c>
       <c r="E163">
         <v>8</v>
       </c>
       <c r="F163">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G163">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H163">
         <v>1</v>
       </c>
       <c r="I163">
         <v>4</v>
       </c>
       <c r="J163">
         <v>2</v>
       </c>
       <c r="K163">
         <v>5</v>
       </c>
       <c r="M163">
         <v>18</v>
       </c>
       <c r="N163">
         <v>14</v>
       </c>
       <c r="S163">
         <v>1</v>
       </c>
       <c r="T163">
         <v>1</v>
       </c>
       <c r="W163">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" t="s">
         <v>356</v>
       </c>
       <c r="B164" t="s">
         <v>367</v>
       </c>
       <c r="C164" t="s">
         <v>368</v>
       </c>
       <c r="D164" t="s">
         <v>59</v>
       </c>
       <c r="E164">
         <v>36</v>
       </c>
       <c r="F164">
         <v>77</v>
       </c>
       <c r="G164">
         <v>113</v>
       </c>
       <c r="H164">
@@ -10140,75 +10134,72 @@
       </c>
       <c r="V164">
         <v>1</v>
       </c>
       <c r="W164">
         <v>3</v>
       </c>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" t="s">
         <v>369</v>
       </c>
       <c r="B165" t="s">
         <v>370</v>
       </c>
       <c r="C165" t="s">
         <v>371</v>
       </c>
       <c r="D165" t="s">
         <v>26</v>
       </c>
       <c r="E165">
         <v>22</v>
       </c>
       <c r="F165">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G165">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="H165">
         <v>1</v>
       </c>
       <c r="I165">
         <v>5</v>
       </c>
       <c r="J165">
         <v>2</v>
       </c>
       <c r="K165">
         <v>10</v>
       </c>
       <c r="M165">
         <v>23</v>
       </c>
       <c r="N165">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="Q165">
         <v>8</v>
       </c>
       <c r="S165">
         <v>1</v>
       </c>
       <c r="W165">
         <v>13</v>
       </c>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" t="s">
         <v>369</v>
       </c>
       <c r="B166" t="s">
         <v>372</v>
       </c>
       <c r="C166" t="s">
         <v>373</v>
       </c>
       <c r="D166" t="s">
         <v>26</v>
       </c>
       <c r="E166">
@@ -10496,145 +10487,145 @@
       </c>
       <c r="S171">
         <v>3</v>
       </c>
       <c r="T171">
         <v>1</v>
       </c>
       <c r="W171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" t="s">
         <v>380</v>
       </c>
       <c r="B172" t="s">
         <v>385</v>
       </c>
       <c r="C172" t="s">
         <v>386</v>
       </c>
       <c r="D172" t="s">
         <v>26</v>
       </c>
       <c r="E172">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F172">
         <v>15</v>
       </c>
       <c r="G172">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H172">
         <v>1</v>
       </c>
       <c r="I172">
         <v>3</v>
       </c>
       <c r="K172">
         <v>2</v>
       </c>
       <c r="M172">
         <v>6</v>
       </c>
       <c r="N172">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S172">
         <v>1</v>
       </c>
       <c r="T172">
         <v>1</v>
       </c>
       <c r="V172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" t="s">
         <v>380</v>
       </c>
       <c r="B173" t="s">
         <v>387</v>
       </c>
       <c r="C173" t="s">
         <v>388</v>
       </c>
       <c r="D173" t="s">
         <v>26</v>
       </c>
       <c r="E173">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F173">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G173">
         <v>22</v>
       </c>
       <c r="H173">
         <v>1</v>
       </c>
       <c r="I173">
         <v>3</v>
       </c>
       <c r="J173">
         <v>2</v>
       </c>
       <c r="K173">
         <v>2</v>
       </c>
       <c r="M173">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Q173">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W173">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" t="s">
         <v>380</v>
       </c>
       <c r="B174" t="s">
         <v>389</v>
       </c>
       <c r="C174" t="s">
         <v>390</v>
       </c>
       <c r="D174" t="s">
         <v>26</v>
       </c>
       <c r="E174">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F174">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G174">
         <v>24</v>
       </c>
       <c r="H174">
         <v>1</v>
       </c>
       <c r="I174">
         <v>3</v>
       </c>
       <c r="J174">
         <v>1</v>
       </c>
       <c r="K174">
         <v>10</v>
       </c>
       <c r="N174">
         <v>2</v>
       </c>
       <c r="R174">
         <v>4</v>
       </c>
       <c r="S174">
         <v>2</v>
       </c>
@@ -11487,54 +11478,54 @@
       <c r="E192">
         <v>6</v>
       </c>
       <c r="F192">
         <v>17</v>
       </c>
       <c r="G192">
         <v>23</v>
       </c>
       <c r="H192">
         <v>1</v>
       </c>
       <c r="I192">
         <v>3</v>
       </c>
       <c r="J192">
         <v>2</v>
       </c>
       <c r="L192">
         <v>2</v>
       </c>
       <c r="M192">
         <v>6</v>
       </c>
       <c r="N192">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O192">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="T192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:23">
       <c r="A193" t="s">
         <v>418</v>
       </c>
       <c r="B193" t="s">
         <v>429</v>
       </c>
       <c r="C193" t="s">
         <v>430</v>
       </c>
       <c r="D193" t="s">
         <v>59</v>
       </c>
       <c r="E193">
         <v>27</v>
       </c>
       <c r="F193">
         <v>45</v>
       </c>
       <c r="G193">
@@ -12195,143 +12186,143 @@
       </c>
       <c r="Q206">
         <v>3</v>
       </c>
       <c r="S206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" t="s">
         <v>431</v>
       </c>
       <c r="B207" t="s">
         <v>458</v>
       </c>
       <c r="C207" t="s">
         <v>459</v>
       </c>
       <c r="D207" t="s">
         <v>59</v>
       </c>
       <c r="E207">
         <v>59</v>
       </c>
       <c r="F207">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="G207">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="H207">
         <v>1</v>
       </c>
       <c r="I207">
         <v>6</v>
       </c>
       <c r="J207">
         <v>2</v>
       </c>
       <c r="K207">
         <v>13</v>
       </c>
       <c r="L207">
         <v>3</v>
       </c>
       <c r="M207">
         <v>41</v>
       </c>
       <c r="N207">
         <v>36</v>
       </c>
       <c r="Q207">
         <v>24</v>
       </c>
       <c r="S207">
         <v>12</v>
       </c>
       <c r="U207">
         <v>2</v>
       </c>
       <c r="V207">
         <v>1</v>
       </c>
       <c r="W207">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="208" spans="1:23">
       <c r="A208" t="s">
         <v>460</v>
       </c>
       <c r="B208" t="s">
         <v>461</v>
       </c>
       <c r="C208" t="s">
         <v>462</v>
       </c>
       <c r="D208" t="s">
         <v>26</v>
       </c>
       <c r="E208">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F208">
         <v>31</v>
       </c>
       <c r="G208">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H208">
         <v>1</v>
       </c>
       <c r="I208">
         <v>5</v>
       </c>
       <c r="J208">
         <v>2</v>
       </c>
       <c r="K208">
         <v>5</v>
       </c>
       <c r="M208">
         <v>9</v>
       </c>
       <c r="N208">
         <v>6</v>
       </c>
       <c r="Q208">
         <v>6</v>
       </c>
       <c r="T208">
         <v>1</v>
       </c>
       <c r="V208">
         <v>2</v>
       </c>
       <c r="W208">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="209" spans="1:23">
       <c r="A209" t="s">
         <v>460</v>
       </c>
       <c r="B209" t="s">
         <v>463</v>
       </c>
       <c r="C209" t="s">
         <v>464</v>
       </c>
       <c r="D209" t="s">
         <v>26</v>
       </c>
       <c r="E209">
         <v>0</v>
       </c>
       <c r="F209">
         <v>0</v>
       </c>
       <c r="G209">
         <v>0</v>
       </c>
     </row>
@@ -12453,72 +12444,72 @@
       </c>
       <c r="G212">
         <v>1</v>
       </c>
       <c r="I212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:23">
       <c r="A213" t="s">
         <v>460</v>
       </c>
       <c r="B213" t="s">
         <v>471</v>
       </c>
       <c r="C213" t="s">
         <v>472</v>
       </c>
       <c r="D213" t="s">
         <v>59</v>
       </c>
       <c r="E213">
         <v>18</v>
       </c>
       <c r="F213">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G213">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H213">
         <v>1</v>
       </c>
       <c r="I213">
         <v>4</v>
       </c>
       <c r="J213">
         <v>2</v>
       </c>
       <c r="K213">
         <v>6</v>
       </c>
       <c r="L213">
         <v>1</v>
       </c>
       <c r="M213">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="N213">
         <v>8</v>
       </c>
       <c r="S213">
         <v>1</v>
       </c>
       <c r="T213">
         <v>1</v>
       </c>
       <c r="W213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:23">
       <c r="A214" t="s">
         <v>473</v>
       </c>
       <c r="B214" t="s">
         <v>474</v>
       </c>
       <c r="C214" t="s">
         <v>475</v>
       </c>
       <c r="D214" t="s">
@@ -12850,128 +12841,128 @@
       </c>
       <c r="S220">
         <v>6</v>
       </c>
       <c r="T220">
         <v>1</v>
       </c>
       <c r="W220">
         <v>8</v>
       </c>
     </row>
     <row r="221" spans="1:23">
       <c r="A221" t="s">
         <v>473</v>
       </c>
       <c r="B221" t="s">
         <v>488</v>
       </c>
       <c r="C221" t="s">
         <v>489</v>
       </c>
       <c r="D221" t="s">
         <v>26</v>
       </c>
       <c r="E221">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F221">
         <v>32</v>
       </c>
       <c r="G221">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H221">
         <v>1</v>
       </c>
       <c r="I221">
         <v>4</v>
       </c>
       <c r="J221">
         <v>3</v>
       </c>
       <c r="K221">
         <v>4</v>
       </c>
       <c r="M221">
         <v>11</v>
       </c>
       <c r="N221">
         <v>10</v>
       </c>
       <c r="Q221">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="S221">
         <v>2</v>
       </c>
       <c r="T221">
         <v>1</v>
       </c>
       <c r="W221">
         <v>2</v>
       </c>
     </row>
     <row r="222" spans="1:23">
       <c r="A222" t="s">
         <v>473</v>
       </c>
       <c r="B222" t="s">
         <v>490</v>
       </c>
       <c r="C222" t="s">
         <v>491</v>
       </c>
       <c r="D222" t="s">
         <v>26</v>
       </c>
       <c r="E222">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F222">
         <v>14</v>
       </c>
       <c r="G222">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H222">
         <v>1</v>
       </c>
       <c r="I222">
         <v>3</v>
       </c>
       <c r="J222">
         <v>1</v>
       </c>
       <c r="K222">
         <v>2</v>
       </c>
       <c r="M222">
         <v>6</v>
       </c>
       <c r="Q222">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="S222">
         <v>1</v>
       </c>
       <c r="W222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:23">
       <c r="A223" t="s">
         <v>473</v>
       </c>
       <c r="B223" t="s">
         <v>492</v>
       </c>
       <c r="C223" t="s">
         <v>493</v>
       </c>
       <c r="D223" t="s">
         <v>26</v>
       </c>
       <c r="E223">
         <v>8</v>
       </c>
       <c r="F223">
@@ -12997,75 +12988,78 @@
       </c>
       <c r="N223">
         <v>1</v>
       </c>
       <c r="Q223">
         <v>4</v>
       </c>
       <c r="T223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:23">
       <c r="A224" t="s">
         <v>473</v>
       </c>
       <c r="B224" t="s">
         <v>494</v>
       </c>
       <c r="C224" t="s">
         <v>495</v>
       </c>
       <c r="D224" t="s">
         <v>59</v>
       </c>
       <c r="E224">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F224">
         <v>19</v>
       </c>
       <c r="G224">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H224">
         <v>1</v>
       </c>
       <c r="I224">
         <v>4</v>
       </c>
       <c r="J224">
         <v>2</v>
       </c>
       <c r="K224">
         <v>6</v>
       </c>
       <c r="M224">
         <v>7</v>
       </c>
       <c r="N224">
         <v>5</v>
+      </c>
+      <c r="Q224">
+        <v>1</v>
       </c>
       <c r="S224">
         <v>2</v>
       </c>
       <c r="T224">
         <v>1</v>
       </c>
       <c r="V224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:23">
       <c r="A225" t="s">
         <v>473</v>
       </c>
       <c r="B225" t="s">
         <v>496</v>
       </c>
       <c r="C225" t="s">
         <v>497</v>
       </c>
       <c r="D225" t="s">
         <v>59</v>
       </c>
       <c r="E225">