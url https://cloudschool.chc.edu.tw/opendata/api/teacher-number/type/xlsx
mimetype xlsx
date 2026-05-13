--- v1 (2026-04-14)
+++ v2 (2026-05-13)
@@ -2031,69 +2031,69 @@
       </c>
       <c r="S2">
         <v>9</v>
       </c>
       <c r="W2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3">
         <v>28</v>
       </c>
       <c r="F3">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="G3">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3">
         <v>4</v>
       </c>
       <c r="J3">
         <v>2</v>
       </c>
       <c r="K3">
         <v>11</v>
       </c>
       <c r="M3">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N3">
         <v>7</v>
       </c>
       <c r="S3">
         <v>2</v>
       </c>
       <c r="T3">
         <v>1</v>
       </c>
       <c r="W3">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" t="s">
         <v>30</v>
       </c>
       <c r="D4" t="s">
@@ -2137,131 +2137,131 @@
       </c>
       <c r="S4">
         <v>6</v>
       </c>
       <c r="W4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5">
         <v>44</v>
       </c>
       <c r="F5">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G5">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5">
         <v>5</v>
       </c>
       <c r="J5">
         <v>2</v>
       </c>
       <c r="K5">
         <v>14</v>
       </c>
       <c r="M5">
         <v>85</v>
       </c>
       <c r="N5">
         <v>35</v>
       </c>
       <c r="O5">
         <v>8</v>
       </c>
       <c r="Q5">
         <v>50</v>
       </c>
       <c r="S5">
         <v>13</v>
       </c>
       <c r="W5">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" t="s">
         <v>34</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6">
         <v>15</v>
       </c>
       <c r="F6">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G6">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6">
         <v>4</v>
       </c>
       <c r="J6">
         <v>2</v>
       </c>
       <c r="K6">
         <v>12</v>
       </c>
       <c r="M6">
         <v>26</v>
       </c>
       <c r="N6">
         <v>7</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Q6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="S6">
         <v>2</v>
       </c>
       <c r="T6">
         <v>1</v>
       </c>
       <c r="V6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7">
@@ -2293,87 +2293,90 @@
       </c>
       <c r="S7">
         <v>3</v>
       </c>
       <c r="V7">
         <v>1</v>
       </c>
       <c r="W7">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F8">
         <v>102</v>
       </c>
       <c r="G8">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8">
         <v>4</v>
       </c>
       <c r="J8">
         <v>2</v>
       </c>
       <c r="K8">
         <v>18</v>
       </c>
       <c r="M8">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="N8">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="Q8">
         <v>6</v>
       </c>
+      <c r="R8">
+        <v>22</v>
+      </c>
       <c r="S8">
         <v>2</v>
       </c>
       <c r="V8">
         <v>3</v>
       </c>
       <c r="W8">
-        <v>36</v>
+        <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9">
         <v>6</v>
       </c>
       <c r="F9">
         <v>19</v>
       </c>
       <c r="G9">
         <v>25</v>
       </c>
       <c r="H9">
@@ -2690,128 +2693,128 @@
       </c>
       <c r="U15">
         <v>2</v>
       </c>
       <c r="V15">
         <v>1</v>
       </c>
       <c r="W15">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" t="s">
         <v>54</v>
       </c>
       <c r="D16" t="s">
         <v>26</v>
       </c>
       <c r="E16">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F16">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G16">
         <v>75</v>
       </c>
       <c r="H16">
         <v>1</v>
       </c>
       <c r="I16">
         <v>4</v>
       </c>
       <c r="J16">
         <v>2</v>
       </c>
       <c r="K16">
         <v>13</v>
       </c>
       <c r="L16">
         <v>3</v>
       </c>
       <c r="N16">
         <v>40</v>
       </c>
       <c r="O16">
         <v>7</v>
       </c>
       <c r="S16">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" t="s">
         <v>56</v>
       </c>
       <c r="D17" t="s">
         <v>26</v>
       </c>
       <c r="E17">
         <v>23</v>
       </c>
       <c r="F17">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G17">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17">
         <v>5</v>
       </c>
       <c r="J17">
         <v>2</v>
       </c>
       <c r="K17">
         <v>15</v>
       </c>
       <c r="M17">
         <v>38</v>
       </c>
       <c r="N17">
         <v>40</v>
       </c>
       <c r="Q17">
         <v>22</v>
       </c>
       <c r="S17">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="T17">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" t="s">
         <v>58</v>
       </c>
       <c r="D18" t="s">
         <v>59</v>
       </c>
       <c r="E18">
         <v>54</v>
       </c>
       <c r="F18">
         <v>86</v>
       </c>
       <c r="G18">
@@ -2943,166 +2946,166 @@
       </c>
       <c r="S20">
         <v>6</v>
       </c>
       <c r="W20">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>23</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" t="s">
         <v>65</v>
       </c>
       <c r="D21" t="s">
         <v>59</v>
       </c>
       <c r="E21">
         <v>50</v>
       </c>
       <c r="F21">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="G21">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21">
         <v>4</v>
       </c>
       <c r="J21">
         <v>2</v>
       </c>
       <c r="K21">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="L21">
         <v>3</v>
       </c>
       <c r="M21">
         <v>54</v>
       </c>
       <c r="N21">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="Q21">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="R21">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="S21">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="T21">
         <v>2</v>
       </c>
       <c r="W21">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>23</v>
       </c>
       <c r="B22" t="s">
         <v>66</v>
       </c>
       <c r="C22" t="s">
         <v>67</v>
       </c>
       <c r="D22" t="s">
         <v>59</v>
       </c>
       <c r="E22">
         <v>61</v>
       </c>
       <c r="F22">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G22">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22">
         <v>5</v>
       </c>
       <c r="J22">
         <v>2</v>
       </c>
       <c r="K22">
         <v>13</v>
       </c>
       <c r="L22">
         <v>3</v>
       </c>
       <c r="M22">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N22">
         <v>103</v>
       </c>
       <c r="S22">
         <v>11</v>
       </c>
       <c r="T22">
         <v>2</v>
       </c>
       <c r="U22">
         <v>1</v>
       </c>
       <c r="V22">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23" t="s">
         <v>69</v>
       </c>
       <c r="D23" t="s">
         <v>59</v>
       </c>
       <c r="E23">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F23">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G23">
         <v>71</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
       <c r="I23">
         <v>4</v>
       </c>
       <c r="J23">
         <v>2</v>
       </c>
       <c r="K23">
         <v>13</v>
       </c>
       <c r="L23">
         <v>3</v>
       </c>
       <c r="M23">
         <v>15</v>
       </c>
       <c r="N23">
         <v>14</v>
       </c>
@@ -3217,115 +3220,115 @@
       <c r="D26" t="s">
         <v>59</v>
       </c>
       <c r="E26">
         <v>76</v>
       </c>
       <c r="F26">
         <v>110</v>
       </c>
       <c r="G26">
         <v>186</v>
       </c>
       <c r="H26">
         <v>1</v>
       </c>
       <c r="I26">
         <v>6</v>
       </c>
       <c r="J26">
         <v>2</v>
       </c>
       <c r="K26">
         <v>8</v>
       </c>
       <c r="M26">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N26">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="Q26">
         <v>46</v>
       </c>
       <c r="S26">
         <v>13</v>
       </c>
       <c r="W26">
         <v>45</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>23</v>
       </c>
       <c r="B27" t="s">
         <v>76</v>
       </c>
       <c r="C27" t="s">
         <v>77</v>
       </c>
       <c r="D27" t="s">
         <v>26</v>
       </c>
       <c r="E27">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F27">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="G27">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="W27">
-        <v>244</v>
+        <v>247</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>23</v>
       </c>
       <c r="B28" t="s">
         <v>78</v>
       </c>
       <c r="C28" t="s">
         <v>79</v>
       </c>
       <c r="D28" t="s">
         <v>26</v>
       </c>
       <c r="E28">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F28">
         <v>10</v>
       </c>
       <c r="G28">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="S28">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="W28">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>23</v>
       </c>
       <c r="B29" t="s">
         <v>80</v>
       </c>
       <c r="C29" t="s">
         <v>81</v>
       </c>
       <c r="D29" t="s">
         <v>59</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
@@ -3709,84 +3712,84 @@
       </c>
       <c r="V37">
         <v>1</v>
       </c>
       <c r="W37">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>86</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38" t="s">
         <v>100</v>
       </c>
       <c r="D38" t="s">
         <v>59</v>
       </c>
       <c r="E38">
         <v>23</v>
       </c>
       <c r="F38">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G38">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H38">
         <v>1</v>
       </c>
       <c r="I38">
         <v>4</v>
       </c>
       <c r="J38">
         <v>2</v>
       </c>
       <c r="K38">
         <v>5</v>
       </c>
       <c r="L38">
         <v>2</v>
       </c>
       <c r="M38">
         <v>9</v>
       </c>
       <c r="N38">
         <v>6</v>
       </c>
       <c r="S38">
         <v>2</v>
       </c>
       <c r="V38">
         <v>3</v>
       </c>
       <c r="W38">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>101</v>
       </c>
       <c r="B39" t="s">
         <v>102</v>
       </c>
       <c r="C39" t="s">
         <v>103</v>
       </c>
       <c r="D39" t="s">
         <v>26</v>
       </c>
       <c r="E39">
         <v>23</v>
       </c>
       <c r="F39">
         <v>90</v>
       </c>
       <c r="G39">
         <v>113</v>
       </c>
       <c r="H39">
@@ -3862,75 +3865,75 @@
       </c>
       <c r="S40">
         <v>1</v>
       </c>
       <c r="T40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>101</v>
       </c>
       <c r="B41" t="s">
         <v>106</v>
       </c>
       <c r="C41" t="s">
         <v>107</v>
       </c>
       <c r="D41" t="s">
         <v>26</v>
       </c>
       <c r="E41">
         <v>15</v>
       </c>
       <c r="F41">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G41">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41">
         <v>4</v>
       </c>
       <c r="J41">
         <v>2</v>
       </c>
       <c r="K41">
         <v>2</v>
       </c>
       <c r="M41">
         <v>7</v>
       </c>
       <c r="N41">
         <v>8</v>
       </c>
       <c r="Q41">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="T41">
         <v>1</v>
       </c>
       <c r="W41">
         <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>101</v>
       </c>
       <c r="B42" t="s">
         <v>108</v>
       </c>
       <c r="C42" t="s">
         <v>109</v>
       </c>
       <c r="D42" t="s">
         <v>26</v>
       </c>
       <c r="E42">
         <v>8</v>
       </c>
       <c r="F42">
@@ -4065,78 +4068,78 @@
       </c>
       <c r="Q44">
         <v>5</v>
       </c>
       <c r="W44">
         <v>3</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" t="s">
         <v>101</v>
       </c>
       <c r="B45" t="s">
         <v>114</v>
       </c>
       <c r="C45" t="s">
         <v>115</v>
       </c>
       <c r="D45" t="s">
         <v>59</v>
       </c>
       <c r="E45">
         <v>36</v>
       </c>
       <c r="F45">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G45">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="H45">
         <v>1</v>
       </c>
       <c r="I45">
         <v>4</v>
       </c>
       <c r="J45">
         <v>2</v>
       </c>
       <c r="K45">
         <v>11</v>
       </c>
       <c r="L45">
         <v>2</v>
       </c>
       <c r="M45">
         <v>27</v>
       </c>
       <c r="N45">
         <v>9</v>
       </c>
       <c r="Q45">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S45">
         <v>2</v>
       </c>
       <c r="W45">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" t="s">
         <v>118</v>
       </c>
       <c r="D46" t="s">
         <v>26</v>
       </c>
       <c r="E46">
         <v>15</v>
       </c>
       <c r="F46">
@@ -4324,54 +4327,54 @@
       </c>
       <c r="S49">
         <v>4</v>
       </c>
       <c r="T49">
         <v>1</v>
       </c>
       <c r="V49">
         <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
         <v>116</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" t="s">
         <v>126</v>
       </c>
       <c r="D50" t="s">
         <v>26</v>
       </c>
       <c r="E50">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F50">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G50">
         <v>28</v>
       </c>
       <c r="H50">
         <v>1</v>
       </c>
       <c r="I50">
         <v>3</v>
       </c>
       <c r="J50">
         <v>1</v>
       </c>
       <c r="K50">
         <v>2</v>
       </c>
       <c r="M50">
         <v>7</v>
       </c>
       <c r="N50">
         <v>10</v>
       </c>
       <c r="S50">
         <v>2</v>
       </c>
@@ -4474,75 +4477,75 @@
       </c>
       <c r="Q52">
         <v>17</v>
       </c>
       <c r="S52">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" t="s">
         <v>133</v>
       </c>
       <c r="D53" t="s">
         <v>26</v>
       </c>
       <c r="E53">
         <v>29</v>
       </c>
       <c r="F53">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G53">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H53">
         <v>1</v>
       </c>
       <c r="I53">
         <v>5</v>
       </c>
       <c r="J53">
         <v>2</v>
       </c>
       <c r="K53">
         <v>12</v>
       </c>
       <c r="M53">
         <v>35</v>
       </c>
       <c r="N53">
         <v>16</v>
       </c>
       <c r="Q53">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="S53">
         <v>4</v>
       </c>
       <c r="V53">
         <v>3</v>
       </c>
       <c r="W53">
         <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
         <v>131</v>
       </c>
       <c r="B54" t="s">
         <v>134</v>
       </c>
       <c r="C54" t="s">
         <v>135</v>
       </c>
       <c r="D54" t="s">
         <v>26</v>
       </c>
       <c r="E54">
@@ -4704,125 +4707,125 @@
       <c r="A57" t="s">
         <v>131</v>
       </c>
       <c r="B57" t="s">
         <v>140</v>
       </c>
       <c r="C57" t="s">
         <v>141</v>
       </c>
       <c r="D57" t="s">
         <v>26</v>
       </c>
       <c r="E57">
         <v>6</v>
       </c>
       <c r="F57">
         <v>25</v>
       </c>
       <c r="G57">
         <v>31</v>
       </c>
       <c r="H57">
         <v>1</v>
       </c>
       <c r="I57">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K57">
         <v>2</v>
       </c>
       <c r="L57">
         <v>1</v>
       </c>
       <c r="M57">
         <v>11</v>
       </c>
       <c r="N57">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Q57">
         <v>5</v>
       </c>
       <c r="S57">
         <v>2</v>
       </c>
       <c r="T57">
         <v>1</v>
       </c>
       <c r="V57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
         <v>131</v>
       </c>
       <c r="B58" t="s">
         <v>142</v>
       </c>
       <c r="C58" t="s">
         <v>143</v>
       </c>
       <c r="D58" t="s">
         <v>26</v>
       </c>
       <c r="E58">
         <v>13</v>
       </c>
       <c r="F58">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G58">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H58">
         <v>1</v>
       </c>
       <c r="I58">
         <v>4</v>
       </c>
       <c r="J58">
         <v>2</v>
       </c>
       <c r="K58">
         <v>6</v>
       </c>
       <c r="M58">
         <v>12</v>
       </c>
       <c r="N58">
         <v>2</v>
       </c>
       <c r="Q58">
         <v>15</v>
       </c>
       <c r="S58">
         <v>3</v>
       </c>
       <c r="T58">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" t="s">
         <v>131</v>
       </c>
       <c r="B59" t="s">
         <v>144</v>
       </c>
       <c r="C59" t="s">
         <v>145</v>
       </c>
       <c r="D59" t="s">
         <v>26</v>
       </c>
       <c r="E59">
         <v>25</v>
       </c>
       <c r="F59">
         <v>64</v>
       </c>
       <c r="G59">
@@ -5916,75 +5919,75 @@
       </c>
       <c r="Q80">
         <v>14</v>
       </c>
       <c r="S80">
         <v>3</v>
       </c>
       <c r="W80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" t="s">
         <v>182</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" t="s">
         <v>192</v>
       </c>
       <c r="D81" t="s">
         <v>26</v>
       </c>
       <c r="E81">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F81">
         <v>59</v>
       </c>
       <c r="G81">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H81">
         <v>1</v>
       </c>
       <c r="I81">
         <v>4</v>
       </c>
       <c r="J81">
         <v>2</v>
       </c>
       <c r="K81">
         <v>11</v>
       </c>
       <c r="M81">
         <v>32</v>
       </c>
       <c r="N81">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Q81">
         <v>17</v>
       </c>
       <c r="R81">
         <v>1</v>
       </c>
       <c r="S81">
         <v>1</v>
       </c>
       <c r="T81">
         <v>1</v>
       </c>
       <c r="V81">
         <v>1</v>
       </c>
       <c r="W81">
         <v>4</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" t="s">
         <v>182</v>
       </c>
       <c r="B82" t="s">
@@ -6049,54 +6052,54 @@
       <c r="D83" t="s">
         <v>26</v>
       </c>
       <c r="E83">
         <v>23</v>
       </c>
       <c r="F83">
         <v>57</v>
       </c>
       <c r="G83">
         <v>80</v>
       </c>
       <c r="H83">
         <v>1</v>
       </c>
       <c r="I83">
         <v>5</v>
       </c>
       <c r="J83">
         <v>2</v>
       </c>
       <c r="K83">
         <v>13</v>
       </c>
       <c r="M83">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="N83">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="S83">
         <v>7</v>
       </c>
       <c r="V83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
         <v>182</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" t="s">
         <v>198</v>
       </c>
       <c r="D84" t="s">
         <v>59</v>
       </c>
       <c r="E84">
         <v>37</v>
       </c>
       <c r="F84">
@@ -6131,93 +6134,93 @@
       </c>
       <c r="R84">
         <v>1</v>
       </c>
       <c r="S84">
         <v>2</v>
       </c>
       <c r="W84">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
         <v>182</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" t="s">
         <v>200</v>
       </c>
       <c r="D85" t="s">
         <v>59</v>
       </c>
       <c r="E85">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F85">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G85">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="H85">
         <v>1</v>
       </c>
       <c r="I85">
         <v>7</v>
       </c>
       <c r="J85">
         <v>2</v>
       </c>
       <c r="K85">
         <v>18</v>
       </c>
       <c r="L85">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M85">
         <v>57</v>
       </c>
       <c r="N85">
         <v>45</v>
       </c>
       <c r="Q85">
         <v>37</v>
       </c>
       <c r="S85">
         <v>10</v>
       </c>
       <c r="T85">
         <v>2</v>
       </c>
       <c r="V85">
         <v>2</v>
       </c>
       <c r="W85">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
         <v>182</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" t="s">
         <v>202</v>
       </c>
       <c r="D86" t="s">
         <v>59</v>
       </c>
       <c r="E86">
         <v>8</v>
       </c>
       <c r="F86">
         <v>30</v>
       </c>
       <c r="G86">
         <v>38</v>
       </c>
       <c r="K86">
@@ -6684,128 +6687,128 @@
       </c>
       <c r="T95">
         <v>1</v>
       </c>
       <c r="W95">
         <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" t="s">
         <v>216</v>
       </c>
       <c r="B96" t="s">
         <v>223</v>
       </c>
       <c r="C96" t="s">
         <v>224</v>
       </c>
       <c r="D96" t="s">
         <v>26</v>
       </c>
       <c r="E96">
         <v>41</v>
       </c>
       <c r="F96">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="G96">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="H96">
         <v>1</v>
       </c>
       <c r="I96">
         <v>5</v>
       </c>
       <c r="J96">
         <v>3</v>
       </c>
       <c r="K96">
         <v>14</v>
       </c>
       <c r="M96">
         <v>61</v>
       </c>
       <c r="N96">
         <v>22</v>
       </c>
       <c r="Q96">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="S96">
         <v>4</v>
       </c>
       <c r="V96">
         <v>3</v>
       </c>
       <c r="W96">
         <v>10</v>
       </c>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" t="s">
         <v>216</v>
       </c>
       <c r="B97" t="s">
         <v>225</v>
       </c>
       <c r="C97" t="s">
         <v>226</v>
       </c>
       <c r="D97" t="s">
         <v>26</v>
       </c>
       <c r="E97">
         <v>13</v>
       </c>
       <c r="F97">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G97">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H97">
         <v>1</v>
       </c>
       <c r="I97">
         <v>5</v>
       </c>
       <c r="J97">
         <v>2</v>
       </c>
       <c r="K97">
         <v>6</v>
       </c>
       <c r="M97">
         <v>27</v>
       </c>
       <c r="N97">
         <v>2</v>
       </c>
       <c r="Q97">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="S97">
         <v>1</v>
       </c>
       <c r="T97">
         <v>1</v>
       </c>
       <c r="W97">
         <v>3</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" t="s">
         <v>216</v>
       </c>
       <c r="B98" t="s">
         <v>227</v>
       </c>
       <c r="C98" t="s">
         <v>228</v>
       </c>
       <c r="D98" t="s">
         <v>26</v>
       </c>
       <c r="E98">
@@ -6999,87 +7002,87 @@
       </c>
       <c r="T101">
         <v>1</v>
       </c>
       <c r="W101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" t="s">
         <v>216</v>
       </c>
       <c r="B102" t="s">
         <v>235</v>
       </c>
       <c r="C102" t="s">
         <v>236</v>
       </c>
       <c r="D102" t="s">
         <v>59</v>
       </c>
       <c r="E102">
         <v>48</v>
       </c>
       <c r="F102">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="G102">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="H102">
         <v>1</v>
       </c>
       <c r="I102">
         <v>4</v>
       </c>
       <c r="J102">
         <v>2</v>
       </c>
       <c r="K102">
         <v>11</v>
       </c>
       <c r="L102">
         <v>3</v>
       </c>
       <c r="M102">
         <v>38</v>
       </c>
       <c r="N102">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="O102">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q102">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="S102">
         <v>6</v>
       </c>
       <c r="W102">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" t="s">
         <v>216</v>
       </c>
       <c r="B103" t="s">
         <v>237</v>
       </c>
       <c r="C103" t="s">
         <v>238</v>
       </c>
       <c r="D103" t="s">
         <v>59</v>
       </c>
       <c r="E103">
         <v>30</v>
       </c>
       <c r="F103">
         <v>63</v>
       </c>
       <c r="G103">
         <v>93</v>
       </c>
       <c r="H103">
@@ -7105,84 +7108,84 @@
       </c>
       <c r="S103">
         <v>2</v>
       </c>
       <c r="V103">
         <v>1</v>
       </c>
       <c r="W103">
         <v>31</v>
       </c>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" t="s">
         <v>216</v>
       </c>
       <c r="B104" t="s">
         <v>239</v>
       </c>
       <c r="C104" t="s">
         <v>240</v>
       </c>
       <c r="D104" t="s">
         <v>59</v>
       </c>
       <c r="E104">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F104">
         <v>146</v>
       </c>
       <c r="G104">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="H104">
         <v>1</v>
       </c>
       <c r="I104">
         <v>4</v>
       </c>
       <c r="J104">
         <v>2</v>
       </c>
       <c r="K104">
         <v>15</v>
       </c>
       <c r="M104">
         <v>77</v>
       </c>
       <c r="N104">
         <v>56</v>
       </c>
       <c r="O104">
         <v>4</v>
       </c>
       <c r="Q104">
         <v>51</v>
       </c>
       <c r="S104">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="V104">
         <v>5</v>
       </c>
       <c r="W104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" t="s">
         <v>241</v>
       </c>
       <c r="B105" t="s">
         <v>242</v>
       </c>
       <c r="C105" t="s">
         <v>243</v>
       </c>
       <c r="D105" t="s">
         <v>26</v>
       </c>
       <c r="E105">
         <v>20</v>
       </c>
       <c r="F105">
@@ -7358,75 +7361,75 @@
       </c>
       <c r="T108">
         <v>1</v>
       </c>
       <c r="V108">
         <v>2</v>
       </c>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" t="s">
         <v>241</v>
       </c>
       <c r="B109" t="s">
         <v>250</v>
       </c>
       <c r="C109" t="s">
         <v>251</v>
       </c>
       <c r="D109" t="s">
         <v>26</v>
       </c>
       <c r="E109">
         <v>15</v>
       </c>
       <c r="F109">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G109">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H109">
         <v>1</v>
       </c>
       <c r="I109">
         <v>3</v>
       </c>
       <c r="J109">
         <v>2</v>
       </c>
       <c r="K109">
         <v>2</v>
       </c>
       <c r="M109">
         <v>9</v>
       </c>
       <c r="N109">
         <v>11</v>
       </c>
       <c r="R109">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="S109">
         <v>4</v>
       </c>
       <c r="T109">
         <v>1</v>
       </c>
       <c r="V109">
         <v>2</v>
       </c>
       <c r="W109">
         <v>2</v>
       </c>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" t="s">
         <v>241</v>
       </c>
       <c r="B110" t="s">
         <v>252</v>
       </c>
       <c r="C110" t="s">
         <v>253</v>
       </c>
       <c r="D110" t="s">
@@ -7573,63 +7576,63 @@
       <c r="A113" t="s">
         <v>258</v>
       </c>
       <c r="B113" t="s">
         <v>259</v>
       </c>
       <c r="C113" t="s">
         <v>260</v>
       </c>
       <c r="D113" t="s">
         <v>26</v>
       </c>
       <c r="E113">
         <v>35</v>
       </c>
       <c r="F113">
         <v>73</v>
       </c>
       <c r="G113">
         <v>108</v>
       </c>
       <c r="H113">
         <v>1</v>
       </c>
       <c r="I113">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J113">
         <v>2</v>
       </c>
       <c r="K113">
         <v>13</v>
       </c>
       <c r="M113">
         <v>39</v>
       </c>
       <c r="N113">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Q113">
         <v>10</v>
       </c>
       <c r="S113">
         <v>3</v>
       </c>
       <c r="V113">
         <v>1</v>
       </c>
       <c r="W113">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" t="s">
         <v>258</v>
       </c>
       <c r="B114" t="s">
         <v>261</v>
       </c>
       <c r="C114" t="s">
@@ -7843,58 +7846,61 @@
       </c>
       <c r="G118">
         <v>104</v>
       </c>
       <c r="H118">
         <v>1</v>
       </c>
       <c r="I118">
         <v>4</v>
       </c>
       <c r="J118">
         <v>2</v>
       </c>
       <c r="K118">
         <v>10</v>
       </c>
       <c r="L118">
         <v>2</v>
       </c>
       <c r="M118">
         <v>33</v>
       </c>
       <c r="N118">
         <v>33</v>
       </c>
+      <c r="Q118">
+        <v>3</v>
+      </c>
       <c r="R118">
         <v>1</v>
       </c>
       <c r="S118">
         <v>5</v>
       </c>
       <c r="W118">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" t="s">
         <v>271</v>
       </c>
       <c r="B119" t="s">
         <v>272</v>
       </c>
       <c r="C119" t="s">
         <v>273</v>
       </c>
       <c r="D119" t="s">
         <v>26</v>
       </c>
       <c r="E119">
         <v>13</v>
       </c>
       <c r="F119">
         <v>36</v>
       </c>
       <c r="G119">
         <v>49</v>
       </c>
       <c r="H119">
@@ -8020,72 +8026,72 @@
       </c>
       <c r="S121">
         <v>1</v>
       </c>
       <c r="T121">
         <v>1</v>
       </c>
       <c r="W121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" t="s">
         <v>271</v>
       </c>
       <c r="B122" t="s">
         <v>278</v>
       </c>
       <c r="C122" t="s">
         <v>279</v>
       </c>
       <c r="D122" t="s">
         <v>26</v>
       </c>
       <c r="E122">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F122">
         <v>17</v>
       </c>
       <c r="G122">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H122">
         <v>1</v>
       </c>
       <c r="I122">
         <v>3</v>
       </c>
       <c r="K122">
         <v>2</v>
       </c>
       <c r="M122">
         <v>5</v>
       </c>
       <c r="Q122">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S122">
         <v>3</v>
       </c>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" t="s">
         <v>271</v>
       </c>
       <c r="B123" t="s">
         <v>280</v>
       </c>
       <c r="C123" t="s">
         <v>281</v>
       </c>
       <c r="D123" t="s">
         <v>26</v>
       </c>
       <c r="E123">
         <v>2</v>
       </c>
       <c r="F123">
         <v>19</v>
       </c>
       <c r="G123">
@@ -8258,75 +8264,75 @@
       </c>
       <c r="S126">
         <v>3</v>
       </c>
       <c r="T126">
         <v>1</v>
       </c>
       <c r="W126">
         <v>8</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" t="s">
         <v>288</v>
       </c>
       <c r="B127" t="s">
         <v>289</v>
       </c>
       <c r="C127" t="s">
         <v>290</v>
       </c>
       <c r="D127" t="s">
         <v>26</v>
       </c>
       <c r="E127">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F127">
         <v>60</v>
       </c>
       <c r="G127">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H127">
         <v>1</v>
       </c>
       <c r="I127">
         <v>5</v>
       </c>
       <c r="J127">
         <v>2</v>
       </c>
       <c r="K127">
         <v>6</v>
       </c>
       <c r="N127">
         <v>34</v>
       </c>
       <c r="Q127">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="R127">
         <v>2</v>
       </c>
       <c r="S127">
         <v>3</v>
       </c>
       <c r="T127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" t="s">
         <v>288</v>
       </c>
       <c r="B128" t="s">
         <v>291</v>
       </c>
       <c r="C128" t="s">
         <v>292</v>
       </c>
       <c r="D128" t="s">
         <v>26</v>
       </c>
       <c r="E128">
@@ -8655,87 +8661,84 @@
       </c>
       <c r="Q134">
         <v>39</v>
       </c>
       <c r="S134">
         <v>12</v>
       </c>
       <c r="W134">
         <v>2</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" t="s">
         <v>288</v>
       </c>
       <c r="B135" t="s">
         <v>305</v>
       </c>
       <c r="C135" t="s">
         <v>306</v>
       </c>
       <c r="D135" t="s">
         <v>59</v>
       </c>
       <c r="E135">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F135">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="G135">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="H135">
         <v>1</v>
       </c>
       <c r="I135">
         <v>6</v>
       </c>
       <c r="J135">
         <v>3</v>
       </c>
       <c r="K135">
         <v>20</v>
       </c>
       <c r="L135">
         <v>3</v>
       </c>
       <c r="M135">
         <v>36</v>
       </c>
       <c r="N135">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="S135">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="W135">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" t="s">
         <v>307</v>
       </c>
       <c r="B136" t="s">
         <v>308</v>
       </c>
       <c r="C136" t="s">
         <v>309</v>
       </c>
       <c r="D136" t="s">
         <v>26</v>
       </c>
       <c r="E136">
         <v>23</v>
       </c>
       <c r="F136">
         <v>76</v>
       </c>
       <c r="G136">
         <v>99</v>
       </c>
       <c r="H136">
@@ -9290,63 +9293,63 @@
       </c>
       <c r="Q147">
         <v>2</v>
       </c>
       <c r="W147">
         <v>6</v>
       </c>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" t="s">
         <v>318</v>
       </c>
       <c r="B148" t="s">
         <v>333</v>
       </c>
       <c r="C148" t="s">
         <v>334</v>
       </c>
       <c r="D148" t="s">
         <v>59</v>
       </c>
       <c r="E148">
         <v>25</v>
       </c>
       <c r="F148">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G148">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H148">
         <v>1</v>
       </c>
       <c r="I148">
         <v>4</v>
       </c>
       <c r="J148">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K148">
         <v>11</v>
       </c>
       <c r="L148">
         <v>3</v>
       </c>
       <c r="M148">
         <v>19</v>
       </c>
       <c r="N148">
         <v>7</v>
       </c>
       <c r="Q148">
         <v>6</v>
       </c>
       <c r="S148">
         <v>2</v>
       </c>
       <c r="T148">
         <v>1</v>
       </c>
       <c r="V148">
         <v>1</v>
       </c>
@@ -9646,75 +9649,75 @@
       </c>
       <c r="N154">
         <v>4</v>
       </c>
       <c r="W154">
         <v>2</v>
       </c>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" t="s">
         <v>335</v>
       </c>
       <c r="B155" t="s">
         <v>348</v>
       </c>
       <c r="C155" t="s">
         <v>349</v>
       </c>
       <c r="D155" t="s">
         <v>26</v>
       </c>
       <c r="E155">
         <v>9</v>
       </c>
       <c r="F155">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G155">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H155">
         <v>1</v>
       </c>
       <c r="I155">
         <v>4</v>
       </c>
       <c r="J155">
         <v>2</v>
       </c>
       <c r="K155">
         <v>5</v>
       </c>
       <c r="M155">
         <v>17</v>
       </c>
       <c r="N155">
         <v>3</v>
       </c>
       <c r="Q155">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S155">
         <v>2</v>
       </c>
       <c r="T155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" t="s">
         <v>335</v>
       </c>
       <c r="B156" t="s">
         <v>350</v>
       </c>
       <c r="C156" t="s">
         <v>351</v>
       </c>
       <c r="D156" t="s">
         <v>59</v>
       </c>
       <c r="E156">
         <v>35</v>
       </c>
       <c r="F156">
@@ -10675,69 +10678,69 @@
       </c>
       <c r="S175">
         <v>1</v>
       </c>
       <c r="W175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" t="s">
         <v>380</v>
       </c>
       <c r="B176" t="s">
         <v>393</v>
       </c>
       <c r="C176" t="s">
         <v>394</v>
       </c>
       <c r="D176" t="s">
         <v>59</v>
       </c>
       <c r="E176">
         <v>27</v>
       </c>
       <c r="F176">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G176">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H176">
         <v>1</v>
       </c>
       <c r="I176">
         <v>4</v>
       </c>
       <c r="J176">
         <v>2</v>
       </c>
       <c r="K176">
         <v>10</v>
       </c>
       <c r="L176">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M176">
         <v>17</v>
       </c>
       <c r="N176">
         <v>12</v>
       </c>
       <c r="Q176">
         <v>14</v>
       </c>
       <c r="R176">
         <v>6</v>
       </c>
       <c r="S176">
         <v>3</v>
       </c>
       <c r="V176">
         <v>2</v>
       </c>
       <c r="W176">
         <v>3</v>
       </c>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" t="s">
@@ -10787,78 +10790,78 @@
       </c>
       <c r="V177">
         <v>1</v>
       </c>
       <c r="W177">
         <v>5</v>
       </c>
     </row>
     <row r="178" spans="1:23">
       <c r="A178" t="s">
         <v>395</v>
       </c>
       <c r="B178" t="s">
         <v>398</v>
       </c>
       <c r="C178" t="s">
         <v>399</v>
       </c>
       <c r="D178" t="s">
         <v>26</v>
       </c>
       <c r="E178">
         <v>5</v>
       </c>
       <c r="F178">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G178">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H178">
         <v>1</v>
       </c>
       <c r="I178">
         <v>3</v>
       </c>
       <c r="J178">
         <v>1</v>
       </c>
       <c r="K178">
         <v>3</v>
       </c>
       <c r="M178">
         <v>4</v>
       </c>
       <c r="N178">
         <v>2</v>
       </c>
       <c r="Q178">
         <v>1</v>
       </c>
       <c r="R178">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S178">
         <v>1</v>
       </c>
       <c r="T178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" t="s">
         <v>395</v>
       </c>
       <c r="B179" t="s">
         <v>400</v>
       </c>
       <c r="C179" t="s">
         <v>401</v>
       </c>
       <c r="D179" t="s">
         <v>26</v>
       </c>
       <c r="E179">
         <v>7</v>
       </c>
       <c r="F179">
@@ -11175,75 +11178,75 @@
       </c>
       <c r="S185">
         <v>3</v>
       </c>
       <c r="T185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:23">
       <c r="A186" t="s">
         <v>395</v>
       </c>
       <c r="B186" t="s">
         <v>414</v>
       </c>
       <c r="C186" t="s">
         <v>415</v>
       </c>
       <c r="D186" t="s">
         <v>59</v>
       </c>
       <c r="E186">
         <v>17</v>
       </c>
       <c r="F186">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G186">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H186">
         <v>1</v>
       </c>
       <c r="I186">
         <v>4</v>
       </c>
       <c r="J186">
         <v>2</v>
       </c>
       <c r="K186">
         <v>7</v>
       </c>
       <c r="L186">
         <v>2</v>
       </c>
       <c r="M186">
         <v>10</v>
       </c>
       <c r="N186">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="S186">
         <v>2</v>
       </c>
       <c r="W186">
         <v>5</v>
       </c>
     </row>
     <row r="187" spans="1:23">
       <c r="A187" t="s">
         <v>395</v>
       </c>
       <c r="B187" t="s">
         <v>416</v>
       </c>
       <c r="C187" t="s">
         <v>417</v>
       </c>
       <c r="D187" t="s">
         <v>59</v>
       </c>
       <c r="E187">
         <v>14</v>
       </c>
       <c r="F187">
@@ -11945,75 +11948,75 @@
       </c>
       <c r="S201">
         <v>2</v>
       </c>
       <c r="W201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:23">
       <c r="A202" t="s">
         <v>431</v>
       </c>
       <c r="B202" t="s">
         <v>448</v>
       </c>
       <c r="C202" t="s">
         <v>449</v>
       </c>
       <c r="D202" t="s">
         <v>26</v>
       </c>
       <c r="E202">
         <v>6</v>
       </c>
       <c r="F202">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G202">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H202">
         <v>1</v>
       </c>
       <c r="I202">
         <v>3</v>
       </c>
       <c r="J202">
         <v>1</v>
       </c>
       <c r="K202">
         <v>2</v>
       </c>
       <c r="M202">
         <v>5</v>
       </c>
       <c r="N202">
         <v>6</v>
       </c>
       <c r="W202">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" t="s">
         <v>431</v>
       </c>
       <c r="B203" t="s">
         <v>450</v>
       </c>
       <c r="C203" t="s">
         <v>451</v>
       </c>
       <c r="D203" t="s">
         <v>26</v>
       </c>
       <c r="E203">
         <v>8</v>
       </c>
       <c r="F203">
         <v>26</v>
       </c>
       <c r="G203">
         <v>34</v>
       </c>
       <c r="H203">