--- v2 (2026-05-13)
+++ v3 (2026-06-03)
@@ -2455,54 +2455,54 @@
       </c>
       <c r="R10">
         <v>1</v>
       </c>
       <c r="S10">
         <v>1</v>
       </c>
       <c r="W10">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F11">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G11">
         <v>89</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11">
         <v>4</v>
       </c>
       <c r="J11">
         <v>2</v>
       </c>
       <c r="K11">
         <v>12</v>
       </c>
       <c r="M11">
         <v>40</v>
       </c>
       <c r="N11">
         <v>20</v>
       </c>
       <c r="Q11">
         <v>1</v>
       </c>
@@ -2743,131 +2743,131 @@
       </c>
       <c r="O16">
         <v>7</v>
       </c>
       <c r="S16">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" t="s">
         <v>56</v>
       </c>
       <c r="D17" t="s">
         <v>26</v>
       </c>
       <c r="E17">
         <v>23</v>
       </c>
       <c r="F17">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G17">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17">
         <v>5</v>
       </c>
       <c r="J17">
         <v>2</v>
       </c>
       <c r="K17">
         <v>15</v>
       </c>
       <c r="M17">
         <v>38</v>
       </c>
       <c r="N17">
         <v>40</v>
       </c>
       <c r="Q17">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="S17">
         <v>7</v>
       </c>
       <c r="T17">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" t="s">
         <v>58</v>
       </c>
       <c r="D18" t="s">
         <v>59</v>
       </c>
       <c r="E18">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F18">
         <v>86</v>
       </c>
       <c r="G18">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="H18">
         <v>1</v>
       </c>
       <c r="I18">
         <v>4</v>
       </c>
       <c r="J18">
         <v>2</v>
       </c>
       <c r="K18">
         <v>11</v>
       </c>
       <c r="L18">
         <v>3</v>
       </c>
       <c r="M18">
         <v>46</v>
       </c>
       <c r="N18">
         <v>39</v>
       </c>
       <c r="Q18">
         <v>23</v>
       </c>
       <c r="S18">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="W18">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19" t="s">
         <v>60</v>
       </c>
       <c r="C19" t="s">
         <v>61</v>
       </c>
       <c r="D19" t="s">
         <v>59</v>
       </c>
       <c r="E19">
         <v>49</v>
       </c>
       <c r="F19">
         <v>88</v>
       </c>
       <c r="G19">
@@ -2946,134 +2946,134 @@
       </c>
       <c r="S20">
         <v>6</v>
       </c>
       <c r="W20">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>23</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" t="s">
         <v>65</v>
       </c>
       <c r="D21" t="s">
         <v>59</v>
       </c>
       <c r="E21">
         <v>50</v>
       </c>
       <c r="F21">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G21">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21">
         <v>4</v>
       </c>
       <c r="J21">
         <v>2</v>
       </c>
       <c r="K21">
         <v>10</v>
       </c>
       <c r="L21">
         <v>3</v>
       </c>
       <c r="M21">
         <v>54</v>
       </c>
       <c r="N21">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Q21">
         <v>32</v>
       </c>
       <c r="R21">
         <v>8</v>
       </c>
       <c r="S21">
         <v>6</v>
       </c>
       <c r="T21">
         <v>2</v>
       </c>
       <c r="W21">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>23</v>
       </c>
       <c r="B22" t="s">
         <v>66</v>
       </c>
       <c r="C22" t="s">
         <v>67</v>
       </c>
       <c r="D22" t="s">
         <v>59</v>
       </c>
       <c r="E22">
         <v>61</v>
       </c>
       <c r="F22">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="G22">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22">
         <v>5</v>
       </c>
       <c r="J22">
         <v>2</v>
       </c>
       <c r="K22">
         <v>13</v>
       </c>
       <c r="L22">
         <v>3</v>
       </c>
       <c r="M22">
         <v>67</v>
       </c>
       <c r="N22">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="S22">
         <v>11</v>
       </c>
       <c r="T22">
         <v>2</v>
       </c>
       <c r="U22">
         <v>1</v>
       </c>
       <c r="V22">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23" t="s">
         <v>69</v>
       </c>
       <c r="D23" t="s">
@@ -3132,54 +3132,54 @@
       <c r="D24" t="s">
         <v>59</v>
       </c>
       <c r="E24">
         <v>98</v>
       </c>
       <c r="F24">
         <v>114</v>
       </c>
       <c r="G24">
         <v>212</v>
       </c>
       <c r="H24">
         <v>1</v>
       </c>
       <c r="I24">
         <v>5</v>
       </c>
       <c r="J24">
         <v>2</v>
       </c>
       <c r="K24">
         <v>14</v>
       </c>
       <c r="N24">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="Q24">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="S24">
         <v>12</v>
       </c>
       <c r="W24">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" t="s">
         <v>72</v>
       </c>
       <c r="C25" t="s">
         <v>73</v>
       </c>
       <c r="D25" t="s">
         <v>59</v>
       </c>
       <c r="E25">
         <v>13</v>
       </c>
       <c r="F25">
@@ -3199,136 +3199,136 @@
       </c>
       <c r="L25">
         <v>3</v>
       </c>
       <c r="M25">
         <v>2</v>
       </c>
       <c r="N25">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>23</v>
       </c>
       <c r="B26" t="s">
         <v>74</v>
       </c>
       <c r="C26" t="s">
         <v>75</v>
       </c>
       <c r="D26" t="s">
         <v>59</v>
       </c>
       <c r="E26">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F26">
         <v>110</v>
       </c>
       <c r="G26">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="H26">
         <v>1</v>
       </c>
       <c r="I26">
         <v>6</v>
       </c>
       <c r="J26">
         <v>2</v>
       </c>
       <c r="K26">
         <v>8</v>
       </c>
       <c r="M26">
         <v>37</v>
       </c>
       <c r="N26">
         <v>28</v>
       </c>
       <c r="Q26">
         <v>46</v>
       </c>
       <c r="S26">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="W26">
         <v>45</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>23</v>
       </c>
       <c r="B27" t="s">
         <v>76</v>
       </c>
       <c r="C27" t="s">
         <v>77</v>
       </c>
       <c r="D27" t="s">
         <v>26</v>
       </c>
       <c r="E27">
         <v>65</v>
       </c>
       <c r="F27">
         <v>182</v>
       </c>
       <c r="G27">
         <v>247</v>
       </c>
       <c r="W27">
         <v>247</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>23</v>
       </c>
       <c r="B28" t="s">
         <v>78</v>
       </c>
       <c r="C28" t="s">
         <v>79</v>
       </c>
       <c r="D28" t="s">
         <v>26</v>
       </c>
       <c r="E28">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F28">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G28">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S28">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="W28">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>23</v>
       </c>
       <c r="B29" t="s">
         <v>80</v>
       </c>
       <c r="C29" t="s">
         <v>81</v>
       </c>
       <c r="D29" t="s">
         <v>59</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
@@ -3709,87 +3709,87 @@
       </c>
       <c r="M37">
         <v>7</v>
       </c>
       <c r="V37">
         <v>1</v>
       </c>
       <c r="W37">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>86</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38" t="s">
         <v>100</v>
       </c>
       <c r="D38" t="s">
         <v>59</v>
       </c>
       <c r="E38">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F38">
         <v>27</v>
       </c>
       <c r="G38">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H38">
         <v>1</v>
       </c>
       <c r="I38">
         <v>4</v>
       </c>
       <c r="J38">
         <v>2</v>
       </c>
       <c r="K38">
         <v>5</v>
       </c>
       <c r="L38">
         <v>2</v>
       </c>
       <c r="M38">
         <v>9</v>
       </c>
       <c r="N38">
         <v>6</v>
       </c>
       <c r="S38">
         <v>2</v>
       </c>
       <c r="V38">
         <v>3</v>
       </c>
       <c r="W38">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>101</v>
       </c>
       <c r="B39" t="s">
         <v>102</v>
       </c>
       <c r="C39" t="s">
         <v>103</v>
       </c>
       <c r="D39" t="s">
         <v>26</v>
       </c>
       <c r="E39">
         <v>23</v>
       </c>
       <c r="F39">
         <v>90</v>
       </c>
       <c r="G39">
         <v>113</v>
       </c>
       <c r="H39">
@@ -4801,75 +4801,75 @@
       </c>
       <c r="S58">
         <v>3</v>
       </c>
       <c r="T58">
         <v>1</v>
       </c>
       <c r="V58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" t="s">
         <v>131</v>
       </c>
       <c r="B59" t="s">
         <v>144</v>
       </c>
       <c r="C59" t="s">
         <v>145</v>
       </c>
       <c r="D59" t="s">
         <v>26</v>
       </c>
       <c r="E59">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F59">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G59">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="H59">
         <v>1</v>
       </c>
       <c r="I59">
         <v>5</v>
       </c>
       <c r="J59">
         <v>2</v>
       </c>
       <c r="K59">
         <v>11</v>
       </c>
       <c r="M59">
         <v>30</v>
       </c>
       <c r="N59">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="S59">
         <v>1</v>
       </c>
       <c r="V59">
         <v>5</v>
       </c>
       <c r="W59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
         <v>131</v>
       </c>
       <c r="B60" t="s">
         <v>146</v>
       </c>
       <c r="C60" t="s">
         <v>147</v>
       </c>
       <c r="D60" t="s">
@@ -4984,54 +4984,54 @@
       <c r="F62">
         <v>52</v>
       </c>
       <c r="G62">
         <v>88</v>
       </c>
       <c r="H62">
         <v>1</v>
       </c>
       <c r="I62">
         <v>4</v>
       </c>
       <c r="J62">
         <v>2</v>
       </c>
       <c r="K62">
         <v>10</v>
       </c>
       <c r="L62">
         <v>2</v>
       </c>
       <c r="M62">
         <v>26</v>
       </c>
       <c r="N62">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="Q62">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S62">
         <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
         <v>131</v>
       </c>
       <c r="B63" t="s">
         <v>152</v>
       </c>
       <c r="C63" t="s">
         <v>153</v>
       </c>
       <c r="D63" t="s">
         <v>59</v>
       </c>
       <c r="E63">
         <v>14</v>
       </c>
       <c r="F63">
         <v>25</v>
       </c>
       <c r="G63">
@@ -5666,78 +5666,81 @@
       </c>
       <c r="R75">
         <v>4</v>
       </c>
       <c r="S75">
         <v>1</v>
       </c>
       <c r="W75">
         <v>4</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" t="s">
         <v>175</v>
       </c>
       <c r="B76" t="s">
         <v>180</v>
       </c>
       <c r="C76" t="s">
         <v>181</v>
       </c>
       <c r="D76" t="s">
         <v>59</v>
       </c>
       <c r="E76">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F76">
         <v>33</v>
       </c>
       <c r="G76">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H76">
         <v>1</v>
       </c>
       <c r="I76">
         <v>4</v>
       </c>
       <c r="J76">
         <v>2</v>
       </c>
       <c r="K76">
         <v>10</v>
       </c>
       <c r="L76">
         <v>2</v>
       </c>
       <c r="M76">
         <v>16</v>
       </c>
       <c r="N76">
         <v>6</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
       </c>
       <c r="Q76">
         <v>13</v>
       </c>
       <c r="S76">
         <v>5</v>
       </c>
       <c r="T76">
         <v>1</v>
       </c>
       <c r="W76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" t="s">
         <v>184</v>
       </c>
       <c r="D77" t="s">
@@ -5819,75 +5822,75 @@
       </c>
       <c r="N78">
         <v>52</v>
       </c>
       <c r="S78">
         <v>5</v>
       </c>
       <c r="W78">
         <v>40</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" t="s">
         <v>182</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" t="s">
         <v>188</v>
       </c>
       <c r="D79" t="s">
         <v>26</v>
       </c>
       <c r="E79">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F79">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G79">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="H79">
         <v>1</v>
       </c>
       <c r="I79">
         <v>4</v>
       </c>
       <c r="J79">
         <v>2</v>
       </c>
       <c r="K79">
         <v>2</v>
       </c>
       <c r="M79">
         <v>11</v>
       </c>
       <c r="N79">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="Q79">
         <v>11</v>
       </c>
       <c r="S79">
         <v>2</v>
       </c>
       <c r="W79">
         <v>3</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" t="s">
         <v>182</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" t="s">
         <v>190</v>
       </c>
       <c r="D80" t="s">
         <v>26</v>
       </c>
       <c r="E80">
@@ -6031,69 +6034,69 @@
       </c>
       <c r="T82">
         <v>1</v>
       </c>
       <c r="V82">
         <v>1</v>
       </c>
       <c r="W82">
         <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
         <v>182</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" t="s">
         <v>196</v>
       </c>
       <c r="D83" t="s">
         <v>26</v>
       </c>
       <c r="E83">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F83">
         <v>57</v>
       </c>
       <c r="G83">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="H83">
         <v>1</v>
       </c>
       <c r="I83">
         <v>5</v>
       </c>
       <c r="J83">
         <v>2</v>
       </c>
       <c r="K83">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="M83">
         <v>28</v>
       </c>
       <c r="N83">
         <v>23</v>
       </c>
       <c r="S83">
         <v>7</v>
       </c>
       <c r="V83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
         <v>182</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" t="s">
         <v>198</v>
       </c>
       <c r="D84" t="s">
@@ -6137,90 +6140,90 @@
       </c>
       <c r="S84">
         <v>2</v>
       </c>
       <c r="W84">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
         <v>182</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" t="s">
         <v>200</v>
       </c>
       <c r="D85" t="s">
         <v>59</v>
       </c>
       <c r="E85">
         <v>78</v>
       </c>
       <c r="F85">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G85">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="H85">
         <v>1</v>
       </c>
       <c r="I85">
         <v>7</v>
       </c>
       <c r="J85">
         <v>2</v>
       </c>
       <c r="K85">
         <v>18</v>
       </c>
       <c r="L85">
         <v>3</v>
       </c>
       <c r="M85">
         <v>57</v>
       </c>
       <c r="N85">
         <v>45</v>
       </c>
       <c r="Q85">
         <v>37</v>
       </c>
       <c r="S85">
         <v>10</v>
       </c>
       <c r="T85">
         <v>2</v>
       </c>
       <c r="V85">
         <v>2</v>
       </c>
       <c r="W85">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
         <v>182</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" t="s">
         <v>202</v>
       </c>
       <c r="D86" t="s">
         <v>59</v>
       </c>
       <c r="E86">
         <v>8</v>
       </c>
       <c r="F86">
         <v>30</v>
       </c>
       <c r="G86">
         <v>38</v>
       </c>
       <c r="K86">
@@ -6740,75 +6743,75 @@
       </c>
       <c r="V96">
         <v>3</v>
       </c>
       <c r="W96">
         <v>10</v>
       </c>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" t="s">
         <v>216</v>
       </c>
       <c r="B97" t="s">
         <v>225</v>
       </c>
       <c r="C97" t="s">
         <v>226</v>
       </c>
       <c r="D97" t="s">
         <v>26</v>
       </c>
       <c r="E97">
         <v>13</v>
       </c>
       <c r="F97">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="G97">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="H97">
         <v>1</v>
       </c>
       <c r="I97">
         <v>5</v>
       </c>
       <c r="J97">
         <v>2</v>
       </c>
       <c r="K97">
         <v>6</v>
       </c>
       <c r="M97">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="N97">
         <v>2</v>
       </c>
       <c r="Q97">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="S97">
         <v>1</v>
       </c>
       <c r="T97">
         <v>1</v>
       </c>
       <c r="W97">
         <v>3</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" t="s">
         <v>216</v>
       </c>
       <c r="B98" t="s">
         <v>227</v>
       </c>
       <c r="C98" t="s">
         <v>228</v>
       </c>
       <c r="D98" t="s">
         <v>26</v>
       </c>
       <c r="E98">
@@ -7058,104 +7061,104 @@
       </c>
       <c r="S102">
         <v>6</v>
       </c>
       <c r="W102">
         <v>11</v>
       </c>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" t="s">
         <v>216</v>
       </c>
       <c r="B103" t="s">
         <v>237</v>
       </c>
       <c r="C103" t="s">
         <v>238</v>
       </c>
       <c r="D103" t="s">
         <v>59</v>
       </c>
       <c r="E103">
         <v>30</v>
       </c>
       <c r="F103">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G103">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H103">
         <v>1</v>
       </c>
       <c r="I103">
         <v>5</v>
       </c>
       <c r="J103">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K103">
         <v>12</v>
       </c>
       <c r="L103">
         <v>2</v>
       </c>
       <c r="M103">
         <v>23</v>
       </c>
       <c r="N103">
         <v>14</v>
       </c>
       <c r="S103">
         <v>2</v>
       </c>
       <c r="V103">
         <v>1</v>
       </c>
       <c r="W103">
         <v>31</v>
       </c>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" t="s">
         <v>216</v>
       </c>
       <c r="B104" t="s">
         <v>239</v>
       </c>
       <c r="C104" t="s">
         <v>240</v>
       </c>
       <c r="D104" t="s">
         <v>59</v>
       </c>
       <c r="E104">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F104">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G104">
         <v>234</v>
       </c>
       <c r="H104">
         <v>1</v>
       </c>
       <c r="I104">
         <v>4</v>
       </c>
       <c r="J104">
         <v>2</v>
       </c>
       <c r="K104">
         <v>15</v>
       </c>
       <c r="M104">
         <v>77</v>
       </c>
       <c r="N104">
         <v>56</v>
       </c>
       <c r="O104">
         <v>4</v>
       </c>
@@ -8117,69 +8120,69 @@
       </c>
       <c r="S123">
         <v>1</v>
       </c>
       <c r="T123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" t="s">
         <v>271</v>
       </c>
       <c r="B124" t="s">
         <v>282</v>
       </c>
       <c r="C124" t="s">
         <v>283</v>
       </c>
       <c r="D124" t="s">
         <v>26</v>
       </c>
       <c r="E124">
         <v>6</v>
       </c>
       <c r="F124">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G124">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H124">
         <v>1</v>
       </c>
       <c r="I124">
         <v>3</v>
       </c>
       <c r="K124">
         <v>3</v>
       </c>
       <c r="M124">
         <v>4</v>
       </c>
       <c r="N124">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="Q124">
         <v>2</v>
       </c>
       <c r="S124">
         <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" t="s">
         <v>271</v>
       </c>
       <c r="B125" t="s">
         <v>284</v>
       </c>
       <c r="C125" t="s">
         <v>285</v>
       </c>
       <c r="D125" t="s">
         <v>26</v>
       </c>
       <c r="E125">
         <v>6</v>
       </c>
       <c r="F125">
@@ -8267,69 +8270,69 @@
       </c>
       <c r="T126">
         <v>1</v>
       </c>
       <c r="W126">
         <v>8</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" t="s">
         <v>288</v>
       </c>
       <c r="B127" t="s">
         <v>289</v>
       </c>
       <c r="C127" t="s">
         <v>290</v>
       </c>
       <c r="D127" t="s">
         <v>26</v>
       </c>
       <c r="E127">
         <v>15</v>
       </c>
       <c r="F127">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G127">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H127">
         <v>1</v>
       </c>
       <c r="I127">
         <v>5</v>
       </c>
       <c r="J127">
         <v>2</v>
       </c>
       <c r="K127">
         <v>6</v>
       </c>
       <c r="N127">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="Q127">
         <v>21</v>
       </c>
       <c r="R127">
         <v>2</v>
       </c>
       <c r="S127">
         <v>3</v>
       </c>
       <c r="T127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" t="s">
         <v>288</v>
       </c>
       <c r="B128" t="s">
         <v>291</v>
       </c>
       <c r="C128" t="s">
         <v>292</v>
       </c>
       <c r="D128" t="s">
@@ -8429,66 +8432,66 @@
       <c r="E130">
         <v>22</v>
       </c>
       <c r="F130">
         <v>90</v>
       </c>
       <c r="G130">
         <v>112</v>
       </c>
       <c r="H130">
         <v>1</v>
       </c>
       <c r="I130">
         <v>4</v>
       </c>
       <c r="J130">
         <v>3</v>
       </c>
       <c r="K130">
         <v>13</v>
       </c>
       <c r="M130">
         <v>35</v>
       </c>
       <c r="N130">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Q130">
         <v>5</v>
       </c>
       <c r="S130">
         <v>1</v>
       </c>
       <c r="V130">
         <v>2</v>
       </c>
       <c r="W130">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" t="s">
         <v>288</v>
       </c>
       <c r="B131" t="s">
         <v>297</v>
       </c>
       <c r="C131" t="s">
         <v>298</v>
       </c>
       <c r="D131" t="s">
         <v>26</v>
       </c>
       <c r="E131">
         <v>14</v>
       </c>
       <c r="F131">
         <v>32</v>
       </c>
       <c r="G131">
         <v>46</v>
       </c>
       <c r="H131">
@@ -9158,69 +9161,69 @@
       </c>
       <c r="S144">
         <v>2</v>
       </c>
       <c r="W144">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>327</v>
       </c>
       <c r="C145" t="s">
         <v>328</v>
       </c>
       <c r="D145" t="s">
         <v>26</v>
       </c>
       <c r="E145">
         <v>6</v>
       </c>
       <c r="F145">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G145">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H145">
         <v>1</v>
       </c>
       <c r="I145">
         <v>3</v>
       </c>
       <c r="K145">
         <v>2</v>
       </c>
       <c r="M145">
         <v>6</v>
       </c>
       <c r="Q145">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="S145">
         <v>3</v>
       </c>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" t="s">
         <v>318</v>
       </c>
       <c r="B146" t="s">
         <v>329</v>
       </c>
       <c r="C146" t="s">
         <v>330</v>
       </c>
       <c r="D146" t="s">
         <v>26</v>
       </c>
       <c r="E146">
         <v>6</v>
       </c>
       <c r="F146">
         <v>17</v>
       </c>
       <c r="G146">
@@ -9740,66 +9743,66 @@
       </c>
       <c r="N156">
         <v>33</v>
       </c>
       <c r="R156">
         <v>17</v>
       </c>
       <c r="S156">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" t="s">
         <v>335</v>
       </c>
       <c r="B157" t="s">
         <v>352</v>
       </c>
       <c r="C157" t="s">
         <v>353</v>
       </c>
       <c r="D157" t="s">
         <v>59</v>
       </c>
       <c r="E157">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F157">
         <v>86</v>
       </c>
       <c r="G157">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H157">
         <v>1</v>
       </c>
       <c r="I157">
         <v>6</v>
       </c>
       <c r="J157">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K157">
         <v>16</v>
       </c>
       <c r="L157">
         <v>3</v>
       </c>
       <c r="M157">
         <v>38</v>
       </c>
       <c r="N157">
         <v>49</v>
       </c>
       <c r="S157">
         <v>20</v>
       </c>
       <c r="W157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" t="s">
         <v>335</v>
       </c>
       <c r="B158" t="s">
@@ -10105,63 +10108,63 @@
       <c r="F164">
         <v>77</v>
       </c>
       <c r="G164">
         <v>113</v>
       </c>
       <c r="H164">
         <v>1</v>
       </c>
       <c r="I164">
         <v>5</v>
       </c>
       <c r="J164">
         <v>2</v>
       </c>
       <c r="K164">
         <v>12</v>
       </c>
       <c r="L164">
         <v>2</v>
       </c>
       <c r="M164">
         <v>29</v>
       </c>
       <c r="N164">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="R164">
         <v>18</v>
       </c>
       <c r="S164">
         <v>7</v>
       </c>
       <c r="V164">
         <v>1</v>
       </c>
       <c r="W164">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" t="s">
         <v>369</v>
       </c>
       <c r="B165" t="s">
         <v>370</v>
       </c>
       <c r="C165" t="s">
         <v>371</v>
       </c>
       <c r="D165" t="s">
         <v>26</v>
       </c>
       <c r="E165">
         <v>22</v>
       </c>
       <c r="F165">
         <v>49</v>
       </c>
       <c r="G165">
         <v>71</v>
       </c>
       <c r="H165">
@@ -10608,53 +10611,56 @@
       <c r="F174">
         <v>18</v>
       </c>
       <c r="G174">
         <v>24</v>
       </c>
       <c r="H174">
         <v>1</v>
       </c>
       <c r="I174">
         <v>3</v>
       </c>
       <c r="J174">
         <v>1</v>
       </c>
       <c r="K174">
         <v>10</v>
       </c>
       <c r="N174">
         <v>2</v>
       </c>
       <c r="R174">
         <v>4</v>
       </c>
       <c r="S174">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T174">
+        <v>1</v>
+      </c>
+      <c r="W174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" t="s">
         <v>380</v>
       </c>
       <c r="B175" t="s">
         <v>391</v>
       </c>
       <c r="C175" t="s">
         <v>392</v>
       </c>
       <c r="D175" t="s">
         <v>26</v>
       </c>
       <c r="E175">
         <v>6</v>
       </c>
       <c r="F175">
         <v>11</v>
       </c>
       <c r="G175">
         <v>17</v>
       </c>
@@ -10675,72 +10681,72 @@
       </c>
       <c r="Q175">
         <v>2</v>
       </c>
       <c r="S175">
         <v>1</v>
       </c>
       <c r="W175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" t="s">
         <v>380</v>
       </c>
       <c r="B176" t="s">
         <v>393</v>
       </c>
       <c r="C176" t="s">
         <v>394</v>
       </c>
       <c r="D176" t="s">
         <v>59</v>
       </c>
       <c r="E176">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F176">
         <v>48</v>
       </c>
       <c r="G176">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H176">
         <v>1</v>
       </c>
       <c r="I176">
         <v>4</v>
       </c>
       <c r="J176">
         <v>2</v>
       </c>
       <c r="K176">
         <v>10</v>
       </c>
       <c r="L176">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M176">
         <v>17</v>
       </c>
       <c r="N176">
         <v>12</v>
       </c>
       <c r="Q176">
         <v>14</v>
       </c>
       <c r="R176">
         <v>6</v>
       </c>
       <c r="S176">
         <v>3</v>
       </c>
       <c r="V176">
         <v>2</v>
       </c>
       <c r="W176">
         <v>3</v>
       </c>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" t="s">
@@ -11128,75 +11134,75 @@
       </c>
       <c r="Q184">
         <v>2</v>
       </c>
       <c r="S184">
         <v>1</v>
       </c>
       <c r="T184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:23">
       <c r="A185" t="s">
         <v>395</v>
       </c>
       <c r="B185" t="s">
         <v>412</v>
       </c>
       <c r="C185" t="s">
         <v>413</v>
       </c>
       <c r="D185" t="s">
         <v>26</v>
       </c>
       <c r="E185">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F185">
         <v>22</v>
       </c>
       <c r="G185">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H185">
         <v>1</v>
       </c>
       <c r="I185">
         <v>3</v>
       </c>
       <c r="K185">
         <v>2</v>
       </c>
       <c r="M185">
         <v>6</v>
       </c>
       <c r="N185">
         <v>6</v>
       </c>
       <c r="Q185">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="S185">
         <v>3</v>
       </c>
       <c r="T185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:23">
       <c r="A186" t="s">
         <v>395</v>
       </c>
       <c r="B186" t="s">
         <v>414</v>
       </c>
       <c r="C186" t="s">
         <v>415</v>
       </c>
       <c r="D186" t="s">
         <v>59</v>
       </c>
       <c r="E186">
         <v>17</v>
       </c>
       <c r="F186">
@@ -11651,54 +11657,54 @@
       </c>
       <c r="M195">
         <v>8</v>
       </c>
       <c r="N195">
         <v>6</v>
       </c>
       <c r="W195">
         <v>3</v>
       </c>
     </row>
     <row r="196" spans="1:23">
       <c r="A196" t="s">
         <v>431</v>
       </c>
       <c r="B196" t="s">
         <v>436</v>
       </c>
       <c r="C196" t="s">
         <v>437</v>
       </c>
       <c r="D196" t="s">
         <v>26</v>
       </c>
       <c r="E196">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F196">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G196">
         <v>64</v>
       </c>
       <c r="H196">
         <v>1</v>
       </c>
       <c r="I196">
         <v>4</v>
       </c>
       <c r="J196">
         <v>2</v>
       </c>
       <c r="K196">
         <v>10</v>
       </c>
       <c r="M196">
         <v>23</v>
       </c>
       <c r="N196">
         <v>20</v>
       </c>
       <c r="S196">
         <v>2</v>
       </c>
@@ -11804,75 +11810,75 @@
       </c>
       <c r="T198">
         <v>1</v>
       </c>
       <c r="W198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:23">
       <c r="A199" t="s">
         <v>431</v>
       </c>
       <c r="B199" t="s">
         <v>442</v>
       </c>
       <c r="C199" t="s">
         <v>443</v>
       </c>
       <c r="D199" t="s">
         <v>26</v>
       </c>
       <c r="E199">
         <v>5</v>
       </c>
       <c r="F199">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G199">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H199">
         <v>1</v>
       </c>
       <c r="J199">
         <v>4</v>
       </c>
       <c r="L199">
         <v>2</v>
       </c>
       <c r="M199">
         <v>6</v>
       </c>
       <c r="N199">
         <v>1</v>
       </c>
       <c r="Q199">
         <v>6</v>
       </c>
       <c r="W199">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="200" spans="1:23">
       <c r="A200" t="s">
         <v>431</v>
       </c>
       <c r="B200" t="s">
         <v>444</v>
       </c>
       <c r="C200" t="s">
         <v>445</v>
       </c>
       <c r="D200" t="s">
         <v>26</v>
       </c>
       <c r="E200">
         <v>10</v>
       </c>
       <c r="F200">
         <v>28</v>
       </c>
       <c r="G200">
         <v>38</v>
       </c>
       <c r="H200">
@@ -12662,57 +12668,57 @@
       <c r="C217" t="s">
         <v>481</v>
       </c>
       <c r="D217" t="s">
         <v>26</v>
       </c>
       <c r="E217">
         <v>7</v>
       </c>
       <c r="F217">
         <v>12</v>
       </c>
       <c r="G217">
         <v>19</v>
       </c>
       <c r="H217">
         <v>1</v>
       </c>
       <c r="I217">
         <v>3</v>
       </c>
       <c r="J217">
         <v>1</v>
       </c>
       <c r="K217">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L217">
         <v>1</v>
       </c>
       <c r="M217">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="Q217">
         <v>2</v>
       </c>
       <c r="T217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:23">
       <c r="A218" t="s">
         <v>473</v>
       </c>
       <c r="B218" t="s">
         <v>482</v>
       </c>
       <c r="C218" t="s">
         <v>483</v>
       </c>
       <c r="D218" t="s">
         <v>26</v>
       </c>
       <c r="E218">
         <v>6</v>
       </c>
       <c r="F218">
@@ -12844,78 +12850,78 @@
       </c>
       <c r="S220">
         <v>6</v>
       </c>
       <c r="T220">
         <v>1</v>
       </c>
       <c r="W220">
         <v>8</v>
       </c>
     </row>
     <row r="221" spans="1:23">
       <c r="A221" t="s">
         <v>473</v>
       </c>
       <c r="B221" t="s">
         <v>488</v>
       </c>
       <c r="C221" t="s">
         <v>489</v>
       </c>
       <c r="D221" t="s">
         <v>26</v>
       </c>
       <c r="E221">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F221">
         <v>32</v>
       </c>
       <c r="G221">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H221">
         <v>1</v>
       </c>
       <c r="I221">
         <v>4</v>
       </c>
       <c r="J221">
         <v>3</v>
       </c>
       <c r="K221">
         <v>4</v>
       </c>
       <c r="M221">
         <v>11</v>
       </c>
       <c r="N221">
         <v>10</v>
       </c>
       <c r="Q221">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S221">
         <v>2</v>
       </c>
       <c r="T221">
         <v>1</v>
       </c>
       <c r="W221">
         <v>2</v>
       </c>
     </row>
     <row r="222" spans="1:23">
       <c r="A222" t="s">
         <v>473</v>
       </c>
       <c r="B222" t="s">
         <v>490</v>
       </c>
       <c r="C222" t="s">
         <v>491</v>
       </c>
       <c r="D222" t="s">
         <v>26</v>
       </c>
       <c r="E222">