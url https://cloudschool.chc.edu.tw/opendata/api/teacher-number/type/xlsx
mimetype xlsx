--- v3 (2026-06-03)
+++ v4 (2026-06-24)
@@ -2696,116 +2696,116 @@
       </c>
       <c r="V15">
         <v>1</v>
       </c>
       <c r="W15">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" t="s">
         <v>54</v>
       </c>
       <c r="D16" t="s">
         <v>26</v>
       </c>
       <c r="E16">
         <v>22</v>
       </c>
       <c r="F16">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G16">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H16">
         <v>1</v>
       </c>
       <c r="I16">
         <v>4</v>
       </c>
       <c r="J16">
         <v>2</v>
       </c>
       <c r="K16">
         <v>13</v>
       </c>
       <c r="L16">
         <v>3</v>
       </c>
       <c r="N16">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O16">
         <v>7</v>
       </c>
       <c r="S16">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" t="s">
         <v>56</v>
       </c>
       <c r="D17" t="s">
         <v>26</v>
       </c>
       <c r="E17">
         <v>23</v>
       </c>
       <c r="F17">
         <v>110</v>
       </c>
       <c r="G17">
         <v>133</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17">
         <v>5</v>
       </c>
       <c r="J17">
         <v>2</v>
       </c>
       <c r="K17">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="M17">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N17">
         <v>40</v>
       </c>
       <c r="Q17">
         <v>23</v>
       </c>
       <c r="S17">
         <v>7</v>
       </c>
       <c r="T17">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" t="s">
         <v>58</v>
       </c>
       <c r="D18" t="s">
@@ -2946,78 +2946,78 @@
       </c>
       <c r="S20">
         <v>6</v>
       </c>
       <c r="W20">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>23</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" t="s">
         <v>65</v>
       </c>
       <c r="D21" t="s">
         <v>59</v>
       </c>
       <c r="E21">
         <v>50</v>
       </c>
       <c r="F21">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G21">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21">
         <v>4</v>
       </c>
       <c r="J21">
         <v>2</v>
       </c>
       <c r="K21">
         <v>10</v>
       </c>
       <c r="L21">
         <v>3</v>
       </c>
       <c r="M21">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="N21">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Q21">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="R21">
         <v>8</v>
       </c>
       <c r="S21">
         <v>6</v>
       </c>
       <c r="T21">
         <v>2</v>
       </c>
       <c r="W21">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>23</v>
       </c>
       <c r="B22" t="s">
         <v>66</v>
       </c>
       <c r="C22" t="s">
         <v>67</v>
       </c>
       <c r="D22" t="s">
@@ -3421,75 +3421,75 @@
       </c>
       <c r="N31">
         <v>11</v>
       </c>
       <c r="S31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>86</v>
       </c>
       <c r="B32" t="s">
         <v>87</v>
       </c>
       <c r="C32" t="s">
         <v>88</v>
       </c>
       <c r="D32" t="s">
         <v>26</v>
       </c>
       <c r="E32">
         <v>10</v>
       </c>
       <c r="F32">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G32">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
       <c r="I32">
         <v>5</v>
       </c>
       <c r="J32">
         <v>2</v>
       </c>
       <c r="K32">
         <v>5</v>
       </c>
       <c r="M32">
         <v>22</v>
       </c>
       <c r="N32">
         <v>7</v>
       </c>
       <c r="Q32">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="T32">
         <v>1</v>
       </c>
       <c r="V32">
         <v>1</v>
       </c>
       <c r="W32">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="B33" t="s">
         <v>89</v>
       </c>
       <c r="C33" t="s">
         <v>90</v>
       </c>
       <c r="D33" t="s">
         <v>26</v>
       </c>
       <c r="E33">
@@ -3862,78 +3862,78 @@
       </c>
       <c r="Q40">
         <v>11</v>
       </c>
       <c r="S40">
         <v>1</v>
       </c>
       <c r="T40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>101</v>
       </c>
       <c r="B41" t="s">
         <v>106</v>
       </c>
       <c r="C41" t="s">
         <v>107</v>
       </c>
       <c r="D41" t="s">
         <v>26</v>
       </c>
       <c r="E41">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F41">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G41">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41">
         <v>4</v>
       </c>
       <c r="J41">
         <v>2</v>
       </c>
       <c r="K41">
         <v>2</v>
       </c>
       <c r="M41">
         <v>7</v>
       </c>
       <c r="N41">
         <v>8</v>
       </c>
       <c r="Q41">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="T41">
         <v>1</v>
       </c>
       <c r="W41">
         <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>101</v>
       </c>
       <c r="B42" t="s">
         <v>108</v>
       </c>
       <c r="C42" t="s">
         <v>109</v>
       </c>
       <c r="D42" t="s">
         <v>26</v>
       </c>
       <c r="E42">
         <v>8</v>
       </c>
       <c r="F42">
@@ -4474,177 +4474,174 @@
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Q52">
         <v>17</v>
       </c>
       <c r="S52">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" t="s">
         <v>133</v>
       </c>
       <c r="D53" t="s">
         <v>26</v>
       </c>
       <c r="E53">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F53">
         <v>94</v>
       </c>
       <c r="G53">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="H53">
         <v>1</v>
       </c>
       <c r="I53">
         <v>5</v>
       </c>
       <c r="J53">
         <v>2</v>
       </c>
       <c r="K53">
         <v>12</v>
       </c>
       <c r="M53">
         <v>35</v>
       </c>
       <c r="N53">
         <v>16</v>
       </c>
       <c r="Q53">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="S53">
         <v>4</v>
       </c>
       <c r="V53">
         <v>3</v>
       </c>
       <c r="W53">
         <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
         <v>131</v>
       </c>
       <c r="B54" t="s">
         <v>134</v>
       </c>
       <c r="C54" t="s">
         <v>135</v>
       </c>
       <c r="D54" t="s">
         <v>26</v>
       </c>
       <c r="E54">
         <v>18</v>
       </c>
       <c r="F54">
         <v>60</v>
       </c>
       <c r="G54">
         <v>78</v>
       </c>
       <c r="H54">
         <v>2</v>
       </c>
       <c r="I54">
         <v>5</v>
       </c>
       <c r="J54">
         <v>3</v>
       </c>
       <c r="K54">
         <v>10</v>
       </c>
       <c r="M54">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="N54">
         <v>15</v>
       </c>
       <c r="Q54">
         <v>6</v>
       </c>
       <c r="W54">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
         <v>131</v>
       </c>
       <c r="B55" t="s">
         <v>136</v>
       </c>
       <c r="C55" t="s">
         <v>137</v>
       </c>
       <c r="D55" t="s">
         <v>26</v>
       </c>
       <c r="E55">
         <v>13</v>
       </c>
       <c r="F55">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="G55">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H55">
         <v>1</v>
       </c>
       <c r="I55">
         <v>5</v>
       </c>
       <c r="J55">
         <v>2</v>
       </c>
       <c r="K55">
         <v>5</v>
       </c>
       <c r="M55">
         <v>17</v>
       </c>
       <c r="N55">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="O55">
         <v>2</v>
       </c>
       <c r="Q55">
         <v>13</v>
       </c>
       <c r="R55">
         <v>1</v>
       </c>
       <c r="S55">
         <v>1</v>
       </c>
       <c r="T55">
         <v>1</v>
       </c>
       <c r="V55">
         <v>1</v>
       </c>
       <c r="W55">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" t="s">
         <v>131</v>
       </c>
@@ -5984,84 +5981,84 @@
       </c>
       <c r="V81">
         <v>1</v>
       </c>
       <c r="W81">
         <v>4</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" t="s">
         <v>182</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" t="s">
         <v>194</v>
       </c>
       <c r="D82" t="s">
         <v>26</v>
       </c>
       <c r="E82">
         <v>15</v>
       </c>
       <c r="F82">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G82">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="H82">
         <v>1</v>
       </c>
       <c r="I82">
         <v>5</v>
       </c>
       <c r="J82">
         <v>2</v>
       </c>
       <c r="K82">
         <v>6</v>
       </c>
       <c r="M82">
         <v>9</v>
       </c>
       <c r="N82">
         <v>13</v>
       </c>
       <c r="S82">
         <v>2</v>
       </c>
       <c r="T82">
         <v>1</v>
       </c>
       <c r="V82">
         <v>1</v>
       </c>
       <c r="W82">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
         <v>182</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" t="s">
         <v>196</v>
       </c>
       <c r="D83" t="s">
         <v>26</v>
       </c>
       <c r="E83">
         <v>22</v>
       </c>
       <c r="F83">
         <v>57</v>
       </c>
       <c r="G83">
         <v>79</v>
       </c>
       <c r="H83">
@@ -6084,137 +6081,137 @@
       </c>
       <c r="S83">
         <v>7</v>
       </c>
       <c r="V83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
         <v>182</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" t="s">
         <v>198</v>
       </c>
       <c r="D84" t="s">
         <v>59</v>
       </c>
       <c r="E84">
         <v>37</v>
       </c>
       <c r="F84">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G84">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="H84">
         <v>1</v>
       </c>
       <c r="I84">
         <v>4</v>
       </c>
       <c r="J84">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K84">
         <v>11</v>
       </c>
       <c r="L84">
         <v>2</v>
       </c>
       <c r="M84">
         <v>32</v>
       </c>
       <c r="N84">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="Q84">
         <v>24</v>
       </c>
       <c r="R84">
         <v>1</v>
       </c>
       <c r="S84">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W84">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
         <v>182</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" t="s">
         <v>200</v>
       </c>
       <c r="D85" t="s">
         <v>59</v>
       </c>
       <c r="E85">
         <v>78</v>
       </c>
       <c r="F85">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G85">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H85">
         <v>1</v>
       </c>
       <c r="I85">
         <v>7</v>
       </c>
       <c r="J85">
         <v>2</v>
       </c>
       <c r="K85">
         <v>18</v>
       </c>
       <c r="L85">
         <v>3</v>
       </c>
       <c r="M85">
         <v>57</v>
       </c>
       <c r="N85">
         <v>45</v>
       </c>
       <c r="Q85">
         <v>37</v>
       </c>
       <c r="S85">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="T85">
         <v>2</v>
       </c>
       <c r="V85">
         <v>2</v>
       </c>
       <c r="W85">
         <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
         <v>182</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" t="s">
         <v>202</v>
       </c>
       <c r="D86" t="s">
         <v>59</v>
       </c>
       <c r="E86">
@@ -6655,66 +6652,66 @@
       <c r="D95" t="s">
         <v>26</v>
       </c>
       <c r="E95">
         <v>48</v>
       </c>
       <c r="F95">
         <v>157</v>
       </c>
       <c r="G95">
         <v>205</v>
       </c>
       <c r="H95">
         <v>1</v>
       </c>
       <c r="I95">
         <v>5</v>
       </c>
       <c r="J95">
         <v>2</v>
       </c>
       <c r="K95">
         <v>14</v>
       </c>
       <c r="M95">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N95">
         <v>25</v>
       </c>
       <c r="Q95">
         <v>61</v>
       </c>
       <c r="S95">
         <v>3</v>
       </c>
       <c r="T95">
         <v>1</v>
       </c>
       <c r="W95">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" t="s">
         <v>216</v>
       </c>
       <c r="B96" t="s">
         <v>223</v>
       </c>
       <c r="C96" t="s">
         <v>224</v>
       </c>
       <c r="D96" t="s">
         <v>26</v>
       </c>
       <c r="E96">
         <v>41</v>
       </c>
       <c r="F96">
         <v>110</v>
       </c>
       <c r="G96">
         <v>151</v>
       </c>
       <c r="H96">
@@ -6896,75 +6893,75 @@
       </c>
       <c r="Q99">
         <v>8</v>
       </c>
       <c r="W99">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" t="s">
         <v>216</v>
       </c>
       <c r="B100" t="s">
         <v>231</v>
       </c>
       <c r="C100" t="s">
         <v>232</v>
       </c>
       <c r="D100" t="s">
         <v>26</v>
       </c>
       <c r="E100">
         <v>10</v>
       </c>
       <c r="F100">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G100">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H100">
         <v>1</v>
       </c>
       <c r="I100">
         <v>5</v>
       </c>
       <c r="J100">
         <v>2</v>
       </c>
       <c r="K100">
         <v>5</v>
       </c>
       <c r="M100">
         <v>12</v>
       </c>
       <c r="N100">
         <v>1</v>
       </c>
       <c r="Q100">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S100">
         <v>1</v>
       </c>
       <c r="T100">
         <v>1</v>
       </c>
       <c r="W100">
         <v>4</v>
       </c>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" t="s">
         <v>216</v>
       </c>
       <c r="B101" t="s">
         <v>233</v>
       </c>
       <c r="C101" t="s">
         <v>234</v>
       </c>
       <c r="D101" t="s">
         <v>26</v>
       </c>
       <c r="E101">
@@ -7002,143 +6999,143 @@
       </c>
       <c r="S101">
         <v>2</v>
       </c>
       <c r="T101">
         <v>1</v>
       </c>
       <c r="W101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" t="s">
         <v>216</v>
       </c>
       <c r="B102" t="s">
         <v>235</v>
       </c>
       <c r="C102" t="s">
         <v>236</v>
       </c>
       <c r="D102" t="s">
         <v>59</v>
       </c>
       <c r="E102">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F102">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G102">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="H102">
         <v>1</v>
       </c>
       <c r="I102">
         <v>4</v>
       </c>
       <c r="J102">
         <v>2</v>
       </c>
       <c r="K102">
         <v>11</v>
       </c>
       <c r="L102">
         <v>3</v>
       </c>
       <c r="M102">
         <v>38</v>
       </c>
       <c r="N102">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Q102">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S102">
         <v>6</v>
       </c>
       <c r="W102">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" t="s">
         <v>216</v>
       </c>
       <c r="B103" t="s">
         <v>237</v>
       </c>
       <c r="C103" t="s">
         <v>238</v>
       </c>
       <c r="D103" t="s">
         <v>59</v>
       </c>
       <c r="E103">
         <v>30</v>
       </c>
       <c r="F103">
         <v>64</v>
       </c>
       <c r="G103">
         <v>94</v>
       </c>
       <c r="H103">
         <v>1</v>
       </c>
       <c r="I103">
         <v>5</v>
       </c>
       <c r="J103">
         <v>3</v>
       </c>
       <c r="K103">
         <v>12</v>
       </c>
       <c r="L103">
         <v>2</v>
       </c>
       <c r="M103">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N103">
         <v>14</v>
       </c>
       <c r="S103">
         <v>2</v>
       </c>
       <c r="V103">
         <v>1</v>
       </c>
       <c r="W103">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" t="s">
         <v>216</v>
       </c>
       <c r="B104" t="s">
         <v>239</v>
       </c>
       <c r="C104" t="s">
         <v>240</v>
       </c>
       <c r="D104" t="s">
         <v>59</v>
       </c>
       <c r="E104">
         <v>89</v>
       </c>
       <c r="F104">
         <v>145</v>
       </c>
       <c r="G104">
         <v>234</v>
       </c>
       <c r="H104">
@@ -7197,54 +7194,54 @@
       <c r="G105">
         <v>90</v>
       </c>
       <c r="H105">
         <v>1</v>
       </c>
       <c r="I105">
         <v>5</v>
       </c>
       <c r="J105">
         <v>2</v>
       </c>
       <c r="K105">
         <v>12</v>
       </c>
       <c r="M105">
         <v>31</v>
       </c>
       <c r="N105">
         <v>14</v>
       </c>
       <c r="Q105">
         <v>16</v>
       </c>
       <c r="S105">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W105">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" t="s">
         <v>241</v>
       </c>
       <c r="B106" t="s">
         <v>244</v>
       </c>
       <c r="C106" t="s">
         <v>245</v>
       </c>
       <c r="D106" t="s">
         <v>26</v>
       </c>
       <c r="E106">
         <v>5</v>
       </c>
       <c r="F106">
         <v>27</v>
       </c>
       <c r="G106">
         <v>32</v>
       </c>
       <c r="H106">
@@ -7844,66 +7841,66 @@
       <c r="E118">
         <v>44</v>
       </c>
       <c r="F118">
         <v>60</v>
       </c>
       <c r="G118">
         <v>104</v>
       </c>
       <c r="H118">
         <v>1</v>
       </c>
       <c r="I118">
         <v>4</v>
       </c>
       <c r="J118">
         <v>2</v>
       </c>
       <c r="K118">
         <v>10</v>
       </c>
       <c r="L118">
         <v>2</v>
       </c>
       <c r="M118">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N118">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="Q118">
         <v>3</v>
       </c>
       <c r="R118">
         <v>1</v>
       </c>
       <c r="S118">
         <v>5</v>
       </c>
       <c r="W118">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" t="s">
         <v>271</v>
       </c>
       <c r="B119" t="s">
         <v>272</v>
       </c>
       <c r="C119" t="s">
         <v>273</v>
       </c>
       <c r="D119" t="s">
         <v>26</v>
       </c>
       <c r="E119">
         <v>13</v>
       </c>
       <c r="F119">
         <v>36</v>
       </c>
       <c r="G119">
         <v>49</v>
       </c>
       <c r="H119">
@@ -8120,69 +8117,69 @@
       </c>
       <c r="S123">
         <v>1</v>
       </c>
       <c r="T123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" t="s">
         <v>271</v>
       </c>
       <c r="B124" t="s">
         <v>282</v>
       </c>
       <c r="C124" t="s">
         <v>283</v>
       </c>
       <c r="D124" t="s">
         <v>26</v>
       </c>
       <c r="E124">
         <v>6</v>
       </c>
       <c r="F124">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G124">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H124">
         <v>1</v>
       </c>
       <c r="I124">
         <v>3</v>
       </c>
       <c r="K124">
         <v>3</v>
       </c>
       <c r="M124">
         <v>4</v>
       </c>
       <c r="N124">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Q124">
         <v>2</v>
       </c>
       <c r="S124">
         <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" t="s">
         <v>271</v>
       </c>
       <c r="B125" t="s">
         <v>284</v>
       </c>
       <c r="C125" t="s">
         <v>285</v>
       </c>
       <c r="D125" t="s">
         <v>26</v>
       </c>
       <c r="E125">
         <v>6</v>
       </c>
       <c r="F125">
@@ -8667,78 +8664,78 @@
       </c>
       <c r="S134">
         <v>12</v>
       </c>
       <c r="W134">
         <v>2</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" t="s">
         <v>288</v>
       </c>
       <c r="B135" t="s">
         <v>305</v>
       </c>
       <c r="C135" t="s">
         <v>306</v>
       </c>
       <c r="D135" t="s">
         <v>59</v>
       </c>
       <c r="E135">
         <v>67</v>
       </c>
       <c r="F135">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G135">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="H135">
         <v>1</v>
       </c>
       <c r="I135">
         <v>6</v>
       </c>
       <c r="J135">
         <v>3</v>
       </c>
       <c r="K135">
         <v>20</v>
       </c>
       <c r="L135">
         <v>3</v>
       </c>
       <c r="M135">
         <v>36</v>
       </c>
       <c r="N135">
         <v>30</v>
       </c>
       <c r="S135">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="W135">
         <v>46</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" t="s">
         <v>307</v>
       </c>
       <c r="B136" t="s">
         <v>308</v>
       </c>
       <c r="C136" t="s">
         <v>309</v>
       </c>
       <c r="D136" t="s">
         <v>26</v>
       </c>
       <c r="E136">
         <v>23</v>
       </c>
       <c r="F136">
         <v>76</v>
       </c>
       <c r="G136">
@@ -10340,84 +10337,84 @@
       </c>
       <c r="Q168">
         <v>3</v>
       </c>
       <c r="W168">
         <v>2</v>
       </c>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" t="s">
         <v>369</v>
       </c>
       <c r="B169" t="s">
         <v>378</v>
       </c>
       <c r="C169" t="s">
         <v>379</v>
       </c>
       <c r="D169" t="s">
         <v>59</v>
       </c>
       <c r="E169">
         <v>20</v>
       </c>
       <c r="F169">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G169">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H169">
         <v>1</v>
       </c>
       <c r="I169">
         <v>5</v>
       </c>
       <c r="J169">
         <v>2</v>
       </c>
       <c r="K169">
         <v>10</v>
       </c>
       <c r="L169">
         <v>2</v>
       </c>
       <c r="M169">
         <v>22</v>
       </c>
       <c r="N169">
         <v>4</v>
       </c>
       <c r="Q169">
         <v>11</v>
       </c>
       <c r="S169">
         <v>2</v>
       </c>
       <c r="W169">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" t="s">
         <v>380</v>
       </c>
       <c r="B170" t="s">
         <v>381</v>
       </c>
       <c r="C170" t="s">
         <v>382</v>
       </c>
       <c r="D170" t="s">
         <v>26</v>
       </c>
       <c r="E170">
         <v>10</v>
       </c>
       <c r="F170">
         <v>26</v>
       </c>
       <c r="G170">
         <v>36</v>
       </c>
       <c r="H170">
@@ -10443,84 +10440,84 @@
       </c>
       <c r="Q170">
         <v>6</v>
       </c>
       <c r="W170">
         <v>3</v>
       </c>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" t="s">
         <v>380</v>
       </c>
       <c r="B171" t="s">
         <v>383</v>
       </c>
       <c r="C171" t="s">
         <v>384</v>
       </c>
       <c r="D171" t="s">
         <v>26</v>
       </c>
       <c r="E171">
         <v>19</v>
       </c>
       <c r="F171">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G171">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H171">
         <v>1</v>
       </c>
       <c r="I171">
         <v>5</v>
       </c>
       <c r="J171">
         <v>2</v>
       </c>
       <c r="K171">
         <v>10</v>
       </c>
       <c r="M171">
         <v>27</v>
       </c>
       <c r="N171">
         <v>17</v>
       </c>
       <c r="Q171">
         <v>2</v>
       </c>
       <c r="S171">
         <v>3</v>
       </c>
       <c r="T171">
         <v>1</v>
       </c>
       <c r="W171">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" t="s">
         <v>380</v>
       </c>
       <c r="B172" t="s">
         <v>385</v>
       </c>
       <c r="C172" t="s">
         <v>386</v>
       </c>
       <c r="D172" t="s">
         <v>26</v>
       </c>
       <c r="E172">
         <v>8</v>
       </c>
       <c r="F172">
         <v>15</v>
       </c>
       <c r="G172">
         <v>23</v>
       </c>
       <c r="H172">
@@ -10861,54 +10858,54 @@
       <c r="B179" t="s">
         <v>400</v>
       </c>
       <c r="C179" t="s">
         <v>401</v>
       </c>
       <c r="D179" t="s">
         <v>26</v>
       </c>
       <c r="E179">
         <v>7</v>
       </c>
       <c r="F179">
         <v>11</v>
       </c>
       <c r="G179">
         <v>18</v>
       </c>
       <c r="H179">
         <v>1</v>
       </c>
       <c r="I179">
         <v>3</v>
       </c>
       <c r="K179">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M179">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="R179">
         <v>3</v>
       </c>
       <c r="S179">
         <v>3</v>
       </c>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" t="s">
         <v>395</v>
       </c>
       <c r="B180" t="s">
         <v>402</v>
       </c>
       <c r="C180" t="s">
         <v>403</v>
       </c>
       <c r="D180" t="s">
         <v>26</v>
       </c>
       <c r="E180">
         <v>5</v>
       </c>
       <c r="F180">
@@ -11055,54 +11052,54 @@
       <c r="D183" t="s">
         <v>26</v>
       </c>
       <c r="E183">
         <v>10</v>
       </c>
       <c r="F183">
         <v>24</v>
       </c>
       <c r="G183">
         <v>34</v>
       </c>
       <c r="H183">
         <v>1</v>
       </c>
       <c r="I183">
         <v>3</v>
       </c>
       <c r="K183">
         <v>3</v>
       </c>
       <c r="M183">
         <v>6</v>
       </c>
       <c r="N183">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>4</v>
+      </c>
+      <c r="R183">
+        <v>14</v>
       </c>
       <c r="S183">
         <v>1</v>
       </c>
       <c r="T183">
         <v>1</v>
       </c>
       <c r="W183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:23">
       <c r="A184" t="s">
         <v>395</v>
       </c>
       <c r="B184" t="s">
         <v>410</v>
       </c>
       <c r="C184" t="s">
         <v>411</v>
       </c>
       <c r="D184" t="s">
         <v>26</v>
       </c>
       <c r="E184">
@@ -11563,75 +11560,75 @@
       </c>
       <c r="Q193">
         <v>12</v>
       </c>
       <c r="S193">
         <v>6</v>
       </c>
     </row>
     <row r="194" spans="1:23">
       <c r="A194" t="s">
         <v>431</v>
       </c>
       <c r="B194" t="s">
         <v>432</v>
       </c>
       <c r="C194" t="s">
         <v>433</v>
       </c>
       <c r="D194" t="s">
         <v>26</v>
       </c>
       <c r="E194">
         <v>31</v>
       </c>
       <c r="F194">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G194">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H194">
         <v>1</v>
       </c>
       <c r="I194">
         <v>4</v>
       </c>
       <c r="J194">
         <v>2</v>
       </c>
       <c r="K194">
         <v>13</v>
       </c>
       <c r="M194">
         <v>40</v>
       </c>
       <c r="N194">
         <v>6</v>
       </c>
       <c r="Q194">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="S194">
         <v>2</v>
       </c>
       <c r="T194">
         <v>1</v>
       </c>
       <c r="V194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:23">
       <c r="A195" t="s">
         <v>431</v>
       </c>
       <c r="B195" t="s">
         <v>434</v>
       </c>
       <c r="C195" t="s">
         <v>435</v>
       </c>
       <c r="D195" t="s">
         <v>26</v>
       </c>
       <c r="E195">
@@ -13118,54 +13115,54 @@
       <c r="C226" t="s">
         <v>499</v>
       </c>
       <c r="D226" t="s">
         <v>59</v>
       </c>
       <c r="E226">
         <v>8</v>
       </c>
       <c r="F226">
         <v>16</v>
       </c>
       <c r="G226">
         <v>24</v>
       </c>
       <c r="H226">
         <v>1</v>
       </c>
       <c r="I226">
         <v>5</v>
       </c>
       <c r="J226">
         <v>1</v>
       </c>
       <c r="K226">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M226">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q226">
         <v>8</v>
       </c>
     </row>
     <row r="227" spans="1:23">
       <c r="A227" t="s">
         <v>500</v>
       </c>
       <c r="B227" t="s">
         <v>501</v>
       </c>
       <c r="C227" t="s">
         <v>502</v>
       </c>
       <c r="D227" t="s">
         <v>26</v>
       </c>
       <c r="E227">
         <v>13</v>
       </c>
       <c r="F227">
         <v>35</v>
       </c>
       <c r="G227">