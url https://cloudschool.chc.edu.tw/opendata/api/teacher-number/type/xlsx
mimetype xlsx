--- v4 (2026-06-24)
+++ v5 (2026-07-14)
@@ -2190,125 +2190,119 @@
       </c>
       <c r="S5">
         <v>13</v>
       </c>
       <c r="W5">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" t="s">
         <v>34</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6">
         <v>15</v>
       </c>
       <c r="F6">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="G6">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6">
         <v>4</v>
       </c>
       <c r="J6">
         <v>2</v>
       </c>
       <c r="K6">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M6">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="N6">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="Q6">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="S6">
         <v>2</v>
       </c>
       <c r="T6">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="V6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7">
         <v>16</v>
       </c>
       <c r="F7">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="G7">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J7">
         <v>2</v>
       </c>
       <c r="K7">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="M7">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="N7">
         <v>15</v>
       </c>
       <c r="S7">
         <v>3</v>
       </c>
       <c r="V7">
         <v>1</v>
       </c>
       <c r="W7">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" t="s">
@@ -2502,72 +2496,72 @@
       </c>
       <c r="N11">
         <v>20</v>
       </c>
       <c r="Q11">
         <v>1</v>
       </c>
       <c r="W11">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
       <c r="E12">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F12">
         <v>15</v>
       </c>
       <c r="G12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12">
         <v>3</v>
       </c>
       <c r="J12">
         <v>1</v>
       </c>
       <c r="K12">
         <v>2</v>
       </c>
       <c r="M12">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="S12">
         <v>1</v>
       </c>
       <c r="T12">
         <v>1</v>
       </c>
       <c r="W12">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>26</v>
       </c>
       <c r="E13">
@@ -2696,172 +2690,172 @@
       </c>
       <c r="V15">
         <v>1</v>
       </c>
       <c r="W15">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" t="s">
         <v>54</v>
       </c>
       <c r="D16" t="s">
         <v>26</v>
       </c>
       <c r="E16">
         <v>22</v>
       </c>
       <c r="F16">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G16">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H16">
         <v>1</v>
       </c>
       <c r="I16">
         <v>4</v>
       </c>
       <c r="J16">
         <v>2</v>
       </c>
       <c r="K16">
         <v>13</v>
       </c>
       <c r="L16">
         <v>3</v>
       </c>
       <c r="N16">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O16">
         <v>7</v>
       </c>
       <c r="S16">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" t="s">
         <v>56</v>
       </c>
       <c r="D17" t="s">
         <v>26</v>
       </c>
       <c r="E17">
         <v>23</v>
       </c>
       <c r="F17">
         <v>110</v>
       </c>
       <c r="G17">
         <v>133</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17">
         <v>5</v>
       </c>
       <c r="J17">
         <v>2</v>
       </c>
       <c r="K17">
         <v>16</v>
       </c>
       <c r="M17">
         <v>37</v>
       </c>
       <c r="N17">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q17">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S17">
         <v>7</v>
       </c>
       <c r="T17">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" t="s">
         <v>58</v>
       </c>
       <c r="D18" t="s">
         <v>59</v>
       </c>
       <c r="E18">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F18">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="G18">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="H18">
         <v>1</v>
       </c>
       <c r="I18">
         <v>4</v>
       </c>
       <c r="J18">
         <v>2</v>
       </c>
       <c r="K18">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L18">
         <v>3</v>
       </c>
       <c r="M18">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N18">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Q18">
         <v>23</v>
       </c>
       <c r="S18">
         <v>10</v>
       </c>
       <c r="W18">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19" t="s">
         <v>60</v>
       </c>
       <c r="C19" t="s">
         <v>61</v>
       </c>
       <c r="D19" t="s">
         <v>59</v>
       </c>
       <c r="E19">
@@ -2943,78 +2937,78 @@
       </c>
       <c r="Q20">
         <v>23</v>
       </c>
       <c r="S20">
         <v>6</v>
       </c>
       <c r="W20">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>23</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" t="s">
         <v>65</v>
       </c>
       <c r="D21" t="s">
         <v>59</v>
       </c>
       <c r="E21">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F21">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G21">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21">
         <v>4</v>
       </c>
       <c r="J21">
         <v>2</v>
       </c>
       <c r="K21">
         <v>10</v>
       </c>
       <c r="L21">
         <v>3</v>
       </c>
       <c r="M21">
         <v>51</v>
       </c>
       <c r="N21">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="Q21">
         <v>35</v>
       </c>
       <c r="R21">
         <v>8</v>
       </c>
       <c r="S21">
         <v>6</v>
       </c>
       <c r="T21">
         <v>2</v>
       </c>
       <c r="W21">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>23</v>
       </c>
       <c r="B22" t="s">
         <v>66</v>
       </c>
       <c r="C22" t="s">
@@ -3158,177 +3152,177 @@
       </c>
       <c r="Q24">
         <v>27</v>
       </c>
       <c r="S24">
         <v>12</v>
       </c>
       <c r="W24">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" t="s">
         <v>72</v>
       </c>
       <c r="C25" t="s">
         <v>73</v>
       </c>
       <c r="D25" t="s">
         <v>59</v>
       </c>
       <c r="E25">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F25">
         <v>24</v>
       </c>
       <c r="G25">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H25">
         <v>1</v>
       </c>
       <c r="I25">
         <v>5</v>
       </c>
       <c r="K25">
         <v>3</v>
       </c>
       <c r="L25">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M25">
         <v>2</v>
       </c>
       <c r="N25">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>23</v>
       </c>
       <c r="B26" t="s">
         <v>74</v>
       </c>
       <c r="C26" t="s">
         <v>75</v>
       </c>
       <c r="D26" t="s">
         <v>59</v>
       </c>
       <c r="E26">
         <v>75</v>
       </c>
       <c r="F26">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G26">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="H26">
         <v>1</v>
       </c>
       <c r="I26">
         <v>6</v>
       </c>
       <c r="J26">
         <v>2</v>
       </c>
       <c r="K26">
         <v>8</v>
       </c>
       <c r="M26">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="N26">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q26">
         <v>46</v>
       </c>
       <c r="S26">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="W26">
         <v>45</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>23</v>
       </c>
       <c r="B27" t="s">
         <v>76</v>
       </c>
       <c r="C27" t="s">
         <v>77</v>
       </c>
       <c r="D27" t="s">
         <v>26</v>
       </c>
       <c r="E27">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="F27">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="G27">
-        <v>247</v>
+        <v>270</v>
       </c>
       <c r="W27">
-        <v>247</v>
+        <v>270</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>23</v>
       </c>
       <c r="B28" t="s">
         <v>78</v>
       </c>
       <c r="C28" t="s">
         <v>79</v>
       </c>
       <c r="D28" t="s">
         <v>26</v>
       </c>
       <c r="E28">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F28">
         <v>11</v>
       </c>
       <c r="G28">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="S28">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="W28">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>23</v>
       </c>
       <c r="B29" t="s">
         <v>80</v>
       </c>
       <c r="C29" t="s">
         <v>81</v>
       </c>
       <c r="D29" t="s">
         <v>59</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
@@ -3439,57 +3433,57 @@
       <c r="D32" t="s">
         <v>26</v>
       </c>
       <c r="E32">
         <v>10</v>
       </c>
       <c r="F32">
         <v>50</v>
       </c>
       <c r="G32">
         <v>60</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
       <c r="I32">
         <v>5</v>
       </c>
       <c r="J32">
         <v>2</v>
       </c>
       <c r="K32">
         <v>5</v>
       </c>
       <c r="M32">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="N32">
         <v>7</v>
       </c>
       <c r="Q32">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="T32">
         <v>1</v>
       </c>
       <c r="V32">
         <v>1</v>
       </c>
       <c r="W32">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="B33" t="s">
         <v>89</v>
       </c>
       <c r="C33" t="s">
         <v>90</v>
       </c>
       <c r="D33" t="s">
         <v>26</v>
       </c>
       <c r="E33">
@@ -3565,72 +3559,72 @@
       </c>
       <c r="S34">
         <v>1</v>
       </c>
       <c r="U34">
         <v>1</v>
       </c>
       <c r="W34">
         <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
         <v>86</v>
       </c>
       <c r="B35" t="s">
         <v>93</v>
       </c>
       <c r="C35" t="s">
         <v>94</v>
       </c>
       <c r="D35" t="s">
         <v>26</v>
       </c>
       <c r="E35">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F35">
         <v>16</v>
       </c>
       <c r="G35">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H35">
         <v>1</v>
       </c>
       <c r="I35">
         <v>3</v>
       </c>
       <c r="J35">
         <v>2</v>
       </c>
       <c r="K35">
         <v>2</v>
       </c>
       <c r="M35">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="N35">
         <v>4</v>
       </c>
       <c r="Q35">
         <v>6</v>
       </c>
       <c r="S35">
         <v>3</v>
       </c>
       <c r="W35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>86</v>
       </c>
       <c r="B36" t="s">
         <v>95</v>
       </c>
       <c r="C36" t="s">
         <v>96</v>
       </c>
       <c r="D36" t="s">
@@ -3712,178 +3706,178 @@
       </c>
       <c r="V37">
         <v>1</v>
       </c>
       <c r="W37">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>86</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38" t="s">
         <v>100</v>
       </c>
       <c r="D38" t="s">
         <v>59</v>
       </c>
       <c r="E38">
         <v>22</v>
       </c>
       <c r="F38">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G38">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H38">
         <v>1</v>
       </c>
       <c r="I38">
         <v>4</v>
       </c>
       <c r="J38">
         <v>2</v>
       </c>
       <c r="K38">
         <v>5</v>
       </c>
       <c r="L38">
         <v>2</v>
       </c>
       <c r="M38">
         <v>9</v>
       </c>
       <c r="N38">
         <v>6</v>
       </c>
       <c r="S38">
         <v>2</v>
       </c>
       <c r="V38">
         <v>3</v>
       </c>
       <c r="W38">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>101</v>
       </c>
       <c r="B39" t="s">
         <v>102</v>
       </c>
       <c r="C39" t="s">
         <v>103</v>
       </c>
       <c r="D39" t="s">
         <v>26</v>
       </c>
       <c r="E39">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F39">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G39">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H39">
         <v>1</v>
       </c>
       <c r="I39">
         <v>4</v>
       </c>
       <c r="J39">
         <v>2</v>
       </c>
       <c r="K39">
         <v>14</v>
       </c>
       <c r="M39">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N39">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="S39">
         <v>1</v>
       </c>
       <c r="V39">
         <v>1</v>
       </c>
       <c r="W39">
         <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>101</v>
       </c>
       <c r="B40" t="s">
         <v>104</v>
       </c>
       <c r="C40" t="s">
         <v>105</v>
       </c>
       <c r="D40" t="s">
         <v>26</v>
       </c>
       <c r="E40">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="F40">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G40">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="H40">
         <v>1</v>
       </c>
       <c r="I40">
         <v>3</v>
       </c>
       <c r="J40">
         <v>2</v>
       </c>
       <c r="K40">
         <v>2</v>
       </c>
       <c r="M40">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="N40">
         <v>1</v>
       </c>
       <c r="Q40">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="S40">
         <v>1</v>
       </c>
       <c r="T40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>101</v>
       </c>
       <c r="B41" t="s">
         <v>106</v>
       </c>
       <c r="C41" t="s">
         <v>107</v>
       </c>
       <c r="D41" t="s">
         <v>26</v>
       </c>
       <c r="E41">
         <v>16</v>
       </c>
       <c r="F41">
@@ -4274,75 +4268,75 @@
       </c>
       <c r="S48">
         <v>1</v>
       </c>
       <c r="T48">
         <v>1</v>
       </c>
       <c r="V48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
         <v>116</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" t="s">
         <v>124</v>
       </c>
       <c r="D49" t="s">
         <v>26</v>
       </c>
       <c r="E49">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F49">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="G49">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="H49">
         <v>1</v>
       </c>
       <c r="I49">
         <v>4</v>
       </c>
       <c r="J49">
         <v>2</v>
       </c>
       <c r="K49">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="M49">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N49">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="S49">
         <v>4</v>
       </c>
       <c r="T49">
         <v>1</v>
       </c>
       <c r="V49">
         <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
         <v>116</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" t="s">
         <v>126</v>
       </c>
       <c r="D50" t="s">
@@ -4380,72 +4374,72 @@
       </c>
       <c r="T50">
         <v>1</v>
       </c>
       <c r="W50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" t="s">
         <v>116</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" t="s">
         <v>128</v>
       </c>
       <c r="D51" t="s">
         <v>26</v>
       </c>
       <c r="E51">
         <v>6</v>
       </c>
       <c r="F51">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G51">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="H51">
         <v>1</v>
       </c>
       <c r="I51">
         <v>3</v>
       </c>
       <c r="J51">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K51">
         <v>2</v>
       </c>
       <c r="M51">
         <v>6</v>
       </c>
       <c r="Q51">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="T51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
         <v>116</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" t="s">
         <v>130</v>
       </c>
       <c r="D52" t="s">
         <v>59</v>
       </c>
       <c r="E52">
         <v>36</v>
       </c>
       <c r="F52">
         <v>81</v>
       </c>
       <c r="G52">
@@ -4474,134 +4468,134 @@
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Q52">
         <v>17</v>
       </c>
       <c r="S52">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" t="s">
         <v>133</v>
       </c>
       <c r="D53" t="s">
         <v>26</v>
       </c>
       <c r="E53">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F53">
         <v>94</v>
       </c>
       <c r="G53">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H53">
         <v>1</v>
       </c>
       <c r="I53">
         <v>5</v>
       </c>
       <c r="J53">
         <v>2</v>
       </c>
       <c r="K53">
         <v>12</v>
       </c>
       <c r="M53">
         <v>35</v>
       </c>
       <c r="N53">
         <v>16</v>
       </c>
       <c r="Q53">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="S53">
         <v>4</v>
       </c>
       <c r="V53">
         <v>3</v>
       </c>
       <c r="W53">
         <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
         <v>131</v>
       </c>
       <c r="B54" t="s">
         <v>134</v>
       </c>
       <c r="C54" t="s">
         <v>135</v>
       </c>
       <c r="D54" t="s">
         <v>26</v>
       </c>
       <c r="E54">
         <v>18</v>
       </c>
       <c r="F54">
         <v>60</v>
       </c>
       <c r="G54">
         <v>78</v>
       </c>
       <c r="H54">
         <v>2</v>
       </c>
       <c r="I54">
         <v>5</v>
       </c>
       <c r="J54">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K54">
         <v>10</v>
       </c>
       <c r="M54">
         <v>31</v>
       </c>
       <c r="N54">
         <v>15</v>
       </c>
       <c r="Q54">
         <v>6</v>
       </c>
       <c r="W54">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
         <v>131</v>
       </c>
       <c r="B55" t="s">
         <v>136</v>
       </c>
       <c r="C55" t="s">
         <v>137</v>
       </c>
       <c r="D55" t="s">
         <v>26</v>
       </c>
       <c r="E55">
         <v>13</v>
       </c>
       <c r="F55">
         <v>41</v>
       </c>
       <c r="G55">
         <v>54</v>
       </c>
       <c r="H55">
@@ -4819,54 +4813,54 @@
       <c r="D59" t="s">
         <v>26</v>
       </c>
       <c r="E59">
         <v>24</v>
       </c>
       <c r="F59">
         <v>63</v>
       </c>
       <c r="G59">
         <v>87</v>
       </c>
       <c r="H59">
         <v>1</v>
       </c>
       <c r="I59">
         <v>5</v>
       </c>
       <c r="J59">
         <v>2</v>
       </c>
       <c r="K59">
         <v>11</v>
       </c>
       <c r="M59">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="N59">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="S59">
         <v>1</v>
       </c>
       <c r="V59">
         <v>5</v>
       </c>
       <c r="W59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
         <v>131</v>
       </c>
       <c r="B60" t="s">
         <v>146</v>
       </c>
       <c r="C60" t="s">
         <v>147</v>
       </c>
       <c r="D60" t="s">
@@ -4957,169 +4951,169 @@
       </c>
       <c r="T61">
         <v>2</v>
       </c>
       <c r="V61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
         <v>131</v>
       </c>
       <c r="B62" t="s">
         <v>150</v>
       </c>
       <c r="C62" t="s">
         <v>151</v>
       </c>
       <c r="D62" t="s">
         <v>59</v>
       </c>
       <c r="E62">
         <v>36</v>
       </c>
       <c r="F62">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G62">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H62">
         <v>1</v>
       </c>
       <c r="I62">
         <v>4</v>
       </c>
       <c r="J62">
         <v>2</v>
       </c>
       <c r="K62">
         <v>10</v>
       </c>
       <c r="L62">
         <v>2</v>
       </c>
       <c r="M62">
         <v>26</v>
       </c>
       <c r="N62">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="Q62">
         <v>8</v>
       </c>
       <c r="S62">
         <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
         <v>131</v>
       </c>
       <c r="B63" t="s">
         <v>152</v>
       </c>
       <c r="C63" t="s">
         <v>153</v>
       </c>
       <c r="D63" t="s">
         <v>59</v>
       </c>
       <c r="E63">
         <v>14</v>
       </c>
       <c r="F63">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G63">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H63">
         <v>1</v>
       </c>
       <c r="I63">
         <v>4</v>
       </c>
       <c r="J63">
         <v>2</v>
       </c>
       <c r="K63">
         <v>6</v>
       </c>
       <c r="L63">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M63">
         <v>9</v>
       </c>
       <c r="N63">
         <v>8</v>
       </c>
       <c r="S63">
         <v>1</v>
       </c>
       <c r="T63">
         <v>2</v>
       </c>
       <c r="W63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" t="s">
         <v>131</v>
       </c>
       <c r="B64" t="s">
         <v>154</v>
       </c>
       <c r="C64" t="s">
         <v>155</v>
       </c>
       <c r="D64" t="s">
         <v>26</v>
       </c>
       <c r="E64">
         <v>10</v>
       </c>
       <c r="F64">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G64">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H64">
         <v>1</v>
       </c>
       <c r="I64">
         <v>4</v>
       </c>
       <c r="J64">
         <v>2</v>
       </c>
       <c r="K64">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="L64">
         <v>2</v>
       </c>
       <c r="M64">
         <v>5</v>
       </c>
       <c r="N64">
         <v>3</v>
       </c>
       <c r="S64">
         <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" t="s">
         <v>158</v>
       </c>
       <c r="D65" t="s">
@@ -5401,72 +5395,72 @@
       </c>
       <c r="R70">
         <v>1</v>
       </c>
       <c r="T70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
         <v>156</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" t="s">
         <v>170</v>
       </c>
       <c r="D71" t="s">
         <v>26</v>
       </c>
       <c r="E71">
         <v>4</v>
       </c>
       <c r="F71">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G71">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H71">
         <v>1</v>
       </c>
       <c r="I71">
         <v>4</v>
       </c>
       <c r="J71">
         <v>2</v>
       </c>
       <c r="K71">
         <v>2</v>
       </c>
       <c r="N71">
         <v>6</v>
       </c>
       <c r="Q71">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="R71">
         <v>1</v>
       </c>
       <c r="T71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
         <v>156</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" t="s">
         <v>172</v>
       </c>
       <c r="D72" t="s">
         <v>59</v>
       </c>
       <c r="E72">
         <v>83</v>
       </c>
       <c r="F72">
@@ -5504,84 +5498,84 @@
       </c>
       <c r="S72">
         <v>10</v>
       </c>
       <c r="V72">
         <v>1</v>
       </c>
       <c r="W72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" t="s">
         <v>156</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" t="s">
         <v>174</v>
       </c>
       <c r="D73" t="s">
         <v>59</v>
       </c>
       <c r="E73">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F73">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G73">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="H73">
         <v>1</v>
       </c>
       <c r="I73">
         <v>4</v>
       </c>
       <c r="J73">
         <v>3</v>
       </c>
       <c r="K73">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L73">
         <v>2</v>
       </c>
       <c r="M73">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="N73">
         <v>22</v>
       </c>
       <c r="Q73">
         <v>8</v>
       </c>
       <c r="S73">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="V73">
         <v>1</v>
       </c>
       <c r="W73">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" t="s">
         <v>175</v>
       </c>
       <c r="B74" t="s">
         <v>176</v>
       </c>
       <c r="C74" t="s">
         <v>177</v>
       </c>
       <c r="D74" t="s">
         <v>26</v>
       </c>
       <c r="E74">
         <v>23</v>
       </c>
       <c r="F74">
@@ -6137,75 +6131,75 @@
       </c>
       <c r="S84">
         <v>1</v>
       </c>
       <c r="W84">
         <v>8</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
         <v>182</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" t="s">
         <v>200</v>
       </c>
       <c r="D85" t="s">
         <v>59</v>
       </c>
       <c r="E85">
         <v>78</v>
       </c>
       <c r="F85">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="G85">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="H85">
         <v>1</v>
       </c>
       <c r="I85">
         <v>7</v>
       </c>
       <c r="J85">
         <v>2</v>
       </c>
       <c r="K85">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="L85">
         <v>3</v>
       </c>
       <c r="M85">
         <v>57</v>
       </c>
       <c r="N85">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q85">
         <v>37</v>
       </c>
       <c r="S85">
         <v>11</v>
       </c>
       <c r="T85">
         <v>2</v>
       </c>
       <c r="V85">
         <v>2</v>
       </c>
       <c r="W85">
         <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
         <v>182</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" t="s">
@@ -6322,69 +6316,69 @@
       </c>
       <c r="V88">
         <v>1</v>
       </c>
       <c r="W88">
         <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" t="s">
         <v>205</v>
       </c>
       <c r="B89" t="s">
         <v>208</v>
       </c>
       <c r="C89" t="s">
         <v>209</v>
       </c>
       <c r="D89" t="s">
         <v>26</v>
       </c>
       <c r="E89">
         <v>20</v>
       </c>
       <c r="F89">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G89">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H89">
         <v>1</v>
       </c>
       <c r="I89">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J89">
         <v>2</v>
       </c>
       <c r="K89">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M89">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="N89">
         <v>4</v>
       </c>
       <c r="S89">
         <v>5</v>
       </c>
       <c r="W89">
         <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" t="s">
         <v>205</v>
       </c>
       <c r="B90" t="s">
         <v>210</v>
       </c>
       <c r="C90" t="s">
         <v>211</v>
       </c>
       <c r="D90" t="s">
         <v>26</v>
       </c>
       <c r="E90">
@@ -6793,63 +6787,60 @@
       </c>
       <c r="T97">
         <v>1</v>
       </c>
       <c r="W97">
         <v>3</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" t="s">
         <v>216</v>
       </c>
       <c r="B98" t="s">
         <v>227</v>
       </c>
       <c r="C98" t="s">
         <v>228</v>
       </c>
       <c r="D98" t="s">
         <v>26</v>
       </c>
       <c r="E98">
         <v>6</v>
       </c>
       <c r="F98">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G98">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H98">
         <v>1</v>
       </c>
       <c r="I98">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="L98">
         <v>2</v>
       </c>
       <c r="M98">
         <v>4</v>
       </c>
       <c r="N98">
         <v>9</v>
       </c>
       <c r="Q98">
         <v>19</v>
       </c>
       <c r="S98">
         <v>1</v>
       </c>
       <c r="V98">
         <v>1</v>
       </c>
       <c r="W98">
         <v>4</v>
       </c>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" t="s">
@@ -6864,60 +6855,60 @@
       <c r="D99" t="s">
         <v>26</v>
       </c>
       <c r="E99">
         <v>17</v>
       </c>
       <c r="F99">
         <v>28</v>
       </c>
       <c r="G99">
         <v>45</v>
       </c>
       <c r="H99">
         <v>1</v>
       </c>
       <c r="I99">
         <v>4</v>
       </c>
       <c r="J99">
         <v>2</v>
       </c>
       <c r="K99">
         <v>5</v>
       </c>
       <c r="M99">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="N99">
         <v>4</v>
       </c>
       <c r="Q99">
         <v>8</v>
       </c>
       <c r="W99">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" t="s">
         <v>216</v>
       </c>
       <c r="B100" t="s">
         <v>231</v>
       </c>
       <c r="C100" t="s">
         <v>232</v>
       </c>
       <c r="D100" t="s">
         <v>26</v>
       </c>
       <c r="E100">
         <v>10</v>
       </c>
       <c r="F100">
         <v>47</v>
       </c>
       <c r="G100">
         <v>57</v>
       </c>
       <c r="H100">
@@ -7264,69 +7255,69 @@
       </c>
       <c r="S106">
         <v>4</v>
       </c>
       <c r="W106">
         <v>5</v>
       </c>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" t="s">
         <v>241</v>
       </c>
       <c r="B107" t="s">
         <v>246</v>
       </c>
       <c r="C107" t="s">
         <v>247</v>
       </c>
       <c r="D107" t="s">
         <v>26</v>
       </c>
       <c r="E107">
         <v>8</v>
       </c>
       <c r="F107">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G107">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H107">
         <v>1</v>
       </c>
       <c r="I107">
         <v>3</v>
       </c>
       <c r="K107">
         <v>2</v>
       </c>
       <c r="M107">
         <v>6</v>
       </c>
       <c r="Q107">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="S107">
         <v>2</v>
       </c>
       <c r="T107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" t="s">
         <v>241</v>
       </c>
       <c r="B108" t="s">
         <v>248</v>
       </c>
       <c r="C108" t="s">
         <v>249</v>
       </c>
       <c r="D108" t="s">
         <v>26</v>
       </c>
       <c r="E108">
         <v>5</v>
       </c>
       <c r="F108">
@@ -7361,63 +7352,63 @@
       </c>
       <c r="T108">
         <v>1</v>
       </c>
       <c r="V108">
         <v>2</v>
       </c>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" t="s">
         <v>241</v>
       </c>
       <c r="B109" t="s">
         <v>250</v>
       </c>
       <c r="C109" t="s">
         <v>251</v>
       </c>
       <c r="D109" t="s">
         <v>26</v>
       </c>
       <c r="E109">
         <v>15</v>
       </c>
       <c r="F109">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G109">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H109">
         <v>1</v>
       </c>
       <c r="I109">
         <v>3</v>
       </c>
       <c r="J109">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K109">
         <v>2</v>
       </c>
       <c r="M109">
         <v>9</v>
       </c>
       <c r="N109">
         <v>11</v>
       </c>
       <c r="R109">
         <v>18</v>
       </c>
       <c r="S109">
         <v>4</v>
       </c>
       <c r="T109">
         <v>1</v>
       </c>
       <c r="V109">
         <v>2</v>
       </c>
       <c r="W109">
         <v>2</v>
       </c>
@@ -7588,54 +7579,51 @@
       <c r="E113">
         <v>35</v>
       </c>
       <c r="F113">
         <v>73</v>
       </c>
       <c r="G113">
         <v>108</v>
       </c>
       <c r="H113">
         <v>1</v>
       </c>
       <c r="I113">
         <v>5</v>
       </c>
       <c r="J113">
         <v>2</v>
       </c>
       <c r="K113">
         <v>13</v>
       </c>
       <c r="M113">
         <v>39</v>
       </c>
       <c r="N113">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="Q113">
         <v>10</v>
       </c>
       <c r="S113">
         <v>3</v>
       </c>
       <c r="V113">
         <v>1</v>
       </c>
       <c r="W113">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" t="s">
         <v>258</v>
       </c>
       <c r="B114" t="s">
         <v>261</v>
       </c>
       <c r="C114" t="s">
         <v>262</v>
       </c>
       <c r="D114" t="s">
@@ -7820,72 +7808,72 @@
       </c>
       <c r="S117">
         <v>1</v>
       </c>
       <c r="V117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" t="s">
         <v>258</v>
       </c>
       <c r="B118" t="s">
         <v>269</v>
       </c>
       <c r="C118" t="s">
         <v>270</v>
       </c>
       <c r="D118" t="s">
         <v>59</v>
       </c>
       <c r="E118">
         <v>44</v>
       </c>
       <c r="F118">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G118">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H118">
         <v>1</v>
       </c>
       <c r="I118">
         <v>4</v>
       </c>
       <c r="J118">
         <v>2</v>
       </c>
       <c r="K118">
         <v>10</v>
       </c>
       <c r="L118">
         <v>2</v>
       </c>
       <c r="M118">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N118">
         <v>34</v>
       </c>
       <c r="Q118">
         <v>3</v>
       </c>
       <c r="R118">
         <v>1</v>
       </c>
       <c r="S118">
         <v>5</v>
       </c>
       <c r="W118">
         <v>7</v>
       </c>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" t="s">
         <v>271</v>
       </c>
       <c r="B119" t="s">
         <v>272</v>
       </c>
       <c r="C119" t="s">
@@ -7991,57 +7979,57 @@
       <c r="C121" t="s">
         <v>277</v>
       </c>
       <c r="D121" t="s">
         <v>26</v>
       </c>
       <c r="E121">
         <v>12</v>
       </c>
       <c r="F121">
         <v>23</v>
       </c>
       <c r="G121">
         <v>35</v>
       </c>
       <c r="H121">
         <v>1</v>
       </c>
       <c r="I121">
         <v>4</v>
       </c>
       <c r="J121">
         <v>1</v>
       </c>
       <c r="K121">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M121">
         <v>9</v>
       </c>
       <c r="N121">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="R121">
         <v>5</v>
       </c>
       <c r="S121">
         <v>1</v>
       </c>
       <c r="T121">
         <v>1</v>
       </c>
       <c r="W121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" t="s">
         <v>271</v>
       </c>
       <c r="B122" t="s">
         <v>278</v>
       </c>
       <c r="C122" t="s">
         <v>279</v>
       </c>
       <c r="D122" t="s">
@@ -8114,54 +8102,54 @@
       </c>
       <c r="Q123">
         <v>7</v>
       </c>
       <c r="S123">
         <v>1</v>
       </c>
       <c r="T123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" t="s">
         <v>271</v>
       </c>
       <c r="B124" t="s">
         <v>282</v>
       </c>
       <c r="C124" t="s">
         <v>283</v>
       </c>
       <c r="D124" t="s">
         <v>26</v>
       </c>
       <c r="E124">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F124">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G124">
         <v>22</v>
       </c>
       <c r="H124">
         <v>1</v>
       </c>
       <c r="I124">
         <v>3</v>
       </c>
       <c r="K124">
         <v>3</v>
       </c>
       <c r="M124">
         <v>4</v>
       </c>
       <c r="N124">
         <v>7</v>
       </c>
       <c r="Q124">
         <v>2</v>
       </c>
       <c r="S124">
         <v>2</v>
       </c>
@@ -8317,72 +8305,75 @@
       </c>
       <c r="S127">
         <v>3</v>
       </c>
       <c r="T127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" t="s">
         <v>288</v>
       </c>
       <c r="B128" t="s">
         <v>291</v>
       </c>
       <c r="C128" t="s">
         <v>292</v>
       </c>
       <c r="D128" t="s">
         <v>26</v>
       </c>
       <c r="E128">
         <v>3</v>
       </c>
       <c r="F128">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G128">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H128">
         <v>1</v>
       </c>
       <c r="I128">
         <v>3</v>
       </c>
       <c r="J128">
         <v>1</v>
       </c>
       <c r="K128">
         <v>3</v>
       </c>
       <c r="M128">
         <v>7</v>
       </c>
+      <c r="O128">
+        <v>2</v>
+      </c>
       <c r="Q128">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="S128">
         <v>2</v>
       </c>
       <c r="T128">
         <v>2</v>
       </c>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" t="s">
         <v>288</v>
       </c>
       <c r="B129" t="s">
         <v>293</v>
       </c>
       <c r="C129" t="s">
         <v>294</v>
       </c>
       <c r="D129" t="s">
         <v>26</v>
       </c>
       <c r="E129">
         <v>10</v>
       </c>
       <c r="F129">
@@ -8611,134 +8602,134 @@
       </c>
       <c r="N133">
         <v>17</v>
       </c>
       <c r="S133">
         <v>1</v>
       </c>
       <c r="W133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" t="s">
         <v>288</v>
       </c>
       <c r="B134" t="s">
         <v>303</v>
       </c>
       <c r="C134" t="s">
         <v>304</v>
       </c>
       <c r="D134" t="s">
         <v>59</v>
       </c>
       <c r="E134">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="F134">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="G134">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="H134">
         <v>1</v>
       </c>
       <c r="I134">
         <v>4</v>
       </c>
       <c r="J134">
         <v>2</v>
       </c>
       <c r="K134">
         <v>11</v>
       </c>
       <c r="M134">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N134">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Q134">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="S134">
         <v>12</v>
       </c>
       <c r="W134">
         <v>2</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" t="s">
         <v>288</v>
       </c>
       <c r="B135" t="s">
         <v>305</v>
       </c>
       <c r="C135" t="s">
         <v>306</v>
       </c>
       <c r="D135" t="s">
         <v>59</v>
       </c>
       <c r="E135">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F135">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="G135">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="H135">
         <v>1</v>
       </c>
       <c r="I135">
         <v>6</v>
       </c>
       <c r="J135">
         <v>3</v>
       </c>
       <c r="K135">
         <v>20</v>
       </c>
       <c r="L135">
         <v>3</v>
       </c>
       <c r="M135">
         <v>36</v>
       </c>
       <c r="N135">
         <v>30</v>
       </c>
       <c r="S135">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="W135">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" t="s">
         <v>307</v>
       </c>
       <c r="B136" t="s">
         <v>308</v>
       </c>
       <c r="C136" t="s">
         <v>309</v>
       </c>
       <c r="D136" t="s">
         <v>26</v>
       </c>
       <c r="E136">
         <v>23</v>
       </c>
       <c r="F136">
         <v>76</v>
       </c>
       <c r="G136">
         <v>99</v>
       </c>
       <c r="H136">
@@ -8867,78 +8858,75 @@
       </c>
       <c r="S138">
         <v>3</v>
       </c>
       <c r="T138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" t="s">
         <v>307</v>
       </c>
       <c r="B139" t="s">
         <v>314</v>
       </c>
       <c r="C139" t="s">
         <v>315</v>
       </c>
       <c r="D139" t="s">
         <v>26</v>
       </c>
       <c r="E139">
         <v>10</v>
       </c>
       <c r="F139">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="G139">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="H139">
         <v>1</v>
       </c>
       <c r="I139">
         <v>4</v>
       </c>
       <c r="J139">
         <v>2</v>
       </c>
       <c r="K139">
         <v>5</v>
       </c>
       <c r="M139">
         <v>13</v>
       </c>
-      <c r="O139">
-[...1 lines deleted...]
-      </c>
       <c r="S139">
         <v>2</v>
       </c>
       <c r="W139">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" t="s">
         <v>307</v>
       </c>
       <c r="B140" t="s">
         <v>316</v>
       </c>
       <c r="C140" t="s">
         <v>317</v>
       </c>
       <c r="D140" t="s">
         <v>59</v>
       </c>
       <c r="E140">
         <v>33</v>
       </c>
       <c r="F140">
         <v>50</v>
       </c>
       <c r="G140">
         <v>83</v>
       </c>
       <c r="H140">
@@ -9349,137 +9337,134 @@
       </c>
       <c r="T148">
         <v>1</v>
       </c>
       <c r="V148">
         <v>1</v>
       </c>
       <c r="W148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" t="s">
         <v>335</v>
       </c>
       <c r="B149" t="s">
         <v>336</v>
       </c>
       <c r="C149" t="s">
         <v>337</v>
       </c>
       <c r="D149" t="s">
         <v>26</v>
       </c>
       <c r="E149">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F149">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="G149">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="H149">
         <v>1</v>
       </c>
       <c r="I149">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J149">
         <v>2</v>
       </c>
       <c r="K149">
         <v>11</v>
       </c>
       <c r="M149">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N149">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="Q149">
         <v>25</v>
       </c>
       <c r="S149">
         <v>2</v>
       </c>
       <c r="V149">
         <v>1</v>
       </c>
       <c r="W149">
         <v>8</v>
       </c>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" t="s">
         <v>335</v>
       </c>
       <c r="B150" t="s">
         <v>338</v>
       </c>
       <c r="C150" t="s">
         <v>339</v>
       </c>
       <c r="D150" t="s">
         <v>26</v>
       </c>
       <c r="E150">
         <v>8</v>
       </c>
       <c r="F150">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G150">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="H150">
         <v>1</v>
       </c>
       <c r="I150">
         <v>3</v>
       </c>
       <c r="J150">
         <v>1</v>
       </c>
       <c r="K150">
         <v>2</v>
       </c>
       <c r="M150">
         <v>9</v>
       </c>
       <c r="N150">
         <v>2</v>
       </c>
-      <c r="O150">
-[...1 lines deleted...]
-      </c>
       <c r="Q150">
         <v>3</v>
       </c>
       <c r="R150">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="S150">
         <v>3</v>
       </c>
       <c r="V150">
         <v>2</v>
       </c>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" t="s">
         <v>335</v>
       </c>
       <c r="B151" t="s">
         <v>340</v>
       </c>
       <c r="C151" t="s">
         <v>341</v>
       </c>
       <c r="D151" t="s">
         <v>26</v>
       </c>
       <c r="E151">
         <v>8</v>
       </c>
       <c r="F151">
@@ -9646,72 +9631,72 @@
       </c>
       <c r="M154">
         <v>5</v>
       </c>
       <c r="N154">
         <v>4</v>
       </c>
       <c r="W154">
         <v>2</v>
       </c>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" t="s">
         <v>335</v>
       </c>
       <c r="B155" t="s">
         <v>348</v>
       </c>
       <c r="C155" t="s">
         <v>349</v>
       </c>
       <c r="D155" t="s">
         <v>26</v>
       </c>
       <c r="E155">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F155">
         <v>44</v>
       </c>
       <c r="G155">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="H155">
         <v>1</v>
       </c>
       <c r="I155">
         <v>4</v>
       </c>
       <c r="J155">
         <v>2</v>
       </c>
       <c r="K155">
         <v>5</v>
       </c>
       <c r="M155">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="N155">
         <v>3</v>
       </c>
       <c r="Q155">
         <v>18</v>
       </c>
       <c r="S155">
         <v>2</v>
       </c>
       <c r="T155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" t="s">
         <v>335</v>
       </c>
       <c r="B156" t="s">
         <v>350</v>
       </c>
       <c r="C156" t="s">
         <v>351</v>
       </c>
       <c r="D156" t="s">
@@ -9758,60 +9743,60 @@
       <c r="C157" t="s">
         <v>353</v>
       </c>
       <c r="D157" t="s">
         <v>59</v>
       </c>
       <c r="E157">
         <v>51</v>
       </c>
       <c r="F157">
         <v>86</v>
       </c>
       <c r="G157">
         <v>137</v>
       </c>
       <c r="H157">
         <v>1</v>
       </c>
       <c r="I157">
         <v>6</v>
       </c>
       <c r="J157">
         <v>3</v>
       </c>
       <c r="K157">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L157">
         <v>3</v>
       </c>
       <c r="M157">
         <v>38</v>
       </c>
       <c r="N157">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="S157">
         <v>20</v>
       </c>
       <c r="W157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" t="s">
         <v>335</v>
       </c>
       <c r="B158" t="s">
         <v>354</v>
       </c>
       <c r="C158" t="s">
         <v>355</v>
       </c>
       <c r="D158" t="s">
         <v>59</v>
       </c>
       <c r="E158">
         <v>7</v>
       </c>
       <c r="F158">
@@ -9931,181 +9916,181 @@
       </c>
       <c r="T160">
         <v>1</v>
       </c>
       <c r="W160">
         <v>6</v>
       </c>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" t="s">
         <v>356</v>
       </c>
       <c r="B161" t="s">
         <v>361</v>
       </c>
       <c r="C161" t="s">
         <v>362</v>
       </c>
       <c r="D161" t="s">
         <v>26</v>
       </c>
       <c r="E161">
         <v>16</v>
       </c>
       <c r="F161">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G161">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H161">
         <v>1</v>
       </c>
       <c r="I161">
         <v>4</v>
       </c>
       <c r="J161">
         <v>1</v>
       </c>
       <c r="K161">
         <v>5</v>
       </c>
       <c r="M161">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N161">
         <v>5</v>
       </c>
       <c r="O161">
         <v>2</v>
       </c>
       <c r="Q161">
         <v>11</v>
       </c>
       <c r="S161">
         <v>2</v>
       </c>
       <c r="T161">
         <v>1</v>
       </c>
       <c r="V161">
         <v>2</v>
       </c>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" t="s">
         <v>356</v>
       </c>
       <c r="B162" t="s">
         <v>363</v>
       </c>
       <c r="C162" t="s">
         <v>364</v>
       </c>
       <c r="D162" t="s">
         <v>26</v>
       </c>
       <c r="E162">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F162">
         <v>12</v>
       </c>
       <c r="G162">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H162">
         <v>1</v>
       </c>
       <c r="I162">
         <v>3</v>
       </c>
       <c r="K162">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N162">
         <v>9</v>
       </c>
       <c r="R162">
         <v>2</v>
       </c>
       <c r="S162">
         <v>2</v>
       </c>
       <c r="W162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" t="s">
         <v>356</v>
       </c>
       <c r="B163" t="s">
         <v>365</v>
       </c>
       <c r="C163" t="s">
         <v>366</v>
       </c>
       <c r="D163" t="s">
         <v>26</v>
       </c>
       <c r="E163">
         <v>8</v>
       </c>
       <c r="F163">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G163">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="H163">
         <v>1</v>
       </c>
       <c r="I163">
         <v>4</v>
       </c>
       <c r="J163">
         <v>2</v>
       </c>
       <c r="K163">
         <v>5</v>
       </c>
       <c r="M163">
         <v>18</v>
       </c>
       <c r="N163">
         <v>14</v>
       </c>
       <c r="S163">
         <v>1</v>
       </c>
       <c r="T163">
         <v>1</v>
       </c>
       <c r="W163">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" t="s">
         <v>356</v>
       </c>
       <c r="B164" t="s">
         <v>367</v>
       </c>
       <c r="C164" t="s">
         <v>368</v>
       </c>
       <c r="D164" t="s">
         <v>59</v>
       </c>
       <c r="E164">
         <v>36</v>
       </c>
       <c r="F164">
         <v>77</v>
       </c>
       <c r="G164">
         <v>113</v>
       </c>
       <c r="H164">
@@ -10290,72 +10275,72 @@
       </c>
       <c r="T167">
         <v>1</v>
       </c>
       <c r="W167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" t="s">
         <v>369</v>
       </c>
       <c r="B168" t="s">
         <v>376</v>
       </c>
       <c r="C168" t="s">
         <v>377</v>
       </c>
       <c r="D168" t="s">
         <v>26</v>
       </c>
       <c r="E168">
         <v>5</v>
       </c>
       <c r="F168">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G168">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H168">
         <v>1</v>
       </c>
       <c r="I168">
         <v>3</v>
       </c>
       <c r="J168">
         <v>1</v>
       </c>
       <c r="K168">
         <v>2</v>
       </c>
       <c r="M168">
         <v>5</v>
       </c>
       <c r="N168">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q168">
         <v>3</v>
       </c>
       <c r="W168">
         <v>2</v>
       </c>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" t="s">
         <v>369</v>
       </c>
       <c r="B169" t="s">
         <v>378</v>
       </c>
       <c r="C169" t="s">
         <v>379</v>
       </c>
       <c r="D169" t="s">
         <v>59</v>
       </c>
       <c r="E169">
         <v>20</v>
       </c>
       <c r="F169">
@@ -10387,137 +10372,134 @@
       </c>
       <c r="Q169">
         <v>11</v>
       </c>
       <c r="S169">
         <v>2</v>
       </c>
       <c r="W169">
         <v>8</v>
       </c>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" t="s">
         <v>380</v>
       </c>
       <c r="B170" t="s">
         <v>381</v>
       </c>
       <c r="C170" t="s">
         <v>382</v>
       </c>
       <c r="D170" t="s">
         <v>26</v>
       </c>
       <c r="E170">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F170">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="G170">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="H170">
         <v>1</v>
       </c>
       <c r="I170">
         <v>4</v>
       </c>
       <c r="J170">
         <v>2</v>
       </c>
       <c r="K170">
         <v>5</v>
       </c>
       <c r="M170">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="N170">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Q170">
         <v>6</v>
       </c>
       <c r="W170">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" t="s">
         <v>380</v>
       </c>
       <c r="B171" t="s">
         <v>383</v>
       </c>
       <c r="C171" t="s">
         <v>384</v>
       </c>
       <c r="D171" t="s">
         <v>26</v>
       </c>
       <c r="E171">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F171">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G171">
         <v>71</v>
       </c>
       <c r="H171">
         <v>1</v>
       </c>
       <c r="I171">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J171">
         <v>2</v>
       </c>
       <c r="K171">
         <v>10</v>
       </c>
       <c r="M171">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="N171">
         <v>17</v>
       </c>
       <c r="Q171">
         <v>2</v>
       </c>
       <c r="S171">
         <v>3</v>
       </c>
-      <c r="T171">
-[...1 lines deleted...]
-      </c>
       <c r="W171">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" t="s">
         <v>380</v>
       </c>
       <c r="B172" t="s">
         <v>385</v>
       </c>
       <c r="C172" t="s">
         <v>386</v>
       </c>
       <c r="D172" t="s">
         <v>26</v>
       </c>
       <c r="E172">
         <v>8</v>
       </c>
       <c r="F172">
         <v>15</v>
       </c>
       <c r="G172">
         <v>23</v>
       </c>
       <c r="H172">
@@ -10581,75 +10563,75 @@
       </c>
       <c r="M173">
         <v>9</v>
       </c>
       <c r="Q173">
         <v>1</v>
       </c>
       <c r="W173">
         <v>4</v>
       </c>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" t="s">
         <v>380</v>
       </c>
       <c r="B174" t="s">
         <v>389</v>
       </c>
       <c r="C174" t="s">
         <v>390</v>
       </c>
       <c r="D174" t="s">
         <v>26</v>
       </c>
       <c r="E174">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F174">
         <v>18</v>
       </c>
       <c r="G174">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H174">
         <v>1</v>
       </c>
       <c r="I174">
         <v>3</v>
       </c>
       <c r="J174">
         <v>1</v>
       </c>
       <c r="K174">
         <v>10</v>
       </c>
       <c r="N174">
         <v>2</v>
       </c>
       <c r="R174">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="S174">
         <v>1</v>
       </c>
       <c r="T174">
         <v>1</v>
       </c>
       <c r="W174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" t="s">
         <v>380</v>
       </c>
       <c r="B175" t="s">
         <v>391</v>
       </c>
       <c r="C175" t="s">
         <v>392</v>
       </c>
       <c r="D175" t="s">
         <v>26</v>
       </c>
       <c r="E175">
@@ -10846,66 +10828,66 @@
       </c>
       <c r="S178">
         <v>1</v>
       </c>
       <c r="T178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" t="s">
         <v>395</v>
       </c>
       <c r="B179" t="s">
         <v>400</v>
       </c>
       <c r="C179" t="s">
         <v>401</v>
       </c>
       <c r="D179" t="s">
         <v>26</v>
       </c>
       <c r="E179">
         <v>7</v>
       </c>
       <c r="F179">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G179">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H179">
         <v>1</v>
       </c>
       <c r="I179">
         <v>3</v>
       </c>
       <c r="K179">
         <v>4</v>
       </c>
       <c r="M179">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="R179">
         <v>3</v>
       </c>
       <c r="S179">
         <v>3</v>
       </c>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" t="s">
         <v>395</v>
       </c>
       <c r="B180" t="s">
         <v>402</v>
       </c>
       <c r="C180" t="s">
         <v>403</v>
       </c>
       <c r="D180" t="s">
         <v>26</v>
       </c>
       <c r="E180">
         <v>5</v>
       </c>
       <c r="F180">
@@ -10937,72 +10919,72 @@
       </c>
       <c r="T180">
         <v>1</v>
       </c>
       <c r="V180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" t="s">
         <v>395</v>
       </c>
       <c r="B181" t="s">
         <v>404</v>
       </c>
       <c r="C181" t="s">
         <v>405</v>
       </c>
       <c r="D181" t="s">
         <v>26</v>
       </c>
       <c r="E181">
         <v>3</v>
       </c>
       <c r="F181">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G181">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H181">
         <v>1</v>
       </c>
       <c r="I181">
         <v>3</v>
       </c>
       <c r="K181">
         <v>3</v>
       </c>
       <c r="M181">
         <v>4</v>
       </c>
       <c r="N181">
         <v>4</v>
       </c>
       <c r="Q181">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S181">
         <v>3</v>
       </c>
     </row>
     <row r="182" spans="1:23">
       <c r="A182" t="s">
         <v>395</v>
       </c>
       <c r="B182" t="s">
         <v>406</v>
       </c>
       <c r="C182" t="s">
         <v>407</v>
       </c>
       <c r="D182" t="s">
         <v>26</v>
       </c>
       <c r="E182">
         <v>12</v>
       </c>
       <c r="F182">
         <v>34</v>
       </c>
       <c r="G182">
@@ -11131,69 +11113,69 @@
       </c>
       <c r="Q184">
         <v>2</v>
       </c>
       <c r="S184">
         <v>1</v>
       </c>
       <c r="T184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:23">
       <c r="A185" t="s">
         <v>395</v>
       </c>
       <c r="B185" t="s">
         <v>412</v>
       </c>
       <c r="C185" t="s">
         <v>413</v>
       </c>
       <c r="D185" t="s">
         <v>26</v>
       </c>
       <c r="E185">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F185">
         <v>22</v>
       </c>
       <c r="G185">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H185">
         <v>1</v>
       </c>
       <c r="I185">
         <v>3</v>
       </c>
       <c r="K185">
         <v>2</v>
       </c>
       <c r="M185">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="N185">
         <v>6</v>
       </c>
       <c r="Q185">
         <v>9</v>
       </c>
       <c r="S185">
         <v>3</v>
       </c>
       <c r="T185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:23">
       <c r="A186" t="s">
         <v>395</v>
       </c>
       <c r="B186" t="s">
         <v>414</v>
       </c>
       <c r="C186" t="s">
         <v>415</v>
       </c>
       <c r="D186" t="s">
@@ -11507,54 +11489,54 @@
       </c>
       <c r="N192">
         <v>3</v>
       </c>
       <c r="O192">
         <v>5</v>
       </c>
       <c r="T192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:23">
       <c r="A193" t="s">
         <v>418</v>
       </c>
       <c r="B193" t="s">
         <v>429</v>
       </c>
       <c r="C193" t="s">
         <v>430</v>
       </c>
       <c r="D193" t="s">
         <v>59</v>
       </c>
       <c r="E193">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F193">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G193">
         <v>72</v>
       </c>
       <c r="H193">
         <v>1</v>
       </c>
       <c r="I193">
         <v>4</v>
       </c>
       <c r="J193">
         <v>2</v>
       </c>
       <c r="K193">
         <v>10</v>
       </c>
       <c r="L193">
         <v>2</v>
       </c>
       <c r="M193">
         <v>23</v>
       </c>
       <c r="N193">
         <v>12</v>
       </c>
@@ -11613,116 +11595,116 @@
       </c>
       <c r="T194">
         <v>1</v>
       </c>
       <c r="V194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:23">
       <c r="A195" t="s">
         <v>431</v>
       </c>
       <c r="B195" t="s">
         <v>434</v>
       </c>
       <c r="C195" t="s">
         <v>435</v>
       </c>
       <c r="D195" t="s">
         <v>26</v>
       </c>
       <c r="E195">
         <v>7</v>
       </c>
       <c r="F195">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G195">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H195">
         <v>1</v>
       </c>
       <c r="I195">
         <v>4</v>
       </c>
       <c r="J195">
         <v>2</v>
       </c>
       <c r="K195">
         <v>2</v>
       </c>
       <c r="M195">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="N195">
         <v>6</v>
       </c>
       <c r="W195">
         <v>3</v>
       </c>
     </row>
     <row r="196" spans="1:23">
       <c r="A196" t="s">
         <v>431</v>
       </c>
       <c r="B196" t="s">
         <v>436</v>
       </c>
       <c r="C196" t="s">
         <v>437</v>
       </c>
       <c r="D196" t="s">
         <v>26</v>
       </c>
       <c r="E196">
         <v>19</v>
       </c>
       <c r="F196">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="G196">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="H196">
         <v>1</v>
       </c>
       <c r="I196">
         <v>4</v>
       </c>
       <c r="J196">
         <v>2</v>
       </c>
       <c r="K196">
         <v>10</v>
       </c>
       <c r="M196">
         <v>23</v>
       </c>
       <c r="N196">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="S196">
         <v>2</v>
       </c>
       <c r="T196">
         <v>1</v>
       </c>
       <c r="V196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:23">
       <c r="A197" t="s">
         <v>431</v>
       </c>
       <c r="B197" t="s">
         <v>438</v>
       </c>
       <c r="C197" t="s">
         <v>439</v>
       </c>
       <c r="D197" t="s">
         <v>26</v>
       </c>
       <c r="E197">
@@ -11754,72 +11736,72 @@
       </c>
       <c r="V197">
         <v>1</v>
       </c>
       <c r="W197">
         <v>5</v>
       </c>
     </row>
     <row r="198" spans="1:23">
       <c r="A198" t="s">
         <v>431</v>
       </c>
       <c r="B198" t="s">
         <v>440</v>
       </c>
       <c r="C198" t="s">
         <v>441</v>
       </c>
       <c r="D198" t="s">
         <v>26</v>
       </c>
       <c r="E198">
         <v>9</v>
       </c>
       <c r="F198">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G198">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H198">
         <v>1</v>
       </c>
       <c r="I198">
         <v>3</v>
       </c>
       <c r="J198">
         <v>1</v>
       </c>
       <c r="K198">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M198">
         <v>6</v>
       </c>
       <c r="N198">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="O198">
         <v>4</v>
       </c>
       <c r="S198">
         <v>3</v>
       </c>
       <c r="T198">
         <v>1</v>
       </c>
       <c r="W198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:23">
       <c r="A199" t="s">
         <v>431</v>
       </c>
       <c r="B199" t="s">
         <v>442</v>
       </c>
       <c r="C199" t="s">
         <v>443</v>
       </c>
       <c r="D199" t="s">
@@ -11951,72 +11933,75 @@
       </c>
       <c r="S201">
         <v>2</v>
       </c>
       <c r="W201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:23">
       <c r="A202" t="s">
         <v>431</v>
       </c>
       <c r="B202" t="s">
         <v>448</v>
       </c>
       <c r="C202" t="s">
         <v>449</v>
       </c>
       <c r="D202" t="s">
         <v>26</v>
       </c>
       <c r="E202">
         <v>6</v>
       </c>
       <c r="F202">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G202">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H202">
         <v>1</v>
       </c>
       <c r="I202">
         <v>3</v>
       </c>
       <c r="J202">
         <v>1</v>
       </c>
       <c r="K202">
         <v>2</v>
       </c>
       <c r="M202">
         <v>5</v>
       </c>
       <c r="N202">
         <v>6</v>
+      </c>
+      <c r="R202">
+        <v>2</v>
       </c>
       <c r="W202">
         <v>11</v>
       </c>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" t="s">
         <v>431</v>
       </c>
       <c r="B203" t="s">
         <v>450</v>
       </c>
       <c r="C203" t="s">
         <v>451</v>
       </c>
       <c r="D203" t="s">
         <v>26</v>
       </c>
       <c r="E203">
         <v>8</v>
       </c>
       <c r="F203">
         <v>26</v>
       </c>
       <c r="G203">
@@ -12868,107 +12853,107 @@
       <c r="D221" t="s">
         <v>26</v>
       </c>
       <c r="E221">
         <v>14</v>
       </c>
       <c r="F221">
         <v>32</v>
       </c>
       <c r="G221">
         <v>46</v>
       </c>
       <c r="H221">
         <v>1</v>
       </c>
       <c r="I221">
         <v>4</v>
       </c>
       <c r="J221">
         <v>3</v>
       </c>
       <c r="K221">
         <v>4</v>
       </c>
       <c r="M221">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="N221">
         <v>10</v>
       </c>
       <c r="Q221">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="S221">
         <v>2</v>
       </c>
       <c r="T221">
         <v>1</v>
       </c>
       <c r="W221">
         <v>2</v>
       </c>
     </row>
     <row r="222" spans="1:23">
       <c r="A222" t="s">
         <v>473</v>
       </c>
       <c r="B222" t="s">
         <v>490</v>
       </c>
       <c r="C222" t="s">
         <v>491</v>
       </c>
       <c r="D222" t="s">
         <v>26</v>
       </c>
       <c r="E222">
         <v>7</v>
       </c>
       <c r="F222">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="G222">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H222">
         <v>1</v>
       </c>
       <c r="I222">
         <v>3</v>
       </c>
       <c r="J222">
         <v>1</v>
       </c>
       <c r="K222">
         <v>2</v>
       </c>
       <c r="M222">
         <v>6</v>
       </c>
       <c r="Q222">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="S222">
         <v>1</v>
       </c>
       <c r="W222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:23">
       <c r="A223" t="s">
         <v>473</v>
       </c>
       <c r="B223" t="s">
         <v>492</v>
       </c>
       <c r="C223" t="s">
         <v>493</v>
       </c>
       <c r="D223" t="s">
         <v>26</v>
       </c>
       <c r="E223">
         <v>8</v>
       </c>
       <c r="F223">