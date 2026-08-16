--- v5 (2026-07-14)
+++ v6 (2026-08-16)
@@ -1975,643 +1975,640 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
         <v>25</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F2">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="G2">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2">
         <v>5</v>
       </c>
       <c r="J2">
         <v>2</v>
       </c>
       <c r="K2">
         <v>15</v>
       </c>
       <c r="M2">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="N2">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="Q2">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="R2">
         <v>6</v>
       </c>
       <c r="S2">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="W2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3">
         <v>28</v>
       </c>
       <c r="F3">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="G3">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3">
         <v>4</v>
       </c>
       <c r="J3">
         <v>2</v>
       </c>
       <c r="K3">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="M3">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="N3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="S3">
         <v>2</v>
       </c>
       <c r="T3">
         <v>1</v>
       </c>
       <c r="W3">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" t="s">
         <v>30</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F4">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="G4">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4">
         <v>5</v>
       </c>
       <c r="J4">
         <v>2</v>
       </c>
       <c r="K4">
         <v>13</v>
       </c>
       <c r="M4">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="N4">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Q4">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="R4">
         <v>15</v>
       </c>
       <c r="S4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="W4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="F5">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="G5">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5">
         <v>5</v>
       </c>
       <c r="J5">
         <v>2</v>
       </c>
       <c r="K5">
         <v>14</v>
       </c>
       <c r="M5">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="N5">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="Q5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="S5">
         <v>13</v>
       </c>
       <c r="W5">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" t="s">
         <v>34</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F6">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="G6">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6">
         <v>4</v>
       </c>
       <c r="J6">
         <v>2</v>
       </c>
       <c r="K6">
         <v>10</v>
       </c>
       <c r="M6">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="N6">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="Q6">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="S6">
         <v>2</v>
       </c>
       <c r="T6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7">
         <v>16</v>
       </c>
       <c r="F7">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="G7">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7">
         <v>6</v>
       </c>
       <c r="J7">
         <v>2</v>
       </c>
       <c r="K7">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="M7">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="N7">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="S7">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="V7">
         <v>1</v>
       </c>
       <c r="W7">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8">
         <v>27</v>
       </c>
       <c r="F8">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="G8">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8">
         <v>4</v>
       </c>
       <c r="J8">
         <v>2</v>
       </c>
       <c r="K8">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M8">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="N8">
         <v>33</v>
       </c>
       <c r="Q8">
+        <v>5</v>
+      </c>
+      <c r="R8">
+        <v>16</v>
+      </c>
+      <c r="S8">
+        <v>2</v>
+      </c>
+      <c r="V8">
+        <v>3</v>
+      </c>
+      <c r="W8">
         <v>6</v>
-      </c>
-[...10 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9">
         <v>6</v>
       </c>
       <c r="F9">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G9">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9">
         <v>3</v>
       </c>
       <c r="J9">
         <v>2</v>
       </c>
       <c r="K9">
         <v>2</v>
       </c>
       <c r="M9">
         <v>6</v>
       </c>
       <c r="N9">
         <v>1</v>
       </c>
       <c r="Q9">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="T9">
         <v>1</v>
       </c>
       <c r="V9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" t="s">
         <v>42</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
       <c r="E10">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F10">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G10">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10">
         <v>4</v>
       </c>
       <c r="J10">
         <v>1</v>
       </c>
       <c r="K10">
         <v>5</v>
       </c>
       <c r="M10">
         <v>15</v>
       </c>
       <c r="N10">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O10">
         <v>5</v>
       </c>
-      <c r="Q10">
-[...1 lines deleted...]
-      </c>
       <c r="R10">
         <v>1</v>
       </c>
       <c r="S10">
         <v>1</v>
       </c>
       <c r="W10">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F11">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G11">
         <v>89</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11">
         <v>4</v>
       </c>
       <c r="J11">
         <v>2</v>
       </c>
       <c r="K11">
         <v>12</v>
       </c>
       <c r="M11">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N11">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="W11">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
       <c r="E12">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F12">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G12">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12">
         <v>3</v>
       </c>
       <c r="J12">
         <v>1</v>
       </c>
       <c r="K12">
         <v>2</v>
       </c>
       <c r="M12">
         <v>7</v>
       </c>
+      <c r="N12">
+        <v>1</v>
+      </c>
       <c r="S12">
         <v>1</v>
       </c>
       <c r="T12">
         <v>1</v>
       </c>
       <c r="W12">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>26</v>
       </c>
       <c r="E13">
         <v>5</v>
       </c>
       <c r="F13">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G13">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13">
         <v>3</v>
       </c>
       <c r="J13">
         <v>2</v>
       </c>
       <c r="K13">
         <v>3</v>
       </c>
       <c r="M13">
         <v>5</v>
       </c>
       <c r="Q13">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="W13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>26</v>
       </c>
       <c r="E14">
         <v>7</v>
       </c>
       <c r="F14">
         <v>15</v>
       </c>
       <c r="G14">
@@ -2631,692 +2628,680 @@
       </c>
       <c r="N14">
         <v>4</v>
       </c>
       <c r="Q14">
         <v>8</v>
       </c>
       <c r="W14">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" t="s">
         <v>52</v>
       </c>
       <c r="D15" t="s">
         <v>26</v>
       </c>
       <c r="E15">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F15">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G15">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15">
         <v>5</v>
       </c>
       <c r="J15">
         <v>2</v>
       </c>
       <c r="K15">
         <v>13</v>
       </c>
       <c r="M15">
         <v>49</v>
       </c>
       <c r="N15">
-        <v>32</v>
+        <v>31</v>
+      </c>
+      <c r="O15">
+        <v>2</v>
       </c>
       <c r="R15">
         <v>12</v>
       </c>
       <c r="S15">
         <v>3</v>
       </c>
       <c r="U15">
         <v>2</v>
       </c>
       <c r="V15">
         <v>1</v>
       </c>
       <c r="W15">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" t="s">
         <v>54</v>
       </c>
       <c r="D16" t="s">
         <v>26</v>
       </c>
       <c r="E16">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F16">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G16">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="H16">
         <v>1</v>
       </c>
       <c r="I16">
         <v>4</v>
       </c>
       <c r="J16">
         <v>2</v>
       </c>
       <c r="K16">
         <v>13</v>
       </c>
       <c r="L16">
         <v>3</v>
       </c>
       <c r="N16">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="O16">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S16">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" t="s">
         <v>56</v>
       </c>
       <c r="D17" t="s">
         <v>26</v>
       </c>
       <c r="E17">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F17">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G17">
         <v>133</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17">
         <v>5</v>
       </c>
       <c r="J17">
         <v>2</v>
       </c>
       <c r="K17">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="M17">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N17">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Q17">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="S17">
         <v>7</v>
       </c>
       <c r="T17">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" t="s">
         <v>58</v>
       </c>
       <c r="D18" t="s">
         <v>59</v>
       </c>
       <c r="E18">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="F18">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="G18">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H18">
         <v>1</v>
       </c>
       <c r="I18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J18">
         <v>2</v>
       </c>
       <c r="K18">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="L18">
         <v>3</v>
       </c>
       <c r="M18">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N18">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="Q18">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S18">
         <v>10</v>
       </c>
       <c r="W18">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19" t="s">
         <v>60</v>
       </c>
       <c r="C19" t="s">
         <v>61</v>
       </c>
       <c r="D19" t="s">
         <v>59</v>
       </c>
       <c r="E19">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="F19">
         <v>88</v>
       </c>
       <c r="G19">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
-      <c r="I19">
-[...16 lines deleted...]
-      </c>
       <c r="W19">
-        <v>40</v>
+        <v>129</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>23</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
       <c r="E20">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F20">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="G20">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20">
         <v>4</v>
       </c>
       <c r="J20">
         <v>2</v>
       </c>
       <c r="K20">
         <v>11</v>
       </c>
       <c r="L20">
         <v>2</v>
       </c>
       <c r="M20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="N20">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Q20">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="S20">
         <v>6</v>
       </c>
       <c r="W20">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>23</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" t="s">
         <v>65</v>
       </c>
       <c r="D21" t="s">
         <v>59</v>
       </c>
       <c r="E21">
         <v>51</v>
       </c>
       <c r="F21">
-        <v>127</v>
+        <v>115</v>
       </c>
       <c r="G21">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21">
         <v>4</v>
       </c>
       <c r="J21">
         <v>2</v>
       </c>
       <c r="K21">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="L21">
         <v>3</v>
       </c>
       <c r="M21">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N21">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="Q21">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="R21">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="S21">
         <v>6</v>
       </c>
       <c r="T21">
         <v>2</v>
       </c>
       <c r="W21">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>23</v>
       </c>
       <c r="B22" t="s">
         <v>66</v>
       </c>
       <c r="C22" t="s">
         <v>67</v>
       </c>
       <c r="D22" t="s">
         <v>59</v>
       </c>
       <c r="E22">
         <v>61</v>
       </c>
       <c r="F22">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="G22">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22">
         <v>5</v>
       </c>
       <c r="J22">
         <v>2</v>
       </c>
       <c r="K22">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="L22">
         <v>3</v>
       </c>
       <c r="M22">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N22">
         <v>102</v>
       </c>
       <c r="S22">
         <v>11</v>
       </c>
       <c r="T22">
         <v>2</v>
       </c>
       <c r="U22">
         <v>1</v>
       </c>
       <c r="V22">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23" t="s">
         <v>69</v>
       </c>
       <c r="D23" t="s">
         <v>59</v>
       </c>
       <c r="E23">
         <v>25</v>
       </c>
       <c r="F23">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G23">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
       <c r="I23">
         <v>4</v>
       </c>
       <c r="J23">
         <v>2</v>
       </c>
       <c r="K23">
         <v>13</v>
       </c>
       <c r="L23">
         <v>3</v>
       </c>
       <c r="M23">
         <v>15</v>
       </c>
       <c r="N23">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="O23">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="S23">
         <v>4</v>
       </c>
       <c r="W23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>70</v>
       </c>
       <c r="C24" t="s">
         <v>71</v>
       </c>
       <c r="D24" t="s">
         <v>59</v>
       </c>
       <c r="E24">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="F24">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="G24">
-        <v>212</v>
+        <v>225</v>
       </c>
       <c r="H24">
         <v>1</v>
       </c>
       <c r="I24">
         <v>5</v>
       </c>
       <c r="J24">
         <v>2</v>
       </c>
       <c r="K24">
         <v>14</v>
       </c>
       <c r="N24">
-        <v>146</v>
+        <v>158</v>
       </c>
       <c r="Q24">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="S24">
-        <v>12</v>
+        <v>13</v>
+      </c>
+      <c r="V24">
+        <v>1</v>
       </c>
       <c r="W24">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" t="s">
         <v>72</v>
       </c>
       <c r="C25" t="s">
         <v>73</v>
       </c>
       <c r="D25" t="s">
         <v>59</v>
       </c>
       <c r="E25">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F25">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="G25">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H25">
         <v>1</v>
       </c>
       <c r="I25">
         <v>5</v>
       </c>
       <c r="K25">
         <v>3</v>
       </c>
       <c r="L25">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N25">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>23</v>
       </c>
       <c r="B26" t="s">
         <v>74</v>
       </c>
       <c r="C26" t="s">
         <v>75</v>
       </c>
       <c r="D26" t="s">
         <v>59</v>
       </c>
       <c r="E26">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F26">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="G26">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="H26">
         <v>1</v>
       </c>
       <c r="I26">
         <v>6</v>
       </c>
       <c r="J26">
         <v>2</v>
       </c>
       <c r="K26">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M26">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="N26">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="Q26">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="S26">
         <v>13</v>
       </c>
       <c r="W26">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>23</v>
       </c>
       <c r="B27" t="s">
         <v>76</v>
       </c>
       <c r="C27" t="s">
         <v>77</v>
       </c>
       <c r="D27" t="s">
         <v>26</v>
       </c>
       <c r="E27">
         <v>78</v>
       </c>
       <c r="F27">
         <v>192</v>
       </c>
       <c r="G27">
         <v>270</v>
       </c>
       <c r="W27">
         <v>270</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>23</v>
       </c>
       <c r="B28" t="s">
         <v>78</v>
       </c>
       <c r="C28" t="s">
         <v>79</v>
       </c>
       <c r="D28" t="s">
         <v>26</v>
       </c>
       <c r="E28">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F28">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G28">
         <v>27</v>
       </c>
       <c r="S28">
         <v>18</v>
       </c>
       <c r="W28">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>23</v>
       </c>
       <c r="B29" t="s">
         <v>80</v>
       </c>
       <c r="C29" t="s">
         <v>81</v>
       </c>
       <c r="D29" t="s">
         <v>59</v>
       </c>
       <c r="E29">
@@ -3368,269 +3353,266 @@
       </c>
       <c r="N30">
         <v>5</v>
       </c>
       <c r="Q30">
         <v>4</v>
       </c>
       <c r="T30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
         <v>23</v>
       </c>
       <c r="B31" t="s">
         <v>84</v>
       </c>
       <c r="C31" t="s">
         <v>85</v>
       </c>
       <c r="D31" t="s">
         <v>26</v>
       </c>
       <c r="E31">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F31">
         <v>17</v>
       </c>
       <c r="G31">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H31">
         <v>1</v>
       </c>
       <c r="I31">
         <v>3</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
       <c r="K31">
         <v>3</v>
       </c>
       <c r="M31">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="N31">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>86</v>
       </c>
       <c r="B32" t="s">
         <v>87</v>
       </c>
       <c r="C32" t="s">
         <v>88</v>
       </c>
       <c r="D32" t="s">
         <v>26</v>
       </c>
       <c r="E32">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="F32">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G32">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
       <c r="I32">
         <v>5</v>
       </c>
       <c r="J32">
         <v>2</v>
       </c>
       <c r="K32">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M32">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="N32">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="Q32">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="T32">
         <v>1</v>
       </c>
       <c r="V32">
         <v>1</v>
       </c>
       <c r="W32">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="B33" t="s">
         <v>89</v>
       </c>
       <c r="C33" t="s">
         <v>90</v>
       </c>
       <c r="D33" t="s">
         <v>26</v>
       </c>
       <c r="E33">
         <v>5</v>
       </c>
       <c r="F33">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G33">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H33">
         <v>1</v>
       </c>
       <c r="I33">
         <v>3</v>
       </c>
       <c r="J33">
         <v>1</v>
       </c>
       <c r="K33">
         <v>2</v>
       </c>
       <c r="M33">
         <v>6</v>
       </c>
       <c r="Q33">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="W33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
         <v>86</v>
       </c>
       <c r="B34" t="s">
         <v>91</v>
       </c>
       <c r="C34" t="s">
         <v>92</v>
       </c>
       <c r="D34" t="s">
         <v>26</v>
       </c>
       <c r="E34">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F34">
         <v>20</v>
       </c>
       <c r="G34">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
       <c r="I34">
         <v>3</v>
       </c>
       <c r="K34">
         <v>3</v>
       </c>
       <c r="L34">
         <v>1</v>
       </c>
       <c r="M34">
         <v>3</v>
       </c>
       <c r="Q34">
         <v>8</v>
       </c>
       <c r="S34">
         <v>1</v>
       </c>
       <c r="U34">
         <v>1</v>
       </c>
       <c r="W34">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
         <v>86</v>
       </c>
       <c r="B35" t="s">
         <v>93</v>
       </c>
       <c r="C35" t="s">
         <v>94</v>
       </c>
       <c r="D35" t="s">
         <v>26</v>
       </c>
       <c r="E35">
         <v>13</v>
       </c>
       <c r="F35">
         <v>16</v>
       </c>
       <c r="G35">
         <v>29</v>
       </c>
       <c r="H35">
         <v>1</v>
       </c>
       <c r="I35">
         <v>3</v>
       </c>
       <c r="J35">
         <v>2</v>
       </c>
       <c r="K35">
         <v>2</v>
       </c>
       <c r="M35">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="N35">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Q35">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="S35">
         <v>3</v>
       </c>
       <c r="W35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>86</v>
       </c>
       <c r="B36" t="s">
         <v>95</v>
       </c>
       <c r="C36" t="s">
         <v>96</v>
       </c>
       <c r="D36" t="s">
         <v>26</v>
       </c>
       <c r="E36">
         <v>6</v>
       </c>
       <c r="F36">
@@ -3639,1537 +3621,1546 @@
       <c r="G36">
         <v>22</v>
       </c>
       <c r="H36">
         <v>1</v>
       </c>
       <c r="I36">
         <v>1</v>
       </c>
       <c r="J36">
         <v>4</v>
       </c>
       <c r="K36">
         <v>2</v>
       </c>
       <c r="M36">
         <v>6</v>
       </c>
       <c r="N36">
         <v>1</v>
       </c>
       <c r="Q36">
         <v>2</v>
       </c>
       <c r="R36">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T36">
+        <v>1</v>
+      </c>
+      <c r="W36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
         <v>86</v>
       </c>
       <c r="B37" t="s">
         <v>97</v>
       </c>
       <c r="C37" t="s">
         <v>98</v>
       </c>
       <c r="D37" t="s">
         <v>26</v>
       </c>
       <c r="E37">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F37">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="G37">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="H37">
         <v>1</v>
       </c>
       <c r="I37">
         <v>3</v>
       </c>
       <c r="J37">
         <v>1</v>
       </c>
       <c r="K37">
         <v>2</v>
       </c>
       <c r="M37">
         <v>7</v>
       </c>
       <c r="V37">
         <v>1</v>
       </c>
       <c r="W37">
-        <v>9</v>
+        <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>86</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38" t="s">
         <v>100</v>
       </c>
       <c r="D38" t="s">
         <v>59</v>
       </c>
       <c r="E38">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="F38">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="G38">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="H38">
         <v>1</v>
       </c>
       <c r="I38">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J38">
         <v>2</v>
       </c>
       <c r="K38">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L38">
         <v>2</v>
       </c>
       <c r="M38">
+        <v>8</v>
+      </c>
+      <c r="N38">
+        <v>4</v>
+      </c>
+      <c r="S38">
+        <v>2</v>
+      </c>
+      <c r="V38">
+        <v>3</v>
+      </c>
+      <c r="W38">
         <v>9</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>101</v>
       </c>
       <c r="B39" t="s">
         <v>102</v>
       </c>
       <c r="C39" t="s">
         <v>103</v>
       </c>
       <c r="D39" t="s">
         <v>26</v>
       </c>
       <c r="E39">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F39">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="G39">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="H39">
         <v>1</v>
       </c>
       <c r="I39">
         <v>4</v>
       </c>
       <c r="J39">
         <v>2</v>
       </c>
       <c r="K39">
         <v>14</v>
       </c>
       <c r="M39">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N39">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="S39">
         <v>1</v>
       </c>
       <c r="V39">
         <v>1</v>
       </c>
       <c r="W39">
         <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>101</v>
       </c>
       <c r="B40" t="s">
         <v>104</v>
       </c>
       <c r="C40" t="s">
         <v>105</v>
       </c>
       <c r="D40" t="s">
         <v>26</v>
       </c>
       <c r="E40">
+        <v>7</v>
+      </c>
+      <c r="F40">
+        <v>24</v>
+      </c>
+      <c r="G40">
+        <v>31</v>
+      </c>
+      <c r="H40">
+        <v>1</v>
+      </c>
+      <c r="I40">
+        <v>3</v>
+      </c>
+      <c r="J40">
+        <v>2</v>
+      </c>
+      <c r="K40">
+        <v>2</v>
+      </c>
+      <c r="M40">
         <v>9</v>
       </c>
-      <c r="F40">
-[...17 lines deleted...]
-      <c r="M40">
+      <c r="N40">
+        <v>1</v>
+      </c>
+      <c r="Q40">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="S40">
         <v>1</v>
       </c>
       <c r="T40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>101</v>
       </c>
       <c r="B41" t="s">
         <v>106</v>
       </c>
       <c r="C41" t="s">
         <v>107</v>
       </c>
       <c r="D41" t="s">
         <v>26</v>
       </c>
       <c r="E41">
         <v>16</v>
       </c>
       <c r="F41">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G41">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41">
         <v>4</v>
       </c>
       <c r="J41">
         <v>2</v>
       </c>
       <c r="K41">
         <v>2</v>
       </c>
       <c r="M41">
         <v>7</v>
       </c>
       <c r="N41">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="Q41">
         <v>39</v>
       </c>
       <c r="T41">
         <v>1</v>
       </c>
       <c r="W41">
         <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>101</v>
       </c>
       <c r="B42" t="s">
         <v>108</v>
       </c>
       <c r="C42" t="s">
         <v>109</v>
       </c>
       <c r="D42" t="s">
         <v>26</v>
       </c>
       <c r="E42">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F42">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="G42">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H42">
         <v>1</v>
       </c>
       <c r="I42">
         <v>3</v>
       </c>
       <c r="J42">
         <v>1</v>
       </c>
       <c r="K42">
         <v>2</v>
       </c>
       <c r="M42">
         <v>6</v>
       </c>
       <c r="N42">
         <v>1</v>
       </c>
       <c r="Q42">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="S42">
         <v>2</v>
       </c>
       <c r="V42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" t="s">
         <v>101</v>
       </c>
       <c r="B43" t="s">
         <v>110</v>
       </c>
       <c r="C43" t="s">
         <v>111</v>
       </c>
       <c r="D43" t="s">
         <v>26</v>
       </c>
       <c r="E43">
         <v>13</v>
       </c>
       <c r="F43">
         <v>29</v>
       </c>
       <c r="G43">
         <v>42</v>
       </c>
       <c r="H43">
         <v>1</v>
       </c>
       <c r="I43">
         <v>4</v>
       </c>
       <c r="J43">
         <v>3</v>
       </c>
       <c r="K43">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M43">
         <v>12</v>
       </c>
       <c r="N43">
         <v>3</v>
       </c>
       <c r="Q43">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S43">
         <v>3</v>
       </c>
       <c r="T43">
         <v>1</v>
       </c>
       <c r="V43">
         <v>1</v>
       </c>
       <c r="W43">
         <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" t="s">
         <v>101</v>
       </c>
       <c r="B44" t="s">
         <v>112</v>
       </c>
       <c r="C44" t="s">
         <v>113</v>
       </c>
       <c r="D44" t="s">
         <v>26</v>
       </c>
       <c r="E44">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F44">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G44">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H44">
         <v>1</v>
       </c>
       <c r="I44">
         <v>3</v>
       </c>
       <c r="J44">
         <v>2</v>
       </c>
       <c r="K44">
         <v>3</v>
       </c>
       <c r="M44">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="N44">
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="O44">
+        <v>2</v>
       </c>
       <c r="Q44">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="W44">
         <v>3</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" t="s">
         <v>101</v>
       </c>
       <c r="B45" t="s">
         <v>114</v>
       </c>
       <c r="C45" t="s">
         <v>115</v>
       </c>
       <c r="D45" t="s">
         <v>59</v>
       </c>
       <c r="E45">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F45">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="G45">
         <v>88</v>
       </c>
       <c r="H45">
         <v>1</v>
       </c>
       <c r="I45">
         <v>4</v>
       </c>
       <c r="J45">
         <v>2</v>
       </c>
       <c r="K45">
         <v>11</v>
       </c>
       <c r="L45">
         <v>2</v>
       </c>
       <c r="M45">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="N45">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="Q45">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="S45">
         <v>2</v>
       </c>
       <c r="W45">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" t="s">
         <v>118</v>
       </c>
       <c r="D46" t="s">
         <v>26</v>
       </c>
       <c r="E46">
         <v>15</v>
       </c>
       <c r="F46">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G46">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="H46">
         <v>1</v>
       </c>
       <c r="I46">
         <v>4</v>
       </c>
       <c r="J46">
         <v>2</v>
       </c>
       <c r="K46">
         <v>5</v>
       </c>
       <c r="L46">
         <v>1</v>
       </c>
       <c r="N46">
         <v>27</v>
       </c>
       <c r="Q46">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="S46">
         <v>1</v>
       </c>
       <c r="V46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" t="s">
         <v>116</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" t="s">
         <v>120</v>
       </c>
       <c r="D47" t="s">
         <v>26</v>
       </c>
       <c r="E47">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>21</v>
+      </c>
+      <c r="G47">
+        <v>29</v>
+      </c>
+      <c r="H47">
+        <v>1</v>
+      </c>
+      <c r="I47">
+        <v>3</v>
+      </c>
+      <c r="J47">
+        <v>2</v>
+      </c>
+      <c r="K47">
+        <v>3</v>
+      </c>
+      <c r="M47">
+        <v>8</v>
+      </c>
+      <c r="Q47">
+        <v>1</v>
+      </c>
+      <c r="R47">
         <v>6</v>
-      </c>
-[...25 lines deleted...]
-        <v>9</v>
       </c>
       <c r="S47">
         <v>1</v>
       </c>
       <c r="T47">
         <v>1</v>
       </c>
       <c r="V47">
         <v>1</v>
       </c>
       <c r="W47">
         <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" t="s">
         <v>116</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" t="s">
         <v>122</v>
       </c>
       <c r="D48" t="s">
         <v>26</v>
       </c>
       <c r="E48">
         <v>10</v>
       </c>
       <c r="F48">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G48">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H48">
         <v>1</v>
       </c>
       <c r="I48">
         <v>3</v>
       </c>
       <c r="J48">
         <v>1</v>
       </c>
       <c r="K48">
         <v>3</v>
       </c>
       <c r="M48">
         <v>7</v>
       </c>
       <c r="Q48">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S48">
         <v>1</v>
       </c>
       <c r="T48">
         <v>1</v>
       </c>
       <c r="V48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
         <v>116</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" t="s">
         <v>124</v>
       </c>
       <c r="D49" t="s">
         <v>26</v>
       </c>
       <c r="E49">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F49">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="G49">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="H49">
         <v>1</v>
       </c>
       <c r="I49">
         <v>4</v>
       </c>
       <c r="J49">
         <v>2</v>
       </c>
       <c r="K49">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="M49">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="N49">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="O49">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="S49">
         <v>4</v>
       </c>
       <c r="T49">
         <v>1</v>
       </c>
       <c r="V49">
         <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
         <v>116</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" t="s">
         <v>126</v>
       </c>
       <c r="D50" t="s">
         <v>26</v>
       </c>
       <c r="E50">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F50">
         <v>16</v>
       </c>
       <c r="G50">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H50">
         <v>1</v>
       </c>
       <c r="I50">
         <v>3</v>
       </c>
       <c r="J50">
         <v>1</v>
       </c>
       <c r="K50">
         <v>2</v>
       </c>
       <c r="M50">
         <v>7</v>
       </c>
       <c r="N50">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="S50">
         <v>2</v>
       </c>
       <c r="T50">
         <v>1</v>
       </c>
       <c r="W50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" t="s">
         <v>116</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" t="s">
         <v>128</v>
       </c>
       <c r="D51" t="s">
         <v>26</v>
       </c>
       <c r="E51">
         <v>6</v>
       </c>
       <c r="F51">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G51">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H51">
         <v>1</v>
       </c>
       <c r="I51">
         <v>3</v>
       </c>
       <c r="J51">
         <v>1</v>
       </c>
       <c r="K51">
         <v>2</v>
       </c>
       <c r="M51">
         <v>6</v>
       </c>
       <c r="Q51">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
         <v>116</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" t="s">
         <v>130</v>
       </c>
       <c r="D52" t="s">
         <v>59</v>
       </c>
       <c r="E52">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="F52">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G52">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="H52">
         <v>1</v>
       </c>
       <c r="I52">
         <v>5</v>
       </c>
       <c r="J52">
         <v>2</v>
       </c>
       <c r="K52">
         <v>12</v>
       </c>
       <c r="L52">
         <v>3</v>
       </c>
       <c r="M52">
         <v>40</v>
       </c>
       <c r="N52">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="Q52">
         <v>17</v>
       </c>
       <c r="S52">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" t="s">
         <v>133</v>
       </c>
       <c r="D53" t="s">
         <v>26</v>
       </c>
       <c r="E53">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F53">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="G53">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="H53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I53">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J53">
         <v>2</v>
       </c>
       <c r="K53">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="M53">
         <v>35</v>
       </c>
       <c r="N53">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q53">
         <v>46</v>
       </c>
       <c r="S53">
         <v>4</v>
       </c>
       <c r="V53">
         <v>3</v>
       </c>
       <c r="W53">
         <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
         <v>131</v>
       </c>
       <c r="B54" t="s">
         <v>134</v>
       </c>
       <c r="C54" t="s">
         <v>135</v>
       </c>
       <c r="D54" t="s">
         <v>26</v>
       </c>
       <c r="E54">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F54">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="G54">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="H54">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I54">
         <v>5</v>
       </c>
       <c r="J54">
         <v>2</v>
       </c>
       <c r="K54">
         <v>10</v>
       </c>
       <c r="M54">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="N54">
-        <v>15</v>
+        <v>17</v>
+      </c>
+      <c r="O54">
+        <v>4</v>
       </c>
       <c r="Q54">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="W54">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
         <v>131</v>
       </c>
       <c r="B55" t="s">
         <v>136</v>
       </c>
       <c r="C55" t="s">
         <v>137</v>
       </c>
       <c r="D55" t="s">
         <v>26</v>
       </c>
       <c r="E55">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F55">
         <v>41</v>
       </c>
       <c r="G55">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H55">
         <v>1</v>
       </c>
       <c r="I55">
         <v>5</v>
       </c>
       <c r="J55">
         <v>2</v>
       </c>
       <c r="K55">
         <v>5</v>
       </c>
       <c r="M55">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="N55">
+        <v>1</v>
+      </c>
+      <c r="O55">
         <v>2</v>
       </c>
       <c r="Q55">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="R55">
         <v>1</v>
       </c>
       <c r="S55">
         <v>1</v>
       </c>
       <c r="T55">
         <v>1</v>
       </c>
       <c r="V55">
         <v>1</v>
       </c>
       <c r="W55">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" t="s">
         <v>131</v>
       </c>
       <c r="B56" t="s">
         <v>138</v>
       </c>
       <c r="C56" t="s">
         <v>139</v>
       </c>
       <c r="D56" t="s">
         <v>26</v>
       </c>
       <c r="E56">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F56">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="G56">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="H56">
         <v>1</v>
       </c>
       <c r="I56">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J56">
         <v>2</v>
       </c>
       <c r="K56">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M56">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="N56">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O56">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="Q56">
+        <v>1</v>
       </c>
       <c r="R56">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="S56">
         <v>1</v>
       </c>
       <c r="T56">
         <v>1</v>
       </c>
       <c r="V56">
         <v>1</v>
       </c>
       <c r="W56">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" t="s">
         <v>131</v>
       </c>
       <c r="B57" t="s">
         <v>140</v>
       </c>
       <c r="C57" t="s">
         <v>141</v>
       </c>
       <c r="D57" t="s">
         <v>26</v>
       </c>
       <c r="E57">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F57">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G57">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H57">
         <v>1</v>
       </c>
       <c r="I57">
         <v>3</v>
       </c>
       <c r="K57">
         <v>2</v>
       </c>
       <c r="L57">
         <v>1</v>
       </c>
       <c r="M57">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="N57">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q57">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="S57">
         <v>2</v>
       </c>
       <c r="T57">
         <v>1</v>
       </c>
       <c r="V57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
         <v>131</v>
       </c>
       <c r="B58" t="s">
         <v>142</v>
       </c>
       <c r="C58" t="s">
         <v>143</v>
       </c>
       <c r="D58" t="s">
         <v>26</v>
       </c>
       <c r="E58">
         <v>13</v>
       </c>
       <c r="F58">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="G58">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H58">
         <v>1</v>
       </c>
       <c r="I58">
         <v>4</v>
       </c>
       <c r="J58">
         <v>2</v>
       </c>
       <c r="K58">
         <v>6</v>
       </c>
       <c r="M58">
+        <v>11</v>
+      </c>
+      <c r="N58">
+        <v>2</v>
+      </c>
+      <c r="Q58">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="S58">
         <v>3</v>
       </c>
       <c r="T58">
         <v>1</v>
       </c>
       <c r="V58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" t="s">
         <v>131</v>
       </c>
       <c r="B59" t="s">
         <v>144</v>
       </c>
       <c r="C59" t="s">
         <v>145</v>
       </c>
       <c r="D59" t="s">
         <v>26</v>
       </c>
       <c r="E59">
         <v>24</v>
       </c>
       <c r="F59">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="G59">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="H59">
         <v>1</v>
       </c>
       <c r="I59">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J59">
         <v>2</v>
       </c>
       <c r="K59">
         <v>11</v>
       </c>
       <c r="M59">
         <v>29</v>
       </c>
       <c r="N59">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O59">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="S59">
         <v>1</v>
       </c>
       <c r="V59">
         <v>5</v>
       </c>
       <c r="W59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
         <v>131</v>
       </c>
       <c r="B60" t="s">
         <v>146</v>
       </c>
       <c r="C60" t="s">
         <v>147</v>
       </c>
       <c r="D60" t="s">
         <v>26</v>
       </c>
       <c r="E60">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F60">
         <v>24</v>
       </c>
       <c r="G60">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H60">
         <v>1</v>
       </c>
       <c r="I60">
         <v>4</v>
       </c>
       <c r="J60">
         <v>2</v>
       </c>
       <c r="K60">
         <v>2</v>
       </c>
       <c r="M60">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="N60">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Q60">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="S60">
         <v>3</v>
       </c>
       <c r="T60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
         <v>131</v>
       </c>
       <c r="B61" t="s">
         <v>148</v>
       </c>
       <c r="C61" t="s">
         <v>149</v>
       </c>
       <c r="D61" t="s">
         <v>26</v>
       </c>
       <c r="E61">
         <v>34</v>
       </c>
       <c r="F61">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="G61">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="H61">
         <v>1</v>
       </c>
       <c r="I61">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J61">
         <v>2</v>
       </c>
       <c r="K61">
         <v>15</v>
       </c>
       <c r="M61">
         <v>72</v>
       </c>
       <c r="N61">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R61">
         <v>11</v>
       </c>
       <c r="S61">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="T61">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
         <v>131</v>
       </c>
       <c r="B62" t="s">
         <v>150</v>
       </c>
       <c r="C62" t="s">
         <v>151</v>
       </c>
       <c r="D62" t="s">
         <v>59</v>
       </c>
       <c r="E62">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F62">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="G62">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="H62">
         <v>1</v>
       </c>
       <c r="I62">
         <v>4</v>
       </c>
       <c r="J62">
         <v>2</v>
       </c>
       <c r="K62">
         <v>10</v>
       </c>
       <c r="L62">
         <v>2</v>
       </c>
       <c r="M62">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="N62">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="Q62">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="S62">
         <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
         <v>131</v>
       </c>
       <c r="B63" t="s">
         <v>152</v>
       </c>
       <c r="C63" t="s">
         <v>153</v>
       </c>
       <c r="D63" t="s">
         <v>59</v>
       </c>
       <c r="E63">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F63">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G63">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="H63">
         <v>1</v>
       </c>
       <c r="I63">
         <v>4</v>
       </c>
       <c r="J63">
         <v>2</v>
       </c>
       <c r="K63">
+        <v>7</v>
+      </c>
+      <c r="L63">
+        <v>2</v>
+      </c>
+      <c r="M63">
+        <v>10</v>
+      </c>
+      <c r="N63">
         <v>6</v>
       </c>
-      <c r="L63">
-[...7 lines deleted...]
-      </c>
       <c r="S63">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T63">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" t="s">
         <v>131</v>
       </c>
       <c r="B64" t="s">
         <v>154</v>
       </c>
       <c r="C64" t="s">
         <v>155</v>
       </c>
       <c r="D64" t="s">
         <v>26</v>
       </c>
       <c r="E64">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F64">
         <v>18</v>
       </c>
       <c r="G64">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H64">
         <v>1</v>
       </c>
       <c r="I64">
         <v>4</v>
       </c>
       <c r="J64">
         <v>2</v>
       </c>
       <c r="K64">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="M64">
         <v>5</v>
       </c>
       <c r="N64">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="S64">
         <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" t="s">
         <v>158</v>
       </c>
       <c r="D65" t="s">
         <v>26</v>
       </c>
       <c r="E65">
         <v>17</v>
       </c>
       <c r="F65">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="G65">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="H65">
         <v>1</v>
       </c>
       <c r="I65">
         <v>5</v>
       </c>
       <c r="J65">
         <v>2</v>
       </c>
       <c r="K65">
         <v>5</v>
       </c>
       <c r="M65">
         <v>20</v>
       </c>
       <c r="N65">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="Q65">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="S65">
         <v>4</v>
       </c>
       <c r="W65">
         <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" t="s">
         <v>160</v>
       </c>
       <c r="D66" t="s">
         <v>26</v>
       </c>
       <c r="E66">
         <v>8</v>
       </c>
       <c r="F66">
@@ -5198,222 +5189,222 @@
       </c>
       <c r="S66">
         <v>1</v>
       </c>
       <c r="T66">
         <v>1</v>
       </c>
       <c r="V66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" t="s">
         <v>156</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" t="s">
         <v>162</v>
       </c>
       <c r="D67" t="s">
         <v>26</v>
       </c>
       <c r="E67">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F67">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G67">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="H67">
         <v>1</v>
       </c>
       <c r="I67">
         <v>4</v>
       </c>
       <c r="J67">
         <v>2</v>
       </c>
       <c r="K67">
         <v>6</v>
       </c>
       <c r="M67">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="N67">
         <v>2</v>
       </c>
       <c r="Q67">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="S67">
         <v>2</v>
       </c>
       <c r="W67">
         <v>4</v>
       </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
         <v>156</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" t="s">
         <v>164</v>
       </c>
       <c r="D68" t="s">
         <v>26</v>
       </c>
       <c r="E68">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F68">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G68">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H68">
         <v>1</v>
       </c>
       <c r="I68">
         <v>4</v>
       </c>
       <c r="J68">
         <v>1</v>
       </c>
       <c r="K68">
         <v>5</v>
       </c>
       <c r="M68">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="N68">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q68">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="S68">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" t="s">
         <v>156</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" t="s">
         <v>166</v>
       </c>
       <c r="D69" t="s">
         <v>26</v>
       </c>
       <c r="E69">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F69">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G69">
         <v>20</v>
       </c>
       <c r="H69">
         <v>1</v>
       </c>
       <c r="I69">
         <v>3</v>
       </c>
       <c r="K69">
         <v>2</v>
       </c>
       <c r="M69">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="N69">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q69">
         <v>4</v>
       </c>
       <c r="S69">
         <v>2</v>
       </c>
       <c r="V69">
         <v>1</v>
       </c>
       <c r="W69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" t="s">
         <v>156</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" t="s">
         <v>168</v>
       </c>
       <c r="D70" t="s">
         <v>26</v>
       </c>
       <c r="E70">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F70">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G70">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H70">
         <v>1</v>
       </c>
       <c r="I70">
         <v>3</v>
       </c>
       <c r="J70">
         <v>1</v>
       </c>
       <c r="K70">
         <v>2</v>
       </c>
       <c r="M70">
         <v>6</v>
       </c>
       <c r="N70">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="R70">
         <v>1</v>
       </c>
       <c r="T70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
         <v>156</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" t="s">
         <v>170</v>
       </c>
       <c r="D71" t="s">
         <v>26</v>
       </c>
       <c r="E71">
         <v>4</v>
       </c>
       <c r="F71">
@@ -5439,196 +5430,196 @@
       </c>
       <c r="Q71">
         <v>6</v>
       </c>
       <c r="R71">
         <v>1</v>
       </c>
       <c r="T71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
         <v>156</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" t="s">
         <v>172</v>
       </c>
       <c r="D72" t="s">
         <v>59</v>
       </c>
       <c r="E72">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F72">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G72">
         <v>231</v>
       </c>
       <c r="H72">
         <v>1</v>
       </c>
       <c r="I72">
         <v>5</v>
       </c>
       <c r="J72">
         <v>2</v>
       </c>
       <c r="K72">
         <v>20</v>
       </c>
       <c r="L72">
         <v>5</v>
       </c>
       <c r="M72">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="N72">
+        <v>52</v>
+      </c>
+      <c r="Q72">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="R72">
         <v>36</v>
       </c>
       <c r="S72">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="V72">
         <v>1</v>
       </c>
       <c r="W72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" t="s">
         <v>156</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" t="s">
         <v>174</v>
       </c>
       <c r="D73" t="s">
         <v>59</v>
       </c>
       <c r="E73">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F73">
         <v>58</v>
       </c>
       <c r="G73">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="H73">
         <v>1</v>
       </c>
       <c r="I73">
         <v>4</v>
       </c>
       <c r="J73">
         <v>3</v>
       </c>
       <c r="K73">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="L73">
         <v>2</v>
       </c>
       <c r="M73">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="N73">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="Q73">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="S73">
         <v>3</v>
       </c>
       <c r="V73">
         <v>1</v>
       </c>
       <c r="W73">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" t="s">
         <v>175</v>
       </c>
       <c r="B74" t="s">
         <v>176</v>
       </c>
       <c r="C74" t="s">
         <v>177</v>
       </c>
       <c r="D74" t="s">
         <v>26</v>
       </c>
       <c r="E74">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F74">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="G74">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="H74">
         <v>1</v>
       </c>
       <c r="I74">
         <v>5</v>
       </c>
       <c r="J74">
         <v>2</v>
       </c>
       <c r="K74">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="L74">
         <v>1</v>
       </c>
       <c r="M74">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="N74">
         <v>9</v>
       </c>
       <c r="Q74">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="S74">
         <v>3</v>
       </c>
       <c r="W74">
         <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
         <v>175</v>
       </c>
       <c r="B75" t="s">
         <v>178</v>
       </c>
       <c r="C75" t="s">
         <v>179</v>
       </c>
       <c r="D75" t="s">
         <v>26</v>
       </c>
       <c r="E75">
         <v>8</v>
       </c>
       <c r="F75">
@@ -5657,564 +5648,567 @@
       </c>
       <c r="R75">
         <v>4</v>
       </c>
       <c r="S75">
         <v>1</v>
       </c>
       <c r="W75">
         <v>4</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" t="s">
         <v>175</v>
       </c>
       <c r="B76" t="s">
         <v>180</v>
       </c>
       <c r="C76" t="s">
         <v>181</v>
       </c>
       <c r="D76" t="s">
         <v>59</v>
       </c>
       <c r="E76">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="F76">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G76">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="H76">
         <v>1</v>
       </c>
       <c r="I76">
         <v>4</v>
       </c>
       <c r="J76">
         <v>2</v>
       </c>
       <c r="K76">
         <v>10</v>
       </c>
       <c r="L76">
         <v>2</v>
       </c>
       <c r="M76">
         <v>16</v>
       </c>
       <c r="N76">
         <v>6</v>
       </c>
       <c r="O76">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q76">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="S76">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="T76">
         <v>1</v>
       </c>
       <c r="W76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" t="s">
         <v>184</v>
       </c>
       <c r="D77" t="s">
         <v>26</v>
       </c>
       <c r="E77">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="F77">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="G77">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="H77">
         <v>1</v>
       </c>
       <c r="I77">
         <v>5</v>
       </c>
       <c r="J77">
         <v>2</v>
       </c>
       <c r="K77">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="M77">
         <v>40</v>
       </c>
       <c r="N77">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="S77">
         <v>6</v>
       </c>
       <c r="V77">
         <v>1</v>
       </c>
       <c r="W77">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" t="s">
         <v>182</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" t="s">
         <v>186</v>
       </c>
       <c r="D78" t="s">
         <v>26</v>
       </c>
       <c r="E78">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F78">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="G78">
         <v>117</v>
       </c>
       <c r="H78">
         <v>1</v>
       </c>
       <c r="I78">
         <v>4</v>
       </c>
       <c r="J78">
         <v>2</v>
       </c>
       <c r="K78">
         <v>13</v>
       </c>
       <c r="N78">
-        <v>52</v>
+        <v>49</v>
+      </c>
+      <c r="O78">
+        <v>2</v>
       </c>
       <c r="S78">
         <v>5</v>
       </c>
       <c r="W78">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" t="s">
         <v>182</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" t="s">
         <v>188</v>
       </c>
       <c r="D79" t="s">
         <v>26</v>
       </c>
       <c r="E79">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F79">
         <v>42</v>
       </c>
       <c r="G79">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H79">
         <v>1</v>
       </c>
       <c r="I79">
         <v>4</v>
       </c>
       <c r="J79">
         <v>2</v>
       </c>
       <c r="K79">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M79">
+        <v>10</v>
+      </c>
+      <c r="N79">
         <v>11</v>
       </c>
-      <c r="N79">
-[...1 lines deleted...]
-      </c>
       <c r="Q79">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="S79">
         <v>2</v>
       </c>
       <c r="W79">
         <v>3</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" t="s">
         <v>182</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" t="s">
         <v>190</v>
       </c>
       <c r="D80" t="s">
         <v>26</v>
       </c>
       <c r="E80">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F80">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G80">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="H80">
         <v>1</v>
       </c>
       <c r="I80">
         <v>4</v>
       </c>
       <c r="J80">
         <v>2</v>
       </c>
       <c r="K80">
         <v>5</v>
       </c>
       <c r="M80">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="N80">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q80">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="S80">
         <v>3</v>
       </c>
       <c r="W80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" t="s">
         <v>182</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" t="s">
         <v>192</v>
       </c>
       <c r="D81" t="s">
         <v>26</v>
       </c>
       <c r="E81">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F81">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="G81">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="H81">
         <v>1</v>
       </c>
       <c r="I81">
         <v>4</v>
       </c>
       <c r="J81">
         <v>2</v>
       </c>
       <c r="K81">
         <v>11</v>
       </c>
       <c r="M81">
         <v>32</v>
       </c>
       <c r="N81">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="Q81">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R81">
         <v>1</v>
       </c>
       <c r="S81">
         <v>1</v>
       </c>
       <c r="T81">
         <v>1</v>
       </c>
       <c r="V81">
         <v>1</v>
       </c>
       <c r="W81">
         <v>4</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" t="s">
         <v>182</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" t="s">
         <v>194</v>
       </c>
       <c r="D82" t="s">
         <v>26</v>
       </c>
       <c r="E82">
         <v>15</v>
       </c>
       <c r="F82">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G82">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="H82">
         <v>1</v>
       </c>
       <c r="I82">
         <v>5</v>
       </c>
       <c r="J82">
         <v>2</v>
       </c>
       <c r="K82">
         <v>6</v>
       </c>
       <c r="M82">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="N82">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="S82">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T82">
         <v>1</v>
       </c>
       <c r="V82">
         <v>1</v>
       </c>
       <c r="W82">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
         <v>182</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" t="s">
         <v>196</v>
       </c>
       <c r="D83" t="s">
         <v>26</v>
       </c>
       <c r="E83">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F83">
         <v>57</v>
       </c>
       <c r="G83">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="H83">
         <v>1</v>
       </c>
       <c r="I83">
         <v>5</v>
       </c>
       <c r="J83">
         <v>2</v>
       </c>
       <c r="K83">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M83">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="N83">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="S83">
         <v>7</v>
       </c>
       <c r="V83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
         <v>182</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" t="s">
         <v>198</v>
       </c>
       <c r="D84" t="s">
         <v>59</v>
       </c>
       <c r="E84">
         <v>37</v>
       </c>
       <c r="F84">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="G84">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="H84">
         <v>1</v>
       </c>
       <c r="I84">
         <v>4</v>
       </c>
       <c r="J84">
         <v>1</v>
       </c>
       <c r="K84">
         <v>11</v>
       </c>
       <c r="L84">
         <v>2</v>
       </c>
       <c r="M84">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="N84">
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="O84">
+        <v>3</v>
       </c>
       <c r="Q84">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R84">
         <v>1</v>
       </c>
       <c r="S84">
         <v>1</v>
       </c>
       <c r="W84">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
         <v>182</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" t="s">
         <v>200</v>
       </c>
       <c r="D85" t="s">
         <v>59</v>
       </c>
       <c r="E85">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="F85">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="G85">
-        <v>207</v>
+        <v>188</v>
       </c>
       <c r="H85">
         <v>1</v>
       </c>
       <c r="I85">
         <v>7</v>
       </c>
       <c r="J85">
         <v>2</v>
       </c>
       <c r="K85">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L85">
         <v>3</v>
       </c>
       <c r="M85">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="N85">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="Q85">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="S85">
         <v>11</v>
       </c>
       <c r="T85">
         <v>2</v>
       </c>
       <c r="V85">
         <v>2</v>
       </c>
       <c r="W85">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
         <v>182</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" t="s">
         <v>202</v>
       </c>
       <c r="D86" t="s">
         <v>59</v>
       </c>
       <c r="E86">
         <v>8</v>
       </c>
       <c r="F86">
         <v>30</v>
       </c>
       <c r="G86">
         <v>38</v>
       </c>
       <c r="K86">
@@ -6263,2952 +6257,2970 @@
       </c>
       <c r="Q87">
         <v>6</v>
       </c>
       <c r="S87">
         <v>3</v>
       </c>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" t="s">
         <v>205</v>
       </c>
       <c r="B88" t="s">
         <v>206</v>
       </c>
       <c r="C88" t="s">
         <v>207</v>
       </c>
       <c r="D88" t="s">
         <v>26</v>
       </c>
       <c r="E88">
         <v>18</v>
       </c>
       <c r="F88">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G88">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="H88">
         <v>1</v>
       </c>
       <c r="I88">
         <v>4</v>
       </c>
       <c r="J88">
         <v>2</v>
       </c>
       <c r="K88">
         <v>11</v>
       </c>
       <c r="M88">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="N88">
         <v>18</v>
       </c>
       <c r="S88">
         <v>1</v>
       </c>
       <c r="T88">
         <v>1</v>
       </c>
       <c r="V88">
         <v>1</v>
       </c>
       <c r="W88">
         <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" t="s">
         <v>205</v>
       </c>
       <c r="B89" t="s">
         <v>208</v>
       </c>
       <c r="C89" t="s">
         <v>209</v>
       </c>
       <c r="D89" t="s">
         <v>26</v>
       </c>
       <c r="E89">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F89">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G89">
         <v>54</v>
       </c>
       <c r="H89">
         <v>1</v>
       </c>
       <c r="I89">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J89">
         <v>2</v>
       </c>
       <c r="K89">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M89">
+        <v>16</v>
+      </c>
+      <c r="N89">
+        <v>3</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="S89">
+        <v>5</v>
+      </c>
+      <c r="W89">
         <v>17</v>
-      </c>
-[...7 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" t="s">
         <v>205</v>
       </c>
       <c r="B90" t="s">
         <v>210</v>
       </c>
       <c r="C90" t="s">
         <v>211</v>
       </c>
       <c r="D90" t="s">
         <v>26</v>
       </c>
       <c r="E90">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F90">
         <v>19</v>
       </c>
       <c r="G90">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H90">
         <v>1</v>
       </c>
       <c r="I90">
         <v>3</v>
       </c>
       <c r="J90">
         <v>2</v>
       </c>
       <c r="K90">
         <v>2</v>
       </c>
       <c r="M90">
         <v>6</v>
       </c>
       <c r="N90">
         <v>1</v>
       </c>
       <c r="Q90">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="S90">
         <v>1</v>
       </c>
       <c r="V90">
         <v>1</v>
       </c>
       <c r="W90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" t="s">
         <v>205</v>
       </c>
       <c r="B91" t="s">
         <v>212</v>
       </c>
       <c r="C91" t="s">
         <v>213</v>
       </c>
       <c r="D91" t="s">
         <v>26</v>
       </c>
       <c r="E91">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F91">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="G91">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="H91">
         <v>1</v>
       </c>
       <c r="I91">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J91">
         <v>2</v>
       </c>
       <c r="K91">
         <v>10</v>
       </c>
       <c r="M91">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N91">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Q91">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="S91">
         <v>2</v>
       </c>
       <c r="W91">
         <v>3</v>
       </c>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" t="s">
         <v>205</v>
       </c>
       <c r="B92" t="s">
         <v>214</v>
       </c>
       <c r="C92" t="s">
         <v>215</v>
       </c>
       <c r="D92" t="s">
         <v>59</v>
       </c>
       <c r="E92">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F92">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G92">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="H92">
         <v>1</v>
       </c>
       <c r="I92">
         <v>5</v>
       </c>
       <c r="J92">
         <v>2</v>
       </c>
       <c r="K92">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="M92">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="N92">
-        <v>15</v>
+        <v>12</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
       </c>
       <c r="Q92">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="S92">
         <v>5</v>
       </c>
       <c r="T92">
         <v>1</v>
       </c>
       <c r="V92">
         <v>1</v>
       </c>
       <c r="W92">
         <v>8</v>
       </c>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" t="s">
         <v>216</v>
       </c>
       <c r="B93" t="s">
         <v>217</v>
       </c>
       <c r="C93" t="s">
         <v>218</v>
       </c>
       <c r="D93" t="s">
         <v>26</v>
       </c>
       <c r="E93">
         <v>54</v>
       </c>
       <c r="F93">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G93">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="H93">
         <v>1</v>
       </c>
       <c r="I93">
         <v>4</v>
       </c>
       <c r="J93">
         <v>2</v>
       </c>
       <c r="K93">
         <v>14</v>
       </c>
       <c r="M93">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="N93">
         <v>26</v>
       </c>
       <c r="Q93">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R93">
         <v>8</v>
       </c>
       <c r="S93">
         <v>4</v>
       </c>
       <c r="V93">
         <v>1</v>
       </c>
       <c r="W93">
         <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>219</v>
       </c>
       <c r="C94" t="s">
         <v>220</v>
       </c>
       <c r="D94" t="s">
         <v>26</v>
       </c>
       <c r="E94">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F94">
         <v>64</v>
       </c>
       <c r="G94">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H94">
         <v>1</v>
       </c>
       <c r="I94">
         <v>4</v>
       </c>
       <c r="J94">
         <v>2</v>
       </c>
       <c r="K94">
         <v>12</v>
       </c>
       <c r="M94">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N94">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="Q94">
         <v>1</v>
       </c>
       <c r="S94">
         <v>2</v>
       </c>
       <c r="V94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>221</v>
       </c>
       <c r="C95" t="s">
         <v>222</v>
       </c>
       <c r="D95" t="s">
         <v>26</v>
       </c>
       <c r="E95">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="F95">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="G95">
-        <v>205</v>
+        <v>194</v>
       </c>
       <c r="H95">
         <v>1</v>
       </c>
       <c r="I95">
         <v>5</v>
       </c>
       <c r="J95">
         <v>2</v>
       </c>
       <c r="K95">
         <v>14</v>
       </c>
       <c r="M95">
         <v>84</v>
       </c>
       <c r="N95">
-        <v>25</v>
+        <v>23</v>
+      </c>
+      <c r="O95">
+        <v>4</v>
       </c>
       <c r="Q95">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="S95">
         <v>3</v>
       </c>
       <c r="T95">
         <v>1</v>
       </c>
       <c r="W95">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" t="s">
         <v>216</v>
       </c>
       <c r="B96" t="s">
         <v>223</v>
       </c>
       <c r="C96" t="s">
         <v>224</v>
       </c>
       <c r="D96" t="s">
         <v>26</v>
       </c>
       <c r="E96">
         <v>41</v>
       </c>
       <c r="F96">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="G96">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="H96">
         <v>1</v>
       </c>
       <c r="I96">
         <v>5</v>
       </c>
       <c r="J96">
         <v>3</v>
       </c>
       <c r="K96">
         <v>14</v>
       </c>
       <c r="M96">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N96">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Q96">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="S96">
         <v>4</v>
       </c>
       <c r="V96">
         <v>3</v>
       </c>
       <c r="W96">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" t="s">
         <v>216</v>
       </c>
       <c r="B97" t="s">
         <v>225</v>
       </c>
       <c r="C97" t="s">
         <v>226</v>
       </c>
       <c r="D97" t="s">
         <v>26</v>
       </c>
       <c r="E97">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F97">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="G97">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H97">
         <v>1</v>
       </c>
       <c r="I97">
         <v>5</v>
       </c>
       <c r="J97">
         <v>2</v>
       </c>
       <c r="K97">
         <v>6</v>
       </c>
       <c r="M97">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="N97">
         <v>2</v>
       </c>
       <c r="Q97">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="S97">
         <v>1</v>
       </c>
       <c r="T97">
         <v>1</v>
       </c>
       <c r="W97">
         <v>3</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" t="s">
         <v>216</v>
       </c>
       <c r="B98" t="s">
         <v>227</v>
       </c>
       <c r="C98" t="s">
         <v>228</v>
       </c>
       <c r="D98" t="s">
         <v>26</v>
       </c>
       <c r="E98">
         <v>6</v>
       </c>
       <c r="F98">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G98">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H98">
         <v>1</v>
       </c>
       <c r="I98">
         <v>4</v>
       </c>
+      <c r="J98">
+        <v>1</v>
+      </c>
       <c r="L98">
         <v>2</v>
       </c>
       <c r="M98">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="N98">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="Q98">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="S98">
         <v>1</v>
       </c>
       <c r="V98">
         <v>1</v>
       </c>
       <c r="W98">
         <v>4</v>
       </c>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" t="s">
         <v>216</v>
       </c>
       <c r="B99" t="s">
         <v>229</v>
       </c>
       <c r="C99" t="s">
         <v>230</v>
       </c>
       <c r="D99" t="s">
         <v>26</v>
       </c>
       <c r="E99">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F99">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G99">
         <v>45</v>
       </c>
       <c r="H99">
         <v>1</v>
       </c>
       <c r="I99">
         <v>4</v>
       </c>
       <c r="J99">
         <v>2</v>
       </c>
       <c r="K99">
         <v>5</v>
       </c>
       <c r="M99">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="N99">
         <v>4</v>
       </c>
       <c r="Q99">
         <v>8</v>
       </c>
       <c r="W99">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" t="s">
         <v>216</v>
       </c>
       <c r="B100" t="s">
         <v>231</v>
       </c>
       <c r="C100" t="s">
         <v>232</v>
       </c>
       <c r="D100" t="s">
         <v>26</v>
       </c>
       <c r="E100">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F100">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="G100">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="H100">
         <v>1</v>
       </c>
       <c r="I100">
         <v>5</v>
       </c>
       <c r="J100">
         <v>2</v>
       </c>
       <c r="K100">
         <v>5</v>
       </c>
       <c r="M100">
         <v>12</v>
       </c>
       <c r="N100">
         <v>1</v>
       </c>
       <c r="Q100">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="S100">
         <v>1</v>
       </c>
       <c r="T100">
         <v>1</v>
       </c>
       <c r="W100">
         <v>4</v>
       </c>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" t="s">
         <v>216</v>
       </c>
       <c r="B101" t="s">
         <v>233</v>
       </c>
       <c r="C101" t="s">
         <v>234</v>
       </c>
       <c r="D101" t="s">
         <v>26</v>
       </c>
       <c r="E101">
         <v>8</v>
       </c>
       <c r="F101">
         <v>15</v>
       </c>
       <c r="G101">
         <v>23</v>
       </c>
       <c r="H101">
         <v>1</v>
       </c>
       <c r="I101">
         <v>3</v>
       </c>
       <c r="J101">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K101">
         <v>2</v>
       </c>
       <c r="L101">
         <v>1</v>
       </c>
       <c r="M101">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="N101">
         <v>1</v>
       </c>
       <c r="Q101">
         <v>3</v>
       </c>
       <c r="S101">
         <v>2</v>
       </c>
       <c r="T101">
         <v>1</v>
       </c>
       <c r="W101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" t="s">
         <v>216</v>
       </c>
       <c r="B102" t="s">
         <v>235</v>
       </c>
       <c r="C102" t="s">
         <v>236</v>
       </c>
       <c r="D102" t="s">
         <v>59</v>
       </c>
       <c r="E102">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F102">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="G102">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="H102">
         <v>1</v>
       </c>
       <c r="I102">
         <v>4</v>
       </c>
       <c r="J102">
         <v>2</v>
       </c>
       <c r="K102">
         <v>11</v>
       </c>
       <c r="L102">
         <v>3</v>
       </c>
       <c r="M102">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="N102">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="Q102">
+        <v>7</v>
+      </c>
+      <c r="S102">
+        <v>5</v>
+      </c>
+      <c r="W102">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" t="s">
         <v>216</v>
       </c>
       <c r="B103" t="s">
         <v>237</v>
       </c>
       <c r="C103" t="s">
         <v>238</v>
       </c>
       <c r="D103" t="s">
         <v>59</v>
       </c>
       <c r="E103">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F103">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G103">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H103">
         <v>1</v>
       </c>
       <c r="I103">
         <v>5</v>
       </c>
       <c r="J103">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K103">
         <v>12</v>
       </c>
       <c r="L103">
         <v>2</v>
       </c>
       <c r="M103">
         <v>24</v>
       </c>
       <c r="N103">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="S103">
         <v>2</v>
       </c>
       <c r="V103">
         <v>1</v>
       </c>
       <c r="W103">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" t="s">
         <v>216</v>
       </c>
       <c r="B104" t="s">
         <v>239</v>
       </c>
       <c r="C104" t="s">
         <v>240</v>
       </c>
       <c r="D104" t="s">
         <v>59</v>
       </c>
       <c r="E104">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F104">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="G104">
-        <v>234</v>
+        <v>244</v>
       </c>
       <c r="H104">
         <v>1</v>
       </c>
       <c r="I104">
         <v>4</v>
       </c>
       <c r="J104">
         <v>2</v>
       </c>
       <c r="K104">
         <v>15</v>
       </c>
       <c r="M104">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="N104">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="O104">
         <v>4</v>
       </c>
       <c r="Q104">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="S104">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="V104">
         <v>5</v>
       </c>
       <c r="W104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" t="s">
         <v>241</v>
       </c>
       <c r="B105" t="s">
         <v>242</v>
       </c>
       <c r="C105" t="s">
         <v>243</v>
       </c>
       <c r="D105" t="s">
         <v>26</v>
       </c>
       <c r="E105">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F105">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G105">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H105">
         <v>1</v>
       </c>
       <c r="I105">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J105">
         <v>2</v>
       </c>
       <c r="K105">
         <v>12</v>
       </c>
       <c r="M105">
         <v>31</v>
       </c>
       <c r="N105">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Q105">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="S105">
         <v>3</v>
+      </c>
+      <c r="V105">
+        <v>1</v>
       </c>
       <c r="W105">
         <v>6</v>
       </c>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" t="s">
         <v>241</v>
       </c>
       <c r="B106" t="s">
         <v>244</v>
       </c>
       <c r="C106" t="s">
         <v>245</v>
       </c>
       <c r="D106" t="s">
         <v>26</v>
       </c>
       <c r="E106">
         <v>5</v>
       </c>
       <c r="F106">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G106">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H106">
         <v>1</v>
       </c>
       <c r="I106">
         <v>4</v>
       </c>
       <c r="J106">
         <v>1</v>
       </c>
       <c r="K106">
         <v>2</v>
       </c>
       <c r="M106">
         <v>5</v>
       </c>
       <c r="N106">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="S106">
         <v>4</v>
       </c>
       <c r="W106">
         <v>5</v>
       </c>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" t="s">
         <v>241</v>
       </c>
       <c r="B107" t="s">
         <v>246</v>
       </c>
       <c r="C107" t="s">
         <v>247</v>
       </c>
       <c r="D107" t="s">
         <v>26</v>
       </c>
       <c r="E107">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F107">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G107">
         <v>20</v>
       </c>
       <c r="H107">
         <v>1</v>
       </c>
       <c r="I107">
         <v>3</v>
       </c>
       <c r="K107">
         <v>2</v>
       </c>
       <c r="M107">
         <v>6</v>
       </c>
       <c r="Q107">
         <v>5</v>
       </c>
       <c r="S107">
         <v>2</v>
       </c>
       <c r="T107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" t="s">
         <v>241</v>
       </c>
       <c r="B108" t="s">
         <v>248</v>
       </c>
       <c r="C108" t="s">
         <v>249</v>
       </c>
       <c r="D108" t="s">
         <v>26</v>
       </c>
       <c r="E108">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F108">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="G108">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H108">
         <v>1</v>
       </c>
       <c r="I108">
         <v>3</v>
       </c>
       <c r="K108">
         <v>2</v>
       </c>
       <c r="L108">
         <v>1</v>
       </c>
       <c r="M108">
         <v>6</v>
       </c>
       <c r="N108">
         <v>2</v>
       </c>
       <c r="Q108">
         <v>4</v>
       </c>
       <c r="S108">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T108">
         <v>1</v>
       </c>
       <c r="V108">
         <v>2</v>
       </c>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" t="s">
         <v>241</v>
       </c>
       <c r="B109" t="s">
         <v>250</v>
       </c>
       <c r="C109" t="s">
         <v>251</v>
       </c>
       <c r="D109" t="s">
         <v>26</v>
       </c>
       <c r="E109">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F109">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G109">
         <v>56</v>
       </c>
       <c r="H109">
         <v>1</v>
       </c>
       <c r="I109">
         <v>3</v>
       </c>
       <c r="J109">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K109">
         <v>2</v>
       </c>
       <c r="M109">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="N109">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="R109">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="S109">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T109">
         <v>1</v>
       </c>
       <c r="V109">
         <v>2</v>
       </c>
       <c r="W109">
         <v>2</v>
       </c>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" t="s">
         <v>241</v>
       </c>
       <c r="B110" t="s">
         <v>252</v>
       </c>
       <c r="C110" t="s">
         <v>253</v>
       </c>
       <c r="D110" t="s">
         <v>26</v>
       </c>
       <c r="E110">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F110">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G110">
         <v>38</v>
       </c>
       <c r="H110">
         <v>1</v>
       </c>
       <c r="I110">
         <v>4</v>
       </c>
       <c r="J110">
         <v>2</v>
       </c>
       <c r="K110">
         <v>6</v>
       </c>
       <c r="M110">
         <v>11</v>
       </c>
       <c r="N110">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q110">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="S110">
         <v>2</v>
       </c>
       <c r="T110">
         <v>1</v>
       </c>
       <c r="V110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" t="s">
         <v>241</v>
       </c>
       <c r="B111" t="s">
         <v>254</v>
       </c>
       <c r="C111" t="s">
         <v>255</v>
       </c>
       <c r="D111" t="s">
         <v>26</v>
       </c>
       <c r="E111">
         <v>8</v>
       </c>
       <c r="F111">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G111">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="H111">
         <v>1</v>
       </c>
       <c r="I111">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J111">
         <v>2</v>
       </c>
       <c r="K111">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M111">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="N111">
-        <v>11</v>
+        <v>10</v>
+      </c>
+      <c r="Q111">
+        <v>1</v>
       </c>
       <c r="S111">
         <v>2</v>
       </c>
       <c r="V111">
         <v>1</v>
       </c>
       <c r="W111">
         <v>6</v>
       </c>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" t="s">
         <v>241</v>
       </c>
       <c r="B112" t="s">
         <v>256</v>
       </c>
       <c r="C112" t="s">
         <v>257</v>
       </c>
       <c r="D112" t="s">
         <v>59</v>
       </c>
       <c r="E112">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F112">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="G112">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="H112">
         <v>1</v>
       </c>
       <c r="I112">
         <v>5</v>
       </c>
       <c r="J112">
         <v>2</v>
       </c>
       <c r="K112">
         <v>11</v>
       </c>
       <c r="M112">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N112">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="S112">
         <v>7</v>
       </c>
       <c r="T112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" t="s">
         <v>258</v>
       </c>
       <c r="B113" t="s">
         <v>259</v>
       </c>
       <c r="C113" t="s">
         <v>260</v>
       </c>
       <c r="D113" t="s">
         <v>26</v>
       </c>
       <c r="E113">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F113">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="G113">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="H113">
         <v>1</v>
       </c>
       <c r="I113">
         <v>5</v>
       </c>
       <c r="J113">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K113">
         <v>13</v>
       </c>
       <c r="M113">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="N113">
-        <v>26</v>
+        <v>23</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
       </c>
       <c r="Q113">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="S113">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V113">
         <v>1</v>
       </c>
       <c r="W113">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" t="s">
         <v>258</v>
       </c>
       <c r="B114" t="s">
         <v>261</v>
       </c>
       <c r="C114" t="s">
         <v>262</v>
       </c>
       <c r="D114" t="s">
         <v>26</v>
       </c>
       <c r="E114">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F114">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G114">
         <v>18</v>
       </c>
       <c r="H114">
         <v>1</v>
       </c>
       <c r="I114">
         <v>3</v>
       </c>
       <c r="J114">
         <v>2</v>
       </c>
       <c r="K114">
         <v>2</v>
       </c>
       <c r="M114">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q114">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="S114">
         <v>1</v>
       </c>
       <c r="W114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>263</v>
       </c>
       <c r="C115" t="s">
         <v>264</v>
       </c>
       <c r="D115" t="s">
         <v>26</v>
       </c>
       <c r="E115">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F115">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G115">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="H115">
         <v>1</v>
       </c>
       <c r="I115">
         <v>4</v>
       </c>
       <c r="J115">
         <v>2</v>
       </c>
       <c r="K115">
         <v>6</v>
       </c>
       <c r="M115">
         <v>12</v>
       </c>
       <c r="N115">
-        <v>6</v>
+        <v>4</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
       </c>
       <c r="Q115">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="T115">
         <v>1</v>
       </c>
       <c r="W115">
         <v>3</v>
       </c>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" t="s">
         <v>258</v>
       </c>
       <c r="B116" t="s">
         <v>265</v>
       </c>
       <c r="C116" t="s">
         <v>266</v>
       </c>
       <c r="D116" t="s">
         <v>26</v>
       </c>
       <c r="E116">
         <v>7</v>
       </c>
       <c r="F116">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G116">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H116">
         <v>1</v>
       </c>
       <c r="I116">
         <v>3</v>
       </c>
       <c r="J116">
         <v>2</v>
       </c>
       <c r="K116">
         <v>2</v>
       </c>
       <c r="M116">
         <v>6</v>
       </c>
       <c r="N116">
         <v>6</v>
       </c>
       <c r="Q116">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S116">
         <v>1</v>
       </c>
       <c r="V116">
         <v>1</v>
       </c>
       <c r="W116">
         <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" t="s">
         <v>258</v>
       </c>
       <c r="B117" t="s">
         <v>267</v>
       </c>
       <c r="C117" t="s">
         <v>268</v>
       </c>
       <c r="D117" t="s">
         <v>26</v>
       </c>
       <c r="E117">
         <v>3</v>
       </c>
       <c r="F117">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G117">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H117">
         <v>1</v>
       </c>
       <c r="I117">
         <v>3</v>
       </c>
       <c r="J117">
         <v>2</v>
       </c>
       <c r="K117">
         <v>3</v>
       </c>
       <c r="M117">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="N117">
         <v>5</v>
       </c>
       <c r="S117">
         <v>1</v>
       </c>
       <c r="V117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" t="s">
         <v>258</v>
       </c>
       <c r="B118" t="s">
         <v>269</v>
       </c>
       <c r="C118" t="s">
         <v>270</v>
       </c>
       <c r="D118" t="s">
         <v>59</v>
       </c>
       <c r="E118">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F118">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="G118">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H118">
         <v>1</v>
       </c>
       <c r="I118">
         <v>4</v>
       </c>
       <c r="J118">
         <v>2</v>
       </c>
       <c r="K118">
         <v>10</v>
       </c>
       <c r="L118">
         <v>2</v>
       </c>
       <c r="M118">
+        <v>35</v>
+      </c>
+      <c r="N118">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="Q118">
         <v>3</v>
       </c>
       <c r="R118">
         <v>1</v>
       </c>
       <c r="S118">
         <v>5</v>
       </c>
       <c r="W118">
         <v>7</v>
       </c>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" t="s">
         <v>271</v>
       </c>
       <c r="B119" t="s">
         <v>272</v>
       </c>
       <c r="C119" t="s">
         <v>273</v>
       </c>
       <c r="D119" t="s">
         <v>26</v>
       </c>
       <c r="E119">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F119">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="G119">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="H119">
         <v>1</v>
       </c>
       <c r="I119">
         <v>4</v>
       </c>
       <c r="J119">
         <v>2</v>
       </c>
       <c r="K119">
         <v>5</v>
       </c>
       <c r="M119">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="N119">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Q119">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="S119">
         <v>2</v>
       </c>
       <c r="T119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" t="s">
         <v>271</v>
       </c>
       <c r="B120" t="s">
         <v>274</v>
       </c>
       <c r="C120" t="s">
         <v>275</v>
       </c>
       <c r="D120" t="s">
         <v>26</v>
       </c>
       <c r="E120">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F120">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G120">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H120">
         <v>1</v>
       </c>
       <c r="I120">
         <v>3</v>
       </c>
       <c r="J120">
         <v>2</v>
       </c>
       <c r="K120">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M120">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="N120">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="S120">
         <v>1</v>
       </c>
       <c r="T120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" t="s">
         <v>271</v>
       </c>
       <c r="B121" t="s">
         <v>276</v>
       </c>
       <c r="C121" t="s">
         <v>277</v>
       </c>
       <c r="D121" t="s">
         <v>26</v>
       </c>
       <c r="E121">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F121">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="G121">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H121">
         <v>1</v>
       </c>
       <c r="I121">
         <v>4</v>
       </c>
       <c r="J121">
         <v>1</v>
       </c>
       <c r="K121">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M121">
         <v>9</v>
       </c>
       <c r="N121">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="R121">
         <v>5</v>
       </c>
       <c r="S121">
         <v>1</v>
       </c>
       <c r="T121">
         <v>1</v>
       </c>
       <c r="W121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" t="s">
         <v>271</v>
       </c>
       <c r="B122" t="s">
         <v>278</v>
       </c>
       <c r="C122" t="s">
         <v>279</v>
       </c>
       <c r="D122" t="s">
         <v>26</v>
       </c>
       <c r="E122">
         <v>5</v>
       </c>
       <c r="F122">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G122">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H122">
         <v>1</v>
       </c>
       <c r="I122">
         <v>3</v>
       </c>
       <c r="K122">
         <v>2</v>
       </c>
       <c r="M122">
-        <v>5</v>
+        <v>6</v>
+      </c>
+      <c r="N122">
+        <v>1</v>
       </c>
       <c r="Q122">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="S122">
         <v>3</v>
       </c>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" t="s">
         <v>271</v>
       </c>
       <c r="B123" t="s">
         <v>280</v>
       </c>
       <c r="C123" t="s">
         <v>281</v>
       </c>
       <c r="D123" t="s">
         <v>26</v>
       </c>
       <c r="E123">
         <v>2</v>
       </c>
       <c r="F123">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G123">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H123">
         <v>1</v>
       </c>
       <c r="I123">
         <v>3</v>
       </c>
       <c r="K123">
         <v>2</v>
       </c>
       <c r="M123">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="N123">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q123">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="S123">
         <v>1</v>
       </c>
       <c r="T123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" t="s">
         <v>271</v>
       </c>
       <c r="B124" t="s">
         <v>282</v>
       </c>
       <c r="C124" t="s">
         <v>283</v>
       </c>
       <c r="D124" t="s">
         <v>26</v>
       </c>
       <c r="E124">
         <v>7</v>
       </c>
       <c r="F124">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G124">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H124">
         <v>1</v>
       </c>
       <c r="I124">
         <v>3</v>
       </c>
       <c r="K124">
         <v>3</v>
       </c>
       <c r="M124">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="N124">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="Q124">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S124">
         <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" t="s">
         <v>271</v>
       </c>
       <c r="B125" t="s">
         <v>284</v>
       </c>
       <c r="C125" t="s">
         <v>285</v>
       </c>
       <c r="D125" t="s">
         <v>26</v>
       </c>
       <c r="E125">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F125">
         <v>25</v>
       </c>
       <c r="G125">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H125">
         <v>1</v>
       </c>
       <c r="I125">
         <v>3</v>
       </c>
       <c r="J125">
         <v>2</v>
       </c>
       <c r="K125">
         <v>2</v>
       </c>
       <c r="M125">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="N125">
         <v>9</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Q125">
         <v>3</v>
       </c>
       <c r="W125">
         <v>4</v>
       </c>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" t="s">
         <v>271</v>
       </c>
       <c r="B126" t="s">
         <v>286</v>
       </c>
       <c r="C126" t="s">
         <v>287</v>
       </c>
       <c r="D126" t="s">
         <v>59</v>
       </c>
       <c r="E126">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F126">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="G126">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="H126">
         <v>1</v>
       </c>
       <c r="I126">
         <v>5</v>
       </c>
       <c r="J126">
         <v>2</v>
       </c>
       <c r="K126">
         <v>10</v>
       </c>
       <c r="L126">
         <v>3</v>
       </c>
       <c r="M126">
         <v>16</v>
       </c>
       <c r="N126">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="O126">
         <v>7</v>
       </c>
       <c r="S126">
         <v>3</v>
       </c>
       <c r="T126">
         <v>1</v>
       </c>
       <c r="W126">
         <v>8</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" t="s">
         <v>288</v>
       </c>
       <c r="B127" t="s">
         <v>289</v>
       </c>
       <c r="C127" t="s">
         <v>290</v>
       </c>
       <c r="D127" t="s">
         <v>26</v>
       </c>
       <c r="E127">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F127">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="G127">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="H127">
         <v>1</v>
       </c>
       <c r="I127">
         <v>5</v>
       </c>
       <c r="J127">
         <v>2</v>
       </c>
       <c r="K127">
         <v>6</v>
       </c>
       <c r="N127">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="Q127">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="R127">
         <v>2</v>
       </c>
       <c r="S127">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="T127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" t="s">
         <v>288</v>
       </c>
       <c r="B128" t="s">
         <v>291</v>
       </c>
       <c r="C128" t="s">
         <v>292</v>
       </c>
       <c r="D128" t="s">
         <v>26</v>
       </c>
       <c r="E128">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F128">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G128">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="H128">
         <v>1</v>
       </c>
       <c r="I128">
         <v>3</v>
       </c>
       <c r="J128">
         <v>1</v>
       </c>
       <c r="K128">
         <v>3</v>
       </c>
       <c r="M128">
         <v>7</v>
       </c>
       <c r="O128">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q128">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="S128">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T128">
         <v>2</v>
       </c>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" t="s">
         <v>288</v>
       </c>
       <c r="B129" t="s">
         <v>293</v>
       </c>
       <c r="C129" t="s">
         <v>294</v>
       </c>
       <c r="D129" t="s">
         <v>26</v>
       </c>
       <c r="E129">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F129">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G129">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H129">
         <v>1</v>
       </c>
       <c r="I129">
         <v>4</v>
       </c>
       <c r="J129">
         <v>2</v>
       </c>
       <c r="K129">
         <v>5</v>
       </c>
       <c r="M129">
         <v>12</v>
       </c>
       <c r="N129">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="S129">
         <v>3</v>
       </c>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>295</v>
       </c>
       <c r="C130" t="s">
         <v>296</v>
       </c>
       <c r="D130" t="s">
         <v>26</v>
       </c>
       <c r="E130">
         <v>22</v>
       </c>
       <c r="F130">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="G130">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="H130">
         <v>1</v>
       </c>
       <c r="I130">
         <v>4</v>
       </c>
       <c r="J130">
         <v>3</v>
       </c>
       <c r="K130">
         <v>13</v>
       </c>
       <c r="M130">
         <v>35</v>
       </c>
       <c r="N130">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="Q130">
         <v>5</v>
       </c>
       <c r="S130">
         <v>1</v>
       </c>
       <c r="V130">
         <v>2</v>
       </c>
       <c r="W130">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" t="s">
         <v>288</v>
       </c>
       <c r="B131" t="s">
         <v>297</v>
       </c>
       <c r="C131" t="s">
         <v>298</v>
       </c>
       <c r="D131" t="s">
         <v>26</v>
       </c>
       <c r="E131">
         <v>14</v>
       </c>
       <c r="F131">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G131">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H131">
         <v>1</v>
       </c>
       <c r="I131">
         <v>4</v>
       </c>
       <c r="J131">
         <v>2</v>
       </c>
       <c r="K131">
         <v>5</v>
       </c>
       <c r="M131">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="N131">
         <v>1</v>
       </c>
       <c r="O131">
         <v>6</v>
       </c>
       <c r="Q131">
         <v>1</v>
       </c>
       <c r="S131">
         <v>2</v>
       </c>
       <c r="W131">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" t="s">
         <v>288</v>
       </c>
       <c r="B132" t="s">
         <v>299</v>
       </c>
       <c r="C132" t="s">
         <v>300</v>
       </c>
       <c r="D132" t="s">
         <v>26</v>
       </c>
       <c r="E132">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F132">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G132">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="H132">
         <v>1</v>
       </c>
       <c r="I132">
         <v>3</v>
       </c>
       <c r="J132">
         <v>1</v>
       </c>
       <c r="K132">
         <v>3</v>
       </c>
       <c r="M132">
         <v>8</v>
       </c>
       <c r="N132">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T132">
         <v>1</v>
       </c>
       <c r="W132">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" t="s">
         <v>288</v>
       </c>
       <c r="B133" t="s">
         <v>301</v>
       </c>
       <c r="C133" t="s">
         <v>302</v>
       </c>
       <c r="D133" t="s">
         <v>26</v>
       </c>
       <c r="E133">
         <v>18</v>
       </c>
       <c r="F133">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G133">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H133">
         <v>1</v>
       </c>
       <c r="I133">
         <v>5</v>
       </c>
       <c r="J133">
         <v>3</v>
       </c>
       <c r="K133">
         <v>11</v>
       </c>
       <c r="M133">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="N133">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="S133">
         <v>1</v>
       </c>
       <c r="W133">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" t="s">
         <v>288</v>
       </c>
       <c r="B134" t="s">
         <v>303</v>
       </c>
       <c r="C134" t="s">
         <v>304</v>
       </c>
       <c r="D134" t="s">
         <v>59</v>
       </c>
       <c r="E134">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="F134">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G134">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="H134">
         <v>1</v>
       </c>
       <c r="I134">
         <v>4</v>
       </c>
       <c r="J134">
         <v>2</v>
       </c>
       <c r="K134">
         <v>11</v>
       </c>
       <c r="M134">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N134">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="Q134">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="S134">
         <v>12</v>
       </c>
       <c r="W134">
         <v>2</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" t="s">
         <v>288</v>
       </c>
       <c r="B135" t="s">
         <v>305</v>
       </c>
       <c r="C135" t="s">
         <v>306</v>
       </c>
       <c r="D135" t="s">
         <v>59</v>
       </c>
       <c r="E135">
         <v>68</v>
       </c>
       <c r="F135">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="G135">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="H135">
         <v>1</v>
       </c>
       <c r="I135">
         <v>6</v>
       </c>
       <c r="J135">
         <v>3</v>
       </c>
       <c r="K135">
         <v>20</v>
       </c>
       <c r="L135">
         <v>3</v>
       </c>
       <c r="M135">
         <v>36</v>
       </c>
       <c r="N135">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="S135">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="W135">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" t="s">
         <v>307</v>
       </c>
       <c r="B136" t="s">
         <v>308</v>
       </c>
       <c r="C136" t="s">
         <v>309</v>
       </c>
       <c r="D136" t="s">
         <v>26</v>
       </c>
       <c r="E136">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F136">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="G136">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="H136">
         <v>1</v>
       </c>
       <c r="I136">
         <v>4</v>
       </c>
       <c r="J136">
         <v>2</v>
       </c>
       <c r="K136">
         <v>13</v>
       </c>
       <c r="M136">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="N136">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="Q136">
         <v>11</v>
       </c>
       <c r="S136">
         <v>2</v>
       </c>
       <c r="V136">
         <v>3</v>
       </c>
       <c r="W136">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" t="s">
         <v>307</v>
       </c>
       <c r="B137" t="s">
         <v>310</v>
       </c>
       <c r="C137" t="s">
         <v>311</v>
       </c>
       <c r="D137" t="s">
         <v>26</v>
       </c>
       <c r="E137">
         <v>6</v>
       </c>
       <c r="F137">
         <v>16</v>
       </c>
       <c r="G137">
         <v>22</v>
       </c>
       <c r="H137">
         <v>1</v>
       </c>
       <c r="I137">
         <v>3</v>
       </c>
       <c r="J137">
         <v>1</v>
       </c>
       <c r="K137">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M137">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="N137">
         <v>2</v>
       </c>
       <c r="Q137">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="S137">
         <v>2</v>
       </c>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" t="s">
         <v>307</v>
       </c>
       <c r="B138" t="s">
         <v>312</v>
       </c>
       <c r="C138" t="s">
         <v>313</v>
       </c>
       <c r="D138" t="s">
         <v>26</v>
       </c>
       <c r="E138">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F138">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="G138">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="H138">
         <v>1</v>
       </c>
       <c r="I138">
         <v>4</v>
       </c>
       <c r="J138">
         <v>2</v>
       </c>
       <c r="K138">
         <v>5</v>
       </c>
       <c r="M138">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="N138">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="Q138">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="S138">
         <v>3</v>
       </c>
       <c r="T138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" t="s">
         <v>307</v>
       </c>
       <c r="B139" t="s">
         <v>314</v>
       </c>
       <c r="C139" t="s">
         <v>315</v>
       </c>
       <c r="D139" t="s">
         <v>26</v>
       </c>
       <c r="E139">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F139">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G139">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H139">
         <v>1</v>
       </c>
       <c r="I139">
         <v>4</v>
       </c>
       <c r="J139">
         <v>2</v>
       </c>
       <c r="K139">
         <v>5</v>
       </c>
       <c r="M139">
         <v>13</v>
       </c>
+      <c r="O139">
+        <v>2</v>
+      </c>
       <c r="S139">
         <v>2</v>
       </c>
       <c r="W139">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" t="s">
         <v>307</v>
       </c>
       <c r="B140" t="s">
         <v>316</v>
       </c>
       <c r="C140" t="s">
         <v>317</v>
       </c>
       <c r="D140" t="s">
         <v>59</v>
       </c>
       <c r="E140">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="F140">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G140">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="H140">
         <v>1</v>
       </c>
       <c r="I140">
         <v>4</v>
       </c>
       <c r="J140">
         <v>2</v>
       </c>
       <c r="K140">
         <v>10</v>
       </c>
       <c r="L140">
         <v>2</v>
       </c>
       <c r="M140">
         <v>21</v>
       </c>
       <c r="N140">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="Q140">
         <v>6</v>
       </c>
       <c r="S140">
         <v>3</v>
       </c>
       <c r="T140">
         <v>1</v>
       </c>
       <c r="W140">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" t="s">
         <v>318</v>
       </c>
       <c r="B141" t="s">
         <v>319</v>
       </c>
       <c r="C141" t="s">
         <v>320</v>
       </c>
       <c r="D141" t="s">
         <v>26</v>
       </c>
       <c r="E141">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F141">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G141">
         <v>46</v>
       </c>
       <c r="H141">
         <v>1</v>
       </c>
       <c r="I141">
         <v>4</v>
       </c>
       <c r="J141">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K141">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M141">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="N141">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q141">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="W141">
         <v>5</v>
       </c>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" t="s">
         <v>318</v>
       </c>
       <c r="B142" t="s">
         <v>321</v>
       </c>
       <c r="C142" t="s">
         <v>322</v>
       </c>
       <c r="D142" t="s">
         <v>26</v>
       </c>
       <c r="E142">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F142">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G142">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H142">
         <v>1</v>
       </c>
       <c r="I142">
         <v>3</v>
       </c>
       <c r="K142">
         <v>2</v>
       </c>
       <c r="M142">
         <v>6</v>
       </c>
+      <c r="Q142">
+        <v>1</v>
+      </c>
       <c r="R142">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="S142">
         <v>1</v>
       </c>
       <c r="W142">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" t="s">
         <v>318</v>
       </c>
       <c r="B143" t="s">
         <v>323</v>
       </c>
       <c r="C143" t="s">
         <v>324</v>
       </c>
       <c r="D143" t="s">
         <v>26</v>
       </c>
       <c r="E143">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F143">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G143">
         <v>17</v>
       </c>
       <c r="H143">
         <v>1</v>
       </c>
       <c r="I143">
         <v>3</v>
       </c>
       <c r="K143">
         <v>3</v>
       </c>
       <c r="M143">
         <v>5</v>
       </c>
       <c r="Q143">
         <v>3</v>
       </c>
       <c r="S143">
         <v>1</v>
       </c>
       <c r="T143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" t="s">
         <v>318</v>
       </c>
       <c r="B144" t="s">
         <v>325</v>
       </c>
       <c r="C144" t="s">
         <v>326</v>
       </c>
       <c r="D144" t="s">
         <v>26</v>
       </c>
       <c r="E144">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F144">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G144">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H144">
         <v>1</v>
       </c>
       <c r="I144">
         <v>5</v>
       </c>
       <c r="J144">
         <v>2</v>
       </c>
       <c r="K144">
         <v>5</v>
       </c>
       <c r="M144">
         <v>20</v>
       </c>
       <c r="N144">
         <v>2</v>
       </c>
       <c r="Q144">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="R144">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="S144">
         <v>2</v>
       </c>
       <c r="W144">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>327</v>
       </c>
       <c r="C145" t="s">
         <v>328</v>
       </c>
       <c r="D145" t="s">
         <v>26</v>
       </c>
       <c r="E145">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F145">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G145">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H145">
         <v>1</v>
       </c>
       <c r="I145">
         <v>3</v>
       </c>
       <c r="K145">
         <v>2</v>
       </c>
       <c r="M145">
         <v>6</v>
       </c>
       <c r="Q145">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="S145">
         <v>3</v>
       </c>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" t="s">
         <v>318</v>
       </c>
       <c r="B146" t="s">
         <v>329</v>
       </c>
       <c r="C146" t="s">
         <v>330</v>
       </c>
       <c r="D146" t="s">
         <v>26</v>
       </c>
       <c r="E146">
         <v>6</v>
       </c>
       <c r="F146">
         <v>17</v>
       </c>
       <c r="G146">
@@ -9278,287 +9290,287 @@
       </c>
       <c r="M147">
         <v>6</v>
       </c>
       <c r="Q147">
         <v>2</v>
       </c>
       <c r="W147">
         <v>6</v>
       </c>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" t="s">
         <v>318</v>
       </c>
       <c r="B148" t="s">
         <v>333</v>
       </c>
       <c r="C148" t="s">
         <v>334</v>
       </c>
       <c r="D148" t="s">
         <v>59</v>
       </c>
       <c r="E148">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F148">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="G148">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="H148">
         <v>1</v>
       </c>
       <c r="I148">
         <v>4</v>
       </c>
       <c r="J148">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K148">
         <v>11</v>
       </c>
       <c r="L148">
         <v>3</v>
       </c>
       <c r="M148">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N148">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="Q148">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="S148">
         <v>2</v>
       </c>
       <c r="T148">
         <v>1</v>
       </c>
       <c r="V148">
         <v>1</v>
       </c>
       <c r="W148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" t="s">
         <v>335</v>
       </c>
       <c r="B149" t="s">
         <v>336</v>
       </c>
       <c r="C149" t="s">
         <v>337</v>
       </c>
       <c r="D149" t="s">
         <v>26</v>
       </c>
       <c r="E149">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F149">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="G149">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="H149">
         <v>1</v>
       </c>
       <c r="I149">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J149">
         <v>2</v>
       </c>
       <c r="K149">
         <v>11</v>
       </c>
       <c r="M149">
         <v>31</v>
       </c>
       <c r="N149">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="Q149">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="S149">
         <v>2</v>
       </c>
       <c r="V149">
         <v>1</v>
       </c>
       <c r="W149">
         <v>8</v>
       </c>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" t="s">
         <v>335</v>
       </c>
       <c r="B150" t="s">
         <v>338</v>
       </c>
       <c r="C150" t="s">
         <v>339</v>
       </c>
       <c r="D150" t="s">
         <v>26</v>
       </c>
       <c r="E150">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F150">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G150">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="H150">
         <v>1</v>
       </c>
       <c r="I150">
         <v>3</v>
       </c>
       <c r="J150">
         <v>1</v>
       </c>
       <c r="K150">
         <v>2</v>
       </c>
       <c r="M150">
         <v>9</v>
       </c>
       <c r="N150">
         <v>2</v>
       </c>
       <c r="Q150">
         <v>3</v>
       </c>
       <c r="R150">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="S150">
         <v>3</v>
       </c>
       <c r="V150">
         <v>2</v>
       </c>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" t="s">
         <v>335</v>
       </c>
       <c r="B151" t="s">
         <v>340</v>
       </c>
       <c r="C151" t="s">
         <v>341</v>
       </c>
       <c r="D151" t="s">
         <v>26</v>
       </c>
       <c r="E151">
         <v>8</v>
       </c>
       <c r="F151">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G151">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H151">
         <v>1</v>
       </c>
       <c r="I151">
         <v>3</v>
       </c>
       <c r="K151">
         <v>2</v>
       </c>
       <c r="M151">
         <v>6</v>
       </c>
       <c r="Q151">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="S151">
         <v>1</v>
       </c>
       <c r="W151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" t="s">
         <v>335</v>
       </c>
       <c r="B152" t="s">
         <v>342</v>
       </c>
       <c r="C152" t="s">
         <v>343</v>
       </c>
       <c r="D152" t="s">
         <v>26</v>
       </c>
       <c r="E152">
         <v>4</v>
       </c>
       <c r="F152">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G152">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="H152">
         <v>1</v>
       </c>
       <c r="I152">
         <v>3</v>
       </c>
       <c r="J152">
         <v>1</v>
       </c>
       <c r="K152">
         <v>2</v>
       </c>
       <c r="M152">
         <v>6</v>
       </c>
       <c r="N152">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="Q152">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="S152">
         <v>1</v>
       </c>
       <c r="V152">
         <v>1</v>
       </c>
       <c r="W152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" t="s">
         <v>335</v>
       </c>
       <c r="B153" t="s">
         <v>344</v>
       </c>
       <c r="C153" t="s">
         <v>345</v>
       </c>
       <c r="D153" t="s">
         <v>26</v>
       </c>
       <c r="E153">
@@ -9587,219 +9599,219 @@
       </c>
       <c r="R153">
         <v>3</v>
       </c>
       <c r="S153">
         <v>2</v>
       </c>
       <c r="V153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" t="s">
         <v>335</v>
       </c>
       <c r="B154" t="s">
         <v>346</v>
       </c>
       <c r="C154" t="s">
         <v>347</v>
       </c>
       <c r="D154" t="s">
         <v>26</v>
       </c>
       <c r="E154">
+        <v>7</v>
+      </c>
+      <c r="F154">
         <v>8</v>
       </c>
-      <c r="F154">
-[...1 lines deleted...]
-      </c>
       <c r="G154">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="H154">
         <v>1</v>
       </c>
       <c r="I154">
         <v>3</v>
       </c>
       <c r="J154">
         <v>1</v>
       </c>
       <c r="K154">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M154">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N154">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W154">
         <v>2</v>
       </c>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" t="s">
         <v>335</v>
       </c>
       <c r="B155" t="s">
         <v>348</v>
       </c>
       <c r="C155" t="s">
         <v>349</v>
       </c>
       <c r="D155" t="s">
         <v>26</v>
       </c>
       <c r="E155">
         <v>8</v>
       </c>
       <c r="F155">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G155">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="H155">
         <v>1</v>
       </c>
       <c r="I155">
         <v>4</v>
       </c>
       <c r="J155">
         <v>2</v>
       </c>
       <c r="K155">
         <v>5</v>
       </c>
       <c r="M155">
+        <v>18</v>
+      </c>
+      <c r="N155">
+        <v>1</v>
+      </c>
+      <c r="Q155">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="S155">
         <v>2</v>
       </c>
       <c r="T155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" t="s">
         <v>335</v>
       </c>
       <c r="B156" t="s">
         <v>350</v>
       </c>
       <c r="C156" t="s">
         <v>351</v>
       </c>
       <c r="D156" t="s">
         <v>59</v>
       </c>
       <c r="E156">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="F156">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="G156">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="H156">
         <v>1</v>
       </c>
       <c r="I156">
         <v>5</v>
       </c>
       <c r="K156">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M156">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="N156">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="R156">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="S156">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" t="s">
         <v>335</v>
       </c>
       <c r="B157" t="s">
         <v>352</v>
       </c>
       <c r="C157" t="s">
         <v>353</v>
       </c>
       <c r="D157" t="s">
         <v>59</v>
       </c>
       <c r="E157">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="F157">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="G157">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="H157">
         <v>1</v>
       </c>
       <c r="I157">
         <v>6</v>
       </c>
       <c r="J157">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K157">
+        <v>16</v>
+      </c>
+      <c r="L157">
+        <v>3</v>
+      </c>
+      <c r="M157">
+        <v>37</v>
+      </c>
+      <c r="N157">
+        <v>46</v>
+      </c>
+      <c r="S157">
         <v>17</v>
-      </c>
-[...10 lines deleted...]
-        <v>20</v>
       </c>
       <c r="W157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" t="s">
         <v>335</v>
       </c>
       <c r="B158" t="s">
         <v>354</v>
       </c>
       <c r="C158" t="s">
         <v>355</v>
       </c>
       <c r="D158" t="s">
         <v>59</v>
       </c>
       <c r="E158">
         <v>7</v>
       </c>
       <c r="F158">
         <v>13</v>
       </c>
       <c r="G158">
@@ -9807,1543 +9819,1537 @@
       </c>
       <c r="K158">
         <v>5</v>
       </c>
       <c r="M158">
         <v>3</v>
       </c>
       <c r="N158">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" t="s">
         <v>356</v>
       </c>
       <c r="B159" t="s">
         <v>357</v>
       </c>
       <c r="C159" t="s">
         <v>358</v>
       </c>
       <c r="D159" t="s">
         <v>26</v>
       </c>
       <c r="E159">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F159">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="G159">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H159">
         <v>1</v>
       </c>
       <c r="I159">
         <v>5</v>
       </c>
       <c r="J159">
         <v>2</v>
       </c>
       <c r="K159">
         <v>12</v>
       </c>
       <c r="M159">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N159">
         <v>28</v>
       </c>
       <c r="Q159">
         <v>1</v>
       </c>
       <c r="S159">
         <v>1</v>
       </c>
       <c r="T159">
         <v>1</v>
       </c>
       <c r="W159">
         <v>4</v>
       </c>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" t="s">
         <v>356</v>
       </c>
       <c r="B160" t="s">
         <v>359</v>
       </c>
       <c r="C160" t="s">
         <v>360</v>
       </c>
       <c r="D160" t="s">
         <v>26</v>
       </c>
       <c r="E160">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="F160">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G160">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="H160">
         <v>1</v>
       </c>
       <c r="I160">
         <v>4</v>
       </c>
       <c r="J160">
         <v>2</v>
       </c>
       <c r="K160">
         <v>5</v>
       </c>
       <c r="M160">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="N160">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q160">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="S160">
         <v>1</v>
       </c>
       <c r="T160">
         <v>1</v>
       </c>
       <c r="W160">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" t="s">
         <v>356</v>
       </c>
       <c r="B161" t="s">
         <v>361</v>
       </c>
       <c r="C161" t="s">
         <v>362</v>
       </c>
       <c r="D161" t="s">
         <v>26</v>
       </c>
       <c r="E161">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F161">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="G161">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="H161">
         <v>1</v>
       </c>
       <c r="I161">
         <v>4</v>
       </c>
       <c r="J161">
         <v>1</v>
       </c>
       <c r="K161">
         <v>5</v>
       </c>
       <c r="M161">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="N161">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="O161">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q161">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="S161">
         <v>2</v>
       </c>
       <c r="T161">
         <v>1</v>
       </c>
       <c r="V161">
         <v>2</v>
       </c>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" t="s">
         <v>356</v>
       </c>
       <c r="B162" t="s">
         <v>363</v>
       </c>
       <c r="C162" t="s">
         <v>364</v>
       </c>
       <c r="D162" t="s">
         <v>26</v>
       </c>
       <c r="E162">
         <v>9</v>
       </c>
       <c r="F162">
         <v>12</v>
       </c>
       <c r="G162">
         <v>21</v>
       </c>
       <c r="H162">
         <v>1</v>
       </c>
       <c r="I162">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K162">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N162">
         <v>9</v>
       </c>
       <c r="R162">
         <v>2</v>
       </c>
       <c r="S162">
         <v>2</v>
       </c>
       <c r="W162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" t="s">
         <v>356</v>
       </c>
       <c r="B163" t="s">
         <v>365</v>
       </c>
       <c r="C163" t="s">
         <v>366</v>
       </c>
       <c r="D163" t="s">
         <v>26</v>
       </c>
       <c r="E163">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F163">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G163">
         <v>50</v>
       </c>
       <c r="H163">
         <v>1</v>
       </c>
       <c r="I163">
         <v>4</v>
       </c>
       <c r="J163">
         <v>2</v>
       </c>
       <c r="K163">
         <v>5</v>
       </c>
       <c r="M163">
         <v>18</v>
       </c>
       <c r="N163">
         <v>14</v>
       </c>
       <c r="S163">
         <v>1</v>
       </c>
       <c r="T163">
         <v>1</v>
       </c>
       <c r="W163">
         <v>4</v>
       </c>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" t="s">
         <v>356</v>
       </c>
       <c r="B164" t="s">
         <v>367</v>
       </c>
       <c r="C164" t="s">
         <v>368</v>
       </c>
       <c r="D164" t="s">
         <v>59</v>
       </c>
       <c r="E164">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F164">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="G164">
         <v>113</v>
       </c>
       <c r="H164">
         <v>1</v>
       </c>
       <c r="I164">
         <v>5</v>
       </c>
       <c r="J164">
         <v>2</v>
       </c>
       <c r="K164">
         <v>12</v>
       </c>
-      <c r="L164">
-[...1 lines deleted...]
-      </c>
       <c r="M164">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N164">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="R164">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="S164">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="V164">
         <v>1</v>
       </c>
       <c r="W164">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" t="s">
         <v>369</v>
       </c>
       <c r="B165" t="s">
         <v>370</v>
       </c>
       <c r="C165" t="s">
         <v>371</v>
       </c>
       <c r="D165" t="s">
         <v>26</v>
       </c>
       <c r="E165">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F165">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G165">
         <v>71</v>
       </c>
       <c r="H165">
         <v>1</v>
       </c>
       <c r="I165">
         <v>5</v>
       </c>
       <c r="J165">
         <v>2</v>
       </c>
       <c r="K165">
         <v>10</v>
       </c>
       <c r="M165">
         <v>23</v>
       </c>
       <c r="N165">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="Q165">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="S165">
         <v>1</v>
       </c>
       <c r="W165">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" t="s">
         <v>369</v>
       </c>
       <c r="B166" t="s">
         <v>372</v>
       </c>
       <c r="C166" t="s">
         <v>373</v>
       </c>
       <c r="D166" t="s">
         <v>26</v>
       </c>
       <c r="E166">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F166">
         <v>20</v>
       </c>
       <c r="G166">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H166">
         <v>1</v>
       </c>
       <c r="I166">
         <v>3</v>
       </c>
       <c r="J166">
         <v>2</v>
       </c>
       <c r="K166">
         <v>2</v>
       </c>
       <c r="M166">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="Q166">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="S166">
         <v>3</v>
       </c>
       <c r="V166">
         <v>1</v>
       </c>
       <c r="W166">
         <v>2</v>
       </c>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" t="s">
         <v>369</v>
       </c>
       <c r="B167" t="s">
         <v>374</v>
       </c>
       <c r="C167" t="s">
         <v>375</v>
       </c>
       <c r="D167" t="s">
         <v>26</v>
       </c>
       <c r="E167">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F167">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G167">
         <v>23</v>
       </c>
       <c r="H167">
         <v>1</v>
       </c>
       <c r="I167">
         <v>3</v>
       </c>
       <c r="J167">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K167">
         <v>3</v>
       </c>
       <c r="M167">
         <v>5</v>
       </c>
       <c r="N167">
         <v>3</v>
       </c>
       <c r="R167">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="T167">
         <v>1</v>
       </c>
       <c r="W167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" t="s">
         <v>369</v>
       </c>
       <c r="B168" t="s">
         <v>376</v>
       </c>
       <c r="C168" t="s">
         <v>377</v>
       </c>
       <c r="D168" t="s">
         <v>26</v>
       </c>
       <c r="E168">
         <v>5</v>
       </c>
       <c r="F168">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G168">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H168">
         <v>1</v>
       </c>
       <c r="I168">
         <v>3</v>
       </c>
       <c r="J168">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K168">
         <v>2</v>
       </c>
       <c r="M168">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="Q168">
         <v>3</v>
       </c>
       <c r="W168">
         <v>2</v>
       </c>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" t="s">
         <v>369</v>
       </c>
       <c r="B169" t="s">
         <v>378</v>
       </c>
       <c r="C169" t="s">
         <v>379</v>
       </c>
       <c r="D169" t="s">
         <v>59</v>
       </c>
       <c r="E169">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F169">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="G169">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H169">
         <v>1</v>
       </c>
       <c r="I169">
         <v>5</v>
       </c>
       <c r="J169">
         <v>2</v>
       </c>
       <c r="K169">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="L169">
         <v>2</v>
       </c>
       <c r="M169">
         <v>22</v>
       </c>
       <c r="N169">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q169">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="S169">
         <v>2</v>
       </c>
       <c r="W169">
         <v>8</v>
       </c>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" t="s">
         <v>380</v>
       </c>
       <c r="B170" t="s">
         <v>381</v>
       </c>
       <c r="C170" t="s">
         <v>382</v>
       </c>
       <c r="D170" t="s">
         <v>26</v>
       </c>
       <c r="E170">
         <v>9</v>
       </c>
       <c r="F170">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G170">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H170">
         <v>1</v>
       </c>
       <c r="I170">
         <v>4</v>
       </c>
       <c r="J170">
         <v>2</v>
       </c>
       <c r="K170">
         <v>5</v>
       </c>
       <c r="M170">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="N170">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Q170">
         <v>6</v>
       </c>
       <c r="W170">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" t="s">
         <v>380</v>
       </c>
       <c r="B171" t="s">
         <v>383</v>
       </c>
       <c r="C171" t="s">
         <v>384</v>
       </c>
       <c r="D171" t="s">
         <v>26</v>
       </c>
       <c r="E171">
         <v>18</v>
       </c>
       <c r="F171">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="G171">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="H171">
         <v>1</v>
       </c>
       <c r="I171">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J171">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K171">
         <v>10</v>
       </c>
       <c r="M171">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N171">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="Q171">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S171">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="W171">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" t="s">
         <v>380</v>
       </c>
       <c r="B172" t="s">
         <v>385</v>
       </c>
       <c r="C172" t="s">
         <v>386</v>
       </c>
       <c r="D172" t="s">
         <v>26</v>
       </c>
       <c r="E172">
         <v>8</v>
       </c>
       <c r="F172">
         <v>15</v>
       </c>
       <c r="G172">
         <v>23</v>
       </c>
       <c r="H172">
         <v>1</v>
       </c>
       <c r="I172">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K172">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M172">
         <v>6</v>
       </c>
       <c r="N172">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="S172">
         <v>1</v>
       </c>
       <c r="T172">
         <v>1</v>
       </c>
       <c r="V172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" t="s">
         <v>380</v>
       </c>
       <c r="B173" t="s">
         <v>387</v>
       </c>
       <c r="C173" t="s">
         <v>388</v>
       </c>
       <c r="D173" t="s">
         <v>26</v>
       </c>
       <c r="E173">
         <v>8</v>
       </c>
       <c r="F173">
         <v>14</v>
       </c>
       <c r="G173">
         <v>22</v>
       </c>
       <c r="H173">
         <v>1</v>
       </c>
       <c r="I173">
         <v>3</v>
       </c>
       <c r="J173">
         <v>2</v>
       </c>
       <c r="K173">
         <v>2</v>
       </c>
       <c r="M173">
-        <v>9</v>
+        <v>8</v>
+      </c>
+      <c r="N173">
+        <v>1</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
       </c>
       <c r="Q173">
         <v>1</v>
       </c>
       <c r="W173">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" t="s">
         <v>380</v>
       </c>
       <c r="B174" t="s">
         <v>389</v>
       </c>
       <c r="C174" t="s">
         <v>390</v>
       </c>
       <c r="D174" t="s">
         <v>26</v>
       </c>
       <c r="E174">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F174">
         <v>18</v>
       </c>
       <c r="G174">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H174">
         <v>1</v>
       </c>
       <c r="I174">
         <v>3</v>
       </c>
       <c r="J174">
         <v>1</v>
       </c>
       <c r="K174">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="N174">
         <v>2</v>
       </c>
       <c r="R174">
         <v>3</v>
       </c>
       <c r="S174">
         <v>1</v>
       </c>
       <c r="T174">
         <v>1</v>
       </c>
       <c r="W174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" t="s">
         <v>380</v>
       </c>
       <c r="B175" t="s">
         <v>391</v>
       </c>
       <c r="C175" t="s">
         <v>392</v>
       </c>
       <c r="D175" t="s">
         <v>26</v>
       </c>
       <c r="E175">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F175">
         <v>11</v>
       </c>
       <c r="G175">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H175">
         <v>1</v>
       </c>
       <c r="I175">
         <v>3</v>
       </c>
       <c r="K175">
         <v>4</v>
       </c>
       <c r="M175">
         <v>4</v>
       </c>
       <c r="N175">
         <v>1</v>
       </c>
       <c r="Q175">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S175">
         <v>1</v>
       </c>
       <c r="W175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" t="s">
         <v>380</v>
       </c>
       <c r="B176" t="s">
         <v>393</v>
       </c>
       <c r="C176" t="s">
         <v>394</v>
       </c>
       <c r="D176" t="s">
         <v>59</v>
       </c>
       <c r="E176">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F176">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="G176">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="H176">
         <v>1</v>
       </c>
       <c r="I176">
         <v>4</v>
       </c>
       <c r="J176">
         <v>2</v>
       </c>
       <c r="K176">
         <v>10</v>
       </c>
       <c r="L176">
         <v>2</v>
       </c>
       <c r="M176">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="N176">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="Q176">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="R176">
         <v>6</v>
       </c>
       <c r="S176">
         <v>3</v>
       </c>
       <c r="V176">
         <v>2</v>
       </c>
       <c r="W176">
         <v>3</v>
       </c>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" t="s">
         <v>395</v>
       </c>
       <c r="B177" t="s">
         <v>396</v>
       </c>
       <c r="C177" t="s">
         <v>397</v>
       </c>
       <c r="D177" t="s">
         <v>26</v>
       </c>
       <c r="E177">
+        <v>15</v>
+      </c>
+      <c r="F177">
+        <v>46</v>
+      </c>
+      <c r="G177">
+        <v>61</v>
+      </c>
+      <c r="H177">
+        <v>1</v>
+      </c>
+      <c r="I177">
+        <v>5</v>
+      </c>
+      <c r="J177">
+        <v>2</v>
+      </c>
+      <c r="K177">
+        <v>8</v>
+      </c>
+      <c r="M177">
+        <v>20</v>
+      </c>
+      <c r="N177">
+        <v>4</v>
+      </c>
+      <c r="Q177">
         <v>14</v>
-      </c>
-[...25 lines deleted...]
-        <v>16</v>
       </c>
       <c r="S177">
         <v>1</v>
       </c>
       <c r="V177">
         <v>1</v>
       </c>
       <c r="W177">
         <v>5</v>
       </c>
     </row>
     <row r="178" spans="1:23">
       <c r="A178" t="s">
         <v>395</v>
       </c>
       <c r="B178" t="s">
         <v>398</v>
       </c>
       <c r="C178" t="s">
         <v>399</v>
       </c>
       <c r="D178" t="s">
         <v>26</v>
       </c>
       <c r="E178">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F178">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="G178">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="H178">
         <v>1</v>
       </c>
       <c r="I178">
         <v>3</v>
       </c>
       <c r="J178">
         <v>1</v>
       </c>
       <c r="K178">
         <v>3</v>
       </c>
       <c r="M178">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N178">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q178">
         <v>1</v>
       </c>
       <c r="R178">
         <v>3</v>
       </c>
       <c r="S178">
         <v>1</v>
       </c>
       <c r="T178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" t="s">
         <v>395</v>
       </c>
       <c r="B179" t="s">
         <v>400</v>
       </c>
       <c r="C179" t="s">
         <v>401</v>
       </c>
       <c r="D179" t="s">
         <v>26</v>
       </c>
       <c r="E179">
         <v>7</v>
       </c>
       <c r="F179">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G179">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H179">
         <v>1</v>
       </c>
       <c r="I179">
         <v>3</v>
       </c>
       <c r="K179">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M179">
         <v>5</v>
       </c>
       <c r="R179">
         <v>3</v>
       </c>
       <c r="S179">
         <v>3</v>
       </c>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" t="s">
         <v>395</v>
       </c>
       <c r="B180" t="s">
         <v>402</v>
       </c>
       <c r="C180" t="s">
         <v>403</v>
       </c>
       <c r="D180" t="s">
         <v>26</v>
       </c>
       <c r="E180">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F180">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G180">
         <v>24</v>
       </c>
       <c r="H180">
         <v>1</v>
       </c>
       <c r="I180">
         <v>3</v>
       </c>
       <c r="K180">
         <v>2</v>
       </c>
       <c r="M180">
         <v>6</v>
       </c>
       <c r="N180">
         <v>3</v>
       </c>
       <c r="Q180">
         <v>4</v>
       </c>
       <c r="S180">
         <v>3</v>
       </c>
       <c r="T180">
         <v>1</v>
       </c>
       <c r="V180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" t="s">
         <v>395</v>
       </c>
       <c r="B181" t="s">
         <v>404</v>
       </c>
       <c r="C181" t="s">
         <v>405</v>
       </c>
       <c r="D181" t="s">
         <v>26</v>
       </c>
       <c r="E181">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F181">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G181">
         <v>19</v>
       </c>
       <c r="H181">
         <v>1</v>
       </c>
       <c r="I181">
         <v>3</v>
       </c>
       <c r="K181">
         <v>3</v>
       </c>
       <c r="M181">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="N181">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="S181">
         <v>3</v>
       </c>
     </row>
     <row r="182" spans="1:23">
       <c r="A182" t="s">
         <v>395</v>
       </c>
       <c r="B182" t="s">
         <v>406</v>
       </c>
       <c r="C182" t="s">
         <v>407</v>
       </c>
       <c r="D182" t="s">
         <v>26</v>
       </c>
       <c r="E182">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F182">
         <v>34</v>
       </c>
       <c r="G182">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H182">
         <v>1</v>
       </c>
       <c r="I182">
         <v>5</v>
       </c>
       <c r="J182">
         <v>2</v>
       </c>
       <c r="K182">
         <v>4</v>
       </c>
       <c r="M182">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="N182">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Q182">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="S182">
         <v>2</v>
       </c>
       <c r="V182">
         <v>1</v>
       </c>
       <c r="W182">
         <v>6</v>
       </c>
     </row>
     <row r="183" spans="1:23">
       <c r="A183" t="s">
         <v>395</v>
       </c>
       <c r="B183" t="s">
         <v>408</v>
       </c>
       <c r="C183" t="s">
         <v>409</v>
       </c>
       <c r="D183" t="s">
         <v>26</v>
       </c>
       <c r="E183">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F183">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G183">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H183">
         <v>1</v>
       </c>
       <c r="I183">
         <v>3</v>
       </c>
       <c r="K183">
         <v>3</v>
       </c>
       <c r="M183">
         <v>6</v>
       </c>
       <c r="N183">
         <v>4</v>
       </c>
       <c r="R183">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="S183">
         <v>1</v>
       </c>
       <c r="T183">
         <v>1</v>
       </c>
       <c r="W183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:23">
       <c r="A184" t="s">
         <v>395</v>
       </c>
       <c r="B184" t="s">
         <v>410</v>
       </c>
       <c r="C184" t="s">
         <v>411</v>
       </c>
       <c r="D184" t="s">
         <v>26</v>
       </c>
       <c r="E184">
         <v>6</v>
       </c>
       <c r="F184">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G184">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H184">
         <v>1</v>
       </c>
       <c r="I184">
         <v>3</v>
       </c>
       <c r="J184">
         <v>1</v>
       </c>
       <c r="K184">
         <v>2</v>
       </c>
       <c r="M184">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="N184">
         <v>1</v>
       </c>
       <c r="Q184">
         <v>2</v>
       </c>
       <c r="S184">
         <v>1</v>
       </c>
       <c r="T184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:23">
       <c r="A185" t="s">
         <v>395</v>
       </c>
       <c r="B185" t="s">
         <v>412</v>
       </c>
       <c r="C185" t="s">
         <v>413</v>
       </c>
       <c r="D185" t="s">
         <v>26</v>
       </c>
       <c r="E185">
         <v>10</v>
       </c>
       <c r="F185">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G185">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H185">
         <v>1</v>
       </c>
       <c r="I185">
         <v>3</v>
       </c>
       <c r="K185">
         <v>2</v>
       </c>
       <c r="M185">
+        <v>6</v>
+      </c>
+      <c r="N185">
         <v>7</v>
       </c>
-      <c r="N185">
-[...1 lines deleted...]
-      </c>
       <c r="Q185">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="S185">
         <v>3</v>
       </c>
       <c r="T185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:23">
       <c r="A186" t="s">
         <v>395</v>
       </c>
       <c r="B186" t="s">
         <v>414</v>
       </c>
       <c r="C186" t="s">
         <v>415</v>
       </c>
       <c r="D186" t="s">
         <v>59</v>
       </c>
       <c r="E186">
         <v>17</v>
       </c>
       <c r="F186">
         <v>26</v>
       </c>
       <c r="G186">
         <v>43</v>
       </c>
       <c r="H186">
         <v>1</v>
       </c>
       <c r="I186">
         <v>4</v>
       </c>
       <c r="J186">
         <v>2</v>
       </c>
       <c r="K186">
         <v>7</v>
       </c>
       <c r="L186">
         <v>2</v>
       </c>
       <c r="M186">
         <v>10</v>
       </c>
       <c r="N186">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="S186">
         <v>2</v>
       </c>
       <c r="W186">
-        <v>5</v>
+        <v>11</v>
       </c>
     </row>
     <row r="187" spans="1:23">
       <c r="A187" t="s">
         <v>395</v>
       </c>
       <c r="B187" t="s">
         <v>416</v>
       </c>
       <c r="C187" t="s">
         <v>417</v>
       </c>
       <c r="D187" t="s">
         <v>59</v>
       </c>
       <c r="E187">
         <v>14</v>
       </c>
       <c r="F187">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G187">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H187">
         <v>1</v>
       </c>
       <c r="I187">
         <v>4</v>
       </c>
       <c r="J187">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K187">
         <v>7</v>
       </c>
       <c r="L187">
         <v>1</v>
       </c>
       <c r="M187">
         <v>6</v>
       </c>
       <c r="N187">
         <v>14</v>
       </c>
       <c r="S187">
         <v>1</v>
       </c>
       <c r="W187">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="188" spans="1:23">
       <c r="A188" t="s">
         <v>418</v>
       </c>
       <c r="B188" t="s">
         <v>419</v>
       </c>
       <c r="C188" t="s">
         <v>420</v>
       </c>
       <c r="D188" t="s">
         <v>26</v>
       </c>
       <c r="E188">
         <v>20</v>
       </c>
       <c r="F188">
         <v>42</v>
       </c>
       <c r="G188">
         <v>62</v>
       </c>
       <c r="H188">
         <v>1</v>
       </c>
       <c r="I188">
         <v>6</v>
       </c>
       <c r="J188">
         <v>2</v>
       </c>
       <c r="K188">
         <v>6</v>
       </c>
       <c r="M188">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="N188">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="Q188">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="S188">
         <v>5</v>
       </c>
       <c r="T188">
         <v>2</v>
       </c>
       <c r="V188">
         <v>1</v>
       </c>
       <c r="W188">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="189" spans="1:23">
       <c r="A189" t="s">
         <v>418</v>
       </c>
       <c r="B189" t="s">
         <v>421</v>
       </c>
       <c r="C189" t="s">
         <v>422</v>
       </c>
       <c r="D189" t="s">
         <v>26</v>
       </c>
       <c r="E189">
         <v>6</v>
       </c>
       <c r="F189">
         <v>13</v>
       </c>
       <c r="G189">
         <v>19</v>
       </c>
       <c r="H189">
@@ -11392,413 +11398,413 @@
       </c>
       <c r="G190">
         <v>2</v>
       </c>
       <c r="I190">
         <v>1</v>
       </c>
       <c r="V190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:23">
       <c r="A191" t="s">
         <v>418</v>
       </c>
       <c r="B191" t="s">
         <v>425</v>
       </c>
       <c r="C191" t="s">
         <v>426</v>
       </c>
       <c r="D191" t="s">
         <v>26</v>
       </c>
       <c r="E191">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F191">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="G191">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H191">
         <v>1</v>
       </c>
       <c r="I191">
         <v>3</v>
       </c>
       <c r="J191">
         <v>1</v>
       </c>
       <c r="K191">
         <v>2</v>
       </c>
       <c r="L191">
         <v>1</v>
       </c>
       <c r="M191">
         <v>5</v>
       </c>
       <c r="N191">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="S191">
         <v>1</v>
       </c>
       <c r="T191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:23">
       <c r="A192" t="s">
         <v>418</v>
       </c>
       <c r="B192" t="s">
         <v>427</v>
       </c>
       <c r="C192" t="s">
         <v>428</v>
       </c>
       <c r="D192" t="s">
         <v>26</v>
       </c>
       <c r="E192">
         <v>6</v>
       </c>
       <c r="F192">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="G192">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H192">
         <v>1</v>
       </c>
       <c r="I192">
         <v>3</v>
       </c>
       <c r="J192">
         <v>2</v>
       </c>
       <c r="L192">
         <v>2</v>
       </c>
       <c r="M192">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N192">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="O192">
         <v>5</v>
+      </c>
+      <c r="R192">
+        <v>1</v>
       </c>
       <c r="T192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:23">
       <c r="A193" t="s">
         <v>418</v>
       </c>
       <c r="B193" t="s">
         <v>429</v>
       </c>
       <c r="C193" t="s">
         <v>430</v>
       </c>
       <c r="D193" t="s">
         <v>59</v>
       </c>
       <c r="E193">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F193">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G193">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="H193">
         <v>1</v>
       </c>
       <c r="I193">
         <v>4</v>
       </c>
       <c r="J193">
         <v>2</v>
       </c>
       <c r="K193">
         <v>10</v>
       </c>
       <c r="L193">
         <v>2</v>
       </c>
       <c r="M193">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="N193">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="Q193">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="S193">
         <v>6</v>
       </c>
     </row>
     <row r="194" spans="1:23">
       <c r="A194" t="s">
         <v>431</v>
       </c>
       <c r="B194" t="s">
         <v>432</v>
       </c>
       <c r="C194" t="s">
         <v>433</v>
       </c>
       <c r="D194" t="s">
         <v>26</v>
       </c>
       <c r="E194">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F194">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="G194">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="H194">
         <v>1</v>
       </c>
       <c r="I194">
         <v>4</v>
       </c>
       <c r="J194">
         <v>2</v>
       </c>
       <c r="K194">
         <v>13</v>
       </c>
       <c r="M194">
         <v>40</v>
       </c>
       <c r="N194">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="Q194">
         <v>22</v>
       </c>
       <c r="S194">
         <v>2</v>
       </c>
       <c r="T194">
         <v>1</v>
       </c>
       <c r="V194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:23">
       <c r="A195" t="s">
         <v>431</v>
       </c>
       <c r="B195" t="s">
         <v>434</v>
       </c>
       <c r="C195" t="s">
         <v>435</v>
       </c>
       <c r="D195" t="s">
         <v>26</v>
       </c>
       <c r="E195">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F195">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G195">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="H195">
         <v>1</v>
       </c>
       <c r="I195">
         <v>4</v>
       </c>
       <c r="J195">
         <v>2</v>
       </c>
       <c r="K195">
         <v>2</v>
       </c>
       <c r="M195">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="N195">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="W195">
         <v>3</v>
       </c>
     </row>
     <row r="196" spans="1:23">
       <c r="A196" t="s">
         <v>431</v>
       </c>
       <c r="B196" t="s">
         <v>436</v>
       </c>
       <c r="C196" t="s">
         <v>437</v>
       </c>
       <c r="D196" t="s">
         <v>26</v>
       </c>
       <c r="E196">
+        <v>17</v>
+      </c>
+      <c r="F196">
+        <v>39</v>
+      </c>
+      <c r="G196">
+        <v>56</v>
+      </c>
+      <c r="H196">
+        <v>1</v>
+      </c>
+      <c r="I196">
+        <v>4</v>
+      </c>
+      <c r="J196">
+        <v>2</v>
+      </c>
+      <c r="K196">
+        <v>6</v>
+      </c>
+      <c r="M196">
+        <v>21</v>
+      </c>
+      <c r="N196">
         <v>19</v>
       </c>
-      <c r="F196">
-[...22 lines deleted...]
-      </c>
       <c r="S196">
         <v>2</v>
       </c>
       <c r="T196">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="V196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:23">
       <c r="A197" t="s">
         <v>431</v>
       </c>
       <c r="B197" t="s">
         <v>438</v>
       </c>
       <c r="C197" t="s">
         <v>439</v>
       </c>
       <c r="D197" t="s">
         <v>26</v>
       </c>
       <c r="E197">
         <v>5</v>
       </c>
       <c r="F197">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G197">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H197">
         <v>1</v>
       </c>
       <c r="I197">
         <v>3</v>
       </c>
       <c r="J197">
         <v>2</v>
       </c>
       <c r="K197">
         <v>2</v>
       </c>
       <c r="M197">
         <v>5</v>
       </c>
       <c r="N197">
         <v>1</v>
       </c>
       <c r="V197">
         <v>1</v>
       </c>
       <c r="W197">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="198" spans="1:23">
       <c r="A198" t="s">
         <v>431</v>
       </c>
       <c r="B198" t="s">
         <v>440</v>
       </c>
       <c r="C198" t="s">
         <v>441</v>
       </c>
       <c r="D198" t="s">
         <v>26</v>
       </c>
       <c r="E198">
         <v>9</v>
       </c>
       <c r="F198">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G198">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H198">
         <v>1</v>
       </c>
       <c r="I198">
         <v>3</v>
       </c>
       <c r="J198">
         <v>1</v>
       </c>
       <c r="K198">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M198">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="N198">
         <v>6</v>
       </c>
       <c r="O198">
         <v>4</v>
       </c>
       <c r="S198">
         <v>3</v>
       </c>
       <c r="T198">
         <v>1</v>
       </c>
       <c r="W198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:23">
       <c r="A199" t="s">
         <v>431</v>
       </c>
       <c r="B199" t="s">
         <v>442</v>
       </c>
       <c r="C199" t="s">
@@ -11807,448 +11813,448 @@
       <c r="D199" t="s">
         <v>26</v>
       </c>
       <c r="E199">
         <v>5</v>
       </c>
       <c r="F199">
         <v>17</v>
       </c>
       <c r="G199">
         <v>22</v>
       </c>
       <c r="H199">
         <v>1</v>
       </c>
       <c r="J199">
         <v>4</v>
       </c>
       <c r="L199">
         <v>2</v>
       </c>
       <c r="M199">
         <v>6</v>
       </c>
       <c r="N199">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q199">
         <v>6</v>
       </c>
       <c r="W199">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:23">
       <c r="A200" t="s">
         <v>431</v>
       </c>
       <c r="B200" t="s">
         <v>444</v>
       </c>
       <c r="C200" t="s">
         <v>445</v>
       </c>
       <c r="D200" t="s">
         <v>26</v>
       </c>
       <c r="E200">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>27</v>
+      </c>
+      <c r="G200">
+        <v>35</v>
+      </c>
+      <c r="H200">
+        <v>1</v>
+      </c>
+      <c r="I200">
+        <v>3</v>
+      </c>
+      <c r="J200">
+        <v>2</v>
+      </c>
+      <c r="K200">
+        <v>4</v>
+      </c>
+      <c r="M200">
         <v>10</v>
       </c>
-      <c r="F200">
-[...19 lines deleted...]
-      </c>
       <c r="N200">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="S200">
         <v>1</v>
       </c>
       <c r="T200">
         <v>1</v>
       </c>
       <c r="V200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:23">
       <c r="A201" t="s">
         <v>431</v>
       </c>
       <c r="B201" t="s">
         <v>446</v>
       </c>
       <c r="C201" t="s">
         <v>447</v>
       </c>
       <c r="D201" t="s">
         <v>26</v>
       </c>
       <c r="E201">
         <v>7</v>
       </c>
       <c r="F201">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G201">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H201">
         <v>1</v>
       </c>
       <c r="I201">
         <v>4</v>
       </c>
       <c r="J201">
         <v>1</v>
       </c>
       <c r="K201">
         <v>2</v>
       </c>
       <c r="M201">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="N201">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q201">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S201">
         <v>2</v>
       </c>
       <c r="W201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:23">
       <c r="A202" t="s">
         <v>431</v>
       </c>
       <c r="B202" t="s">
         <v>448</v>
       </c>
       <c r="C202" t="s">
         <v>449</v>
       </c>
       <c r="D202" t="s">
         <v>26</v>
       </c>
       <c r="E202">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F202">
         <v>25</v>
       </c>
       <c r="G202">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H202">
         <v>1</v>
       </c>
       <c r="I202">
         <v>3</v>
       </c>
       <c r="J202">
         <v>1</v>
       </c>
       <c r="K202">
         <v>2</v>
       </c>
       <c r="M202">
         <v>5</v>
       </c>
       <c r="N202">
         <v>6</v>
       </c>
       <c r="R202">
         <v>2</v>
       </c>
       <c r="W202">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" t="s">
         <v>431</v>
       </c>
       <c r="B203" t="s">
         <v>450</v>
       </c>
       <c r="C203" t="s">
         <v>451</v>
       </c>
       <c r="D203" t="s">
         <v>26</v>
       </c>
       <c r="E203">
         <v>8</v>
       </c>
       <c r="F203">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G203">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="H203">
         <v>1</v>
       </c>
       <c r="I203">
         <v>3</v>
       </c>
       <c r="J203">
         <v>2</v>
       </c>
       <c r="K203">
         <v>3</v>
       </c>
       <c r="L203">
         <v>1</v>
       </c>
       <c r="M203">
         <v>5</v>
       </c>
       <c r="N203">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q203">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="S203">
         <v>3</v>
       </c>
       <c r="W203">
         <v>3</v>
       </c>
     </row>
     <row r="204" spans="1:23">
       <c r="A204" t="s">
         <v>431</v>
       </c>
       <c r="B204" t="s">
         <v>452</v>
       </c>
       <c r="C204" t="s">
         <v>453</v>
       </c>
       <c r="D204" t="s">
         <v>26</v>
       </c>
       <c r="E204">
         <v>6</v>
       </c>
       <c r="F204">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G204">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H204">
         <v>1</v>
       </c>
       <c r="I204">
         <v>3</v>
       </c>
       <c r="J204">
         <v>1</v>
       </c>
       <c r="K204">
         <v>3</v>
       </c>
       <c r="M204">
         <v>5</v>
       </c>
       <c r="N204">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:23">
       <c r="A205" t="s">
         <v>431</v>
       </c>
       <c r="B205" t="s">
         <v>454</v>
       </c>
       <c r="C205" t="s">
         <v>455</v>
       </c>
       <c r="D205" t="s">
         <v>59</v>
       </c>
       <c r="E205">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F205">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="G205">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="H205">
         <v>1</v>
       </c>
       <c r="I205">
         <v>4</v>
       </c>
       <c r="J205">
         <v>2</v>
       </c>
       <c r="K205">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="L205">
         <v>2</v>
       </c>
       <c r="M205">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="N205">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="S205">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W205">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:23">
       <c r="A206" t="s">
         <v>431</v>
       </c>
       <c r="B206" t="s">
         <v>456</v>
       </c>
       <c r="C206" t="s">
         <v>457</v>
       </c>
       <c r="D206" t="s">
         <v>59</v>
       </c>
       <c r="E206">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F206">
         <v>11</v>
       </c>
       <c r="G206">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H206">
         <v>1</v>
       </c>
       <c r="I206">
         <v>4</v>
       </c>
       <c r="J206">
         <v>2</v>
       </c>
       <c r="K206">
         <v>2</v>
       </c>
       <c r="L206">
         <v>1</v>
       </c>
       <c r="M206">
         <v>3</v>
       </c>
       <c r="N206">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Q206">
         <v>3</v>
       </c>
       <c r="S206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" t="s">
         <v>431</v>
       </c>
       <c r="B207" t="s">
         <v>458</v>
       </c>
       <c r="C207" t="s">
         <v>459</v>
       </c>
       <c r="D207" t="s">
         <v>59</v>
       </c>
       <c r="E207">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F207">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="G207">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="H207">
         <v>1</v>
       </c>
       <c r="I207">
         <v>6</v>
       </c>
       <c r="J207">
         <v>2</v>
       </c>
       <c r="K207">
         <v>13</v>
       </c>
       <c r="L207">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M207">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="N207">
         <v>36</v>
       </c>
       <c r="Q207">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S207">
         <v>12</v>
       </c>
       <c r="U207">
         <v>2</v>
       </c>
       <c r="V207">
         <v>1</v>
       </c>
       <c r="W207">
         <v>6</v>
       </c>
     </row>
     <row r="208" spans="1:23">
       <c r="A208" t="s">
         <v>460</v>
       </c>
       <c r="B208" t="s">
         <v>461</v>
       </c>
       <c r="C208" t="s">
         <v>462</v>
       </c>
       <c r="D208" t="s">
@@ -12312,119 +12318,119 @@
       </c>
       <c r="F209">
         <v>0</v>
       </c>
       <c r="G209">
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:23">
       <c r="A210" t="s">
         <v>460</v>
       </c>
       <c r="B210" t="s">
         <v>465</v>
       </c>
       <c r="C210" t="s">
         <v>466</v>
       </c>
       <c r="D210" t="s">
         <v>26</v>
       </c>
       <c r="E210">
         <v>5</v>
       </c>
       <c r="F210">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G210">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H210">
         <v>1</v>
       </c>
       <c r="I210">
         <v>4</v>
       </c>
       <c r="J210">
         <v>2</v>
       </c>
       <c r="K210">
         <v>2</v>
       </c>
       <c r="N210">
         <v>9</v>
       </c>
       <c r="Q210">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:23">
       <c r="A211" t="s">
         <v>460</v>
       </c>
       <c r="B211" t="s">
         <v>467</v>
       </c>
       <c r="C211" t="s">
         <v>468</v>
       </c>
       <c r="D211" t="s">
         <v>26</v>
       </c>
       <c r="E211">
         <v>6</v>
       </c>
       <c r="F211">
         <v>13</v>
       </c>
       <c r="G211">
         <v>19</v>
       </c>
       <c r="H211">
         <v>1</v>
       </c>
       <c r="I211">
         <v>3</v>
       </c>
       <c r="J211">
         <v>1</v>
       </c>
       <c r="K211">
         <v>2</v>
       </c>
       <c r="L211">
         <v>1</v>
       </c>
       <c r="M211">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N211">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Q211">
         <v>1</v>
       </c>
       <c r="T211">
         <v>1</v>
       </c>
       <c r="V211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:23">
       <c r="A212" t="s">
         <v>460</v>
       </c>
       <c r="B212" t="s">
         <v>469</v>
       </c>
       <c r="C212" t="s">
         <v>470</v>
       </c>
       <c r="D212" t="s">
         <v>26</v>
       </c>
       <c r="E212">
@@ -12435,484 +12441,478 @@
       </c>
       <c r="G212">
         <v>1</v>
       </c>
       <c r="I212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:23">
       <c r="A213" t="s">
         <v>460</v>
       </c>
       <c r="B213" t="s">
         <v>471</v>
       </c>
       <c r="C213" t="s">
         <v>472</v>
       </c>
       <c r="D213" t="s">
         <v>59</v>
       </c>
       <c r="E213">
         <v>18</v>
       </c>
       <c r="F213">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G213">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="H213">
         <v>1</v>
       </c>
       <c r="I213">
         <v>4</v>
       </c>
       <c r="J213">
         <v>2</v>
       </c>
       <c r="K213">
         <v>6</v>
       </c>
       <c r="L213">
         <v>1</v>
       </c>
       <c r="M213">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="N213">
         <v>8</v>
       </c>
       <c r="S213">
         <v>1</v>
       </c>
       <c r="T213">
         <v>1</v>
       </c>
       <c r="W213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:23">
       <c r="A214" t="s">
         <v>473</v>
       </c>
       <c r="B214" t="s">
         <v>474</v>
       </c>
       <c r="C214" t="s">
         <v>475</v>
       </c>
       <c r="D214" t="s">
         <v>26</v>
       </c>
       <c r="E214">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F214">
         <v>26</v>
       </c>
       <c r="G214">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="H214">
         <v>1</v>
       </c>
       <c r="I214">
         <v>3</v>
       </c>
       <c r="J214">
         <v>2</v>
       </c>
       <c r="K214">
         <v>3</v>
       </c>
       <c r="M214">
         <v>5</v>
       </c>
       <c r="N214">
         <v>7</v>
       </c>
       <c r="Q214">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="S214">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="W214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" t="s">
         <v>473</v>
       </c>
       <c r="B215" t="s">
         <v>476</v>
       </c>
       <c r="C215" t="s">
         <v>477</v>
       </c>
       <c r="D215" t="s">
         <v>26</v>
       </c>
       <c r="E215">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F215">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G215">
         <v>22</v>
       </c>
       <c r="H215">
         <v>1</v>
       </c>
       <c r="I215">
         <v>3</v>
       </c>
       <c r="K215">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O215">
         <v>4</v>
       </c>
       <c r="Q215">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="R215">
         <v>2</v>
       </c>
       <c r="S215">
         <v>3</v>
       </c>
       <c r="W215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:23">
       <c r="A216" t="s">
         <v>473</v>
       </c>
       <c r="B216" t="s">
         <v>478</v>
       </c>
       <c r="C216" t="s">
         <v>479</v>
       </c>
       <c r="D216" t="s">
         <v>26</v>
       </c>
       <c r="E216">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F216">
         <v>22</v>
       </c>
       <c r="G216">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H216">
         <v>1</v>
       </c>
       <c r="I216">
         <v>4</v>
       </c>
       <c r="J216">
         <v>1</v>
       </c>
       <c r="K216">
         <v>6</v>
       </c>
       <c r="M216">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="N216">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Q216">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="S216">
         <v>3</v>
       </c>
     </row>
     <row r="217" spans="1:23">
       <c r="A217" t="s">
         <v>473</v>
       </c>
       <c r="B217" t="s">
         <v>480</v>
       </c>
       <c r="C217" t="s">
         <v>481</v>
       </c>
       <c r="D217" t="s">
         <v>26</v>
       </c>
       <c r="E217">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F217">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G217">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H217">
         <v>1</v>
       </c>
       <c r="I217">
         <v>3</v>
       </c>
       <c r="J217">
         <v>1</v>
       </c>
       <c r="K217">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="M217">
         <v>6</v>
       </c>
       <c r="Q217">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:23">
       <c r="A218" t="s">
         <v>473</v>
       </c>
       <c r="B218" t="s">
         <v>482</v>
       </c>
       <c r="C218" t="s">
         <v>483</v>
       </c>
       <c r="D218" t="s">
         <v>26</v>
       </c>
       <c r="E218">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F218">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G218">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H218">
         <v>1</v>
       </c>
       <c r="I218">
         <v>3</v>
       </c>
       <c r="J218">
         <v>2</v>
       </c>
       <c r="K218">
         <v>2</v>
       </c>
       <c r="M218">
         <v>5</v>
       </c>
       <c r="N218">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="S218">
         <v>1</v>
       </c>
       <c r="T218">
         <v>1</v>
       </c>
       <c r="V218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:23">
       <c r="A219" t="s">
         <v>473</v>
       </c>
       <c r="B219" t="s">
         <v>484</v>
       </c>
       <c r="C219" t="s">
         <v>485</v>
       </c>
       <c r="D219" t="s">
         <v>26</v>
       </c>
       <c r="E219">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F219">
         <v>17</v>
       </c>
       <c r="G219">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H219">
         <v>1</v>
       </c>
       <c r="I219">
         <v>3</v>
       </c>
       <c r="J219">
         <v>1</v>
       </c>
       <c r="K219">
         <v>3</v>
       </c>
       <c r="M219">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N219">
         <v>2</v>
       </c>
       <c r="Q219">
         <v>2</v>
       </c>
       <c r="R219">
         <v>1</v>
       </c>
       <c r="S219">
         <v>2</v>
       </c>
       <c r="W219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:23">
       <c r="A220" t="s">
         <v>473</v>
       </c>
       <c r="B220" t="s">
         <v>486</v>
       </c>
       <c r="C220" t="s">
         <v>487</v>
       </c>
       <c r="D220" t="s">
         <v>26</v>
       </c>
       <c r="E220">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F220">
         <v>25</v>
       </c>
       <c r="G220">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H220">
         <v>1</v>
       </c>
       <c r="I220">
         <v>4</v>
       </c>
       <c r="J220">
         <v>2</v>
       </c>
       <c r="K220">
         <v>2</v>
       </c>
       <c r="M220">
         <v>7</v>
       </c>
       <c r="N220">
         <v>3</v>
       </c>
       <c r="S220">
         <v>6</v>
       </c>
       <c r="T220">
         <v>1</v>
       </c>
       <c r="W220">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:23">
       <c r="A221" t="s">
         <v>473</v>
       </c>
       <c r="B221" t="s">
         <v>488</v>
       </c>
       <c r="C221" t="s">
         <v>489</v>
       </c>
       <c r="D221" t="s">
         <v>26</v>
       </c>
       <c r="E221">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F221">
         <v>32</v>
       </c>
       <c r="G221">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H221">
         <v>1</v>
       </c>
       <c r="I221">
         <v>4</v>
       </c>
       <c r="J221">
         <v>3</v>
       </c>
       <c r="K221">
         <v>4</v>
       </c>
       <c r="M221">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="N221">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="Q221">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="S221">
         <v>2</v>
       </c>
       <c r="T221">
         <v>1</v>
       </c>
       <c r="W221">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:23">
       <c r="A222" t="s">
         <v>473</v>
       </c>
       <c r="B222" t="s">
         <v>490</v>
       </c>
       <c r="C222" t="s">
         <v>491</v>
       </c>
       <c r="D222" t="s">
         <v>26</v>
       </c>
       <c r="E222">
         <v>7</v>
       </c>
       <c r="F222">
         <v>12</v>
       </c>
       <c r="G222">
         <v>19</v>
       </c>
       <c r="H222">
@@ -12932,416 +12932,416 @@
       </c>
       <c r="Q222">
         <v>4</v>
       </c>
       <c r="S222">
         <v>1</v>
       </c>
       <c r="W222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:23">
       <c r="A223" t="s">
         <v>473</v>
       </c>
       <c r="B223" t="s">
         <v>492</v>
       </c>
       <c r="C223" t="s">
         <v>493</v>
       </c>
       <c r="D223" t="s">
         <v>26</v>
       </c>
       <c r="E223">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F223">
         <v>10</v>
       </c>
       <c r="G223">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H223">
         <v>1</v>
       </c>
       <c r="I223">
         <v>3</v>
       </c>
       <c r="J223">
         <v>2</v>
       </c>
       <c r="K223">
         <v>2</v>
       </c>
       <c r="M223">
         <v>4</v>
       </c>
       <c r="N223">
         <v>1</v>
       </c>
       <c r="Q223">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="T223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:23">
       <c r="A224" t="s">
         <v>473</v>
       </c>
       <c r="B224" t="s">
         <v>494</v>
       </c>
       <c r="C224" t="s">
         <v>495</v>
       </c>
       <c r="D224" t="s">
         <v>59</v>
       </c>
       <c r="E224">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F224">
         <v>19</v>
       </c>
       <c r="G224">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H224">
         <v>1</v>
       </c>
       <c r="I224">
         <v>4</v>
       </c>
       <c r="J224">
         <v>2</v>
       </c>
       <c r="K224">
         <v>6</v>
       </c>
       <c r="M224">
         <v>7</v>
       </c>
       <c r="N224">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="S224">
         <v>2</v>
       </c>
       <c r="T224">
         <v>1</v>
       </c>
       <c r="V224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:23">
       <c r="A225" t="s">
         <v>473</v>
       </c>
       <c r="B225" t="s">
         <v>496</v>
       </c>
       <c r="C225" t="s">
         <v>497</v>
       </c>
       <c r="D225" t="s">
         <v>59</v>
       </c>
       <c r="E225">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F225">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G225">
         <v>40</v>
       </c>
       <c r="H225">
         <v>1</v>
       </c>
       <c r="I225">
         <v>4</v>
       </c>
       <c r="J225">
         <v>2</v>
       </c>
       <c r="K225">
         <v>7</v>
       </c>
       <c r="L225">
         <v>2</v>
       </c>
       <c r="M225">
         <v>11</v>
       </c>
       <c r="N225">
         <v>10</v>
       </c>
       <c r="T225">
         <v>1</v>
       </c>
       <c r="W225">
         <v>2</v>
       </c>
     </row>
     <row r="226" spans="1:23">
       <c r="A226" t="s">
         <v>473</v>
       </c>
       <c r="B226" t="s">
         <v>498</v>
       </c>
       <c r="C226" t="s">
         <v>499</v>
       </c>
       <c r="D226" t="s">
         <v>59</v>
       </c>
       <c r="E226">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F226">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G226">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="H226">
         <v>1</v>
       </c>
       <c r="I226">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J226">
         <v>1</v>
       </c>
       <c r="K226">
         <v>6</v>
       </c>
       <c r="M226">
         <v>3</v>
       </c>
+      <c r="N226">
+        <v>1</v>
+      </c>
       <c r="Q226">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="227" spans="1:23">
       <c r="A227" t="s">
         <v>500</v>
       </c>
       <c r="B227" t="s">
         <v>501</v>
       </c>
       <c r="C227" t="s">
         <v>502</v>
       </c>
       <c r="D227" t="s">
         <v>26</v>
       </c>
       <c r="E227">
         <v>13</v>
       </c>
       <c r="F227">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G227">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="H227">
         <v>1</v>
       </c>
       <c r="I227">
         <v>5</v>
       </c>
       <c r="J227">
         <v>2</v>
       </c>
       <c r="K227">
         <v>11</v>
       </c>
       <c r="L227">
         <v>1</v>
       </c>
       <c r="M227">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="N227">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O227">
         <v>5</v>
       </c>
       <c r="W227">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="228" spans="1:23">
       <c r="A228" t="s">
         <v>500</v>
       </c>
       <c r="B228" t="s">
         <v>503</v>
       </c>
       <c r="C228" t="s">
         <v>504</v>
       </c>
       <c r="D228" t="s">
         <v>26</v>
       </c>
       <c r="E228">
         <v>4</v>
       </c>
       <c r="F228">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G228">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H228">
         <v>1</v>
       </c>
       <c r="I228">
         <v>3</v>
       </c>
       <c r="K228">
         <v>3</v>
       </c>
       <c r="M228">
-        <v>3</v>
+        <v>4</v>
+      </c>
+      <c r="N228">
+        <v>1</v>
       </c>
       <c r="Q228">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="S228">
         <v>2</v>
       </c>
       <c r="T228">
         <v>1</v>
       </c>
       <c r="U228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:23">
       <c r="A229" t="s">
         <v>500</v>
       </c>
       <c r="B229" t="s">
         <v>505</v>
       </c>
       <c r="C229" t="s">
         <v>506</v>
       </c>
       <c r="D229" t="s">
         <v>26</v>
       </c>
       <c r="E229">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F229">
         <v>14</v>
       </c>
       <c r="G229">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H229">
         <v>1</v>
       </c>
       <c r="I229">
         <v>3</v>
       </c>
       <c r="K229">
         <v>2</v>
       </c>
       <c r="M229">
         <v>4</v>
       </c>
       <c r="N229">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="S229">
         <v>2</v>
       </c>
       <c r="T229">
         <v>1</v>
       </c>
       <c r="V229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:23">
       <c r="A230" t="s">
         <v>500</v>
       </c>
       <c r="B230" t="s">
         <v>507</v>
       </c>
       <c r="C230" t="s">
         <v>508</v>
       </c>
       <c r="D230" t="s">
         <v>59</v>
       </c>
       <c r="E230">
         <v>19</v>
       </c>
       <c r="F230">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G230">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H230">
         <v>1</v>
       </c>
       <c r="I230">
         <v>4</v>
       </c>
       <c r="J230">
         <v>2</v>
       </c>
       <c r="K230">
         <v>5</v>
       </c>
       <c r="L230">
         <v>2</v>
       </c>
       <c r="M230">
         <v>6</v>
       </c>
       <c r="N230">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="S230">
         <v>1</v>
       </c>
       <c r="T230">
         <v>1</v>
       </c>
       <c r="W230">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>