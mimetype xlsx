--- v6 (2026-08-16)
+++ v7 (2026-09-05)
@@ -1978,546 +1978,546 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
         <v>25</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2">
         <v>33</v>
       </c>
       <c r="F2">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G2">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2">
         <v>5</v>
       </c>
       <c r="J2">
         <v>2</v>
       </c>
       <c r="K2">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="M2">
         <v>50</v>
       </c>
       <c r="N2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="Q2">
         <v>51</v>
       </c>
       <c r="R2">
         <v>6</v>
       </c>
       <c r="S2">
         <v>10</v>
       </c>
       <c r="W2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F3">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G3">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3">
         <v>4</v>
       </c>
       <c r="J3">
         <v>2</v>
       </c>
       <c r="K3">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="M3">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N3">
         <v>1</v>
       </c>
       <c r="S3">
         <v>2</v>
       </c>
       <c r="T3">
         <v>1</v>
       </c>
       <c r="W3">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" t="s">
         <v>30</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4">
         <v>26</v>
       </c>
       <c r="F4">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G4">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4">
         <v>5</v>
       </c>
       <c r="J4">
         <v>2</v>
       </c>
       <c r="K4">
         <v>13</v>
       </c>
       <c r="M4">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="N4">
         <v>22</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Q4">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="R4">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="S4">
         <v>5</v>
       </c>
       <c r="W4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F5">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="G5">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5">
         <v>5</v>
       </c>
       <c r="J5">
         <v>2</v>
       </c>
       <c r="K5">
         <v>14</v>
       </c>
       <c r="M5">
         <v>83</v>
       </c>
       <c r="N5">
         <v>37</v>
       </c>
       <c r="O5">
         <v>4</v>
       </c>
       <c r="Q5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="S5">
         <v>13</v>
       </c>
       <c r="W5">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" t="s">
         <v>34</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F6">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G6">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6">
         <v>4</v>
       </c>
       <c r="J6">
         <v>2</v>
       </c>
       <c r="K6">
         <v>10</v>
       </c>
       <c r="M6">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="N6">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="Q6">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="S6">
         <v>2</v>
       </c>
       <c r="T6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F7">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G7">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7">
         <v>6</v>
       </c>
       <c r="J7">
         <v>2</v>
       </c>
       <c r="K7">
         <v>11</v>
       </c>
       <c r="M7">
         <v>23</v>
       </c>
       <c r="N7">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="S7">
         <v>4</v>
       </c>
       <c r="V7">
         <v>1</v>
       </c>
       <c r="W7">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F8">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="G8">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8">
         <v>4</v>
       </c>
       <c r="J8">
         <v>2</v>
       </c>
       <c r="K8">
         <v>19</v>
       </c>
       <c r="M8">
         <v>28</v>
       </c>
       <c r="N8">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="Q8">
         <v>5</v>
       </c>
       <c r="R8">
         <v>16</v>
       </c>
       <c r="S8">
         <v>2</v>
       </c>
       <c r="V8">
         <v>3</v>
       </c>
       <c r="W8">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9">
         <v>6</v>
       </c>
       <c r="F9">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="G9">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9">
         <v>3</v>
       </c>
       <c r="J9">
         <v>2</v>
       </c>
       <c r="K9">
         <v>2</v>
       </c>
       <c r="M9">
         <v>6</v>
       </c>
       <c r="N9">
         <v>1</v>
       </c>
       <c r="Q9">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="T9">
         <v>1</v>
       </c>
       <c r="V9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" t="s">
         <v>42</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
       <c r="E10">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G10">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10">
         <v>4</v>
       </c>
       <c r="J10">
         <v>1</v>
       </c>
       <c r="K10">
         <v>5</v>
       </c>
       <c r="M10">
         <v>15</v>
       </c>
       <c r="N10">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="O10">
         <v>5</v>
       </c>
       <c r="R10">
         <v>1</v>
       </c>
       <c r="S10">
         <v>1</v>
       </c>
       <c r="W10">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11">
         <v>22</v>
       </c>
       <c r="F11">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G11">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11">
         <v>4</v>
       </c>
       <c r="J11">
         <v>2</v>
       </c>
       <c r="K11">
         <v>12</v>
       </c>
       <c r="M11">
         <v>39</v>
       </c>
       <c r="N11">
         <v>23</v>
       </c>
       <c r="W11">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
       <c r="E12">
         <v>13</v>
       </c>
       <c r="F12">
         <v>18</v>
       </c>
       <c r="G12">
         <v>31</v>
       </c>
       <c r="H12">
@@ -2628,490 +2628,514 @@
       </c>
       <c r="N14">
         <v>4</v>
       </c>
       <c r="Q14">
         <v>8</v>
       </c>
       <c r="W14">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" t="s">
         <v>52</v>
       </c>
       <c r="D15" t="s">
         <v>26</v>
       </c>
       <c r="E15">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F15">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G15">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15">
         <v>5</v>
       </c>
       <c r="J15">
         <v>2</v>
       </c>
       <c r="K15">
         <v>13</v>
       </c>
       <c r="M15">
         <v>49</v>
       </c>
       <c r="N15">
         <v>31</v>
       </c>
       <c r="O15">
         <v>2</v>
       </c>
       <c r="R15">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="S15">
         <v>3</v>
       </c>
       <c r="U15">
         <v>2</v>
       </c>
       <c r="V15">
         <v>1</v>
       </c>
       <c r="W15">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" t="s">
         <v>54</v>
       </c>
       <c r="D16" t="s">
         <v>26</v>
       </c>
       <c r="E16">
         <v>21</v>
       </c>
       <c r="F16">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G16">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H16">
         <v>1</v>
       </c>
       <c r="I16">
         <v>4</v>
       </c>
       <c r="J16">
         <v>2</v>
       </c>
       <c r="K16">
         <v>13</v>
       </c>
       <c r="L16">
         <v>3</v>
       </c>
       <c r="N16">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O16">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="S16">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" t="s">
         <v>56</v>
       </c>
       <c r="D17" t="s">
         <v>26</v>
       </c>
       <c r="E17">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F17">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G17">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17">
         <v>5</v>
       </c>
       <c r="J17">
         <v>2</v>
       </c>
       <c r="K17">
         <v>15</v>
       </c>
       <c r="M17">
         <v>39</v>
       </c>
       <c r="N17">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="Q17">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S17">
         <v>7</v>
       </c>
       <c r="T17">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" t="s">
         <v>58</v>
       </c>
       <c r="D18" t="s">
         <v>59</v>
       </c>
       <c r="E18">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F18">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="G18">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="H18">
         <v>1</v>
       </c>
       <c r="I18">
         <v>5</v>
       </c>
       <c r="J18">
         <v>2</v>
       </c>
       <c r="K18">
         <v>11</v>
       </c>
       <c r="L18">
         <v>3</v>
       </c>
       <c r="M18">
         <v>48</v>
       </c>
       <c r="N18">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="Q18">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="S18">
         <v>10</v>
       </c>
       <c r="W18">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19" t="s">
         <v>60</v>
       </c>
       <c r="C19" t="s">
         <v>61</v>
       </c>
       <c r="D19" t="s">
         <v>59</v>
       </c>
       <c r="E19">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="F19">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="G19">
-        <v>130</v>
+        <v>144</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
+      <c r="I19">
+        <v>6</v>
+      </c>
+      <c r="J19">
+        <v>2</v>
+      </c>
+      <c r="K19">
+        <v>12</v>
+      </c>
+      <c r="L19">
+        <v>3</v>
+      </c>
+      <c r="M19">
+        <v>39</v>
+      </c>
+      <c r="N19">
+        <v>13</v>
+      </c>
+      <c r="Q19">
+        <v>35</v>
+      </c>
+      <c r="T19">
+        <v>1</v>
+      </c>
       <c r="W19">
-        <v>129</v>
+        <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>23</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
       <c r="E20">
         <v>21</v>
       </c>
       <c r="F20">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G20">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20">
         <v>4</v>
       </c>
       <c r="J20">
         <v>2</v>
       </c>
       <c r="K20">
         <v>11</v>
       </c>
       <c r="L20">
         <v>2</v>
       </c>
       <c r="M20">
         <v>23</v>
       </c>
       <c r="N20">
         <v>3</v>
       </c>
       <c r="Q20">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="S20">
         <v>6</v>
       </c>
       <c r="W20">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>23</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" t="s">
         <v>65</v>
       </c>
       <c r="D21" t="s">
         <v>59</v>
       </c>
       <c r="E21">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="F21">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="G21">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21">
         <v>4</v>
       </c>
       <c r="J21">
         <v>2</v>
       </c>
       <c r="K21">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L21">
         <v>3</v>
       </c>
       <c r="M21">
         <v>54</v>
       </c>
       <c r="N21">
         <v>53</v>
       </c>
       <c r="Q21">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="R21">
         <v>7</v>
       </c>
       <c r="S21">
         <v>6</v>
       </c>
       <c r="T21">
         <v>2</v>
       </c>
       <c r="W21">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>23</v>
       </c>
       <c r="B22" t="s">
         <v>66</v>
       </c>
       <c r="C22" t="s">
         <v>67</v>
       </c>
       <c r="D22" t="s">
         <v>59</v>
       </c>
       <c r="E22">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F22">
         <v>151</v>
       </c>
       <c r="G22">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22">
         <v>5</v>
       </c>
       <c r="J22">
         <v>2</v>
       </c>
       <c r="K22">
         <v>14</v>
       </c>
       <c r="L22">
         <v>3</v>
       </c>
       <c r="M22">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="N22">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="S22">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="T22">
         <v>2</v>
       </c>
       <c r="U22">
         <v>1</v>
       </c>
       <c r="V22">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23" t="s">
         <v>69</v>
       </c>
       <c r="D23" t="s">
         <v>59</v>
       </c>
       <c r="E23">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F23">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="G23">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
       <c r="I23">
         <v>4</v>
       </c>
       <c r="J23">
         <v>2</v>
       </c>
       <c r="K23">
         <v>13</v>
       </c>
       <c r="L23">
         <v>3</v>
       </c>
       <c r="M23">
         <v>15</v>
       </c>
       <c r="N23">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="O23">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="S23">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="W23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>70</v>
       </c>
       <c r="C24" t="s">
         <v>71</v>
       </c>
       <c r="D24" t="s">
         <v>59</v>
       </c>
       <c r="E24">
         <v>102</v>
       </c>
       <c r="F24">
         <v>123</v>
       </c>
       <c r="G24">
@@ -3181,133 +3205,133 @@
       </c>
       <c r="M25">
         <v>1</v>
       </c>
       <c r="N25">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>23</v>
       </c>
       <c r="B26" t="s">
         <v>74</v>
       </c>
       <c r="C26" t="s">
         <v>75</v>
       </c>
       <c r="D26" t="s">
         <v>59</v>
       </c>
       <c r="E26">
         <v>74</v>
       </c>
       <c r="F26">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G26">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H26">
         <v>1</v>
       </c>
       <c r="I26">
         <v>6</v>
       </c>
       <c r="J26">
         <v>2</v>
       </c>
       <c r="K26">
         <v>9</v>
       </c>
       <c r="M26">
         <v>35</v>
       </c>
       <c r="N26">
         <v>28</v>
       </c>
       <c r="Q26">
         <v>52</v>
       </c>
       <c r="S26">
         <v>13</v>
       </c>
       <c r="W26">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>23</v>
       </c>
       <c r="B27" t="s">
         <v>76</v>
       </c>
       <c r="C27" t="s">
         <v>77</v>
       </c>
       <c r="D27" t="s">
         <v>26</v>
       </c>
       <c r="E27">
         <v>78</v>
       </c>
       <c r="F27">
         <v>192</v>
       </c>
       <c r="G27">
         <v>270</v>
       </c>
       <c r="W27">
         <v>270</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>23</v>
       </c>
       <c r="B28" t="s">
         <v>78</v>
       </c>
       <c r="C28" t="s">
         <v>79</v>
       </c>
       <c r="D28" t="s">
         <v>26</v>
       </c>
       <c r="E28">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F28">
         <v>10</v>
       </c>
       <c r="G28">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="S28">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W28">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>23</v>
       </c>
       <c r="B29" t="s">
         <v>80</v>
       </c>
       <c r="C29" t="s">
         <v>81</v>
       </c>
       <c r="D29" t="s">
         <v>59</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
@@ -3394,78 +3418,78 @@
       </c>
       <c r="K31">
         <v>3</v>
       </c>
       <c r="M31">
         <v>5</v>
       </c>
       <c r="N31">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>86</v>
       </c>
       <c r="B32" t="s">
         <v>87</v>
       </c>
       <c r="C32" t="s">
         <v>88</v>
       </c>
       <c r="D32" t="s">
         <v>26</v>
       </c>
       <c r="E32">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F32">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G32">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
       <c r="I32">
         <v>5</v>
       </c>
       <c r="J32">
         <v>2</v>
       </c>
       <c r="K32">
         <v>6</v>
       </c>
       <c r="M32">
         <v>23</v>
       </c>
       <c r="N32">
         <v>8</v>
       </c>
       <c r="Q32">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="T32">
         <v>1</v>
       </c>
       <c r="V32">
         <v>1</v>
       </c>
       <c r="W32">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="B33" t="s">
         <v>89</v>
       </c>
       <c r="C33" t="s">
         <v>90</v>
       </c>
       <c r="D33" t="s">
         <v>26</v>
       </c>
       <c r="E33">
@@ -3491,84 +3515,84 @@
       </c>
       <c r="M33">
         <v>6</v>
       </c>
       <c r="Q33">
         <v>5</v>
       </c>
       <c r="W33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
         <v>86</v>
       </c>
       <c r="B34" t="s">
         <v>91</v>
       </c>
       <c r="C34" t="s">
         <v>92</v>
       </c>
       <c r="D34" t="s">
         <v>26</v>
       </c>
       <c r="E34">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F34">
         <v>20</v>
       </c>
       <c r="G34">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
       <c r="I34">
         <v>3</v>
       </c>
       <c r="K34">
         <v>3</v>
       </c>
       <c r="L34">
         <v>1</v>
       </c>
       <c r="M34">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="Q34">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="S34">
         <v>1</v>
       </c>
       <c r="U34">
         <v>1</v>
       </c>
       <c r="W34">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
         <v>86</v>
       </c>
       <c r="B35" t="s">
         <v>93</v>
       </c>
       <c r="C35" t="s">
         <v>94</v>
       </c>
       <c r="D35" t="s">
         <v>26</v>
       </c>
       <c r="E35">
         <v>13</v>
       </c>
       <c r="F35">
         <v>16</v>
       </c>
       <c r="G35">
         <v>29</v>
       </c>
       <c r="H35">
@@ -3594,78 +3618,78 @@
       </c>
       <c r="S35">
         <v>3</v>
       </c>
       <c r="W35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>86</v>
       </c>
       <c r="B36" t="s">
         <v>95</v>
       </c>
       <c r="C36" t="s">
         <v>96</v>
       </c>
       <c r="D36" t="s">
         <v>26</v>
       </c>
       <c r="E36">
         <v>6</v>
       </c>
       <c r="F36">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G36">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H36">
         <v>1</v>
       </c>
       <c r="I36">
         <v>1</v>
       </c>
       <c r="J36">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K36">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M36">
         <v>6</v>
       </c>
       <c r="N36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q36">
         <v>2</v>
       </c>
       <c r="R36">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T36">
         <v>1</v>
       </c>
       <c r="W36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
         <v>86</v>
       </c>
       <c r="B37" t="s">
         <v>97</v>
       </c>
       <c r="C37" t="s">
         <v>98</v>
       </c>
       <c r="D37" t="s">
         <v>26</v>
       </c>
       <c r="E37">
         <v>10</v>
       </c>
       <c r="F37">
@@ -3688,228 +3712,225 @@
       </c>
       <c r="M37">
         <v>7</v>
       </c>
       <c r="V37">
         <v>1</v>
       </c>
       <c r="W37">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>86</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38" t="s">
         <v>100</v>
       </c>
       <c r="D38" t="s">
         <v>59</v>
       </c>
       <c r="E38">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F38">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G38">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="H38">
         <v>1</v>
       </c>
       <c r="I38">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J38">
         <v>2</v>
       </c>
       <c r="K38">
         <v>6</v>
       </c>
       <c r="L38">
         <v>2</v>
       </c>
       <c r="M38">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="N38">
         <v>4</v>
       </c>
       <c r="S38">
         <v>2</v>
       </c>
       <c r="V38">
         <v>3</v>
       </c>
       <c r="W38">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>101</v>
       </c>
       <c r="B39" t="s">
         <v>102</v>
       </c>
       <c r="C39" t="s">
         <v>103</v>
       </c>
       <c r="D39" t="s">
         <v>26</v>
       </c>
       <c r="E39">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F39">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="G39">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="H39">
         <v>1</v>
       </c>
       <c r="I39">
         <v>4</v>
       </c>
       <c r="J39">
         <v>2</v>
       </c>
       <c r="K39">
         <v>14</v>
       </c>
       <c r="M39">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="N39">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="S39">
         <v>1</v>
       </c>
       <c r="V39">
         <v>1</v>
       </c>
       <c r="W39">
         <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>101</v>
       </c>
       <c r="B40" t="s">
         <v>104</v>
       </c>
       <c r="C40" t="s">
         <v>105</v>
       </c>
       <c r="D40" t="s">
         <v>26</v>
       </c>
       <c r="E40">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F40">
         <v>24</v>
       </c>
       <c r="G40">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H40">
         <v>1</v>
       </c>
       <c r="I40">
         <v>3</v>
       </c>
       <c r="J40">
         <v>2</v>
       </c>
       <c r="K40">
         <v>2</v>
       </c>
       <c r="M40">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="Q40">
         <v>11</v>
       </c>
       <c r="S40">
         <v>1</v>
       </c>
       <c r="T40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>101</v>
       </c>
       <c r="B41" t="s">
         <v>106</v>
       </c>
       <c r="C41" t="s">
         <v>107</v>
       </c>
       <c r="D41" t="s">
         <v>26</v>
       </c>
       <c r="E41">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F41">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G41">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41">
         <v>4</v>
       </c>
       <c r="J41">
         <v>2</v>
       </c>
       <c r="K41">
         <v>2</v>
       </c>
       <c r="M41">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="N41">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="Q41">
         <v>39</v>
       </c>
       <c r="T41">
         <v>1</v>
       </c>
       <c r="W41">
         <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>101</v>
       </c>
       <c r="B42" t="s">
         <v>108</v>
       </c>
       <c r="C42" t="s">
         <v>109</v>
       </c>
       <c r="D42" t="s">
         <v>26</v>
       </c>
       <c r="E42">
@@ -4050,708 +4071,708 @@
       </c>
       <c r="Q44">
         <v>4</v>
       </c>
       <c r="W44">
         <v>3</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" t="s">
         <v>101</v>
       </c>
       <c r="B45" t="s">
         <v>114</v>
       </c>
       <c r="C45" t="s">
         <v>115</v>
       </c>
       <c r="D45" t="s">
         <v>59</v>
       </c>
       <c r="E45">
         <v>39</v>
       </c>
       <c r="F45">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G45">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="H45">
         <v>1</v>
       </c>
       <c r="I45">
         <v>4</v>
       </c>
       <c r="J45">
         <v>2</v>
       </c>
       <c r="K45">
         <v>11</v>
       </c>
       <c r="L45">
         <v>2</v>
       </c>
       <c r="M45">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="N45">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="Q45">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="S45">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W45">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" t="s">
         <v>118</v>
       </c>
       <c r="D46" t="s">
         <v>26</v>
       </c>
       <c r="E46">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F46">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G46">
         <v>50</v>
       </c>
       <c r="H46">
         <v>1</v>
       </c>
       <c r="I46">
         <v>4</v>
       </c>
       <c r="J46">
         <v>2</v>
       </c>
       <c r="K46">
         <v>5</v>
       </c>
       <c r="L46">
         <v>1</v>
       </c>
       <c r="N46">
         <v>27</v>
       </c>
       <c r="Q46">
         <v>8</v>
       </c>
       <c r="S46">
         <v>1</v>
       </c>
       <c r="V46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" t="s">
         <v>116</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" t="s">
         <v>120</v>
       </c>
       <c r="D47" t="s">
         <v>26</v>
       </c>
       <c r="E47">
         <v>8</v>
       </c>
       <c r="F47">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G47">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H47">
         <v>1</v>
       </c>
       <c r="I47">
         <v>3</v>
       </c>
       <c r="J47">
         <v>2</v>
       </c>
       <c r="K47">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M47">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Q47">
         <v>1</v>
       </c>
       <c r="R47">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="S47">
         <v>1</v>
       </c>
       <c r="T47">
         <v>1</v>
       </c>
       <c r="V47">
         <v>1</v>
       </c>
       <c r="W47">
         <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" t="s">
         <v>116</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" t="s">
         <v>122</v>
       </c>
       <c r="D48" t="s">
         <v>26</v>
       </c>
       <c r="E48">
         <v>10</v>
       </c>
       <c r="F48">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G48">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H48">
         <v>1</v>
       </c>
       <c r="I48">
         <v>3</v>
       </c>
       <c r="J48">
         <v>1</v>
       </c>
       <c r="K48">
         <v>3</v>
       </c>
       <c r="M48">
         <v>7</v>
       </c>
       <c r="Q48">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="S48">
         <v>1</v>
       </c>
       <c r="T48">
         <v>1</v>
       </c>
       <c r="V48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
         <v>116</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" t="s">
         <v>124</v>
       </c>
       <c r="D49" t="s">
         <v>26</v>
       </c>
       <c r="E49">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F49">
         <v>68</v>
       </c>
       <c r="G49">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H49">
         <v>1</v>
       </c>
       <c r="I49">
         <v>4</v>
       </c>
       <c r="J49">
         <v>2</v>
       </c>
       <c r="K49">
         <v>11</v>
       </c>
       <c r="M49">
         <v>37</v>
       </c>
       <c r="N49">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O49">
         <v>3</v>
       </c>
       <c r="S49">
         <v>4</v>
       </c>
       <c r="T49">
         <v>1</v>
       </c>
       <c r="V49">
         <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
         <v>116</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" t="s">
         <v>126</v>
       </c>
       <c r="D50" t="s">
         <v>26</v>
       </c>
       <c r="E50">
         <v>11</v>
       </c>
       <c r="F50">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G50">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H50">
         <v>1</v>
       </c>
       <c r="I50">
         <v>3</v>
       </c>
       <c r="J50">
         <v>1</v>
       </c>
       <c r="K50">
         <v>2</v>
       </c>
       <c r="M50">
         <v>7</v>
       </c>
       <c r="N50">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="S50">
         <v>2</v>
       </c>
       <c r="T50">
         <v>1</v>
       </c>
       <c r="W50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" t="s">
         <v>116</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" t="s">
         <v>128</v>
       </c>
       <c r="D51" t="s">
         <v>26</v>
       </c>
       <c r="E51">
         <v>6</v>
       </c>
       <c r="F51">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G51">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H51">
         <v>1</v>
       </c>
       <c r="I51">
         <v>3</v>
       </c>
       <c r="J51">
         <v>1</v>
       </c>
       <c r="K51">
         <v>2</v>
       </c>
       <c r="M51">
         <v>6</v>
       </c>
       <c r="Q51">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="T51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
         <v>116</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" t="s">
         <v>130</v>
       </c>
       <c r="D52" t="s">
         <v>59</v>
       </c>
       <c r="E52">
         <v>33</v>
       </c>
       <c r="F52">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="G52">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="H52">
         <v>1</v>
       </c>
       <c r="I52">
         <v>5</v>
       </c>
       <c r="J52">
         <v>2</v>
       </c>
       <c r="K52">
         <v>12</v>
       </c>
       <c r="L52">
         <v>3</v>
       </c>
       <c r="M52">
         <v>40</v>
       </c>
       <c r="N52">
         <v>22</v>
       </c>
       <c r="Q52">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="S52">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" t="s">
         <v>133</v>
       </c>
       <c r="D53" t="s">
         <v>26</v>
       </c>
       <c r="E53">
+        <v>31</v>
+      </c>
+      <c r="F53">
+        <v>100</v>
+      </c>
+      <c r="G53">
+        <v>131</v>
+      </c>
+      <c r="H53">
+        <v>1</v>
+      </c>
+      <c r="I53">
+        <v>5</v>
+      </c>
+      <c r="J53">
+        <v>2</v>
+      </c>
+      <c r="K53">
+        <v>12</v>
+      </c>
+      <c r="M53">
         <v>34</v>
       </c>
-      <c r="F53">
-[...19 lines deleted...]
-      </c>
       <c r="N53">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="Q53">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="S53">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="V53">
         <v>3</v>
       </c>
       <c r="W53">
         <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
         <v>131</v>
       </c>
       <c r="B54" t="s">
         <v>134</v>
       </c>
       <c r="C54" t="s">
         <v>135</v>
       </c>
       <c r="D54" t="s">
         <v>26</v>
       </c>
       <c r="E54">
         <v>20</v>
       </c>
       <c r="F54">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="G54">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="H54">
         <v>1</v>
       </c>
       <c r="I54">
         <v>5</v>
       </c>
       <c r="J54">
         <v>2</v>
       </c>
       <c r="K54">
         <v>10</v>
       </c>
       <c r="M54">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="N54">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="O54">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="Q54">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="W54">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
         <v>131</v>
       </c>
       <c r="B55" t="s">
         <v>136</v>
       </c>
       <c r="C55" t="s">
         <v>137</v>
       </c>
       <c r="D55" t="s">
         <v>26</v>
       </c>
       <c r="E55">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F55">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G55">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H55">
         <v>1</v>
       </c>
       <c r="I55">
         <v>5</v>
       </c>
       <c r="J55">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K55">
         <v>5</v>
       </c>
       <c r="M55">
         <v>14</v>
       </c>
       <c r="N55">
         <v>1</v>
       </c>
       <c r="O55">
         <v>2</v>
       </c>
       <c r="Q55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="R55">
         <v>1</v>
       </c>
       <c r="S55">
         <v>1</v>
       </c>
       <c r="T55">
         <v>1</v>
       </c>
       <c r="V55">
         <v>1</v>
       </c>
       <c r="W55">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" t="s">
         <v>131</v>
       </c>
       <c r="B56" t="s">
         <v>138</v>
       </c>
       <c r="C56" t="s">
         <v>139</v>
       </c>
       <c r="D56" t="s">
         <v>26</v>
       </c>
       <c r="E56">
         <v>15</v>
       </c>
       <c r="F56">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G56">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="H56">
         <v>1</v>
       </c>
       <c r="I56">
         <v>3</v>
       </c>
       <c r="J56">
         <v>2</v>
       </c>
       <c r="K56">
         <v>3</v>
       </c>
       <c r="M56">
         <v>11</v>
       </c>
       <c r="N56">
         <v>3</v>
       </c>
       <c r="O56">
         <v>3</v>
       </c>
       <c r="Q56">
         <v>1</v>
       </c>
       <c r="R56">
         <v>8</v>
       </c>
       <c r="S56">
         <v>1</v>
       </c>
       <c r="T56">
         <v>1</v>
       </c>
       <c r="V56">
         <v>1</v>
       </c>
       <c r="W56">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" t="s">
         <v>131</v>
       </c>
       <c r="B57" t="s">
         <v>140</v>
       </c>
       <c r="C57" t="s">
         <v>141</v>
       </c>
       <c r="D57" t="s">
         <v>26</v>
       </c>
       <c r="E57">
         <v>5</v>
       </c>
       <c r="F57">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G57">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H57">
         <v>1</v>
       </c>
       <c r="I57">
         <v>3</v>
       </c>
       <c r="K57">
         <v>2</v>
       </c>
       <c r="L57">
         <v>1</v>
       </c>
       <c r="M57">
         <v>10</v>
       </c>
       <c r="N57">
         <v>5</v>
       </c>
       <c r="Q57">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="S57">
         <v>2</v>
       </c>
       <c r="T57">
         <v>1</v>
       </c>
       <c r="V57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
         <v>131</v>
       </c>
       <c r="B58" t="s">
         <v>142</v>
       </c>
       <c r="C58" t="s">
         <v>143</v>
       </c>
       <c r="D58" t="s">
         <v>26</v>
       </c>
       <c r="E58">
@@ -4842,425 +4863,434 @@
       </c>
       <c r="V59">
         <v>5</v>
       </c>
       <c r="W59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
         <v>131</v>
       </c>
       <c r="B60" t="s">
         <v>146</v>
       </c>
       <c r="C60" t="s">
         <v>147</v>
       </c>
       <c r="D60" t="s">
         <v>26</v>
       </c>
       <c r="E60">
         <v>8</v>
       </c>
       <c r="F60">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G60">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H60">
         <v>1</v>
       </c>
       <c r="I60">
         <v>4</v>
       </c>
       <c r="J60">
         <v>2</v>
       </c>
       <c r="K60">
         <v>2</v>
       </c>
       <c r="M60">
         <v>7</v>
       </c>
       <c r="N60">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Q60">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="S60">
         <v>3</v>
       </c>
       <c r="T60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
         <v>131</v>
       </c>
       <c r="B61" t="s">
         <v>148</v>
       </c>
       <c r="C61" t="s">
         <v>149</v>
       </c>
       <c r="D61" t="s">
         <v>26</v>
       </c>
       <c r="E61">
         <v>34</v>
       </c>
       <c r="F61">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G61">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="H61">
         <v>1</v>
       </c>
       <c r="I61">
         <v>6</v>
       </c>
       <c r="J61">
         <v>2</v>
       </c>
       <c r="K61">
         <v>15</v>
       </c>
       <c r="M61">
         <v>72</v>
       </c>
       <c r="N61">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="R61">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="S61">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="T61">
         <v>1</v>
       </c>
       <c r="V61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
         <v>131</v>
       </c>
       <c r="B62" t="s">
         <v>150</v>
       </c>
       <c r="C62" t="s">
         <v>151</v>
       </c>
       <c r="D62" t="s">
         <v>59</v>
       </c>
       <c r="E62">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F62">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G62">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="H62">
         <v>1</v>
       </c>
       <c r="I62">
         <v>4</v>
       </c>
       <c r="J62">
         <v>2</v>
       </c>
       <c r="K62">
         <v>10</v>
       </c>
       <c r="L62">
         <v>2</v>
       </c>
       <c r="M62">
         <v>27</v>
       </c>
       <c r="N62">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q62">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="S62">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
         <v>131</v>
       </c>
       <c r="B63" t="s">
         <v>152</v>
       </c>
       <c r="C63" t="s">
         <v>153</v>
       </c>
       <c r="D63" t="s">
         <v>59</v>
       </c>
       <c r="E63">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F63">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G63">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H63">
         <v>1</v>
       </c>
       <c r="I63">
         <v>4</v>
       </c>
       <c r="J63">
         <v>2</v>
       </c>
       <c r="K63">
         <v>7</v>
       </c>
       <c r="L63">
         <v>2</v>
       </c>
       <c r="M63">
         <v>10</v>
       </c>
       <c r="N63">
-        <v>6</v>
+        <v>5</v>
+      </c>
+      <c r="R63">
+        <v>4</v>
       </c>
       <c r="S63">
         <v>2</v>
       </c>
       <c r="T63">
         <v>1</v>
       </c>
       <c r="W63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" t="s">
         <v>131</v>
       </c>
       <c r="B64" t="s">
         <v>154</v>
       </c>
       <c r="C64" t="s">
         <v>155</v>
       </c>
       <c r="D64" t="s">
         <v>26</v>
       </c>
       <c r="E64">
         <v>8</v>
       </c>
       <c r="F64">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="G64">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H64">
         <v>1</v>
       </c>
       <c r="I64">
         <v>4</v>
       </c>
       <c r="J64">
         <v>2</v>
       </c>
       <c r="K64">
         <v>7</v>
       </c>
+      <c r="L64">
+        <v>1</v>
+      </c>
       <c r="M64">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N64">
         <v>5</v>
+      </c>
+      <c r="Q64">
+        <v>1</v>
       </c>
       <c r="S64">
         <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" t="s">
         <v>158</v>
       </c>
       <c r="D65" t="s">
         <v>26</v>
       </c>
       <c r="E65">
         <v>17</v>
       </c>
       <c r="F65">
         <v>43</v>
       </c>
       <c r="G65">
         <v>60</v>
       </c>
       <c r="H65">
         <v>1</v>
       </c>
       <c r="I65">
         <v>5</v>
       </c>
       <c r="J65">
         <v>2</v>
       </c>
       <c r="K65">
         <v>5</v>
       </c>
       <c r="M65">
         <v>20</v>
       </c>
       <c r="N65">
         <v>10</v>
       </c>
       <c r="Q65">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="S65">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="W65">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" t="s">
         <v>160</v>
       </c>
       <c r="D66" t="s">
         <v>26</v>
       </c>
       <c r="E66">
         <v>8</v>
       </c>
       <c r="F66">
         <v>12</v>
       </c>
       <c r="G66">
         <v>20</v>
       </c>
       <c r="H66">
         <v>1</v>
       </c>
       <c r="I66">
         <v>3</v>
       </c>
       <c r="K66">
         <v>2</v>
       </c>
       <c r="M66">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N66">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R66">
         <v>4</v>
       </c>
       <c r="S66">
         <v>1</v>
       </c>
       <c r="T66">
         <v>1</v>
       </c>
       <c r="V66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" t="s">
         <v>156</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" t="s">
         <v>162</v>
       </c>
       <c r="D67" t="s">
         <v>26</v>
       </c>
       <c r="E67">
         <v>13</v>
       </c>
       <c r="F67">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G67">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="H67">
         <v>1</v>
       </c>
       <c r="I67">
         <v>4</v>
       </c>
       <c r="J67">
         <v>2</v>
       </c>
       <c r="K67">
         <v>6</v>
       </c>
       <c r="M67">
         <v>13</v>
       </c>
       <c r="N67">
         <v>2</v>
       </c>
       <c r="Q67">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="S67">
         <v>2</v>
       </c>
       <c r="W67">
         <v>4</v>
       </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
         <v>156</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" t="s">
         <v>164</v>
       </c>
       <c r="D68" t="s">
         <v>26</v>
       </c>
       <c r="E68">
         <v>11</v>
       </c>
       <c r="F68">
@@ -5360,56 +5390,59 @@
       <c r="E70">
         <v>6</v>
       </c>
       <c r="F70">
         <v>18</v>
       </c>
       <c r="G70">
         <v>24</v>
       </c>
       <c r="H70">
         <v>1</v>
       </c>
       <c r="I70">
         <v>3</v>
       </c>
       <c r="J70">
         <v>1</v>
       </c>
       <c r="K70">
         <v>2</v>
       </c>
       <c r="M70">
         <v>6</v>
       </c>
       <c r="N70">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="R70">
         <v>1</v>
       </c>
       <c r="T70">
+        <v>1</v>
+      </c>
+      <c r="W70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
         <v>156</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" t="s">
         <v>170</v>
       </c>
       <c r="D71" t="s">
         <v>26</v>
       </c>
       <c r="E71">
         <v>4</v>
       </c>
       <c r="F71">
         <v>19</v>
       </c>
       <c r="G71">
         <v>23</v>
       </c>
@@ -5430,361 +5463,364 @@
       </c>
       <c r="Q71">
         <v>6</v>
       </c>
       <c r="R71">
         <v>1</v>
       </c>
       <c r="T71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
         <v>156</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" t="s">
         <v>172</v>
       </c>
       <c r="D72" t="s">
         <v>59</v>
       </c>
       <c r="E72">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F72">
         <v>149</v>
       </c>
       <c r="G72">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="H72">
         <v>1</v>
       </c>
       <c r="I72">
         <v>5</v>
       </c>
       <c r="J72">
         <v>2</v>
       </c>
       <c r="K72">
         <v>20</v>
       </c>
       <c r="L72">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M72">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="N72">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="Q72">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="R72">
         <v>36</v>
       </c>
       <c r="S72">
         <v>9</v>
       </c>
       <c r="V72">
         <v>1</v>
       </c>
       <c r="W72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" t="s">
         <v>156</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" t="s">
         <v>174</v>
       </c>
       <c r="D73" t="s">
         <v>59</v>
       </c>
       <c r="E73">
         <v>37</v>
       </c>
       <c r="F73">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G73">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="H73">
         <v>1</v>
       </c>
       <c r="I73">
         <v>4</v>
       </c>
       <c r="J73">
         <v>3</v>
       </c>
       <c r="K73">
         <v>11</v>
       </c>
       <c r="L73">
         <v>2</v>
       </c>
       <c r="M73">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="N73">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="Q73">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="S73">
         <v>3</v>
       </c>
       <c r="V73">
         <v>1</v>
       </c>
       <c r="W73">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" t="s">
         <v>175</v>
       </c>
       <c r="B74" t="s">
         <v>176</v>
       </c>
       <c r="C74" t="s">
         <v>177</v>
       </c>
       <c r="D74" t="s">
         <v>26</v>
       </c>
       <c r="E74">
         <v>24</v>
       </c>
       <c r="F74">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G74">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H74">
         <v>1</v>
       </c>
       <c r="I74">
         <v>5</v>
       </c>
       <c r="J74">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K74">
         <v>8</v>
       </c>
       <c r="L74">
         <v>1</v>
       </c>
       <c r="M74">
         <v>24</v>
       </c>
       <c r="N74">
         <v>9</v>
       </c>
       <c r="Q74">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="S74">
         <v>3</v>
       </c>
       <c r="W74">
         <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
         <v>175</v>
       </c>
       <c r="B75" t="s">
         <v>178</v>
       </c>
       <c r="C75" t="s">
         <v>179</v>
       </c>
       <c r="D75" t="s">
         <v>26</v>
       </c>
       <c r="E75">
         <v>8</v>
       </c>
       <c r="F75">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G75">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H75">
         <v>1</v>
       </c>
       <c r="I75">
         <v>3</v>
       </c>
       <c r="J75">
         <v>2</v>
       </c>
       <c r="K75">
         <v>2</v>
       </c>
       <c r="M75">
         <v>6</v>
       </c>
       <c r="N75">
         <v>4</v>
       </c>
       <c r="R75">
         <v>4</v>
       </c>
       <c r="S75">
         <v>1</v>
       </c>
       <c r="W75">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" t="s">
         <v>175</v>
       </c>
       <c r="B76" t="s">
         <v>180</v>
       </c>
       <c r="C76" t="s">
         <v>181</v>
       </c>
       <c r="D76" t="s">
         <v>59</v>
       </c>
       <c r="E76">
         <v>33</v>
       </c>
       <c r="F76">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G76">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="H76">
         <v>1</v>
       </c>
       <c r="I76">
         <v>4</v>
       </c>
       <c r="J76">
         <v>2</v>
       </c>
       <c r="K76">
         <v>10</v>
       </c>
       <c r="L76">
         <v>2</v>
       </c>
       <c r="M76">
         <v>16</v>
       </c>
       <c r="N76">
         <v>6</v>
       </c>
       <c r="O76">
         <v>2</v>
       </c>
       <c r="Q76">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="S76">
         <v>6</v>
       </c>
       <c r="T76">
         <v>1</v>
       </c>
       <c r="W76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" t="s">
         <v>184</v>
       </c>
       <c r="D77" t="s">
         <v>26</v>
       </c>
       <c r="E77">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F77">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G77">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="H77">
         <v>1</v>
       </c>
       <c r="I77">
         <v>5</v>
       </c>
       <c r="J77">
         <v>2</v>
       </c>
       <c r="K77">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M77">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N77">
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
       </c>
       <c r="S77">
         <v>6</v>
       </c>
       <c r="V77">
         <v>1</v>
       </c>
       <c r="W77">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" t="s">
         <v>182</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" t="s">
         <v>186</v>
       </c>
       <c r="D78" t="s">
         <v>26</v>
       </c>
       <c r="E78">
         <v>22</v>
       </c>
       <c r="F78">
         <v>95</v>
       </c>
       <c r="G78">
         <v>117</v>
       </c>
       <c r="H78">
@@ -5857,63 +5893,63 @@
       </c>
       <c r="S79">
         <v>2</v>
       </c>
       <c r="W79">
         <v>3</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" t="s">
         <v>182</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" t="s">
         <v>190</v>
       </c>
       <c r="D80" t="s">
         <v>26</v>
       </c>
       <c r="E80">
         <v>8</v>
       </c>
       <c r="F80">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G80">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H80">
         <v>1</v>
       </c>
       <c r="I80">
         <v>4</v>
       </c>
       <c r="J80">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K80">
         <v>5</v>
       </c>
       <c r="M80">
         <v>8</v>
       </c>
       <c r="N80">
         <v>3</v>
       </c>
       <c r="Q80">
         <v>17</v>
       </c>
       <c r="S80">
         <v>3</v>
       </c>
       <c r="W80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" t="s">
         <v>182</v>
       </c>
       <c r="B81" t="s">
@@ -5928,69 +5964,69 @@
       <c r="E81">
         <v>24</v>
       </c>
       <c r="F81">
         <v>62</v>
       </c>
       <c r="G81">
         <v>86</v>
       </c>
       <c r="H81">
         <v>1</v>
       </c>
       <c r="I81">
         <v>4</v>
       </c>
       <c r="J81">
         <v>2</v>
       </c>
       <c r="K81">
         <v>11</v>
       </c>
       <c r="M81">
         <v>32</v>
       </c>
       <c r="N81">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="Q81">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="R81">
         <v>1</v>
       </c>
       <c r="S81">
         <v>1</v>
       </c>
       <c r="T81">
         <v>1</v>
       </c>
       <c r="V81">
         <v>1</v>
       </c>
       <c r="W81">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" t="s">
         <v>182</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" t="s">
         <v>194</v>
       </c>
       <c r="D82" t="s">
         <v>26</v>
       </c>
       <c r="E82">
         <v>15</v>
       </c>
       <c r="F82">
         <v>42</v>
       </c>
       <c r="G82">
         <v>57</v>
       </c>
       <c r="H82">
@@ -6016,345 +6052,351 @@
       </c>
       <c r="T82">
         <v>1</v>
       </c>
       <c r="V82">
         <v>1</v>
       </c>
       <c r="W82">
         <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
         <v>182</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" t="s">
         <v>196</v>
       </c>
       <c r="D83" t="s">
         <v>26</v>
       </c>
       <c r="E83">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F83">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G83">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="H83">
         <v>1</v>
       </c>
       <c r="I83">
         <v>5</v>
       </c>
       <c r="J83">
         <v>2</v>
       </c>
       <c r="K83">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="M83">
         <v>27</v>
       </c>
       <c r="N83">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="S83">
         <v>7</v>
       </c>
       <c r="V83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
         <v>182</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" t="s">
         <v>198</v>
       </c>
       <c r="D84" t="s">
         <v>59</v>
       </c>
       <c r="E84">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F84">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G84">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="H84">
         <v>1</v>
       </c>
       <c r="I84">
         <v>4</v>
       </c>
       <c r="J84">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K84">
         <v>11</v>
       </c>
       <c r="L84">
         <v>2</v>
       </c>
       <c r="M84">
         <v>33</v>
       </c>
       <c r="N84">
         <v>15</v>
       </c>
       <c r="O84">
         <v>3</v>
       </c>
       <c r="Q84">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="R84">
         <v>1</v>
       </c>
       <c r="S84">
         <v>1</v>
       </c>
       <c r="W84">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
         <v>182</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" t="s">
         <v>200</v>
       </c>
       <c r="D85" t="s">
         <v>59</v>
       </c>
       <c r="E85">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="F85">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="G85">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="H85">
         <v>1</v>
       </c>
       <c r="I85">
         <v>7</v>
       </c>
       <c r="J85">
         <v>2</v>
       </c>
       <c r="K85">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="L85">
         <v>3</v>
       </c>
       <c r="M85">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="N85">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="Q85">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="S85">
         <v>11</v>
       </c>
       <c r="T85">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V85">
         <v>2</v>
       </c>
       <c r="W85">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
         <v>182</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" t="s">
         <v>202</v>
       </c>
       <c r="D86" t="s">
         <v>59</v>
       </c>
       <c r="E86">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F86">
         <v>30</v>
       </c>
       <c r="G86">
-        <v>38</v>
+        <v>36</v>
+      </c>
+      <c r="I86">
+        <v>1</v>
       </c>
       <c r="K86">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M86">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="N86">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Q86">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="S86">
         <v>3</v>
       </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" t="s">
         <v>182</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" t="s">
         <v>204</v>
       </c>
       <c r="D87" t="s">
         <v>26</v>
       </c>
       <c r="E87">
         <v>2</v>
       </c>
       <c r="F87">
         <v>19</v>
       </c>
       <c r="G87">
         <v>21</v>
       </c>
+      <c r="I87">
+        <v>1</v>
+      </c>
       <c r="K87">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M87">
         <v>7</v>
       </c>
       <c r="Q87">
         <v>6</v>
       </c>
       <c r="S87">
         <v>3</v>
       </c>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" t="s">
         <v>205</v>
       </c>
       <c r="B88" t="s">
         <v>206</v>
       </c>
       <c r="C88" t="s">
         <v>207</v>
       </c>
       <c r="D88" t="s">
         <v>26</v>
       </c>
       <c r="E88">
         <v>18</v>
       </c>
       <c r="F88">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G88">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H88">
         <v>1</v>
       </c>
       <c r="I88">
         <v>4</v>
       </c>
       <c r="J88">
         <v>2</v>
       </c>
       <c r="K88">
         <v>11</v>
       </c>
       <c r="M88">
         <v>29</v>
       </c>
       <c r="N88">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="S88">
         <v>1</v>
       </c>
       <c r="T88">
         <v>1</v>
       </c>
       <c r="V88">
         <v>1</v>
       </c>
       <c r="W88">
         <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" t="s">
         <v>205</v>
       </c>
       <c r="B89" t="s">
         <v>208</v>
       </c>
       <c r="C89" t="s">
         <v>209</v>
       </c>
       <c r="D89" t="s">
         <v>26</v>
       </c>
       <c r="E89">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F89">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G89">
         <v>54</v>
       </c>
       <c r="H89">
         <v>1</v>
       </c>
       <c r="I89">
         <v>4</v>
       </c>
       <c r="J89">
         <v>2</v>
       </c>
       <c r="K89">
         <v>5</v>
       </c>
       <c r="M89">
         <v>16</v>
       </c>
       <c r="N89">
         <v>3</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
@@ -6410,835 +6452,835 @@
       </c>
       <c r="S90">
         <v>1</v>
       </c>
       <c r="V90">
         <v>1</v>
       </c>
       <c r="W90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" t="s">
         <v>205</v>
       </c>
       <c r="B91" t="s">
         <v>212</v>
       </c>
       <c r="C91" t="s">
         <v>213</v>
       </c>
       <c r="D91" t="s">
         <v>26</v>
       </c>
       <c r="E91">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F91">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G91">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="H91">
         <v>1</v>
       </c>
       <c r="I91">
         <v>4</v>
       </c>
       <c r="J91">
         <v>2</v>
       </c>
       <c r="K91">
         <v>10</v>
       </c>
       <c r="M91">
         <v>29</v>
       </c>
       <c r="N91">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Q91">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="S91">
         <v>2</v>
       </c>
       <c r="W91">
         <v>3</v>
       </c>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" t="s">
         <v>205</v>
       </c>
       <c r="B92" t="s">
         <v>214</v>
       </c>
       <c r="C92" t="s">
         <v>215</v>
       </c>
       <c r="D92" t="s">
         <v>59</v>
       </c>
       <c r="E92">
         <v>54</v>
       </c>
       <c r="F92">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G92">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="H92">
         <v>1</v>
       </c>
       <c r="I92">
         <v>5</v>
       </c>
       <c r="J92">
         <v>2</v>
       </c>
       <c r="K92">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="M92">
         <v>33</v>
       </c>
       <c r="N92">
         <v>12</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Q92">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="S92">
         <v>5</v>
       </c>
       <c r="T92">
         <v>1</v>
       </c>
       <c r="V92">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="W92">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" t="s">
         <v>216</v>
       </c>
       <c r="B93" t="s">
         <v>217</v>
       </c>
       <c r="C93" t="s">
         <v>218</v>
       </c>
       <c r="D93" t="s">
         <v>26</v>
       </c>
       <c r="E93">
         <v>54</v>
       </c>
       <c r="F93">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="G93">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="H93">
         <v>1</v>
       </c>
       <c r="I93">
         <v>4</v>
       </c>
       <c r="J93">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K93">
         <v>14</v>
       </c>
       <c r="M93">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="N93">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="Q93">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="R93">
         <v>8</v>
       </c>
       <c r="S93">
         <v>4</v>
       </c>
       <c r="V93">
         <v>1</v>
       </c>
       <c r="W93">
         <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>219</v>
       </c>
       <c r="C94" t="s">
         <v>220</v>
       </c>
       <c r="D94" t="s">
         <v>26</v>
       </c>
       <c r="E94">
         <v>26</v>
       </c>
       <c r="F94">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G94">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="H94">
         <v>1</v>
       </c>
       <c r="I94">
         <v>4</v>
       </c>
       <c r="J94">
         <v>2</v>
       </c>
       <c r="K94">
         <v>12</v>
       </c>
       <c r="M94">
         <v>40</v>
       </c>
       <c r="N94">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Q94">
         <v>1</v>
       </c>
       <c r="S94">
         <v>2</v>
       </c>
       <c r="V94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>221</v>
       </c>
       <c r="C95" t="s">
         <v>222</v>
       </c>
       <c r="D95" t="s">
         <v>26</v>
       </c>
       <c r="E95">
         <v>43</v>
       </c>
       <c r="F95">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="G95">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="H95">
         <v>1</v>
       </c>
       <c r="I95">
         <v>5</v>
       </c>
       <c r="J95">
         <v>2</v>
       </c>
       <c r="K95">
         <v>14</v>
       </c>
       <c r="M95">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="N95">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="O95">
         <v>4</v>
       </c>
       <c r="Q95">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="S95">
         <v>3</v>
       </c>
       <c r="T95">
         <v>1</v>
       </c>
       <c r="W95">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" t="s">
         <v>216</v>
       </c>
       <c r="B96" t="s">
         <v>223</v>
       </c>
       <c r="C96" t="s">
         <v>224</v>
       </c>
       <c r="D96" t="s">
         <v>26</v>
       </c>
       <c r="E96">
         <v>41</v>
       </c>
       <c r="F96">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G96">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="H96">
         <v>1</v>
       </c>
       <c r="I96">
         <v>5</v>
       </c>
       <c r="J96">
         <v>3</v>
       </c>
       <c r="K96">
         <v>14</v>
       </c>
       <c r="M96">
         <v>62</v>
       </c>
       <c r="N96">
         <v>23</v>
       </c>
       <c r="Q96">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="S96">
         <v>4</v>
       </c>
       <c r="V96">
         <v>3</v>
       </c>
       <c r="W96">
         <v>8</v>
       </c>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" t="s">
         <v>216</v>
       </c>
       <c r="B97" t="s">
         <v>225</v>
       </c>
       <c r="C97" t="s">
         <v>226</v>
       </c>
       <c r="D97" t="s">
         <v>26</v>
       </c>
       <c r="E97">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F97">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="G97">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="H97">
         <v>1</v>
       </c>
       <c r="I97">
         <v>5</v>
       </c>
       <c r="J97">
         <v>2</v>
       </c>
       <c r="K97">
         <v>6</v>
       </c>
       <c r="M97">
         <v>24</v>
       </c>
       <c r="N97">
         <v>2</v>
       </c>
       <c r="Q97">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="S97">
         <v>1</v>
       </c>
       <c r="T97">
         <v>1</v>
       </c>
       <c r="W97">
         <v>3</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" t="s">
         <v>216</v>
       </c>
       <c r="B98" t="s">
         <v>227</v>
       </c>
       <c r="C98" t="s">
         <v>228</v>
       </c>
       <c r="D98" t="s">
         <v>26</v>
       </c>
       <c r="E98">
         <v>6</v>
       </c>
       <c r="F98">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G98">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H98">
         <v>1</v>
       </c>
       <c r="I98">
         <v>4</v>
       </c>
       <c r="J98">
         <v>1</v>
       </c>
       <c r="L98">
         <v>2</v>
       </c>
       <c r="M98">
         <v>5</v>
       </c>
       <c r="N98">
         <v>8</v>
       </c>
       <c r="Q98">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="S98">
         <v>1</v>
       </c>
       <c r="V98">
         <v>1</v>
       </c>
       <c r="W98">
         <v>4</v>
       </c>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" t="s">
         <v>216</v>
       </c>
       <c r="B99" t="s">
         <v>229</v>
       </c>
       <c r="C99" t="s">
         <v>230</v>
       </c>
       <c r="D99" t="s">
         <v>26</v>
       </c>
       <c r="E99">
         <v>15</v>
       </c>
       <c r="F99">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G99">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H99">
         <v>1</v>
       </c>
       <c r="I99">
         <v>4</v>
       </c>
       <c r="J99">
         <v>2</v>
       </c>
       <c r="K99">
         <v>5</v>
       </c>
       <c r="M99">
         <v>12</v>
       </c>
       <c r="N99">
         <v>4</v>
       </c>
       <c r="Q99">
         <v>8</v>
       </c>
       <c r="W99">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" t="s">
         <v>216</v>
       </c>
       <c r="B100" t="s">
         <v>231</v>
       </c>
       <c r="C100" t="s">
         <v>232</v>
       </c>
       <c r="D100" t="s">
         <v>26</v>
       </c>
       <c r="E100">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F100">
+        <v>34</v>
+      </c>
+      <c r="G100">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="H100">
         <v>1</v>
       </c>
       <c r="I100">
         <v>5</v>
       </c>
       <c r="J100">
         <v>2</v>
       </c>
       <c r="K100">
         <v>5</v>
       </c>
       <c r="M100">
         <v>12</v>
       </c>
       <c r="N100">
         <v>1</v>
       </c>
       <c r="Q100">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="S100">
         <v>1</v>
       </c>
       <c r="T100">
         <v>1</v>
       </c>
       <c r="W100">
         <v>4</v>
       </c>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" t="s">
         <v>216</v>
       </c>
       <c r="B101" t="s">
         <v>233</v>
       </c>
       <c r="C101" t="s">
         <v>234</v>
       </c>
       <c r="D101" t="s">
         <v>26</v>
       </c>
       <c r="E101">
         <v>8</v>
       </c>
       <c r="F101">
         <v>15</v>
       </c>
       <c r="G101">
         <v>23</v>
       </c>
       <c r="H101">
         <v>1</v>
       </c>
       <c r="I101">
         <v>3</v>
       </c>
       <c r="J101">
         <v>1</v>
       </c>
       <c r="K101">
         <v>2</v>
       </c>
       <c r="L101">
         <v>1</v>
       </c>
       <c r="M101">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="N101">
         <v>1</v>
       </c>
       <c r="Q101">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="S101">
         <v>2</v>
       </c>
       <c r="T101">
         <v>1</v>
       </c>
       <c r="W101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" t="s">
         <v>216</v>
       </c>
       <c r="B102" t="s">
         <v>235</v>
       </c>
       <c r="C102" t="s">
         <v>236</v>
       </c>
       <c r="D102" t="s">
         <v>59</v>
       </c>
       <c r="E102">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F102">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="G102">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="H102">
         <v>1</v>
       </c>
       <c r="I102">
         <v>4</v>
       </c>
       <c r="J102">
         <v>2</v>
       </c>
       <c r="K102">
         <v>11</v>
       </c>
       <c r="L102">
         <v>3</v>
       </c>
       <c r="M102">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N102">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Q102">
+        <v>8</v>
+      </c>
+      <c r="S102">
+        <v>4</v>
+      </c>
+      <c r="W102">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" t="s">
         <v>216</v>
       </c>
       <c r="B103" t="s">
         <v>237</v>
       </c>
       <c r="C103" t="s">
         <v>238</v>
       </c>
       <c r="D103" t="s">
         <v>59</v>
       </c>
       <c r="E103">
         <v>32</v>
       </c>
       <c r="F103">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="G103">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="H103">
         <v>1</v>
       </c>
       <c r="I103">
         <v>5</v>
       </c>
       <c r="J103">
         <v>2</v>
       </c>
       <c r="K103">
         <v>12</v>
       </c>
       <c r="L103">
         <v>2</v>
       </c>
       <c r="M103">
         <v>24</v>
       </c>
       <c r="N103">
         <v>12</v>
       </c>
       <c r="S103">
         <v>2</v>
       </c>
       <c r="V103">
         <v>1</v>
       </c>
       <c r="W103">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" t="s">
         <v>216</v>
       </c>
       <c r="B104" t="s">
         <v>239</v>
       </c>
       <c r="C104" t="s">
         <v>240</v>
       </c>
       <c r="D104" t="s">
         <v>59</v>
       </c>
       <c r="E104">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F104">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="G104">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="H104">
         <v>1</v>
       </c>
       <c r="I104">
         <v>4</v>
       </c>
       <c r="J104">
         <v>2</v>
       </c>
       <c r="K104">
         <v>15</v>
       </c>
       <c r="M104">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="N104">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O104">
         <v>4</v>
       </c>
       <c r="Q104">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="S104">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="V104">
         <v>5</v>
       </c>
       <c r="W104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" t="s">
         <v>241</v>
       </c>
       <c r="B105" t="s">
         <v>242</v>
       </c>
       <c r="C105" t="s">
         <v>243</v>
       </c>
       <c r="D105" t="s">
         <v>26</v>
       </c>
       <c r="E105">
         <v>19</v>
       </c>
       <c r="F105">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="G105">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="H105">
         <v>1</v>
       </c>
       <c r="I105">
         <v>6</v>
       </c>
       <c r="J105">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K105">
         <v>12</v>
       </c>
       <c r="M105">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N105">
         <v>16</v>
       </c>
       <c r="Q105">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="S105">
         <v>3</v>
       </c>
       <c r="V105">
         <v>1</v>
       </c>
       <c r="W105">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" t="s">
         <v>241</v>
       </c>
       <c r="B106" t="s">
         <v>244</v>
       </c>
       <c r="C106" t="s">
         <v>245</v>
       </c>
       <c r="D106" t="s">
         <v>26</v>
       </c>
       <c r="E106">
         <v>5</v>
       </c>
       <c r="F106">
         <v>26</v>
       </c>
       <c r="G106">
         <v>31</v>
       </c>
       <c r="H106">
@@ -7411,234 +7453,234 @@
       </c>
       <c r="T109">
         <v>1</v>
       </c>
       <c r="V109">
         <v>2</v>
       </c>
       <c r="W109">
         <v>2</v>
       </c>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" t="s">
         <v>241</v>
       </c>
       <c r="B110" t="s">
         <v>252</v>
       </c>
       <c r="C110" t="s">
         <v>253</v>
       </c>
       <c r="D110" t="s">
         <v>26</v>
       </c>
       <c r="E110">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F110">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="G110">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="H110">
         <v>1</v>
       </c>
       <c r="I110">
         <v>4</v>
       </c>
       <c r="J110">
         <v>2</v>
       </c>
       <c r="K110">
         <v>6</v>
       </c>
       <c r="M110">
         <v>11</v>
       </c>
       <c r="N110">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q110">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="S110">
         <v>2</v>
       </c>
       <c r="T110">
         <v>1</v>
       </c>
       <c r="V110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" t="s">
         <v>241</v>
       </c>
       <c r="B111" t="s">
         <v>254</v>
       </c>
       <c r="C111" t="s">
         <v>255</v>
       </c>
       <c r="D111" t="s">
         <v>26</v>
       </c>
       <c r="E111">
         <v>8</v>
       </c>
       <c r="F111">
         <v>34</v>
       </c>
       <c r="G111">
         <v>42</v>
       </c>
       <c r="H111">
         <v>1</v>
       </c>
       <c r="I111">
         <v>4</v>
       </c>
       <c r="J111">
         <v>2</v>
       </c>
       <c r="K111">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M111">
         <v>11</v>
       </c>
       <c r="N111">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="Q111">
         <v>1</v>
       </c>
       <c r="S111">
         <v>2</v>
       </c>
       <c r="V111">
         <v>1</v>
       </c>
       <c r="W111">
         <v>6</v>
       </c>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" t="s">
         <v>241</v>
       </c>
       <c r="B112" t="s">
         <v>256</v>
       </c>
       <c r="C112" t="s">
         <v>257</v>
       </c>
       <c r="D112" t="s">
         <v>59</v>
       </c>
       <c r="E112">
         <v>21</v>
       </c>
       <c r="F112">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G112">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H112">
         <v>1</v>
       </c>
       <c r="I112">
         <v>5</v>
       </c>
       <c r="J112">
         <v>2</v>
       </c>
       <c r="K112">
         <v>11</v>
       </c>
       <c r="M112">
         <v>25</v>
       </c>
       <c r="N112">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="S112">
         <v>7</v>
       </c>
       <c r="T112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" t="s">
         <v>258</v>
       </c>
       <c r="B113" t="s">
         <v>259</v>
       </c>
       <c r="C113" t="s">
         <v>260</v>
       </c>
       <c r="D113" t="s">
         <v>26</v>
       </c>
       <c r="E113">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F113">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G113">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H113">
         <v>1</v>
       </c>
       <c r="I113">
         <v>5</v>
       </c>
       <c r="J113">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K113">
         <v>13</v>
       </c>
       <c r="M113">
         <v>38</v>
       </c>
       <c r="N113">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Q113">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="S113">
         <v>2</v>
       </c>
       <c r="V113">
         <v>1</v>
       </c>
       <c r="W113">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" t="s">
         <v>258</v>
       </c>
       <c r="B114" t="s">
         <v>261</v>
       </c>
       <c r="C114" t="s">
         <v>262</v>
       </c>
       <c r="D114" t="s">
         <v>26</v>
       </c>
       <c r="E114">
@@ -7670,84 +7712,84 @@
       </c>
       <c r="S114">
         <v>1</v>
       </c>
       <c r="W114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>263</v>
       </c>
       <c r="C115" t="s">
         <v>264</v>
       </c>
       <c r="D115" t="s">
         <v>26</v>
       </c>
       <c r="E115">
         <v>14</v>
       </c>
       <c r="F115">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G115">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H115">
         <v>1</v>
       </c>
       <c r="I115">
         <v>4</v>
       </c>
       <c r="J115">
         <v>2</v>
       </c>
       <c r="K115">
         <v>6</v>
       </c>
       <c r="M115">
         <v>12</v>
       </c>
       <c r="N115">
         <v>4</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Q115">
         <v>4</v>
       </c>
       <c r="T115">
         <v>1</v>
       </c>
       <c r="W115">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" t="s">
         <v>258</v>
       </c>
       <c r="B116" t="s">
         <v>265</v>
       </c>
       <c r="C116" t="s">
         <v>266</v>
       </c>
       <c r="D116" t="s">
         <v>26</v>
       </c>
       <c r="E116">
         <v>7</v>
       </c>
       <c r="F116">
         <v>20</v>
       </c>
       <c r="G116">
         <v>27</v>
       </c>
       <c r="H116">
@@ -7776,272 +7818,272 @@
       </c>
       <c r="V116">
         <v>1</v>
       </c>
       <c r="W116">
         <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" t="s">
         <v>258</v>
       </c>
       <c r="B117" t="s">
         <v>267</v>
       </c>
       <c r="C117" t="s">
         <v>268</v>
       </c>
       <c r="D117" t="s">
         <v>26</v>
       </c>
       <c r="E117">
         <v>3</v>
       </c>
       <c r="F117">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G117">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H117">
         <v>1</v>
       </c>
       <c r="I117">
         <v>3</v>
       </c>
       <c r="J117">
         <v>2</v>
       </c>
       <c r="K117">
         <v>3</v>
       </c>
       <c r="M117">
         <v>7</v>
       </c>
       <c r="N117">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="S117">
         <v>1</v>
       </c>
       <c r="V117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" t="s">
         <v>258</v>
       </c>
       <c r="B118" t="s">
         <v>269</v>
       </c>
       <c r="C118" t="s">
         <v>270</v>
       </c>
       <c r="D118" t="s">
         <v>59</v>
       </c>
       <c r="E118">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F118">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G118">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="H118">
         <v>1</v>
       </c>
       <c r="I118">
         <v>4</v>
       </c>
       <c r="J118">
         <v>2</v>
       </c>
       <c r="K118">
         <v>10</v>
       </c>
       <c r="L118">
         <v>2</v>
       </c>
       <c r="M118">
         <v>35</v>
       </c>
       <c r="N118">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="Q118">
         <v>3</v>
       </c>
       <c r="R118">
         <v>1</v>
       </c>
       <c r="S118">
         <v>5</v>
       </c>
       <c r="W118">
         <v>7</v>
       </c>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" t="s">
         <v>271</v>
       </c>
       <c r="B119" t="s">
         <v>272</v>
       </c>
       <c r="C119" t="s">
         <v>273</v>
       </c>
       <c r="D119" t="s">
         <v>26</v>
       </c>
       <c r="E119">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F119">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G119">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="H119">
         <v>1</v>
       </c>
       <c r="I119">
         <v>4</v>
       </c>
       <c r="J119">
         <v>2</v>
       </c>
       <c r="K119">
         <v>5</v>
       </c>
       <c r="M119">
         <v>21</v>
       </c>
       <c r="N119">
         <v>3</v>
       </c>
       <c r="Q119">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="S119">
         <v>2</v>
       </c>
       <c r="T119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" t="s">
         <v>271</v>
       </c>
       <c r="B120" t="s">
         <v>274</v>
       </c>
       <c r="C120" t="s">
         <v>275</v>
       </c>
       <c r="D120" t="s">
         <v>26</v>
       </c>
       <c r="E120">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F120">
         <v>19</v>
       </c>
       <c r="G120">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H120">
         <v>1</v>
       </c>
       <c r="I120">
         <v>3</v>
       </c>
       <c r="J120">
         <v>2</v>
       </c>
       <c r="K120">
         <v>3</v>
       </c>
       <c r="M120">
         <v>8</v>
       </c>
       <c r="N120">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="S120">
         <v>1</v>
       </c>
       <c r="T120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" t="s">
         <v>271</v>
       </c>
       <c r="B121" t="s">
         <v>276</v>
       </c>
       <c r="C121" t="s">
         <v>277</v>
       </c>
       <c r="D121" t="s">
         <v>26</v>
       </c>
       <c r="E121">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F121">
         <v>21</v>
       </c>
       <c r="G121">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H121">
         <v>1</v>
       </c>
       <c r="I121">
         <v>4</v>
       </c>
       <c r="J121">
         <v>1</v>
       </c>
       <c r="K121">
         <v>5</v>
       </c>
       <c r="M121">
         <v>9</v>
       </c>
       <c r="N121">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="R121">
         <v>5</v>
       </c>
       <c r="S121">
         <v>1</v>
       </c>
       <c r="T121">
         <v>1</v>
       </c>
       <c r="W121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" t="s">
         <v>271</v>
       </c>
       <c r="B122" t="s">
         <v>278</v>
       </c>
       <c r="C122" t="s">
         <v>279</v>
       </c>
       <c r="D122" t="s">
@@ -8070,372 +8112,372 @@
       </c>
       <c r="N122">
         <v>1</v>
       </c>
       <c r="Q122">
         <v>5</v>
       </c>
       <c r="S122">
         <v>3</v>
       </c>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" t="s">
         <v>271</v>
       </c>
       <c r="B123" t="s">
         <v>280</v>
       </c>
       <c r="C123" t="s">
         <v>281</v>
       </c>
       <c r="D123" t="s">
         <v>26</v>
       </c>
       <c r="E123">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F123">
+        <v>17</v>
+      </c>
+      <c r="G123">
         <v>18</v>
       </c>
-      <c r="G123">
-[...1 lines deleted...]
-      </c>
       <c r="H123">
         <v>1</v>
       </c>
       <c r="I123">
         <v>3</v>
       </c>
       <c r="K123">
         <v>2</v>
       </c>
       <c r="M123">
         <v>5</v>
       </c>
       <c r="N123">
         <v>1</v>
       </c>
       <c r="Q123">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="S123">
         <v>1</v>
       </c>
       <c r="T123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" t="s">
         <v>271</v>
       </c>
       <c r="B124" t="s">
         <v>282</v>
       </c>
       <c r="C124" t="s">
         <v>283</v>
       </c>
       <c r="D124" t="s">
         <v>26</v>
       </c>
       <c r="E124">
         <v>7</v>
       </c>
       <c r="F124">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G124">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="H124">
         <v>1</v>
       </c>
       <c r="I124">
         <v>3</v>
       </c>
       <c r="K124">
         <v>3</v>
       </c>
       <c r="M124">
         <v>5</v>
       </c>
       <c r="N124">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Q124">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S124">
         <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" t="s">
         <v>271</v>
       </c>
       <c r="B125" t="s">
         <v>284</v>
       </c>
       <c r="C125" t="s">
         <v>285</v>
       </c>
       <c r="D125" t="s">
         <v>26</v>
       </c>
       <c r="E125">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F125">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G125">
         <v>32</v>
       </c>
       <c r="H125">
         <v>1</v>
       </c>
       <c r="I125">
         <v>3</v>
       </c>
       <c r="J125">
         <v>2</v>
       </c>
       <c r="K125">
         <v>2</v>
       </c>
       <c r="M125">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="N125">
         <v>9</v>
       </c>
       <c r="O125">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q125">
         <v>3</v>
       </c>
       <c r="W125">
         <v>4</v>
       </c>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" t="s">
         <v>271</v>
       </c>
       <c r="B126" t="s">
         <v>286</v>
       </c>
       <c r="C126" t="s">
         <v>287</v>
       </c>
       <c r="D126" t="s">
         <v>59</v>
       </c>
       <c r="E126">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F126">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="G126">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H126">
         <v>1</v>
       </c>
       <c r="I126">
         <v>5</v>
       </c>
       <c r="J126">
         <v>2</v>
       </c>
       <c r="K126">
         <v>10</v>
       </c>
       <c r="L126">
         <v>3</v>
       </c>
       <c r="M126">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N126">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="O126">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="S126">
         <v>3</v>
       </c>
       <c r="T126">
         <v>1</v>
       </c>
       <c r="W126">
         <v>8</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" t="s">
         <v>288</v>
       </c>
       <c r="B127" t="s">
         <v>289</v>
       </c>
       <c r="C127" t="s">
         <v>290</v>
       </c>
       <c r="D127" t="s">
         <v>26</v>
       </c>
       <c r="E127">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F127">
         <v>52</v>
       </c>
       <c r="G127">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H127">
         <v>1</v>
       </c>
       <c r="I127">
         <v>5</v>
       </c>
       <c r="J127">
         <v>2</v>
       </c>
       <c r="K127">
         <v>6</v>
       </c>
       <c r="N127">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q127">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="R127">
         <v>2</v>
       </c>
       <c r="S127">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="T127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" t="s">
         <v>288</v>
       </c>
       <c r="B128" t="s">
         <v>291</v>
       </c>
       <c r="C128" t="s">
         <v>292</v>
       </c>
       <c r="D128" t="s">
         <v>26</v>
       </c>
       <c r="E128">
         <v>2</v>
       </c>
       <c r="F128">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G128">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H128">
         <v>1</v>
       </c>
       <c r="I128">
         <v>3</v>
       </c>
       <c r="J128">
         <v>1</v>
       </c>
       <c r="K128">
         <v>3</v>
       </c>
       <c r="M128">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Q128">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="S128">
         <v>1</v>
       </c>
       <c r="T128">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" t="s">
         <v>288</v>
       </c>
       <c r="B129" t="s">
         <v>293</v>
       </c>
       <c r="C129" t="s">
         <v>294</v>
       </c>
       <c r="D129" t="s">
         <v>26</v>
       </c>
       <c r="E129">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F129">
         <v>31</v>
       </c>
       <c r="G129">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H129">
         <v>1</v>
       </c>
       <c r="I129">
         <v>4</v>
       </c>
       <c r="J129">
         <v>2</v>
       </c>
       <c r="K129">
         <v>5</v>
       </c>
       <c r="M129">
         <v>12</v>
       </c>
       <c r="N129">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="S129">
         <v>3</v>
       </c>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>295</v>
       </c>
       <c r="C130" t="s">
         <v>296</v>
       </c>
       <c r="D130" t="s">
         <v>26</v>
       </c>
       <c r="E130">
         <v>22</v>
       </c>
       <c r="F130">
         <v>89</v>
       </c>
       <c r="G130">
@@ -8467,131 +8509,131 @@
       </c>
       <c r="V130">
         <v>2</v>
       </c>
       <c r="W130">
         <v>17</v>
       </c>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" t="s">
         <v>288</v>
       </c>
       <c r="B131" t="s">
         <v>297</v>
       </c>
       <c r="C131" t="s">
         <v>298</v>
       </c>
       <c r="D131" t="s">
         <v>26</v>
       </c>
       <c r="E131">
         <v>14</v>
       </c>
       <c r="F131">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G131">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H131">
         <v>1</v>
       </c>
       <c r="I131">
         <v>4</v>
       </c>
       <c r="J131">
         <v>2</v>
       </c>
       <c r="K131">
         <v>5</v>
       </c>
       <c r="M131">
         <v>14</v>
       </c>
       <c r="N131">
         <v>1</v>
       </c>
       <c r="O131">
         <v>6</v>
       </c>
       <c r="Q131">
         <v>1</v>
       </c>
       <c r="S131">
         <v>2</v>
       </c>
       <c r="W131">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" t="s">
         <v>288</v>
       </c>
       <c r="B132" t="s">
         <v>299</v>
       </c>
       <c r="C132" t="s">
         <v>300</v>
       </c>
       <c r="D132" t="s">
         <v>26</v>
       </c>
       <c r="E132">
         <v>2</v>
       </c>
       <c r="F132">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G132">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="H132">
         <v>1</v>
       </c>
       <c r="I132">
         <v>3</v>
       </c>
       <c r="J132">
         <v>1</v>
       </c>
       <c r="K132">
         <v>3</v>
       </c>
       <c r="M132">
         <v>8</v>
       </c>
       <c r="N132">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="T132">
         <v>1</v>
       </c>
       <c r="W132">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" t="s">
         <v>288</v>
       </c>
       <c r="B133" t="s">
         <v>301</v>
       </c>
       <c r="C133" t="s">
         <v>302</v>
       </c>
       <c r="D133" t="s">
         <v>26</v>
       </c>
       <c r="E133">
         <v>18</v>
       </c>
       <c r="F133">
         <v>57</v>
       </c>
       <c r="G133">
         <v>75</v>
       </c>
       <c r="H133">
@@ -8611,178 +8653,178 @@
       </c>
       <c r="N133">
         <v>20</v>
       </c>
       <c r="S133">
         <v>1</v>
       </c>
       <c r="W133">
         <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" t="s">
         <v>288</v>
       </c>
       <c r="B134" t="s">
         <v>303</v>
       </c>
       <c r="C134" t="s">
         <v>304</v>
       </c>
       <c r="D134" t="s">
         <v>59</v>
       </c>
       <c r="E134">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F134">
         <v>94</v>
       </c>
       <c r="G134">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H134">
         <v>1</v>
       </c>
       <c r="I134">
         <v>4</v>
       </c>
       <c r="J134">
         <v>2</v>
       </c>
       <c r="K134">
         <v>11</v>
       </c>
       <c r="M134">
         <v>52</v>
       </c>
       <c r="N134">
         <v>32</v>
       </c>
       <c r="Q134">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="S134">
         <v>12</v>
       </c>
       <c r="W134">
         <v>2</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" t="s">
         <v>288</v>
       </c>
       <c r="B135" t="s">
         <v>305</v>
       </c>
       <c r="C135" t="s">
         <v>306</v>
       </c>
       <c r="D135" t="s">
         <v>59</v>
       </c>
       <c r="E135">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F135">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="G135">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="H135">
         <v>1</v>
       </c>
       <c r="I135">
         <v>6</v>
       </c>
       <c r="J135">
         <v>3</v>
       </c>
       <c r="K135">
         <v>20</v>
       </c>
       <c r="L135">
         <v>3</v>
       </c>
       <c r="M135">
         <v>36</v>
       </c>
       <c r="N135">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="S135">
         <v>13</v>
       </c>
       <c r="W135">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" t="s">
         <v>307</v>
       </c>
       <c r="B136" t="s">
         <v>308</v>
       </c>
       <c r="C136" t="s">
         <v>309</v>
       </c>
       <c r="D136" t="s">
         <v>26</v>
       </c>
       <c r="E136">
         <v>22</v>
       </c>
       <c r="F136">
         <v>75</v>
       </c>
       <c r="G136">
         <v>97</v>
       </c>
       <c r="H136">
         <v>1</v>
       </c>
       <c r="I136">
         <v>4</v>
       </c>
       <c r="J136">
         <v>2</v>
       </c>
       <c r="K136">
         <v>13</v>
       </c>
       <c r="M136">
         <v>31</v>
       </c>
       <c r="N136">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="Q136">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="S136">
         <v>2</v>
       </c>
       <c r="V136">
         <v>3</v>
       </c>
       <c r="W136">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" t="s">
         <v>307</v>
       </c>
       <c r="B137" t="s">
         <v>310</v>
       </c>
       <c r="C137" t="s">
         <v>311</v>
       </c>
       <c r="D137" t="s">
         <v>26</v>
       </c>
       <c r="E137">
@@ -8908,78 +8950,78 @@
       </c>
       <c r="O139">
         <v>2</v>
       </c>
       <c r="S139">
         <v>2</v>
       </c>
       <c r="W139">
         <v>10</v>
       </c>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" t="s">
         <v>307</v>
       </c>
       <c r="B140" t="s">
         <v>316</v>
       </c>
       <c r="C140" t="s">
         <v>317</v>
       </c>
       <c r="D140" t="s">
         <v>59</v>
       </c>
       <c r="E140">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F140">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="G140">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="H140">
         <v>1</v>
       </c>
       <c r="I140">
         <v>4</v>
       </c>
       <c r="J140">
         <v>2</v>
       </c>
       <c r="K140">
         <v>10</v>
       </c>
       <c r="L140">
         <v>2</v>
       </c>
       <c r="M140">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="N140">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="Q140">
         <v>6</v>
       </c>
       <c r="S140">
         <v>3</v>
       </c>
       <c r="T140">
         <v>1</v>
       </c>
       <c r="W140">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" t="s">
         <v>318</v>
       </c>
       <c r="B141" t="s">
         <v>319</v>
       </c>
       <c r="C141" t="s">
         <v>320</v>
       </c>
       <c r="D141" t="s">
@@ -9014,72 +9056,75 @@
       </c>
       <c r="Q141">
         <v>9</v>
       </c>
       <c r="W141">
         <v>5</v>
       </c>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" t="s">
         <v>318</v>
       </c>
       <c r="B142" t="s">
         <v>321</v>
       </c>
       <c r="C142" t="s">
         <v>322</v>
       </c>
       <c r="D142" t="s">
         <v>26</v>
       </c>
       <c r="E142">
         <v>5</v>
       </c>
       <c r="F142">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="G142">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H142">
         <v>1</v>
       </c>
       <c r="I142">
         <v>3</v>
       </c>
       <c r="K142">
         <v>2</v>
       </c>
       <c r="M142">
         <v>6</v>
       </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
       <c r="Q142">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="R142">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="S142">
         <v>1</v>
       </c>
       <c r="W142">
         <v>3</v>
       </c>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" t="s">
         <v>318</v>
       </c>
       <c r="B143" t="s">
         <v>323</v>
       </c>
       <c r="C143" t="s">
         <v>324</v>
       </c>
       <c r="D143" t="s">
         <v>26</v>
       </c>
       <c r="E143">
         <v>4</v>
       </c>
       <c r="F143">
@@ -9102,125 +9147,125 @@
       </c>
       <c r="Q143">
         <v>3</v>
       </c>
       <c r="S143">
         <v>1</v>
       </c>
       <c r="T143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" t="s">
         <v>318</v>
       </c>
       <c r="B144" t="s">
         <v>325</v>
       </c>
       <c r="C144" t="s">
         <v>326</v>
       </c>
       <c r="D144" t="s">
         <v>26</v>
       </c>
       <c r="E144">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F144">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G144">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H144">
         <v>1</v>
       </c>
       <c r="I144">
         <v>5</v>
       </c>
       <c r="J144">
         <v>2</v>
       </c>
       <c r="K144">
         <v>5</v>
       </c>
       <c r="M144">
         <v>20</v>
       </c>
       <c r="N144">
         <v>2</v>
       </c>
       <c r="Q144">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="R144">
         <v>5</v>
       </c>
       <c r="S144">
         <v>2</v>
       </c>
       <c r="W144">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>327</v>
       </c>
       <c r="C145" t="s">
         <v>328</v>
       </c>
       <c r="D145" t="s">
         <v>26</v>
       </c>
       <c r="E145">
         <v>5</v>
       </c>
       <c r="F145">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G145">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H145">
         <v>1</v>
       </c>
       <c r="I145">
         <v>3</v>
       </c>
       <c r="K145">
         <v>2</v>
       </c>
       <c r="M145">
         <v>6</v>
       </c>
       <c r="Q145">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="S145">
         <v>3</v>
       </c>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" t="s">
         <v>318</v>
       </c>
       <c r="B146" t="s">
         <v>329</v>
       </c>
       <c r="C146" t="s">
         <v>330</v>
       </c>
       <c r="D146" t="s">
         <v>26</v>
       </c>
       <c r="E146">
         <v>6</v>
       </c>
       <c r="F146">
         <v>17</v>
       </c>
       <c r="G146">
@@ -9290,146 +9335,146 @@
       </c>
       <c r="M147">
         <v>6</v>
       </c>
       <c r="Q147">
         <v>2</v>
       </c>
       <c r="W147">
         <v>6</v>
       </c>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" t="s">
         <v>318</v>
       </c>
       <c r="B148" t="s">
         <v>333</v>
       </c>
       <c r="C148" t="s">
         <v>334</v>
       </c>
       <c r="D148" t="s">
         <v>59</v>
       </c>
       <c r="E148">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F148">
         <v>30</v>
       </c>
       <c r="G148">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H148">
         <v>1</v>
       </c>
       <c r="I148">
         <v>4</v>
       </c>
       <c r="J148">
         <v>2</v>
       </c>
       <c r="K148">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="L148">
         <v>3</v>
       </c>
       <c r="M148">
         <v>18</v>
       </c>
       <c r="N148">
         <v>6</v>
       </c>
       <c r="Q148">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="S148">
         <v>2</v>
       </c>
       <c r="T148">
         <v>1</v>
       </c>
       <c r="V148">
         <v>1</v>
       </c>
       <c r="W148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" t="s">
         <v>335</v>
       </c>
       <c r="B149" t="s">
         <v>336</v>
       </c>
       <c r="C149" t="s">
         <v>337</v>
       </c>
       <c r="D149" t="s">
         <v>26</v>
       </c>
       <c r="E149">
         <v>24</v>
       </c>
       <c r="F149">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G149">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H149">
         <v>1</v>
       </c>
       <c r="I149">
         <v>5</v>
       </c>
       <c r="J149">
         <v>2</v>
       </c>
       <c r="K149">
         <v>11</v>
       </c>
       <c r="M149">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N149">
         <v>8</v>
       </c>
       <c r="Q149">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="S149">
         <v>2</v>
       </c>
       <c r="V149">
         <v>1</v>
       </c>
       <c r="W149">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" t="s">
         <v>335</v>
       </c>
       <c r="B150" t="s">
         <v>338</v>
       </c>
       <c r="C150" t="s">
         <v>339</v>
       </c>
       <c r="D150" t="s">
         <v>26</v>
       </c>
       <c r="E150">
         <v>9</v>
       </c>
       <c r="F150">
         <v>25</v>
       </c>
       <c r="G150">
         <v>34</v>
       </c>
       <c r="H150">
@@ -9458,119 +9503,119 @@
       </c>
       <c r="S150">
         <v>3</v>
       </c>
       <c r="V150">
         <v>2</v>
       </c>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" t="s">
         <v>335</v>
       </c>
       <c r="B151" t="s">
         <v>340</v>
       </c>
       <c r="C151" t="s">
         <v>341</v>
       </c>
       <c r="D151" t="s">
         <v>26</v>
       </c>
       <c r="E151">
         <v>8</v>
       </c>
       <c r="F151">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G151">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H151">
         <v>1</v>
       </c>
       <c r="I151">
         <v>3</v>
       </c>
       <c r="K151">
         <v>2</v>
       </c>
       <c r="M151">
         <v>6</v>
       </c>
       <c r="Q151">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="S151">
         <v>1</v>
       </c>
       <c r="W151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" t="s">
         <v>335</v>
       </c>
       <c r="B152" t="s">
         <v>342</v>
       </c>
       <c r="C152" t="s">
         <v>343</v>
       </c>
       <c r="D152" t="s">
         <v>26</v>
       </c>
       <c r="E152">
         <v>4</v>
       </c>
       <c r="F152">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G152">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H152">
         <v>1</v>
       </c>
       <c r="I152">
         <v>3</v>
       </c>
       <c r="J152">
         <v>1</v>
       </c>
       <c r="K152">
         <v>2</v>
       </c>
       <c r="M152">
         <v>6</v>
       </c>
       <c r="N152">
         <v>6</v>
       </c>
       <c r="Q152">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S152">
         <v>1</v>
       </c>
       <c r="V152">
         <v>1</v>
       </c>
       <c r="W152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" t="s">
         <v>335</v>
       </c>
       <c r="B153" t="s">
         <v>344</v>
       </c>
       <c r="C153" t="s">
         <v>345</v>
       </c>
       <c r="D153" t="s">
         <v>26</v>
       </c>
       <c r="E153">
@@ -9602,213 +9647,213 @@
       </c>
       <c r="S153">
         <v>2</v>
       </c>
       <c r="V153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" t="s">
         <v>335</v>
       </c>
       <c r="B154" t="s">
         <v>346</v>
       </c>
       <c r="C154" t="s">
         <v>347</v>
       </c>
       <c r="D154" t="s">
         <v>26</v>
       </c>
       <c r="E154">
         <v>7</v>
       </c>
       <c r="F154">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G154">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H154">
         <v>1</v>
       </c>
       <c r="I154">
         <v>3</v>
       </c>
       <c r="J154">
         <v>1</v>
       </c>
       <c r="K154">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M154">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N154">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W154">
         <v>2</v>
       </c>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" t="s">
         <v>335</v>
       </c>
       <c r="B155" t="s">
         <v>348</v>
       </c>
       <c r="C155" t="s">
         <v>349</v>
       </c>
       <c r="D155" t="s">
         <v>26</v>
       </c>
       <c r="E155">
         <v>8</v>
       </c>
       <c r="F155">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G155">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H155">
         <v>1</v>
       </c>
       <c r="I155">
         <v>4</v>
       </c>
       <c r="J155">
         <v>2</v>
       </c>
       <c r="K155">
         <v>5</v>
       </c>
       <c r="M155">
         <v>18</v>
       </c>
       <c r="N155">
         <v>1</v>
       </c>
       <c r="Q155">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="S155">
         <v>2</v>
       </c>
       <c r="T155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" t="s">
         <v>335</v>
       </c>
       <c r="B156" t="s">
         <v>350</v>
       </c>
       <c r="C156" t="s">
         <v>351</v>
       </c>
       <c r="D156" t="s">
         <v>59</v>
       </c>
       <c r="E156">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="F156">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G156">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="H156">
         <v>1</v>
       </c>
       <c r="I156">
         <v>5</v>
       </c>
       <c r="K156">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M156">
         <v>20</v>
       </c>
       <c r="N156">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="R156">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="S156">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" t="s">
         <v>335</v>
       </c>
       <c r="B157" t="s">
         <v>352</v>
       </c>
       <c r="C157" t="s">
         <v>353</v>
       </c>
       <c r="D157" t="s">
         <v>59</v>
       </c>
       <c r="E157">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F157">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="G157">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="H157">
         <v>1</v>
       </c>
       <c r="I157">
         <v>6</v>
       </c>
       <c r="J157">
         <v>2</v>
       </c>
       <c r="K157">
         <v>16</v>
       </c>
       <c r="L157">
         <v>3</v>
       </c>
       <c r="M157">
         <v>37</v>
       </c>
       <c r="N157">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="S157">
         <v>17</v>
       </c>
       <c r="W157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" t="s">
         <v>335</v>
       </c>
       <c r="B158" t="s">
         <v>354</v>
       </c>
       <c r="C158" t="s">
         <v>355</v>
       </c>
       <c r="D158" t="s">
         <v>59</v>
       </c>
       <c r="E158">
         <v>7</v>
       </c>
       <c r="F158">
@@ -9822,122 +9867,122 @@
       </c>
       <c r="M158">
         <v>3</v>
       </c>
       <c r="N158">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" t="s">
         <v>356</v>
       </c>
       <c r="B159" t="s">
         <v>357</v>
       </c>
       <c r="C159" t="s">
         <v>358</v>
       </c>
       <c r="D159" t="s">
         <v>26</v>
       </c>
       <c r="E159">
         <v>22</v>
       </c>
       <c r="F159">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G159">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="H159">
         <v>1</v>
       </c>
       <c r="I159">
         <v>5</v>
       </c>
       <c r="J159">
         <v>2</v>
       </c>
       <c r="K159">
         <v>12</v>
       </c>
       <c r="M159">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="N159">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q159">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="S159">
         <v>1</v>
       </c>
       <c r="T159">
         <v>1</v>
       </c>
       <c r="W159">
         <v>4</v>
       </c>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" t="s">
         <v>356</v>
       </c>
       <c r="B160" t="s">
         <v>359</v>
       </c>
       <c r="C160" t="s">
         <v>360</v>
       </c>
       <c r="D160" t="s">
         <v>26</v>
       </c>
       <c r="E160">
         <v>11</v>
       </c>
       <c r="F160">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G160">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="H160">
         <v>1</v>
       </c>
       <c r="I160">
         <v>4</v>
       </c>
       <c r="J160">
         <v>2</v>
       </c>
       <c r="K160">
         <v>5</v>
       </c>
       <c r="M160">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="N160">
         <v>1</v>
       </c>
       <c r="Q160">
         <v>10</v>
       </c>
       <c r="S160">
         <v>1</v>
       </c>
       <c r="T160">
         <v>1</v>
       </c>
       <c r="W160">
         <v>7</v>
       </c>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" t="s">
         <v>356</v>
       </c>
       <c r="B161" t="s">
         <v>361</v>
       </c>
       <c r="C161" t="s">
@@ -9981,666 +10026,663 @@
       </c>
       <c r="S161">
         <v>2</v>
       </c>
       <c r="T161">
         <v>1</v>
       </c>
       <c r="V161">
         <v>2</v>
       </c>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" t="s">
         <v>356</v>
       </c>
       <c r="B162" t="s">
         <v>363</v>
       </c>
       <c r="C162" t="s">
         <v>364</v>
       </c>
       <c r="D162" t="s">
         <v>26</v>
       </c>
       <c r="E162">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F162">
         <v>12</v>
       </c>
       <c r="G162">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H162">
         <v>1</v>
       </c>
       <c r="I162">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K162">
         <v>2</v>
       </c>
       <c r="N162">
         <v>9</v>
       </c>
       <c r="R162">
         <v>2</v>
       </c>
       <c r="S162">
         <v>2</v>
       </c>
       <c r="W162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" t="s">
         <v>356</v>
       </c>
       <c r="B163" t="s">
         <v>365</v>
       </c>
       <c r="C163" t="s">
         <v>366</v>
       </c>
       <c r="D163" t="s">
         <v>26</v>
       </c>
       <c r="E163">
         <v>7</v>
       </c>
       <c r="F163">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G163">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H163">
         <v>1</v>
       </c>
       <c r="I163">
         <v>4</v>
       </c>
       <c r="J163">
         <v>2</v>
       </c>
       <c r="K163">
         <v>5</v>
       </c>
       <c r="M163">
         <v>18</v>
       </c>
       <c r="N163">
         <v>14</v>
       </c>
       <c r="S163">
         <v>1</v>
       </c>
       <c r="T163">
         <v>1</v>
       </c>
       <c r="W163">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" t="s">
         <v>356</v>
       </c>
       <c r="B164" t="s">
         <v>367</v>
       </c>
       <c r="C164" t="s">
         <v>368</v>
       </c>
       <c r="D164" t="s">
         <v>59</v>
       </c>
       <c r="E164">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F164">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="G164">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="H164">
         <v>1</v>
       </c>
       <c r="I164">
         <v>5</v>
       </c>
       <c r="J164">
         <v>2</v>
       </c>
       <c r="K164">
         <v>12</v>
       </c>
       <c r="M164">
         <v>31</v>
       </c>
       <c r="N164">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="R164">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="S164">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="V164">
         <v>1</v>
       </c>
       <c r="W164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" t="s">
         <v>369</v>
       </c>
       <c r="B165" t="s">
         <v>370</v>
       </c>
       <c r="C165" t="s">
         <v>371</v>
       </c>
       <c r="D165" t="s">
         <v>26</v>
       </c>
       <c r="E165">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F165">
         <v>50</v>
       </c>
       <c r="G165">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="H165">
         <v>1</v>
       </c>
       <c r="I165">
         <v>5</v>
       </c>
       <c r="J165">
         <v>2</v>
       </c>
       <c r="K165">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="M165">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="N165">
         <v>5</v>
       </c>
       <c r="Q165">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="S165">
         <v>1</v>
       </c>
       <c r="W165">
         <v>15</v>
       </c>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" t="s">
         <v>369</v>
       </c>
       <c r="B166" t="s">
         <v>372</v>
       </c>
       <c r="C166" t="s">
         <v>373</v>
       </c>
       <c r="D166" t="s">
         <v>26</v>
       </c>
       <c r="E166">
         <v>9</v>
       </c>
       <c r="F166">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G166">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H166">
         <v>1</v>
       </c>
       <c r="I166">
         <v>3</v>
       </c>
       <c r="J166">
         <v>2</v>
       </c>
       <c r="K166">
         <v>2</v>
       </c>
       <c r="M166">
         <v>8</v>
       </c>
       <c r="Q166">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S166">
         <v>3</v>
       </c>
       <c r="V166">
         <v>1</v>
       </c>
       <c r="W166">
         <v>2</v>
       </c>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" t="s">
         <v>369</v>
       </c>
       <c r="B167" t="s">
         <v>374</v>
       </c>
       <c r="C167" t="s">
         <v>375</v>
       </c>
       <c r="D167" t="s">
         <v>26</v>
       </c>
       <c r="E167">
         <v>6</v>
       </c>
       <c r="F167">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G167">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H167">
         <v>1</v>
       </c>
       <c r="I167">
         <v>3</v>
       </c>
       <c r="J167">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K167">
         <v>3</v>
       </c>
       <c r="M167">
         <v>5</v>
       </c>
       <c r="N167">
         <v>3</v>
       </c>
       <c r="R167">
         <v>5</v>
       </c>
       <c r="T167">
         <v>1</v>
       </c>
       <c r="W167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" t="s">
         <v>369</v>
       </c>
       <c r="B168" t="s">
         <v>376</v>
       </c>
       <c r="C168" t="s">
         <v>377</v>
       </c>
       <c r="D168" t="s">
         <v>26</v>
       </c>
       <c r="E168">
         <v>5</v>
       </c>
       <c r="F168">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G168">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H168">
         <v>1</v>
       </c>
       <c r="I168">
         <v>3</v>
       </c>
       <c r="J168">
         <v>2</v>
       </c>
       <c r="K168">
         <v>2</v>
       </c>
       <c r="M168">
         <v>7</v>
       </c>
       <c r="Q168">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="W168">
         <v>2</v>
       </c>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" t="s">
         <v>369</v>
       </c>
       <c r="B169" t="s">
         <v>378</v>
       </c>
       <c r="C169" t="s">
         <v>379</v>
       </c>
       <c r="D169" t="s">
         <v>59</v>
       </c>
       <c r="E169">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F169">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G169">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H169">
         <v>1</v>
       </c>
       <c r="I169">
         <v>5</v>
       </c>
       <c r="J169">
         <v>2</v>
       </c>
       <c r="K169">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="L169">
         <v>2</v>
       </c>
       <c r="M169">
         <v>22</v>
       </c>
       <c r="N169">
         <v>5</v>
       </c>
       <c r="Q169">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="S169">
         <v>2</v>
       </c>
       <c r="W169">
         <v>8</v>
       </c>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" t="s">
         <v>380</v>
       </c>
       <c r="B170" t="s">
         <v>381</v>
       </c>
       <c r="C170" t="s">
         <v>382</v>
       </c>
       <c r="D170" t="s">
         <v>26</v>
       </c>
       <c r="E170">
         <v>9</v>
       </c>
       <c r="F170">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G170">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="H170">
         <v>1</v>
       </c>
       <c r="I170">
         <v>4</v>
       </c>
       <c r="J170">
         <v>2</v>
       </c>
       <c r="K170">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M170">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="N170">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Q170">
         <v>6</v>
       </c>
       <c r="W170">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" t="s">
         <v>380</v>
       </c>
       <c r="B171" t="s">
         <v>383</v>
       </c>
       <c r="C171" t="s">
         <v>384</v>
       </c>
       <c r="D171" t="s">
         <v>26</v>
       </c>
       <c r="E171">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F171">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G171">
         <v>67</v>
       </c>
       <c r="H171">
         <v>1</v>
       </c>
       <c r="I171">
         <v>5</v>
       </c>
       <c r="J171">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K171">
         <v>10</v>
       </c>
       <c r="M171">
         <v>25</v>
       </c>
       <c r="N171">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="Q171">
         <v>1</v>
       </c>
       <c r="S171">
         <v>6</v>
       </c>
       <c r="W171">
         <v>3</v>
       </c>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" t="s">
         <v>380</v>
       </c>
       <c r="B172" t="s">
         <v>385</v>
       </c>
       <c r="C172" t="s">
         <v>386</v>
       </c>
       <c r="D172" t="s">
         <v>26</v>
       </c>
       <c r="E172">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F172">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G172">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H172">
         <v>1</v>
       </c>
       <c r="I172">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K172">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M172">
         <v>6</v>
       </c>
       <c r="N172">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="S172">
         <v>1</v>
       </c>
       <c r="T172">
         <v>1</v>
       </c>
       <c r="V172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" t="s">
         <v>380</v>
       </c>
       <c r="B173" t="s">
         <v>387</v>
       </c>
       <c r="C173" t="s">
         <v>388</v>
       </c>
       <c r="D173" t="s">
         <v>26</v>
       </c>
       <c r="E173">
         <v>8</v>
       </c>
       <c r="F173">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G173">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H173">
         <v>1</v>
       </c>
       <c r="I173">
         <v>3</v>
       </c>
       <c r="J173">
         <v>2</v>
       </c>
       <c r="K173">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M173">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Q173">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W173">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" t="s">
         <v>380</v>
       </c>
       <c r="B174" t="s">
         <v>389</v>
       </c>
       <c r="C174" t="s">
         <v>390</v>
       </c>
       <c r="D174" t="s">
         <v>26</v>
       </c>
       <c r="E174">
         <v>6</v>
       </c>
       <c r="F174">
         <v>18</v>
       </c>
       <c r="G174">
         <v>24</v>
       </c>
       <c r="H174">
         <v>1</v>
       </c>
       <c r="I174">
         <v>3</v>
       </c>
       <c r="J174">
         <v>1</v>
       </c>
       <c r="K174">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="N174">
         <v>2</v>
       </c>
       <c r="R174">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="S174">
         <v>1</v>
       </c>
       <c r="T174">
         <v>1</v>
       </c>
       <c r="W174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" t="s">
         <v>380</v>
       </c>
       <c r="B175" t="s">
         <v>391</v>
       </c>
       <c r="C175" t="s">
         <v>392</v>
       </c>
       <c r="D175" t="s">
         <v>26</v>
       </c>
       <c r="E175">
@@ -10669,281 +10711,281 @@
       </c>
       <c r="Q175">
         <v>3</v>
       </c>
       <c r="S175">
         <v>1</v>
       </c>
       <c r="W175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" t="s">
         <v>380</v>
       </c>
       <c r="B176" t="s">
         <v>393</v>
       </c>
       <c r="C176" t="s">
         <v>394</v>
       </c>
       <c r="D176" t="s">
         <v>59</v>
       </c>
       <c r="E176">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F176">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G176">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H176">
         <v>1</v>
       </c>
       <c r="I176">
         <v>4</v>
       </c>
       <c r="J176">
         <v>2</v>
       </c>
       <c r="K176">
         <v>10</v>
       </c>
       <c r="L176">
         <v>2</v>
       </c>
       <c r="M176">
         <v>16</v>
       </c>
       <c r="N176">
         <v>14</v>
       </c>
       <c r="Q176">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="R176">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="S176">
         <v>3</v>
       </c>
       <c r="V176">
         <v>2</v>
       </c>
       <c r="W176">
         <v>3</v>
       </c>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" t="s">
         <v>395</v>
       </c>
       <c r="B177" t="s">
         <v>396</v>
       </c>
       <c r="C177" t="s">
         <v>397</v>
       </c>
       <c r="D177" t="s">
         <v>26</v>
       </c>
       <c r="E177">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F177">
         <v>46</v>
       </c>
       <c r="G177">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H177">
         <v>1</v>
       </c>
       <c r="I177">
         <v>5</v>
       </c>
       <c r="J177">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K177">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M177">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="N177">
         <v>4</v>
       </c>
       <c r="Q177">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="S177">
         <v>1</v>
       </c>
       <c r="V177">
         <v>1</v>
       </c>
       <c r="W177">
         <v>5</v>
       </c>
     </row>
     <row r="178" spans="1:23">
       <c r="A178" t="s">
         <v>395</v>
       </c>
       <c r="B178" t="s">
         <v>398</v>
       </c>
       <c r="C178" t="s">
         <v>399</v>
       </c>
       <c r="D178" t="s">
         <v>26</v>
       </c>
       <c r="E178">
         <v>6</v>
       </c>
       <c r="F178">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G178">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H178">
         <v>1</v>
       </c>
       <c r="I178">
         <v>3</v>
       </c>
       <c r="J178">
         <v>1</v>
       </c>
       <c r="K178">
         <v>3</v>
       </c>
       <c r="M178">
         <v>3</v>
       </c>
       <c r="N178">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q178">
         <v>1</v>
       </c>
       <c r="R178">
         <v>3</v>
       </c>
       <c r="S178">
         <v>1</v>
       </c>
       <c r="T178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" t="s">
         <v>395</v>
       </c>
       <c r="B179" t="s">
         <v>400</v>
       </c>
       <c r="C179" t="s">
         <v>401</v>
       </c>
       <c r="D179" t="s">
         <v>26</v>
       </c>
       <c r="E179">
         <v>7</v>
       </c>
       <c r="F179">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G179">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H179">
         <v>1</v>
       </c>
       <c r="I179">
         <v>3</v>
       </c>
       <c r="K179">
         <v>3</v>
       </c>
       <c r="M179">
         <v>5</v>
       </c>
       <c r="R179">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="S179">
         <v>3</v>
       </c>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" t="s">
         <v>395</v>
       </c>
       <c r="B180" t="s">
         <v>402</v>
       </c>
       <c r="C180" t="s">
         <v>403</v>
       </c>
       <c r="D180" t="s">
         <v>26</v>
       </c>
       <c r="E180">
         <v>6</v>
       </c>
       <c r="F180">
         <v>18</v>
       </c>
       <c r="G180">
         <v>24</v>
       </c>
       <c r="H180">
         <v>1</v>
       </c>
       <c r="I180">
         <v>3</v>
       </c>
       <c r="K180">
         <v>2</v>
       </c>
       <c r="M180">
         <v>6</v>
       </c>
       <c r="N180">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q180">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S180">
         <v>3</v>
       </c>
       <c r="T180">
         <v>1</v>
       </c>
       <c r="V180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" t="s">
         <v>395</v>
       </c>
       <c r="B181" t="s">
         <v>404</v>
       </c>
       <c r="C181" t="s">
         <v>405</v>
       </c>
       <c r="D181" t="s">
         <v>26</v>
       </c>
       <c r="E181">
@@ -10966,75 +11008,75 @@
       </c>
       <c r="M181">
         <v>5</v>
       </c>
       <c r="N181">
         <v>4</v>
       </c>
       <c r="S181">
         <v>3</v>
       </c>
     </row>
     <row r="182" spans="1:23">
       <c r="A182" t="s">
         <v>395</v>
       </c>
       <c r="B182" t="s">
         <v>406</v>
       </c>
       <c r="C182" t="s">
         <v>407</v>
       </c>
       <c r="D182" t="s">
         <v>26</v>
       </c>
       <c r="E182">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F182">
         <v>34</v>
       </c>
       <c r="G182">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H182">
         <v>1</v>
       </c>
       <c r="I182">
         <v>5</v>
       </c>
       <c r="J182">
         <v>2</v>
       </c>
       <c r="K182">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M182">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="N182">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q182">
         <v>11</v>
       </c>
       <c r="S182">
         <v>2</v>
       </c>
       <c r="V182">
         <v>1</v>
       </c>
       <c r="W182">
         <v>6</v>
       </c>
     </row>
     <row r="183" spans="1:23">
       <c r="A183" t="s">
         <v>395</v>
       </c>
       <c r="B183" t="s">
         <v>408</v>
       </c>
       <c r="C183" t="s">
         <v>409</v>
       </c>
       <c r="D183" t="s">
@@ -11166,178 +11208,178 @@
       </c>
       <c r="Q185">
         <v>10</v>
       </c>
       <c r="S185">
         <v>3</v>
       </c>
       <c r="T185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:23">
       <c r="A186" t="s">
         <v>395</v>
       </c>
       <c r="B186" t="s">
         <v>414</v>
       </c>
       <c r="C186" t="s">
         <v>415</v>
       </c>
       <c r="D186" t="s">
         <v>59</v>
       </c>
       <c r="E186">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F186">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G186">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H186">
         <v>1</v>
       </c>
       <c r="I186">
         <v>4</v>
       </c>
       <c r="J186">
         <v>2</v>
       </c>
       <c r="K186">
         <v>7</v>
       </c>
       <c r="L186">
         <v>2</v>
       </c>
       <c r="M186">
         <v>10</v>
       </c>
       <c r="N186">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="S186">
         <v>2</v>
       </c>
       <c r="W186">
         <v>11</v>
       </c>
     </row>
     <row r="187" spans="1:23">
       <c r="A187" t="s">
         <v>395</v>
       </c>
       <c r="B187" t="s">
         <v>416</v>
       </c>
       <c r="C187" t="s">
         <v>417</v>
       </c>
       <c r="D187" t="s">
         <v>59</v>
       </c>
       <c r="E187">
         <v>14</v>
       </c>
       <c r="F187">
         <v>26</v>
       </c>
       <c r="G187">
         <v>40</v>
       </c>
       <c r="H187">
         <v>1</v>
       </c>
       <c r="I187">
         <v>4</v>
       </c>
       <c r="J187">
         <v>2</v>
       </c>
       <c r="K187">
         <v>7</v>
       </c>
       <c r="L187">
         <v>1</v>
       </c>
       <c r="M187">
         <v>6</v>
       </c>
       <c r="N187">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="S187">
         <v>1</v>
       </c>
       <c r="W187">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="188" spans="1:23">
       <c r="A188" t="s">
         <v>418</v>
       </c>
       <c r="B188" t="s">
         <v>419</v>
       </c>
       <c r="C188" t="s">
         <v>420</v>
       </c>
       <c r="D188" t="s">
         <v>26</v>
       </c>
       <c r="E188">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F188">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G188">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H188">
         <v>1</v>
       </c>
       <c r="I188">
         <v>6</v>
       </c>
       <c r="J188">
         <v>2</v>
       </c>
       <c r="K188">
         <v>6</v>
       </c>
       <c r="M188">
         <v>19</v>
       </c>
       <c r="N188">
         <v>5</v>
       </c>
       <c r="Q188">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="S188">
         <v>5</v>
       </c>
       <c r="T188">
         <v>2</v>
       </c>
       <c r="V188">
         <v>1</v>
       </c>
       <c r="W188">
         <v>2</v>
       </c>
     </row>
     <row r="189" spans="1:23">
       <c r="A189" t="s">
         <v>418</v>
       </c>
       <c r="B189" t="s">
         <v>421</v>
       </c>
       <c r="C189" t="s">
         <v>422</v>
       </c>
       <c r="D189" t="s">
@@ -11401,225 +11443,228 @@
       </c>
       <c r="I190">
         <v>1</v>
       </c>
       <c r="V190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:23">
       <c r="A191" t="s">
         <v>418</v>
       </c>
       <c r="B191" t="s">
         <v>425</v>
       </c>
       <c r="C191" t="s">
         <v>426</v>
       </c>
       <c r="D191" t="s">
         <v>26</v>
       </c>
       <c r="E191">
         <v>13</v>
       </c>
       <c r="F191">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G191">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="H191">
         <v>1</v>
       </c>
       <c r="I191">
         <v>3</v>
       </c>
       <c r="J191">
         <v>1</v>
       </c>
       <c r="K191">
         <v>2</v>
       </c>
       <c r="L191">
         <v>1</v>
       </c>
       <c r="M191">
         <v>5</v>
       </c>
       <c r="N191">
         <v>6</v>
+      </c>
+      <c r="O191">
+        <v>2</v>
       </c>
       <c r="S191">
         <v>1</v>
       </c>
       <c r="T191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:23">
       <c r="A192" t="s">
         <v>418</v>
       </c>
       <c r="B192" t="s">
         <v>427</v>
       </c>
       <c r="C192" t="s">
         <v>428</v>
       </c>
       <c r="D192" t="s">
         <v>26</v>
       </c>
       <c r="E192">
         <v>6</v>
       </c>
       <c r="F192">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G192">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H192">
         <v>1</v>
       </c>
       <c r="I192">
         <v>3</v>
       </c>
       <c r="J192">
         <v>2</v>
       </c>
       <c r="L192">
         <v>2</v>
       </c>
       <c r="M192">
         <v>5</v>
       </c>
       <c r="N192">
         <v>1</v>
       </c>
       <c r="O192">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="R192">
         <v>1</v>
       </c>
       <c r="T192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:23">
       <c r="A193" t="s">
         <v>418</v>
       </c>
       <c r="B193" t="s">
         <v>429</v>
       </c>
       <c r="C193" t="s">
         <v>430</v>
       </c>
       <c r="D193" t="s">
         <v>59</v>
       </c>
       <c r="E193">
         <v>23</v>
       </c>
       <c r="F193">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G193">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H193">
         <v>1</v>
       </c>
       <c r="I193">
         <v>4</v>
       </c>
       <c r="J193">
         <v>2</v>
       </c>
       <c r="K193">
         <v>10</v>
       </c>
       <c r="L193">
         <v>2</v>
       </c>
       <c r="M193">
         <v>22</v>
       </c>
       <c r="N193">
         <v>11</v>
       </c>
       <c r="Q193">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="S193">
         <v>6</v>
       </c>
     </row>
     <row r="194" spans="1:23">
       <c r="A194" t="s">
         <v>431</v>
       </c>
       <c r="B194" t="s">
         <v>432</v>
       </c>
       <c r="C194" t="s">
         <v>433</v>
       </c>
       <c r="D194" t="s">
         <v>26</v>
       </c>
       <c r="E194">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F194">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G194">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="H194">
         <v>1</v>
       </c>
       <c r="I194">
         <v>4</v>
       </c>
       <c r="J194">
         <v>2</v>
       </c>
       <c r="K194">
         <v>13</v>
       </c>
       <c r="M194">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N194">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="Q194">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="S194">
         <v>2</v>
       </c>
       <c r="T194">
         <v>1</v>
       </c>
       <c r="V194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:23">
       <c r="A195" t="s">
         <v>431</v>
       </c>
       <c r="B195" t="s">
         <v>434</v>
       </c>
       <c r="C195" t="s">
         <v>435</v>
       </c>
       <c r="D195" t="s">
         <v>26</v>
       </c>
       <c r="E195">
@@ -11645,75 +11690,75 @@
       </c>
       <c r="M195">
         <v>6</v>
       </c>
       <c r="N195">
         <v>5</v>
       </c>
       <c r="W195">
         <v>3</v>
       </c>
     </row>
     <row r="196" spans="1:23">
       <c r="A196" t="s">
         <v>431</v>
       </c>
       <c r="B196" t="s">
         <v>436</v>
       </c>
       <c r="C196" t="s">
         <v>437</v>
       </c>
       <c r="D196" t="s">
         <v>26</v>
       </c>
       <c r="E196">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F196">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G196">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H196">
         <v>1</v>
       </c>
       <c r="I196">
         <v>4</v>
       </c>
       <c r="J196">
         <v>2</v>
       </c>
       <c r="K196">
         <v>6</v>
       </c>
       <c r="M196">
         <v>21</v>
       </c>
       <c r="N196">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="S196">
         <v>2</v>
       </c>
       <c r="T196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:23">
       <c r="A197" t="s">
         <v>431</v>
       </c>
       <c r="B197" t="s">
         <v>438</v>
       </c>
       <c r="C197" t="s">
         <v>439</v>
       </c>
       <c r="D197" t="s">
         <v>26</v>
       </c>
       <c r="E197">
         <v>5</v>
       </c>
       <c r="F197">
@@ -11807,157 +11852,157 @@
       <c r="B199" t="s">
         <v>442</v>
       </c>
       <c r="C199" t="s">
         <v>443</v>
       </c>
       <c r="D199" t="s">
         <v>26</v>
       </c>
       <c r="E199">
         <v>5</v>
       </c>
       <c r="F199">
         <v>17</v>
       </c>
       <c r="G199">
         <v>22</v>
       </c>
       <c r="H199">
         <v>1</v>
       </c>
       <c r="J199">
         <v>4</v>
       </c>
       <c r="L199">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M199">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="N199">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q199">
         <v>6</v>
       </c>
       <c r="W199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:23">
       <c r="A200" t="s">
         <v>431</v>
       </c>
       <c r="B200" t="s">
         <v>444</v>
       </c>
       <c r="C200" t="s">
         <v>445</v>
       </c>
       <c r="D200" t="s">
         <v>26</v>
       </c>
       <c r="E200">
         <v>8</v>
       </c>
       <c r="F200">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G200">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H200">
         <v>1</v>
       </c>
       <c r="I200">
         <v>3</v>
       </c>
       <c r="J200">
         <v>2</v>
       </c>
       <c r="K200">
         <v>4</v>
       </c>
       <c r="M200">
         <v>10</v>
       </c>
       <c r="N200">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="S200">
         <v>1</v>
       </c>
       <c r="T200">
         <v>1</v>
       </c>
       <c r="V200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:23">
       <c r="A201" t="s">
         <v>431</v>
       </c>
       <c r="B201" t="s">
         <v>446</v>
       </c>
       <c r="C201" t="s">
         <v>447</v>
       </c>
       <c r="D201" t="s">
         <v>26</v>
       </c>
       <c r="E201">
         <v>7</v>
       </c>
       <c r="F201">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G201">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H201">
         <v>1</v>
       </c>
       <c r="I201">
         <v>4</v>
       </c>
       <c r="J201">
         <v>1</v>
       </c>
       <c r="K201">
         <v>2</v>
       </c>
       <c r="M201">
         <v>10</v>
       </c>
       <c r="N201">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q201">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="S201">
         <v>2</v>
       </c>
       <c r="W201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:23">
       <c r="A202" t="s">
         <v>431</v>
       </c>
       <c r="B202" t="s">
         <v>448</v>
       </c>
       <c r="C202" t="s">
         <v>449</v>
       </c>
       <c r="D202" t="s">
         <v>26</v>
       </c>
       <c r="E202">
         <v>5</v>
       </c>
       <c r="F202">
@@ -11983,87 +12028,87 @@
       </c>
       <c r="N202">
         <v>6</v>
       </c>
       <c r="R202">
         <v>2</v>
       </c>
       <c r="W202">
         <v>10</v>
       </c>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" t="s">
         <v>431</v>
       </c>
       <c r="B203" t="s">
         <v>450</v>
       </c>
       <c r="C203" t="s">
         <v>451</v>
       </c>
       <c r="D203" t="s">
         <v>26</v>
       </c>
       <c r="E203">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F203">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="G203">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="H203">
         <v>1</v>
       </c>
       <c r="I203">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J203">
         <v>2</v>
       </c>
       <c r="K203">
         <v>3</v>
       </c>
       <c r="L203">
         <v>1</v>
       </c>
       <c r="M203">
         <v>5</v>
       </c>
       <c r="N203">
         <v>3</v>
       </c>
       <c r="Q203">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="S203">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="W203">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="204" spans="1:23">
       <c r="A204" t="s">
         <v>431</v>
       </c>
       <c r="B204" t="s">
         <v>452</v>
       </c>
       <c r="C204" t="s">
         <v>453</v>
       </c>
       <c r="D204" t="s">
         <v>26</v>
       </c>
       <c r="E204">
         <v>6</v>
       </c>
       <c r="F204">
         <v>12</v>
       </c>
       <c r="G204">
         <v>18</v>
       </c>
       <c r="H204">
@@ -12130,196 +12175,196 @@
       </c>
       <c r="N205">
         <v>3</v>
       </c>
       <c r="S205">
         <v>2</v>
       </c>
       <c r="W205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:23">
       <c r="A206" t="s">
         <v>431</v>
       </c>
       <c r="B206" t="s">
         <v>456</v>
       </c>
       <c r="C206" t="s">
         <v>457</v>
       </c>
       <c r="D206" t="s">
         <v>59</v>
       </c>
       <c r="E206">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F206">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="G206">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H206">
         <v>1</v>
       </c>
       <c r="I206">
         <v>4</v>
       </c>
       <c r="J206">
         <v>2</v>
       </c>
       <c r="K206">
         <v>2</v>
       </c>
       <c r="L206">
         <v>1</v>
       </c>
       <c r="M206">
         <v>3</v>
       </c>
       <c r="N206">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Q206">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="S206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" t="s">
         <v>431</v>
       </c>
       <c r="B207" t="s">
         <v>458</v>
       </c>
       <c r="C207" t="s">
         <v>459</v>
       </c>
       <c r="D207" t="s">
         <v>59</v>
       </c>
       <c r="E207">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F207">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G207">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="H207">
         <v>1</v>
       </c>
       <c r="I207">
         <v>6</v>
       </c>
       <c r="J207">
         <v>2</v>
       </c>
       <c r="K207">
         <v>13</v>
       </c>
       <c r="L207">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M207">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="N207">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="Q207">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S207">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="U207">
         <v>2</v>
       </c>
       <c r="V207">
         <v>1</v>
       </c>
       <c r="W207">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="208" spans="1:23">
       <c r="A208" t="s">
         <v>460</v>
       </c>
       <c r="B208" t="s">
         <v>461</v>
       </c>
       <c r="C208" t="s">
         <v>462</v>
       </c>
       <c r="D208" t="s">
         <v>26</v>
       </c>
       <c r="E208">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F208">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G208">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="H208">
         <v>1</v>
       </c>
       <c r="I208">
         <v>5</v>
       </c>
       <c r="J208">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K208">
         <v>5</v>
       </c>
       <c r="M208">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="N208">
         <v>6</v>
       </c>
       <c r="Q208">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="T208">
         <v>1</v>
       </c>
       <c r="V208">
         <v>2</v>
       </c>
       <c r="W208">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="209" spans="1:23">
       <c r="A209" t="s">
         <v>460</v>
       </c>
       <c r="B209" t="s">
         <v>463</v>
       </c>
       <c r="C209" t="s">
         <v>464</v>
       </c>
       <c r="D209" t="s">
         <v>26</v>
       </c>
       <c r="E209">
         <v>0</v>
       </c>
       <c r="F209">
         <v>0</v>
       </c>
       <c r="G209">
         <v>0</v>
       </c>
     </row>
@@ -12494,210 +12539,210 @@
       </c>
       <c r="T213">
         <v>1</v>
       </c>
       <c r="W213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:23">
       <c r="A214" t="s">
         <v>473</v>
       </c>
       <c r="B214" t="s">
         <v>474</v>
       </c>
       <c r="C214" t="s">
         <v>475</v>
       </c>
       <c r="D214" t="s">
         <v>26</v>
       </c>
       <c r="E214">
         <v>6</v>
       </c>
       <c r="F214">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G214">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H214">
         <v>1</v>
       </c>
       <c r="I214">
         <v>3</v>
       </c>
       <c r="J214">
         <v>2</v>
       </c>
       <c r="K214">
         <v>3</v>
       </c>
       <c r="M214">
         <v>5</v>
       </c>
       <c r="N214">
         <v>7</v>
       </c>
       <c r="Q214">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S214">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="W214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" t="s">
         <v>473</v>
       </c>
       <c r="B215" t="s">
         <v>476</v>
       </c>
       <c r="C215" t="s">
         <v>477</v>
       </c>
       <c r="D215" t="s">
         <v>26</v>
       </c>
       <c r="E215">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F215">
         <v>13</v>
       </c>
       <c r="G215">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H215">
         <v>1</v>
       </c>
       <c r="I215">
         <v>3</v>
       </c>
       <c r="K215">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>2</v>
+      </c>
+      <c r="M215">
+        <v>5</v>
+      </c>
+      <c r="N215">
+        <v>3</v>
       </c>
       <c r="R215">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S215">
         <v>3</v>
       </c>
-      <c r="W215">
+      <c r="U215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:23">
       <c r="A216" t="s">
         <v>473</v>
       </c>
       <c r="B216" t="s">
         <v>478</v>
       </c>
       <c r="C216" t="s">
         <v>479</v>
       </c>
       <c r="D216" t="s">
         <v>26</v>
       </c>
       <c r="E216">
         <v>7</v>
       </c>
       <c r="F216">
         <v>22</v>
       </c>
       <c r="G216">
         <v>29</v>
       </c>
       <c r="H216">
         <v>1</v>
       </c>
       <c r="I216">
         <v>4</v>
       </c>
       <c r="J216">
         <v>1</v>
       </c>
       <c r="K216">
         <v>6</v>
       </c>
       <c r="M216">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="N216">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="Q216">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="S216">
         <v>3</v>
       </c>
     </row>
     <row r="217" spans="1:23">
       <c r="A217" t="s">
         <v>473</v>
       </c>
       <c r="B217" t="s">
         <v>480</v>
       </c>
       <c r="C217" t="s">
         <v>481</v>
       </c>
       <c r="D217" t="s">
         <v>26</v>
       </c>
       <c r="E217">
         <v>6</v>
       </c>
       <c r="F217">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G217">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H217">
         <v>1</v>
       </c>
       <c r="I217">
         <v>3</v>
       </c>
       <c r="J217">
         <v>1</v>
       </c>
       <c r="K217">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M217">
         <v>6</v>
       </c>
       <c r="Q217">
         <v>1</v>
       </c>
       <c r="T217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:23">
       <c r="A218" t="s">
         <v>473</v>
       </c>
       <c r="B218" t="s">
         <v>482</v>
       </c>
       <c r="C218" t="s">
         <v>483</v>
       </c>
       <c r="D218" t="s">
         <v>26</v>
       </c>
       <c r="E218">
@@ -12732,116 +12777,116 @@
       </c>
       <c r="T218">
         <v>1</v>
       </c>
       <c r="V218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:23">
       <c r="A219" t="s">
         <v>473</v>
       </c>
       <c r="B219" t="s">
         <v>484</v>
       </c>
       <c r="C219" t="s">
         <v>485</v>
       </c>
       <c r="D219" t="s">
         <v>26</v>
       </c>
       <c r="E219">
         <v>5</v>
       </c>
       <c r="F219">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G219">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H219">
         <v>1</v>
       </c>
       <c r="I219">
         <v>3</v>
       </c>
       <c r="J219">
         <v>1</v>
       </c>
       <c r="K219">
         <v>3</v>
       </c>
       <c r="M219">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N219">
         <v>2</v>
       </c>
       <c r="Q219">
         <v>2</v>
       </c>
       <c r="R219">
         <v>1</v>
       </c>
       <c r="S219">
         <v>2</v>
       </c>
       <c r="W219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:23">
       <c r="A220" t="s">
         <v>473</v>
       </c>
       <c r="B220" t="s">
         <v>486</v>
       </c>
       <c r="C220" t="s">
         <v>487</v>
       </c>
       <c r="D220" t="s">
         <v>26</v>
       </c>
       <c r="E220">
         <v>10</v>
       </c>
       <c r="F220">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G220">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H220">
         <v>1</v>
       </c>
       <c r="I220">
         <v>4</v>
       </c>
       <c r="J220">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K220">
         <v>2</v>
       </c>
       <c r="M220">
         <v>7</v>
       </c>
       <c r="N220">
         <v>3</v>
       </c>
       <c r="S220">
         <v>6</v>
       </c>
       <c r="T220">
         <v>1</v>
       </c>
       <c r="W220">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:23">
       <c r="A221" t="s">
         <v>473</v>
       </c>
       <c r="B221" t="s">
@@ -12979,128 +13024,134 @@
       </c>
       <c r="N223">
         <v>1</v>
       </c>
       <c r="Q223">
         <v>5</v>
       </c>
       <c r="T223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:23">
       <c r="A224" t="s">
         <v>473</v>
       </c>
       <c r="B224" t="s">
         <v>494</v>
       </c>
       <c r="C224" t="s">
         <v>495</v>
       </c>
       <c r="D224" t="s">
         <v>59</v>
       </c>
       <c r="E224">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F224">
         <v>19</v>
       </c>
       <c r="G224">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H224">
         <v>1</v>
       </c>
       <c r="I224">
         <v>4</v>
       </c>
       <c r="J224">
         <v>2</v>
       </c>
       <c r="K224">
         <v>6</v>
       </c>
       <c r="M224">
         <v>7</v>
       </c>
       <c r="N224">
         <v>7</v>
       </c>
       <c r="S224">
         <v>2</v>
       </c>
       <c r="T224">
         <v>1</v>
       </c>
       <c r="V224">
+        <v>1</v>
+      </c>
+      <c r="W224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:23">
       <c r="A225" t="s">
         <v>473</v>
       </c>
       <c r="B225" t="s">
         <v>496</v>
       </c>
       <c r="C225" t="s">
         <v>497</v>
       </c>
       <c r="D225" t="s">
         <v>59</v>
       </c>
       <c r="E225">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F225">
         <v>20</v>
       </c>
       <c r="G225">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H225">
         <v>1</v>
       </c>
       <c r="I225">
         <v>4</v>
       </c>
       <c r="J225">
         <v>2</v>
       </c>
       <c r="K225">
         <v>7</v>
       </c>
       <c r="L225">
         <v>2</v>
       </c>
       <c r="M225">
         <v>11</v>
       </c>
       <c r="N225">
         <v>10</v>
+      </c>
+      <c r="S225">
+        <v>1</v>
       </c>
       <c r="T225">
         <v>1</v>
       </c>
       <c r="W225">
         <v>2</v>
       </c>
     </row>
     <row r="226" spans="1:23">
       <c r="A226" t="s">
         <v>473</v>
       </c>
       <c r="B226" t="s">
         <v>498</v>
       </c>
       <c r="C226" t="s">
         <v>499</v>
       </c>
       <c r="D226" t="s">
         <v>59</v>
       </c>
       <c r="E226">
         <v>7</v>
       </c>
       <c r="F226">
@@ -13123,201 +13174,195 @@
       </c>
       <c r="M226">
         <v>3</v>
       </c>
       <c r="N226">
         <v>1</v>
       </c>
       <c r="Q226">
         <v>6</v>
       </c>
     </row>
     <row r="227" spans="1:23">
       <c r="A227" t="s">
         <v>500</v>
       </c>
       <c r="B227" t="s">
         <v>501</v>
       </c>
       <c r="C227" t="s">
         <v>502</v>
       </c>
       <c r="D227" t="s">
         <v>26</v>
       </c>
       <c r="E227">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F227">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G227">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="H227">
         <v>1</v>
       </c>
       <c r="I227">
         <v>5</v>
       </c>
       <c r="J227">
         <v>2</v>
       </c>
       <c r="K227">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="M227">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="N227">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>9</v>
+      </c>
+      <c r="Q227">
+        <v>6</v>
       </c>
       <c r="W227">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="228" spans="1:23">
       <c r="A228" t="s">
         <v>500</v>
       </c>
       <c r="B228" t="s">
         <v>503</v>
       </c>
       <c r="C228" t="s">
         <v>504</v>
       </c>
       <c r="D228" t="s">
         <v>26</v>
       </c>
       <c r="E228">
         <v>4</v>
       </c>
       <c r="F228">
         <v>18</v>
       </c>
       <c r="G228">
         <v>22</v>
       </c>
       <c r="H228">
         <v>1</v>
       </c>
       <c r="I228">
         <v>3</v>
       </c>
       <c r="K228">
         <v>3</v>
       </c>
       <c r="M228">
         <v>4</v>
       </c>
-      <c r="N228">
-[...1 lines deleted...]
-      </c>
       <c r="Q228">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="S228">
         <v>2</v>
       </c>
       <c r="T228">
         <v>1</v>
       </c>
       <c r="U228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:23">
       <c r="A229" t="s">
         <v>500</v>
       </c>
       <c r="B229" t="s">
         <v>505</v>
       </c>
       <c r="C229" t="s">
         <v>506</v>
       </c>
       <c r="D229" t="s">
         <v>26</v>
       </c>
       <c r="E229">
         <v>6</v>
       </c>
       <c r="F229">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G229">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H229">
         <v>1</v>
       </c>
       <c r="I229">
         <v>3</v>
       </c>
       <c r="K229">
         <v>2</v>
       </c>
       <c r="M229">
         <v>4</v>
       </c>
       <c r="N229">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="S229">
         <v>2</v>
       </c>
       <c r="T229">
         <v>1</v>
       </c>
       <c r="V229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:23">
       <c r="A230" t="s">
         <v>500</v>
       </c>
       <c r="B230" t="s">
         <v>507</v>
       </c>
       <c r="C230" t="s">
         <v>508</v>
       </c>
       <c r="D230" t="s">
         <v>59</v>
       </c>
       <c r="E230">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F230">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G230">
         <v>38</v>
       </c>
       <c r="H230">
         <v>1</v>
       </c>
       <c r="I230">
         <v>4</v>
       </c>
       <c r="J230">
         <v>2</v>
       </c>
       <c r="K230">
         <v>5</v>
       </c>
       <c r="L230">
         <v>2</v>
       </c>
       <c r="M230">
         <v>6</v>
       </c>
       <c r="N230">
         <v>14</v>
       </c>