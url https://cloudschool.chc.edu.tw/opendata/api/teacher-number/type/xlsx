--- v7 (2026-09-05)
+++ v8 (2026-09-25)
@@ -1978,84 +1978,84 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
         <v>25</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2">
         <v>33</v>
       </c>
       <c r="F2">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="G2">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2">
         <v>5</v>
       </c>
       <c r="J2">
         <v>2</v>
       </c>
       <c r="K2">
         <v>14</v>
       </c>
       <c r="M2">
         <v>50</v>
       </c>
       <c r="N2">
         <v>21</v>
       </c>
       <c r="Q2">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="R2">
         <v>6</v>
       </c>
       <c r="S2">
         <v>10</v>
       </c>
       <c r="W2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3">
         <v>30</v>
       </c>
       <c r="F3">
         <v>80</v>
       </c>
       <c r="G3">
         <v>110</v>
       </c>
       <c r="H3">
@@ -2081,84 +2081,84 @@
       </c>
       <c r="T3">
         <v>1</v>
       </c>
       <c r="W3">
         <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" t="s">
         <v>30</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4">
         <v>26</v>
       </c>
       <c r="F4">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G4">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4">
         <v>5</v>
       </c>
       <c r="J4">
         <v>2</v>
       </c>
       <c r="K4">
         <v>13</v>
       </c>
       <c r="M4">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N4">
         <v>22</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Q4">
         <v>12</v>
       </c>
       <c r="R4">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="S4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="W4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5">
         <v>46</v>
       </c>
       <c r="F5">
         <v>169</v>
       </c>
       <c r="G5">
@@ -2240,75 +2240,75 @@
       </c>
       <c r="S6">
         <v>2</v>
       </c>
       <c r="T6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7">
         <v>17</v>
       </c>
       <c r="F7">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G7">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7">
         <v>6</v>
       </c>
       <c r="J7">
         <v>2</v>
       </c>
       <c r="K7">
         <v>11</v>
       </c>
       <c r="M7">
         <v>23</v>
       </c>
       <c r="N7">
         <v>15</v>
       </c>
       <c r="S7">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="V7">
         <v>1</v>
       </c>
       <c r="W7">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8">
         <v>28</v>
       </c>
       <c r="F8">
@@ -2346,75 +2346,75 @@
       </c>
       <c r="V8">
         <v>3</v>
       </c>
       <c r="W8">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9">
         <v>6</v>
       </c>
       <c r="F9">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9">
         <v>3</v>
       </c>
       <c r="J9">
         <v>2</v>
       </c>
       <c r="K9">
         <v>2</v>
       </c>
       <c r="M9">
         <v>6</v>
       </c>
       <c r="N9">
         <v>1</v>
       </c>
       <c r="Q9">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="T9">
         <v>1</v>
       </c>
       <c r="V9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" t="s">
         <v>42</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
       <c r="E10">
         <v>10</v>
       </c>
       <c r="F10">
@@ -2543,72 +2543,72 @@
       </c>
       <c r="T12">
         <v>1</v>
       </c>
       <c r="W12">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>26</v>
       </c>
       <c r="E13">
         <v>5</v>
       </c>
       <c r="F13">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G13">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13">
         <v>3</v>
       </c>
       <c r="J13">
         <v>2</v>
       </c>
       <c r="K13">
         <v>3</v>
       </c>
       <c r="M13">
         <v>5</v>
       </c>
       <c r="Q13">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="W13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>26</v>
       </c>
       <c r="E14">
         <v>7</v>
       </c>
       <c r="F14">
         <v>15</v>
       </c>
       <c r="G14">
@@ -2758,322 +2758,322 @@
       <c r="E17">
         <v>23</v>
       </c>
       <c r="F17">
         <v>112</v>
       </c>
       <c r="G17">
         <v>135</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17">
         <v>5</v>
       </c>
       <c r="J17">
         <v>2</v>
       </c>
       <c r="K17">
         <v>15</v>
       </c>
       <c r="M17">
         <v>39</v>
       </c>
       <c r="N17">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="Q17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S17">
         <v>7</v>
       </c>
       <c r="T17">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" t="s">
         <v>58</v>
       </c>
       <c r="D18" t="s">
         <v>59</v>
       </c>
       <c r="E18">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="F18">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="G18">
-        <v>154</v>
+        <v>141</v>
       </c>
       <c r="H18">
         <v>1</v>
       </c>
       <c r="I18">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J18">
         <v>2</v>
       </c>
       <c r="K18">
         <v>11</v>
       </c>
       <c r="L18">
         <v>3</v>
       </c>
       <c r="M18">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N18">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="Q18">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="S18">
         <v>10</v>
       </c>
       <c r="W18">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19" t="s">
         <v>60</v>
       </c>
       <c r="C19" t="s">
         <v>61</v>
       </c>
       <c r="D19" t="s">
         <v>59</v>
       </c>
       <c r="E19">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="F19">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="G19">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19">
         <v>6</v>
       </c>
       <c r="J19">
         <v>2</v>
       </c>
       <c r="K19">
         <v>12</v>
       </c>
       <c r="L19">
         <v>3</v>
       </c>
       <c r="M19">
         <v>39</v>
       </c>
       <c r="N19">
         <v>13</v>
       </c>
       <c r="Q19">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="T19">
         <v>1</v>
       </c>
       <c r="W19">
         <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>23</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
       <c r="E20">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F20">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G20">
         <v>69</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20">
         <v>4</v>
       </c>
       <c r="J20">
         <v>2</v>
       </c>
       <c r="K20">
         <v>11</v>
       </c>
       <c r="L20">
         <v>2</v>
       </c>
       <c r="M20">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="N20">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Q20">
         <v>15</v>
       </c>
       <c r="S20">
         <v>6</v>
       </c>
       <c r="W20">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>23</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" t="s">
         <v>65</v>
       </c>
       <c r="D21" t="s">
         <v>59</v>
       </c>
       <c r="E21">
         <v>55</v>
       </c>
       <c r="F21">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G21">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21">
         <v>4</v>
       </c>
       <c r="J21">
         <v>2</v>
       </c>
       <c r="K21">
         <v>12</v>
       </c>
       <c r="L21">
         <v>3</v>
       </c>
       <c r="M21">
         <v>54</v>
       </c>
       <c r="N21">
         <v>53</v>
       </c>
       <c r="Q21">
         <v>28</v>
       </c>
       <c r="R21">
         <v>7</v>
       </c>
       <c r="S21">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="T21">
         <v>2</v>
       </c>
       <c r="W21">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>23</v>
       </c>
       <c r="B22" t="s">
         <v>66</v>
       </c>
       <c r="C22" t="s">
         <v>67</v>
       </c>
       <c r="D22" t="s">
         <v>59</v>
       </c>
       <c r="E22">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F22">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G22">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22">
         <v>5</v>
       </c>
       <c r="J22">
         <v>2</v>
       </c>
       <c r="K22">
         <v>14</v>
       </c>
       <c r="L22">
         <v>3</v>
       </c>
       <c r="M22">
         <v>66</v>
       </c>
       <c r="N22">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="S22">
         <v>12</v>
       </c>
       <c r="T22">
         <v>2</v>
       </c>
       <c r="U22">
         <v>1</v>
       </c>
       <c r="V22">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23" t="s">
         <v>69</v>
       </c>
       <c r="D23" t="s">
@@ -3111,175 +3111,175 @@
       </c>
       <c r="O23">
         <v>18</v>
       </c>
       <c r="S23">
         <v>5</v>
       </c>
       <c r="W23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>70</v>
       </c>
       <c r="C24" t="s">
         <v>71</v>
       </c>
       <c r="D24" t="s">
         <v>59</v>
       </c>
       <c r="E24">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="F24">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G24">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="H24">
         <v>1</v>
       </c>
       <c r="I24">
         <v>5</v>
       </c>
       <c r="J24">
         <v>2</v>
       </c>
       <c r="K24">
         <v>14</v>
       </c>
       <c r="N24">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="Q24">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="S24">
         <v>13</v>
       </c>
       <c r="V24">
         <v>1</v>
       </c>
       <c r="W24">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" t="s">
         <v>72</v>
       </c>
       <c r="C25" t="s">
         <v>73</v>
       </c>
       <c r="D25" t="s">
         <v>59</v>
       </c>
       <c r="E25">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F25">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G25">
         <v>30</v>
       </c>
       <c r="H25">
         <v>1</v>
       </c>
       <c r="I25">
         <v>5</v>
       </c>
       <c r="K25">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L25">
         <v>2</v>
       </c>
       <c r="M25">
         <v>1</v>
       </c>
       <c r="N25">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>23</v>
       </c>
       <c r="B26" t="s">
         <v>74</v>
       </c>
       <c r="C26" t="s">
         <v>75</v>
       </c>
       <c r="D26" t="s">
         <v>59</v>
       </c>
       <c r="E26">
         <v>74</v>
       </c>
       <c r="F26">
         <v>117</v>
       </c>
       <c r="G26">
         <v>191</v>
       </c>
       <c r="H26">
         <v>1</v>
       </c>
       <c r="I26">
         <v>6</v>
       </c>
       <c r="J26">
         <v>2</v>
       </c>
       <c r="K26">
         <v>9</v>
       </c>
       <c r="M26">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="N26">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q26">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="S26">
         <v>13</v>
       </c>
       <c r="W26">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>23</v>
       </c>
       <c r="B27" t="s">
         <v>76</v>
       </c>
       <c r="C27" t="s">
         <v>77</v>
       </c>
       <c r="D27" t="s">
         <v>26</v>
       </c>
       <c r="E27">
         <v>78</v>
       </c>
       <c r="F27">
         <v>192</v>
       </c>
       <c r="G27">
         <v>270</v>
       </c>
       <c r="W27">
@@ -3377,75 +3377,75 @@
       </c>
       <c r="N30">
         <v>5</v>
       </c>
       <c r="Q30">
         <v>4</v>
       </c>
       <c r="T30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
         <v>23</v>
       </c>
       <c r="B31" t="s">
         <v>84</v>
       </c>
       <c r="C31" t="s">
         <v>85</v>
       </c>
       <c r="D31" t="s">
         <v>26</v>
       </c>
       <c r="E31">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F31">
         <v>17</v>
       </c>
       <c r="G31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H31">
         <v>1</v>
       </c>
       <c r="I31">
         <v>3</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
       <c r="K31">
         <v>3</v>
       </c>
       <c r="M31">
         <v>5</v>
       </c>
       <c r="N31">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>86</v>
       </c>
       <c r="B32" t="s">
         <v>87</v>
       </c>
       <c r="C32" t="s">
         <v>88</v>
       </c>
       <c r="D32" t="s">
         <v>26</v>
       </c>
       <c r="E32">
         <v>15</v>
       </c>
       <c r="F32">
         <v>52</v>
       </c>
       <c r="G32">
         <v>67</v>
       </c>
       <c r="H32">
@@ -3565,119 +3565,119 @@
       </c>
       <c r="S34">
         <v>1</v>
       </c>
       <c r="U34">
         <v>1</v>
       </c>
       <c r="W34">
         <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
         <v>86</v>
       </c>
       <c r="B35" t="s">
         <v>93</v>
       </c>
       <c r="C35" t="s">
         <v>94</v>
       </c>
       <c r="D35" t="s">
         <v>26</v>
       </c>
       <c r="E35">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F35">
         <v>16</v>
       </c>
       <c r="G35">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H35">
         <v>1</v>
       </c>
       <c r="I35">
         <v>3</v>
       </c>
       <c r="J35">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K35">
         <v>2</v>
       </c>
       <c r="M35">
         <v>6</v>
       </c>
       <c r="N35">
         <v>3</v>
       </c>
       <c r="Q35">
         <v>8</v>
       </c>
       <c r="S35">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="W35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>86</v>
       </c>
       <c r="B36" t="s">
         <v>95</v>
       </c>
       <c r="C36" t="s">
         <v>96</v>
       </c>
       <c r="D36" t="s">
         <v>26</v>
       </c>
       <c r="E36">
         <v>6</v>
       </c>
       <c r="F36">
         <v>18</v>
       </c>
       <c r="G36">
         <v>24</v>
       </c>
       <c r="H36">
         <v>1</v>
       </c>
       <c r="I36">
         <v>1</v>
       </c>
       <c r="J36">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K36">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M36">
         <v>6</v>
       </c>
       <c r="N36">
         <v>2</v>
       </c>
       <c r="Q36">
         <v>2</v>
       </c>
       <c r="R36">
         <v>4</v>
       </c>
       <c r="T36">
         <v>1</v>
       </c>
       <c r="W36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
         <v>86</v>
       </c>
       <c r="B37" t="s">
@@ -3715,125 +3715,125 @@
       </c>
       <c r="V37">
         <v>1</v>
       </c>
       <c r="W37">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>86</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38" t="s">
         <v>100</v>
       </c>
       <c r="D38" t="s">
         <v>59</v>
       </c>
       <c r="E38">
         <v>15</v>
       </c>
       <c r="F38">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G38">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="H38">
         <v>1</v>
       </c>
       <c r="I38">
         <v>4</v>
       </c>
       <c r="J38">
         <v>2</v>
       </c>
       <c r="K38">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="L38">
         <v>2</v>
       </c>
       <c r="M38">
         <v>9</v>
       </c>
       <c r="N38">
         <v>4</v>
       </c>
       <c r="S38">
         <v>2</v>
       </c>
       <c r="V38">
         <v>3</v>
       </c>
       <c r="W38">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>101</v>
       </c>
       <c r="B39" t="s">
         <v>102</v>
       </c>
       <c r="C39" t="s">
         <v>103</v>
       </c>
       <c r="D39" t="s">
         <v>26</v>
       </c>
       <c r="E39">
         <v>26</v>
       </c>
       <c r="F39">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="G39">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="H39">
         <v>1</v>
       </c>
       <c r="I39">
         <v>4</v>
       </c>
       <c r="J39">
         <v>2</v>
       </c>
       <c r="K39">
         <v>14</v>
       </c>
       <c r="M39">
         <v>48</v>
       </c>
       <c r="N39">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="S39">
         <v>1</v>
       </c>
       <c r="V39">
         <v>1</v>
       </c>
       <c r="W39">
         <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>101</v>
       </c>
       <c r="B40" t="s">
         <v>104</v>
       </c>
       <c r="C40" t="s">
         <v>105</v>
       </c>
       <c r="D40" t="s">
         <v>26</v>
       </c>
       <c r="E40">
@@ -3862,128 +3862,128 @@
       </c>
       <c r="Q40">
         <v>11</v>
       </c>
       <c r="S40">
         <v>1</v>
       </c>
       <c r="T40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>101</v>
       </c>
       <c r="B41" t="s">
         <v>106</v>
       </c>
       <c r="C41" t="s">
         <v>107</v>
       </c>
       <c r="D41" t="s">
         <v>26</v>
       </c>
       <c r="E41">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F41">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G41">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41">
         <v>4</v>
       </c>
       <c r="J41">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K41">
         <v>2</v>
       </c>
       <c r="M41">
         <v>8</v>
       </c>
       <c r="N41">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Q41">
         <v>39</v>
       </c>
       <c r="T41">
         <v>1</v>
       </c>
       <c r="W41">
         <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>101</v>
       </c>
       <c r="B42" t="s">
         <v>108</v>
       </c>
       <c r="C42" t="s">
         <v>109</v>
       </c>
       <c r="D42" t="s">
         <v>26</v>
       </c>
       <c r="E42">
         <v>9</v>
       </c>
       <c r="F42">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G42">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H42">
         <v>1</v>
       </c>
       <c r="I42">
         <v>3</v>
       </c>
       <c r="J42">
         <v>1</v>
       </c>
       <c r="K42">
         <v>2</v>
       </c>
       <c r="M42">
         <v>6</v>
       </c>
       <c r="N42">
         <v>1</v>
       </c>
       <c r="Q42">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S42">
         <v>2</v>
       </c>
       <c r="V42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" t="s">
         <v>101</v>
       </c>
       <c r="B43" t="s">
         <v>110</v>
       </c>
       <c r="C43" t="s">
         <v>111</v>
       </c>
       <c r="D43" t="s">
         <v>26</v>
       </c>
       <c r="E43">
         <v>13</v>
       </c>
       <c r="F43">
@@ -4227,66 +4227,66 @@
       </c>
       <c r="T47">
         <v>1</v>
       </c>
       <c r="V47">
         <v>1</v>
       </c>
       <c r="W47">
         <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" t="s">
         <v>116</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" t="s">
         <v>122</v>
       </c>
       <c r="D48" t="s">
         <v>26</v>
       </c>
       <c r="E48">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F48">
         <v>17</v>
       </c>
       <c r="G48">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H48">
         <v>1</v>
       </c>
       <c r="I48">
         <v>3</v>
       </c>
       <c r="J48">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K48">
         <v>3</v>
       </c>
       <c r="M48">
         <v>7</v>
       </c>
       <c r="Q48">
         <v>9</v>
       </c>
       <c r="S48">
         <v>1</v>
       </c>
       <c r="T48">
         <v>1</v>
       </c>
       <c r="V48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
         <v>116</v>
       </c>
       <c r="B49" t="s">
@@ -4424,84 +4424,84 @@
       </c>
       <c r="M51">
         <v>6</v>
       </c>
       <c r="Q51">
         <v>5</v>
       </c>
       <c r="T51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
         <v>116</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" t="s">
         <v>130</v>
       </c>
       <c r="D52" t="s">
         <v>59</v>
       </c>
       <c r="E52">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F52">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G52">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H52">
         <v>1</v>
       </c>
       <c r="I52">
         <v>5</v>
       </c>
       <c r="J52">
         <v>2</v>
       </c>
       <c r="K52">
         <v>12</v>
       </c>
       <c r="L52">
         <v>3</v>
       </c>
       <c r="M52">
         <v>40</v>
       </c>
       <c r="N52">
         <v>22</v>
       </c>
       <c r="Q52">
         <v>22</v>
       </c>
       <c r="S52">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" t="s">
         <v>133</v>
       </c>
       <c r="D53" t="s">
         <v>26</v>
       </c>
       <c r="E53">
         <v>31</v>
       </c>
       <c r="F53">
         <v>100</v>
       </c>
       <c r="G53">
         <v>131</v>
       </c>
       <c r="H53">
@@ -4527,81 +4527,81 @@
       </c>
       <c r="S53">
         <v>6</v>
       </c>
       <c r="V53">
         <v>3</v>
       </c>
       <c r="W53">
         <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
         <v>131</v>
       </c>
       <c r="B54" t="s">
         <v>134</v>
       </c>
       <c r="C54" t="s">
         <v>135</v>
       </c>
       <c r="D54" t="s">
         <v>26</v>
       </c>
       <c r="E54">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F54">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="G54">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="H54">
         <v>1</v>
       </c>
       <c r="I54">
         <v>5</v>
       </c>
       <c r="J54">
         <v>2</v>
       </c>
       <c r="K54">
         <v>10</v>
       </c>
       <c r="M54">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="N54">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="O54">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="Q54">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="W54">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
         <v>131</v>
       </c>
       <c r="B55" t="s">
         <v>136</v>
       </c>
       <c r="C55" t="s">
         <v>137</v>
       </c>
       <c r="D55" t="s">
         <v>26</v>
       </c>
       <c r="E55">
         <v>13</v>
       </c>
       <c r="F55">
         <v>43</v>
       </c>
       <c r="G55">
@@ -4963,119 +4963,119 @@
       </c>
       <c r="S61">
         <v>10</v>
       </c>
       <c r="T61">
         <v>1</v>
       </c>
       <c r="V61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
         <v>131</v>
       </c>
       <c r="B62" t="s">
         <v>150</v>
       </c>
       <c r="C62" t="s">
         <v>151</v>
       </c>
       <c r="D62" t="s">
         <v>59</v>
       </c>
       <c r="E62">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F62">
         <v>50</v>
       </c>
       <c r="G62">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H62">
         <v>1</v>
       </c>
       <c r="I62">
         <v>4</v>
       </c>
       <c r="J62">
         <v>2</v>
       </c>
       <c r="K62">
         <v>10</v>
       </c>
       <c r="L62">
         <v>2</v>
       </c>
       <c r="M62">
         <v>27</v>
       </c>
       <c r="N62">
         <v>31</v>
       </c>
       <c r="Q62">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S62">
         <v>4</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
         <v>131</v>
       </c>
       <c r="B63" t="s">
         <v>152</v>
       </c>
       <c r="C63" t="s">
         <v>153</v>
       </c>
       <c r="D63" t="s">
         <v>59</v>
       </c>
       <c r="E63">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F63">
         <v>25</v>
       </c>
       <c r="G63">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H63">
         <v>1</v>
       </c>
       <c r="I63">
         <v>4</v>
       </c>
       <c r="J63">
         <v>2</v>
       </c>
       <c r="K63">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="L63">
         <v>2</v>
       </c>
       <c r="M63">
         <v>10</v>
       </c>
       <c r="N63">
         <v>5</v>
       </c>
       <c r="R63">
         <v>4</v>
       </c>
       <c r="S63">
         <v>2</v>
       </c>
       <c r="T63">
         <v>1</v>
       </c>
       <c r="W63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" t="s">
@@ -5369,72 +5369,72 @@
       </c>
       <c r="V69">
         <v>1</v>
       </c>
       <c r="W69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" t="s">
         <v>156</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" t="s">
         <v>168</v>
       </c>
       <c r="D70" t="s">
         <v>26</v>
       </c>
       <c r="E70">
         <v>6</v>
       </c>
       <c r="F70">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G70">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H70">
         <v>1</v>
       </c>
       <c r="I70">
         <v>3</v>
       </c>
       <c r="J70">
         <v>1</v>
       </c>
       <c r="K70">
         <v>2</v>
       </c>
       <c r="M70">
         <v>6</v>
       </c>
       <c r="N70">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="R70">
         <v>1</v>
       </c>
       <c r="T70">
         <v>1</v>
       </c>
       <c r="W70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
         <v>156</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" t="s">
         <v>170</v>
       </c>
       <c r="D71" t="s">
         <v>26</v>
       </c>
       <c r="E71">
@@ -5546,98 +5546,98 @@
       <c r="E73">
         <v>37</v>
       </c>
       <c r="F73">
         <v>60</v>
       </c>
       <c r="G73">
         <v>97</v>
       </c>
       <c r="H73">
         <v>1</v>
       </c>
       <c r="I73">
         <v>4</v>
       </c>
       <c r="J73">
         <v>3</v>
       </c>
       <c r="K73">
         <v>11</v>
       </c>
       <c r="L73">
         <v>2</v>
       </c>
       <c r="M73">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N73">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="Q73">
         <v>12</v>
       </c>
       <c r="S73">
         <v>3</v>
       </c>
       <c r="V73">
         <v>1</v>
       </c>
       <c r="W73">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" t="s">
         <v>175</v>
       </c>
       <c r="B74" t="s">
         <v>176</v>
       </c>
       <c r="C74" t="s">
         <v>177</v>
       </c>
       <c r="D74" t="s">
         <v>26</v>
       </c>
       <c r="E74">
         <v>24</v>
       </c>
       <c r="F74">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G74">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="H74">
         <v>1</v>
       </c>
       <c r="I74">
         <v>5</v>
       </c>
       <c r="J74">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K74">
         <v>8</v>
       </c>
       <c r="L74">
         <v>1</v>
       </c>
       <c r="M74">
         <v>24</v>
       </c>
       <c r="N74">
         <v>9</v>
       </c>
       <c r="Q74">
         <v>11</v>
       </c>
       <c r="S74">
         <v>3</v>
       </c>
       <c r="W74">
         <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
@@ -5743,131 +5743,131 @@
       </c>
       <c r="T76">
         <v>1</v>
       </c>
       <c r="W76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" t="s">
         <v>184</v>
       </c>
       <c r="D77" t="s">
         <v>26</v>
       </c>
       <c r="E77">
         <v>24</v>
       </c>
       <c r="F77">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G77">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H77">
         <v>1</v>
       </c>
       <c r="I77">
         <v>5</v>
       </c>
       <c r="J77">
         <v>2</v>
       </c>
       <c r="K77">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="M77">
         <v>39</v>
       </c>
       <c r="N77">
         <v>20</v>
       </c>
-      <c r="O77">
-        <v>1</v>
+      <c r="Q77">
+        <v>2</v>
       </c>
       <c r="S77">
         <v>6</v>
       </c>
       <c r="V77">
         <v>1</v>
       </c>
       <c r="W77">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" t="s">
         <v>182</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" t="s">
         <v>186</v>
       </c>
       <c r="D78" t="s">
         <v>26</v>
       </c>
       <c r="E78">
         <v>22</v>
       </c>
       <c r="F78">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G78">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H78">
         <v>1</v>
       </c>
       <c r="I78">
         <v>4</v>
       </c>
       <c r="J78">
         <v>2</v>
       </c>
       <c r="K78">
         <v>13</v>
       </c>
       <c r="N78">
         <v>49</v>
       </c>
       <c r="O78">
         <v>2</v>
       </c>
       <c r="S78">
         <v>5</v>
       </c>
       <c r="W78">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" t="s">
         <v>182</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" t="s">
         <v>188</v>
       </c>
       <c r="D79" t="s">
         <v>26</v>
       </c>
       <c r="E79">
         <v>4</v>
       </c>
       <c r="F79">
         <v>42</v>
       </c>
       <c r="G79">
         <v>46</v>
       </c>
       <c r="H79">
@@ -5893,63 +5893,63 @@
       </c>
       <c r="S79">
         <v>2</v>
       </c>
       <c r="W79">
         <v>3</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" t="s">
         <v>182</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" t="s">
         <v>190</v>
       </c>
       <c r="D80" t="s">
         <v>26</v>
       </c>
       <c r="E80">
         <v>8</v>
       </c>
       <c r="F80">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G80">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H80">
         <v>1</v>
       </c>
       <c r="I80">
         <v>4</v>
       </c>
       <c r="J80">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K80">
         <v>5</v>
       </c>
       <c r="M80">
         <v>8</v>
       </c>
       <c r="N80">
         <v>3</v>
       </c>
       <c r="Q80">
         <v>17</v>
       </c>
       <c r="S80">
         <v>3</v>
       </c>
       <c r="W80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" t="s">
         <v>182</v>
       </c>
       <c r="B81" t="s">
@@ -6002,84 +6002,84 @@
       </c>
       <c r="V81">
         <v>1</v>
       </c>
       <c r="W81">
         <v>6</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" t="s">
         <v>182</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" t="s">
         <v>194</v>
       </c>
       <c r="D82" t="s">
         <v>26</v>
       </c>
       <c r="E82">
         <v>15</v>
       </c>
       <c r="F82">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G82">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H82">
         <v>1</v>
       </c>
       <c r="I82">
         <v>5</v>
       </c>
       <c r="J82">
         <v>2</v>
       </c>
       <c r="K82">
         <v>6</v>
       </c>
       <c r="M82">
         <v>13</v>
       </c>
       <c r="N82">
         <v>11</v>
       </c>
       <c r="S82">
         <v>1</v>
       </c>
       <c r="T82">
         <v>1</v>
       </c>
       <c r="V82">
         <v>1</v>
       </c>
       <c r="W82">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
         <v>182</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" t="s">
         <v>196</v>
       </c>
       <c r="D83" t="s">
         <v>26</v>
       </c>
       <c r="E83">
         <v>23</v>
       </c>
       <c r="F83">
         <v>58</v>
       </c>
       <c r="G83">
         <v>81</v>
       </c>
       <c r="H83">
@@ -6099,190 +6099,190 @@
       </c>
       <c r="N83">
         <v>27</v>
       </c>
       <c r="S83">
         <v>7</v>
       </c>
       <c r="V83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
         <v>182</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" t="s">
         <v>198</v>
       </c>
       <c r="D84" t="s">
         <v>59</v>
       </c>
       <c r="E84">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F84">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G84">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="H84">
         <v>1</v>
       </c>
       <c r="I84">
         <v>4</v>
       </c>
       <c r="J84">
         <v>2</v>
       </c>
       <c r="K84">
         <v>11</v>
       </c>
       <c r="L84">
         <v>2</v>
       </c>
       <c r="M84">
         <v>33</v>
       </c>
       <c r="N84">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="O84">
         <v>3</v>
       </c>
       <c r="Q84">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="R84">
         <v>1</v>
       </c>
       <c r="S84">
         <v>1</v>
       </c>
       <c r="W84">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
         <v>182</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" t="s">
         <v>200</v>
       </c>
       <c r="D85" t="s">
         <v>59</v>
       </c>
       <c r="E85">
         <v>75</v>
       </c>
       <c r="F85">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G85">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="H85">
         <v>1</v>
       </c>
       <c r="I85">
         <v>7</v>
       </c>
       <c r="J85">
         <v>2</v>
       </c>
       <c r="K85">
         <v>15</v>
       </c>
       <c r="L85">
         <v>3</v>
       </c>
       <c r="M85">
         <v>45</v>
       </c>
       <c r="N85">
         <v>47</v>
       </c>
       <c r="Q85">
         <v>44</v>
       </c>
       <c r="S85">
         <v>11</v>
       </c>
       <c r="T85">
         <v>1</v>
       </c>
       <c r="V85">
         <v>2</v>
       </c>
       <c r="W85">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
         <v>182</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" t="s">
         <v>202</v>
       </c>
       <c r="D86" t="s">
         <v>59</v>
       </c>
       <c r="E86">
         <v>6</v>
       </c>
       <c r="F86">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G86">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I86">
         <v>1</v>
       </c>
       <c r="K86">
         <v>7</v>
       </c>
       <c r="M86">
         <v>11</v>
       </c>
       <c r="N86">
         <v>4</v>
       </c>
       <c r="Q86">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="S86">
         <v>3</v>
       </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" t="s">
         <v>182</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" t="s">
         <v>204</v>
       </c>
       <c r="D87" t="s">
         <v>26</v>
       </c>
       <c r="E87">
         <v>2</v>
       </c>
       <c r="F87">
         <v>19</v>
       </c>
       <c r="G87">
@@ -6402,72 +6402,72 @@
       </c>
       <c r="S89">
         <v>5</v>
       </c>
       <c r="W89">
         <v>17</v>
       </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" t="s">
         <v>205</v>
       </c>
       <c r="B90" t="s">
         <v>210</v>
       </c>
       <c r="C90" t="s">
         <v>211</v>
       </c>
       <c r="D90" t="s">
         <v>26</v>
       </c>
       <c r="E90">
         <v>5</v>
       </c>
       <c r="F90">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G90">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H90">
         <v>1</v>
       </c>
       <c r="I90">
         <v>3</v>
       </c>
       <c r="J90">
         <v>2</v>
       </c>
       <c r="K90">
         <v>2</v>
       </c>
       <c r="M90">
         <v>6</v>
       </c>
       <c r="N90">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q90">
         <v>6</v>
       </c>
       <c r="S90">
         <v>1</v>
       </c>
       <c r="V90">
         <v>1</v>
       </c>
       <c r="W90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" t="s">
         <v>205</v>
       </c>
       <c r="B91" t="s">
         <v>212</v>
       </c>
       <c r="C91" t="s">
         <v>213</v>
       </c>
       <c r="D91" t="s">
@@ -6561,90 +6561,87 @@
       </c>
       <c r="T92">
         <v>1</v>
       </c>
       <c r="V92">
         <v>4</v>
       </c>
       <c r="W92">
         <v>6</v>
       </c>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" t="s">
         <v>216</v>
       </c>
       <c r="B93" t="s">
         <v>217</v>
       </c>
       <c r="C93" t="s">
         <v>218</v>
       </c>
       <c r="D93" t="s">
         <v>26</v>
       </c>
       <c r="E93">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="F93">
         <v>136</v>
       </c>
       <c r="G93">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="H93">
         <v>1</v>
       </c>
       <c r="I93">
         <v>4</v>
       </c>
       <c r="J93">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K93">
         <v>14</v>
       </c>
       <c r="M93">
         <v>78</v>
       </c>
       <c r="N93">
         <v>27</v>
       </c>
       <c r="Q93">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="R93">
         <v>8</v>
       </c>
       <c r="S93">
         <v>4</v>
       </c>
-      <c r="V93">
-[...1 lines deleted...]
-      </c>
       <c r="W93">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>219</v>
       </c>
       <c r="C94" t="s">
         <v>220</v>
       </c>
       <c r="D94" t="s">
         <v>26</v>
       </c>
       <c r="E94">
         <v>26</v>
       </c>
       <c r="F94">
         <v>63</v>
       </c>
       <c r="G94">
         <v>89</v>
       </c>
       <c r="H94">
@@ -6667,134 +6664,134 @@
       </c>
       <c r="Q94">
         <v>1</v>
       </c>
       <c r="S94">
         <v>2</v>
       </c>
       <c r="V94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>221</v>
       </c>
       <c r="C95" t="s">
         <v>222</v>
       </c>
       <c r="D95" t="s">
         <v>26</v>
       </c>
       <c r="E95">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F95">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="G95">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="H95">
         <v>1</v>
       </c>
       <c r="I95">
         <v>5</v>
       </c>
       <c r="J95">
         <v>2</v>
       </c>
       <c r="K95">
         <v>14</v>
       </c>
       <c r="M95">
         <v>83</v>
       </c>
       <c r="N95">
         <v>24</v>
       </c>
       <c r="O95">
         <v>4</v>
       </c>
       <c r="Q95">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="S95">
         <v>3</v>
       </c>
       <c r="T95">
         <v>1</v>
       </c>
       <c r="W95">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" t="s">
         <v>216</v>
       </c>
       <c r="B96" t="s">
         <v>223</v>
       </c>
       <c r="C96" t="s">
         <v>224</v>
       </c>
       <c r="D96" t="s">
         <v>26</v>
       </c>
       <c r="E96">
         <v>41</v>
       </c>
       <c r="F96">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="G96">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="H96">
         <v>1</v>
       </c>
       <c r="I96">
         <v>5</v>
       </c>
       <c r="J96">
         <v>3</v>
       </c>
       <c r="K96">
         <v>14</v>
       </c>
       <c r="M96">
         <v>62</v>
       </c>
       <c r="N96">
         <v>23</v>
       </c>
       <c r="Q96">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="S96">
         <v>4</v>
       </c>
       <c r="V96">
         <v>3</v>
       </c>
       <c r="W96">
         <v>8</v>
       </c>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" t="s">
         <v>216</v>
       </c>
       <c r="B97" t="s">
         <v>225</v>
       </c>
       <c r="C97" t="s">
         <v>226</v>
       </c>
       <c r="D97" t="s">
         <v>26</v>
       </c>
       <c r="E97">
@@ -6882,81 +6879,81 @@
       </c>
       <c r="S98">
         <v>1</v>
       </c>
       <c r="V98">
         <v>1</v>
       </c>
       <c r="W98">
         <v>4</v>
       </c>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" t="s">
         <v>216</v>
       </c>
       <c r="B99" t="s">
         <v>229</v>
       </c>
       <c r="C99" t="s">
         <v>230</v>
       </c>
       <c r="D99" t="s">
         <v>26</v>
       </c>
       <c r="E99">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F99">
         <v>32</v>
       </c>
       <c r="G99">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H99">
         <v>1</v>
       </c>
       <c r="I99">
         <v>4</v>
       </c>
       <c r="J99">
         <v>2</v>
       </c>
       <c r="K99">
         <v>5</v>
       </c>
       <c r="M99">
         <v>12</v>
       </c>
       <c r="N99">
         <v>4</v>
       </c>
       <c r="Q99">
         <v>8</v>
       </c>
       <c r="W99">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" t="s">
         <v>216</v>
       </c>
       <c r="B100" t="s">
         <v>231</v>
       </c>
       <c r="C100" t="s">
         <v>232</v>
       </c>
       <c r="D100" t="s">
         <v>26</v>
       </c>
       <c r="E100">
         <v>10</v>
       </c>
       <c r="F100">
         <v>34</v>
       </c>
       <c r="G100">
         <v>44</v>
       </c>
       <c r="H100">
@@ -7009,107 +7006,104 @@
       <c r="F101">
         <v>15</v>
       </c>
       <c r="G101">
         <v>23</v>
       </c>
       <c r="H101">
         <v>1</v>
       </c>
       <c r="I101">
         <v>3</v>
       </c>
       <c r="J101">
         <v>1</v>
       </c>
       <c r="K101">
         <v>2</v>
       </c>
       <c r="L101">
         <v>1</v>
       </c>
       <c r="M101">
         <v>6</v>
       </c>
       <c r="N101">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q101">
         <v>4</v>
       </c>
       <c r="S101">
         <v>2</v>
       </c>
       <c r="T101">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="W101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" t="s">
         <v>216</v>
       </c>
       <c r="B102" t="s">
         <v>235</v>
       </c>
       <c r="C102" t="s">
         <v>236</v>
       </c>
       <c r="D102" t="s">
         <v>59</v>
       </c>
       <c r="E102">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F102">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G102">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="H102">
         <v>1</v>
       </c>
       <c r="I102">
         <v>4</v>
       </c>
       <c r="J102">
         <v>2</v>
       </c>
       <c r="K102">
         <v>11</v>
       </c>
       <c r="L102">
         <v>3</v>
       </c>
       <c r="M102">
         <v>37</v>
       </c>
       <c r="N102">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="Q102">
         <v>8</v>
       </c>
       <c r="S102">
         <v>4</v>
       </c>
       <c r="W102">
         <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" t="s">
         <v>216</v>
       </c>
       <c r="B103" t="s">
         <v>237</v>
       </c>
       <c r="C103" t="s">
         <v>238</v>
       </c>
       <c r="D103" t="s">
         <v>59</v>
       </c>
       <c r="E103">
@@ -7609,81 +7603,81 @@
       </c>
       <c r="S112">
         <v>7</v>
       </c>
       <c r="T112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" t="s">
         <v>258</v>
       </c>
       <c r="B113" t="s">
         <v>259</v>
       </c>
       <c r="C113" t="s">
         <v>260</v>
       </c>
       <c r="D113" t="s">
         <v>26</v>
       </c>
       <c r="E113">
         <v>35</v>
       </c>
       <c r="F113">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G113">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H113">
         <v>1</v>
       </c>
       <c r="I113">
         <v>5</v>
       </c>
       <c r="J113">
         <v>2</v>
       </c>
       <c r="K113">
         <v>13</v>
       </c>
       <c r="M113">
         <v>38</v>
       </c>
       <c r="N113">
         <v>22</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Q113">
         <v>11</v>
       </c>
       <c r="S113">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="V113">
         <v>1</v>
       </c>
       <c r="W113">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" t="s">
         <v>258</v>
       </c>
       <c r="B114" t="s">
         <v>261</v>
       </c>
       <c r="C114" t="s">
         <v>262</v>
       </c>
       <c r="D114" t="s">
         <v>26</v>
       </c>
       <c r="E114">
         <v>2</v>
       </c>
       <c r="F114">
@@ -7736,54 +7730,54 @@
       <c r="F115">
         <v>25</v>
       </c>
       <c r="G115">
         <v>39</v>
       </c>
       <c r="H115">
         <v>1</v>
       </c>
       <c r="I115">
         <v>4</v>
       </c>
       <c r="J115">
         <v>2</v>
       </c>
       <c r="K115">
         <v>6</v>
       </c>
       <c r="M115">
         <v>12</v>
       </c>
       <c r="N115">
         <v>4</v>
       </c>
       <c r="O115">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q115">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T115">
         <v>1</v>
       </c>
       <c r="W115">
         <v>4</v>
       </c>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" t="s">
         <v>258</v>
       </c>
       <c r="B116" t="s">
         <v>265</v>
       </c>
       <c r="C116" t="s">
         <v>266</v>
       </c>
       <c r="D116" t="s">
         <v>26</v>
       </c>
       <c r="E116">
         <v>7</v>
       </c>
       <c r="F116">
@@ -7865,87 +7859,87 @@
       </c>
       <c r="S117">
         <v>1</v>
       </c>
       <c r="V117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" t="s">
         <v>258</v>
       </c>
       <c r="B118" t="s">
         <v>269</v>
       </c>
       <c r="C118" t="s">
         <v>270</v>
       </c>
       <c r="D118" t="s">
         <v>59</v>
       </c>
       <c r="E118">
         <v>45</v>
       </c>
       <c r="F118">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G118">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="H118">
         <v>1</v>
       </c>
       <c r="I118">
         <v>4</v>
       </c>
       <c r="J118">
         <v>2</v>
       </c>
       <c r="K118">
         <v>10</v>
       </c>
       <c r="L118">
         <v>2</v>
       </c>
       <c r="M118">
         <v>35</v>
       </c>
       <c r="N118">
         <v>34</v>
       </c>
       <c r="Q118">
         <v>3</v>
       </c>
       <c r="R118">
         <v>1</v>
       </c>
       <c r="S118">
         <v>5</v>
       </c>
       <c r="W118">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" t="s">
         <v>271</v>
       </c>
       <c r="B119" t="s">
         <v>272</v>
       </c>
       <c r="C119" t="s">
         <v>273</v>
       </c>
       <c r="D119" t="s">
         <v>26</v>
       </c>
       <c r="E119">
         <v>15</v>
       </c>
       <c r="F119">
         <v>35</v>
       </c>
       <c r="G119">
         <v>50</v>
       </c>
       <c r="H119">
@@ -7968,75 +7962,75 @@
       </c>
       <c r="Q119">
         <v>11</v>
       </c>
       <c r="S119">
         <v>2</v>
       </c>
       <c r="T119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" t="s">
         <v>271</v>
       </c>
       <c r="B120" t="s">
         <v>274</v>
       </c>
       <c r="C120" t="s">
         <v>275</v>
       </c>
       <c r="D120" t="s">
         <v>26</v>
       </c>
       <c r="E120">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F120">
         <v>19</v>
       </c>
       <c r="G120">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H120">
         <v>1</v>
       </c>
       <c r="I120">
         <v>3</v>
       </c>
       <c r="J120">
         <v>2</v>
       </c>
       <c r="K120">
         <v>3</v>
       </c>
       <c r="M120">
         <v>8</v>
       </c>
       <c r="N120">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="S120">
         <v>1</v>
       </c>
       <c r="T120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" t="s">
         <v>271</v>
       </c>
       <c r="B121" t="s">
         <v>276</v>
       </c>
       <c r="C121" t="s">
         <v>277</v>
       </c>
       <c r="D121" t="s">
         <v>26</v>
       </c>
       <c r="E121">
         <v>14</v>
       </c>
       <c r="F121">
@@ -8115,72 +8109,72 @@
       </c>
       <c r="Q122">
         <v>5</v>
       </c>
       <c r="S122">
         <v>3</v>
       </c>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" t="s">
         <v>271</v>
       </c>
       <c r="B123" t="s">
         <v>280</v>
       </c>
       <c r="C123" t="s">
         <v>281</v>
       </c>
       <c r="D123" t="s">
         <v>26</v>
       </c>
       <c r="E123">
         <v>1</v>
       </c>
       <c r="F123">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G123">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H123">
         <v>1</v>
       </c>
       <c r="I123">
         <v>3</v>
       </c>
       <c r="K123">
         <v>2</v>
       </c>
       <c r="M123">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N123">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q123">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S123">
         <v>1</v>
       </c>
       <c r="T123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" t="s">
         <v>271</v>
       </c>
       <c r="B124" t="s">
         <v>282</v>
       </c>
       <c r="C124" t="s">
         <v>283</v>
       </c>
       <c r="D124" t="s">
         <v>26</v>
       </c>
       <c r="E124">
         <v>7</v>
       </c>
       <c r="F124">
@@ -8312,72 +8306,72 @@
       </c>
       <c r="T126">
         <v>1</v>
       </c>
       <c r="W126">
         <v>8</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" t="s">
         <v>288</v>
       </c>
       <c r="B127" t="s">
         <v>289</v>
       </c>
       <c r="C127" t="s">
         <v>290</v>
       </c>
       <c r="D127" t="s">
         <v>26</v>
       </c>
       <c r="E127">
         <v>17</v>
       </c>
       <c r="F127">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G127">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H127">
         <v>1</v>
       </c>
       <c r="I127">
         <v>5</v>
       </c>
       <c r="J127">
         <v>2</v>
       </c>
       <c r="K127">
         <v>6</v>
       </c>
       <c r="N127">
         <v>32</v>
       </c>
       <c r="Q127">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="R127">
         <v>2</v>
       </c>
       <c r="S127">
         <v>3</v>
       </c>
       <c r="T127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" t="s">
         <v>288</v>
       </c>
       <c r="B128" t="s">
         <v>291</v>
       </c>
       <c r="C128" t="s">
         <v>292</v>
       </c>
       <c r="D128" t="s">
         <v>26</v>
       </c>
       <c r="E128">
@@ -8656,163 +8650,166 @@
       </c>
       <c r="S133">
         <v>1</v>
       </c>
       <c r="W133">
         <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" t="s">
         <v>288</v>
       </c>
       <c r="B134" t="s">
         <v>303</v>
       </c>
       <c r="C134" t="s">
         <v>304</v>
       </c>
       <c r="D134" t="s">
         <v>59</v>
       </c>
       <c r="E134">
         <v>59</v>
       </c>
       <c r="F134">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="G134">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="H134">
         <v>1</v>
       </c>
       <c r="I134">
         <v>4</v>
       </c>
       <c r="J134">
         <v>2</v>
       </c>
       <c r="K134">
         <v>11</v>
       </c>
       <c r="M134">
         <v>52</v>
       </c>
       <c r="N134">
         <v>32</v>
       </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
       <c r="Q134">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="S134">
         <v>12</v>
       </c>
       <c r="W134">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" t="s">
         <v>288</v>
       </c>
       <c r="B135" t="s">
         <v>305</v>
       </c>
       <c r="C135" t="s">
         <v>306</v>
       </c>
       <c r="D135" t="s">
         <v>59</v>
       </c>
       <c r="E135">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F135">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="G135">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="H135">
         <v>1</v>
       </c>
       <c r="I135">
         <v>6</v>
       </c>
       <c r="J135">
         <v>3</v>
       </c>
       <c r="K135">
         <v>20</v>
       </c>
       <c r="L135">
         <v>3</v>
       </c>
       <c r="M135">
         <v>36</v>
       </c>
       <c r="N135">
         <v>29</v>
       </c>
       <c r="S135">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="W135">
-        <v>52</v>
+        <v>48</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" t="s">
         <v>307</v>
       </c>
       <c r="B136" t="s">
         <v>308</v>
       </c>
       <c r="C136" t="s">
         <v>309</v>
       </c>
       <c r="D136" t="s">
         <v>26</v>
       </c>
       <c r="E136">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F136">
         <v>75</v>
       </c>
       <c r="G136">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H136">
         <v>1</v>
       </c>
       <c r="I136">
         <v>4</v>
       </c>
       <c r="J136">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K136">
         <v>13</v>
       </c>
       <c r="M136">
         <v>31</v>
       </c>
       <c r="N136">
         <v>22</v>
       </c>
       <c r="Q136">
         <v>10</v>
       </c>
       <c r="S136">
         <v>2</v>
       </c>
       <c r="V136">
         <v>3</v>
       </c>
       <c r="W136">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" t="s">
@@ -8977,63 +8974,63 @@
       <c r="F140">
         <v>57</v>
       </c>
       <c r="G140">
         <v>88</v>
       </c>
       <c r="H140">
         <v>1</v>
       </c>
       <c r="I140">
         <v>4</v>
       </c>
       <c r="J140">
         <v>2</v>
       </c>
       <c r="K140">
         <v>10</v>
       </c>
       <c r="L140">
         <v>2</v>
       </c>
       <c r="M140">
         <v>24</v>
       </c>
       <c r="N140">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="Q140">
         <v>6</v>
       </c>
       <c r="S140">
         <v>3</v>
       </c>
       <c r="T140">
         <v>1</v>
       </c>
       <c r="W140">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" t="s">
         <v>318</v>
       </c>
       <c r="B141" t="s">
         <v>319</v>
       </c>
       <c r="C141" t="s">
         <v>320</v>
       </c>
       <c r="D141" t="s">
         <v>26</v>
       </c>
       <c r="E141">
         <v>9</v>
       </c>
       <c r="F141">
         <v>37</v>
       </c>
       <c r="G141">
         <v>46</v>
       </c>
       <c r="H141">
@@ -9397,72 +9394,75 @@
       </c>
       <c r="V148">
         <v>1</v>
       </c>
       <c r="W148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" t="s">
         <v>335</v>
       </c>
       <c r="B149" t="s">
         <v>336</v>
       </c>
       <c r="C149" t="s">
         <v>337</v>
       </c>
       <c r="D149" t="s">
         <v>26</v>
       </c>
       <c r="E149">
         <v>24</v>
       </c>
       <c r="F149">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G149">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H149">
         <v>1</v>
       </c>
       <c r="I149">
         <v>5</v>
       </c>
       <c r="J149">
         <v>2</v>
       </c>
       <c r="K149">
         <v>11</v>
       </c>
       <c r="M149">
         <v>30</v>
       </c>
       <c r="N149">
         <v>8</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
       </c>
       <c r="Q149">
         <v>23</v>
       </c>
       <c r="S149">
         <v>2</v>
       </c>
       <c r="V149">
         <v>1</v>
       </c>
       <c r="W149">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" t="s">
         <v>335</v>
       </c>
       <c r="B150" t="s">
         <v>338</v>
       </c>
       <c r="C150" t="s">
         <v>339</v>
       </c>
       <c r="D150" t="s">
@@ -9600,72 +9600,72 @@
       </c>
       <c r="V152">
         <v>1</v>
       </c>
       <c r="W152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" t="s">
         <v>335</v>
       </c>
       <c r="B153" t="s">
         <v>344</v>
       </c>
       <c r="C153" t="s">
         <v>345</v>
       </c>
       <c r="D153" t="s">
         <v>26</v>
       </c>
       <c r="E153">
         <v>5</v>
       </c>
       <c r="F153">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G153">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H153">
         <v>1</v>
       </c>
       <c r="I153">
         <v>3</v>
       </c>
       <c r="K153">
         <v>3</v>
       </c>
       <c r="M153">
         <v>4</v>
       </c>
       <c r="N153">
         <v>3</v>
       </c>
       <c r="R153">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="S153">
         <v>2</v>
       </c>
       <c r="V153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" t="s">
         <v>335</v>
       </c>
       <c r="B154" t="s">
         <v>346</v>
       </c>
       <c r="C154" t="s">
         <v>347</v>
       </c>
       <c r="D154" t="s">
         <v>26</v>
       </c>
       <c r="E154">
         <v>7</v>
       </c>
       <c r="F154">
@@ -9741,122 +9741,122 @@
       </c>
       <c r="S155">
         <v>2</v>
       </c>
       <c r="T155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" t="s">
         <v>335</v>
       </c>
       <c r="B156" t="s">
         <v>350</v>
       </c>
       <c r="C156" t="s">
         <v>351</v>
       </c>
       <c r="D156" t="s">
         <v>59</v>
       </c>
       <c r="E156">
         <v>36</v>
       </c>
       <c r="F156">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G156">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H156">
         <v>1</v>
       </c>
       <c r="I156">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K156">
         <v>8</v>
       </c>
       <c r="M156">
         <v>20</v>
       </c>
       <c r="N156">
         <v>29</v>
       </c>
       <c r="R156">
         <v>19</v>
       </c>
       <c r="S156">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" t="s">
         <v>335</v>
       </c>
       <c r="B157" t="s">
         <v>352</v>
       </c>
       <c r="C157" t="s">
         <v>353</v>
       </c>
       <c r="D157" t="s">
         <v>59</v>
       </c>
       <c r="E157">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="F157">
         <v>85</v>
       </c>
       <c r="G157">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="H157">
         <v>1</v>
       </c>
       <c r="I157">
         <v>6</v>
       </c>
       <c r="J157">
         <v>2</v>
       </c>
       <c r="K157">
         <v>16</v>
       </c>
       <c r="L157">
         <v>3</v>
       </c>
       <c r="M157">
         <v>37</v>
       </c>
       <c r="N157">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="S157">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" t="s">
         <v>335</v>
       </c>
       <c r="B158" t="s">
         <v>354</v>
       </c>
       <c r="C158" t="s">
         <v>355</v>
       </c>
       <c r="D158" t="s">
         <v>59</v>
       </c>
       <c r="E158">
         <v>7</v>
       </c>
       <c r="F158">
         <v>13</v>
       </c>
       <c r="G158">
@@ -9867,72 +9867,72 @@
       </c>
       <c r="M158">
         <v>3</v>
       </c>
       <c r="N158">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" t="s">
         <v>356</v>
       </c>
       <c r="B159" t="s">
         <v>357</v>
       </c>
       <c r="C159" t="s">
         <v>358</v>
       </c>
       <c r="D159" t="s">
         <v>26</v>
       </c>
       <c r="E159">
         <v>22</v>
       </c>
       <c r="F159">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="G159">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="H159">
         <v>1</v>
       </c>
       <c r="I159">
         <v>5</v>
       </c>
       <c r="J159">
         <v>2</v>
       </c>
       <c r="K159">
         <v>12</v>
       </c>
       <c r="M159">
         <v>45</v>
       </c>
       <c r="N159">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="Q159">
         <v>3</v>
       </c>
       <c r="S159">
         <v>1</v>
       </c>
       <c r="T159">
         <v>1</v>
       </c>
       <c r="W159">
         <v>4</v>
       </c>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" t="s">
         <v>356</v>
       </c>
       <c r="B160" t="s">
         <v>359</v>
       </c>
       <c r="C160" t="s">
         <v>360</v>
       </c>
       <c r="D160" t="s">
@@ -10176,81 +10176,81 @@
       </c>
       <c r="V164">
         <v>1</v>
       </c>
       <c r="W164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" t="s">
         <v>369</v>
       </c>
       <c r="B165" t="s">
         <v>370</v>
       </c>
       <c r="C165" t="s">
         <v>371</v>
       </c>
       <c r="D165" t="s">
         <v>26</v>
       </c>
       <c r="E165">
         <v>18</v>
       </c>
       <c r="F165">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G165">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H165">
         <v>1</v>
       </c>
       <c r="I165">
         <v>5</v>
       </c>
       <c r="J165">
         <v>2</v>
       </c>
       <c r="K165">
         <v>9</v>
       </c>
       <c r="M165">
         <v>22</v>
       </c>
       <c r="N165">
         <v>5</v>
       </c>
       <c r="Q165">
         <v>8</v>
       </c>
       <c r="S165">
         <v>1</v>
       </c>
       <c r="W165">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" t="s">
         <v>369</v>
       </c>
       <c r="B166" t="s">
         <v>372</v>
       </c>
       <c r="C166" t="s">
         <v>373</v>
       </c>
       <c r="D166" t="s">
         <v>26</v>
       </c>
       <c r="E166">
         <v>9</v>
       </c>
       <c r="F166">
         <v>21</v>
       </c>
       <c r="G166">
         <v>30</v>
       </c>
       <c r="H166">
@@ -10276,75 +10276,75 @@
       </c>
       <c r="V166">
         <v>1</v>
       </c>
       <c r="W166">
         <v>2</v>
       </c>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" t="s">
         <v>369</v>
       </c>
       <c r="B167" t="s">
         <v>374</v>
       </c>
       <c r="C167" t="s">
         <v>375</v>
       </c>
       <c r="D167" t="s">
         <v>26</v>
       </c>
       <c r="E167">
         <v>6</v>
       </c>
       <c r="F167">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G167">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H167">
         <v>1</v>
       </c>
       <c r="I167">
         <v>3</v>
       </c>
       <c r="J167">
         <v>2</v>
       </c>
       <c r="K167">
         <v>3</v>
       </c>
       <c r="M167">
         <v>5</v>
       </c>
       <c r="N167">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="R167">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="T167">
         <v>1</v>
       </c>
       <c r="W167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" t="s">
         <v>369</v>
       </c>
       <c r="B168" t="s">
         <v>376</v>
       </c>
       <c r="C168" t="s">
         <v>377</v>
       </c>
       <c r="D168" t="s">
         <v>26</v>
       </c>
       <c r="E168">
         <v>5</v>
       </c>
       <c r="F168">
@@ -10367,87 +10367,87 @@
       </c>
       <c r="M168">
         <v>7</v>
       </c>
       <c r="Q168">
         <v>4</v>
       </c>
       <c r="W168">
         <v>2</v>
       </c>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" t="s">
         <v>369</v>
       </c>
       <c r="B169" t="s">
         <v>378</v>
       </c>
       <c r="C169" t="s">
         <v>379</v>
       </c>
       <c r="D169" t="s">
         <v>59</v>
       </c>
       <c r="E169">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F169">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="G169">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="H169">
         <v>1</v>
       </c>
       <c r="I169">
         <v>5</v>
       </c>
       <c r="J169">
         <v>2</v>
       </c>
       <c r="K169">
         <v>10</v>
       </c>
       <c r="L169">
         <v>2</v>
       </c>
       <c r="M169">
         <v>22</v>
       </c>
       <c r="N169">
         <v>5</v>
       </c>
       <c r="Q169">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="S169">
         <v>2</v>
       </c>
       <c r="W169">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" t="s">
         <v>380</v>
       </c>
       <c r="B170" t="s">
         <v>381</v>
       </c>
       <c r="C170" t="s">
         <v>382</v>
       </c>
       <c r="D170" t="s">
         <v>26</v>
       </c>
       <c r="E170">
         <v>9</v>
       </c>
       <c r="F170">
         <v>28</v>
       </c>
       <c r="G170">
         <v>37</v>
       </c>
       <c r="H170">
@@ -10585,63 +10585,63 @@
       <c r="C173" t="s">
         <v>388</v>
       </c>
       <c r="D173" t="s">
         <v>26</v>
       </c>
       <c r="E173">
         <v>8</v>
       </c>
       <c r="F173">
         <v>17</v>
       </c>
       <c r="G173">
         <v>25</v>
       </c>
       <c r="H173">
         <v>1</v>
       </c>
       <c r="I173">
         <v>3</v>
       </c>
       <c r="J173">
         <v>2</v>
       </c>
       <c r="K173">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M173">
         <v>7</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Q173">
         <v>2</v>
       </c>
       <c r="W173">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" t="s">
         <v>380</v>
       </c>
       <c r="B174" t="s">
         <v>389</v>
       </c>
       <c r="C174" t="s">
         <v>390</v>
       </c>
       <c r="D174" t="s">
         <v>26</v>
       </c>
       <c r="E174">
         <v>6</v>
       </c>
       <c r="F174">
         <v>18</v>
       </c>
       <c r="G174">
         <v>24</v>
       </c>
       <c r="H174">
@@ -10711,84 +10711,84 @@
       </c>
       <c r="Q175">
         <v>3</v>
       </c>
       <c r="S175">
         <v>1</v>
       </c>
       <c r="W175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" t="s">
         <v>380</v>
       </c>
       <c r="B176" t="s">
         <v>393</v>
       </c>
       <c r="C176" t="s">
         <v>394</v>
       </c>
       <c r="D176" t="s">
         <v>59</v>
       </c>
       <c r="E176">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F176">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="G176">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="H176">
         <v>1</v>
       </c>
       <c r="I176">
         <v>4</v>
       </c>
       <c r="J176">
         <v>2</v>
       </c>
       <c r="K176">
         <v>10</v>
       </c>
       <c r="L176">
         <v>2</v>
       </c>
       <c r="M176">
         <v>16</v>
       </c>
       <c r="N176">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="Q176">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="R176">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S176">
         <v>3</v>
       </c>
       <c r="V176">
         <v>2</v>
       </c>
       <c r="W176">
         <v>3</v>
       </c>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" t="s">
         <v>395</v>
       </c>
       <c r="B177" t="s">
         <v>396</v>
       </c>
       <c r="C177" t="s">
         <v>397</v>
       </c>
       <c r="D177" t="s">
         <v>26</v>
       </c>
       <c r="E177">
@@ -10920,72 +10920,72 @@
       </c>
       <c r="R179">
         <v>4</v>
       </c>
       <c r="S179">
         <v>3</v>
       </c>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" t="s">
         <v>395</v>
       </c>
       <c r="B180" t="s">
         <v>402</v>
       </c>
       <c r="C180" t="s">
         <v>403</v>
       </c>
       <c r="D180" t="s">
         <v>26</v>
       </c>
       <c r="E180">
         <v>6</v>
       </c>
       <c r="F180">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G180">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="H180">
         <v>1</v>
       </c>
       <c r="I180">
         <v>3</v>
       </c>
       <c r="K180">
         <v>2</v>
       </c>
       <c r="M180">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="N180">
         <v>2</v>
       </c>
       <c r="Q180">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="S180">
         <v>3</v>
       </c>
       <c r="T180">
         <v>1</v>
       </c>
       <c r="V180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" t="s">
         <v>395</v>
       </c>
       <c r="B181" t="s">
         <v>404</v>
       </c>
       <c r="C181" t="s">
         <v>405</v>
       </c>
       <c r="D181" t="s">
         <v>26</v>
       </c>
       <c r="E181">
@@ -11311,81 +11311,81 @@
       </c>
       <c r="S187">
         <v>1</v>
       </c>
       <c r="W187">
         <v>3</v>
       </c>
     </row>
     <row r="188" spans="1:23">
       <c r="A188" t="s">
         <v>418</v>
       </c>
       <c r="B188" t="s">
         <v>419</v>
       </c>
       <c r="C188" t="s">
         <v>420</v>
       </c>
       <c r="D188" t="s">
         <v>26</v>
       </c>
       <c r="E188">
         <v>19</v>
       </c>
       <c r="F188">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G188">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="H188">
         <v>1</v>
       </c>
       <c r="I188">
         <v>6</v>
       </c>
       <c r="J188">
         <v>2</v>
       </c>
       <c r="K188">
         <v>6</v>
       </c>
       <c r="M188">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N188">
         <v>5</v>
       </c>
       <c r="Q188">
         <v>14</v>
       </c>
       <c r="S188">
         <v>5</v>
       </c>
       <c r="T188">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V188">
         <v>1</v>
       </c>
       <c r="W188">
         <v>2</v>
       </c>
     </row>
     <row r="189" spans="1:23">
       <c r="A189" t="s">
         <v>418</v>
       </c>
       <c r="B189" t="s">
         <v>421</v>
       </c>
       <c r="C189" t="s">
         <v>422</v>
       </c>
       <c r="D189" t="s">
         <v>26</v>
       </c>
       <c r="E189">
         <v>6</v>
       </c>
       <c r="F189">
@@ -11596,75 +11596,75 @@
       </c>
       <c r="Q193">
         <v>12</v>
       </c>
       <c r="S193">
         <v>6</v>
       </c>
     </row>
     <row r="194" spans="1:23">
       <c r="A194" t="s">
         <v>431</v>
       </c>
       <c r="B194" t="s">
         <v>432</v>
       </c>
       <c r="C194" t="s">
         <v>433</v>
       </c>
       <c r="D194" t="s">
         <v>26</v>
       </c>
       <c r="E194">
         <v>31</v>
       </c>
       <c r="F194">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="G194">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="H194">
         <v>1</v>
       </c>
       <c r="I194">
         <v>4</v>
       </c>
       <c r="J194">
         <v>2</v>
       </c>
       <c r="K194">
         <v>13</v>
       </c>
       <c r="M194">
         <v>42</v>
       </c>
       <c r="N194">
         <v>8</v>
       </c>
       <c r="Q194">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="S194">
         <v>2</v>
       </c>
       <c r="T194">
         <v>1</v>
       </c>
       <c r="V194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:23">
       <c r="A195" t="s">
         <v>431</v>
       </c>
       <c r="B195" t="s">
         <v>434</v>
       </c>
       <c r="C195" t="s">
         <v>435</v>
       </c>
       <c r="D195" t="s">
         <v>26</v>
       </c>
       <c r="E195">
@@ -11837,75 +11837,75 @@
       </c>
       <c r="S198">
         <v>3</v>
       </c>
       <c r="T198">
         <v>1</v>
       </c>
       <c r="W198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:23">
       <c r="A199" t="s">
         <v>431</v>
       </c>
       <c r="B199" t="s">
         <v>442</v>
       </c>
       <c r="C199" t="s">
         <v>443</v>
       </c>
       <c r="D199" t="s">
         <v>26</v>
       </c>
       <c r="E199">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F199">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G199">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H199">
         <v>1</v>
       </c>
       <c r="J199">
         <v>4</v>
       </c>
       <c r="L199">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M199">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="N199">
         <v>3</v>
       </c>
       <c r="Q199">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="W199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:23">
       <c r="A200" t="s">
         <v>431</v>
       </c>
       <c r="B200" t="s">
         <v>444</v>
       </c>
       <c r="C200" t="s">
         <v>445</v>
       </c>
       <c r="D200" t="s">
         <v>26</v>
       </c>
       <c r="E200">
         <v>8</v>
       </c>
       <c r="F200">
         <v>28</v>
       </c>
       <c r="G200">
@@ -11949,113 +11949,113 @@
       <c r="C201" t="s">
         <v>447</v>
       </c>
       <c r="D201" t="s">
         <v>26</v>
       </c>
       <c r="E201">
         <v>7</v>
       </c>
       <c r="F201">
         <v>20</v>
       </c>
       <c r="G201">
         <v>27</v>
       </c>
       <c r="H201">
         <v>1</v>
       </c>
       <c r="I201">
         <v>4</v>
       </c>
       <c r="J201">
         <v>1</v>
       </c>
       <c r="K201">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M201">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="N201">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q201">
         <v>4</v>
       </c>
       <c r="S201">
         <v>2</v>
       </c>
       <c r="W201">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="202" spans="1:23">
       <c r="A202" t="s">
         <v>431</v>
       </c>
       <c r="B202" t="s">
         <v>448</v>
       </c>
       <c r="C202" t="s">
         <v>449</v>
       </c>
       <c r="D202" t="s">
         <v>26</v>
       </c>
       <c r="E202">
         <v>5</v>
       </c>
       <c r="F202">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G202">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H202">
         <v>1</v>
       </c>
       <c r="I202">
         <v>3</v>
       </c>
       <c r="J202">
         <v>1</v>
       </c>
       <c r="K202">
         <v>2</v>
       </c>
       <c r="M202">
         <v>5</v>
       </c>
       <c r="N202">
         <v>6</v>
       </c>
       <c r="R202">
         <v>2</v>
       </c>
       <c r="W202">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" t="s">
         <v>431</v>
       </c>
       <c r="B203" t="s">
         <v>450</v>
       </c>
       <c r="C203" t="s">
         <v>451</v>
       </c>
       <c r="D203" t="s">
         <v>26</v>
       </c>
       <c r="E203">
         <v>9</v>
       </c>
       <c r="F203">
         <v>27</v>
       </c>
       <c r="G203">
         <v>36</v>
       </c>
       <c r="H203">
@@ -12084,119 +12084,122 @@
       </c>
       <c r="S203">
         <v>4</v>
       </c>
       <c r="W203">
         <v>4</v>
       </c>
     </row>
     <row r="204" spans="1:23">
       <c r="A204" t="s">
         <v>431</v>
       </c>
       <c r="B204" t="s">
         <v>452</v>
       </c>
       <c r="C204" t="s">
         <v>453</v>
       </c>
       <c r="D204" t="s">
         <v>26</v>
       </c>
       <c r="E204">
         <v>6</v>
       </c>
       <c r="F204">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G204">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H204">
         <v>1</v>
       </c>
       <c r="I204">
         <v>3</v>
       </c>
       <c r="J204">
         <v>1</v>
       </c>
       <c r="K204">
         <v>3</v>
       </c>
       <c r="M204">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N204">
         <v>4</v>
       </c>
       <c r="T204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:23">
       <c r="A205" t="s">
         <v>431</v>
       </c>
       <c r="B205" t="s">
         <v>454</v>
       </c>
       <c r="C205" t="s">
         <v>455</v>
       </c>
       <c r="D205" t="s">
         <v>59</v>
       </c>
       <c r="E205">
         <v>8</v>
       </c>
       <c r="F205">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G205">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H205">
         <v>1</v>
       </c>
       <c r="I205">
         <v>4</v>
       </c>
       <c r="J205">
         <v>2</v>
       </c>
       <c r="K205">
         <v>7</v>
       </c>
       <c r="L205">
         <v>2</v>
       </c>
       <c r="M205">
         <v>7</v>
       </c>
       <c r="N205">
         <v>3</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
       </c>
       <c r="S205">
         <v>2</v>
       </c>
       <c r="W205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:23">
       <c r="A206" t="s">
         <v>431</v>
       </c>
       <c r="B206" t="s">
         <v>456</v>
       </c>
       <c r="C206" t="s">
         <v>457</v>
       </c>
       <c r="D206" t="s">
         <v>59</v>
       </c>
       <c r="E206">
         <v>12</v>
       </c>
       <c r="F206">
@@ -12284,87 +12287,87 @@
       </c>
       <c r="U207">
         <v>2</v>
       </c>
       <c r="V207">
         <v>1</v>
       </c>
       <c r="W207">
         <v>5</v>
       </c>
     </row>
     <row r="208" spans="1:23">
       <c r="A208" t="s">
         <v>460</v>
       </c>
       <c r="B208" t="s">
         <v>461</v>
       </c>
       <c r="C208" t="s">
         <v>462</v>
       </c>
       <c r="D208" t="s">
         <v>26</v>
       </c>
       <c r="E208">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F208">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="G208">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="H208">
         <v>1</v>
       </c>
       <c r="I208">
         <v>5</v>
       </c>
       <c r="J208">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K208">
         <v>5</v>
       </c>
       <c r="M208">
         <v>10</v>
       </c>
       <c r="N208">
         <v>6</v>
       </c>
       <c r="Q208">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="T208">
         <v>1</v>
       </c>
       <c r="V208">
         <v>2</v>
       </c>
       <c r="W208">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="209" spans="1:23">
       <c r="A209" t="s">
         <v>460</v>
       </c>
       <c r="B209" t="s">
         <v>463</v>
       </c>
       <c r="C209" t="s">
         <v>464</v>
       </c>
       <c r="D209" t="s">
         <v>26</v>
       </c>
       <c r="E209">
         <v>0</v>
       </c>
       <c r="F209">
         <v>0</v>
       </c>
       <c r="G209">
         <v>0</v>
       </c>
     </row>
@@ -12589,125 +12592,125 @@
       </c>
       <c r="S214">
         <v>4</v>
       </c>
       <c r="W214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" t="s">
         <v>473</v>
       </c>
       <c r="B215" t="s">
         <v>476</v>
       </c>
       <c r="C215" t="s">
         <v>477</v>
       </c>
       <c r="D215" t="s">
         <v>26</v>
       </c>
       <c r="E215">
         <v>8</v>
       </c>
       <c r="F215">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G215">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H215">
         <v>1</v>
       </c>
       <c r="I215">
         <v>3</v>
       </c>
       <c r="K215">
         <v>2</v>
       </c>
       <c r="M215">
         <v>5</v>
       </c>
       <c r="N215">
         <v>3</v>
       </c>
       <c r="R215">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="S215">
         <v>3</v>
       </c>
       <c r="U215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:23">
       <c r="A216" t="s">
         <v>473</v>
       </c>
       <c r="B216" t="s">
         <v>478</v>
       </c>
       <c r="C216" t="s">
         <v>479</v>
       </c>
       <c r="D216" t="s">
         <v>26</v>
       </c>
       <c r="E216">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F216">
         <v>22</v>
       </c>
       <c r="G216">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H216">
         <v>1</v>
       </c>
       <c r="I216">
         <v>4</v>
       </c>
       <c r="J216">
         <v>1</v>
       </c>
       <c r="K216">
         <v>6</v>
       </c>
       <c r="M216">
         <v>9</v>
       </c>
       <c r="N216">
         <v>1</v>
       </c>
       <c r="Q216">
         <v>4</v>
       </c>
       <c r="S216">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="217" spans="1:23">
       <c r="A217" t="s">
         <v>473</v>
       </c>
       <c r="B217" t="s">
         <v>480</v>
       </c>
       <c r="C217" t="s">
         <v>481</v>
       </c>
       <c r="D217" t="s">
         <v>26</v>
       </c>
       <c r="E217">
         <v>6</v>
       </c>
       <c r="F217">
         <v>12</v>
       </c>
       <c r="G217">
         <v>18</v>
       </c>
       <c r="H217">
@@ -13130,78 +13133,81 @@
       </c>
       <c r="S225">
         <v>1</v>
       </c>
       <c r="T225">
         <v>1</v>
       </c>
       <c r="W225">
         <v>2</v>
       </c>
     </row>
     <row r="226" spans="1:23">
       <c r="A226" t="s">
         <v>473</v>
       </c>
       <c r="B226" t="s">
         <v>498</v>
       </c>
       <c r="C226" t="s">
         <v>499</v>
       </c>
       <c r="D226" t="s">
         <v>59</v>
       </c>
       <c r="E226">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F226">
         <v>15</v>
       </c>
       <c r="G226">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H226">
         <v>1</v>
       </c>
       <c r="I226">
         <v>4</v>
       </c>
       <c r="J226">
         <v>1</v>
       </c>
       <c r="K226">
         <v>6</v>
       </c>
       <c r="M226">
         <v>3</v>
       </c>
       <c r="N226">
         <v>1</v>
       </c>
       <c r="Q226">
         <v>6</v>
+      </c>
+      <c r="S226">
+        <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:23">
       <c r="A227" t="s">
         <v>500</v>
       </c>
       <c r="B227" t="s">
         <v>501</v>
       </c>
       <c r="C227" t="s">
         <v>502</v>
       </c>
       <c r="D227" t="s">
         <v>26</v>
       </c>
       <c r="E227">
         <v>11</v>
       </c>
       <c r="F227">
         <v>34</v>
       </c>
       <c r="G227">
         <v>45</v>
       </c>
       <c r="H227">