--- v8 (2026-09-25)
+++ v9 (2026-10-16)
@@ -2237,84 +2237,84 @@
       </c>
       <c r="Q6">
         <v>23</v>
       </c>
       <c r="S6">
         <v>2</v>
       </c>
       <c r="T6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F7">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G7">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7">
         <v>6</v>
       </c>
       <c r="J7">
         <v>2</v>
       </c>
       <c r="K7">
         <v>11</v>
       </c>
       <c r="M7">
         <v>23</v>
       </c>
       <c r="N7">
         <v>15</v>
       </c>
       <c r="S7">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="V7">
         <v>1</v>
       </c>
       <c r="W7">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8">
         <v>28</v>
       </c>
       <c r="F8">
         <v>97</v>
       </c>
       <c r="G8">
         <v>125</v>
       </c>
       <c r="H8">
@@ -2419,58 +2419,55 @@
       </c>
       <c r="F10">
         <v>29</v>
       </c>
       <c r="G10">
         <v>39</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10">
         <v>4</v>
       </c>
       <c r="J10">
         <v>1</v>
       </c>
       <c r="K10">
         <v>5</v>
       </c>
       <c r="M10">
         <v>15</v>
       </c>
       <c r="N10">
         <v>4</v>
       </c>
-      <c r="O10">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="Q10">
+        <v>5</v>
       </c>
       <c r="S10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W10">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11">
         <v>22</v>
       </c>
       <c r="F11">
         <v>68</v>
       </c>
       <c r="G11">
@@ -2513,61 +2510,58 @@
       </c>
       <c r="E12">
         <v>13</v>
       </c>
       <c r="F12">
         <v>18</v>
       </c>
       <c r="G12">
         <v>31</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12">
         <v>3</v>
       </c>
       <c r="J12">
         <v>1</v>
       </c>
       <c r="K12">
         <v>2</v>
       </c>
       <c r="M12">
         <v>7</v>
       </c>
-      <c r="N12">
-[...1 lines deleted...]
-      </c>
       <c r="S12">
         <v>1</v>
       </c>
       <c r="T12">
         <v>1</v>
       </c>
       <c r="W12">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>26</v>
       </c>
       <c r="E13">
         <v>5</v>
       </c>
       <c r="F13">
         <v>15</v>
       </c>
       <c r="G13">
         <v>20</v>
       </c>
       <c r="H13">
@@ -2652,116 +2646,119 @@
       <c r="E15">
         <v>33</v>
       </c>
       <c r="F15">
         <v>99</v>
       </c>
       <c r="G15">
         <v>132</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15">
         <v>5</v>
       </c>
       <c r="J15">
         <v>2</v>
       </c>
       <c r="K15">
         <v>13</v>
       </c>
       <c r="M15">
         <v>49</v>
       </c>
       <c r="N15">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O15">
         <v>2</v>
       </c>
       <c r="R15">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="S15">
         <v>3</v>
       </c>
       <c r="U15">
         <v>2</v>
       </c>
       <c r="V15">
         <v>1</v>
       </c>
       <c r="W15">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" t="s">
         <v>54</v>
       </c>
       <c r="D16" t="s">
         <v>26</v>
       </c>
       <c r="E16">
         <v>21</v>
       </c>
       <c r="F16">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G16">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H16">
         <v>1</v>
       </c>
       <c r="I16">
         <v>4</v>
       </c>
       <c r="J16">
         <v>2</v>
       </c>
       <c r="K16">
         <v>13</v>
       </c>
       <c r="L16">
         <v>3</v>
       </c>
       <c r="N16">
         <v>40</v>
       </c>
       <c r="O16">
         <v>9</v>
       </c>
       <c r="S16">
         <v>5</v>
+      </c>
+      <c r="W16">
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" t="s">
         <v>56</v>
       </c>
       <c r="D17" t="s">
         <v>26</v>
       </c>
       <c r="E17">
         <v>23</v>
       </c>
       <c r="F17">
         <v>112</v>
       </c>
       <c r="G17">
         <v>135</v>
       </c>
       <c r="H17">
@@ -2784,134 +2781,134 @@
       </c>
       <c r="Q17">
         <v>25</v>
       </c>
       <c r="S17">
         <v>7</v>
       </c>
       <c r="T17">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" t="s">
         <v>58</v>
       </c>
       <c r="D18" t="s">
         <v>59</v>
       </c>
       <c r="E18">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F18">
         <v>84</v>
       </c>
       <c r="G18">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="H18">
         <v>1</v>
       </c>
       <c r="I18">
         <v>4</v>
       </c>
       <c r="J18">
         <v>2</v>
       </c>
       <c r="K18">
         <v>11</v>
       </c>
       <c r="L18">
         <v>3</v>
       </c>
       <c r="M18">
         <v>45</v>
       </c>
       <c r="N18">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="Q18">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="S18">
         <v>10</v>
       </c>
       <c r="W18">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19" t="s">
         <v>60</v>
       </c>
       <c r="C19" t="s">
         <v>61</v>
       </c>
       <c r="D19" t="s">
         <v>59</v>
       </c>
       <c r="E19">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F19">
         <v>106</v>
       </c>
       <c r="G19">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19">
         <v>6</v>
       </c>
       <c r="J19">
         <v>2</v>
       </c>
       <c r="K19">
         <v>12</v>
       </c>
       <c r="L19">
         <v>3</v>
       </c>
       <c r="M19">
         <v>39</v>
       </c>
       <c r="N19">
         <v>13</v>
       </c>
       <c r="Q19">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="T19">
         <v>1</v>
       </c>
       <c r="W19">
         <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>23</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
       <c r="E20">
         <v>20</v>
       </c>
       <c r="F20">
@@ -2961,184 +2958,184 @@
       <c r="C21" t="s">
         <v>65</v>
       </c>
       <c r="D21" t="s">
         <v>59</v>
       </c>
       <c r="E21">
         <v>55</v>
       </c>
       <c r="F21">
         <v>120</v>
       </c>
       <c r="G21">
         <v>175</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21">
         <v>4</v>
       </c>
       <c r="J21">
         <v>2</v>
       </c>
       <c r="K21">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="L21">
         <v>3</v>
       </c>
       <c r="M21">
         <v>54</v>
       </c>
       <c r="N21">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="Q21">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="R21">
         <v>7</v>
       </c>
       <c r="S21">
         <v>7</v>
       </c>
       <c r="T21">
         <v>2</v>
       </c>
       <c r="W21">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>23</v>
       </c>
       <c r="B22" t="s">
         <v>66</v>
       </c>
       <c r="C22" t="s">
         <v>67</v>
       </c>
       <c r="D22" t="s">
         <v>59</v>
       </c>
       <c r="E22">
         <v>64</v>
       </c>
       <c r="F22">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G22">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22">
         <v>5</v>
       </c>
       <c r="J22">
         <v>2</v>
       </c>
       <c r="K22">
         <v>14</v>
       </c>
       <c r="L22">
         <v>3</v>
       </c>
       <c r="M22">
         <v>66</v>
       </c>
       <c r="N22">
         <v>108</v>
       </c>
       <c r="S22">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="T22">
         <v>2</v>
       </c>
       <c r="U22">
         <v>1</v>
       </c>
       <c r="V22">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23" t="s">
         <v>69</v>
       </c>
       <c r="D23" t="s">
         <v>59</v>
       </c>
       <c r="E23">
         <v>27</v>
       </c>
       <c r="F23">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G23">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
       <c r="I23">
         <v>4</v>
       </c>
       <c r="J23">
         <v>2</v>
       </c>
       <c r="K23">
         <v>13</v>
       </c>
       <c r="L23">
         <v>3</v>
       </c>
       <c r="M23">
         <v>15</v>
       </c>
       <c r="N23">
         <v>13</v>
       </c>
       <c r="O23">
         <v>18</v>
       </c>
       <c r="S23">
         <v>5</v>
       </c>
       <c r="W23">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>70</v>
       </c>
       <c r="C24" t="s">
         <v>71</v>
       </c>
       <c r="D24" t="s">
         <v>59</v>
       </c>
       <c r="E24">
         <v>105</v>
       </c>
       <c r="F24">
         <v>124</v>
       </c>
       <c r="G24">
         <v>229</v>
       </c>
       <c r="H24">
@@ -3252,86 +3249,86 @@
       </c>
       <c r="Q26">
         <v>51</v>
       </c>
       <c r="S26">
         <v>13</v>
       </c>
       <c r="W26">
         <v>46</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>23</v>
       </c>
       <c r="B27" t="s">
         <v>76</v>
       </c>
       <c r="C27" t="s">
         <v>77</v>
       </c>
       <c r="D27" t="s">
         <v>26</v>
       </c>
       <c r="E27">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F27">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="G27">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="W27">
-        <v>270</v>
+        <v>268</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>23</v>
       </c>
       <c r="B28" t="s">
         <v>78</v>
       </c>
       <c r="C28" t="s">
         <v>79</v>
       </c>
       <c r="D28" t="s">
         <v>26</v>
       </c>
       <c r="E28">
         <v>16</v>
       </c>
       <c r="F28">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G28">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="S28">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W28">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>23</v>
       </c>
       <c r="B29" t="s">
         <v>80</v>
       </c>
       <c r="C29" t="s">
         <v>81</v>
       </c>
       <c r="D29" t="s">
         <v>59</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
@@ -3768,172 +3765,172 @@
       </c>
       <c r="V38">
         <v>3</v>
       </c>
       <c r="W38">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>101</v>
       </c>
       <c r="B39" t="s">
         <v>102</v>
       </c>
       <c r="C39" t="s">
         <v>103</v>
       </c>
       <c r="D39" t="s">
         <v>26</v>
       </c>
       <c r="E39">
         <v>26</v>
       </c>
       <c r="F39">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G39">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H39">
         <v>1</v>
       </c>
       <c r="I39">
         <v>4</v>
       </c>
       <c r="J39">
         <v>2</v>
       </c>
       <c r="K39">
         <v>14</v>
       </c>
       <c r="M39">
         <v>48</v>
       </c>
       <c r="N39">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="S39">
         <v>1</v>
       </c>
       <c r="V39">
         <v>1</v>
       </c>
       <c r="W39">
         <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>101</v>
       </c>
       <c r="B40" t="s">
         <v>104</v>
       </c>
       <c r="C40" t="s">
         <v>105</v>
       </c>
       <c r="D40" t="s">
         <v>26</v>
       </c>
       <c r="E40">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F40">
         <v>24</v>
       </c>
       <c r="G40">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H40">
         <v>1</v>
       </c>
       <c r="I40">
         <v>3</v>
       </c>
       <c r="J40">
         <v>2</v>
       </c>
       <c r="K40">
         <v>2</v>
       </c>
       <c r="M40">
         <v>9</v>
       </c>
       <c r="Q40">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="S40">
         <v>1</v>
       </c>
       <c r="T40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>101</v>
       </c>
       <c r="B41" t="s">
         <v>106</v>
       </c>
       <c r="C41" t="s">
         <v>107</v>
       </c>
       <c r="D41" t="s">
         <v>26</v>
       </c>
       <c r="E41">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F41">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G41">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41">
         <v>4</v>
       </c>
       <c r="J41">
         <v>3</v>
       </c>
       <c r="K41">
         <v>2</v>
       </c>
       <c r="M41">
         <v>8</v>
       </c>
       <c r="N41">
         <v>9</v>
       </c>
       <c r="Q41">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="T41">
         <v>1</v>
       </c>
       <c r="W41">
         <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>101</v>
       </c>
       <c r="B42" t="s">
         <v>108</v>
       </c>
       <c r="C42" t="s">
         <v>109</v>
       </c>
       <c r="D42" t="s">
         <v>26</v>
       </c>
       <c r="E42">
         <v>9</v>
       </c>
       <c r="F42">
@@ -4068,81 +4065,81 @@
       </c>
       <c r="O44">
         <v>2</v>
       </c>
       <c r="Q44">
         <v>4</v>
       </c>
       <c r="W44">
         <v>3</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" t="s">
         <v>101</v>
       </c>
       <c r="B45" t="s">
         <v>114</v>
       </c>
       <c r="C45" t="s">
         <v>115</v>
       </c>
       <c r="D45" t="s">
         <v>59</v>
       </c>
       <c r="E45">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F45">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G45">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H45">
         <v>1</v>
       </c>
       <c r="I45">
         <v>4</v>
       </c>
       <c r="J45">
         <v>2</v>
       </c>
       <c r="K45">
         <v>11</v>
       </c>
       <c r="L45">
         <v>2</v>
       </c>
       <c r="M45">
         <v>28</v>
       </c>
       <c r="N45">
         <v>13</v>
       </c>
       <c r="Q45">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="S45">
         <v>3</v>
       </c>
       <c r="W45">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" t="s">
         <v>118</v>
       </c>
       <c r="D46" t="s">
         <v>26</v>
       </c>
       <c r="E46">
         <v>14</v>
       </c>
       <c r="F46">
@@ -4427,78 +4424,78 @@
       </c>
       <c r="Q51">
         <v>5</v>
       </c>
       <c r="T51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
         <v>116</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" t="s">
         <v>130</v>
       </c>
       <c r="D52" t="s">
         <v>59</v>
       </c>
       <c r="E52">
         <v>34</v>
       </c>
       <c r="F52">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G52">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H52">
         <v>1</v>
       </c>
       <c r="I52">
         <v>5</v>
       </c>
       <c r="J52">
         <v>2</v>
       </c>
       <c r="K52">
         <v>12</v>
       </c>
       <c r="L52">
         <v>3</v>
       </c>
       <c r="M52">
         <v>40</v>
       </c>
       <c r="N52">
         <v>22</v>
       </c>
       <c r="Q52">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="S52">
         <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" t="s">
         <v>133</v>
       </c>
       <c r="D53" t="s">
         <v>26</v>
       </c>
       <c r="E53">
         <v>31</v>
       </c>
       <c r="F53">
         <v>100</v>
       </c>
       <c r="G53">
@@ -4913,81 +4910,81 @@
       </c>
       <c r="S60">
         <v>3</v>
       </c>
       <c r="T60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
         <v>131</v>
       </c>
       <c r="B61" t="s">
         <v>148</v>
       </c>
       <c r="C61" t="s">
         <v>149</v>
       </c>
       <c r="D61" t="s">
         <v>26</v>
       </c>
       <c r="E61">
         <v>34</v>
       </c>
       <c r="F61">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G61">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="H61">
         <v>1</v>
       </c>
       <c r="I61">
         <v>6</v>
       </c>
       <c r="J61">
         <v>2</v>
       </c>
       <c r="K61">
         <v>15</v>
       </c>
       <c r="M61">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N61">
         <v>23</v>
       </c>
       <c r="R61">
         <v>12</v>
       </c>
       <c r="S61">
         <v>10</v>
       </c>
       <c r="T61">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="V61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
         <v>131</v>
       </c>
       <c r="B62" t="s">
         <v>150</v>
       </c>
       <c r="C62" t="s">
         <v>151</v>
       </c>
       <c r="D62" t="s">
         <v>59</v>
       </c>
       <c r="E62">
         <v>39</v>
       </c>
       <c r="F62">
         <v>50</v>
       </c>
       <c r="G62">
@@ -5013,54 +5010,54 @@
       </c>
       <c r="N62">
         <v>31</v>
       </c>
       <c r="Q62">
         <v>8</v>
       </c>
       <c r="S62">
         <v>4</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
         <v>131</v>
       </c>
       <c r="B63" t="s">
         <v>152</v>
       </c>
       <c r="C63" t="s">
         <v>153</v>
       </c>
       <c r="D63" t="s">
         <v>59</v>
       </c>
       <c r="E63">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F63">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G63">
         <v>40</v>
       </c>
       <c r="H63">
         <v>1</v>
       </c>
       <c r="I63">
         <v>4</v>
       </c>
       <c r="J63">
         <v>2</v>
       </c>
       <c r="K63">
         <v>8</v>
       </c>
       <c r="L63">
         <v>2</v>
       </c>
       <c r="M63">
         <v>10</v>
       </c>
       <c r="N63">
         <v>5</v>
       </c>
@@ -5222,75 +5219,75 @@
       </c>
       <c r="T66">
         <v>1</v>
       </c>
       <c r="V66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" t="s">
         <v>156</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" t="s">
         <v>162</v>
       </c>
       <c r="D67" t="s">
         <v>26</v>
       </c>
       <c r="E67">
         <v>13</v>
       </c>
       <c r="F67">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G67">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="H67">
         <v>1</v>
       </c>
       <c r="I67">
         <v>4</v>
       </c>
       <c r="J67">
         <v>2</v>
       </c>
       <c r="K67">
         <v>6</v>
       </c>
       <c r="M67">
         <v>13</v>
       </c>
       <c r="N67">
         <v>2</v>
       </c>
       <c r="Q67">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="S67">
         <v>2</v>
       </c>
       <c r="W67">
         <v>4</v>
       </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
         <v>156</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" t="s">
         <v>164</v>
       </c>
       <c r="D68" t="s">
         <v>26</v>
       </c>
       <c r="E68">
         <v>11</v>
       </c>
       <c r="F68">
@@ -5316,125 +5313,125 @@
       </c>
       <c r="N68">
         <v>1</v>
       </c>
       <c r="Q68">
         <v>10</v>
       </c>
       <c r="S68">
         <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" t="s">
         <v>156</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" t="s">
         <v>166</v>
       </c>
       <c r="D69" t="s">
         <v>26</v>
       </c>
       <c r="E69">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F69">
         <v>15</v>
       </c>
       <c r="G69">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H69">
         <v>1</v>
       </c>
       <c r="I69">
         <v>3</v>
       </c>
       <c r="K69">
         <v>2</v>
       </c>
       <c r="M69">
         <v>5</v>
       </c>
       <c r="N69">
         <v>1</v>
       </c>
       <c r="Q69">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S69">
         <v>2</v>
       </c>
       <c r="V69">
         <v>1</v>
       </c>
       <c r="W69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" t="s">
         <v>156</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" t="s">
         <v>168</v>
       </c>
       <c r="D70" t="s">
         <v>26</v>
       </c>
       <c r="E70">
         <v>6</v>
       </c>
       <c r="F70">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G70">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H70">
         <v>1</v>
       </c>
       <c r="I70">
         <v>3</v>
       </c>
       <c r="J70">
         <v>1</v>
       </c>
       <c r="K70">
         <v>2</v>
       </c>
       <c r="M70">
         <v>6</v>
       </c>
       <c r="N70">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="R70">
         <v>1</v>
       </c>
       <c r="T70">
         <v>1</v>
       </c>
       <c r="W70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
         <v>156</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" t="s">
         <v>170</v>
       </c>
       <c r="D71" t="s">
         <v>26</v>
       </c>
       <c r="E71">
@@ -5466,78 +5463,78 @@
       </c>
       <c r="R71">
         <v>1</v>
       </c>
       <c r="T71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
         <v>156</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" t="s">
         <v>172</v>
       </c>
       <c r="D72" t="s">
         <v>59</v>
       </c>
       <c r="E72">
         <v>80</v>
       </c>
       <c r="F72">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G72">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="H72">
         <v>1</v>
       </c>
       <c r="I72">
         <v>5</v>
       </c>
       <c r="J72">
         <v>2</v>
       </c>
       <c r="K72">
         <v>20</v>
       </c>
       <c r="L72">
         <v>4</v>
       </c>
       <c r="M72">
         <v>63</v>
       </c>
       <c r="N72">
         <v>47</v>
       </c>
       <c r="Q72">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="R72">
         <v>36</v>
       </c>
       <c r="S72">
         <v>9</v>
       </c>
       <c r="V72">
         <v>1</v>
       </c>
       <c r="W72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" t="s">
         <v>156</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" t="s">
         <v>174</v>
       </c>
       <c r="D73" t="s">
@@ -5758,69 +5755,69 @@
       <c r="C77" t="s">
         <v>184</v>
       </c>
       <c r="D77" t="s">
         <v>26</v>
       </c>
       <c r="E77">
         <v>24</v>
       </c>
       <c r="F77">
         <v>67</v>
       </c>
       <c r="G77">
         <v>91</v>
       </c>
       <c r="H77">
         <v>1</v>
       </c>
       <c r="I77">
         <v>5</v>
       </c>
       <c r="J77">
         <v>2</v>
       </c>
       <c r="K77">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="M77">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="N77">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="Q77">
         <v>2</v>
       </c>
       <c r="S77">
         <v>6</v>
       </c>
       <c r="V77">
         <v>1</v>
       </c>
       <c r="W77">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" t="s">
         <v>182</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" t="s">
         <v>186</v>
       </c>
       <c r="D78" t="s">
         <v>26</v>
       </c>
       <c r="E78">
         <v>22</v>
       </c>
       <c r="F78">
         <v>96</v>
       </c>
       <c r="G78">
         <v>118</v>
       </c>
       <c r="H78">
@@ -5964,169 +5961,169 @@
       <c r="E81">
         <v>24</v>
       </c>
       <c r="F81">
         <v>62</v>
       </c>
       <c r="G81">
         <v>86</v>
       </c>
       <c r="H81">
         <v>1</v>
       </c>
       <c r="I81">
         <v>4</v>
       </c>
       <c r="J81">
         <v>2</v>
       </c>
       <c r="K81">
         <v>11</v>
       </c>
       <c r="M81">
         <v>32</v>
       </c>
       <c r="N81">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="Q81">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="R81">
         <v>1</v>
       </c>
       <c r="S81">
         <v>1</v>
       </c>
       <c r="T81">
         <v>1</v>
       </c>
       <c r="V81">
         <v>1</v>
       </c>
       <c r="W81">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" t="s">
         <v>182</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" t="s">
         <v>194</v>
       </c>
       <c r="D82" t="s">
         <v>26</v>
       </c>
       <c r="E82">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F82">
         <v>43</v>
       </c>
       <c r="G82">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H82">
         <v>1</v>
       </c>
       <c r="I82">
         <v>5</v>
       </c>
       <c r="J82">
         <v>2</v>
       </c>
       <c r="K82">
         <v>6</v>
       </c>
       <c r="M82">
         <v>13</v>
       </c>
       <c r="N82">
         <v>11</v>
       </c>
       <c r="S82">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T82">
         <v>1</v>
       </c>
       <c r="V82">
         <v>1</v>
       </c>
       <c r="W82">
         <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
         <v>182</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" t="s">
         <v>196</v>
       </c>
       <c r="D83" t="s">
         <v>26</v>
       </c>
       <c r="E83">
         <v>23</v>
       </c>
       <c r="F83">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G83">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="H83">
         <v>1</v>
       </c>
       <c r="I83">
         <v>5</v>
       </c>
       <c r="J83">
         <v>2</v>
       </c>
       <c r="K83">
         <v>11</v>
       </c>
       <c r="M83">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="N83">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="S83">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>6</v>
+      </c>
+      <c r="W83">
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
         <v>182</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" t="s">
         <v>198</v>
       </c>
       <c r="D84" t="s">
         <v>59</v>
       </c>
       <c r="E84">
         <v>41</v>
       </c>
       <c r="F84">
         <v>70</v>
       </c>
       <c r="G84">
         <v>111</v>
       </c>
       <c r="H84">
@@ -6158,87 +6155,87 @@
       </c>
       <c r="R84">
         <v>1</v>
       </c>
       <c r="S84">
         <v>1</v>
       </c>
       <c r="W84">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
         <v>182</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" t="s">
         <v>200</v>
       </c>
       <c r="D85" t="s">
         <v>59</v>
       </c>
       <c r="E85">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F85">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G85">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H85">
         <v>1</v>
       </c>
       <c r="I85">
         <v>7</v>
       </c>
       <c r="J85">
         <v>2</v>
       </c>
       <c r="K85">
         <v>15</v>
       </c>
       <c r="L85">
         <v>3</v>
       </c>
       <c r="M85">
         <v>45</v>
       </c>
       <c r="N85">
         <v>47</v>
       </c>
       <c r="Q85">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="S85">
         <v>11</v>
       </c>
       <c r="T85">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="V85">
         <v>2</v>
       </c>
       <c r="W85">
         <v>19</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
         <v>182</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" t="s">
         <v>202</v>
       </c>
       <c r="D86" t="s">
         <v>59</v>
       </c>
       <c r="E86">
         <v>6</v>
       </c>
       <c r="F86">
@@ -6617,128 +6614,128 @@
       </c>
       <c r="S93">
         <v>4</v>
       </c>
       <c r="W93">
         <v>3</v>
       </c>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>219</v>
       </c>
       <c r="C94" t="s">
         <v>220</v>
       </c>
       <c r="D94" t="s">
         <v>26</v>
       </c>
       <c r="E94">
         <v>26</v>
       </c>
       <c r="F94">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G94">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H94">
         <v>1</v>
       </c>
       <c r="I94">
         <v>4</v>
       </c>
       <c r="J94">
         <v>2</v>
       </c>
       <c r="K94">
         <v>12</v>
       </c>
       <c r="M94">
         <v>40</v>
       </c>
       <c r="N94">
         <v>26</v>
       </c>
       <c r="Q94">
         <v>1</v>
       </c>
       <c r="S94">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="V94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>221</v>
       </c>
       <c r="C95" t="s">
         <v>222</v>
       </c>
       <c r="D95" t="s">
         <v>26</v>
       </c>
       <c r="E95">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F95">
         <v>156</v>
       </c>
       <c r="G95">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="H95">
         <v>1</v>
       </c>
       <c r="I95">
         <v>5</v>
       </c>
       <c r="J95">
         <v>2</v>
       </c>
       <c r="K95">
         <v>14</v>
       </c>
       <c r="M95">
         <v>83</v>
       </c>
       <c r="N95">
         <v>24</v>
       </c>
       <c r="O95">
         <v>4</v>
       </c>
       <c r="Q95">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="S95">
         <v>3</v>
       </c>
       <c r="T95">
         <v>1</v>
       </c>
       <c r="W95">
         <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" t="s">
         <v>216</v>
       </c>
       <c r="B96" t="s">
         <v>223</v>
       </c>
       <c r="C96" t="s">
         <v>224</v>
       </c>
       <c r="D96" t="s">
         <v>26</v>
       </c>
       <c r="E96">
@@ -6776,84 +6773,84 @@
       </c>
       <c r="V96">
         <v>3</v>
       </c>
       <c r="W96">
         <v>8</v>
       </c>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" t="s">
         <v>216</v>
       </c>
       <c r="B97" t="s">
         <v>225</v>
       </c>
       <c r="C97" t="s">
         <v>226</v>
       </c>
       <c r="D97" t="s">
         <v>26</v>
       </c>
       <c r="E97">
         <v>13</v>
       </c>
       <c r="F97">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G97">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="H97">
         <v>1</v>
       </c>
       <c r="I97">
         <v>5</v>
       </c>
       <c r="J97">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K97">
         <v>6</v>
       </c>
       <c r="M97">
         <v>24</v>
       </c>
       <c r="N97">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q97">
         <v>13</v>
       </c>
       <c r="S97">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T97">
         <v>1</v>
       </c>
       <c r="W97">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" t="s">
         <v>216</v>
       </c>
       <c r="B98" t="s">
         <v>227</v>
       </c>
       <c r="C98" t="s">
         <v>228</v>
       </c>
       <c r="D98" t="s">
         <v>26</v>
       </c>
       <c r="E98">
         <v>6</v>
       </c>
       <c r="F98">
         <v>42</v>
       </c>
       <c r="G98">
         <v>48</v>
       </c>
       <c r="H98">
@@ -6926,87 +6923,87 @@
       </c>
       <c r="N99">
         <v>4</v>
       </c>
       <c r="Q99">
         <v>8</v>
       </c>
       <c r="W99">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" t="s">
         <v>216</v>
       </c>
       <c r="B100" t="s">
         <v>231</v>
       </c>
       <c r="C100" t="s">
         <v>232</v>
       </c>
       <c r="D100" t="s">
         <v>26</v>
       </c>
       <c r="E100">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F100">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G100">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="H100">
         <v>1</v>
       </c>
       <c r="I100">
         <v>5</v>
       </c>
       <c r="J100">
         <v>2</v>
       </c>
       <c r="K100">
         <v>5</v>
       </c>
       <c r="M100">
         <v>12</v>
       </c>
       <c r="N100">
         <v>1</v>
       </c>
       <c r="Q100">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="S100">
         <v>1</v>
       </c>
       <c r="T100">
         <v>1</v>
       </c>
       <c r="W100">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" t="s">
         <v>216</v>
       </c>
       <c r="B101" t="s">
         <v>233</v>
       </c>
       <c r="C101" t="s">
         <v>234</v>
       </c>
       <c r="D101" t="s">
         <v>26</v>
       </c>
       <c r="E101">
         <v>8</v>
       </c>
       <c r="F101">
         <v>15</v>
       </c>
       <c r="G101">
         <v>23</v>
       </c>
       <c r="H101">
@@ -7197,84 +7194,84 @@
       </c>
       <c r="V104">
         <v>5</v>
       </c>
       <c r="W104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" t="s">
         <v>241</v>
       </c>
       <c r="B105" t="s">
         <v>242</v>
       </c>
       <c r="C105" t="s">
         <v>243</v>
       </c>
       <c r="D105" t="s">
         <v>26</v>
       </c>
       <c r="E105">
         <v>19</v>
       </c>
       <c r="F105">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="G105">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="H105">
         <v>1</v>
       </c>
       <c r="I105">
         <v>6</v>
       </c>
       <c r="J105">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K105">
         <v>12</v>
       </c>
       <c r="M105">
         <v>32</v>
       </c>
       <c r="N105">
+        <v>14</v>
+      </c>
+      <c r="Q105">
         <v>16</v>
       </c>
-      <c r="Q105">
-[...1 lines deleted...]
-      </c>
       <c r="S105">
         <v>3</v>
       </c>
       <c r="V105">
         <v>1</v>
       </c>
       <c r="W105">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" t="s">
         <v>241</v>
       </c>
       <c r="B106" t="s">
         <v>244</v>
       </c>
       <c r="C106" t="s">
         <v>245</v>
       </c>
       <c r="D106" t="s">
         <v>26</v>
       </c>
       <c r="E106">
         <v>5</v>
       </c>
       <c r="F106">
         <v>26</v>
       </c>
       <c r="G106">
         <v>31</v>
       </c>
       <c r="H106">
@@ -7556,75 +7553,75 @@
       </c>
       <c r="V111">
         <v>1</v>
       </c>
       <c r="W111">
         <v>6</v>
       </c>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" t="s">
         <v>241</v>
       </c>
       <c r="B112" t="s">
         <v>256</v>
       </c>
       <c r="C112" t="s">
         <v>257</v>
       </c>
       <c r="D112" t="s">
         <v>59</v>
       </c>
       <c r="E112">
         <v>21</v>
       </c>
       <c r="F112">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G112">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H112">
         <v>1</v>
       </c>
       <c r="I112">
         <v>5</v>
       </c>
       <c r="J112">
         <v>2</v>
       </c>
       <c r="K112">
         <v>11</v>
       </c>
       <c r="M112">
         <v>25</v>
       </c>
       <c r="N112">
         <v>31</v>
       </c>
       <c r="S112">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="T112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" t="s">
         <v>258</v>
       </c>
       <c r="B113" t="s">
         <v>259</v>
       </c>
       <c r="C113" t="s">
         <v>260</v>
       </c>
       <c r="D113" t="s">
         <v>26</v>
       </c>
       <c r="E113">
         <v>35</v>
       </c>
       <c r="F113">
         <v>70</v>
       </c>
       <c r="G113">
@@ -7759,75 +7756,75 @@
       </c>
       <c r="T115">
         <v>1</v>
       </c>
       <c r="W115">
         <v>4</v>
       </c>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" t="s">
         <v>258</v>
       </c>
       <c r="B116" t="s">
         <v>265</v>
       </c>
       <c r="C116" t="s">
         <v>266</v>
       </c>
       <c r="D116" t="s">
         <v>26</v>
       </c>
       <c r="E116">
         <v>7</v>
       </c>
       <c r="F116">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G116">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H116">
         <v>1</v>
       </c>
       <c r="I116">
         <v>3</v>
       </c>
       <c r="J116">
         <v>2</v>
       </c>
       <c r="K116">
         <v>2</v>
       </c>
       <c r="M116">
         <v>6</v>
       </c>
       <c r="N116">
         <v>6</v>
       </c>
       <c r="Q116">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="S116">
         <v>1</v>
       </c>
       <c r="V116">
         <v>1</v>
       </c>
       <c r="W116">
         <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" t="s">
         <v>258</v>
       </c>
       <c r="B117" t="s">
         <v>267</v>
       </c>
       <c r="C117" t="s">
         <v>268</v>
       </c>
       <c r="D117" t="s">
         <v>26</v>
       </c>
       <c r="E117">
@@ -8250,134 +8247,134 @@
       </c>
       <c r="Q125">
         <v>3</v>
       </c>
       <c r="W125">
         <v>4</v>
       </c>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" t="s">
         <v>271</v>
       </c>
       <c r="B126" t="s">
         <v>286</v>
       </c>
       <c r="C126" t="s">
         <v>287</v>
       </c>
       <c r="D126" t="s">
         <v>59</v>
       </c>
       <c r="E126">
         <v>24</v>
       </c>
       <c r="F126">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G126">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="H126">
         <v>1</v>
       </c>
       <c r="I126">
         <v>5</v>
       </c>
       <c r="J126">
         <v>2</v>
       </c>
       <c r="K126">
         <v>10</v>
       </c>
       <c r="L126">
         <v>3</v>
       </c>
       <c r="M126">
         <v>17</v>
       </c>
       <c r="N126">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O126">
         <v>4</v>
       </c>
       <c r="S126">
         <v>3</v>
       </c>
       <c r="T126">
         <v>1</v>
       </c>
       <c r="W126">
         <v>8</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" t="s">
         <v>288</v>
       </c>
       <c r="B127" t="s">
         <v>289</v>
       </c>
       <c r="C127" t="s">
         <v>290</v>
       </c>
       <c r="D127" t="s">
         <v>26</v>
       </c>
       <c r="E127">
         <v>17</v>
       </c>
       <c r="F127">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G127">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H127">
         <v>1</v>
       </c>
       <c r="I127">
         <v>5</v>
       </c>
       <c r="J127">
         <v>2</v>
       </c>
       <c r="K127">
         <v>6</v>
       </c>
       <c r="N127">
         <v>32</v>
       </c>
       <c r="Q127">
         <v>19</v>
       </c>
       <c r="R127">
         <v>2</v>
       </c>
       <c r="S127">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" t="s">
         <v>288</v>
       </c>
       <c r="B128" t="s">
         <v>291</v>
       </c>
       <c r="C128" t="s">
         <v>292</v>
       </c>
       <c r="D128" t="s">
         <v>26</v>
       </c>
       <c r="E128">
         <v>2</v>
       </c>
       <c r="F128">
         <v>21</v>
       </c>
       <c r="G128">
@@ -8603,181 +8600,181 @@
       </c>
       <c r="T132">
         <v>1</v>
       </c>
       <c r="W132">
         <v>3</v>
       </c>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" t="s">
         <v>288</v>
       </c>
       <c r="B133" t="s">
         <v>301</v>
       </c>
       <c r="C133" t="s">
         <v>302</v>
       </c>
       <c r="D133" t="s">
         <v>26</v>
       </c>
       <c r="E133">
         <v>18</v>
       </c>
       <c r="F133">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G133">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="H133">
         <v>1</v>
       </c>
       <c r="I133">
         <v>5</v>
       </c>
       <c r="J133">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K133">
         <v>11</v>
       </c>
       <c r="M133">
         <v>32</v>
       </c>
       <c r="N133">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="S133">
         <v>1</v>
       </c>
       <c r="W133">
         <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" t="s">
         <v>288</v>
       </c>
       <c r="B134" t="s">
         <v>303</v>
       </c>
       <c r="C134" t="s">
         <v>304</v>
       </c>
       <c r="D134" t="s">
         <v>59</v>
       </c>
       <c r="E134">
         <v>59</v>
       </c>
       <c r="F134">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G134">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="H134">
         <v>1</v>
       </c>
       <c r="I134">
         <v>4</v>
       </c>
       <c r="J134">
         <v>2</v>
       </c>
       <c r="K134">
         <v>11</v>
       </c>
       <c r="M134">
         <v>52</v>
       </c>
       <c r="N134">
         <v>32</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Q134">
         <v>39</v>
       </c>
       <c r="S134">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="W134">
         <v>3</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" t="s">
         <v>288</v>
       </c>
       <c r="B135" t="s">
         <v>305</v>
       </c>
       <c r="C135" t="s">
         <v>306</v>
       </c>
       <c r="D135" t="s">
         <v>59</v>
       </c>
       <c r="E135">
         <v>68</v>
       </c>
       <c r="F135">
         <v>90</v>
       </c>
       <c r="G135">
         <v>158</v>
       </c>
       <c r="H135">
         <v>1</v>
       </c>
       <c r="I135">
         <v>6</v>
       </c>
       <c r="J135">
         <v>3</v>
       </c>
       <c r="K135">
         <v>20</v>
       </c>
       <c r="L135">
         <v>3</v>
       </c>
       <c r="M135">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N135">
         <v>29</v>
       </c>
       <c r="S135">
         <v>12</v>
       </c>
       <c r="W135">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" t="s">
         <v>307</v>
       </c>
       <c r="B136" t="s">
         <v>308</v>
       </c>
       <c r="C136" t="s">
         <v>309</v>
       </c>
       <c r="D136" t="s">
         <v>26</v>
       </c>
       <c r="E136">
         <v>23</v>
       </c>
       <c r="F136">
         <v>75</v>
       </c>
       <c r="G136">
         <v>98</v>
       </c>
       <c r="H136">
@@ -8853,122 +8850,122 @@
       </c>
       <c r="Q137">
         <v>5</v>
       </c>
       <c r="S137">
         <v>2</v>
       </c>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" t="s">
         <v>307</v>
       </c>
       <c r="B138" t="s">
         <v>312</v>
       </c>
       <c r="C138" t="s">
         <v>313</v>
       </c>
       <c r="D138" t="s">
         <v>26</v>
       </c>
       <c r="E138">
         <v>14</v>
       </c>
       <c r="F138">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G138">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="H138">
         <v>1</v>
       </c>
       <c r="I138">
         <v>4</v>
       </c>
       <c r="J138">
         <v>2</v>
       </c>
       <c r="K138">
         <v>5</v>
       </c>
       <c r="M138">
         <v>14</v>
       </c>
       <c r="N138">
         <v>7</v>
       </c>
       <c r="Q138">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="S138">
         <v>3</v>
       </c>
       <c r="T138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" t="s">
         <v>307</v>
       </c>
       <c r="B139" t="s">
         <v>314</v>
       </c>
       <c r="C139" t="s">
         <v>315</v>
       </c>
       <c r="D139" t="s">
         <v>26</v>
       </c>
       <c r="E139">
         <v>12</v>
       </c>
       <c r="F139">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G139">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H139">
         <v>1</v>
       </c>
       <c r="I139">
         <v>4</v>
       </c>
       <c r="J139">
         <v>2</v>
       </c>
       <c r="K139">
         <v>5</v>
       </c>
       <c r="M139">
         <v>13</v>
       </c>
       <c r="O139">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S139">
         <v>2</v>
       </c>
       <c r="W139">
         <v>10</v>
       </c>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" t="s">
         <v>307</v>
       </c>
       <c r="B140" t="s">
         <v>316</v>
       </c>
       <c r="C140" t="s">
         <v>317</v>
       </c>
       <c r="D140" t="s">
         <v>59</v>
       </c>
       <c r="E140">
         <v>31</v>
       </c>
       <c r="F140">
@@ -9006,63 +9003,63 @@
       </c>
       <c r="T140">
         <v>1</v>
       </c>
       <c r="W140">
         <v>8</v>
       </c>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" t="s">
         <v>318</v>
       </c>
       <c r="B141" t="s">
         <v>319</v>
       </c>
       <c r="C141" t="s">
         <v>320</v>
       </c>
       <c r="D141" t="s">
         <v>26</v>
       </c>
       <c r="E141">
         <v>9</v>
       </c>
       <c r="F141">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G141">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H141">
         <v>1</v>
       </c>
       <c r="I141">
         <v>4</v>
       </c>
       <c r="J141">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K141">
         <v>6</v>
       </c>
       <c r="M141">
         <v>15</v>
       </c>
       <c r="N141">
         <v>5</v>
       </c>
       <c r="Q141">
         <v>9</v>
       </c>
       <c r="W141">
         <v>5</v>
       </c>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" t="s">
         <v>318</v>
       </c>
       <c r="B142" t="s">
         <v>321</v>
       </c>
       <c r="C142" t="s">
@@ -9335,90 +9332,90 @@
       </c>
       <c r="Q147">
         <v>2</v>
       </c>
       <c r="W147">
         <v>6</v>
       </c>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" t="s">
         <v>318</v>
       </c>
       <c r="B148" t="s">
         <v>333</v>
       </c>
       <c r="C148" t="s">
         <v>334</v>
       </c>
       <c r="D148" t="s">
         <v>59</v>
       </c>
       <c r="E148">
         <v>25</v>
       </c>
       <c r="F148">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G148">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H148">
         <v>1</v>
       </c>
       <c r="I148">
         <v>4</v>
       </c>
       <c r="J148">
         <v>2</v>
       </c>
       <c r="K148">
         <v>10</v>
       </c>
       <c r="L148">
         <v>3</v>
       </c>
       <c r="M148">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="N148">
         <v>6</v>
       </c>
       <c r="Q148">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="S148">
         <v>2</v>
       </c>
       <c r="T148">
         <v>1</v>
       </c>
       <c r="V148">
         <v>1</v>
       </c>
       <c r="W148">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" t="s">
         <v>335</v>
       </c>
       <c r="B149" t="s">
         <v>336</v>
       </c>
       <c r="C149" t="s">
         <v>337</v>
       </c>
       <c r="D149" t="s">
         <v>26</v>
       </c>
       <c r="E149">
         <v>24</v>
       </c>
       <c r="F149">
         <v>69</v>
       </c>
       <c r="G149">
         <v>93</v>
       </c>
       <c r="H149">
@@ -9782,81 +9779,81 @@
       </c>
       <c r="N156">
         <v>29</v>
       </c>
       <c r="R156">
         <v>19</v>
       </c>
       <c r="S156">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" t="s">
         <v>335</v>
       </c>
       <c r="B157" t="s">
         <v>352</v>
       </c>
       <c r="C157" t="s">
         <v>353</v>
       </c>
       <c r="D157" t="s">
         <v>59</v>
       </c>
       <c r="E157">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F157">
         <v>85</v>
       </c>
       <c r="G157">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="H157">
         <v>1</v>
       </c>
       <c r="I157">
         <v>6</v>
       </c>
       <c r="J157">
         <v>2</v>
       </c>
       <c r="K157">
         <v>16</v>
       </c>
       <c r="L157">
         <v>3</v>
       </c>
       <c r="M157">
         <v>37</v>
       </c>
       <c r="N157">
         <v>53</v>
       </c>
       <c r="S157">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="W157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" t="s">
         <v>335</v>
       </c>
       <c r="B158" t="s">
         <v>354</v>
       </c>
       <c r="C158" t="s">
         <v>355</v>
       </c>
       <c r="D158" t="s">
         <v>59</v>
       </c>
       <c r="E158">
         <v>7</v>
       </c>
       <c r="F158">
         <v>13</v>
       </c>
       <c r="G158">
@@ -9867,128 +9864,128 @@
       </c>
       <c r="M158">
         <v>3</v>
       </c>
       <c r="N158">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" t="s">
         <v>356</v>
       </c>
       <c r="B159" t="s">
         <v>357</v>
       </c>
       <c r="C159" t="s">
         <v>358</v>
       </c>
       <c r="D159" t="s">
         <v>26</v>
       </c>
       <c r="E159">
         <v>22</v>
       </c>
       <c r="F159">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="G159">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="H159">
         <v>1</v>
       </c>
       <c r="I159">
         <v>5</v>
       </c>
       <c r="J159">
         <v>2</v>
       </c>
       <c r="K159">
         <v>12</v>
       </c>
       <c r="M159">
         <v>45</v>
       </c>
       <c r="N159">
         <v>26</v>
       </c>
       <c r="Q159">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="S159">
         <v>1</v>
       </c>
       <c r="T159">
         <v>1</v>
       </c>
       <c r="W159">
         <v>4</v>
       </c>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" t="s">
         <v>356</v>
       </c>
       <c r="B160" t="s">
         <v>359</v>
       </c>
       <c r="C160" t="s">
         <v>360</v>
       </c>
       <c r="D160" t="s">
         <v>26</v>
       </c>
       <c r="E160">
         <v>11</v>
       </c>
       <c r="F160">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G160">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H160">
         <v>1</v>
       </c>
       <c r="I160">
         <v>4</v>
       </c>
       <c r="J160">
         <v>2</v>
       </c>
       <c r="K160">
         <v>5</v>
       </c>
       <c r="M160">
         <v>19</v>
       </c>
       <c r="N160">
         <v>1</v>
       </c>
       <c r="Q160">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="S160">
         <v>1</v>
       </c>
       <c r="T160">
         <v>1</v>
       </c>
       <c r="W160">
         <v>7</v>
       </c>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" t="s">
         <v>356</v>
       </c>
       <c r="B161" t="s">
         <v>361</v>
       </c>
       <c r="C161" t="s">
         <v>362</v>
       </c>
       <c r="D161" t="s">
         <v>26</v>
       </c>
       <c r="E161">
@@ -10370,84 +10367,84 @@
       </c>
       <c r="Q168">
         <v>4</v>
       </c>
       <c r="W168">
         <v>2</v>
       </c>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" t="s">
         <v>369</v>
       </c>
       <c r="B169" t="s">
         <v>378</v>
       </c>
       <c r="C169" t="s">
         <v>379</v>
       </c>
       <c r="D169" t="s">
         <v>59</v>
       </c>
       <c r="E169">
         <v>21</v>
       </c>
       <c r="F169">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G169">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H169">
         <v>1</v>
       </c>
       <c r="I169">
         <v>5</v>
       </c>
       <c r="J169">
         <v>2</v>
       </c>
       <c r="K169">
         <v>10</v>
       </c>
       <c r="L169">
         <v>2</v>
       </c>
       <c r="M169">
         <v>22</v>
       </c>
       <c r="N169">
         <v>5</v>
       </c>
       <c r="Q169">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="S169">
         <v>2</v>
       </c>
       <c r="W169">
-        <v>9</v>
+        <v>7</v>
       </c>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" t="s">
         <v>380</v>
       </c>
       <c r="B170" t="s">
         <v>381</v>
       </c>
       <c r="C170" t="s">
         <v>382</v>
       </c>
       <c r="D170" t="s">
         <v>26</v>
       </c>
       <c r="E170">
         <v>9</v>
       </c>
       <c r="F170">
         <v>28</v>
       </c>
       <c r="G170">
         <v>37</v>
       </c>
       <c r="H170">
@@ -10920,72 +10917,72 @@
       </c>
       <c r="R179">
         <v>4</v>
       </c>
       <c r="S179">
         <v>3</v>
       </c>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" t="s">
         <v>395</v>
       </c>
       <c r="B180" t="s">
         <v>402</v>
       </c>
       <c r="C180" t="s">
         <v>403</v>
       </c>
       <c r="D180" t="s">
         <v>26</v>
       </c>
       <c r="E180">
         <v>6</v>
       </c>
       <c r="F180">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G180">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H180">
         <v>1</v>
       </c>
       <c r="I180">
         <v>3</v>
       </c>
       <c r="K180">
         <v>2</v>
       </c>
       <c r="M180">
         <v>7</v>
       </c>
       <c r="N180">
         <v>2</v>
       </c>
       <c r="Q180">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S180">
         <v>3</v>
       </c>
       <c r="T180">
         <v>1</v>
       </c>
       <c r="V180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" t="s">
         <v>395</v>
       </c>
       <c r="B181" t="s">
         <v>404</v>
       </c>
       <c r="C181" t="s">
         <v>405</v>
       </c>
       <c r="D181" t="s">
         <v>26</v>
       </c>
       <c r="E181">
@@ -11211,128 +11208,128 @@
       </c>
       <c r="S185">
         <v>3</v>
       </c>
       <c r="T185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:23">
       <c r="A186" t="s">
         <v>395</v>
       </c>
       <c r="B186" t="s">
         <v>414</v>
       </c>
       <c r="C186" t="s">
         <v>415</v>
       </c>
       <c r="D186" t="s">
         <v>59</v>
       </c>
       <c r="E186">
         <v>19</v>
       </c>
       <c r="F186">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G186">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H186">
         <v>1</v>
       </c>
       <c r="I186">
         <v>4</v>
       </c>
       <c r="J186">
         <v>2</v>
       </c>
       <c r="K186">
         <v>7</v>
       </c>
       <c r="L186">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M186">
         <v>10</v>
       </c>
       <c r="N186">
         <v>7</v>
       </c>
       <c r="S186">
         <v>2</v>
       </c>
       <c r="W186">
         <v>11</v>
       </c>
     </row>
     <row r="187" spans="1:23">
       <c r="A187" t="s">
         <v>395</v>
       </c>
       <c r="B187" t="s">
         <v>416</v>
       </c>
       <c r="C187" t="s">
         <v>417</v>
       </c>
       <c r="D187" t="s">
         <v>59</v>
       </c>
       <c r="E187">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F187">
         <v>26</v>
       </c>
       <c r="G187">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H187">
         <v>1</v>
       </c>
       <c r="I187">
         <v>4</v>
       </c>
       <c r="J187">
         <v>2</v>
       </c>
       <c r="K187">
         <v>7</v>
       </c>
       <c r="L187">
         <v>1</v>
       </c>
       <c r="M187">
         <v>6</v>
       </c>
       <c r="N187">
         <v>15</v>
       </c>
       <c r="S187">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W187">
         <v>3</v>
       </c>
     </row>
     <row r="188" spans="1:23">
       <c r="A188" t="s">
         <v>418</v>
       </c>
       <c r="B188" t="s">
         <v>419</v>
       </c>
       <c r="C188" t="s">
         <v>420</v>
       </c>
       <c r="D188" t="s">
         <v>26</v>
       </c>
       <c r="E188">
         <v>19</v>
       </c>
       <c r="F188">
         <v>42</v>
       </c>
       <c r="G188">
@@ -11855,57 +11852,57 @@
       <c r="C199" t="s">
         <v>443</v>
       </c>
       <c r="D199" t="s">
         <v>26</v>
       </c>
       <c r="E199">
         <v>4</v>
       </c>
       <c r="F199">
         <v>16</v>
       </c>
       <c r="G199">
         <v>20</v>
       </c>
       <c r="H199">
         <v>1</v>
       </c>
       <c r="J199">
         <v>4</v>
       </c>
       <c r="L199">
         <v>2</v>
       </c>
       <c r="M199">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N199">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q199">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="W199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:23">
       <c r="A200" t="s">
         <v>431</v>
       </c>
       <c r="B200" t="s">
         <v>444</v>
       </c>
       <c r="C200" t="s">
         <v>445</v>
       </c>
       <c r="D200" t="s">
         <v>26</v>
       </c>
       <c r="E200">
         <v>8</v>
       </c>
       <c r="F200">
         <v>28</v>
       </c>
       <c r="G200">
@@ -12084,69 +12081,69 @@
       </c>
       <c r="S203">
         <v>4</v>
       </c>
       <c r="W203">
         <v>4</v>
       </c>
     </row>
     <row r="204" spans="1:23">
       <c r="A204" t="s">
         <v>431</v>
       </c>
       <c r="B204" t="s">
         <v>452</v>
       </c>
       <c r="C204" t="s">
         <v>453</v>
       </c>
       <c r="D204" t="s">
         <v>26</v>
       </c>
       <c r="E204">
         <v>6</v>
       </c>
       <c r="F204">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G204">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H204">
         <v>1</v>
       </c>
       <c r="I204">
         <v>3</v>
       </c>
       <c r="J204">
         <v>1</v>
       </c>
       <c r="K204">
         <v>3</v>
       </c>
       <c r="M204">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N204">
         <v>4</v>
       </c>
       <c r="T204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:23">
       <c r="A205" t="s">
         <v>431</v>
       </c>
       <c r="B205" t="s">
         <v>454</v>
       </c>
       <c r="C205" t="s">
         <v>455</v>
       </c>
       <c r="D205" t="s">
         <v>59</v>
       </c>
       <c r="E205">
         <v>8</v>
       </c>
       <c r="F205">
@@ -12231,78 +12228,78 @@
       </c>
       <c r="Q206">
         <v>4</v>
       </c>
       <c r="S206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" t="s">
         <v>431</v>
       </c>
       <c r="B207" t="s">
         <v>458</v>
       </c>
       <c r="C207" t="s">
         <v>459</v>
       </c>
       <c r="D207" t="s">
         <v>59</v>
       </c>
       <c r="E207">
         <v>57</v>
       </c>
       <c r="F207">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G207">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H207">
         <v>1</v>
       </c>
       <c r="I207">
         <v>6</v>
       </c>
       <c r="J207">
         <v>2</v>
       </c>
       <c r="K207">
         <v>13</v>
       </c>
       <c r="L207">
         <v>3</v>
       </c>
       <c r="M207">
         <v>41</v>
       </c>
       <c r="N207">
         <v>33</v>
       </c>
       <c r="Q207">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="S207">
         <v>9</v>
       </c>
       <c r="U207">
         <v>2</v>
       </c>
       <c r="V207">
         <v>1</v>
       </c>
       <c r="W207">
         <v>5</v>
       </c>
     </row>
     <row r="208" spans="1:23">
       <c r="A208" t="s">
         <v>460</v>
       </c>
       <c r="B208" t="s">
         <v>461</v>
       </c>
       <c r="C208" t="s">
         <v>462</v>
       </c>
       <c r="D208" t="s">
@@ -12314,60 +12311,60 @@
       <c r="F208">
         <v>32</v>
       </c>
       <c r="G208">
         <v>49</v>
       </c>
       <c r="H208">
         <v>1</v>
       </c>
       <c r="I208">
         <v>5</v>
       </c>
       <c r="J208">
         <v>2</v>
       </c>
       <c r="K208">
         <v>5</v>
       </c>
       <c r="M208">
         <v>10</v>
       </c>
       <c r="N208">
         <v>6</v>
       </c>
       <c r="Q208">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="T208">
         <v>1</v>
       </c>
       <c r="V208">
         <v>2</v>
       </c>
       <c r="W208">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="209" spans="1:23">
       <c r="A209" t="s">
         <v>460</v>
       </c>
       <c r="B209" t="s">
         <v>463</v>
       </c>
       <c r="C209" t="s">
         <v>464</v>
       </c>
       <c r="D209" t="s">
         <v>26</v>
       </c>
       <c r="E209">
         <v>0</v>
       </c>
       <c r="F209">
         <v>0</v>
       </c>
       <c r="G209">
         <v>0</v>
       </c>
     </row>
@@ -12703,52 +12700,55 @@
       </c>
       <c r="D217" t="s">
         <v>26</v>
       </c>
       <c r="E217">
         <v>6</v>
       </c>
       <c r="F217">
         <v>12</v>
       </c>
       <c r="G217">
         <v>18</v>
       </c>
       <c r="H217">
         <v>1</v>
       </c>
       <c r="I217">
         <v>3</v>
       </c>
       <c r="J217">
         <v>1</v>
       </c>
       <c r="K217">
         <v>5</v>
       </c>
+      <c r="L217">
+        <v>1</v>
+      </c>
       <c r="M217">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="Q217">
         <v>1</v>
       </c>
       <c r="T217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:23">
       <c r="A218" t="s">
         <v>473</v>
       </c>
       <c r="B218" t="s">
         <v>482</v>
       </c>
       <c r="C218" t="s">
         <v>483</v>
       </c>
       <c r="D218" t="s">
         <v>26</v>
       </c>
       <c r="E218">
         <v>5</v>
       </c>
       <c r="F218">
@@ -12777,54 +12777,54 @@
       </c>
       <c r="S218">
         <v>1</v>
       </c>
       <c r="T218">
         <v>1</v>
       </c>
       <c r="V218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:23">
       <c r="A219" t="s">
         <v>473</v>
       </c>
       <c r="B219" t="s">
         <v>484</v>
       </c>
       <c r="C219" t="s">
         <v>485</v>
       </c>
       <c r="D219" t="s">
         <v>26</v>
       </c>
       <c r="E219">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F219">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G219">
         <v>21</v>
       </c>
       <c r="H219">
         <v>1</v>
       </c>
       <c r="I219">
         <v>3</v>
       </c>
       <c r="J219">
         <v>1</v>
       </c>
       <c r="K219">
         <v>3</v>
       </c>
       <c r="M219">
         <v>5</v>
       </c>
       <c r="N219">
         <v>2</v>
       </c>
       <c r="Q219">
         <v>2</v>
       </c>
@@ -12880,128 +12880,128 @@
       </c>
       <c r="S220">
         <v>6</v>
       </c>
       <c r="T220">
         <v>1</v>
       </c>
       <c r="W220">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:23">
       <c r="A221" t="s">
         <v>473</v>
       </c>
       <c r="B221" t="s">
         <v>488</v>
       </c>
       <c r="C221" t="s">
         <v>489</v>
       </c>
       <c r="D221" t="s">
         <v>26</v>
       </c>
       <c r="E221">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F221">
         <v>32</v>
       </c>
       <c r="G221">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H221">
         <v>1</v>
       </c>
       <c r="I221">
         <v>4</v>
       </c>
       <c r="J221">
         <v>3</v>
       </c>
       <c r="K221">
         <v>4</v>
       </c>
       <c r="M221">
         <v>15</v>
       </c>
       <c r="N221">
         <v>8</v>
       </c>
       <c r="Q221">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="S221">
         <v>2</v>
       </c>
       <c r="T221">
         <v>1</v>
       </c>
       <c r="W221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:23">
       <c r="A222" t="s">
         <v>473</v>
       </c>
       <c r="B222" t="s">
         <v>490</v>
       </c>
       <c r="C222" t="s">
         <v>491</v>
       </c>
       <c r="D222" t="s">
         <v>26</v>
       </c>
       <c r="E222">
         <v>7</v>
       </c>
       <c r="F222">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G222">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H222">
         <v>1</v>
       </c>
       <c r="I222">
         <v>3</v>
       </c>
       <c r="J222">
         <v>1</v>
       </c>
       <c r="K222">
         <v>2</v>
       </c>
       <c r="M222">
         <v>6</v>
       </c>
       <c r="Q222">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S222">
         <v>1</v>
       </c>
       <c r="W222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:23">
       <c r="A223" t="s">
         <v>473</v>
       </c>
       <c r="B223" t="s">
         <v>492</v>
       </c>
       <c r="C223" t="s">
         <v>493</v>
       </c>
       <c r="D223" t="s">
         <v>26</v>
       </c>
       <c r="E223">
         <v>9</v>
       </c>
       <c r="F223">
@@ -13292,54 +13292,54 @@
       <c r="C229" t="s">
         <v>506</v>
       </c>
       <c r="D229" t="s">
         <v>26</v>
       </c>
       <c r="E229">
         <v>6</v>
       </c>
       <c r="F229">
         <v>15</v>
       </c>
       <c r="G229">
         <v>21</v>
       </c>
       <c r="H229">
         <v>1</v>
       </c>
       <c r="I229">
         <v>3</v>
       </c>
       <c r="K229">
         <v>2</v>
       </c>
       <c r="M229">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="N229">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="S229">
         <v>2</v>
       </c>
       <c r="T229">
         <v>1</v>
       </c>
       <c r="V229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:23">
       <c r="A230" t="s">
         <v>500</v>
       </c>
       <c r="B230" t="s">
         <v>507</v>
       </c>
       <c r="C230" t="s">
         <v>508</v>
       </c>
       <c r="D230" t="s">
         <v>59</v>
       </c>
       <c r="E230">