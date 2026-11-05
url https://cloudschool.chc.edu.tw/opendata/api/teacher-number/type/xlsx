--- v9 (2026-10-16)
+++ v10 (2026-11-05)
@@ -2081,107 +2081,104 @@
       </c>
       <c r="T3">
         <v>1</v>
       </c>
       <c r="W3">
         <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" t="s">
         <v>30</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4">
         <v>26</v>
       </c>
       <c r="F4">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G4">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4">
         <v>5</v>
       </c>
       <c r="J4">
         <v>2</v>
       </c>
       <c r="K4">
         <v>13</v>
       </c>
       <c r="M4">
         <v>49</v>
       </c>
       <c r="N4">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="Q4">
         <v>12</v>
       </c>
       <c r="R4">
         <v>11</v>
       </c>
       <c r="S4">
         <v>6</v>
       </c>
       <c r="W4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F5">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G5">
         <v>215</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5">
         <v>5</v>
       </c>
       <c r="J5">
         <v>2</v>
       </c>
       <c r="K5">
         <v>14</v>
       </c>
       <c r="M5">
         <v>83</v>
       </c>
       <c r="N5">
         <v>37</v>
       </c>
       <c r="O5">
         <v>4</v>
       </c>
@@ -2211,59 +2208,62 @@
       <c r="E6">
         <v>15</v>
       </c>
       <c r="F6">
         <v>66</v>
       </c>
       <c r="G6">
         <v>81</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6">
         <v>4</v>
       </c>
       <c r="J6">
         <v>2</v>
       </c>
       <c r="K6">
         <v>10</v>
       </c>
       <c r="M6">
         <v>27</v>
       </c>
       <c r="N6">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="Q6">
         <v>23</v>
       </c>
       <c r="S6">
         <v>2</v>
       </c>
       <c r="T6">
+        <v>1</v>
+      </c>
+      <c r="W6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7">
         <v>18</v>
       </c>
       <c r="F7">
         <v>50</v>
       </c>
       <c r="G7">
         <v>68</v>
       </c>
@@ -2446,75 +2446,75 @@
       </c>
       <c r="S10">
         <v>2</v>
       </c>
       <c r="W10">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11">
         <v>22</v>
       </c>
       <c r="F11">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G11">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11">
         <v>4</v>
       </c>
       <c r="J11">
         <v>2</v>
       </c>
       <c r="K11">
         <v>12</v>
       </c>
       <c r="M11">
         <v>39</v>
       </c>
       <c r="N11">
         <v>23</v>
       </c>
       <c r="W11">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
       <c r="E12">
         <v>13</v>
       </c>
       <c r="F12">
         <v>18</v>
       </c>
       <c r="G12">
         <v>31</v>
       </c>
       <c r="H12">
@@ -2581,181 +2581,181 @@
       </c>
       <c r="Q13">
         <v>5</v>
       </c>
       <c r="W13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>26</v>
       </c>
       <c r="E14">
         <v>7</v>
       </c>
       <c r="F14">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G14">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14">
         <v>3</v>
       </c>
       <c r="J14">
         <v>2</v>
       </c>
       <c r="K14">
         <v>2</v>
       </c>
       <c r="N14">
         <v>4</v>
       </c>
       <c r="Q14">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="W14">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" t="s">
         <v>52</v>
       </c>
       <c r="D15" t="s">
         <v>26</v>
       </c>
       <c r="E15">
         <v>33</v>
       </c>
       <c r="F15">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G15">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15">
         <v>5</v>
       </c>
       <c r="J15">
         <v>2</v>
       </c>
       <c r="K15">
         <v>13</v>
       </c>
       <c r="M15">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N15">
         <v>32</v>
       </c>
       <c r="O15">
         <v>2</v>
       </c>
       <c r="R15">
         <v>13</v>
       </c>
       <c r="S15">
         <v>3</v>
       </c>
       <c r="U15">
         <v>2</v>
       </c>
       <c r="V15">
         <v>1</v>
       </c>
       <c r="W15">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" t="s">
         <v>54</v>
       </c>
       <c r="D16" t="s">
         <v>26</v>
       </c>
       <c r="E16">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F16">
         <v>57</v>
       </c>
       <c r="G16">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="H16">
         <v>1</v>
       </c>
       <c r="I16">
         <v>4</v>
       </c>
       <c r="J16">
         <v>2</v>
       </c>
       <c r="K16">
         <v>13</v>
       </c>
       <c r="L16">
         <v>3</v>
       </c>
       <c r="N16">
         <v>40</v>
       </c>
       <c r="O16">
         <v>9</v>
       </c>
       <c r="S16">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="W16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" t="s">
         <v>56</v>
       </c>
       <c r="D17" t="s">
         <v>26</v>
       </c>
       <c r="E17">
         <v>23</v>
       </c>
       <c r="F17">
         <v>112</v>
       </c>
       <c r="G17">
@@ -2999,140 +2999,140 @@
       </c>
       <c r="S21">
         <v>7</v>
       </c>
       <c r="T21">
         <v>2</v>
       </c>
       <c r="W21">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>23</v>
       </c>
       <c r="B22" t="s">
         <v>66</v>
       </c>
       <c r="C22" t="s">
         <v>67</v>
       </c>
       <c r="D22" t="s">
         <v>59</v>
       </c>
       <c r="E22">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F22">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="G22">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22">
         <v>5</v>
       </c>
       <c r="J22">
         <v>2</v>
       </c>
       <c r="K22">
         <v>14</v>
       </c>
       <c r="L22">
         <v>3</v>
       </c>
       <c r="M22">
         <v>66</v>
       </c>
       <c r="N22">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="S22">
         <v>13</v>
       </c>
       <c r="T22">
         <v>2</v>
       </c>
       <c r="U22">
         <v>1</v>
       </c>
       <c r="V22">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23" t="s">
         <v>69</v>
       </c>
       <c r="D23" t="s">
         <v>59</v>
       </c>
       <c r="E23">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F23">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G23">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
       <c r="I23">
         <v>4</v>
       </c>
       <c r="J23">
         <v>2</v>
       </c>
       <c r="K23">
         <v>13</v>
       </c>
       <c r="L23">
         <v>3</v>
       </c>
       <c r="M23">
         <v>15</v>
       </c>
       <c r="N23">
         <v>13</v>
       </c>
       <c r="O23">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S23">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="W23">
         <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>70</v>
       </c>
       <c r="C24" t="s">
         <v>71</v>
       </c>
       <c r="D24" t="s">
         <v>59</v>
       </c>
       <c r="E24">
         <v>105</v>
       </c>
       <c r="F24">
         <v>124</v>
       </c>
       <c r="G24">
@@ -3249,60 +3249,60 @@
       </c>
       <c r="Q26">
         <v>51</v>
       </c>
       <c r="S26">
         <v>13</v>
       </c>
       <c r="W26">
         <v>46</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>23</v>
       </c>
       <c r="B27" t="s">
         <v>76</v>
       </c>
       <c r="C27" t="s">
         <v>77</v>
       </c>
       <c r="D27" t="s">
         <v>26</v>
       </c>
       <c r="E27">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F27">
         <v>191</v>
       </c>
       <c r="G27">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="W27">
-        <v>268</v>
+        <v>267</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>23</v>
       </c>
       <c r="B28" t="s">
         <v>78</v>
       </c>
       <c r="C28" t="s">
         <v>79</v>
       </c>
       <c r="D28" t="s">
         <v>26</v>
       </c>
       <c r="E28">
         <v>16</v>
       </c>
       <c r="F28">
         <v>11</v>
       </c>
       <c r="G28">
         <v>27</v>
       </c>
       <c r="S28">
@@ -3565,63 +3565,63 @@
       </c>
       <c r="U34">
         <v>1</v>
       </c>
       <c r="W34">
         <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
         <v>86</v>
       </c>
       <c r="B35" t="s">
         <v>93</v>
       </c>
       <c r="C35" t="s">
         <v>94</v>
       </c>
       <c r="D35" t="s">
         <v>26</v>
       </c>
       <c r="E35">
         <v>11</v>
       </c>
       <c r="F35">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G35">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H35">
         <v>1</v>
       </c>
       <c r="I35">
         <v>3</v>
       </c>
       <c r="J35">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K35">
         <v>2</v>
       </c>
       <c r="M35">
         <v>6</v>
       </c>
       <c r="N35">
         <v>3</v>
       </c>
       <c r="Q35">
         <v>8</v>
       </c>
       <c r="S35">
         <v>2</v>
       </c>
       <c r="W35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>86</v>
       </c>
       <c r="B36" t="s">
@@ -3709,87 +3709,87 @@
       </c>
       <c r="M37">
         <v>7</v>
       </c>
       <c r="V37">
         <v>1</v>
       </c>
       <c r="W37">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>86</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38" t="s">
         <v>100</v>
       </c>
       <c r="D38" t="s">
         <v>59</v>
       </c>
       <c r="E38">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F38">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G38">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H38">
         <v>1</v>
       </c>
       <c r="I38">
         <v>4</v>
       </c>
       <c r="J38">
         <v>2</v>
       </c>
       <c r="K38">
         <v>7</v>
       </c>
       <c r="L38">
         <v>2</v>
       </c>
       <c r="M38">
         <v>9</v>
       </c>
       <c r="N38">
         <v>4</v>
       </c>
       <c r="S38">
         <v>2</v>
       </c>
       <c r="V38">
         <v>3</v>
       </c>
       <c r="W38">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>101</v>
       </c>
       <c r="B39" t="s">
         <v>102</v>
       </c>
       <c r="C39" t="s">
         <v>103</v>
       </c>
       <c r="D39" t="s">
         <v>26</v>
       </c>
       <c r="E39">
         <v>26</v>
       </c>
       <c r="F39">
         <v>78</v>
       </c>
       <c r="G39">
         <v>104</v>
       </c>
       <c r="H39">
@@ -3815,72 +3815,72 @@
       </c>
       <c r="V39">
         <v>1</v>
       </c>
       <c r="W39">
         <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>101</v>
       </c>
       <c r="B40" t="s">
         <v>104</v>
       </c>
       <c r="C40" t="s">
         <v>105</v>
       </c>
       <c r="D40" t="s">
         <v>26</v>
       </c>
       <c r="E40">
         <v>5</v>
       </c>
       <c r="F40">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G40">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H40">
         <v>1</v>
       </c>
       <c r="I40">
         <v>3</v>
       </c>
       <c r="J40">
         <v>2</v>
       </c>
       <c r="K40">
         <v>2</v>
       </c>
       <c r="M40">
         <v>9</v>
       </c>
       <c r="Q40">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="S40">
         <v>1</v>
       </c>
       <c r="T40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>101</v>
       </c>
       <c r="B41" t="s">
         <v>106</v>
       </c>
       <c r="C41" t="s">
         <v>107</v>
       </c>
       <c r="D41" t="s">
         <v>26</v>
       </c>
       <c r="E41">
         <v>19</v>
       </c>
       <c r="F41">
@@ -4471,131 +4471,131 @@
       </c>
       <c r="N52">
         <v>22</v>
       </c>
       <c r="Q52">
         <v>23</v>
       </c>
       <c r="S52">
         <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" t="s">
         <v>133</v>
       </c>
       <c r="D53" t="s">
         <v>26</v>
       </c>
       <c r="E53">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F53">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G53">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="H53">
         <v>1</v>
       </c>
       <c r="I53">
         <v>5</v>
       </c>
       <c r="J53">
         <v>2</v>
       </c>
       <c r="K53">
         <v>12</v>
       </c>
       <c r="M53">
         <v>34</v>
       </c>
       <c r="N53">
         <v>19</v>
       </c>
       <c r="Q53">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="S53">
         <v>6</v>
       </c>
       <c r="V53">
         <v>3</v>
       </c>
       <c r="W53">
         <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
         <v>131</v>
       </c>
       <c r="B54" t="s">
         <v>134</v>
       </c>
       <c r="C54" t="s">
         <v>135</v>
       </c>
       <c r="D54" t="s">
         <v>26</v>
       </c>
       <c r="E54">
         <v>18</v>
       </c>
       <c r="F54">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G54">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H54">
         <v>1</v>
       </c>
       <c r="I54">
         <v>5</v>
       </c>
       <c r="J54">
         <v>2</v>
       </c>
       <c r="K54">
         <v>10</v>
       </c>
       <c r="M54">
         <v>27</v>
       </c>
       <c r="N54">
         <v>13</v>
       </c>
       <c r="O54">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Q54">
         <v>8</v>
       </c>
       <c r="W54">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
         <v>131</v>
       </c>
       <c r="B55" t="s">
         <v>136</v>
       </c>
       <c r="C55" t="s">
         <v>137</v>
       </c>
       <c r="D55" t="s">
         <v>26</v>
       </c>
       <c r="E55">
         <v>13</v>
       </c>
       <c r="F55">
@@ -5069,75 +5069,75 @@
       </c>
       <c r="T63">
         <v>1</v>
       </c>
       <c r="W63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" t="s">
         <v>131</v>
       </c>
       <c r="B64" t="s">
         <v>154</v>
       </c>
       <c r="C64" t="s">
         <v>155</v>
       </c>
       <c r="D64" t="s">
         <v>26</v>
       </c>
       <c r="E64">
         <v>8</v>
       </c>
       <c r="F64">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="G64">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H64">
         <v>1</v>
       </c>
       <c r="I64">
         <v>4</v>
       </c>
       <c r="J64">
         <v>2</v>
       </c>
       <c r="K64">
         <v>7</v>
       </c>
       <c r="L64">
         <v>1</v>
       </c>
       <c r="M64">
         <v>6</v>
       </c>
       <c r="N64">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Q64">
         <v>1</v>
       </c>
       <c r="S64">
         <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" t="s">
         <v>158</v>
       </c>
       <c r="D65" t="s">
         <v>26</v>
       </c>
       <c r="E65">
         <v>17</v>
       </c>
       <c r="F65">
@@ -5219,72 +5219,72 @@
       </c>
       <c r="T66">
         <v>1</v>
       </c>
       <c r="V66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" t="s">
         <v>156</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" t="s">
         <v>162</v>
       </c>
       <c r="D67" t="s">
         <v>26</v>
       </c>
       <c r="E67">
         <v>13</v>
       </c>
       <c r="F67">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G67">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H67">
         <v>1</v>
       </c>
       <c r="I67">
         <v>4</v>
       </c>
       <c r="J67">
         <v>2</v>
       </c>
       <c r="K67">
         <v>6</v>
       </c>
       <c r="M67">
         <v>13</v>
       </c>
       <c r="N67">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q67">
         <v>18</v>
       </c>
       <c r="S67">
         <v>2</v>
       </c>
       <c r="W67">
         <v>4</v>
       </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
         <v>156</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" t="s">
         <v>164</v>
       </c>
       <c r="D68" t="s">
         <v>26</v>
       </c>
       <c r="E68">
@@ -5463,90 +5463,87 @@
       </c>
       <c r="R71">
         <v>1</v>
       </c>
       <c r="T71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
         <v>156</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" t="s">
         <v>172</v>
       </c>
       <c r="D72" t="s">
         <v>59</v>
       </c>
       <c r="E72">
         <v>80</v>
       </c>
       <c r="F72">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="G72">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="H72">
         <v>1</v>
       </c>
       <c r="I72">
         <v>5</v>
       </c>
       <c r="J72">
         <v>2</v>
       </c>
       <c r="K72">
         <v>20</v>
       </c>
       <c r="L72">
         <v>4</v>
       </c>
       <c r="M72">
         <v>63</v>
       </c>
       <c r="N72">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q72">
         <v>41</v>
       </c>
       <c r="R72">
         <v>36</v>
       </c>
       <c r="S72">
         <v>9</v>
       </c>
       <c r="V72">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" t="s">
         <v>156</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" t="s">
         <v>174</v>
       </c>
       <c r="D73" t="s">
         <v>59</v>
       </c>
       <c r="E73">
         <v>37</v>
       </c>
       <c r="F73">
         <v>60</v>
       </c>
       <c r="G73">
         <v>97</v>
       </c>
       <c r="H73">
@@ -5593,54 +5590,51 @@
       <c r="C74" t="s">
         <v>177</v>
       </c>
       <c r="D74" t="s">
         <v>26</v>
       </c>
       <c r="E74">
         <v>24</v>
       </c>
       <c r="F74">
         <v>42</v>
       </c>
       <c r="G74">
         <v>66</v>
       </c>
       <c r="H74">
         <v>1</v>
       </c>
       <c r="I74">
         <v>5</v>
       </c>
       <c r="J74">
         <v>2</v>
       </c>
       <c r="K74">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="M74">
         <v>24</v>
       </c>
       <c r="N74">
         <v>9</v>
       </c>
       <c r="Q74">
         <v>11</v>
       </c>
       <c r="S74">
         <v>3</v>
       </c>
       <c r="W74">
         <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
         <v>175</v>
       </c>
       <c r="B75" t="s">
         <v>178</v>
       </c>
       <c r="C75" t="s">
@@ -6158,90 +6152,90 @@
       </c>
       <c r="S84">
         <v>1</v>
       </c>
       <c r="W84">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
         <v>182</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" t="s">
         <v>200</v>
       </c>
       <c r="D85" t="s">
         <v>59</v>
       </c>
       <c r="E85">
         <v>76</v>
       </c>
       <c r="F85">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G85">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="H85">
         <v>1</v>
       </c>
       <c r="I85">
         <v>7</v>
       </c>
       <c r="J85">
         <v>2</v>
       </c>
       <c r="K85">
         <v>15</v>
       </c>
       <c r="L85">
         <v>3</v>
       </c>
       <c r="M85">
         <v>45</v>
       </c>
       <c r="N85">
         <v>47</v>
       </c>
       <c r="Q85">
         <v>45</v>
       </c>
       <c r="S85">
         <v>11</v>
       </c>
       <c r="T85">
         <v>2</v>
       </c>
       <c r="V85">
         <v>2</v>
       </c>
       <c r="W85">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
         <v>182</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" t="s">
         <v>202</v>
       </c>
       <c r="D86" t="s">
         <v>59</v>
       </c>
       <c r="E86">
         <v>6</v>
       </c>
       <c r="F86">
         <v>31</v>
       </c>
       <c r="G86">
         <v>37</v>
       </c>
       <c r="I86">
@@ -6449,60 +6443,60 @@
       </c>
       <c r="S90">
         <v>1</v>
       </c>
       <c r="V90">
         <v>1</v>
       </c>
       <c r="W90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" t="s">
         <v>205</v>
       </c>
       <c r="B91" t="s">
         <v>212</v>
       </c>
       <c r="C91" t="s">
         <v>213</v>
       </c>
       <c r="D91" t="s">
         <v>26</v>
       </c>
       <c r="E91">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F91">
         <v>44</v>
       </c>
       <c r="G91">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H91">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I91">
         <v>4</v>
       </c>
       <c r="J91">
         <v>2</v>
       </c>
       <c r="K91">
         <v>10</v>
       </c>
       <c r="M91">
         <v>29</v>
       </c>
       <c r="N91">
         <v>5</v>
       </c>
       <c r="Q91">
         <v>11</v>
       </c>
       <c r="S91">
         <v>2</v>
       </c>
       <c r="W91">
         <v>3</v>
       </c>
@@ -6614,128 +6608,128 @@
       </c>
       <c r="S93">
         <v>4</v>
       </c>
       <c r="W93">
         <v>3</v>
       </c>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>219</v>
       </c>
       <c r="C94" t="s">
         <v>220</v>
       </c>
       <c r="D94" t="s">
         <v>26</v>
       </c>
       <c r="E94">
         <v>26</v>
       </c>
       <c r="F94">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G94">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H94">
         <v>1</v>
       </c>
       <c r="I94">
         <v>4</v>
       </c>
       <c r="J94">
         <v>2</v>
       </c>
       <c r="K94">
         <v>12</v>
       </c>
       <c r="M94">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N94">
         <v>26</v>
       </c>
       <c r="Q94">
         <v>1</v>
       </c>
       <c r="S94">
         <v>3</v>
       </c>
       <c r="V94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>221</v>
       </c>
       <c r="C95" t="s">
         <v>222</v>
       </c>
       <c r="D95" t="s">
         <v>26</v>
       </c>
       <c r="E95">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F95">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="G95">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="H95">
         <v>1</v>
       </c>
       <c r="I95">
         <v>5</v>
       </c>
       <c r="J95">
         <v>2</v>
       </c>
       <c r="K95">
         <v>14</v>
       </c>
       <c r="M95">
         <v>83</v>
       </c>
       <c r="N95">
         <v>24</v>
       </c>
       <c r="O95">
         <v>4</v>
       </c>
       <c r="Q95">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S95">
         <v>3</v>
       </c>
       <c r="T95">
         <v>1</v>
       </c>
       <c r="W95">
         <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" t="s">
         <v>216</v>
       </c>
       <c r="B96" t="s">
         <v>223</v>
       </c>
       <c r="C96" t="s">
         <v>224</v>
       </c>
       <c r="D96" t="s">
         <v>26</v>
       </c>
       <c r="E96">
@@ -6797,104 +6791,101 @@
       <c r="F97">
         <v>44</v>
       </c>
       <c r="G97">
         <v>57</v>
       </c>
       <c r="H97">
         <v>1</v>
       </c>
       <c r="I97">
         <v>5</v>
       </c>
       <c r="J97">
         <v>1</v>
       </c>
       <c r="K97">
         <v>6</v>
       </c>
       <c r="M97">
         <v>24</v>
       </c>
       <c r="N97">
         <v>3</v>
       </c>
       <c r="Q97">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="S97">
         <v>2</v>
       </c>
       <c r="T97">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="W97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" t="s">
         <v>216</v>
       </c>
       <c r="B98" t="s">
         <v>227</v>
       </c>
       <c r="C98" t="s">
         <v>228</v>
       </c>
       <c r="D98" t="s">
         <v>26</v>
       </c>
       <c r="E98">
         <v>6</v>
       </c>
       <c r="F98">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G98">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H98">
         <v>1</v>
       </c>
       <c r="I98">
         <v>4</v>
       </c>
       <c r="J98">
         <v>1</v>
       </c>
       <c r="L98">
         <v>2</v>
       </c>
       <c r="M98">
         <v>5</v>
       </c>
       <c r="N98">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="Q98">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="S98">
         <v>1</v>
       </c>
       <c r="V98">
         <v>1</v>
       </c>
       <c r="W98">
         <v>4</v>
       </c>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" t="s">
         <v>216</v>
       </c>
       <c r="B99" t="s">
         <v>229</v>
       </c>
       <c r="C99" t="s">
         <v>230</v>
       </c>
       <c r="D99" t="s">
         <v>26</v>
       </c>
       <c r="E99">
@@ -6923,81 +6914,78 @@
       </c>
       <c r="N99">
         <v>4</v>
       </c>
       <c r="Q99">
         <v>8</v>
       </c>
       <c r="W99">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" t="s">
         <v>216</v>
       </c>
       <c r="B100" t="s">
         <v>231</v>
       </c>
       <c r="C100" t="s">
         <v>232</v>
       </c>
       <c r="D100" t="s">
         <v>26</v>
       </c>
       <c r="E100">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F100">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G100">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H100">
         <v>1</v>
       </c>
       <c r="I100">
         <v>5</v>
       </c>
       <c r="J100">
         <v>2</v>
       </c>
       <c r="K100">
         <v>5</v>
       </c>
       <c r="M100">
         <v>12</v>
       </c>
       <c r="N100">
         <v>1</v>
       </c>
       <c r="Q100">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="T100">
         <v>1</v>
       </c>
       <c r="W100">
         <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" t="s">
         <v>216</v>
       </c>
       <c r="B101" t="s">
         <v>233</v>
       </c>
       <c r="C101" t="s">
         <v>234</v>
       </c>
       <c r="D101" t="s">
         <v>26</v>
       </c>
       <c r="E101">
         <v>8</v>
       </c>
       <c r="F101">
@@ -7029,78 +7017,81 @@
       </c>
       <c r="Q101">
         <v>4</v>
       </c>
       <c r="S101">
         <v>2</v>
       </c>
       <c r="T101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" t="s">
         <v>216</v>
       </c>
       <c r="B102" t="s">
         <v>235</v>
       </c>
       <c r="C102" t="s">
         <v>236</v>
       </c>
       <c r="D102" t="s">
         <v>59</v>
       </c>
       <c r="E102">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F102">
         <v>103</v>
       </c>
       <c r="G102">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H102">
         <v>1</v>
       </c>
       <c r="I102">
         <v>4</v>
       </c>
       <c r="J102">
         <v>2</v>
       </c>
       <c r="K102">
         <v>11</v>
       </c>
       <c r="L102">
         <v>3</v>
       </c>
       <c r="M102">
         <v>37</v>
       </c>
       <c r="N102">
         <v>76</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
       </c>
       <c r="Q102">
         <v>8</v>
       </c>
       <c r="S102">
         <v>4</v>
       </c>
       <c r="W102">
         <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" t="s">
         <v>216</v>
       </c>
       <c r="B103" t="s">
         <v>237</v>
       </c>
       <c r="C103" t="s">
         <v>238</v>
       </c>
       <c r="D103" t="s">
         <v>59</v>
       </c>
       <c r="E103">
@@ -7447,78 +7438,78 @@
       </c>
       <c r="V109">
         <v>2</v>
       </c>
       <c r="W109">
         <v>2</v>
       </c>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" t="s">
         <v>241</v>
       </c>
       <c r="B110" t="s">
         <v>252</v>
       </c>
       <c r="C110" t="s">
         <v>253</v>
       </c>
       <c r="D110" t="s">
         <v>26</v>
       </c>
       <c r="E110">
         <v>13</v>
       </c>
       <c r="F110">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G110">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="H110">
         <v>1</v>
       </c>
       <c r="I110">
         <v>4</v>
       </c>
       <c r="J110">
         <v>2</v>
       </c>
       <c r="K110">
         <v>6</v>
       </c>
       <c r="M110">
         <v>11</v>
       </c>
       <c r="N110">
         <v>2</v>
       </c>
       <c r="Q110">
         <v>12</v>
       </c>
       <c r="S110">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T110">
         <v>1</v>
       </c>
       <c r="V110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" t="s">
         <v>241</v>
       </c>
       <c r="B111" t="s">
         <v>254</v>
       </c>
       <c r="C111" t="s">
         <v>255</v>
       </c>
       <c r="D111" t="s">
         <v>26</v>
       </c>
       <c r="E111">
         <v>8</v>
       </c>
       <c r="F111">
@@ -7600,78 +7591,78 @@
       </c>
       <c r="S112">
         <v>8</v>
       </c>
       <c r="T112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" t="s">
         <v>258</v>
       </c>
       <c r="B113" t="s">
         <v>259</v>
       </c>
       <c r="C113" t="s">
         <v>260</v>
       </c>
       <c r="D113" t="s">
         <v>26</v>
       </c>
       <c r="E113">
         <v>35</v>
       </c>
       <c r="F113">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G113">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H113">
         <v>1</v>
       </c>
       <c r="I113">
         <v>5</v>
       </c>
       <c r="J113">
         <v>2</v>
       </c>
       <c r="K113">
         <v>13</v>
       </c>
       <c r="M113">
         <v>38</v>
       </c>
       <c r="N113">
         <v>22</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Q113">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="S113">
         <v>3</v>
       </c>
       <c r="V113">
         <v>1</v>
       </c>
       <c r="W113">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" t="s">
         <v>258</v>
       </c>
       <c r="B114" t="s">
         <v>261</v>
       </c>
       <c r="C114" t="s">
         <v>262</v>
       </c>
       <c r="D114" t="s">
         <v>26</v>
       </c>
       <c r="E114">
@@ -7756,75 +7747,75 @@
       </c>
       <c r="T115">
         <v>1</v>
       </c>
       <c r="W115">
         <v>4</v>
       </c>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" t="s">
         <v>258</v>
       </c>
       <c r="B116" t="s">
         <v>265</v>
       </c>
       <c r="C116" t="s">
         <v>266</v>
       </c>
       <c r="D116" t="s">
         <v>26</v>
       </c>
       <c r="E116">
         <v>7</v>
       </c>
       <c r="F116">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G116">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="H116">
         <v>1</v>
       </c>
       <c r="I116">
         <v>3</v>
       </c>
       <c r="J116">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K116">
         <v>2</v>
       </c>
       <c r="M116">
         <v>6</v>
       </c>
       <c r="N116">
         <v>6</v>
       </c>
       <c r="Q116">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S116">
         <v>1</v>
       </c>
       <c r="V116">
         <v>1</v>
       </c>
       <c r="W116">
         <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" t="s">
         <v>258</v>
       </c>
       <c r="B117" t="s">
         <v>267</v>
       </c>
       <c r="C117" t="s">
         <v>268</v>
       </c>
       <c r="D117" t="s">
         <v>26</v>
       </c>
       <c r="E117">
@@ -7853,139 +7844,142 @@
       </c>
       <c r="N117">
         <v>6</v>
       </c>
       <c r="S117">
         <v>1</v>
       </c>
       <c r="V117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" t="s">
         <v>258</v>
       </c>
       <c r="B118" t="s">
         <v>269</v>
       </c>
       <c r="C118" t="s">
         <v>270</v>
       </c>
       <c r="D118" t="s">
         <v>59</v>
       </c>
       <c r="E118">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F118">
         <v>58</v>
       </c>
       <c r="G118">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="H118">
         <v>1</v>
       </c>
       <c r="I118">
         <v>4</v>
       </c>
       <c r="J118">
         <v>2</v>
       </c>
       <c r="K118">
         <v>10</v>
       </c>
       <c r="L118">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M118">
         <v>35</v>
       </c>
       <c r="N118">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="Q118">
         <v>3</v>
       </c>
       <c r="R118">
         <v>1</v>
       </c>
       <c r="S118">
         <v>5</v>
       </c>
       <c r="W118">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" t="s">
         <v>271</v>
       </c>
       <c r="B119" t="s">
         <v>272</v>
       </c>
       <c r="C119" t="s">
         <v>273</v>
       </c>
       <c r="D119" t="s">
         <v>26</v>
       </c>
       <c r="E119">
         <v>15</v>
       </c>
       <c r="F119">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G119">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H119">
         <v>1</v>
       </c>
       <c r="I119">
         <v>4</v>
       </c>
       <c r="J119">
         <v>2</v>
       </c>
       <c r="K119">
         <v>5</v>
       </c>
       <c r="M119">
         <v>21</v>
       </c>
       <c r="N119">
         <v>3</v>
       </c>
       <c r="Q119">
         <v>11</v>
       </c>
       <c r="S119">
         <v>2</v>
       </c>
       <c r="T119">
+        <v>1</v>
+      </c>
+      <c r="W119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" t="s">
         <v>271</v>
       </c>
       <c r="B120" t="s">
         <v>274</v>
       </c>
       <c r="C120" t="s">
         <v>275</v>
       </c>
       <c r="D120" t="s">
         <v>26</v>
       </c>
       <c r="E120">
         <v>8</v>
       </c>
       <c r="F120">
         <v>19</v>
       </c>
       <c r="G120">
         <v>27</v>
       </c>
@@ -8447,63 +8441,63 @@
       </c>
       <c r="N129">
         <v>14</v>
       </c>
       <c r="S129">
         <v>3</v>
       </c>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>295</v>
       </c>
       <c r="C130" t="s">
         <v>296</v>
       </c>
       <c r="D130" t="s">
         <v>26</v>
       </c>
       <c r="E130">
         <v>22</v>
       </c>
       <c r="F130">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G130">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H130">
         <v>1</v>
       </c>
       <c r="I130">
         <v>4</v>
       </c>
       <c r="J130">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K130">
         <v>13</v>
       </c>
       <c r="M130">
         <v>35</v>
       </c>
       <c r="N130">
         <v>30</v>
       </c>
       <c r="Q130">
         <v>5</v>
       </c>
       <c r="S130">
         <v>1</v>
       </c>
       <c r="V130">
         <v>2</v>
       </c>
       <c r="W130">
         <v>17</v>
       </c>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" t="s">
@@ -8644,181 +8638,181 @@
       </c>
       <c r="N133">
         <v>19</v>
       </c>
       <c r="S133">
         <v>1</v>
       </c>
       <c r="W133">
         <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" t="s">
         <v>288</v>
       </c>
       <c r="B134" t="s">
         <v>303</v>
       </c>
       <c r="C134" t="s">
         <v>304</v>
       </c>
       <c r="D134" t="s">
         <v>59</v>
       </c>
       <c r="E134">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F134">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G134">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="H134">
         <v>1</v>
       </c>
       <c r="I134">
         <v>4</v>
       </c>
       <c r="J134">
         <v>2</v>
       </c>
       <c r="K134">
         <v>11</v>
       </c>
       <c r="M134">
         <v>52</v>
       </c>
       <c r="N134">
         <v>32</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Q134">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="S134">
         <v>11</v>
       </c>
       <c r="W134">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" t="s">
         <v>288</v>
       </c>
       <c r="B135" t="s">
         <v>305</v>
       </c>
       <c r="C135" t="s">
         <v>306</v>
       </c>
       <c r="D135" t="s">
         <v>59</v>
       </c>
       <c r="E135">
         <v>68</v>
       </c>
       <c r="F135">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G135">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="H135">
         <v>1</v>
       </c>
       <c r="I135">
         <v>6</v>
       </c>
       <c r="J135">
         <v>3</v>
       </c>
       <c r="K135">
         <v>20</v>
       </c>
       <c r="L135">
         <v>3</v>
       </c>
       <c r="M135">
         <v>37</v>
       </c>
       <c r="N135">
         <v>29</v>
       </c>
       <c r="S135">
         <v>12</v>
       </c>
       <c r="W135">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" t="s">
         <v>307</v>
       </c>
       <c r="B136" t="s">
         <v>308</v>
       </c>
       <c r="C136" t="s">
         <v>309</v>
       </c>
       <c r="D136" t="s">
         <v>26</v>
       </c>
       <c r="E136">
         <v>23</v>
       </c>
       <c r="F136">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="G136">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="H136">
         <v>1</v>
       </c>
       <c r="I136">
         <v>4</v>
       </c>
       <c r="J136">
         <v>3</v>
       </c>
       <c r="K136">
         <v>13</v>
       </c>
       <c r="M136">
         <v>31</v>
       </c>
       <c r="N136">
         <v>22</v>
       </c>
       <c r="Q136">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="S136">
         <v>2</v>
       </c>
       <c r="V136">
         <v>3</v>
       </c>
       <c r="W136">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" t="s">
         <v>307</v>
       </c>
       <c r="B137" t="s">
         <v>310</v>
       </c>
       <c r="C137" t="s">
         <v>311</v>
       </c>
       <c r="D137" t="s">
         <v>26</v>
       </c>
       <c r="E137">
@@ -9353,57 +9347,57 @@
       <c r="E148">
         <v>25</v>
       </c>
       <c r="F148">
         <v>31</v>
       </c>
       <c r="G148">
         <v>56</v>
       </c>
       <c r="H148">
         <v>1</v>
       </c>
       <c r="I148">
         <v>4</v>
       </c>
       <c r="J148">
         <v>2</v>
       </c>
       <c r="K148">
         <v>10</v>
       </c>
       <c r="L148">
         <v>3</v>
       </c>
       <c r="M148">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N148">
         <v>6</v>
       </c>
       <c r="Q148">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="S148">
         <v>2</v>
       </c>
       <c r="T148">
         <v>1</v>
       </c>
       <c r="V148">
         <v>1</v>
       </c>
       <c r="W148">
         <v>2</v>
       </c>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" t="s">
         <v>335</v>
       </c>
       <c r="B149" t="s">
         <v>336</v>
       </c>
       <c r="C149" t="s">
         <v>337</v>
       </c>
       <c r="D149" t="s">
@@ -9735,54 +9729,54 @@
       </c>
       <c r="Q155">
         <v>17</v>
       </c>
       <c r="S155">
         <v>2</v>
       </c>
       <c r="T155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" t="s">
         <v>335</v>
       </c>
       <c r="B156" t="s">
         <v>350</v>
       </c>
       <c r="C156" t="s">
         <v>351</v>
       </c>
       <c r="D156" t="s">
         <v>59</v>
       </c>
       <c r="E156">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F156">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="G156">
         <v>95</v>
       </c>
       <c r="H156">
         <v>1</v>
       </c>
       <c r="I156">
         <v>6</v>
       </c>
       <c r="K156">
         <v>8</v>
       </c>
       <c r="M156">
         <v>20</v>
       </c>
       <c r="N156">
         <v>29</v>
       </c>
       <c r="R156">
         <v>19</v>
       </c>
       <c r="S156">
         <v>12</v>
       </c>
@@ -9917,75 +9911,75 @@
       </c>
       <c r="T159">
         <v>1</v>
       </c>
       <c r="W159">
         <v>4</v>
       </c>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" t="s">
         <v>356</v>
       </c>
       <c r="B160" t="s">
         <v>359</v>
       </c>
       <c r="C160" t="s">
         <v>360</v>
       </c>
       <c r="D160" t="s">
         <v>26</v>
       </c>
       <c r="E160">
         <v>11</v>
       </c>
       <c r="F160">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G160">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H160">
         <v>1</v>
       </c>
       <c r="I160">
         <v>4</v>
       </c>
       <c r="J160">
         <v>2</v>
       </c>
       <c r="K160">
         <v>5</v>
       </c>
       <c r="M160">
         <v>19</v>
       </c>
       <c r="N160">
         <v>1</v>
       </c>
       <c r="Q160">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="S160">
         <v>1</v>
       </c>
       <c r="T160">
         <v>1</v>
       </c>
       <c r="W160">
         <v>7</v>
       </c>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" t="s">
         <v>356</v>
       </c>
       <c r="B161" t="s">
         <v>361</v>
       </c>
       <c r="C161" t="s">
         <v>362</v>
       </c>
       <c r="D161" t="s">
         <v>26</v>
       </c>
       <c r="E161">
@@ -10137,61 +10131,64 @@
       </c>
       <c r="D164" t="s">
         <v>59</v>
       </c>
       <c r="E164">
         <v>39</v>
       </c>
       <c r="F164">
         <v>80</v>
       </c>
       <c r="G164">
         <v>119</v>
       </c>
       <c r="H164">
         <v>1</v>
       </c>
       <c r="I164">
         <v>5</v>
       </c>
       <c r="J164">
         <v>2</v>
       </c>
       <c r="K164">
         <v>12</v>
       </c>
+      <c r="L164">
+        <v>1</v>
+      </c>
       <c r="M164">
         <v>31</v>
       </c>
       <c r="N164">
         <v>41</v>
       </c>
       <c r="R164">
         <v>18</v>
       </c>
       <c r="S164">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="V164">
         <v>1</v>
       </c>
       <c r="W164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" t="s">
         <v>369</v>
       </c>
       <c r="B165" t="s">
         <v>370</v>
       </c>
       <c r="C165" t="s">
         <v>371</v>
       </c>
       <c r="D165" t="s">
         <v>26</v>
       </c>
       <c r="E165">
         <v>18</v>
       </c>
       <c r="F165">
@@ -10517,72 +10514,72 @@
       </c>
       <c r="Q171">
         <v>1</v>
       </c>
       <c r="S171">
         <v>6</v>
       </c>
       <c r="W171">
         <v>3</v>
       </c>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" t="s">
         <v>380</v>
       </c>
       <c r="B172" t="s">
         <v>385</v>
       </c>
       <c r="C172" t="s">
         <v>386</v>
       </c>
       <c r="D172" t="s">
         <v>26</v>
       </c>
       <c r="E172">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F172">
         <v>13</v>
       </c>
       <c r="G172">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H172">
         <v>1</v>
       </c>
       <c r="I172">
         <v>3</v>
       </c>
       <c r="K172">
         <v>2</v>
       </c>
       <c r="M172">
         <v>6</v>
       </c>
       <c r="N172">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="S172">
         <v>1</v>
       </c>
       <c r="T172">
         <v>1</v>
       </c>
       <c r="V172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" t="s">
         <v>380</v>
       </c>
       <c r="B173" t="s">
         <v>387</v>
       </c>
       <c r="C173" t="s">
         <v>388</v>
       </c>
       <c r="D173" t="s">
         <v>26</v>
       </c>
       <c r="E173">
@@ -11208,81 +11205,81 @@
       </c>
       <c r="S185">
         <v>3</v>
       </c>
       <c r="T185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:23">
       <c r="A186" t="s">
         <v>395</v>
       </c>
       <c r="B186" t="s">
         <v>414</v>
       </c>
       <c r="C186" t="s">
         <v>415</v>
       </c>
       <c r="D186" t="s">
         <v>59</v>
       </c>
       <c r="E186">
         <v>19</v>
       </c>
       <c r="F186">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G186">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H186">
         <v>1</v>
       </c>
       <c r="I186">
         <v>4</v>
       </c>
       <c r="J186">
         <v>2</v>
       </c>
       <c r="K186">
         <v>7</v>
       </c>
       <c r="L186">
         <v>1</v>
       </c>
       <c r="M186">
         <v>10</v>
       </c>
       <c r="N186">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="S186">
         <v>2</v>
       </c>
       <c r="W186">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="187" spans="1:23">
       <c r="A187" t="s">
         <v>395</v>
       </c>
       <c r="B187" t="s">
         <v>416</v>
       </c>
       <c r="C187" t="s">
         <v>417</v>
       </c>
       <c r="D187" t="s">
         <v>59</v>
       </c>
       <c r="E187">
         <v>15</v>
       </c>
       <c r="F187">
         <v>26</v>
       </c>
       <c r="G187">
         <v>41</v>
       </c>
       <c r="H187">
@@ -11308,75 +11305,75 @@
       </c>
       <c r="S187">
         <v>2</v>
       </c>
       <c r="W187">
         <v>3</v>
       </c>
     </row>
     <row r="188" spans="1:23">
       <c r="A188" t="s">
         <v>418</v>
       </c>
       <c r="B188" t="s">
         <v>419</v>
       </c>
       <c r="C188" t="s">
         <v>420</v>
       </c>
       <c r="D188" t="s">
         <v>26</v>
       </c>
       <c r="E188">
         <v>19</v>
       </c>
       <c r="F188">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G188">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="H188">
         <v>1</v>
       </c>
       <c r="I188">
         <v>6</v>
       </c>
       <c r="J188">
         <v>2</v>
       </c>
       <c r="K188">
         <v>6</v>
       </c>
       <c r="M188">
         <v>18</v>
       </c>
       <c r="N188">
         <v>5</v>
       </c>
       <c r="Q188">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="S188">
         <v>5</v>
       </c>
       <c r="T188">
         <v>1</v>
       </c>
       <c r="V188">
         <v>1</v>
       </c>
       <c r="W188">
         <v>2</v>
       </c>
     </row>
     <row r="189" spans="1:23">
       <c r="A189" t="s">
         <v>418</v>
       </c>
       <c r="B189" t="s">
         <v>421</v>
       </c>
       <c r="C189" t="s">
         <v>422</v>
       </c>
       <c r="D189" t="s">
@@ -12125,66 +12122,66 @@
       </c>
       <c r="N204">
         <v>4</v>
       </c>
       <c r="T204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:23">
       <c r="A205" t="s">
         <v>431</v>
       </c>
       <c r="B205" t="s">
         <v>454</v>
       </c>
       <c r="C205" t="s">
         <v>455</v>
       </c>
       <c r="D205" t="s">
         <v>59</v>
       </c>
       <c r="E205">
         <v>8</v>
       </c>
       <c r="F205">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G205">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H205">
         <v>1</v>
       </c>
       <c r="I205">
         <v>4</v>
       </c>
       <c r="J205">
         <v>2</v>
       </c>
       <c r="K205">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="L205">
         <v>2</v>
       </c>
       <c r="M205">
         <v>7</v>
       </c>
       <c r="N205">
         <v>3</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="S205">
         <v>2</v>
       </c>
       <c r="W205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:23">
       <c r="A206" t="s">
         <v>431</v>
       </c>
       <c r="B206" t="s">
@@ -12225,93 +12222,93 @@
       </c>
       <c r="N206">
         <v>3</v>
       </c>
       <c r="Q206">
         <v>4</v>
       </c>
       <c r="S206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" t="s">
         <v>431</v>
       </c>
       <c r="B207" t="s">
         <v>458</v>
       </c>
       <c r="C207" t="s">
         <v>459</v>
       </c>
       <c r="D207" t="s">
         <v>59</v>
       </c>
       <c r="E207">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F207">
         <v>82</v>
       </c>
       <c r="G207">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="H207">
         <v>1</v>
       </c>
       <c r="I207">
         <v>6</v>
       </c>
       <c r="J207">
         <v>2</v>
       </c>
       <c r="K207">
         <v>13</v>
       </c>
       <c r="L207">
         <v>3</v>
       </c>
       <c r="M207">
         <v>41</v>
       </c>
       <c r="N207">
         <v>33</v>
       </c>
       <c r="Q207">
         <v>23</v>
       </c>
       <c r="S207">
         <v>9</v>
       </c>
       <c r="U207">
         <v>2</v>
       </c>
       <c r="V207">
         <v>1</v>
       </c>
       <c r="W207">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="208" spans="1:23">
       <c r="A208" t="s">
         <v>460</v>
       </c>
       <c r="B208" t="s">
         <v>461</v>
       </c>
       <c r="C208" t="s">
         <v>462</v>
       </c>
       <c r="D208" t="s">
         <v>26</v>
       </c>
       <c r="E208">
         <v>17</v>
       </c>
       <c r="F208">
         <v>32</v>
       </c>
       <c r="G208">
         <v>49</v>
       </c>
       <c r="H208">
@@ -12407,63 +12404,63 @@
       </c>
       <c r="Q210">
         <v>2</v>
       </c>
       <c r="W210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:23">
       <c r="A211" t="s">
         <v>460</v>
       </c>
       <c r="B211" t="s">
         <v>467</v>
       </c>
       <c r="C211" t="s">
         <v>468</v>
       </c>
       <c r="D211" t="s">
         <v>26</v>
       </c>
       <c r="E211">
         <v>6</v>
       </c>
       <c r="F211">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G211">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H211">
         <v>1</v>
       </c>
       <c r="I211">
         <v>3</v>
       </c>
       <c r="J211">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K211">
         <v>2</v>
       </c>
       <c r="L211">
         <v>1</v>
       </c>
       <c r="M211">
         <v>4</v>
       </c>
       <c r="N211">
         <v>4</v>
       </c>
       <c r="Q211">
         <v>1</v>
       </c>
       <c r="T211">
         <v>1</v>
       </c>
       <c r="V211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:23">
       <c r="A212" t="s">
@@ -12589,72 +12586,72 @@
       </c>
       <c r="S214">
         <v>4</v>
       </c>
       <c r="W214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" t="s">
         <v>473</v>
       </c>
       <c r="B215" t="s">
         <v>476</v>
       </c>
       <c r="C215" t="s">
         <v>477</v>
       </c>
       <c r="D215" t="s">
         <v>26</v>
       </c>
       <c r="E215">
         <v>8</v>
       </c>
       <c r="F215">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G215">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H215">
         <v>1</v>
       </c>
       <c r="I215">
         <v>3</v>
       </c>
       <c r="K215">
         <v>2</v>
       </c>
       <c r="M215">
         <v>5</v>
       </c>
       <c r="N215">
         <v>3</v>
       </c>
       <c r="R215">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="S215">
         <v>3</v>
       </c>
       <c r="U215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:23">
       <c r="A216" t="s">
         <v>473</v>
       </c>
       <c r="B216" t="s">
         <v>478</v>
       </c>
       <c r="C216" t="s">
         <v>479</v>
       </c>
       <c r="D216" t="s">
         <v>26</v>
       </c>
       <c r="E216">
         <v>8</v>
       </c>
       <c r="F216">