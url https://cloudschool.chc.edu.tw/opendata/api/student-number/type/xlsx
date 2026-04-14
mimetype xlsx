--- v0 (2026-03-05)
+++ v1 (2026-04-14)
@@ -128,545 +128,545 @@
   <si>
     <t>8年級班級數</t>
   </si>
   <si>
     <t>9年級男生數</t>
   </si>
   <si>
     <t>9年級女生數</t>
   </si>
   <si>
     <t>9年級班級數</t>
   </si>
   <si>
     <t>特教班男生數</t>
   </si>
   <si>
     <t>特教班女生數</t>
   </si>
   <si>
     <t>特教班級數</t>
   </si>
   <si>
     <t>彰化市</t>
   </si>
   <si>
+    <t>074607</t>
+  </si>
+  <si>
+    <t>縣立泰和國小</t>
+  </si>
+  <si>
+    <t>國民小學</t>
+  </si>
+  <si>
+    <t>074606</t>
+  </si>
+  <si>
+    <t>縣立東芳國小</t>
+  </si>
+  <si>
+    <t>074605</t>
+  </si>
+  <si>
+    <t>縣立南興國小</t>
+  </si>
+  <si>
+    <t>074602</t>
+  </si>
+  <si>
+    <t>縣立民生國小</t>
+  </si>
+  <si>
+    <t>074609</t>
+  </si>
+  <si>
+    <t>縣立聯興國小</t>
+  </si>
+  <si>
+    <t>074601</t>
+  </si>
+  <si>
+    <t>縣立中山國小</t>
+  </si>
+  <si>
+    <t>074775</t>
+  </si>
+  <si>
+    <t>縣立大成國小</t>
+  </si>
+  <si>
+    <t>074612</t>
+  </si>
+  <si>
+    <t>縣立快官國小</t>
+  </si>
+  <si>
+    <t>074610</t>
+  </si>
+  <si>
+    <t>縣立大竹國小</t>
+  </si>
+  <si>
+    <t>074604</t>
+  </si>
+  <si>
+    <t>縣立南郭國小</t>
+  </si>
+  <si>
+    <t>074613</t>
+  </si>
+  <si>
+    <t>縣立石牌國小</t>
+  </si>
+  <si>
+    <t>074614</t>
+  </si>
+  <si>
+    <t>縣立忠孝國小</t>
+  </si>
+  <si>
+    <t>074608</t>
+  </si>
+  <si>
+    <t>縣立三民國小</t>
+  </si>
+  <si>
+    <t>074603</t>
+  </si>
+  <si>
+    <t>縣立平和國小</t>
+  </si>
+  <si>
+    <t>071318b</t>
+  </si>
+  <si>
+    <t>財團法人正德高中國小部</t>
+  </si>
+  <si>
     <t>074611</t>
   </si>
   <si>
     <t>縣立國聖國小</t>
   </si>
   <si>
-    <t>國民小學</t>
-[...1 lines deleted...]
-  <si>
     <t>074774</t>
   </si>
   <si>
     <t>縣立信義國(中)小</t>
   </si>
   <si>
-    <t>074607</t>
-[...86 lines deleted...]
-    <t>財團法人正德高中國小部</t>
+    <t>071318</t>
+  </si>
+  <si>
+    <t>財團法人正德高中國中部</t>
+  </si>
+  <si>
+    <t>國民中學</t>
+  </si>
+  <si>
+    <t>074540</t>
+  </si>
+  <si>
+    <t>縣立彰泰國中</t>
+  </si>
+  <si>
+    <t>074506</t>
+  </si>
+  <si>
+    <t>縣立彰安國中</t>
+  </si>
+  <si>
+    <t>074538</t>
+  </si>
+  <si>
+    <t>縣立彰興國中</t>
   </si>
   <si>
     <t>074541</t>
   </si>
   <si>
     <t>縣立信義國中(小)</t>
   </si>
   <si>
-    <t>國民中學</t>
+    <t>074507</t>
+  </si>
+  <si>
+    <t>縣立彰德國中</t>
+  </si>
+  <si>
+    <t>071311</t>
+  </si>
+  <si>
+    <t>私立精誠高中</t>
   </si>
   <si>
     <t>074505</t>
   </si>
   <si>
     <t>縣立陽明國中</t>
   </si>
   <si>
-    <t>074507</t>
-[...4 lines deleted...]
-  <si>
     <t>074308</t>
   </si>
   <si>
     <t>縣立彰化藝術高中</t>
   </si>
   <si>
-    <t>074540</t>
-[...28 lines deleted...]
-  <si>
     <t>芬園鄉</t>
   </si>
   <si>
     <t>074620</t>
   </si>
   <si>
     <t>縣立茄荖國小</t>
   </si>
   <si>
     <t>074619</t>
   </si>
   <si>
     <t>縣立文德國小</t>
   </si>
   <si>
     <t>074618</t>
   </si>
   <si>
     <t>縣立同安國小</t>
   </si>
   <si>
     <t>074617</t>
   </si>
   <si>
     <t>縣立寶山國小</t>
   </si>
   <si>
     <t>074616</t>
   </si>
   <si>
     <t>縣立富山國小</t>
   </si>
   <si>
     <t>074615</t>
   </si>
   <si>
     <t>縣立芬園國小</t>
   </si>
   <si>
     <t>074509</t>
   </si>
   <si>
     <t>縣立芬園國中</t>
   </si>
   <si>
     <t>花壇鄉</t>
   </si>
   <si>
+    <t>074624</t>
+  </si>
+  <si>
+    <t>縣立僑愛國小</t>
+  </si>
+  <si>
+    <t>074626</t>
+  </si>
+  <si>
+    <t>縣立白沙國小</t>
+  </si>
+  <si>
+    <t>074625</t>
+  </si>
+  <si>
+    <t>縣立三春國小</t>
+  </si>
+  <si>
+    <t>074623</t>
+  </si>
+  <si>
+    <t>縣立華南國小</t>
+  </si>
+  <si>
+    <t>074622</t>
+  </si>
+  <si>
+    <t>縣立文祥國小</t>
+  </si>
+  <si>
     <t>074621</t>
   </si>
   <si>
     <t>縣立花壇國小</t>
   </si>
   <si>
-    <t>074624</t>
-[...28 lines deleted...]
-  <si>
     <t>074526</t>
   </si>
   <si>
     <t>縣立花壇國中</t>
   </si>
   <si>
     <t>秀水鄉</t>
   </si>
   <si>
+    <t>074657</t>
+  </si>
+  <si>
+    <t>縣立明正國小</t>
+  </si>
+  <si>
     <t>074655</t>
   </si>
   <si>
     <t>縣立馬興國小</t>
   </si>
   <si>
-    <t>074657</t>
-[...4 lines deleted...]
-  <si>
     <t>074656</t>
   </si>
   <si>
     <t>縣立華龍國小</t>
   </si>
   <si>
     <t>074654</t>
   </si>
   <si>
     <t>縣立秀水國小</t>
   </si>
   <si>
     <t>074659</t>
   </si>
   <si>
     <t>縣立育民國小</t>
   </si>
   <si>
     <t>074658</t>
   </si>
   <si>
     <t>縣立陝西國小</t>
   </si>
   <si>
     <t>074522</t>
   </si>
   <si>
     <t>縣立秀水國中</t>
   </si>
   <si>
     <t>鹿港鎮</t>
   </si>
   <si>
+    <t>074646</t>
+  </si>
+  <si>
+    <t>縣立東興國小</t>
+  </si>
+  <si>
+    <t>074778</t>
+  </si>
+  <si>
+    <t>縣立鹿江國際國(中)小</t>
+  </si>
+  <si>
+    <t>074643</t>
+  </si>
+  <si>
+    <t>縣立新興國小</t>
+  </si>
+  <si>
+    <t>074645</t>
+  </si>
+  <si>
+    <t>縣立頂番國小</t>
+  </si>
+  <si>
     <t>074642</t>
   </si>
   <si>
     <t>縣立海埔國小</t>
   </si>
   <si>
+    <t>074639</t>
+  </si>
+  <si>
+    <t>縣立鹿港國小</t>
+  </si>
+  <si>
+    <t>074771</t>
+  </si>
+  <si>
+    <t>縣立鹿東國小</t>
+  </si>
+  <si>
+    <t>074641</t>
+  </si>
+  <si>
+    <t>縣立洛津國小</t>
+  </si>
+  <si>
+    <t>074640</t>
+  </si>
+  <si>
+    <t>縣立文開國小</t>
+  </si>
+  <si>
     <t>074644</t>
   </si>
   <si>
     <t>縣立草港國小</t>
   </si>
   <si>
-    <t>074645</t>
-[...46 lines deleted...]
-  <si>
     <t>074542</t>
   </si>
   <si>
     <t>縣立鹿江國際國中(小)</t>
   </si>
   <si>
     <t>074503</t>
   </si>
   <si>
     <t>縣立鹿鳴國中</t>
   </si>
   <si>
     <t>福興鄉</t>
   </si>
   <si>
+    <t>074652</t>
+  </si>
+  <si>
+    <t>縣立日新國小</t>
+  </si>
+  <si>
+    <t>074647</t>
+  </si>
+  <si>
+    <t>縣立管嶼國小</t>
+  </si>
+  <si>
+    <t>074649</t>
+  </si>
+  <si>
+    <t>縣立西勢國小</t>
+  </si>
+  <si>
+    <t>074653</t>
+  </si>
+  <si>
+    <t>縣立育新國小</t>
+  </si>
+  <si>
+    <t>074650</t>
+  </si>
+  <si>
+    <t>縣立大興國小</t>
+  </si>
+  <si>
+    <t>074648</t>
+  </si>
+  <si>
+    <t>縣立文昌國小</t>
+  </si>
+  <si>
     <t>074651</t>
   </si>
   <si>
     <t>縣立永豐國小</t>
   </si>
   <si>
-    <t>074652</t>
-[...34 lines deleted...]
-  <si>
     <t>074502</t>
   </si>
   <si>
     <t>縣立鹿港國中</t>
   </si>
   <si>
     <t>074521</t>
   </si>
   <si>
     <t>縣立福興國中</t>
   </si>
   <si>
     <t>線西鄉</t>
   </si>
   <si>
+    <t>074634</t>
+  </si>
+  <si>
+    <t>縣立曉陽國小</t>
+  </si>
+  <si>
     <t>074633</t>
   </si>
   <si>
     <t>縣立線西國小</t>
   </si>
   <si>
-    <t>074634</t>
-[...4 lines deleted...]
-  <si>
     <t>074504</t>
   </si>
   <si>
     <t>縣立線西國中</t>
   </si>
   <si>
     <t>和美鎮</t>
   </si>
   <si>
+    <t>074629</t>
+  </si>
+  <si>
+    <t>縣立大嘉國小</t>
+  </si>
+  <si>
+    <t>074630</t>
+  </si>
+  <si>
+    <t>縣立大榮國小</t>
+  </si>
+  <si>
+    <t>074769</t>
+  </si>
+  <si>
+    <t>縣立和仁國小</t>
+  </si>
+  <si>
+    <t>074628</t>
+  </si>
+  <si>
+    <t>縣立和東國小</t>
+  </si>
+  <si>
+    <t>074631</t>
+  </si>
+  <si>
+    <t>縣立新庄國小</t>
+  </si>
+  <si>
+    <t>074627</t>
+  </si>
+  <si>
+    <t>縣立和美國小</t>
+  </si>
+  <si>
     <t>074632</t>
   </si>
   <si>
     <t>縣立培英國小</t>
   </si>
   <si>
-    <t>074629</t>
-[...34 lines deleted...]
-  <si>
     <t>074535</t>
   </si>
   <si>
     <t>縣立和群國中</t>
   </si>
   <si>
     <t>074323</t>
   </si>
   <si>
     <t>縣立和美高中</t>
   </si>
   <si>
     <t>070f01b</t>
   </si>
   <si>
     <t>國立和美實驗學校(小學部）</t>
   </si>
   <si>
     <t>070f01</t>
   </si>
   <si>
     <t>國立和美實驗學校</t>
   </si>
   <si>
     <t>伸港鄉</t>
@@ -683,257 +683,257 @@
   <si>
     <t>縣立新港國小</t>
   </si>
   <si>
     <t>074638</t>
   </si>
   <si>
     <t>縣立大同國小</t>
   </si>
   <si>
     <t>074637</t>
   </si>
   <si>
     <t>縣立伸仁國小</t>
   </si>
   <si>
     <t>074524</t>
   </si>
   <si>
     <t>縣立伸港國中</t>
   </si>
   <si>
     <t>員林市</t>
   </si>
   <si>
+    <t>074684</t>
+  </si>
+  <si>
+    <t>縣立員東國小</t>
+  </si>
+  <si>
+    <t>074682</t>
+  </si>
+  <si>
+    <t>縣立靜修國小</t>
+  </si>
+  <si>
+    <t>074680</t>
+  </si>
+  <si>
+    <t>縣立員林國小</t>
+  </si>
+  <si>
+    <t>074685</t>
+  </si>
+  <si>
+    <t>縣立饒明國小</t>
+  </si>
+  <si>
+    <t>074681</t>
+  </si>
+  <si>
+    <t>縣立育英國小</t>
+  </si>
+  <si>
+    <t>074687</t>
+  </si>
+  <si>
+    <t>縣立青山國小</t>
+  </si>
+  <si>
+    <t>074683</t>
+  </si>
+  <si>
+    <t>縣立僑信國小</t>
+  </si>
+  <si>
     <t>074688</t>
   </si>
   <si>
     <t>縣立明湖國小</t>
   </si>
   <si>
-    <t>074683</t>
-[...4 lines deleted...]
-  <si>
     <t>074686</t>
   </si>
   <si>
     <t>縣立東山國小</t>
   </si>
   <si>
-    <t>074682</t>
-[...32 lines deleted...]
-    <t>縣立育英國小</t>
+    <t>074511</t>
+  </si>
+  <si>
+    <t>縣立明倫國中</t>
+  </si>
+  <si>
+    <t>074510</t>
+  </si>
+  <si>
+    <t>縣立員林國中</t>
   </si>
   <si>
     <t>074536</t>
   </si>
   <si>
     <t>縣立大同國中</t>
   </si>
   <si>
-    <t>074511</t>
-[...10 lines deleted...]
-  <si>
     <t>社頭鄉</t>
   </si>
   <si>
+    <t>074704</t>
+  </si>
+  <si>
+    <t>縣立社頭國小</t>
+  </si>
+  <si>
+    <t>074707</t>
+  </si>
+  <si>
+    <t>縣立清水國小</t>
+  </si>
+  <si>
+    <t>074773</t>
+  </si>
+  <si>
+    <t>縣立崙雅國小</t>
+  </si>
+  <si>
+    <t>074708</t>
+  </si>
+  <si>
+    <t>縣立湳雅國小</t>
+  </si>
+  <si>
+    <t>074706</t>
+  </si>
+  <si>
+    <t>縣立朝興國小</t>
+  </si>
+  <si>
+    <t>074705</t>
+  </si>
+  <si>
+    <t>縣立橋頭國小</t>
+  </si>
+  <si>
     <t>074772</t>
   </si>
   <si>
     <t>縣立舊社國小</t>
   </si>
   <si>
-    <t>074704</t>
-[...34 lines deleted...]
-  <si>
     <t>074530</t>
   </si>
   <si>
     <t>縣立社頭國中</t>
   </si>
   <si>
     <t>永靖鄉</t>
   </si>
   <si>
+    <t>074696</t>
+  </si>
+  <si>
+    <t>縣立福興國小</t>
+  </si>
+  <si>
+    <t>074694</t>
+  </si>
+  <si>
+    <t>縣立福德國小</t>
+  </si>
+  <si>
+    <t>074697</t>
+  </si>
+  <si>
+    <t>縣立德興國小</t>
+  </si>
+  <si>
     <t>074695</t>
   </si>
   <si>
     <t>縣立永興國小</t>
   </si>
   <si>
     <t>074693</t>
   </si>
   <si>
     <t>縣立永靖國小</t>
   </si>
   <si>
-    <t>074696</t>
-[...16 lines deleted...]
-  <si>
     <t>074527</t>
   </si>
   <si>
     <t>縣立永靖國中</t>
   </si>
   <si>
     <t>埔心鄉</t>
   </si>
   <si>
+    <t>074679</t>
+  </si>
+  <si>
+    <t>縣立明聖國小</t>
+  </si>
+  <si>
+    <t>074677</t>
+  </si>
+  <si>
+    <t>縣立鳳霞國小</t>
+  </si>
+  <si>
+    <t>074678</t>
+  </si>
+  <si>
+    <t>縣立梧鳳國小</t>
+  </si>
+  <si>
+    <t>074673</t>
+  </si>
+  <si>
+    <t>縣立埔心國小</t>
+  </si>
+  <si>
+    <t>074674</t>
+  </si>
+  <si>
+    <t>縣立太平國小</t>
+  </si>
+  <si>
+    <t>074676</t>
+  </si>
+  <si>
+    <t>縣立羅厝國小</t>
+  </si>
+  <si>
     <t>074675</t>
   </si>
   <si>
     <t>縣立舊館國小</t>
   </si>
   <si>
-    <t>074677</t>
-[...34 lines deleted...]
-  <si>
     <t>074520</t>
   </si>
   <si>
     <t>縣立埔心國中</t>
   </si>
   <si>
     <t>溪湖鎮</t>
   </si>
   <si>
     <t>074662</t>
   </si>
   <si>
     <t>縣立湖西國小</t>
   </si>
   <si>
     <t>074663</t>
   </si>
   <si>
     <t>縣立湖東國小</t>
   </si>
   <si>
     <t>074777</t>
   </si>
   <si>
     <t>縣立湖北國小</t>
@@ -968,440 +968,440 @@
   <si>
     <t>縣立溪湖國中</t>
   </si>
   <si>
     <t>074339</t>
   </si>
   <si>
     <t>縣立成功高中</t>
   </si>
   <si>
     <t>大村鄉</t>
   </si>
   <si>
     <t>074692</t>
   </si>
   <si>
     <t>縣立村東國小</t>
   </si>
   <si>
     <t>074691</t>
   </si>
   <si>
     <t>縣立村上國小</t>
   </si>
   <si>
+    <t>074690</t>
+  </si>
+  <si>
+    <t>縣立大西國小</t>
+  </si>
+  <si>
     <t>074689</t>
   </si>
   <si>
     <t>縣立大村國小</t>
   </si>
   <si>
-    <t>074690</t>
-[...4 lines deleted...]
-  <si>
     <t>074525</t>
   </si>
   <si>
     <t>縣立大村國中</t>
   </si>
   <si>
     <t>埔鹽鄉</t>
   </si>
   <si>
+    <t>074670</t>
+  </si>
+  <si>
+    <t>縣立永樂國小</t>
+  </si>
+  <si>
+    <t>074668</t>
+  </si>
+  <si>
+    <t>縣立南港國小</t>
+  </si>
+  <si>
+    <t>074666</t>
+  </si>
+  <si>
+    <t>縣立埔鹽國小</t>
+  </si>
+  <si>
+    <t>074667</t>
+  </si>
+  <si>
+    <t>縣立大園國小</t>
+  </si>
+  <si>
+    <t>074671</t>
+  </si>
+  <si>
+    <t>縣立新水國小</t>
+  </si>
+  <si>
     <t>074669</t>
   </si>
   <si>
     <t>縣立好修國小</t>
   </si>
   <si>
     <t>074672</t>
   </si>
   <si>
     <t>縣立天盛國小</t>
   </si>
   <si>
-    <t>074670</t>
-[...28 lines deleted...]
-  <si>
     <t>074519</t>
   </si>
   <si>
     <t>縣立埔鹽國中</t>
   </si>
   <si>
     <t>田中鎮</t>
   </si>
   <si>
+    <t>074699</t>
+  </si>
+  <si>
+    <t>縣立三潭國小</t>
+  </si>
+  <si>
+    <t>074702</t>
+  </si>
+  <si>
+    <t>縣立東和國小</t>
+  </si>
+  <si>
+    <t>074703</t>
+  </si>
+  <si>
+    <t>縣立明禮國小</t>
+  </si>
+  <si>
+    <t>074776</t>
+  </si>
+  <si>
+    <t>縣立新民國小</t>
+  </si>
+  <si>
+    <t>074701</t>
+  </si>
+  <si>
+    <t>縣立內安國小</t>
+  </si>
+  <si>
+    <t>074698</t>
+  </si>
+  <si>
+    <t>縣立田中國小</t>
+  </si>
+  <si>
     <t>074700</t>
   </si>
   <si>
     <t>縣立大安國小</t>
   </si>
   <si>
-    <t>074701</t>
-[...32 lines deleted...]
-    <t>縣立新民國小</t>
+    <t>071317</t>
+  </si>
+  <si>
+    <t>私立文興高中</t>
   </si>
   <si>
     <t>074328</t>
   </si>
   <si>
     <t>縣立田中高中</t>
   </si>
   <si>
-    <t>071317</t>
-[...4 lines deleted...]
-  <si>
     <t>07c301</t>
   </si>
   <si>
     <t>誠正中學彰化分校</t>
   </si>
   <si>
     <t>北斗鎮</t>
   </si>
   <si>
+    <t>074716</t>
+  </si>
+  <si>
+    <t>縣立螺陽國小</t>
+  </si>
+  <si>
+    <t>074713</t>
+  </si>
+  <si>
+    <t>縣立萬來國小</t>
+  </si>
+  <si>
+    <t>074714</t>
+  </si>
+  <si>
+    <t>縣立螺青國小</t>
+  </si>
+  <si>
+    <t>074712</t>
+  </si>
+  <si>
+    <t>縣立北斗國小</t>
+  </si>
+  <si>
     <t>074715</t>
   </si>
   <si>
     <t>縣立大新國小</t>
   </si>
   <si>
-    <t>074716</t>
-[...22 lines deleted...]
-  <si>
     <t>074501</t>
   </si>
   <si>
     <t>縣立北斗國中</t>
   </si>
   <si>
     <t>田尾鄉</t>
   </si>
   <si>
     <t>074717</t>
   </si>
   <si>
     <t>縣立田尾國小</t>
   </si>
   <si>
+    <t>074718</t>
+  </si>
+  <si>
+    <t>縣立南鎮國小</t>
+  </si>
+  <si>
+    <t>074719</t>
+  </si>
+  <si>
+    <t>縣立陸豐國小</t>
+  </si>
+  <si>
     <t>074720</t>
   </si>
   <si>
     <t>縣立仁豐國小</t>
   </si>
   <si>
-    <t>074718</t>
-[...10 lines deleted...]
-  <si>
     <t>074531</t>
   </si>
   <si>
     <t>縣立田尾國中</t>
   </si>
   <si>
     <t>埤頭鄉</t>
   </si>
   <si>
+    <t>074723</t>
+  </si>
+  <si>
+    <t>縣立豐崙國小</t>
+  </si>
+  <si>
+    <t>074722</t>
+  </si>
+  <si>
+    <t>縣立合興國小</t>
+  </si>
+  <si>
+    <t>074725</t>
+  </si>
+  <si>
+    <t>縣立中和國小</t>
+  </si>
+  <si>
+    <t>074724</t>
+  </si>
+  <si>
+    <t>縣立芙朝國小</t>
+  </si>
+  <si>
+    <t>074726</t>
+  </si>
+  <si>
+    <t>縣立大湖國小</t>
+  </si>
+  <si>
     <t>074721</t>
   </si>
   <si>
     <t>縣立埤頭國小</t>
   </si>
   <si>
-    <t>074726</t>
-[...28 lines deleted...]
-  <si>
     <t>074534</t>
   </si>
   <si>
     <t>縣立埤頭國中</t>
   </si>
   <si>
     <t>溪州鄉</t>
   </si>
   <si>
+    <t>074732</t>
+  </si>
+  <si>
+    <t>縣立成功國小</t>
+  </si>
+  <si>
+    <t>074731</t>
+  </si>
+  <si>
+    <t>縣立潮洋國小</t>
+  </si>
+  <si>
+    <t>074729</t>
+  </si>
+  <si>
+    <t>縣立三條國小</t>
+  </si>
+  <si>
+    <t>074730</t>
+  </si>
+  <si>
+    <t>縣立水尾國小</t>
+  </si>
+  <si>
+    <t>074734</t>
+  </si>
+  <si>
+    <t>縣立大莊國小</t>
+  </si>
+  <si>
     <t>074727</t>
   </si>
   <si>
     <t>縣立溪州國小</t>
   </si>
   <si>
     <t>074735</t>
   </si>
   <si>
     <t>縣立南州國小</t>
   </si>
   <si>
     <t>074733</t>
   </si>
   <si>
     <t>縣立圳寮國小</t>
   </si>
   <si>
-    <t>074731</t>
-[...28 lines deleted...]
-  <si>
     <t>074728</t>
   </si>
   <si>
     <t>縣立僑義國小</t>
   </si>
   <si>
+    <t>074533</t>
+  </si>
+  <si>
+    <t>縣立溪陽國中</t>
+  </si>
+  <si>
     <t>074532</t>
   </si>
   <si>
     <t>縣立溪州國中</t>
   </si>
   <si>
-    <t>074533</t>
-[...4 lines deleted...]
-  <si>
     <t>竹塘鄉</t>
   </si>
   <si>
+    <t>074753</t>
+  </si>
+  <si>
+    <t>縣立竹塘國小</t>
+  </si>
+  <si>
     <t>074757</t>
   </si>
   <si>
     <t>縣立土庫國小</t>
   </si>
   <si>
     <t>074754</t>
   </si>
   <si>
     <t>縣立田頭國小</t>
   </si>
   <si>
-    <t>074753</t>
-[...4 lines deleted...]
-  <si>
     <t>074756</t>
   </si>
   <si>
     <t>縣立長安國小</t>
   </si>
   <si>
     <t>074514</t>
   </si>
   <si>
     <t>縣立竹塘國中</t>
   </si>
   <si>
     <t>二林鎮</t>
   </si>
   <si>
     <t>074740</t>
   </si>
   <si>
     <t>縣立香田國小</t>
   </si>
   <si>
     <t>074746</t>
   </si>
   <si>
     <t>縣立萬合國小</t>
   </si>
   <si>
     <t>074738</t>
   </si>
   <si>
     <t>縣立中正國小</t>
   </si>
   <si>
     <t>074739</t>
   </si>
   <si>
     <t>縣立育德國小</t>
   </si>
   <si>
+    <t>074743</t>
+  </si>
+  <si>
+    <t>縣立新生國小</t>
+  </si>
+  <si>
     <t>074741</t>
   </si>
   <si>
     <t>縣立廣興國小</t>
   </si>
   <si>
-    <t>074743</t>
-[...4 lines deleted...]
-  <si>
     <t>074744</t>
   </si>
   <si>
     <t>縣立中興國小</t>
   </si>
   <si>
     <t>074737</t>
   </si>
   <si>
     <t>縣立興華國小</t>
   </si>
   <si>
     <t>074742</t>
   </si>
   <si>
     <t>縣立萬興國小</t>
   </si>
   <si>
     <t>074736</t>
   </si>
   <si>
     <t>縣立二林國小</t>
   </si>
   <si>
     <t>074745</t>
@@ -1409,135 +1409,135 @@
   <si>
     <t>縣立原斗國(中)小</t>
   </si>
   <si>
     <t>074512</t>
   </si>
   <si>
     <t>縣立萬興國中</t>
   </si>
   <si>
     <t>074313</t>
   </si>
   <si>
     <t>縣立二林高中</t>
   </si>
   <si>
     <t>074537</t>
   </si>
   <si>
     <t>縣立原斗國中(小)</t>
   </si>
   <si>
     <t>大城鄉</t>
   </si>
   <si>
+    <t>074750</t>
+  </si>
+  <si>
+    <t>縣立美豐國小</t>
+  </si>
+  <si>
     <t>074747</t>
   </si>
   <si>
     <t>縣立大城國小</t>
   </si>
   <si>
     <t>074749</t>
   </si>
   <si>
     <t>縣立西港國小</t>
   </si>
   <si>
-    <t>074750</t>
-[...4 lines deleted...]
-  <si>
     <t>074515</t>
   </si>
   <si>
     <t>縣立大城國中</t>
   </si>
   <si>
     <t>芳苑鄉</t>
   </si>
   <si>
+    <t>074765</t>
+  </si>
+  <si>
+    <t>縣立王功國小</t>
+  </si>
+  <si>
+    <t>074759</t>
+  </si>
+  <si>
+    <t>縣立後寮國小</t>
+  </si>
+  <si>
+    <t>074758</t>
+  </si>
+  <si>
+    <t>縣立芳苑國小</t>
+  </si>
+  <si>
+    <t>074767</t>
+  </si>
+  <si>
+    <t>縣立路上國小</t>
+  </si>
+  <si>
+    <t>074763</t>
+  </si>
+  <si>
+    <t>縣立建新國小</t>
+  </si>
+  <si>
+    <t>074761</t>
+  </si>
+  <si>
+    <t>縣立育華國小</t>
+  </si>
+  <si>
     <t>074764</t>
   </si>
   <si>
     <t>縣立漢寶國小</t>
   </si>
   <si>
     <t>074766</t>
   </si>
   <si>
     <t>縣立新寶國小</t>
   </si>
   <si>
     <t>074762</t>
   </si>
   <si>
     <t>縣立草湖國小</t>
   </si>
   <si>
     <t>074760</t>
   </si>
   <si>
     <t>縣立民權華德福實驗國(中)小</t>
-  </si>
-[...34 lines deleted...]
-    <t>縣立育華國小</t>
   </si>
   <si>
     <t>074543</t>
   </si>
   <si>
     <t>縣立民權華德福實驗國中(小)</t>
   </si>
   <si>
     <t>074516</t>
   </si>
   <si>
     <t>縣立草湖國中</t>
   </si>
   <si>
     <t>074517</t>
   </si>
   <si>
     <t>縣立芳苑國中</t>
   </si>
   <si>
     <t>二水鄉</t>
   </si>
   <si>
     <t>074709</t>
   </si>
@@ -2017,1855 +2017,1855 @@
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" t="s">
         <v>39</v>
       </c>
       <c r="D2" t="s">
         <v>40</v>
       </c>
       <c r="E2">
-        <v>82</v>
+        <v>434</v>
       </c>
       <c r="F2">
-        <v>65</v>
+        <v>379</v>
       </c>
       <c r="G2">
-        <v>147</v>
+        <v>813</v>
       </c>
       <c r="H2">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="I2">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="J2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K2">
-        <v>12</v>
+        <v>70</v>
       </c>
       <c r="L2">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="M2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N2">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="O2">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="P2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="Q2">
-        <v>11</v>
+        <v>74</v>
       </c>
       <c r="R2">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="S2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="T2">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="U2">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="V2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="W2">
-        <v>11</v>
+        <v>66</v>
       </c>
       <c r="X2">
-        <v>5</v>
+        <v>71</v>
       </c>
       <c r="Y2">
-        <v>1</v>
+        <v>5</v>
+      </c>
+      <c r="AI2">
+        <v>1</v>
+      </c>
+      <c r="AJ2">
+        <v>3</v>
+      </c>
+      <c r="AK2">
+        <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" t="s">
         <v>42</v>
       </c>
       <c r="D3" t="s">
         <v>40</v>
       </c>
       <c r="E3">
-        <v>331</v>
+        <v>251</v>
       </c>
       <c r="F3">
-        <v>313</v>
+        <v>253</v>
       </c>
       <c r="G3">
-        <v>644</v>
+        <v>504</v>
       </c>
       <c r="H3">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="I3">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="J3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K3">
+        <v>35</v>
+      </c>
+      <c r="L3">
         <v>43</v>
       </c>
-      <c r="L3">
-[...1 lines deleted...]
-      </c>
       <c r="M3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N3">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="O3">
         <v>46</v>
       </c>
       <c r="P3">
         <v>4</v>
       </c>
       <c r="Q3">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="R3">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="S3">
         <v>4</v>
       </c>
       <c r="T3">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="U3">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V3">
         <v>4</v>
       </c>
       <c r="W3">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="X3">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="Y3">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" t="s">
         <v>44</v>
       </c>
       <c r="D4" t="s">
         <v>40</v>
       </c>
       <c r="E4">
-        <v>434</v>
+        <v>357</v>
       </c>
       <c r="F4">
-        <v>379</v>
+        <v>317</v>
       </c>
       <c r="G4">
-        <v>813</v>
+        <v>674</v>
       </c>
       <c r="H4">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="I4">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="J4">
         <v>4</v>
       </c>
       <c r="K4">
+        <v>60</v>
+      </c>
+      <c r="L4">
+        <v>62</v>
+      </c>
+      <c r="M4">
+        <v>5</v>
+      </c>
+      <c r="N4">
+        <v>53</v>
+      </c>
+      <c r="O4">
+        <v>54</v>
+      </c>
+      <c r="P4">
+        <v>4</v>
+      </c>
+      <c r="Q4">
         <v>70</v>
       </c>
-      <c r="L4">
+      <c r="R4">
+        <v>37</v>
+      </c>
+      <c r="S4">
+        <v>4</v>
+      </c>
+      <c r="T4">
+        <v>75</v>
+      </c>
+      <c r="U4">
+        <v>62</v>
+      </c>
+      <c r="V4">
+        <v>5</v>
+      </c>
+      <c r="W4">
         <v>52</v>
       </c>
-      <c r="M4">
-[...31 lines deleted...]
-      </c>
       <c r="X4">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="Y4">
-        <v>5</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" t="s">
         <v>46</v>
       </c>
       <c r="D5" t="s">
         <v>40</v>
       </c>
       <c r="E5">
-        <v>776</v>
+        <v>476</v>
       </c>
       <c r="F5">
-        <v>671</v>
+        <v>488</v>
       </c>
       <c r="G5">
-        <v>1447</v>
+        <v>964</v>
       </c>
       <c r="H5">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="I5">
+        <v>66</v>
+      </c>
+      <c r="J5">
+        <v>6</v>
+      </c>
+      <c r="K5">
+        <v>64</v>
+      </c>
+      <c r="L5">
+        <v>62</v>
+      </c>
+      <c r="M5">
+        <v>5</v>
+      </c>
+      <c r="N5">
+        <v>84</v>
+      </c>
+      <c r="O5">
+        <v>83</v>
+      </c>
+      <c r="P5">
+        <v>7</v>
+      </c>
+      <c r="Q5">
+        <v>89</v>
+      </c>
+      <c r="R5">
+        <v>103</v>
+      </c>
+      <c r="S5">
+        <v>8</v>
+      </c>
+      <c r="T5">
+        <v>87</v>
+      </c>
+      <c r="U5">
+        <v>84</v>
+      </c>
+      <c r="V5">
+        <v>7</v>
+      </c>
+      <c r="W5">
+        <v>76</v>
+      </c>
+      <c r="X5">
         <v>90</v>
       </c>
-      <c r="J5">
+      <c r="Y5">
         <v>7</v>
-      </c>
-[...43 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6" t="s">
         <v>48</v>
       </c>
       <c r="D6" t="s">
         <v>40</v>
       </c>
       <c r="E6">
-        <v>250</v>
+        <v>158</v>
       </c>
       <c r="F6">
-        <v>253</v>
+        <v>155</v>
       </c>
       <c r="G6">
-        <v>503</v>
+        <v>313</v>
       </c>
       <c r="H6">
+        <v>22</v>
+      </c>
+      <c r="I6">
+        <v>19</v>
+      </c>
+      <c r="J6">
+        <v>2</v>
+      </c>
+      <c r="K6">
+        <v>20</v>
+      </c>
+      <c r="L6">
+        <v>26</v>
+      </c>
+      <c r="M6">
+        <v>2</v>
+      </c>
+      <c r="N6">
+        <v>29</v>
+      </c>
+      <c r="O6">
         <v>35</v>
       </c>
-      <c r="I6">
-[...5 lines deleted...]
-      <c r="K6">
+      <c r="P6">
+        <v>3</v>
+      </c>
+      <c r="Q6">
+        <v>29</v>
+      </c>
+      <c r="R6">
         <v>35</v>
       </c>
-      <c r="L6">
-[...19 lines deleted...]
-      </c>
       <c r="S6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T6">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="U6">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="V6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="W6">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="X6">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="Y6">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" t="s">
         <v>50</v>
       </c>
       <c r="D7" t="s">
         <v>40</v>
       </c>
       <c r="E7">
-        <v>476</v>
+        <v>778</v>
       </c>
       <c r="F7">
-        <v>489</v>
+        <v>671</v>
       </c>
       <c r="G7">
-        <v>965</v>
+        <v>1449</v>
       </c>
       <c r="H7">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="I7">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="J7">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K7">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="L7">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="M7">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="N7">
-        <v>84</v>
+        <v>118</v>
       </c>
       <c r="O7">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="P7">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="Q7">
-        <v>89</v>
+        <v>137</v>
       </c>
       <c r="R7">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="S7">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="T7">
-        <v>87</v>
+        <v>172</v>
       </c>
       <c r="U7">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="V7">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="W7">
-        <v>76</v>
+        <v>158</v>
       </c>
       <c r="X7">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="Y7">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>51</v>
       </c>
       <c r="C8" t="s">
         <v>52</v>
       </c>
       <c r="D8" t="s">
         <v>40</v>
       </c>
       <c r="E8">
-        <v>159</v>
+        <v>571</v>
       </c>
       <c r="F8">
-        <v>155</v>
+        <v>482</v>
       </c>
       <c r="G8">
-        <v>314</v>
+        <v>1053</v>
       </c>
       <c r="H8">
-        <v>22</v>
+        <v>107</v>
       </c>
       <c r="I8">
-        <v>19</v>
+        <v>79</v>
       </c>
       <c r="J8">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="K8">
-        <v>20</v>
+        <v>91</v>
       </c>
       <c r="L8">
-        <v>26</v>
+        <v>70</v>
       </c>
       <c r="M8">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="N8">
-        <v>30</v>
+        <v>99</v>
       </c>
       <c r="O8">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="P8">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="Q8">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="R8">
-        <v>35</v>
+        <v>88</v>
       </c>
       <c r="S8">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="T8">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="U8">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="V8">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="W8">
-        <v>25</v>
+        <v>109</v>
       </c>
       <c r="X8">
-        <v>17</v>
+        <v>85</v>
       </c>
       <c r="Y8">
+        <v>7</v>
+      </c>
+      <c r="AI8">
+        <v>9</v>
+      </c>
+      <c r="AJ8">
+        <v>7</v>
+      </c>
+      <c r="AK8">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9" t="s">
         <v>53</v>
       </c>
       <c r="C9" t="s">
         <v>54</v>
       </c>
       <c r="D9" t="s">
         <v>40</v>
       </c>
       <c r="E9">
-        <v>357</v>
+        <v>33</v>
       </c>
       <c r="F9">
-        <v>317</v>
+        <v>25</v>
       </c>
       <c r="G9">
-        <v>674</v>
+        <v>58</v>
       </c>
       <c r="H9">
-        <v>47</v>
+        <v>3</v>
       </c>
       <c r="I9">
-        <v>45</v>
+        <v>3</v>
       </c>
       <c r="J9">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K9">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="L9">
-        <v>62</v>
+        <v>1</v>
       </c>
       <c r="M9">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N9">
-        <v>53</v>
+        <v>6</v>
       </c>
       <c r="O9">
-        <v>54</v>
+        <v>7</v>
       </c>
       <c r="P9">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="Q9">
-        <v>70</v>
+        <v>7</v>
       </c>
       <c r="R9">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="S9">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="T9">
-        <v>75</v>
+        <v>5</v>
       </c>
       <c r="U9">
-        <v>62</v>
+        <v>5</v>
       </c>
       <c r="V9">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="W9">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="X9">
-        <v>57</v>
+        <v>5</v>
       </c>
       <c r="Y9">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" t="s">
         <v>56</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="F10">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="G10">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="H10">
         <v>61</v>
       </c>
       <c r="I10">
         <v>60</v>
       </c>
       <c r="J10">
         <v>5</v>
       </c>
       <c r="K10">
         <v>76</v>
       </c>
       <c r="L10">
         <v>52</v>
       </c>
       <c r="M10">
         <v>5</v>
       </c>
       <c r="N10">
         <v>77</v>
       </c>
       <c r="O10">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P10">
         <v>5</v>
       </c>
       <c r="Q10">
         <v>95</v>
       </c>
       <c r="R10">
         <v>74</v>
       </c>
       <c r="S10">
         <v>6</v>
       </c>
       <c r="T10">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="U10">
         <v>82</v>
       </c>
       <c r="V10">
         <v>7</v>
       </c>
       <c r="W10">
         <v>81</v>
       </c>
       <c r="X10">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="Y10">
         <v>6</v>
       </c>
       <c r="AI10">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AJ10">
         <v>2</v>
       </c>
       <c r="AK10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" t="s">
         <v>37</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" t="s">
         <v>58</v>
       </c>
       <c r="D11" t="s">
         <v>40</v>
       </c>
       <c r="E11">
-        <v>571</v>
+        <v>1204</v>
       </c>
       <c r="F11">
-        <v>482</v>
+        <v>1127</v>
       </c>
       <c r="G11">
-        <v>1053</v>
+        <v>2331</v>
       </c>
       <c r="H11">
-        <v>107</v>
+        <v>191</v>
       </c>
       <c r="I11">
-        <v>79</v>
+        <v>153</v>
       </c>
       <c r="J11">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="K11">
-        <v>91</v>
+        <v>193</v>
       </c>
       <c r="L11">
-        <v>70</v>
+        <v>182</v>
       </c>
       <c r="M11">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="N11">
-        <v>99</v>
+        <v>189</v>
       </c>
       <c r="O11">
-        <v>65</v>
+        <v>191</v>
       </c>
       <c r="P11">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="Q11">
-        <v>76</v>
+        <v>198</v>
       </c>
       <c r="R11">
-        <v>88</v>
+        <v>177</v>
       </c>
       <c r="S11">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="T11">
-        <v>80</v>
+        <v>219</v>
       </c>
       <c r="U11">
-        <v>88</v>
+        <v>209</v>
       </c>
       <c r="V11">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="W11">
-        <v>109</v>
+        <v>214</v>
       </c>
       <c r="X11">
-        <v>85</v>
+        <v>215</v>
       </c>
       <c r="Y11">
-        <v>7</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" t="s">
         <v>60</v>
       </c>
       <c r="D12" t="s">
         <v>40</v>
       </c>
       <c r="E12">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="F12">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="G12">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="H12">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I12">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J12">
         <v>1</v>
       </c>
       <c r="K12">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="L12">
         <v>1</v>
       </c>
       <c r="M12">
         <v>1</v>
       </c>
       <c r="N12">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="O12">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
       <c r="Q12">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="R12">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="S12">
         <v>1</v>
       </c>
       <c r="T12">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="U12">
         <v>5</v>
       </c>
       <c r="V12">
         <v>1</v>
       </c>
       <c r="W12">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="X12">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Y12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13" t="s">
         <v>61</v>
       </c>
       <c r="C13" t="s">
         <v>62</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="E13">
-        <v>1199</v>
+        <v>634</v>
       </c>
       <c r="F13">
-        <v>1118</v>
+        <v>571</v>
       </c>
       <c r="G13">
-        <v>2317</v>
+        <v>1205</v>
       </c>
       <c r="H13">
-        <v>191</v>
+        <v>96</v>
       </c>
       <c r="I13">
-        <v>151</v>
+        <v>89</v>
       </c>
       <c r="J13">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="K13">
-        <v>192</v>
+        <v>94</v>
       </c>
       <c r="L13">
-        <v>179</v>
+        <v>90</v>
       </c>
       <c r="M13">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="N13">
-        <v>188</v>
+        <v>119</v>
       </c>
       <c r="O13">
-        <v>190</v>
+        <v>112</v>
       </c>
       <c r="P13">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="Q13">
-        <v>198</v>
+        <v>119</v>
       </c>
       <c r="R13">
-        <v>176</v>
+        <v>100</v>
       </c>
       <c r="S13">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="T13">
-        <v>216</v>
+        <v>109</v>
       </c>
       <c r="U13">
-        <v>208</v>
+        <v>87</v>
       </c>
       <c r="V13">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="W13">
-        <v>214</v>
+        <v>92</v>
       </c>
       <c r="X13">
-        <v>214</v>
+        <v>92</v>
       </c>
       <c r="Y13">
-        <v>15</v>
+        <v>7</v>
+      </c>
+      <c r="AI13">
+        <v>5</v>
+      </c>
+      <c r="AJ13">
+        <v>1</v>
+      </c>
+      <c r="AK13">
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14" t="s">
         <v>63</v>
       </c>
       <c r="C14" t="s">
         <v>64</v>
       </c>
       <c r="D14" t="s">
         <v>40</v>
       </c>
       <c r="E14">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F14">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G14">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="H14">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J14">
         <v>1</v>
       </c>
       <c r="K14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L14">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M14">
         <v>1</v>
       </c>
       <c r="N14">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O14">
         <v>4</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
       <c r="Q14">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="R14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="S14">
         <v>1</v>
       </c>
       <c r="T14">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="U14">
         <v>5</v>
       </c>
       <c r="V14">
         <v>1</v>
       </c>
       <c r="W14">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="X14">
         <v>4</v>
       </c>
       <c r="Y14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>65</v>
       </c>
       <c r="C15" t="s">
         <v>66</v>
       </c>
       <c r="D15" t="s">
         <v>40</v>
       </c>
       <c r="E15">
-        <v>635</v>
+        <v>570</v>
       </c>
       <c r="F15">
-        <v>569</v>
+        <v>594</v>
       </c>
       <c r="G15">
-        <v>1204</v>
+        <v>1164</v>
       </c>
       <c r="H15">
-        <v>96</v>
+        <v>66</v>
       </c>
       <c r="I15">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="J15">
         <v>7</v>
       </c>
       <c r="K15">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="L15">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="M15">
         <v>7</v>
       </c>
       <c r="N15">
+        <v>104</v>
+      </c>
+      <c r="O15">
+        <v>106</v>
+      </c>
+      <c r="P15">
+        <v>8</v>
+      </c>
+      <c r="Q15">
         <v>120</v>
       </c>
-      <c r="O15">
+      <c r="R15">
+        <v>96</v>
+      </c>
+      <c r="S15">
+        <v>9</v>
+      </c>
+      <c r="T15">
+        <v>104</v>
+      </c>
+      <c r="U15">
+        <v>121</v>
+      </c>
+      <c r="V15">
+        <v>9</v>
+      </c>
+      <c r="W15">
+        <v>91</v>
+      </c>
+      <c r="X15">
         <v>110</v>
       </c>
-      <c r="P15">
-[...8 lines deleted...]
-      <c r="S15">
+      <c r="Y15">
         <v>8</v>
       </c>
-      <c r="T15">
-[...14 lines deleted...]
-      <c r="Y15">
+      <c r="AI15">
         <v>7</v>
       </c>
-      <c r="AI15">
-[...1 lines deleted...]
-      </c>
       <c r="AJ15">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="AK15">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16" t="s">
         <v>67</v>
       </c>
       <c r="C16" t="s">
         <v>68</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16">
-        <v>571</v>
+        <v>41</v>
       </c>
       <c r="F16">
-        <v>594</v>
+        <v>33</v>
       </c>
       <c r="G16">
-        <v>1165</v>
+        <v>74</v>
       </c>
       <c r="H16">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="I16">
-        <v>80</v>
+        <v>6</v>
       </c>
       <c r="J16">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K16">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="L16">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="M16">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="N16">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="O16">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="P16">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="Q16">
-        <v>121</v>
+        <v>3</v>
       </c>
       <c r="R16">
-        <v>96</v>
+        <v>10</v>
       </c>
       <c r="S16">
-        <v>9</v>
-[...26 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>69</v>
       </c>
       <c r="C17" t="s">
         <v>70</v>
       </c>
       <c r="D17" t="s">
         <v>40</v>
       </c>
       <c r="E17">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F17">
-        <v>23</v>
+        <v>57</v>
       </c>
       <c r="G17">
-        <v>52</v>
+        <v>133</v>
       </c>
       <c r="H17">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="I17">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J17">
         <v>1</v>
       </c>
       <c r="K17">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="L17">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="M17">
         <v>1</v>
       </c>
       <c r="N17">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="O17">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
       <c r="Q17">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="R17">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="S17">
         <v>1</v>
       </c>
       <c r="T17">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="U17">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="V17">
         <v>1</v>
       </c>
       <c r="W17">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="X17">
         <v>4</v>
       </c>
       <c r="Y17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>71</v>
       </c>
       <c r="C18" t="s">
         <v>72</v>
       </c>
       <c r="D18" t="s">
         <v>40</v>
       </c>
       <c r="E18">
-        <v>40</v>
+        <v>331</v>
       </c>
       <c r="F18">
-        <v>34</v>
+        <v>313</v>
       </c>
       <c r="G18">
-        <v>74</v>
+        <v>644</v>
       </c>
       <c r="H18">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="I18">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="J18">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K18">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L18">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="M18">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N18">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="O18">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="P18">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="Q18">
-        <v>3</v>
+        <v>45</v>
       </c>
       <c r="R18">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="S18">
-        <v>1</v>
+        <v>4</v>
+      </c>
+      <c r="T18">
+        <v>71</v>
+      </c>
+      <c r="U18">
+        <v>45</v>
+      </c>
+      <c r="V18">
+        <v>4</v>
+      </c>
+      <c r="W18">
+        <v>58</v>
+      </c>
+      <c r="X18">
+        <v>58</v>
+      </c>
+      <c r="Y18">
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19" t="s">
         <v>73</v>
       </c>
       <c r="C19" t="s">
         <v>74</v>
       </c>
       <c r="D19" t="s">
         <v>75</v>
       </c>
       <c r="E19">
-        <v>203</v>
+        <v>21</v>
       </c>
       <c r="F19">
-        <v>176</v>
+        <v>14</v>
       </c>
       <c r="G19">
-        <v>379</v>
+        <v>35</v>
       </c>
       <c r="Z19">
-        <v>70</v>
+        <v>6</v>
       </c>
       <c r="AA19">
-        <v>63</v>
+        <v>5</v>
       </c>
       <c r="AB19">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="AC19">
-        <v>73</v>
+        <v>9</v>
       </c>
       <c r="AD19">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="AE19">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="AF19">
-        <v>60</v>
+        <v>6</v>
       </c>
       <c r="AG19">
-        <v>53</v>
+        <v>6</v>
       </c>
       <c r="AH19">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" t="s">
         <v>37</v>
       </c>
       <c r="B20" t="s">
         <v>76</v>
       </c>
       <c r="C20" t="s">
         <v>77</v>
       </c>
       <c r="D20" t="s">
         <v>75</v>
       </c>
       <c r="E20">
-        <v>573</v>
+        <v>972</v>
       </c>
       <c r="F20">
-        <v>589</v>
+        <v>781</v>
       </c>
       <c r="G20">
-        <v>1162</v>
+        <v>1753</v>
       </c>
       <c r="Z20">
-        <v>204</v>
+        <v>317</v>
       </c>
       <c r="AA20">
-        <v>195</v>
+        <v>252</v>
       </c>
       <c r="AB20">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="AC20">
-        <v>199</v>
+        <v>361</v>
       </c>
       <c r="AD20">
-        <v>222</v>
+        <v>290</v>
       </c>
       <c r="AE20">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="AF20">
-        <v>170</v>
+        <v>294</v>
       </c>
       <c r="AG20">
-        <v>172</v>
+        <v>239</v>
       </c>
       <c r="AH20">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" t="s">
         <v>37</v>
       </c>
       <c r="B21" t="s">
         <v>78</v>
       </c>
       <c r="C21" t="s">
         <v>79</v>
       </c>
       <c r="D21" t="s">
         <v>75</v>
       </c>
       <c r="E21">
-        <v>266</v>
+        <v>390</v>
       </c>
       <c r="F21">
-        <v>225</v>
+        <v>441</v>
       </c>
       <c r="G21">
-        <v>491</v>
+        <v>831</v>
       </c>
       <c r="Z21">
-        <v>99</v>
+        <v>152</v>
       </c>
       <c r="AA21">
-        <v>86</v>
+        <v>156</v>
       </c>
       <c r="AB21">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="AC21">
-        <v>78</v>
+        <v>137</v>
       </c>
       <c r="AD21">
-        <v>78</v>
+        <v>163</v>
       </c>
       <c r="AE21">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="AF21">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="AG21">
-        <v>61</v>
+        <v>122</v>
       </c>
       <c r="AH21">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22" t="s">
         <v>80</v>
       </c>
       <c r="C22" t="s">
         <v>81</v>
       </c>
       <c r="D22" t="s">
         <v>75</v>
       </c>
       <c r="E22">
-        <v>159</v>
+        <v>791</v>
       </c>
       <c r="F22">
-        <v>138</v>
+        <v>759</v>
       </c>
       <c r="G22">
-        <v>297</v>
+        <v>1550</v>
       </c>
       <c r="Z22">
-        <v>59</v>
+        <v>279</v>
       </c>
       <c r="AA22">
-        <v>47</v>
+        <v>242</v>
       </c>
       <c r="AB22">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="AC22">
-        <v>50</v>
+        <v>252</v>
       </c>
       <c r="AD22">
-        <v>56</v>
+        <v>264</v>
       </c>
       <c r="AE22">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="AF22">
-        <v>50</v>
+        <v>260</v>
       </c>
       <c r="AG22">
-        <v>35</v>
+        <v>253</v>
       </c>
       <c r="AH22">
-        <v>7</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23" t="s">
         <v>82</v>
       </c>
       <c r="C23" t="s">
         <v>83</v>
       </c>
       <c r="D23" t="s">
         <v>75</v>
       </c>
       <c r="E23">
-        <v>971</v>
+        <v>202</v>
       </c>
       <c r="F23">
-        <v>782</v>
+        <v>177</v>
       </c>
       <c r="G23">
-        <v>1753</v>
+        <v>379</v>
       </c>
       <c r="Z23">
-        <v>317</v>
+        <v>70</v>
       </c>
       <c r="AA23">
-        <v>252</v>
+        <v>64</v>
       </c>
       <c r="AB23">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="AC23">
-        <v>361</v>
+        <v>73</v>
       </c>
       <c r="AD23">
-        <v>291</v>
+        <v>60</v>
       </c>
       <c r="AE23">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="AF23">
-        <v>293</v>
+        <v>59</v>
       </c>
       <c r="AG23">
-        <v>239</v>
+        <v>53</v>
       </c>
       <c r="AH23">
-        <v>20</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24" t="s">
         <v>84</v>
       </c>
       <c r="C24" t="s">
         <v>85</v>
       </c>
       <c r="D24" t="s">
         <v>75</v>
       </c>
       <c r="E24">
-        <v>21</v>
+        <v>266</v>
       </c>
       <c r="F24">
-        <v>14</v>
+        <v>224</v>
       </c>
       <c r="G24">
-        <v>35</v>
+        <v>490</v>
       </c>
       <c r="Z24">
+        <v>99</v>
+      </c>
+      <c r="AA24">
+        <v>86</v>
+      </c>
+      <c r="AB24">
+        <v>7</v>
+      </c>
+      <c r="AC24">
+        <v>78</v>
+      </c>
+      <c r="AD24">
+        <v>77</v>
+      </c>
+      <c r="AE24">
         <v>6</v>
       </c>
-      <c r="AA24">
-[...13 lines deleted...]
-      </c>
       <c r="AF24">
+        <v>89</v>
+      </c>
+      <c r="AG24">
+        <v>61</v>
+      </c>
+      <c r="AH24">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25" t="s">
         <v>86</v>
       </c>
       <c r="C25" t="s">
         <v>87</v>
       </c>
       <c r="D25" t="s">
         <v>75</v>
       </c>
       <c r="E25">
-        <v>388</v>
+        <v>1062</v>
       </c>
       <c r="F25">
-        <v>440</v>
+        <v>855</v>
       </c>
       <c r="G25">
-        <v>828</v>
+        <v>1917</v>
       </c>
       <c r="Z25">
-        <v>151</v>
+        <v>360</v>
       </c>
       <c r="AA25">
-        <v>156</v>
+        <v>287</v>
       </c>
       <c r="AB25">
         <v>13</v>
       </c>
       <c r="AC25">
-        <v>136</v>
+        <v>343</v>
       </c>
       <c r="AD25">
-        <v>161</v>
+        <v>288</v>
       </c>
       <c r="AE25">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="AF25">
-        <v>101</v>
+        <v>359</v>
       </c>
       <c r="AG25">
-        <v>123</v>
+        <v>280</v>
       </c>
       <c r="AH25">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26" t="s">
         <v>88</v>
       </c>
       <c r="C26" t="s">
         <v>89</v>
       </c>
       <c r="D26" t="s">
         <v>75</v>
       </c>
       <c r="E26">
-        <v>792</v>
+        <v>573</v>
       </c>
       <c r="F26">
-        <v>759</v>
+        <v>590</v>
       </c>
       <c r="G26">
-        <v>1551</v>
+        <v>1163</v>
       </c>
       <c r="Z26">
-        <v>279</v>
+        <v>204</v>
       </c>
       <c r="AA26">
-        <v>242</v>
+        <v>195</v>
       </c>
       <c r="AB26">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="AC26">
-        <v>253</v>
+        <v>199</v>
       </c>
       <c r="AD26">
-        <v>264</v>
+        <v>223</v>
       </c>
       <c r="AE26">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="AF26">
-        <v>260</v>
+        <v>170</v>
       </c>
       <c r="AG26">
-        <v>253</v>
+        <v>172</v>
       </c>
       <c r="AH26">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27" t="s">
         <v>90</v>
       </c>
       <c r="C27" t="s">
         <v>91</v>
       </c>
       <c r="D27" t="s">
         <v>75</v>
       </c>
       <c r="E27">
-        <v>1061</v>
+        <v>158</v>
       </c>
       <c r="F27">
-        <v>856</v>
+        <v>138</v>
       </c>
       <c r="G27">
-        <v>1917</v>
+        <v>296</v>
       </c>
       <c r="Z27">
-        <v>360</v>
+        <v>59</v>
       </c>
       <c r="AA27">
-        <v>287</v>
+        <v>47</v>
       </c>
       <c r="AB27">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="AC27">
-        <v>342</v>
+        <v>49</v>
       </c>
       <c r="AD27">
-        <v>289</v>
+        <v>56</v>
       </c>
       <c r="AE27">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="AF27">
-        <v>359</v>
+        <v>50</v>
       </c>
       <c r="AG27">
-        <v>280</v>
+        <v>35</v>
       </c>
       <c r="AH27">
-        <v>13</v>
+        <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" t="s">
         <v>92</v>
       </c>
       <c r="B28" t="s">
         <v>93</v>
       </c>
       <c r="C28" t="s">
         <v>94</v>
       </c>
       <c r="D28" t="s">
         <v>40</v>
       </c>
       <c r="E28">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F28">
         <v>32</v>
       </c>
       <c r="G28">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H28">
         <v>5</v>
       </c>
       <c r="I28">
         <v>4</v>
       </c>
       <c r="J28">
         <v>1</v>
       </c>
       <c r="K28">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L28">
         <v>3</v>
       </c>
       <c r="M28">
         <v>1</v>
       </c>
       <c r="N28">
         <v>5</v>
       </c>
       <c r="O28">
         <v>4</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
       <c r="Q28">
         <v>6</v>
       </c>
       <c r="R28">
         <v>4</v>
       </c>
       <c r="S28">
         <v>1</v>
       </c>
@@ -4191,87 +4191,87 @@
       </c>
       <c r="X32">
         <v>4</v>
       </c>
       <c r="Y32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>103</v>
       </c>
       <c r="C33" t="s">
         <v>104</v>
       </c>
       <c r="D33" t="s">
         <v>40</v>
       </c>
       <c r="E33">
         <v>182</v>
       </c>
       <c r="F33">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="G33">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="H33">
         <v>28</v>
       </c>
       <c r="I33">
         <v>31</v>
       </c>
       <c r="J33">
         <v>3</v>
       </c>
       <c r="K33">
         <v>27</v>
       </c>
       <c r="L33">
         <v>31</v>
       </c>
       <c r="M33">
         <v>3</v>
       </c>
       <c r="N33">
         <v>29</v>
       </c>
       <c r="O33">
         <v>29</v>
       </c>
       <c r="P33">
         <v>3</v>
       </c>
       <c r="Q33">
         <v>34</v>
       </c>
       <c r="R33">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="S33">
         <v>3</v>
       </c>
       <c r="T33">
         <v>28</v>
       </c>
       <c r="U33">
         <v>23</v>
       </c>
       <c r="V33">
         <v>2</v>
       </c>
       <c r="W33">
         <v>34</v>
       </c>
       <c r="X33">
         <v>26</v>
       </c>
       <c r="Y33">
         <v>3</v>
       </c>
       <c r="AI33">
         <v>2</v>
       </c>
@@ -4324,709 +4324,709 @@
       </c>
       <c r="AF34">
         <v>44</v>
       </c>
       <c r="AG34">
         <v>29</v>
       </c>
       <c r="AH34">
         <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" t="s">
         <v>107</v>
       </c>
       <c r="B35" t="s">
         <v>108</v>
       </c>
       <c r="C35" t="s">
         <v>109</v>
       </c>
       <c r="D35" t="s">
         <v>40</v>
       </c>
       <c r="E35">
-        <v>587</v>
+        <v>33</v>
       </c>
       <c r="F35">
-        <v>532</v>
+        <v>22</v>
       </c>
       <c r="G35">
-        <v>1119</v>
+        <v>55</v>
       </c>
       <c r="H35">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="I35">
-        <v>75</v>
+        <v>4</v>
       </c>
       <c r="J35">
+        <v>1</v>
+      </c>
+      <c r="K35">
+        <v>5</v>
+      </c>
+      <c r="L35">
+        <v>2</v>
+      </c>
+      <c r="M35">
+        <v>1</v>
+      </c>
+      <c r="N35">
+        <v>4</v>
+      </c>
+      <c r="O35">
         <v>6</v>
       </c>
-      <c r="K35">
-[...13 lines deleted...]
-      </c>
       <c r="P35">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="Q35">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="R35">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="S35">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="T35">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="U35">
-        <v>117</v>
+        <v>2</v>
       </c>
       <c r="V35">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="W35">
-        <v>105</v>
+        <v>6</v>
       </c>
       <c r="X35">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="Y35">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" t="s">
         <v>107</v>
       </c>
       <c r="B36" t="s">
         <v>110</v>
       </c>
       <c r="C36" t="s">
         <v>111</v>
       </c>
       <c r="D36" t="s">
         <v>40</v>
       </c>
       <c r="E36">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="F36">
-        <v>22</v>
+        <v>97</v>
       </c>
       <c r="G36">
-        <v>55</v>
+        <v>180</v>
       </c>
       <c r="H36">
         <v>6</v>
       </c>
       <c r="I36">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="J36">
         <v>1</v>
       </c>
       <c r="K36">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="L36">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="M36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N36">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="O36">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="P36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q36">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="R36">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="S36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T36">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="U36">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="V36">
         <v>1</v>
       </c>
       <c r="W36">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="X36">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="Y36">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>112</v>
       </c>
       <c r="C37" t="s">
         <v>113</v>
       </c>
       <c r="D37" t="s">
         <v>40</v>
       </c>
       <c r="E37">
-        <v>83</v>
+        <v>125</v>
       </c>
       <c r="F37">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="G37">
-        <v>179</v>
+        <v>242</v>
       </c>
       <c r="H37">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="I37">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="J37">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K37">
+        <v>21</v>
+      </c>
+      <c r="L37">
+        <v>22</v>
+      </c>
+      <c r="M37">
+        <v>2</v>
+      </c>
+      <c r="N37">
+        <v>21</v>
+      </c>
+      <c r="O37">
+        <v>17</v>
+      </c>
+      <c r="P37">
+        <v>2</v>
+      </c>
+      <c r="Q37">
+        <v>19</v>
+      </c>
+      <c r="R37">
+        <v>17</v>
+      </c>
+      <c r="S37">
+        <v>2</v>
+      </c>
+      <c r="T37">
+        <v>22</v>
+      </c>
+      <c r="U37">
+        <v>27</v>
+      </c>
+      <c r="V37">
+        <v>2</v>
+      </c>
+      <c r="W37">
+        <v>21</v>
+      </c>
+      <c r="X37">
         <v>14</v>
-      </c>
-[...37 lines deleted...]
-        <v>15</v>
       </c>
       <c r="Y37">
         <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>114</v>
       </c>
       <c r="C38" t="s">
         <v>115</v>
       </c>
       <c r="D38" t="s">
         <v>40</v>
       </c>
       <c r="E38">
-        <v>126</v>
+        <v>54</v>
       </c>
       <c r="F38">
-        <v>118</v>
+        <v>46</v>
       </c>
       <c r="G38">
-        <v>244</v>
+        <v>100</v>
       </c>
       <c r="H38">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="I38">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="J38">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K38">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="L38">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="M38">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N38">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="O38">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="P38">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q38">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="R38">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="S38">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T38">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="U38">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="V38">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W38">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="X38">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="Y38">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" t="s">
         <v>116</v>
       </c>
       <c r="C39" t="s">
         <v>117</v>
       </c>
       <c r="D39" t="s">
         <v>40</v>
       </c>
       <c r="E39">
-        <v>54</v>
+        <v>99</v>
       </c>
       <c r="F39">
-        <v>46</v>
+        <v>83</v>
       </c>
       <c r="G39">
-        <v>100</v>
+        <v>182</v>
       </c>
       <c r="H39">
+        <v>11</v>
+      </c>
+      <c r="I39">
+        <v>11</v>
+      </c>
+      <c r="J39">
+        <v>1</v>
+      </c>
+      <c r="K39">
+        <v>20</v>
+      </c>
+      <c r="L39">
+        <v>18</v>
+      </c>
+      <c r="M39">
+        <v>2</v>
+      </c>
+      <c r="N39">
+        <v>13</v>
+      </c>
+      <c r="O39">
+        <v>12</v>
+      </c>
+      <c r="P39">
+        <v>1</v>
+      </c>
+      <c r="Q39">
+        <v>24</v>
+      </c>
+      <c r="R39">
+        <v>18</v>
+      </c>
+      <c r="S39">
+        <v>2</v>
+      </c>
+      <c r="T39">
+        <v>18</v>
+      </c>
+      <c r="U39">
+        <v>15</v>
+      </c>
+      <c r="V39">
+        <v>2</v>
+      </c>
+      <c r="W39">
+        <v>13</v>
+      </c>
+      <c r="X39">
         <v>9</v>
-      </c>
-[...46 lines deleted...]
-        <v>6</v>
       </c>
       <c r="Y39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" t="s">
         <v>118</v>
       </c>
       <c r="C40" t="s">
         <v>119</v>
       </c>
       <c r="D40" t="s">
         <v>40</v>
       </c>
       <c r="E40">
+        <v>585</v>
+      </c>
+      <c r="F40">
+        <v>531</v>
+      </c>
+      <c r="G40">
+        <v>1116</v>
+      </c>
+      <c r="H40">
+        <v>92</v>
+      </c>
+      <c r="I40">
+        <v>75</v>
+      </c>
+      <c r="J40">
+        <v>6</v>
+      </c>
+      <c r="K40">
         <v>98</v>
       </c>
-      <c r="F40">
-[...16 lines deleted...]
-      </c>
       <c r="L40">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="M40">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="N40">
-        <v>13</v>
+        <v>94</v>
       </c>
       <c r="O40">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="P40">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="Q40">
-        <v>24</v>
+        <v>93</v>
       </c>
       <c r="R40">
-        <v>18</v>
+        <v>78</v>
       </c>
       <c r="S40">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="T40">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="U40">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="V40">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="W40">
-        <v>13</v>
+        <v>105</v>
       </c>
       <c r="X40">
-        <v>9</v>
+        <v>87</v>
       </c>
       <c r="Y40">
-        <v>1</v>
+        <v>8</v>
+      </c>
+      <c r="AI40">
+        <v>7</v>
+      </c>
+      <c r="AJ40">
+        <v>0</v>
+      </c>
+      <c r="AK40">
+        <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>120</v>
       </c>
       <c r="C41" t="s">
         <v>121</v>
       </c>
       <c r="D41" t="s">
         <v>75</v>
       </c>
       <c r="E41">
         <v>296</v>
       </c>
       <c r="F41">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="G41">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="Z41">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="AA41">
         <v>92</v>
       </c>
       <c r="AB41">
         <v>9</v>
       </c>
       <c r="AC41">
         <v>109</v>
       </c>
       <c r="AD41">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE41">
         <v>9</v>
       </c>
       <c r="AF41">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="AG41">
         <v>74</v>
       </c>
       <c r="AH41">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" t="s">
         <v>122</v>
       </c>
       <c r="B42" t="s">
         <v>123</v>
       </c>
       <c r="C42" t="s">
         <v>124</v>
       </c>
       <c r="D42" t="s">
         <v>40</v>
       </c>
       <c r="E42">
-        <v>76</v>
+        <v>489</v>
       </c>
       <c r="F42">
-        <v>72</v>
+        <v>432</v>
       </c>
       <c r="G42">
-        <v>148</v>
+        <v>921</v>
       </c>
       <c r="H42">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="I42">
-        <v>12</v>
+        <v>68</v>
       </c>
       <c r="J42">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K42">
+        <v>77</v>
+      </c>
+      <c r="L42">
+        <v>74</v>
+      </c>
+      <c r="M42">
         <v>6</v>
       </c>
-      <c r="L42">
-[...4 lines deleted...]
-      </c>
       <c r="N42">
-        <v>16</v>
+        <v>89</v>
       </c>
       <c r="O42">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="P42">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="Q42">
-        <v>23</v>
+        <v>86</v>
       </c>
       <c r="R42">
-        <v>15</v>
+        <v>81</v>
       </c>
       <c r="S42">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="T42">
-        <v>11</v>
+        <v>86</v>
       </c>
       <c r="U42">
+        <v>71</v>
+      </c>
+      <c r="V42">
         <v>6</v>
       </c>
-      <c r="V42">
-[...1 lines deleted...]
-      </c>
       <c r="W42">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="X42">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="Y42">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" t="s">
         <v>122</v>
       </c>
       <c r="B43" t="s">
         <v>125</v>
       </c>
       <c r="C43" t="s">
         <v>126</v>
       </c>
       <c r="D43" t="s">
         <v>40</v>
       </c>
       <c r="E43">
-        <v>489</v>
+        <v>76</v>
       </c>
       <c r="F43">
-        <v>431</v>
+        <v>73</v>
       </c>
       <c r="G43">
-        <v>920</v>
+        <v>149</v>
       </c>
       <c r="H43">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="I43">
-        <v>68</v>
+        <v>12</v>
       </c>
       <c r="J43">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K43">
-        <v>77</v>
+        <v>6</v>
       </c>
       <c r="L43">
-        <v>74</v>
+        <v>13</v>
       </c>
       <c r="M43">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="N43">
-        <v>89</v>
+        <v>16</v>
       </c>
       <c r="O43">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="P43">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="Q43">
-        <v>86</v>
+        <v>23</v>
       </c>
       <c r="R43">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="S43">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="T43">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="U43">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="V43">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="W43">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="X43">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="Y43">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>127</v>
       </c>
       <c r="C44" t="s">
         <v>128</v>
       </c>
       <c r="D44" t="s">
         <v>40</v>
       </c>
       <c r="E44">
         <v>65</v>
       </c>
       <c r="F44">
         <v>41</v>
       </c>
       <c r="G44">
         <v>106</v>
       </c>
       <c r="H44">
@@ -5085,105 +5085,105 @@
       </c>
       <c r="AI44">
         <v>11</v>
       </c>
       <c r="AJ44">
         <v>5</v>
       </c>
       <c r="AK44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>129</v>
       </c>
       <c r="C45" t="s">
         <v>130</v>
       </c>
       <c r="D45" t="s">
         <v>40</v>
       </c>
       <c r="E45">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="F45">
         <v>225</v>
       </c>
       <c r="G45">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="H45">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I45">
         <v>32</v>
       </c>
       <c r="J45">
         <v>3</v>
       </c>
       <c r="K45">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L45">
         <v>25</v>
       </c>
       <c r="M45">
         <v>3</v>
       </c>
       <c r="N45">
         <v>42</v>
       </c>
       <c r="O45">
         <v>42</v>
       </c>
       <c r="P45">
         <v>3</v>
       </c>
       <c r="Q45">
         <v>48</v>
       </c>
       <c r="R45">
         <v>50</v>
       </c>
       <c r="S45">
         <v>4</v>
       </c>
       <c r="T45">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U45">
         <v>39</v>
       </c>
       <c r="V45">
         <v>3</v>
       </c>
       <c r="W45">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="X45">
         <v>34</v>
       </c>
       <c r="Y45">
         <v>3</v>
       </c>
       <c r="AI45">
         <v>5</v>
       </c>
       <c r="AJ45">
         <v>3</v>
       </c>
       <c r="AK45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" t="s">
         <v>131</v>
       </c>
       <c r="C46" t="s">
@@ -5251,87 +5251,87 @@
       </c>
       <c r="X46">
         <v>3</v>
       </c>
       <c r="Y46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>133</v>
       </c>
       <c r="C47" t="s">
         <v>134</v>
       </c>
       <c r="D47" t="s">
         <v>40</v>
       </c>
       <c r="E47">
         <v>76</v>
       </c>
       <c r="F47">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="G47">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="H47">
         <v>9</v>
       </c>
       <c r="I47">
         <v>10</v>
       </c>
       <c r="J47">
         <v>1</v>
       </c>
       <c r="K47">
         <v>12</v>
       </c>
       <c r="L47">
         <v>4</v>
       </c>
       <c r="M47">
         <v>1</v>
       </c>
       <c r="N47">
         <v>11</v>
       </c>
       <c r="O47">
         <v>12</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
       <c r="Q47">
         <v>16</v>
       </c>
       <c r="R47">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="S47">
         <v>1</v>
       </c>
       <c r="T47">
         <v>12</v>
       </c>
       <c r="U47">
         <v>14</v>
       </c>
       <c r="V47">
         <v>1</v>
       </c>
       <c r="W47">
         <v>16</v>
       </c>
       <c r="X47">
         <v>14</v>
       </c>
       <c r="Y47">
         <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" t="s">
@@ -5375,813 +5375,813 @@
       </c>
       <c r="AF48">
         <v>142</v>
       </c>
       <c r="AG48">
         <v>141</v>
       </c>
       <c r="AH48">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" t="s">
         <v>137</v>
       </c>
       <c r="B49" t="s">
         <v>138</v>
       </c>
       <c r="C49" t="s">
         <v>139</v>
       </c>
       <c r="D49" t="s">
         <v>40</v>
       </c>
       <c r="E49">
-        <v>111</v>
+        <v>72</v>
       </c>
       <c r="F49">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="G49">
-        <v>196</v>
+        <v>140</v>
       </c>
       <c r="H49">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="I49">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="J49">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K49">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L49">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="M49">
         <v>1</v>
       </c>
       <c r="N49">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="O49">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="P49">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q49">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="R49">
         <v>12</v>
       </c>
       <c r="S49">
         <v>2</v>
       </c>
       <c r="T49">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="U49">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="V49">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W49">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="X49">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="Y49">
         <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" t="s">
         <v>137</v>
       </c>
       <c r="B50" t="s">
         <v>140</v>
       </c>
       <c r="C50" t="s">
         <v>141</v>
       </c>
       <c r="D50" t="s">
         <v>40</v>
       </c>
       <c r="E50">
-        <v>189</v>
+        <v>61</v>
       </c>
       <c r="F50">
-        <v>180</v>
+        <v>53</v>
       </c>
       <c r="G50">
-        <v>369</v>
+        <v>114</v>
       </c>
       <c r="H50">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="I50">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="J50">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K50">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="L50">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="M50">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N50">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="O50">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="P50">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q50">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="R50">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="S50">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T50">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="U50">
-        <v>41</v>
+        <v>5</v>
       </c>
       <c r="V50">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" t="s">
         <v>137</v>
       </c>
       <c r="B51" t="s">
         <v>142</v>
       </c>
       <c r="C51" t="s">
         <v>143</v>
       </c>
       <c r="D51" t="s">
         <v>40</v>
       </c>
       <c r="E51">
-        <v>399</v>
+        <v>119</v>
       </c>
       <c r="F51">
-        <v>368</v>
+        <v>78</v>
       </c>
       <c r="G51">
-        <v>767</v>
+        <v>197</v>
       </c>
       <c r="H51">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="I51">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="J51">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K51">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="L51">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="M51">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="N51">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="O51">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="P51">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="Q51">
-        <v>77</v>
+        <v>24</v>
       </c>
       <c r="R51">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="S51">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="T51">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="U51">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="V51">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="W51">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="X51">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="Y51">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" t="s">
         <v>137</v>
       </c>
       <c r="B52" t="s">
         <v>144</v>
       </c>
       <c r="C52" t="s">
         <v>145</v>
       </c>
       <c r="D52" t="s">
         <v>40</v>
       </c>
       <c r="E52">
+        <v>398</v>
+      </c>
+      <c r="F52">
+        <v>366</v>
+      </c>
+      <c r="G52">
+        <v>764</v>
+      </c>
+      <c r="H52">
+        <v>53</v>
+      </c>
+      <c r="I52">
+        <v>53</v>
+      </c>
+      <c r="J52">
+        <v>4</v>
+      </c>
+      <c r="K52">
+        <v>71</v>
+      </c>
+      <c r="L52">
+        <v>56</v>
+      </c>
+      <c r="M52">
+        <v>5</v>
+      </c>
+      <c r="N52">
+        <v>53</v>
+      </c>
+      <c r="O52">
+        <v>65</v>
+      </c>
+      <c r="P52">
+        <v>5</v>
+      </c>
+      <c r="Q52">
+        <v>76</v>
+      </c>
+      <c r="R52">
         <v>72</v>
       </c>
-      <c r="F52">
-[...37 lines deleted...]
-      </c>
       <c r="S52">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="T52">
-        <v>9</v>
+        <v>75</v>
       </c>
       <c r="U52">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="V52">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="W52">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="X52">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="Y52">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" t="s">
         <v>137</v>
       </c>
       <c r="B53" t="s">
         <v>146</v>
       </c>
       <c r="C53" t="s">
         <v>147</v>
       </c>
       <c r="D53" t="s">
         <v>40</v>
       </c>
       <c r="E53">
-        <v>61</v>
+        <v>112</v>
       </c>
       <c r="F53">
-        <v>53</v>
+        <v>85</v>
       </c>
       <c r="G53">
-        <v>114</v>
+        <v>197</v>
       </c>
       <c r="H53">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I53">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K53">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="L53">
+        <v>9</v>
+      </c>
+      <c r="M53">
+        <v>1</v>
+      </c>
+      <c r="N53">
+        <v>22</v>
+      </c>
+      <c r="O53">
+        <v>14</v>
+      </c>
+      <c r="P53">
+        <v>2</v>
+      </c>
+      <c r="Q53">
+        <v>18</v>
+      </c>
+      <c r="R53">
         <v>12</v>
       </c>
-      <c r="M53">
-[...16 lines deleted...]
-      </c>
       <c r="S53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T53">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="U53">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="V53">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="W53">
+        <v>20</v>
+      </c>
+      <c r="X53">
+        <v>24</v>
+      </c>
+      <c r="Y53">
+        <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>148</v>
       </c>
       <c r="C54" t="s">
         <v>149</v>
       </c>
       <c r="D54" t="s">
         <v>40</v>
       </c>
       <c r="E54">
-        <v>119</v>
+        <v>413</v>
       </c>
       <c r="F54">
+        <v>387</v>
+      </c>
+      <c r="G54">
+        <v>800</v>
+      </c>
+      <c r="H54">
+        <v>49</v>
+      </c>
+      <c r="I54">
+        <v>47</v>
+      </c>
+      <c r="J54">
+        <v>4</v>
+      </c>
+      <c r="K54">
+        <v>45</v>
+      </c>
+      <c r="L54">
+        <v>59</v>
+      </c>
+      <c r="M54">
+        <v>4</v>
+      </c>
+      <c r="N54">
+        <v>81</v>
+      </c>
+      <c r="O54">
+        <v>70</v>
+      </c>
+      <c r="P54">
+        <v>6</v>
+      </c>
+      <c r="Q54">
+        <v>72</v>
+      </c>
+      <c r="R54">
+        <v>84</v>
+      </c>
+      <c r="S54">
+        <v>6</v>
+      </c>
+      <c r="T54">
         <v>78</v>
       </c>
-      <c r="G54">
-[...14 lines deleted...]
-      <c r="L54">
+      <c r="U54">
+        <v>61</v>
+      </c>
+      <c r="V54">
+        <v>5</v>
+      </c>
+      <c r="W54">
+        <v>78</v>
+      </c>
+      <c r="X54">
+        <v>59</v>
+      </c>
+      <c r="Y54">
+        <v>5</v>
+      </c>
+      <c r="AI54">
         <v>10</v>
       </c>
-      <c r="M54">
-[...35 lines deleted...]
-      <c r="Y54">
+      <c r="AJ54">
+        <v>7</v>
+      </c>
+      <c r="AK54">
         <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>150</v>
       </c>
       <c r="C55" t="s">
         <v>151</v>
       </c>
       <c r="D55" t="s">
         <v>40</v>
       </c>
       <c r="E55">
-        <v>413</v>
+        <v>788</v>
       </c>
       <c r="F55">
-        <v>387</v>
+        <v>746</v>
       </c>
       <c r="G55">
-        <v>800</v>
+        <v>1534</v>
       </c>
       <c r="H55">
-        <v>49</v>
+        <v>130</v>
       </c>
       <c r="I55">
-        <v>47</v>
+        <v>104</v>
       </c>
       <c r="J55">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="K55">
-        <v>45</v>
+        <v>139</v>
       </c>
       <c r="L55">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="M55">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="N55">
-        <v>81</v>
+        <v>119</v>
       </c>
       <c r="O55">
-        <v>70</v>
+        <v>147</v>
       </c>
       <c r="P55">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="Q55">
-        <v>72</v>
+        <v>135</v>
       </c>
       <c r="R55">
-        <v>84</v>
+        <v>126</v>
       </c>
       <c r="S55">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="T55">
-        <v>78</v>
+        <v>136</v>
       </c>
       <c r="U55">
-        <v>61</v>
+        <v>139</v>
       </c>
       <c r="V55">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="W55">
-        <v>78</v>
+        <v>129</v>
       </c>
       <c r="X55">
-        <v>59</v>
+        <v>133</v>
       </c>
       <c r="Y55">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="AI55">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="A56" t="s">
         <v>137</v>
       </c>
       <c r="B56" t="s">
         <v>152</v>
       </c>
       <c r="C56" t="s">
         <v>153</v>
       </c>
       <c r="D56" t="s">
         <v>40</v>
       </c>
       <c r="E56">
-        <v>788</v>
+        <v>162</v>
       </c>
       <c r="F56">
-        <v>746</v>
+        <v>122</v>
       </c>
       <c r="G56">
-        <v>1534</v>
+        <v>284</v>
       </c>
       <c r="H56">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="I56">
-        <v>104</v>
+        <v>15</v>
       </c>
       <c r="J56">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="K56">
-        <v>139</v>
+        <v>22</v>
       </c>
       <c r="L56">
-        <v>97</v>
+        <v>22</v>
       </c>
       <c r="M56">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="N56">
-        <v>119</v>
+        <v>27</v>
       </c>
       <c r="O56">
-        <v>147</v>
+        <v>19</v>
       </c>
       <c r="P56">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="Q56">
-        <v>135</v>
+        <v>33</v>
       </c>
       <c r="R56">
-        <v>126</v>
+        <v>17</v>
       </c>
       <c r="S56">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="T56">
-        <v>136</v>
+        <v>20</v>
       </c>
       <c r="U56">
-        <v>139</v>
+        <v>22</v>
       </c>
       <c r="V56">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="W56">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="X56">
-        <v>133</v>
+        <v>26</v>
       </c>
       <c r="Y56">
-        <v>10</v>
+        <v>2</v>
+      </c>
+      <c r="AI56">
+        <v>8</v>
+      </c>
+      <c r="AJ56">
+        <v>1</v>
+      </c>
+      <c r="AK56">
+        <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="A57" t="s">
         <v>137</v>
       </c>
       <c r="B57" t="s">
         <v>154</v>
       </c>
       <c r="C57" t="s">
         <v>155</v>
       </c>
       <c r="D57" t="s">
         <v>40</v>
       </c>
       <c r="E57">
-        <v>162</v>
+        <v>357</v>
       </c>
       <c r="F57">
-        <v>122</v>
+        <v>324</v>
       </c>
       <c r="G57">
-        <v>284</v>
+        <v>681</v>
       </c>
       <c r="H57">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="I57">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="J57">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K57">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="L57">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="M57">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N57">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="O57">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="P57">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Q57">
-        <v>33</v>
+        <v>76</v>
       </c>
       <c r="R57">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="S57">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="T57">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="U57">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="V57">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="W57">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="X57">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="Y57">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="A58" t="s">
         <v>137</v>
       </c>
       <c r="B58" t="s">
         <v>156</v>
       </c>
       <c r="C58" t="s">
         <v>157</v>
       </c>
       <c r="D58" t="s">
         <v>40</v>
       </c>
       <c r="E58">
-        <v>358</v>
+        <v>189</v>
       </c>
       <c r="F58">
-        <v>323</v>
+        <v>179</v>
       </c>
       <c r="G58">
-        <v>681</v>
+        <v>368</v>
       </c>
       <c r="H58">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="I58">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="J58">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K58">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="L58">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="M58">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N58">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="O58">
-        <v>68</v>
+        <v>29</v>
       </c>
       <c r="P58">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Q58">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="R58">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="S58">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="T58">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="U58">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="V58">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="W58">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="X58">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="Y58">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="A59" t="s">
         <v>137</v>
       </c>
       <c r="B59" t="s">
         <v>158</v>
       </c>
       <c r="C59" t="s">
         <v>159</v>
       </c>
       <c r="D59" t="s">
         <v>75</v>
       </c>
       <c r="E59">
         <v>115</v>
       </c>
       <c r="F59">
         <v>124</v>
       </c>
       <c r="G59">
         <v>239</v>
       </c>
       <c r="Z59">
@@ -6204,1578 +6204,1578 @@
       </c>
       <c r="AF59">
         <v>40</v>
       </c>
       <c r="AG59">
         <v>38</v>
       </c>
       <c r="AH59">
         <v>3</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="A60" t="s">
         <v>137</v>
       </c>
       <c r="B60" t="s">
         <v>160</v>
       </c>
       <c r="C60" t="s">
         <v>161</v>
       </c>
       <c r="D60" t="s">
         <v>75</v>
       </c>
       <c r="E60">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="F60">
         <v>315</v>
       </c>
       <c r="G60">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="Z60">
         <v>116</v>
       </c>
       <c r="AA60">
         <v>112</v>
       </c>
       <c r="AB60">
         <v>9</v>
       </c>
       <c r="AC60">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="AD60">
         <v>117</v>
       </c>
       <c r="AE60">
         <v>9</v>
       </c>
       <c r="AF60">
         <v>108</v>
       </c>
       <c r="AG60">
         <v>86</v>
       </c>
       <c r="AH60">
         <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="A61" t="s">
         <v>162</v>
       </c>
       <c r="B61" t="s">
         <v>163</v>
       </c>
       <c r="C61" t="s">
         <v>164</v>
       </c>
       <c r="D61" t="s">
         <v>40</v>
       </c>
       <c r="E61">
+        <v>55</v>
+      </c>
+      <c r="F61">
         <v>42</v>
       </c>
-      <c r="F61">
-[...1 lines deleted...]
-      </c>
       <c r="G61">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="H61">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I61">
         <v>4</v>
       </c>
       <c r="J61">
         <v>1</v>
       </c>
       <c r="K61">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="L61">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="M61">
         <v>1</v>
       </c>
       <c r="N61">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="O61">
         <v>7</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
       <c r="Q61">
+        <v>9</v>
+      </c>
+      <c r="R61">
+        <v>4</v>
+      </c>
+      <c r="S61">
+        <v>1</v>
+      </c>
+      <c r="T61">
+        <v>11</v>
+      </c>
+      <c r="U61">
+        <v>10</v>
+      </c>
+      <c r="V61">
+        <v>1</v>
+      </c>
+      <c r="W61">
         <v>8</v>
       </c>
-      <c r="R61">
-[...16 lines deleted...]
-      </c>
       <c r="X61">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="Y61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="A62" t="s">
         <v>162</v>
       </c>
       <c r="B62" t="s">
         <v>165</v>
       </c>
       <c r="C62" t="s">
         <v>166</v>
       </c>
       <c r="D62" t="s">
         <v>40</v>
       </c>
       <c r="E62">
+        <v>275</v>
+      </c>
+      <c r="F62">
+        <v>245</v>
+      </c>
+      <c r="G62">
+        <v>520</v>
+      </c>
+      <c r="H62">
+        <v>36</v>
+      </c>
+      <c r="I62">
+        <v>36</v>
+      </c>
+      <c r="J62">
+        <v>3</v>
+      </c>
+      <c r="K62">
+        <v>48</v>
+      </c>
+      <c r="L62">
+        <v>36</v>
+      </c>
+      <c r="M62">
+        <v>4</v>
+      </c>
+      <c r="N62">
+        <v>42</v>
+      </c>
+      <c r="O62">
+        <v>39</v>
+      </c>
+      <c r="P62">
+        <v>3</v>
+      </c>
+      <c r="Q62">
+        <v>51</v>
+      </c>
+      <c r="R62">
+        <v>43</v>
+      </c>
+      <c r="S62">
+        <v>4</v>
+      </c>
+      <c r="T62">
         <v>55</v>
       </c>
-      <c r="F62">
-[...43 lines deleted...]
-      </c>
       <c r="U62">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="V62">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="W62">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="X62">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="Y62">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="A63" t="s">
         <v>162</v>
       </c>
       <c r="B63" t="s">
         <v>167</v>
       </c>
       <c r="C63" t="s">
         <v>168</v>
       </c>
       <c r="D63" t="s">
         <v>40</v>
       </c>
       <c r="E63">
-        <v>275</v>
+        <v>193</v>
       </c>
       <c r="F63">
-        <v>245</v>
+        <v>164</v>
       </c>
       <c r="G63">
-        <v>520</v>
+        <v>357</v>
       </c>
       <c r="H63">
+        <v>24</v>
+      </c>
+      <c r="I63">
+        <v>24</v>
+      </c>
+      <c r="J63">
+        <v>2</v>
+      </c>
+      <c r="K63">
+        <v>29</v>
+      </c>
+      <c r="L63">
+        <v>21</v>
+      </c>
+      <c r="M63">
+        <v>2</v>
+      </c>
+      <c r="N63">
+        <v>30</v>
+      </c>
+      <c r="O63">
+        <v>27</v>
+      </c>
+      <c r="P63">
+        <v>3</v>
+      </c>
+      <c r="Q63">
+        <v>44</v>
+      </c>
+      <c r="R63">
+        <v>31</v>
+      </c>
+      <c r="S63">
+        <v>3</v>
+      </c>
+      <c r="T63">
         <v>36</v>
       </c>
-      <c r="I63">
-[...34 lines deleted...]
-      </c>
       <c r="U63">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="V63">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="W63">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="X63">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="Y63">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="A64" t="s">
         <v>162</v>
       </c>
       <c r="B64" t="s">
         <v>169</v>
       </c>
       <c r="C64" t="s">
         <v>170</v>
       </c>
       <c r="D64" t="s">
         <v>40</v>
       </c>
       <c r="E64">
-        <v>193</v>
+        <v>46</v>
       </c>
       <c r="F64">
-        <v>164</v>
+        <v>52</v>
       </c>
       <c r="G64">
-        <v>357</v>
+        <v>98</v>
       </c>
       <c r="H64">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="I64">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="J64">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K64">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="L64">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="M64">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N64">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="O64">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="P64">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q64">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="R64">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="S64">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T64">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="U64">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="V64">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W64">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="X64">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="Y64">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="A65" t="s">
         <v>162</v>
       </c>
       <c r="B65" t="s">
         <v>171</v>
       </c>
       <c r="C65" t="s">
         <v>172</v>
       </c>
       <c r="D65" t="s">
         <v>40</v>
       </c>
       <c r="E65">
-        <v>46</v>
+        <v>139</v>
       </c>
       <c r="F65">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="G65">
-        <v>98</v>
+        <v>237</v>
       </c>
       <c r="H65">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="I65">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J65">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K65">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="L65">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="M65">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N65">
-        <v>4</v>
+        <v>31</v>
       </c>
       <c r="O65">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="P65">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q65">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="R65">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="S65">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T65">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="U65">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="V65">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W65">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="X65">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="Y65">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="A66" t="s">
         <v>162</v>
       </c>
       <c r="B66" t="s">
         <v>173</v>
       </c>
       <c r="C66" t="s">
         <v>174</v>
       </c>
       <c r="D66" t="s">
         <v>40</v>
       </c>
       <c r="E66">
-        <v>137</v>
+        <v>30</v>
       </c>
       <c r="F66">
-        <v>98</v>
+        <v>38</v>
       </c>
       <c r="G66">
-        <v>235</v>
+        <v>68</v>
       </c>
       <c r="H66">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="I66">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="J66">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K66">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="L66">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="M66">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N66">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="O66">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="P66">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q66">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="R66">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="S66">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T66">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="U66">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="V66">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W66">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="X66">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="Y66">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>175</v>
       </c>
       <c r="C67" t="s">
         <v>176</v>
       </c>
       <c r="D67" t="s">
         <v>40</v>
       </c>
       <c r="E67">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="F67">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="G67">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="H67">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I67">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J67">
         <v>1</v>
       </c>
       <c r="K67">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="L67">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M67">
         <v>1</v>
       </c>
       <c r="N67">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="O67">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
       <c r="Q67">
         <v>8</v>
       </c>
       <c r="R67">
+        <v>3</v>
+      </c>
+      <c r="S67">
+        <v>1</v>
+      </c>
+      <c r="T67">
+        <v>12</v>
+      </c>
+      <c r="U67">
+        <v>7</v>
+      </c>
+      <c r="V67">
+        <v>1</v>
+      </c>
+      <c r="W67">
+        <v>2</v>
+      </c>
+      <c r="X67">
         <v>6</v>
-      </c>
-[...16 lines deleted...]
-        <v>10</v>
       </c>
       <c r="Y67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>177</v>
       </c>
       <c r="C68" t="s">
         <v>178</v>
       </c>
       <c r="D68" t="s">
         <v>75</v>
       </c>
       <c r="E68">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="F68">
         <v>765</v>
       </c>
       <c r="G68">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="Z68">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="AA68">
         <v>254</v>
       </c>
       <c r="AB68">
         <v>21</v>
       </c>
       <c r="AC68">
         <v>281</v>
       </c>
       <c r="AD68">
         <v>287</v>
       </c>
       <c r="AE68">
         <v>21</v>
       </c>
       <c r="AF68">
         <v>233</v>
       </c>
       <c r="AG68">
         <v>224</v>
       </c>
       <c r="AH68">
         <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>179</v>
       </c>
       <c r="C69" t="s">
         <v>180</v>
       </c>
       <c r="D69" t="s">
         <v>75</v>
       </c>
       <c r="E69">
         <v>423</v>
       </c>
       <c r="F69">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="G69">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="Z69">
         <v>148</v>
       </c>
       <c r="AA69">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="AB69">
         <v>11</v>
       </c>
       <c r="AC69">
         <v>136</v>
       </c>
       <c r="AD69">
         <v>132</v>
       </c>
       <c r="AE69">
         <v>11</v>
       </c>
       <c r="AF69">
         <v>139</v>
       </c>
       <c r="AG69">
         <v>111</v>
       </c>
       <c r="AH69">
         <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="A70" t="s">
         <v>181</v>
       </c>
       <c r="B70" t="s">
         <v>182</v>
       </c>
       <c r="C70" t="s">
         <v>183</v>
       </c>
       <c r="D70" t="s">
         <v>40</v>
       </c>
       <c r="E70">
-        <v>300</v>
+        <v>47</v>
       </c>
       <c r="F70">
-        <v>291</v>
+        <v>37</v>
       </c>
       <c r="G70">
-        <v>591</v>
+        <v>84</v>
       </c>
       <c r="H70">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="I70">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="J70">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K70">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="L70">
-        <v>44</v>
+        <v>5</v>
       </c>
       <c r="M70">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N70">
-        <v>53</v>
+        <v>6</v>
       </c>
       <c r="O70">
-        <v>51</v>
+        <v>4</v>
       </c>
       <c r="P70">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="Q70">
-        <v>45</v>
+        <v>7</v>
       </c>
       <c r="R70">
-        <v>45</v>
+        <v>7</v>
       </c>
       <c r="S70">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="T70">
-        <v>42</v>
+        <v>6</v>
       </c>
       <c r="U70">
-        <v>50</v>
+        <v>5</v>
       </c>
       <c r="V70">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W70">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="X70">
-        <v>54</v>
+        <v>7</v>
       </c>
       <c r="Y70">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="A71" t="s">
         <v>181</v>
       </c>
       <c r="B71" t="s">
         <v>184</v>
       </c>
       <c r="C71" t="s">
         <v>185</v>
       </c>
       <c r="D71" t="s">
         <v>40</v>
       </c>
       <c r="E71">
-        <v>46</v>
+        <v>301</v>
       </c>
       <c r="F71">
-        <v>37</v>
+        <v>292</v>
       </c>
       <c r="G71">
-        <v>83</v>
+        <v>593</v>
       </c>
       <c r="H71">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="I71">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="J71">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K71">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="L71">
-        <v>5</v>
+        <v>44</v>
       </c>
       <c r="M71">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N71">
-        <v>6</v>
+        <v>53</v>
       </c>
       <c r="O71">
-        <v>4</v>
+        <v>51</v>
       </c>
       <c r="P71">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="Q71">
-        <v>7</v>
+        <v>45</v>
       </c>
       <c r="R71">
-        <v>7</v>
+        <v>45</v>
       </c>
       <c r="S71">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="T71">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="U71">
-        <v>5</v>
+        <v>50</v>
       </c>
       <c r="V71">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="W71">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="X71">
-        <v>7</v>
+        <v>54</v>
       </c>
       <c r="Y71">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="A72" t="s">
         <v>181</v>
       </c>
       <c r="B72" t="s">
         <v>186</v>
       </c>
       <c r="C72" t="s">
         <v>187</v>
       </c>
       <c r="D72" t="s">
         <v>75</v>
       </c>
       <c r="E72">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F72">
         <v>187</v>
       </c>
       <c r="G72">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="Z72">
         <v>80</v>
       </c>
       <c r="AA72">
         <v>68</v>
       </c>
       <c r="AB72">
         <v>6</v>
       </c>
       <c r="AC72">
         <v>61</v>
       </c>
       <c r="AD72">
         <v>58</v>
       </c>
       <c r="AE72">
         <v>5</v>
       </c>
       <c r="AF72">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AG72">
         <v>61</v>
       </c>
       <c r="AH72">
         <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="A73" t="s">
         <v>188</v>
       </c>
       <c r="B73" t="s">
         <v>189</v>
       </c>
       <c r="C73" t="s">
         <v>190</v>
       </c>
       <c r="D73" t="s">
         <v>40</v>
       </c>
       <c r="E73">
-        <v>167</v>
+        <v>94</v>
       </c>
       <c r="F73">
-        <v>156</v>
+        <v>99</v>
       </c>
       <c r="G73">
-        <v>323</v>
+        <v>193</v>
       </c>
       <c r="H73">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="I73">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="J73">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K73">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="L73">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="M73">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N73">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="O73">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="P73">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q73">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="R73">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="S73">
         <v>2</v>
       </c>
       <c r="T73">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="U73">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="V73">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="W73">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="X73">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="Y73">
         <v>2</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="A74" t="s">
         <v>188</v>
       </c>
       <c r="B74" t="s">
         <v>191</v>
       </c>
       <c r="C74" t="s">
         <v>192</v>
       </c>
       <c r="D74" t="s">
         <v>40</v>
       </c>
       <c r="E74">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="F74">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="G74">
-        <v>193</v>
+        <v>216</v>
       </c>
       <c r="H74">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="I74">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J74">
         <v>2</v>
       </c>
       <c r="K74">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="L74">
+        <v>16</v>
+      </c>
+      <c r="M74">
+        <v>2</v>
+      </c>
+      <c r="N74">
+        <v>22</v>
+      </c>
+      <c r="O74">
+        <v>23</v>
+      </c>
+      <c r="P74">
+        <v>2</v>
+      </c>
+      <c r="Q74">
         <v>14</v>
       </c>
-      <c r="M74">
-[...5 lines deleted...]
-      <c r="O74">
+      <c r="R74">
         <v>24</v>
       </c>
-      <c r="P74">
-[...7 lines deleted...]
-      </c>
       <c r="S74">
         <v>2</v>
       </c>
       <c r="T74">
+        <v>23</v>
+      </c>
+      <c r="U74">
+        <v>11</v>
+      </c>
+      <c r="V74">
+        <v>2</v>
+      </c>
+      <c r="W74">
         <v>15</v>
       </c>
-      <c r="U74">
-[...7 lines deleted...]
-      </c>
       <c r="X74">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="Y74">
         <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="A75" t="s">
         <v>188</v>
       </c>
       <c r="B75" t="s">
         <v>193</v>
       </c>
       <c r="C75" t="s">
         <v>194</v>
       </c>
       <c r="D75" t="s">
         <v>40</v>
       </c>
       <c r="E75">
-        <v>366</v>
+        <v>436</v>
       </c>
       <c r="F75">
-        <v>362</v>
+        <v>408</v>
       </c>
       <c r="G75">
-        <v>728</v>
+        <v>844</v>
       </c>
       <c r="H75">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="I75">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="J75">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K75">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="L75">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="M75">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="N75">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="O75">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="P75">
         <v>5</v>
       </c>
       <c r="Q75">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="R75">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="S75">
         <v>5</v>
       </c>
       <c r="T75">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="U75">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="V75">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="W75">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="X75">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Y75">
         <v>5</v>
-      </c>
-[...7 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="A76" t="s">
         <v>188</v>
       </c>
       <c r="B76" t="s">
         <v>195</v>
       </c>
       <c r="C76" t="s">
         <v>196</v>
       </c>
       <c r="D76" t="s">
         <v>40</v>
       </c>
       <c r="E76">
-        <v>111</v>
+        <v>649</v>
       </c>
       <c r="F76">
-        <v>105</v>
+        <v>615</v>
       </c>
       <c r="G76">
-        <v>216</v>
+        <v>1264</v>
       </c>
       <c r="H76">
-        <v>15</v>
+        <v>92</v>
       </c>
       <c r="I76">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="J76">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="K76">
-        <v>22</v>
+        <v>97</v>
       </c>
       <c r="L76">
-        <v>16</v>
+        <v>102</v>
       </c>
       <c r="M76">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="N76">
-        <v>22</v>
+        <v>106</v>
       </c>
       <c r="O76">
-        <v>23</v>
+        <v>117</v>
       </c>
       <c r="P76">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="Q76">
-        <v>14</v>
+        <v>107</v>
       </c>
       <c r="R76">
-        <v>24</v>
+        <v>112</v>
       </c>
       <c r="S76">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="T76">
-        <v>23</v>
+        <v>124</v>
       </c>
       <c r="U76">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="V76">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="W76">
-        <v>15</v>
+        <v>117</v>
       </c>
       <c r="X76">
-        <v>17</v>
+        <v>82</v>
       </c>
       <c r="Y76">
-        <v>2</v>
+        <v>7</v>
+      </c>
+      <c r="AI76">
+        <v>6</v>
+      </c>
+      <c r="AJ76">
+        <v>3</v>
+      </c>
+      <c r="AK76">
+        <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="A77" t="s">
         <v>188</v>
       </c>
       <c r="B77" t="s">
         <v>197</v>
       </c>
       <c r="C77" t="s">
         <v>198</v>
       </c>
       <c r="D77" t="s">
         <v>40</v>
       </c>
       <c r="E77">
-        <v>436</v>
+        <v>372</v>
       </c>
       <c r="F77">
-        <v>408</v>
+        <v>374</v>
       </c>
       <c r="G77">
-        <v>844</v>
+        <v>746</v>
       </c>
       <c r="H77">
+        <v>47</v>
+      </c>
+      <c r="I77">
+        <v>61</v>
+      </c>
+      <c r="J77">
+        <v>5</v>
+      </c>
+      <c r="K77">
+        <v>51</v>
+      </c>
+      <c r="L77">
+        <v>62</v>
+      </c>
+      <c r="M77">
+        <v>5</v>
+      </c>
+      <c r="N77">
+        <v>66</v>
+      </c>
+      <c r="O77">
+        <v>51</v>
+      </c>
+      <c r="P77">
+        <v>5</v>
+      </c>
+      <c r="Q77">
+        <v>85</v>
+      </c>
+      <c r="R77">
         <v>69</v>
       </c>
-      <c r="I77">
-[...26 lines deleted...]
-      <c r="R77">
+      <c r="S77">
+        <v>6</v>
+      </c>
+      <c r="T77">
+        <v>58</v>
+      </c>
+      <c r="U77">
+        <v>67</v>
+      </c>
+      <c r="V77">
+        <v>5</v>
+      </c>
+      <c r="W77">
         <v>65</v>
       </c>
-      <c r="S77">
-[...13 lines deleted...]
-      </c>
       <c r="X77">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="Y77">
         <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="A78" t="s">
         <v>188</v>
       </c>
       <c r="B78" t="s">
         <v>199</v>
       </c>
       <c r="C78" t="s">
         <v>200</v>
       </c>
       <c r="D78" t="s">
         <v>40</v>
       </c>
       <c r="E78">
-        <v>652</v>
+        <v>366</v>
       </c>
       <c r="F78">
-        <v>615</v>
+        <v>362</v>
       </c>
       <c r="G78">
-        <v>1267</v>
+        <v>728</v>
       </c>
       <c r="H78">
-        <v>92</v>
+        <v>52</v>
       </c>
       <c r="I78">
-        <v>92</v>
+        <v>56</v>
       </c>
       <c r="J78">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K78">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="L78">
-        <v>102</v>
+        <v>51</v>
       </c>
       <c r="M78">
+        <v>4</v>
+      </c>
+      <c r="N78">
+        <v>51</v>
+      </c>
+      <c r="O78">
+        <v>64</v>
+      </c>
+      <c r="P78">
+        <v>5</v>
+      </c>
+      <c r="Q78">
+        <v>62</v>
+      </c>
+      <c r="R78">
+        <v>53</v>
+      </c>
+      <c r="S78">
+        <v>5</v>
+      </c>
+      <c r="T78">
+        <v>83</v>
+      </c>
+      <c r="U78">
+        <v>66</v>
+      </c>
+      <c r="V78">
+        <v>6</v>
+      </c>
+      <c r="W78">
+        <v>59</v>
+      </c>
+      <c r="X78">
+        <v>68</v>
+      </c>
+      <c r="Y78">
+        <v>5</v>
+      </c>
+      <c r="AI78">
         <v>8</v>
       </c>
-      <c r="N78">
-[...37 lines deleted...]
-      </c>
       <c r="AJ78">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AK78">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>201</v>
       </c>
       <c r="C79" t="s">
         <v>202</v>
       </c>
       <c r="D79" t="s">
         <v>40</v>
       </c>
       <c r="E79">
-        <v>372</v>
+        <v>167</v>
       </c>
       <c r="F79">
-        <v>374</v>
+        <v>156</v>
       </c>
       <c r="G79">
-        <v>746</v>
+        <v>323</v>
       </c>
       <c r="H79">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="I79">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="J79">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K79">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="L79">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="M79">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="N79">
-        <v>66</v>
+        <v>31</v>
       </c>
       <c r="O79">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="P79">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Q79">
-        <v>85</v>
+        <v>26</v>
       </c>
       <c r="R79">
-        <v>69</v>
+        <v>24</v>
       </c>
       <c r="S79">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="T79">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="U79">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="V79">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="W79">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="X79">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="Y79">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>203</v>
       </c>
       <c r="C80" t="s">
         <v>204</v>
       </c>
       <c r="D80" t="s">
         <v>75</v>
       </c>
       <c r="E80">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F80">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="G80">
         <v>770</v>
       </c>
       <c r="Z80">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="AA80">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AB80">
         <v>10</v>
       </c>
       <c r="AC80">
         <v>147</v>
       </c>
       <c r="AD80">
         <v>129</v>
       </c>
       <c r="AE80">
         <v>10</v>
       </c>
       <c r="AF80">
         <v>108</v>
       </c>
       <c r="AG80">
         <v>114</v>
       </c>
       <c r="AH80">
         <v>8</v>
       </c>
       <c r="AI80">
         <v>8</v>
       </c>
       <c r="AJ80">
         <v>1</v>
       </c>
       <c r="AK80">
         <v>3</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="A81" t="s">
         <v>188</v>
       </c>
       <c r="B81" t="s">
         <v>205</v>
       </c>
       <c r="C81" t="s">
         <v>206</v>
       </c>
       <c r="D81" t="s">
         <v>75</v>
       </c>
       <c r="E81">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="F81">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="G81">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="Z81">
         <v>175</v>
       </c>
       <c r="AA81">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="AB81">
         <v>13</v>
       </c>
       <c r="AC81">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="AD81">
         <v>160</v>
       </c>
       <c r="AE81">
         <v>13</v>
       </c>
       <c r="AF81">
         <v>178</v>
       </c>
       <c r="AG81">
         <v>155</v>
       </c>
       <c r="AH81">
         <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="A82" t="s">
         <v>188</v>
       </c>
       <c r="B82" t="s">
         <v>207</v>
       </c>
       <c r="C82" t="s">
@@ -7904,158 +7904,158 @@
       </c>
       <c r="W84">
         <v>49</v>
       </c>
       <c r="X84">
         <v>43</v>
       </c>
       <c r="Y84">
         <v>4</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="A85" t="s">
         <v>211</v>
       </c>
       <c r="B85" t="s">
         <v>214</v>
       </c>
       <c r="C85" t="s">
         <v>215</v>
       </c>
       <c r="D85" t="s">
         <v>40</v>
       </c>
       <c r="E85">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F85">
         <v>363</v>
       </c>
       <c r="G85">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="H85">
         <v>61</v>
       </c>
       <c r="I85">
         <v>60</v>
       </c>
       <c r="J85">
         <v>5</v>
       </c>
       <c r="K85">
         <v>70</v>
       </c>
       <c r="L85">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M85">
         <v>5</v>
       </c>
       <c r="N85">
         <v>58</v>
       </c>
       <c r="O85">
         <v>55</v>
       </c>
       <c r="P85">
         <v>5</v>
       </c>
       <c r="Q85">
         <v>55</v>
       </c>
       <c r="R85">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="S85">
         <v>5</v>
       </c>
       <c r="T85">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="U85">
         <v>58</v>
       </c>
       <c r="V85">
         <v>5</v>
       </c>
       <c r="W85">
         <v>43</v>
       </c>
       <c r="X85">
         <v>62</v>
       </c>
       <c r="Y85">
         <v>4</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="A86" t="s">
         <v>211</v>
       </c>
       <c r="B86" t="s">
         <v>216</v>
       </c>
       <c r="C86" t="s">
         <v>217</v>
       </c>
       <c r="D86" t="s">
         <v>40</v>
       </c>
       <c r="E86">
         <v>305</v>
       </c>
       <c r="F86">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="G86">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="H86">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I86">
         <v>40</v>
       </c>
       <c r="J86">
         <v>4</v>
       </c>
       <c r="K86">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L86">
         <v>51</v>
       </c>
       <c r="M86">
         <v>4</v>
       </c>
       <c r="N86">
         <v>54</v>
       </c>
       <c r="O86">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P86">
         <v>4</v>
       </c>
       <c r="Q86">
         <v>45</v>
       </c>
       <c r="R86">
         <v>64</v>
       </c>
       <c r="S86">
         <v>4</v>
       </c>
       <c r="T86">
         <v>50</v>
       </c>
       <c r="U86">
         <v>52</v>
       </c>
       <c r="V86">
         <v>4</v>
       </c>
       <c r="W86">
         <v>62</v>
       </c>
@@ -8147,1499 +8147,1499 @@
       </c>
       <c r="X87">
         <v>9</v>
       </c>
       <c r="Y87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="A88" t="s">
         <v>211</v>
       </c>
       <c r="B88" t="s">
         <v>220</v>
       </c>
       <c r="C88" t="s">
         <v>221</v>
       </c>
       <c r="D88" t="s">
         <v>75</v>
       </c>
       <c r="E88">
         <v>435</v>
       </c>
       <c r="F88">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="G88">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="Z88">
         <v>153</v>
       </c>
       <c r="AA88">
         <v>146</v>
       </c>
       <c r="AB88">
         <v>11</v>
       </c>
       <c r="AC88">
         <v>149</v>
       </c>
       <c r="AD88">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AE88">
         <v>11</v>
       </c>
       <c r="AF88">
         <v>133</v>
       </c>
       <c r="AG88">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AH88">
         <v>10</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="A89" t="s">
         <v>222</v>
       </c>
       <c r="B89" t="s">
         <v>223</v>
       </c>
       <c r="C89" t="s">
         <v>224</v>
       </c>
       <c r="D89" t="s">
         <v>40</v>
       </c>
       <c r="E89">
+        <v>270</v>
+      </c>
+      <c r="F89">
+        <v>191</v>
+      </c>
+      <c r="G89">
+        <v>461</v>
+      </c>
+      <c r="H89">
+        <v>33</v>
+      </c>
+      <c r="I89">
+        <v>28</v>
+      </c>
+      <c r="J89">
+        <v>3</v>
+      </c>
+      <c r="K89">
+        <v>49</v>
+      </c>
+      <c r="L89">
+        <v>30</v>
+      </c>
+      <c r="M89">
+        <v>3</v>
+      </c>
+      <c r="N89">
+        <v>39</v>
+      </c>
+      <c r="O89">
+        <v>29</v>
+      </c>
+      <c r="P89">
+        <v>3</v>
+      </c>
+      <c r="Q89">
+        <v>41</v>
+      </c>
+      <c r="R89">
+        <v>40</v>
+      </c>
+      <c r="S89">
+        <v>3</v>
+      </c>
+      <c r="T89">
+        <v>54</v>
+      </c>
+      <c r="U89">
         <v>25</v>
       </c>
-      <c r="F89">
-[...46 lines deleted...]
-      </c>
       <c r="V89">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W89">
-        <v>5</v>
+        <v>40</v>
       </c>
       <c r="X89">
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="Y89">
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="AI89">
+        <v>14</v>
+      </c>
+      <c r="AJ89">
+        <v>3</v>
+      </c>
+      <c r="AK89">
+        <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="A90" t="s">
         <v>222</v>
       </c>
       <c r="B90" t="s">
         <v>225</v>
       </c>
       <c r="C90" t="s">
         <v>226</v>
       </c>
       <c r="D90" t="s">
         <v>40</v>
       </c>
       <c r="E90">
-        <v>807</v>
+        <v>993</v>
       </c>
       <c r="F90">
-        <v>774</v>
+        <v>863</v>
       </c>
       <c r="G90">
-        <v>1581</v>
+        <v>1856</v>
       </c>
       <c r="H90">
-        <v>127</v>
+        <v>148</v>
       </c>
       <c r="I90">
-        <v>109</v>
+        <v>126</v>
       </c>
       <c r="J90">
+        <v>11</v>
+      </c>
+      <c r="K90">
+        <v>154</v>
+      </c>
+      <c r="L90">
+        <v>119</v>
+      </c>
+      <c r="M90">
+        <v>10</v>
+      </c>
+      <c r="N90">
+        <v>169</v>
+      </c>
+      <c r="O90">
+        <v>130</v>
+      </c>
+      <c r="P90">
+        <v>11</v>
+      </c>
+      <c r="Q90">
+        <v>162</v>
+      </c>
+      <c r="R90">
+        <v>179</v>
+      </c>
+      <c r="S90">
+        <v>13</v>
+      </c>
+      <c r="T90">
+        <v>184</v>
+      </c>
+      <c r="U90">
+        <v>159</v>
+      </c>
+      <c r="V90">
+        <v>12</v>
+      </c>
+      <c r="W90">
+        <v>167</v>
+      </c>
+      <c r="X90">
+        <v>147</v>
+      </c>
+      <c r="Y90">
+        <v>12</v>
+      </c>
+      <c r="AI90">
         <v>9</v>
       </c>
-      <c r="K90">
-[...46 lines deleted...]
-      </c>
       <c r="AJ90">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AK90">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="A91" t="s">
         <v>222</v>
       </c>
       <c r="B91" t="s">
         <v>227</v>
       </c>
       <c r="C91" t="s">
         <v>228</v>
       </c>
       <c r="D91" t="s">
         <v>40</v>
       </c>
       <c r="E91">
-        <v>120</v>
+        <v>952</v>
       </c>
       <c r="F91">
-        <v>87</v>
+        <v>954</v>
       </c>
       <c r="G91">
-        <v>207</v>
+        <v>1906</v>
       </c>
       <c r="H91">
-        <v>16</v>
+        <v>163</v>
       </c>
       <c r="I91">
+        <v>150</v>
+      </c>
+      <c r="J91">
+        <v>12</v>
+      </c>
+      <c r="K91">
+        <v>156</v>
+      </c>
+      <c r="L91">
+        <v>129</v>
+      </c>
+      <c r="M91">
+        <v>11</v>
+      </c>
+      <c r="N91">
+        <v>155</v>
+      </c>
+      <c r="O91">
+        <v>177</v>
+      </c>
+      <c r="P91">
         <v>13</v>
       </c>
-      <c r="J91">
-[...19 lines deleted...]
-      </c>
       <c r="Q91">
-        <v>17</v>
+        <v>169</v>
       </c>
       <c r="R91">
+        <v>195</v>
+      </c>
+      <c r="S91">
         <v>14</v>
       </c>
-      <c r="S91">
-[...1 lines deleted...]
-      </c>
       <c r="T91">
-        <v>26</v>
+        <v>144</v>
       </c>
       <c r="U91">
-        <v>13</v>
+        <v>154</v>
       </c>
       <c r="V91">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="W91">
-        <v>26</v>
+        <v>165</v>
       </c>
       <c r="X91">
-        <v>21</v>
+        <v>149</v>
       </c>
       <c r="Y91">
-        <v>3</v>
+        <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="A92" t="s">
         <v>222</v>
       </c>
       <c r="B92" t="s">
         <v>229</v>
       </c>
       <c r="C92" t="s">
         <v>230</v>
       </c>
       <c r="D92" t="s">
         <v>40</v>
       </c>
       <c r="E92">
-        <v>992</v>
+        <v>70</v>
       </c>
       <c r="F92">
-        <v>863</v>
+        <v>81</v>
       </c>
       <c r="G92">
-        <v>1855</v>
+        <v>151</v>
       </c>
       <c r="H92">
-        <v>148</v>
+        <v>10</v>
       </c>
       <c r="I92">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="J92">
+        <v>1</v>
+      </c>
+      <c r="K92">
+        <v>13</v>
+      </c>
+      <c r="L92">
+        <v>12</v>
+      </c>
+      <c r="M92">
+        <v>1</v>
+      </c>
+      <c r="N92">
         <v>11</v>
       </c>
-      <c r="K92">
-[...10 lines deleted...]
-      </c>
       <c r="O92">
-        <v>130</v>
+        <v>17</v>
       </c>
       <c r="P92">
+        <v>1</v>
+      </c>
+      <c r="Q92">
+        <v>14</v>
+      </c>
+      <c r="R92">
+        <v>15</v>
+      </c>
+      <c r="S92">
+        <v>2</v>
+      </c>
+      <c r="T92">
         <v>11</v>
       </c>
-      <c r="Q92">
-[...10 lines deleted...]
-      </c>
       <c r="U92">
-        <v>159</v>
+        <v>15</v>
       </c>
       <c r="V92">
+        <v>1</v>
+      </c>
+      <c r="W92">
+        <v>11</v>
+      </c>
+      <c r="X92">
         <v>12</v>
       </c>
-      <c r="W92">
-[...4 lines deleted...]
-      </c>
       <c r="Y92">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="A93" t="s">
         <v>222</v>
       </c>
       <c r="B93" t="s">
         <v>231</v>
       </c>
       <c r="C93" t="s">
         <v>232</v>
       </c>
       <c r="D93" t="s">
         <v>40</v>
       </c>
       <c r="E93">
-        <v>269</v>
+        <v>506</v>
       </c>
       <c r="F93">
-        <v>192</v>
+        <v>507</v>
       </c>
       <c r="G93">
-        <v>461</v>
+        <v>1013</v>
       </c>
       <c r="H93">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="I93">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="J93">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K93">
-        <v>48</v>
+        <v>94</v>
       </c>
       <c r="L93">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="M93">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="N93">
-        <v>39</v>
+        <v>85</v>
       </c>
       <c r="O93">
-        <v>29</v>
+        <v>85</v>
       </c>
       <c r="P93">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="Q93">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="R93">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="S93">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="T93">
-        <v>54</v>
+        <v>81</v>
       </c>
       <c r="U93">
-        <v>25</v>
+        <v>105</v>
       </c>
       <c r="V93">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="W93">
-        <v>40</v>
+        <v>86</v>
       </c>
       <c r="X93">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="Y93">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="A94" t="s">
         <v>222</v>
       </c>
       <c r="B94" t="s">
         <v>233</v>
       </c>
       <c r="C94" t="s">
         <v>234</v>
       </c>
       <c r="D94" t="s">
         <v>40</v>
       </c>
       <c r="E94">
-        <v>954</v>
+        <v>137</v>
       </c>
       <c r="F94">
-        <v>955</v>
+        <v>138</v>
       </c>
       <c r="G94">
-        <v>1909</v>
+        <v>275</v>
       </c>
       <c r="H94">
-        <v>163</v>
+        <v>23</v>
       </c>
       <c r="I94">
-        <v>151</v>
+        <v>21</v>
       </c>
       <c r="J94">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="K94">
-        <v>156</v>
+        <v>22</v>
       </c>
       <c r="L94">
-        <v>129</v>
+        <v>17</v>
       </c>
       <c r="M94">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="N94">
-        <v>155</v>
+        <v>19</v>
       </c>
       <c r="O94">
-        <v>177</v>
+        <v>27</v>
       </c>
       <c r="P94">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="Q94">
-        <v>169</v>
+        <v>18</v>
       </c>
       <c r="R94">
-        <v>196</v>
+        <v>20</v>
       </c>
       <c r="S94">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="T94">
-        <v>145</v>
+        <v>36</v>
       </c>
       <c r="U94">
-        <v>153</v>
+        <v>23</v>
       </c>
       <c r="V94">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="W94">
-        <v>166</v>
+        <v>19</v>
       </c>
       <c r="X94">
-        <v>149</v>
+        <v>30</v>
       </c>
       <c r="Y94">
-        <v>12</v>
+        <v>2</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="A95" t="s">
         <v>222</v>
       </c>
       <c r="B95" t="s">
         <v>235</v>
       </c>
       <c r="C95" t="s">
         <v>236</v>
       </c>
       <c r="D95" t="s">
         <v>40</v>
       </c>
       <c r="E95">
-        <v>69</v>
+        <v>808</v>
       </c>
       <c r="F95">
-        <v>81</v>
+        <v>775</v>
       </c>
       <c r="G95">
+        <v>1583</v>
+      </c>
+      <c r="H95">
+        <v>127</v>
+      </c>
+      <c r="I95">
+        <v>109</v>
+      </c>
+      <c r="J95">
+        <v>9</v>
+      </c>
+      <c r="K95">
+        <v>131</v>
+      </c>
+      <c r="L95">
+        <v>98</v>
+      </c>
+      <c r="M95">
+        <v>9</v>
+      </c>
+      <c r="N95">
+        <v>129</v>
+      </c>
+      <c r="O95">
+        <v>139</v>
+      </c>
+      <c r="P95">
+        <v>10</v>
+      </c>
+      <c r="Q95">
+        <v>135</v>
+      </c>
+      <c r="R95">
+        <v>145</v>
+      </c>
+      <c r="S95">
+        <v>10</v>
+      </c>
+      <c r="T95">
+        <v>145</v>
+      </c>
+      <c r="U95">
         <v>150</v>
       </c>
-      <c r="H95">
-[...2 lines deleted...]
-      <c r="I95">
+      <c r="V95">
+        <v>11</v>
+      </c>
+      <c r="W95">
+        <v>138</v>
+      </c>
+      <c r="X95">
+        <v>132</v>
+      </c>
+      <c r="Y95">
         <v>10</v>
       </c>
-      <c r="J95">
-[...44 lines deleted...]
-      <c r="Y95">
+      <c r="AI95">
+        <v>3</v>
+      </c>
+      <c r="AJ95">
+        <v>2</v>
+      </c>
+      <c r="AK95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="A96" t="s">
         <v>222</v>
       </c>
       <c r="B96" t="s">
         <v>237</v>
       </c>
       <c r="C96" t="s">
         <v>238</v>
       </c>
       <c r="D96" t="s">
         <v>40</v>
       </c>
       <c r="E96">
-        <v>137</v>
+        <v>25</v>
       </c>
       <c r="F96">
-        <v>138</v>
+        <v>26</v>
       </c>
       <c r="G96">
-        <v>275</v>
+        <v>51</v>
       </c>
       <c r="H96">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="I96">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="J96">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K96">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="L96">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="M96">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N96">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="O96">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="P96">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q96">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="R96">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="S96">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T96">
-        <v>36</v>
+        <v>5</v>
       </c>
       <c r="U96">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="V96">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W96">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="X96">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="Y96">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>239</v>
       </c>
       <c r="C97" t="s">
         <v>240</v>
       </c>
       <c r="D97" t="s">
         <v>40</v>
       </c>
       <c r="E97">
-        <v>504</v>
+        <v>120</v>
       </c>
       <c r="F97">
-        <v>507</v>
+        <v>88</v>
       </c>
       <c r="G97">
-        <v>1011</v>
+        <v>208</v>
       </c>
       <c r="H97">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I97">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="J97">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K97">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="L97">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="M97">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="N97">
-        <v>84</v>
+        <v>17</v>
       </c>
       <c r="O97">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="P97">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="Q97">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="R97">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="S97">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="T97">
-        <v>80</v>
+        <v>26</v>
       </c>
       <c r="U97">
-        <v>106</v>
+        <v>13</v>
       </c>
       <c r="V97">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="W97">
-        <v>85</v>
+        <v>26</v>
       </c>
       <c r="X97">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="Y97">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>241</v>
       </c>
       <c r="C98" t="s">
         <v>242</v>
       </c>
       <c r="D98" t="s">
         <v>75</v>
       </c>
       <c r="E98">
-        <v>1044</v>
+        <v>258</v>
       </c>
       <c r="F98">
-        <v>1015</v>
+        <v>288</v>
       </c>
       <c r="G98">
-        <v>2059</v>
+        <v>546</v>
       </c>
       <c r="Z98">
-        <v>360</v>
+        <v>75</v>
       </c>
       <c r="AA98">
-        <v>332</v>
+        <v>94</v>
       </c>
       <c r="AB98">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="AC98">
-        <v>395</v>
+        <v>85</v>
       </c>
       <c r="AD98">
-        <v>383</v>
+        <v>110</v>
       </c>
       <c r="AE98">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="AF98">
-        <v>289</v>
+        <v>98</v>
       </c>
       <c r="AG98">
-        <v>300</v>
+        <v>84</v>
       </c>
       <c r="AH98">
-        <v>22</v>
+        <v>7</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="A99" t="s">
         <v>222</v>
       </c>
       <c r="B99" t="s">
         <v>243</v>
       </c>
       <c r="C99" t="s">
         <v>244</v>
       </c>
       <c r="D99" t="s">
         <v>75</v>
       </c>
       <c r="E99">
-        <v>260</v>
+        <v>523</v>
       </c>
       <c r="F99">
-        <v>288</v>
+        <v>507</v>
       </c>
       <c r="G99">
-        <v>548</v>
+        <v>1030</v>
       </c>
       <c r="Z99">
-        <v>75</v>
+        <v>166</v>
       </c>
       <c r="AA99">
-        <v>94</v>
+        <v>152</v>
       </c>
       <c r="AB99">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="AC99">
-        <v>85</v>
+        <v>187</v>
       </c>
       <c r="AD99">
-        <v>110</v>
+        <v>202</v>
       </c>
       <c r="AE99">
+        <v>14</v>
+      </c>
+      <c r="AF99">
+        <v>158</v>
+      </c>
+      <c r="AG99">
+        <v>145</v>
+      </c>
+      <c r="AH99">
+        <v>12</v>
+      </c>
+      <c r="AI99">
+        <v>12</v>
+      </c>
+      <c r="AJ99">
         <v>8</v>
       </c>
-      <c r="AF99">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="AK99">
+        <v>3</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="A100" t="s">
         <v>222</v>
       </c>
       <c r="B100" t="s">
         <v>245</v>
       </c>
       <c r="C100" t="s">
         <v>246</v>
       </c>
       <c r="D100" t="s">
         <v>75</v>
       </c>
       <c r="E100">
-        <v>520</v>
+        <v>1044</v>
       </c>
       <c r="F100">
-        <v>507</v>
+        <v>1014</v>
       </c>
       <c r="G100">
-        <v>1027</v>
+        <v>2058</v>
       </c>
       <c r="Z100">
-        <v>166</v>
+        <v>360</v>
       </c>
       <c r="AA100">
-        <v>152</v>
+        <v>331</v>
       </c>
       <c r="AB100">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="AC100">
-        <v>184</v>
+        <v>395</v>
       </c>
       <c r="AD100">
-        <v>202</v>
+        <v>383</v>
       </c>
       <c r="AE100">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="AF100">
-        <v>158</v>
+        <v>289</v>
       </c>
       <c r="AG100">
-        <v>145</v>
+        <v>300</v>
       </c>
       <c r="AH100">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>22</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="A101" t="s">
         <v>247</v>
       </c>
       <c r="B101" t="s">
         <v>248</v>
       </c>
       <c r="C101" t="s">
         <v>249</v>
       </c>
       <c r="D101" t="s">
         <v>40</v>
       </c>
       <c r="E101">
-        <v>138</v>
+        <v>380</v>
       </c>
       <c r="F101">
-        <v>138</v>
+        <v>418</v>
       </c>
       <c r="G101">
-        <v>276</v>
+        <v>798</v>
       </c>
       <c r="H101">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="I101">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="J101">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K101">
-        <v>19</v>
+        <v>50</v>
       </c>
       <c r="L101">
-        <v>19</v>
+        <v>69</v>
       </c>
       <c r="M101">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N101">
-        <v>30</v>
+        <v>84</v>
       </c>
       <c r="O101">
-        <v>21</v>
+        <v>76</v>
       </c>
       <c r="P101">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="Q101">
-        <v>21</v>
+        <v>75</v>
       </c>
       <c r="R101">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="S101">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="T101">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="U101">
-        <v>28</v>
+        <v>66</v>
       </c>
       <c r="V101">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="W101">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="X101">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="Y101">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="A102" t="s">
         <v>247</v>
       </c>
       <c r="B102" t="s">
         <v>250</v>
       </c>
       <c r="C102" t="s">
         <v>251</v>
       </c>
       <c r="D102" t="s">
         <v>40</v>
       </c>
       <c r="E102">
-        <v>380</v>
+        <v>48</v>
       </c>
       <c r="F102">
-        <v>418</v>
+        <v>47</v>
       </c>
       <c r="G102">
-        <v>798</v>
+        <v>95</v>
       </c>
       <c r="H102">
-        <v>51</v>
+        <v>7</v>
       </c>
       <c r="I102">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="J102">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K102">
-        <v>50</v>
+        <v>3</v>
       </c>
       <c r="L102">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="M102">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N102">
-        <v>84</v>
+        <v>10</v>
       </c>
       <c r="O102">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="P102">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="Q102">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="R102">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="S102">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="T102">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="U102">
-        <v>66</v>
+        <v>9</v>
       </c>
       <c r="V102">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="W102">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="X102">
-        <v>70</v>
+        <v>3</v>
       </c>
       <c r="Y102">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="A103" t="s">
         <v>247</v>
       </c>
       <c r="B103" t="s">
         <v>252</v>
       </c>
       <c r="C103" t="s">
         <v>253</v>
       </c>
       <c r="D103" t="s">
         <v>40</v>
       </c>
       <c r="E103">
-        <v>48</v>
+        <v>124</v>
       </c>
       <c r="F103">
-        <v>47</v>
+        <v>117</v>
       </c>
       <c r="G103">
-        <v>95</v>
+        <v>241</v>
       </c>
       <c r="H103">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="I103">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="J103">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K103">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="L103">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="M103">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N103">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="O103">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="P103">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q103">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="R103">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="S103">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T103">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="U103">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="V103">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W103">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="X103">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="Y103">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="A104" t="s">
         <v>247</v>
       </c>
       <c r="B104" t="s">
         <v>254</v>
       </c>
       <c r="C104" t="s">
         <v>255</v>
       </c>
       <c r="D104" t="s">
         <v>40</v>
       </c>
       <c r="E104">
-        <v>125</v>
+        <v>70</v>
       </c>
       <c r="F104">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="G104">
-        <v>243</v>
+        <v>158</v>
       </c>
       <c r="H104">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="I104">
+        <v>8</v>
+      </c>
+      <c r="J104">
+        <v>1</v>
+      </c>
+      <c r="K104">
+        <v>11</v>
+      </c>
+      <c r="L104">
+        <v>11</v>
+      </c>
+      <c r="M104">
+        <v>1</v>
+      </c>
+      <c r="N104">
+        <v>10</v>
+      </c>
+      <c r="O104">
+        <v>24</v>
+      </c>
+      <c r="P104">
+        <v>2</v>
+      </c>
+      <c r="Q104">
+        <v>8</v>
+      </c>
+      <c r="R104">
+        <v>17</v>
+      </c>
+      <c r="S104">
+        <v>1</v>
+      </c>
+      <c r="T104">
+        <v>17</v>
+      </c>
+      <c r="U104">
         <v>13</v>
       </c>
-      <c r="J104">
-[...34 lines deleted...]
-      </c>
       <c r="V104">
         <v>2</v>
       </c>
       <c r="W104">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="X104">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="Y104">
         <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:37">
       <c r="A105" t="s">
         <v>247</v>
       </c>
       <c r="B105" t="s">
         <v>256</v>
       </c>
       <c r="C105" t="s">
         <v>257</v>
       </c>
       <c r="D105" t="s">
         <v>40</v>
       </c>
       <c r="E105">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="F105">
-        <v>88</v>
+        <v>36</v>
       </c>
       <c r="G105">
-        <v>157</v>
+        <v>74</v>
       </c>
       <c r="H105">
+        <v>4</v>
+      </c>
+      <c r="I105">
+        <v>3</v>
+      </c>
+      <c r="J105">
+        <v>1</v>
+      </c>
+      <c r="K105">
+        <v>7</v>
+      </c>
+      <c r="L105">
+        <v>5</v>
+      </c>
+      <c r="M105">
+        <v>1</v>
+      </c>
+      <c r="N105">
+        <v>5</v>
+      </c>
+      <c r="O105">
         <v>8</v>
       </c>
-      <c r="I105">
-[...19 lines deleted...]
-      </c>
       <c r="P105">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q105">
         <v>7</v>
       </c>
       <c r="R105">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="S105">
         <v>1</v>
       </c>
       <c r="T105">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="U105">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="V105">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W105">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="X105">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="Y105">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="A106" t="s">
         <v>247</v>
       </c>
       <c r="B106" t="s">
         <v>258</v>
       </c>
       <c r="C106" t="s">
         <v>259</v>
       </c>
       <c r="D106" t="s">
         <v>40</v>
       </c>
       <c r="E106">
-        <v>38</v>
+        <v>81</v>
       </c>
       <c r="F106">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="G106">
-        <v>74</v>
+        <v>133</v>
       </c>
       <c r="H106">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="I106">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="J106">
         <v>1</v>
       </c>
       <c r="K106">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="L106">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M106">
         <v>1</v>
       </c>
       <c r="N106">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="O106">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
       <c r="Q106">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="R106">
+        <v>13</v>
+      </c>
+      <c r="S106">
+        <v>1</v>
+      </c>
+      <c r="T106">
+        <v>14</v>
+      </c>
+      <c r="U106">
+        <v>4</v>
+      </c>
+      <c r="V106">
+        <v>1</v>
+      </c>
+      <c r="W106">
         <v>9</v>
-      </c>
-[...13 lines deleted...]
-        <v>10</v>
       </c>
       <c r="X106">
         <v>5</v>
       </c>
       <c r="Y106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="A107" t="s">
         <v>247</v>
       </c>
       <c r="B107" t="s">
         <v>260</v>
       </c>
       <c r="C107" t="s">
         <v>261</v>
       </c>
       <c r="D107" t="s">
         <v>40</v>
       </c>
       <c r="E107">
-        <v>82</v>
+        <v>138</v>
       </c>
       <c r="F107">
-        <v>52</v>
+        <v>138</v>
       </c>
       <c r="G107">
-        <v>134</v>
+        <v>276</v>
       </c>
       <c r="H107">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I107">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="J107">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K107">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="L107">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="M107">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N107">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="O107">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="P107">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q107">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="R107">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="S107">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T107">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="U107">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="V107">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W107">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="X107">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="Y107">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="A108" t="s">
         <v>247</v>
       </c>
       <c r="B108" t="s">
         <v>262</v>
       </c>
       <c r="C108" t="s">
         <v>263</v>
       </c>
       <c r="D108" t="s">
         <v>75</v>
       </c>
       <c r="E108">
         <v>297</v>
       </c>
       <c r="F108">
         <v>289</v>
       </c>
       <c r="G108">
         <v>586</v>
       </c>
       <c r="Z108">
@@ -9662,427 +9662,427 @@
       </c>
       <c r="AF108">
         <v>85</v>
       </c>
       <c r="AG108">
         <v>87</v>
       </c>
       <c r="AH108">
         <v>7</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="A109" t="s">
         <v>264</v>
       </c>
       <c r="B109" t="s">
         <v>265</v>
       </c>
       <c r="C109" t="s">
         <v>266</v>
       </c>
       <c r="D109" t="s">
         <v>40</v>
       </c>
       <c r="E109">
-        <v>136</v>
+        <v>53</v>
       </c>
       <c r="F109">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="G109">
-        <v>235</v>
+        <v>104</v>
       </c>
       <c r="H109">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="I109">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="J109">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K109">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="L109">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="M109">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N109">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="O109">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="P109">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q109">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="R109">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="S109">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T109">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="U109">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="V109">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W109">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="X109">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="Y109">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="A110" t="s">
         <v>264</v>
       </c>
       <c r="B110" t="s">
         <v>267</v>
       </c>
       <c r="C110" t="s">
         <v>268</v>
       </c>
       <c r="D110" t="s">
         <v>40</v>
       </c>
       <c r="E110">
-        <v>537</v>
+        <v>48</v>
       </c>
       <c r="F110">
-        <v>491</v>
+        <v>55</v>
       </c>
       <c r="G110">
-        <v>1028</v>
+        <v>103</v>
       </c>
       <c r="H110">
-        <v>75</v>
+        <v>13</v>
       </c>
       <c r="I110">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="J110">
+        <v>1</v>
+      </c>
+      <c r="K110">
+        <v>4</v>
+      </c>
+      <c r="L110">
+        <v>11</v>
+      </c>
+      <c r="M110">
+        <v>1</v>
+      </c>
+      <c r="N110">
+        <v>8</v>
+      </c>
+      <c r="O110">
+        <v>8</v>
+      </c>
+      <c r="P110">
+        <v>1</v>
+      </c>
+      <c r="Q110">
+        <v>8</v>
+      </c>
+      <c r="R110">
+        <v>11</v>
+      </c>
+      <c r="S110">
+        <v>1</v>
+      </c>
+      <c r="T110">
         <v>6</v>
       </c>
-      <c r="K110">
-[...5 lines deleted...]
-      <c r="M110">
+      <c r="U110">
         <v>7</v>
       </c>
-      <c r="N110">
-[...22 lines deleted...]
-      </c>
       <c r="V110">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="W110">
-        <v>94</v>
+        <v>9</v>
       </c>
       <c r="X110">
-        <v>85</v>
+        <v>13</v>
       </c>
       <c r="Y110">
-        <v>7</v>
-[...7 lines deleted...]
-      <c r="AK110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="A111" t="s">
         <v>264</v>
       </c>
       <c r="B111" t="s">
         <v>269</v>
       </c>
       <c r="C111" t="s">
         <v>270</v>
       </c>
       <c r="D111" t="s">
         <v>40</v>
       </c>
       <c r="E111">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="F111">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="G111">
-        <v>102</v>
+        <v>39</v>
       </c>
       <c r="H111">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I111">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J111">
         <v>1</v>
       </c>
       <c r="K111">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="L111">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="M111">
         <v>1</v>
       </c>
       <c r="N111">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="O111">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
       <c r="Q111">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="R111">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="S111">
         <v>1</v>
       </c>
       <c r="T111">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="U111">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="V111">
         <v>1</v>
       </c>
       <c r="W111">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="X111">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="Y111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="A112" t="s">
         <v>264</v>
       </c>
       <c r="B112" t="s">
         <v>271</v>
       </c>
       <c r="C112" t="s">
         <v>272</v>
       </c>
       <c r="D112" t="s">
         <v>40</v>
       </c>
       <c r="E112">
-        <v>48</v>
+        <v>136</v>
       </c>
       <c r="F112">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="G112">
-        <v>103</v>
+        <v>235</v>
       </c>
       <c r="H112">
+        <v>20</v>
+      </c>
+      <c r="I112">
+        <v>16</v>
+      </c>
+      <c r="J112">
+        <v>2</v>
+      </c>
+      <c r="K112">
+        <v>19</v>
+      </c>
+      <c r="L112">
+        <v>15</v>
+      </c>
+      <c r="M112">
+        <v>2</v>
+      </c>
+      <c r="N112">
+        <v>23</v>
+      </c>
+      <c r="O112">
+        <v>21</v>
+      </c>
+      <c r="P112">
+        <v>2</v>
+      </c>
+      <c r="Q112">
+        <v>25</v>
+      </c>
+      <c r="R112">
+        <v>19</v>
+      </c>
+      <c r="S112">
+        <v>2</v>
+      </c>
+      <c r="T112">
+        <v>29</v>
+      </c>
+      <c r="U112">
         <v>13</v>
       </c>
-      <c r="I112">
-[...37 lines deleted...]
-      </c>
       <c r="V112">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W112">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="X112">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="Y112">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="A113" t="s">
         <v>264</v>
       </c>
       <c r="B113" t="s">
         <v>273</v>
       </c>
       <c r="C113" t="s">
         <v>274</v>
       </c>
       <c r="D113" t="s">
         <v>40</v>
       </c>
       <c r="E113">
-        <v>20</v>
+        <v>537</v>
       </c>
       <c r="F113">
-        <v>21</v>
+        <v>491</v>
       </c>
       <c r="G113">
-        <v>41</v>
+        <v>1028</v>
       </c>
       <c r="H113">
-        <v>5</v>
+        <v>75</v>
       </c>
       <c r="I113">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="J113">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K113">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="L113">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="M113">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="N113">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="O113">
-        <v>4</v>
+        <v>73</v>
       </c>
       <c r="P113">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="Q113">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R113">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="S113">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="T113">
-        <v>3</v>
+        <v>97</v>
       </c>
       <c r="U113">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="V113">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="W113">
-        <v>2</v>
+        <v>94</v>
       </c>
       <c r="X113">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="Y113">
+        <v>7</v>
+      </c>
+      <c r="AI113">
+        <v>4</v>
+      </c>
+      <c r="AJ113">
+        <v>2</v>
+      </c>
+      <c r="AK113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="A114" t="s">
         <v>264</v>
       </c>
       <c r="B114" t="s">
         <v>275</v>
       </c>
       <c r="C114" t="s">
         <v>276</v>
       </c>
       <c r="D114" t="s">
         <v>75</v>
       </c>
       <c r="E114">
         <v>478</v>
       </c>
       <c r="F114">
         <v>351</v>
       </c>
       <c r="G114">
         <v>829</v>
       </c>
@@ -10106,111 +10106,111 @@
       </c>
       <c r="AF114">
         <v>151</v>
       </c>
       <c r="AG114">
         <v>109</v>
       </c>
       <c r="AH114">
         <v>10</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="A115" t="s">
         <v>277</v>
       </c>
       <c r="B115" t="s">
         <v>278</v>
       </c>
       <c r="C115" t="s">
         <v>279</v>
       </c>
       <c r="D115" t="s">
         <v>40</v>
       </c>
       <c r="E115">
-        <v>114</v>
+        <v>69</v>
       </c>
       <c r="F115">
-        <v>95</v>
+        <v>69</v>
       </c>
       <c r="G115">
-        <v>209</v>
+        <v>138</v>
       </c>
       <c r="H115">
+        <v>10</v>
+      </c>
+      <c r="I115">
         <v>12</v>
       </c>
-      <c r="I115">
-[...1 lines deleted...]
-      </c>
       <c r="J115">
         <v>1</v>
       </c>
       <c r="K115">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="L115">
         <v>14</v>
       </c>
       <c r="M115">
         <v>2</v>
       </c>
       <c r="N115">
+        <v>9</v>
+      </c>
+      <c r="O115">
+        <v>15</v>
+      </c>
+      <c r="P115">
+        <v>1</v>
+      </c>
+      <c r="Q115">
+        <v>12</v>
+      </c>
+      <c r="R115">
+        <v>5</v>
+      </c>
+      <c r="S115">
+        <v>1</v>
+      </c>
+      <c r="T115">
         <v>16</v>
       </c>
-      <c r="O115">
-[...16 lines deleted...]
-      </c>
       <c r="U115">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="V115">
         <v>2</v>
       </c>
       <c r="W115">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="X115">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="Y115">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="A116" t="s">
         <v>277</v>
       </c>
       <c r="B116" t="s">
         <v>280</v>
       </c>
       <c r="C116" t="s">
         <v>281</v>
       </c>
       <c r="D116" t="s">
         <v>40</v>
       </c>
       <c r="E116">
         <v>28</v>
       </c>
       <c r="F116">
         <v>26</v>
       </c>
       <c r="G116">
         <v>54</v>
       </c>
       <c r="H116">
@@ -10260,466 +10260,466 @@
       </c>
       <c r="W116">
         <v>6</v>
       </c>
       <c r="X116">
         <v>8</v>
       </c>
       <c r="Y116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="A117" t="s">
         <v>277</v>
       </c>
       <c r="B117" t="s">
         <v>282</v>
       </c>
       <c r="C117" t="s">
         <v>283</v>
       </c>
       <c r="D117" t="s">
         <v>40</v>
       </c>
       <c r="E117">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="F117">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="G117">
-        <v>138</v>
+        <v>67</v>
       </c>
       <c r="H117">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="I117">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="J117">
         <v>1</v>
       </c>
       <c r="K117">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="L117">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="M117">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N117">
+        <v>3</v>
+      </c>
+      <c r="O117">
+        <v>8</v>
+      </c>
+      <c r="P117">
+        <v>1</v>
+      </c>
+      <c r="Q117">
+        <v>6</v>
+      </c>
+      <c r="R117">
+        <v>5</v>
+      </c>
+      <c r="S117">
+        <v>1</v>
+      </c>
+      <c r="T117">
+        <v>4</v>
+      </c>
+      <c r="U117">
         <v>9</v>
       </c>
-      <c r="O117">
-[...19 lines deleted...]
-      </c>
       <c r="V117">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W117">
         <v>7</v>
       </c>
       <c r="X117">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="Y117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="A118" t="s">
         <v>277</v>
       </c>
       <c r="B118" t="s">
         <v>284</v>
       </c>
       <c r="C118" t="s">
         <v>285</v>
       </c>
       <c r="D118" t="s">
         <v>40</v>
       </c>
       <c r="E118">
-        <v>31</v>
+        <v>229</v>
       </c>
       <c r="F118">
-        <v>36</v>
+        <v>206</v>
       </c>
       <c r="G118">
-        <v>67</v>
+        <v>435</v>
       </c>
       <c r="H118">
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="I118">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="J118">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K118">
-        <v>4</v>
+        <v>37</v>
       </c>
       <c r="L118">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="M118">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N118">
-        <v>3</v>
+        <v>39</v>
       </c>
       <c r="O118">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="P118">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q118">
-        <v>6</v>
+        <v>35</v>
       </c>
       <c r="R118">
-        <v>5</v>
+        <v>38</v>
       </c>
       <c r="S118">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T118">
-        <v>4</v>
+        <v>37</v>
       </c>
       <c r="U118">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="V118">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W118">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="X118">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="Y118">
+        <v>3</v>
+      </c>
+      <c r="AI118">
+        <v>4</v>
+      </c>
+      <c r="AJ118">
+        <v>4</v>
+      </c>
+      <c r="AK118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="A119" t="s">
         <v>277</v>
       </c>
       <c r="B119" t="s">
         <v>286</v>
       </c>
       <c r="C119" t="s">
         <v>287</v>
       </c>
       <c r="D119" t="s">
         <v>40</v>
       </c>
       <c r="E119">
-        <v>230</v>
+        <v>99</v>
       </c>
       <c r="F119">
-        <v>205</v>
+        <v>85</v>
       </c>
       <c r="G119">
-        <v>435</v>
+        <v>184</v>
       </c>
       <c r="H119">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="I119">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="J119">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K119">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="L119">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="M119">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N119">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="O119">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="P119">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q119">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="R119">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="S119">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="T119">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="U119">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="V119">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="W119">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="X119">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="Y119">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="A120" t="s">
         <v>277</v>
       </c>
       <c r="B120" t="s">
         <v>288</v>
       </c>
       <c r="C120" t="s">
         <v>289</v>
       </c>
       <c r="D120" t="s">
         <v>40</v>
       </c>
       <c r="E120">
-        <v>99</v>
+        <v>22</v>
       </c>
       <c r="F120">
-        <v>85</v>
+        <v>19</v>
       </c>
       <c r="G120">
-        <v>184</v>
+        <v>41</v>
       </c>
       <c r="H120">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="I120">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="J120">
         <v>1</v>
       </c>
       <c r="K120">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="L120">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="M120">
         <v>1</v>
       </c>
       <c r="N120">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="O120">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="P120">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q120">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="R120">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="S120">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T120">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="U120">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="V120">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W120">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="X120">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="Y120">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="A121" t="s">
         <v>277</v>
       </c>
       <c r="B121" t="s">
         <v>290</v>
       </c>
       <c r="C121" t="s">
         <v>291</v>
       </c>
       <c r="D121" t="s">
         <v>40</v>
       </c>
       <c r="E121">
-        <v>22</v>
+        <v>114</v>
       </c>
       <c r="F121">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="G121">
-        <v>41</v>
+        <v>209</v>
       </c>
       <c r="H121">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="I121">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="J121">
         <v>1</v>
       </c>
       <c r="K121">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="L121">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="M121">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N121">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="O121">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="P121">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q121">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="R121">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="S121">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T121">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="U121">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="V121">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W121">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="X121">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="Y121">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="A122" t="s">
         <v>277</v>
       </c>
       <c r="B122" t="s">
         <v>292</v>
       </c>
       <c r="C122" t="s">
         <v>293</v>
       </c>
       <c r="D122" t="s">
         <v>75</v>
       </c>
       <c r="E122">
         <v>181</v>
       </c>
       <c r="F122">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="G122">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="Z122">
         <v>78</v>
       </c>
       <c r="AA122">
         <v>55</v>
       </c>
       <c r="AB122">
         <v>5</v>
       </c>
       <c r="AC122">
         <v>60</v>
       </c>
       <c r="AD122">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="AE122">
         <v>6</v>
       </c>
       <c r="AF122">
         <v>43</v>
       </c>
       <c r="AG122">
         <v>61</v>
       </c>
       <c r="AH122">
         <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="A123" t="s">
         <v>294</v>
       </c>
       <c r="B123" t="s">
         <v>295</v>
       </c>
       <c r="C123" t="s">
         <v>296</v>
       </c>
       <c r="D123" t="s">
@@ -10781,105 +10781,105 @@
       </c>
       <c r="W123">
         <v>23</v>
       </c>
       <c r="X123">
         <v>15</v>
       </c>
       <c r="Y123">
         <v>2</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="A124" t="s">
         <v>294</v>
       </c>
       <c r="B124" t="s">
         <v>297</v>
       </c>
       <c r="C124" t="s">
         <v>298</v>
       </c>
       <c r="D124" t="s">
         <v>40</v>
       </c>
       <c r="E124">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F124">
         <v>480</v>
       </c>
       <c r="G124">
-        <v>989</v>
+        <v>988</v>
       </c>
       <c r="H124">
         <v>81</v>
       </c>
       <c r="I124">
         <v>68</v>
       </c>
       <c r="J124">
         <v>6</v>
       </c>
       <c r="K124">
         <v>82</v>
       </c>
       <c r="L124">
         <v>79</v>
       </c>
       <c r="M124">
         <v>6</v>
       </c>
       <c r="N124">
         <v>78</v>
       </c>
       <c r="O124">
         <v>82</v>
       </c>
       <c r="P124">
         <v>6</v>
       </c>
       <c r="Q124">
         <v>108</v>
       </c>
       <c r="R124">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S124">
         <v>7</v>
       </c>
       <c r="T124">
         <v>85</v>
       </c>
       <c r="U124">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="V124">
         <v>6</v>
       </c>
       <c r="W124">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="X124">
         <v>84</v>
       </c>
       <c r="Y124">
         <v>6</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="A125" t="s">
         <v>294</v>
       </c>
       <c r="B125" t="s">
         <v>299</v>
       </c>
       <c r="C125" t="s">
         <v>300</v>
       </c>
       <c r="D125" t="s">
         <v>40</v>
       </c>
       <c r="E125">
         <v>419</v>
       </c>
       <c r="F125">
@@ -10935,137 +10935,137 @@
       </c>
       <c r="W125">
         <v>75</v>
       </c>
       <c r="X125">
         <v>60</v>
       </c>
       <c r="Y125">
         <v>5</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="A126" t="s">
         <v>294</v>
       </c>
       <c r="B126" t="s">
         <v>301</v>
       </c>
       <c r="C126" t="s">
         <v>302</v>
       </c>
       <c r="D126" t="s">
         <v>40</v>
       </c>
       <c r="E126">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F126">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G126">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="H126">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I126">
         <v>25</v>
       </c>
       <c r="J126">
         <v>2</v>
       </c>
       <c r="K126">
         <v>34</v>
       </c>
       <c r="L126">
         <v>23</v>
       </c>
       <c r="M126">
         <v>3</v>
       </c>
       <c r="N126">
         <v>44</v>
       </c>
       <c r="O126">
         <v>29</v>
       </c>
       <c r="P126">
         <v>3</v>
       </c>
       <c r="Q126">
         <v>29</v>
       </c>
       <c r="R126">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="S126">
         <v>3</v>
       </c>
       <c r="T126">
         <v>33</v>
       </c>
       <c r="U126">
         <v>37</v>
       </c>
       <c r="V126">
         <v>3</v>
       </c>
       <c r="W126">
         <v>47</v>
       </c>
       <c r="X126">
         <v>29</v>
       </c>
       <c r="Y126">
         <v>3</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="A127" t="s">
         <v>294</v>
       </c>
       <c r="B127" t="s">
         <v>303</v>
       </c>
       <c r="C127" t="s">
         <v>304</v>
       </c>
       <c r="D127" t="s">
         <v>40</v>
       </c>
       <c r="E127">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F127">
         <v>202</v>
       </c>
       <c r="G127">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="H127">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I127">
         <v>27</v>
       </c>
       <c r="J127">
         <v>3</v>
       </c>
       <c r="K127">
         <v>32</v>
       </c>
       <c r="L127">
         <v>36</v>
       </c>
       <c r="M127">
         <v>3</v>
       </c>
       <c r="N127">
         <v>37</v>
       </c>
       <c r="O127">
         <v>28</v>
       </c>
       <c r="P127">
         <v>3</v>
       </c>
@@ -11252,2276 +11252,2276 @@
       </c>
       <c r="W129">
         <v>9</v>
       </c>
       <c r="X129">
         <v>7</v>
       </c>
       <c r="Y129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="A130" t="s">
         <v>294</v>
       </c>
       <c r="B130" t="s">
         <v>309</v>
       </c>
       <c r="C130" t="s">
         <v>310</v>
       </c>
       <c r="D130" t="s">
         <v>75</v>
       </c>
       <c r="E130">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="F130">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="G130">
-        <v>1294</v>
+        <v>1293</v>
       </c>
       <c r="Z130">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="AA130">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AB130">
         <v>16</v>
       </c>
       <c r="AC130">
         <v>242</v>
       </c>
       <c r="AD130">
         <v>236</v>
       </c>
       <c r="AE130">
         <v>17</v>
       </c>
       <c r="AF130">
         <v>203</v>
       </c>
       <c r="AG130">
         <v>187</v>
       </c>
       <c r="AH130">
         <v>15</v>
       </c>
       <c r="AI130">
         <v>2</v>
       </c>
       <c r="AJ130">
         <v>1</v>
       </c>
       <c r="AK130">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="A131" t="s">
         <v>294</v>
       </c>
       <c r="B131" t="s">
         <v>311</v>
       </c>
       <c r="C131" t="s">
         <v>312</v>
       </c>
       <c r="D131" t="s">
         <v>75</v>
       </c>
       <c r="E131">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F131">
         <v>232</v>
       </c>
       <c r="G131">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="Z131">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA131">
         <v>68</v>
       </c>
       <c r="AB131">
         <v>7</v>
       </c>
       <c r="AC131">
         <v>111</v>
       </c>
       <c r="AD131">
         <v>94</v>
       </c>
       <c r="AE131">
         <v>8</v>
       </c>
       <c r="AF131">
         <v>105</v>
       </c>
       <c r="AG131">
         <v>70</v>
       </c>
       <c r="AH131">
         <v>7</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="A132" t="s">
         <v>313</v>
       </c>
       <c r="B132" t="s">
         <v>314</v>
       </c>
       <c r="C132" t="s">
         <v>315</v>
       </c>
       <c r="D132" t="s">
         <v>40</v>
       </c>
       <c r="E132">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F132">
         <v>94</v>
       </c>
       <c r="G132">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="H132">
         <v>21</v>
       </c>
       <c r="I132">
         <v>15</v>
       </c>
       <c r="J132">
         <v>2</v>
       </c>
       <c r="K132">
         <v>27</v>
       </c>
       <c r="L132">
         <v>11</v>
       </c>
       <c r="M132">
         <v>2</v>
       </c>
       <c r="N132">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="O132">
         <v>15</v>
       </c>
       <c r="P132">
         <v>2</v>
       </c>
       <c r="Q132">
         <v>20</v>
       </c>
       <c r="R132">
         <v>27</v>
       </c>
       <c r="S132">
         <v>2</v>
       </c>
       <c r="T132">
         <v>19</v>
       </c>
       <c r="U132">
         <v>11</v>
       </c>
       <c r="V132">
         <v>2</v>
       </c>
       <c r="W132">
         <v>23</v>
       </c>
       <c r="X132">
         <v>15</v>
       </c>
       <c r="Y132">
         <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="A133" t="s">
         <v>313</v>
       </c>
       <c r="B133" t="s">
         <v>316</v>
       </c>
       <c r="C133" t="s">
         <v>317</v>
       </c>
       <c r="D133" t="s">
         <v>40</v>
       </c>
       <c r="E133">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="F133">
         <v>213</v>
       </c>
       <c r="G133">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="H133">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I133">
         <v>28</v>
       </c>
       <c r="J133">
         <v>3</v>
       </c>
       <c r="K133">
         <v>33</v>
       </c>
       <c r="L133">
         <v>20</v>
       </c>
       <c r="M133">
         <v>3</v>
       </c>
       <c r="N133">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O133">
         <v>43</v>
       </c>
       <c r="P133">
         <v>4</v>
       </c>
       <c r="Q133">
         <v>38</v>
       </c>
       <c r="R133">
         <v>45</v>
       </c>
       <c r="S133">
         <v>4</v>
       </c>
       <c r="T133">
         <v>35</v>
       </c>
       <c r="U133">
         <v>39</v>
       </c>
       <c r="V133">
         <v>3</v>
       </c>
       <c r="W133">
         <v>46</v>
       </c>
       <c r="X133">
         <v>38</v>
       </c>
       <c r="Y133">
         <v>4</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="A134" t="s">
         <v>313</v>
       </c>
       <c r="B134" t="s">
         <v>318</v>
       </c>
       <c r="C134" t="s">
         <v>319</v>
       </c>
       <c r="D134" t="s">
         <v>40</v>
       </c>
       <c r="E134">
-        <v>412</v>
+        <v>55</v>
       </c>
       <c r="F134">
-        <v>367</v>
+        <v>48</v>
       </c>
       <c r="G134">
-        <v>779</v>
+        <v>103</v>
       </c>
       <c r="H134">
-        <v>67</v>
+        <v>6</v>
       </c>
       <c r="I134">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="J134">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K134">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="L134">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="M134">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N134">
-        <v>64</v>
+        <v>7</v>
       </c>
       <c r="O134">
-        <v>62</v>
+        <v>7</v>
       </c>
       <c r="P134">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="Q134">
-        <v>70</v>
+        <v>9</v>
       </c>
       <c r="R134">
-        <v>70</v>
+        <v>6</v>
       </c>
       <c r="S134">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="T134">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="U134">
-        <v>61</v>
+        <v>9</v>
       </c>
       <c r="V134">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="W134">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="X134">
-        <v>61</v>
+        <v>5</v>
       </c>
       <c r="Y134">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="AK134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="A135" t="s">
         <v>313</v>
       </c>
       <c r="B135" t="s">
         <v>320</v>
       </c>
       <c r="C135" t="s">
         <v>321</v>
       </c>
       <c r="D135" t="s">
         <v>40</v>
       </c>
       <c r="E135">
+        <v>412</v>
+      </c>
+      <c r="F135">
+        <v>367</v>
+      </c>
+      <c r="G135">
+        <v>779</v>
+      </c>
+      <c r="H135">
+        <v>67</v>
+      </c>
+      <c r="I135">
+        <v>56</v>
+      </c>
+      <c r="J135">
+        <v>5</v>
+      </c>
+      <c r="K135">
+        <v>74</v>
+      </c>
+      <c r="L135">
         <v>55</v>
       </c>
-      <c r="F135">
-[...5 lines deleted...]
-      <c r="H135">
+      <c r="M135">
+        <v>5</v>
+      </c>
+      <c r="N135">
+        <v>64</v>
+      </c>
+      <c r="O135">
+        <v>62</v>
+      </c>
+      <c r="P135">
+        <v>5</v>
+      </c>
+      <c r="Q135">
+        <v>70</v>
+      </c>
+      <c r="R135">
+        <v>70</v>
+      </c>
+      <c r="S135">
         <v>6</v>
       </c>
-      <c r="I135">
-[...31 lines deleted...]
-      </c>
       <c r="T135">
-        <v>13</v>
+        <v>73</v>
       </c>
       <c r="U135">
-        <v>9</v>
+        <v>61</v>
       </c>
       <c r="V135">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="W135">
+        <v>56</v>
+      </c>
+      <c r="X135">
+        <v>61</v>
+      </c>
+      <c r="Y135">
+        <v>5</v>
+      </c>
+      <c r="AI135">
         <v>8</v>
       </c>
-      <c r="X135">
-[...2 lines deleted...]
-      <c r="Y135">
+      <c r="AJ135">
+        <v>2</v>
+      </c>
+      <c r="AK135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="A136" t="s">
         <v>313</v>
       </c>
       <c r="B136" t="s">
         <v>322</v>
       </c>
       <c r="C136" t="s">
         <v>323</v>
       </c>
       <c r="D136" t="s">
         <v>75</v>
       </c>
       <c r="E136">
         <v>201</v>
       </c>
       <c r="F136">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G136">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="Z136">
         <v>74</v>
       </c>
       <c r="AA136">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="AB136">
         <v>7</v>
       </c>
       <c r="AC136">
         <v>75</v>
       </c>
       <c r="AD136">
         <v>70</v>
       </c>
       <c r="AE136">
         <v>6</v>
       </c>
       <c r="AF136">
         <v>52</v>
       </c>
       <c r="AG136">
         <v>54</v>
       </c>
       <c r="AH136">
         <v>5</v>
       </c>
     </row>
     <row r="137" spans="1:37">
       <c r="A137" t="s">
         <v>324</v>
       </c>
       <c r="B137" t="s">
         <v>325</v>
       </c>
       <c r="C137" t="s">
         <v>326</v>
       </c>
       <c r="D137" t="s">
         <v>40</v>
       </c>
       <c r="E137">
-        <v>205</v>
+        <v>31</v>
       </c>
       <c r="F137">
-        <v>188</v>
+        <v>33</v>
       </c>
       <c r="G137">
-        <v>393</v>
+        <v>64</v>
       </c>
       <c r="H137">
-        <v>32</v>
+        <v>4</v>
       </c>
       <c r="I137">
-        <v>34</v>
+        <v>3</v>
       </c>
       <c r="J137">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K137">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="L137">
-        <v>33</v>
+        <v>3</v>
       </c>
       <c r="M137">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N137">
-        <v>37</v>
+        <v>5</v>
       </c>
       <c r="O137">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="P137">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q137">
-        <v>37</v>
+        <v>3</v>
       </c>
       <c r="R137">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="S137">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T137">
-        <v>40</v>
+        <v>4</v>
       </c>
       <c r="U137">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="V137">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W137">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="X137">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="Y137">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="A138" t="s">
         <v>324</v>
       </c>
       <c r="B138" t="s">
         <v>327</v>
       </c>
       <c r="C138" t="s">
         <v>328</v>
       </c>
       <c r="D138" t="s">
         <v>40</v>
       </c>
       <c r="E138">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="F138">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="G138">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="H138">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I138">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J138">
         <v>1</v>
       </c>
       <c r="K138">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L138">
+        <v>0</v>
+      </c>
+      <c r="M138">
+        <v>1</v>
+      </c>
+      <c r="N138">
+        <v>5</v>
+      </c>
+      <c r="O138">
+        <v>3</v>
+      </c>
+      <c r="P138">
+        <v>1</v>
+      </c>
+      <c r="Q138">
+        <v>4</v>
+      </c>
+      <c r="R138">
         <v>6</v>
       </c>
-      <c r="M138">
-[...16 lines deleted...]
-      </c>
       <c r="S138">
         <v>1</v>
       </c>
       <c r="T138">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="U138">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="V138">
         <v>1</v>
       </c>
       <c r="W138">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="X138">
         <v>3</v>
       </c>
       <c r="Y138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="A139" t="s">
         <v>324</v>
       </c>
       <c r="B139" t="s">
         <v>329</v>
       </c>
       <c r="C139" t="s">
         <v>330</v>
       </c>
       <c r="D139" t="s">
         <v>40</v>
       </c>
       <c r="E139">
-        <v>31</v>
+        <v>156</v>
       </c>
       <c r="F139">
-        <v>33</v>
+        <v>139</v>
       </c>
       <c r="G139">
-        <v>64</v>
+        <v>295</v>
       </c>
       <c r="H139">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="I139">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="J139">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K139">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="L139">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="M139">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N139">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="O139">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="P139">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q139">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="R139">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="S139">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T139">
-        <v>4</v>
+        <v>34</v>
       </c>
       <c r="U139">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="V139">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W139">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="X139">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="Y139">
+        <v>2</v>
+      </c>
+      <c r="AI139">
+        <v>1</v>
+      </c>
+      <c r="AJ139">
+        <v>1</v>
+      </c>
+      <c r="AK139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="A140" t="s">
         <v>324</v>
       </c>
       <c r="B140" t="s">
         <v>331</v>
       </c>
       <c r="C140" t="s">
         <v>332</v>
       </c>
       <c r="D140" t="s">
         <v>40</v>
       </c>
       <c r="E140">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="F140">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G140">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H140">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="I140">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J140">
         <v>1</v>
       </c>
       <c r="K140">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L140">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M140">
         <v>1</v>
       </c>
       <c r="N140">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="O140">
         <v>3</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
       <c r="Q140">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="R140">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="S140">
         <v>1</v>
       </c>
       <c r="T140">
         <v>5</v>
       </c>
       <c r="U140">
         <v>4</v>
       </c>
       <c r="V140">
         <v>1</v>
       </c>
       <c r="W140">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="X140">
         <v>3</v>
       </c>
       <c r="Y140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="A141" t="s">
         <v>324</v>
       </c>
       <c r="B141" t="s">
         <v>333</v>
       </c>
       <c r="C141" t="s">
         <v>334</v>
       </c>
       <c r="D141" t="s">
         <v>40</v>
       </c>
       <c r="E141">
-        <v>156</v>
+        <v>66</v>
       </c>
       <c r="F141">
-        <v>139</v>
+        <v>59</v>
       </c>
       <c r="G141">
-        <v>295</v>
+        <v>125</v>
       </c>
       <c r="H141">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="I141">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="J141">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K141">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="L141">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="M141">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N141">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="O141">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="P141">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q141">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="R141">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="S141">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T141">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="U141">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="V141">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W141">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="X141">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="Y141">
-        <v>2</v>
-[...7 lines deleted...]
-      <c r="AK141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="A142" t="s">
         <v>324</v>
       </c>
       <c r="B142" t="s">
         <v>335</v>
       </c>
       <c r="C142" t="s">
         <v>336</v>
       </c>
       <c r="D142" t="s">
         <v>40</v>
       </c>
       <c r="E142">
-        <v>22</v>
+        <v>205</v>
       </c>
       <c r="F142">
-        <v>18</v>
+        <v>188</v>
       </c>
       <c r="G142">
-        <v>40</v>
+        <v>393</v>
       </c>
       <c r="H142">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="I142">
-        <v>2</v>
+        <v>34</v>
       </c>
       <c r="J142">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K142">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="L142">
-        <v>4</v>
+        <v>33</v>
       </c>
       <c r="M142">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N142">
-        <v>3</v>
+        <v>37</v>
       </c>
       <c r="O142">
-        <v>3</v>
+        <v>32</v>
       </c>
       <c r="P142">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q142">
-        <v>2</v>
+        <v>37</v>
       </c>
       <c r="R142">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="S142">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T142">
-        <v>5</v>
+        <v>40</v>
       </c>
       <c r="U142">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="V142">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W142">
-        <v>2</v>
+        <v>33</v>
       </c>
       <c r="X142">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="Y142">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="A143" t="s">
         <v>324</v>
       </c>
       <c r="B143" t="s">
         <v>337</v>
       </c>
       <c r="C143" t="s">
         <v>338</v>
       </c>
       <c r="D143" t="s">
         <v>40</v>
       </c>
       <c r="E143">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="F143">
+        <v>24</v>
+      </c>
+      <c r="G143">
         <v>61</v>
       </c>
-      <c r="G143">
-[...1 lines deleted...]
-      </c>
       <c r="H143">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="I143">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J143">
         <v>1</v>
       </c>
       <c r="K143">
+        <v>4</v>
+      </c>
+      <c r="L143">
+        <v>6</v>
+      </c>
+      <c r="M143">
+        <v>1</v>
+      </c>
+      <c r="N143">
+        <v>7</v>
+      </c>
+      <c r="O143">
+        <v>2</v>
+      </c>
+      <c r="P143">
+        <v>1</v>
+      </c>
+      <c r="Q143">
         <v>10</v>
       </c>
-      <c r="L143">
-[...16 lines deleted...]
-      </c>
       <c r="R143">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="S143">
         <v>1</v>
       </c>
       <c r="T143">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="U143">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="V143">
         <v>1</v>
       </c>
       <c r="W143">
         <v>4</v>
       </c>
       <c r="X143">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="Y143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:37">
       <c r="A144" t="s">
         <v>324</v>
       </c>
       <c r="B144" t="s">
         <v>339</v>
       </c>
       <c r="C144" t="s">
         <v>340</v>
       </c>
       <c r="D144" t="s">
         <v>75</v>
       </c>
       <c r="E144">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="F144">
         <v>122</v>
       </c>
       <c r="G144">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="Z144">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="AA144">
         <v>42</v>
       </c>
       <c r="AB144">
         <v>5</v>
       </c>
       <c r="AC144">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD144">
         <v>46</v>
       </c>
       <c r="AE144">
         <v>5</v>
       </c>
       <c r="AF144">
         <v>47</v>
       </c>
       <c r="AG144">
         <v>31</v>
       </c>
       <c r="AH144">
         <v>4</v>
       </c>
       <c r="AI144">
         <v>3</v>
       </c>
       <c r="AJ144">
         <v>3</v>
       </c>
       <c r="AK144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="A145" t="s">
         <v>341</v>
       </c>
       <c r="B145" t="s">
         <v>342</v>
       </c>
       <c r="C145" t="s">
         <v>343</v>
       </c>
       <c r="D145" t="s">
         <v>40</v>
       </c>
       <c r="E145">
+        <v>86</v>
+      </c>
+      <c r="F145">
+        <v>105</v>
+      </c>
+      <c r="G145">
+        <v>191</v>
+      </c>
+      <c r="H145">
+        <v>12</v>
+      </c>
+      <c r="I145">
+        <v>8</v>
+      </c>
+      <c r="J145">
+        <v>1</v>
+      </c>
+      <c r="K145">
+        <v>16</v>
+      </c>
+      <c r="L145">
+        <v>22</v>
+      </c>
+      <c r="M145">
+        <v>2</v>
+      </c>
+      <c r="N145">
+        <v>9</v>
+      </c>
+      <c r="O145">
         <v>23</v>
       </c>
-      <c r="F145">
-[...28 lines deleted...]
-      </c>
       <c r="P145">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q145">
+        <v>26</v>
+      </c>
+      <c r="R145">
+        <v>23</v>
+      </c>
+      <c r="S145">
+        <v>2</v>
+      </c>
+      <c r="T145">
+        <v>15</v>
+      </c>
+      <c r="U145">
         <v>9</v>
       </c>
-      <c r="R145">
-[...10 lines deleted...]
-      </c>
       <c r="V145">
         <v>1</v>
       </c>
       <c r="W145">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="X145">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="Y145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="A146" t="s">
         <v>341</v>
       </c>
       <c r="B146" t="s">
         <v>344</v>
       </c>
       <c r="C146" t="s">
         <v>345</v>
       </c>
       <c r="D146" t="s">
         <v>40</v>
       </c>
       <c r="E146">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="F146">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="G146">
-        <v>99</v>
+        <v>47</v>
       </c>
       <c r="H146">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="I146">
+        <v>2</v>
+      </c>
+      <c r="J146">
+        <v>1</v>
+      </c>
+      <c r="K146">
+        <v>3</v>
+      </c>
+      <c r="L146">
+        <v>3</v>
+      </c>
+      <c r="M146">
+        <v>1</v>
+      </c>
+      <c r="N146">
+        <v>4</v>
+      </c>
+      <c r="O146">
+        <v>5</v>
+      </c>
+      <c r="P146">
+        <v>1</v>
+      </c>
+      <c r="Q146">
+        <v>5</v>
+      </c>
+      <c r="R146">
         <v>7</v>
       </c>
-      <c r="J146">
-[...25 lines deleted...]
-      </c>
       <c r="S146">
         <v>1</v>
       </c>
       <c r="T146">
         <v>5</v>
       </c>
       <c r="U146">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="V146">
         <v>1</v>
       </c>
       <c r="W146">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="X146">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="Y146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="A147" t="s">
         <v>341</v>
       </c>
       <c r="B147" t="s">
         <v>346</v>
       </c>
       <c r="C147" t="s">
         <v>347</v>
       </c>
       <c r="D147" t="s">
         <v>40</v>
       </c>
       <c r="E147">
-        <v>372</v>
+        <v>41</v>
       </c>
       <c r="F147">
-        <v>283</v>
+        <v>25</v>
       </c>
       <c r="G147">
-        <v>655</v>
+        <v>66</v>
       </c>
       <c r="H147">
-        <v>46</v>
+        <v>5</v>
       </c>
       <c r="I147">
-        <v>38</v>
+        <v>1</v>
       </c>
       <c r="J147">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K147">
-        <v>64</v>
+        <v>5</v>
       </c>
       <c r="L147">
-        <v>42</v>
+        <v>3</v>
       </c>
       <c r="M147">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N147">
-        <v>69</v>
+        <v>6</v>
       </c>
       <c r="O147">
-        <v>50</v>
+        <v>4</v>
       </c>
       <c r="P147">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="Q147">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="R147">
-        <v>40</v>
+        <v>4</v>
       </c>
       <c r="S147">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="T147">
-        <v>56</v>
+        <v>6</v>
       </c>
       <c r="U147">
-        <v>56</v>
+        <v>5</v>
       </c>
       <c r="V147">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W147">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="X147">
-        <v>57</v>
+        <v>8</v>
       </c>
       <c r="Y147">
-        <v>5</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="A148" t="s">
         <v>341</v>
       </c>
       <c r="B148" t="s">
         <v>348</v>
       </c>
       <c r="C148" t="s">
         <v>349</v>
       </c>
       <c r="D148" t="s">
         <v>40</v>
       </c>
       <c r="E148">
-        <v>86</v>
+        <v>212</v>
       </c>
       <c r="F148">
-        <v>105</v>
+        <v>195</v>
       </c>
       <c r="G148">
-        <v>191</v>
+        <v>407</v>
       </c>
       <c r="H148">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I148">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="J148">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K148">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="L148">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="M148">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N148">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="O148">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="P148">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q148">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="R148">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="S148">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="T148">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="U148">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="V148">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W148">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="X148">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="Y148">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="A149" t="s">
         <v>341</v>
       </c>
       <c r="B149" t="s">
         <v>350</v>
       </c>
       <c r="C149" t="s">
         <v>351</v>
       </c>
       <c r="D149" t="s">
         <v>40</v>
       </c>
       <c r="E149">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F149">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="G149">
-        <v>47</v>
+        <v>99</v>
       </c>
       <c r="H149">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="I149">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J149">
         <v>1</v>
       </c>
       <c r="K149">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L149">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="M149">
         <v>1</v>
       </c>
       <c r="N149">
         <v>4</v>
       </c>
       <c r="O149">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
       <c r="Q149">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="R149">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="S149">
         <v>1</v>
       </c>
       <c r="T149">
         <v>5</v>
       </c>
       <c r="U149">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="V149">
         <v>1</v>
       </c>
       <c r="W149">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="X149">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="Y149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:37">
       <c r="A150" t="s">
         <v>341</v>
       </c>
       <c r="B150" t="s">
         <v>352</v>
       </c>
       <c r="C150" t="s">
         <v>353</v>
       </c>
       <c r="D150" t="s">
         <v>40</v>
       </c>
       <c r="E150">
-        <v>41</v>
+        <v>372</v>
       </c>
       <c r="F150">
-        <v>25</v>
+        <v>283</v>
       </c>
       <c r="G150">
-        <v>66</v>
+        <v>655</v>
       </c>
       <c r="H150">
-        <v>5</v>
+        <v>46</v>
       </c>
       <c r="I150">
-        <v>1</v>
+        <v>38</v>
       </c>
       <c r="J150">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K150">
-        <v>5</v>
+        <v>64</v>
       </c>
       <c r="L150">
-        <v>3</v>
+        <v>42</v>
       </c>
       <c r="M150">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N150">
-        <v>6</v>
+        <v>69</v>
       </c>
       <c r="O150">
-        <v>4</v>
+        <v>50</v>
       </c>
       <c r="P150">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="Q150">
-        <v>9</v>
+        <v>75</v>
       </c>
       <c r="R150">
-        <v>4</v>
+        <v>40</v>
       </c>
       <c r="S150">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="T150">
-        <v>6</v>
+        <v>56</v>
       </c>
       <c r="U150">
-        <v>5</v>
+        <v>56</v>
       </c>
       <c r="V150">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="W150">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="X150">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="Y150">
-        <v>1</v>
+        <v>5</v>
+      </c>
+      <c r="AI150">
+        <v>4</v>
+      </c>
+      <c r="AJ150">
+        <v>0</v>
+      </c>
+      <c r="AK150">
+        <v>3</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="A151" t="s">
         <v>341</v>
       </c>
       <c r="B151" t="s">
         <v>354</v>
       </c>
       <c r="C151" t="s">
         <v>355</v>
       </c>
       <c r="D151" t="s">
         <v>40</v>
       </c>
       <c r="E151">
-        <v>212</v>
+        <v>23</v>
       </c>
       <c r="F151">
-        <v>195</v>
+        <v>22</v>
       </c>
       <c r="G151">
-        <v>407</v>
+        <v>45</v>
       </c>
       <c r="H151">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="I151">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="J151">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K151">
-        <v>43</v>
+        <v>4</v>
       </c>
       <c r="L151">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="M151">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N151">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="O151">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="P151">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q151">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="R151">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="S151">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T151">
-        <v>46</v>
+        <v>1</v>
       </c>
       <c r="U151">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="V151">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W151">
-        <v>35</v>
+        <v>3</v>
       </c>
       <c r="X151">
-        <v>39</v>
+        <v>3</v>
       </c>
       <c r="Y151">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="A152" t="s">
         <v>341</v>
       </c>
       <c r="B152" t="s">
         <v>356</v>
       </c>
       <c r="C152" t="s">
         <v>357</v>
       </c>
       <c r="D152" t="s">
         <v>75</v>
       </c>
       <c r="E152">
-        <v>330</v>
+        <v>516</v>
       </c>
       <c r="F152">
-        <v>272</v>
+        <v>387</v>
       </c>
       <c r="G152">
-        <v>602</v>
+        <v>903</v>
       </c>
       <c r="Z152">
+        <v>175</v>
+      </c>
+      <c r="AA152">
+        <v>151</v>
+      </c>
+      <c r="AB152">
+        <v>7</v>
+      </c>
+      <c r="AC152">
+        <v>182</v>
+      </c>
+      <c r="AD152">
+        <v>126</v>
+      </c>
+      <c r="AE152">
+        <v>7</v>
+      </c>
+      <c r="AF152">
+        <v>159</v>
+      </c>
+      <c r="AG152">
         <v>110</v>
       </c>
-      <c r="AA152">
-[...19 lines deleted...]
-      </c>
       <c r="AH152">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="153" spans="1:37">
       <c r="A153" t="s">
         <v>341</v>
       </c>
       <c r="B153" t="s">
         <v>358</v>
       </c>
       <c r="C153" t="s">
         <v>359</v>
       </c>
       <c r="D153" t="s">
         <v>75</v>
       </c>
       <c r="E153">
-        <v>516</v>
+        <v>331</v>
       </c>
       <c r="F153">
-        <v>387</v>
+        <v>272</v>
       </c>
       <c r="G153">
-        <v>903</v>
+        <v>603</v>
       </c>
       <c r="Z153">
-        <v>175</v>
+        <v>111</v>
       </c>
       <c r="AA153">
-        <v>151</v>
+        <v>91</v>
       </c>
       <c r="AB153">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="AC153">
-        <v>182</v>
+        <v>120</v>
       </c>
       <c r="AD153">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="AE153">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="AF153">
-        <v>159</v>
+        <v>100</v>
       </c>
       <c r="AG153">
-        <v>110</v>
+        <v>75</v>
       </c>
       <c r="AH153">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="A154" t="s">
         <v>341</v>
       </c>
       <c r="B154" t="s">
         <v>360</v>
       </c>
       <c r="C154" t="s">
         <v>361</v>
       </c>
       <c r="D154" t="s">
         <v>75</v>
       </c>
       <c r="E154">
         <v>13</v>
       </c>
       <c r="F154">
         <v>2</v>
       </c>
       <c r="G154">
         <v>15</v>
       </c>
       <c r="AF154">
         <v>13</v>
       </c>
       <c r="AG154">
         <v>2</v>
       </c>
       <c r="AH154">
         <v>2</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="A155" t="s">
         <v>362</v>
       </c>
       <c r="B155" t="s">
         <v>363</v>
       </c>
       <c r="C155" t="s">
         <v>364</v>
       </c>
       <c r="D155" t="s">
         <v>40</v>
       </c>
       <c r="E155">
-        <v>20</v>
+        <v>243</v>
       </c>
       <c r="F155">
-        <v>20</v>
+        <v>187</v>
       </c>
       <c r="G155">
-        <v>40</v>
+        <v>430</v>
       </c>
       <c r="H155">
-        <v>2</v>
+        <v>57</v>
       </c>
       <c r="I155">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="J155">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K155">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="L155">
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="M155">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N155">
-        <v>6</v>
+        <v>36</v>
       </c>
       <c r="O155">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="P155">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q155">
-        <v>4</v>
+        <v>34</v>
       </c>
       <c r="R155">
-        <v>2</v>
+        <v>31</v>
       </c>
       <c r="S155">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T155">
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="U155">
-        <v>2</v>
+        <v>38</v>
       </c>
       <c r="V155">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W155">
-        <v>5</v>
+        <v>46</v>
       </c>
       <c r="X155">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="Y155">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="A156" t="s">
         <v>362</v>
       </c>
       <c r="B156" t="s">
         <v>365</v>
       </c>
       <c r="C156" t="s">
         <v>366</v>
       </c>
       <c r="D156" t="s">
         <v>40</v>
       </c>
       <c r="E156">
-        <v>244</v>
+        <v>198</v>
       </c>
       <c r="F156">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="G156">
-        <v>431</v>
+        <v>395</v>
       </c>
       <c r="H156">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="I156">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="J156">
         <v>3</v>
       </c>
       <c r="K156">
+        <v>42</v>
+      </c>
+      <c r="L156">
+        <v>30</v>
+      </c>
+      <c r="M156">
+        <v>3</v>
+      </c>
+      <c r="N156">
+        <v>30</v>
+      </c>
+      <c r="O156">
+        <v>32</v>
+      </c>
+      <c r="P156">
+        <v>3</v>
+      </c>
+      <c r="Q156">
+        <v>28</v>
+      </c>
+      <c r="R156">
+        <v>29</v>
+      </c>
+      <c r="S156">
+        <v>3</v>
+      </c>
+      <c r="T156">
         <v>34</v>
       </c>
-      <c r="L156">
-[...25 lines deleted...]
-      </c>
       <c r="U156">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="V156">
         <v>3</v>
       </c>
       <c r="W156">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="X156">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="Y156">
         <v>3</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="A157" t="s">
         <v>362</v>
       </c>
       <c r="B157" t="s">
         <v>367</v>
       </c>
       <c r="C157" t="s">
         <v>368</v>
       </c>
       <c r="D157" t="s">
         <v>40</v>
       </c>
       <c r="E157">
-        <v>397</v>
+        <v>162</v>
       </c>
       <c r="F157">
-        <v>365</v>
+        <v>169</v>
       </c>
       <c r="G157">
-        <v>762</v>
+        <v>331</v>
       </c>
       <c r="H157">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="I157">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="J157">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K157">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="L157">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="M157">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="N157">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="O157">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="P157">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Q157">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="R157">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="S157">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="T157">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="U157">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="V157">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="W157">
-        <v>73</v>
+        <v>33</v>
       </c>
       <c r="X157">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="Y157">
-        <v>5</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="A158" t="s">
         <v>362</v>
       </c>
       <c r="B158" t="s">
         <v>369</v>
       </c>
       <c r="C158" t="s">
         <v>370</v>
       </c>
       <c r="D158" t="s">
         <v>40</v>
       </c>
       <c r="E158">
-        <v>198</v>
+        <v>397</v>
       </c>
       <c r="F158">
-        <v>196</v>
+        <v>366</v>
       </c>
       <c r="G158">
-        <v>394</v>
+        <v>763</v>
       </c>
       <c r="H158">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="I158">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="J158">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K158">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="L158">
-        <v>29</v>
+        <v>69</v>
       </c>
       <c r="M158">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="N158">
-        <v>30</v>
+        <v>69</v>
       </c>
       <c r="O158">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="P158">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Q158">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="R158">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="S158">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="T158">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="U158">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="V158">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="W158">
-        <v>29</v>
+        <v>73</v>
       </c>
       <c r="X158">
-        <v>27</v>
+        <v>57</v>
       </c>
       <c r="Y158">
-        <v>3</v>
+        <v>5</v>
+      </c>
+      <c r="AI158">
+        <v>7</v>
+      </c>
+      <c r="AJ158">
+        <v>3</v>
+      </c>
+      <c r="AK158">
+        <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="A159" t="s">
         <v>362</v>
       </c>
       <c r="B159" t="s">
         <v>371</v>
       </c>
       <c r="C159" t="s">
         <v>372</v>
       </c>
       <c r="D159" t="s">
         <v>40</v>
       </c>
       <c r="E159">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="F159">
-        <v>169</v>
+        <v>18</v>
       </c>
       <c r="G159">
-        <v>331</v>
+        <v>38</v>
       </c>
       <c r="H159">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="I159">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="J159">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K159">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="L159">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="M159">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N159">
-        <v>45</v>
+        <v>6</v>
       </c>
       <c r="O159">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="P159">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q159">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="R159">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="S159">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T159">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="U159">
-        <v>36</v>
+        <v>2</v>
       </c>
       <c r="V159">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W159">
-        <v>33</v>
+        <v>5</v>
       </c>
       <c r="X159">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="Y159">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:37">
       <c r="A160" t="s">
         <v>362</v>
       </c>
       <c r="B160" t="s">
         <v>373</v>
       </c>
       <c r="C160" t="s">
         <v>374</v>
       </c>
       <c r="D160" t="s">
         <v>75</v>
       </c>
       <c r="E160">
         <v>354</v>
       </c>
       <c r="F160">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="G160">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="Z160">
         <v>121</v>
       </c>
       <c r="AA160">
         <v>131</v>
       </c>
       <c r="AB160">
         <v>9</v>
       </c>
       <c r="AC160">
         <v>131</v>
       </c>
       <c r="AD160">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AE160">
         <v>9</v>
       </c>
       <c r="AF160">
         <v>98</v>
       </c>
       <c r="AG160">
         <v>83</v>
       </c>
       <c r="AH160">
         <v>7</v>
       </c>
       <c r="AI160">
         <v>4</v>
       </c>
       <c r="AJ160">
         <v>1</v>
       </c>
       <c r="AK160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="A161" t="s">
         <v>375</v>
       </c>
       <c r="B161" t="s">
         <v>376</v>
       </c>
       <c r="C161" t="s">
         <v>377</v>
       </c>
       <c r="D161" t="s">
         <v>40</v>
       </c>
       <c r="E161">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F161">
         <v>279</v>
       </c>
       <c r="G161">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="H161">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I161">
         <v>40</v>
       </c>
       <c r="J161">
         <v>4</v>
       </c>
       <c r="K161">
         <v>52</v>
       </c>
       <c r="L161">
         <v>44</v>
       </c>
       <c r="M161">
         <v>4</v>
       </c>
       <c r="N161">
         <v>40</v>
       </c>
       <c r="O161">
         <v>42</v>
       </c>
       <c r="P161">
         <v>3</v>
       </c>
@@ -13545,262 +13545,262 @@
       </c>
       <c r="W161">
         <v>52</v>
       </c>
       <c r="X161">
         <v>56</v>
       </c>
       <c r="Y161">
         <v>4</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="A162" t="s">
         <v>375</v>
       </c>
       <c r="B162" t="s">
         <v>378</v>
       </c>
       <c r="C162" t="s">
         <v>379</v>
       </c>
       <c r="D162" t="s">
         <v>40</v>
       </c>
       <c r="E162">
-        <v>39</v>
+        <v>91</v>
       </c>
       <c r="F162">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="G162">
-        <v>79</v>
+        <v>165</v>
       </c>
       <c r="H162">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="I162">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="J162">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K162">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="L162">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="M162">
         <v>1</v>
       </c>
       <c r="N162">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="O162">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
       <c r="Q162">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="R162">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="S162">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T162">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="U162">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="V162">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W162">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="X162">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="Y162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="A163" t="s">
         <v>375</v>
       </c>
       <c r="B163" t="s">
         <v>380</v>
       </c>
       <c r="C163" t="s">
         <v>381</v>
       </c>
       <c r="D163" t="s">
         <v>40</v>
       </c>
       <c r="E163">
-        <v>91</v>
+        <v>33</v>
       </c>
       <c r="F163">
-        <v>74</v>
+        <v>31</v>
       </c>
       <c r="G163">
-        <v>165</v>
+        <v>64</v>
       </c>
       <c r="H163">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="I163">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="J163">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K163">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="L163">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="M163">
         <v>1</v>
       </c>
       <c r="N163">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="O163">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
       <c r="Q163">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="R163">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="S163">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T163">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="U163">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="V163">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W163">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="X163">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="Y163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="A164" t="s">
         <v>375</v>
       </c>
       <c r="B164" t="s">
         <v>382</v>
       </c>
       <c r="C164" t="s">
         <v>383</v>
       </c>
       <c r="D164" t="s">
         <v>40</v>
       </c>
       <c r="E164">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="F164">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="G164">
-        <v>64</v>
+        <v>79</v>
       </c>
       <c r="H164">
         <v>4</v>
       </c>
       <c r="I164">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J164">
         <v>1</v>
       </c>
       <c r="K164">
         <v>3</v>
       </c>
       <c r="L164">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="M164">
         <v>1</v>
       </c>
       <c r="N164">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="O164">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
       <c r="Q164">
+        <v>11</v>
+      </c>
+      <c r="R164">
+        <v>5</v>
+      </c>
+      <c r="S164">
+        <v>1</v>
+      </c>
+      <c r="T164">
         <v>9</v>
       </c>
-      <c r="R164">
-[...7 lines deleted...]
-      </c>
       <c r="U164">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="V164">
         <v>1</v>
       </c>
       <c r="W164">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="X164">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="Y164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:37">
       <c r="A165" t="s">
         <v>375</v>
       </c>
       <c r="B165" t="s">
         <v>384</v>
       </c>
       <c r="C165" t="s">
         <v>385</v>
       </c>
       <c r="D165" t="s">
         <v>75</v>
       </c>
       <c r="E165">
         <v>196</v>
       </c>
       <c r="F165">
         <v>190</v>
       </c>
       <c r="G165">
@@ -13835,1168 +13835,1168 @@
       </c>
       <c r="AI165">
         <v>0</v>
       </c>
       <c r="AJ165">
         <v>1</v>
       </c>
       <c r="AK165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="A166" t="s">
         <v>386</v>
       </c>
       <c r="B166" t="s">
         <v>387</v>
       </c>
       <c r="C166" t="s">
         <v>388</v>
       </c>
       <c r="D166" t="s">
         <v>40</v>
       </c>
       <c r="E166">
-        <v>119</v>
+        <v>42</v>
       </c>
       <c r="F166">
-        <v>116</v>
+        <v>46</v>
       </c>
       <c r="G166">
-        <v>235</v>
+        <v>88</v>
       </c>
       <c r="H166">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="I166">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="J166">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K166">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="L166">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="M166">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N166">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="O166">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="P166">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q166">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="R166">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="S166">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T166">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="U166">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="V166">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W166">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="X166">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="Y166">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="A167" t="s">
         <v>386</v>
       </c>
       <c r="B167" t="s">
         <v>389</v>
       </c>
       <c r="C167" t="s">
         <v>390</v>
       </c>
       <c r="D167" t="s">
         <v>40</v>
       </c>
       <c r="E167">
-        <v>25</v>
+        <v>290</v>
       </c>
       <c r="F167">
-        <v>27</v>
+        <v>325</v>
       </c>
       <c r="G167">
-        <v>52</v>
+        <v>615</v>
       </c>
       <c r="H167">
-        <v>3</v>
+        <v>44</v>
       </c>
       <c r="I167">
-        <v>3</v>
+        <v>35</v>
       </c>
       <c r="J167">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K167">
-        <v>3</v>
+        <v>48</v>
       </c>
       <c r="L167">
-        <v>4</v>
+        <v>56</v>
       </c>
       <c r="M167">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N167">
-        <v>2</v>
+        <v>43</v>
       </c>
       <c r="O167">
-        <v>5</v>
+        <v>53</v>
       </c>
       <c r="P167">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="Q167">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="R167">
-        <v>2</v>
+        <v>56</v>
       </c>
       <c r="S167">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="T167">
-        <v>7</v>
+        <v>55</v>
       </c>
       <c r="U167">
-        <v>4</v>
+        <v>65</v>
       </c>
       <c r="V167">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="W167">
-        <v>4</v>
+        <v>45</v>
       </c>
       <c r="X167">
-        <v>9</v>
+        <v>60</v>
       </c>
       <c r="Y167">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="168" spans="1:37">
       <c r="A168" t="s">
         <v>386</v>
       </c>
       <c r="B168" t="s">
         <v>391</v>
       </c>
       <c r="C168" t="s">
         <v>392</v>
       </c>
       <c r="D168" t="s">
         <v>40</v>
       </c>
       <c r="E168">
-        <v>42</v>
+        <v>71</v>
       </c>
       <c r="F168">
-        <v>46</v>
+        <v>82</v>
       </c>
       <c r="G168">
-        <v>88</v>
+        <v>153</v>
       </c>
       <c r="H168">
+        <v>9</v>
+      </c>
+      <c r="I168">
+        <v>12</v>
+      </c>
+      <c r="J168">
+        <v>1</v>
+      </c>
+      <c r="K168">
+        <v>13</v>
+      </c>
+      <c r="L168">
+        <v>7</v>
+      </c>
+      <c r="M168">
+        <v>1</v>
+      </c>
+      <c r="N168">
+        <v>13</v>
+      </c>
+      <c r="O168">
+        <v>19</v>
+      </c>
+      <c r="P168">
+        <v>2</v>
+      </c>
+      <c r="Q168">
         <v>10</v>
       </c>
-      <c r="I168">
-[...25 lines deleted...]
-      </c>
       <c r="R168">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="S168">
         <v>1</v>
       </c>
       <c r="T168">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="U168">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="V168">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W168">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="X168">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="Y168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="A169" t="s">
         <v>386</v>
       </c>
       <c r="B169" t="s">
         <v>393</v>
       </c>
       <c r="C169" t="s">
         <v>394</v>
       </c>
       <c r="D169" t="s">
         <v>40</v>
       </c>
       <c r="E169">
-        <v>291</v>
+        <v>31</v>
       </c>
       <c r="F169">
-        <v>325</v>
+        <v>30</v>
       </c>
       <c r="G169">
-        <v>616</v>
+        <v>61</v>
       </c>
       <c r="H169">
-        <v>44</v>
+        <v>4</v>
       </c>
       <c r="I169">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="J169">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K169">
-        <v>48</v>
+        <v>3</v>
       </c>
       <c r="L169">
-        <v>56</v>
+        <v>5</v>
       </c>
       <c r="M169">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N169">
-        <v>44</v>
+        <v>4</v>
       </c>
       <c r="O169">
-        <v>53</v>
+        <v>3</v>
       </c>
       <c r="P169">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="Q169">
-        <v>55</v>
+        <v>6</v>
       </c>
       <c r="R169">
-        <v>56</v>
+        <v>0</v>
       </c>
       <c r="S169">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="T169">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="U169">
-        <v>65</v>
+        <v>9</v>
       </c>
       <c r="V169">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="W169">
-        <v>45</v>
+        <v>4</v>
       </c>
       <c r="X169">
-        <v>60</v>
+        <v>6</v>
       </c>
       <c r="Y169">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="A170" t="s">
         <v>386</v>
       </c>
       <c r="B170" t="s">
         <v>395</v>
       </c>
       <c r="C170" t="s">
         <v>396</v>
       </c>
       <c r="D170" t="s">
         <v>40</v>
       </c>
       <c r="E170">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="F170">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G170">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="H170">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I170">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J170">
         <v>1</v>
       </c>
       <c r="K170">
         <v>3</v>
       </c>
       <c r="L170">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M170">
         <v>1</v>
       </c>
       <c r="N170">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="O170">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
       <c r="Q170">
         <v>6</v>
       </c>
       <c r="R170">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="S170">
         <v>1</v>
       </c>
       <c r="T170">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="U170">
+        <v>4</v>
+      </c>
+      <c r="V170">
+        <v>1</v>
+      </c>
+      <c r="W170">
+        <v>4</v>
+      </c>
+      <c r="X170">
         <v>9</v>
-      </c>
-[...7 lines deleted...]
-        <v>6</v>
       </c>
       <c r="Y170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="A171" t="s">
         <v>386</v>
       </c>
       <c r="B171" t="s">
         <v>397</v>
       </c>
       <c r="C171" t="s">
         <v>398</v>
       </c>
       <c r="D171" t="s">
         <v>40</v>
       </c>
       <c r="E171">
-        <v>71</v>
+        <v>119</v>
       </c>
       <c r="F171">
-        <v>82</v>
+        <v>116</v>
       </c>
       <c r="G171">
-        <v>153</v>
+        <v>235</v>
       </c>
       <c r="H171">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="I171">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J171">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K171">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="L171">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="M171">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N171">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="O171">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="P171">
         <v>2</v>
       </c>
       <c r="Q171">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="R171">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="S171">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T171">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="U171">
         <v>18</v>
       </c>
       <c r="V171">
         <v>2</v>
       </c>
       <c r="W171">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="X171">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="Y171">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="A172" t="s">
         <v>386</v>
       </c>
       <c r="B172" t="s">
         <v>399</v>
       </c>
       <c r="C172" t="s">
         <v>400</v>
       </c>
       <c r="D172" t="s">
         <v>75</v>
       </c>
       <c r="E172">
         <v>205</v>
       </c>
       <c r="F172">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="G172">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="Z172">
         <v>75</v>
       </c>
       <c r="AA172">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AB172">
         <v>6</v>
       </c>
       <c r="AC172">
         <v>59</v>
       </c>
       <c r="AD172">
         <v>61</v>
       </c>
       <c r="AE172">
         <v>5</v>
       </c>
       <c r="AF172">
         <v>71</v>
       </c>
       <c r="AG172">
         <v>69</v>
       </c>
       <c r="AH172">
         <v>6</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="A173" t="s">
         <v>401</v>
       </c>
       <c r="B173" t="s">
         <v>402</v>
       </c>
       <c r="C173" t="s">
         <v>403</v>
       </c>
       <c r="D173" t="s">
         <v>40</v>
       </c>
       <c r="E173">
-        <v>183</v>
+        <v>77</v>
       </c>
       <c r="F173">
-        <v>181</v>
+        <v>85</v>
       </c>
       <c r="G173">
-        <v>364</v>
+        <v>162</v>
       </c>
       <c r="H173">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="I173">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="J173">
         <v>2</v>
       </c>
       <c r="K173">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="L173">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="M173">
         <v>2</v>
       </c>
       <c r="N173">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="O173">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="P173">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q173">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="R173">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="S173">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="T173">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="U173">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="V173">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="W173">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="X173">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="Y173">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="A174" t="s">
         <v>401</v>
       </c>
       <c r="B174" t="s">
         <v>404</v>
       </c>
       <c r="C174" t="s">
         <v>405</v>
       </c>
       <c r="D174" t="s">
         <v>40</v>
       </c>
       <c r="E174">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="F174">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="G174">
-        <v>77</v>
+        <v>55</v>
       </c>
       <c r="H174">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="I174">
+        <v>3</v>
+      </c>
+      <c r="J174">
+        <v>1</v>
+      </c>
+      <c r="K174">
+        <v>5</v>
+      </c>
+      <c r="L174">
+        <v>1</v>
+      </c>
+      <c r="M174">
+        <v>1</v>
+      </c>
+      <c r="N174">
+        <v>7</v>
+      </c>
+      <c r="O174">
+        <v>4</v>
+      </c>
+      <c r="P174">
+        <v>1</v>
+      </c>
+      <c r="Q174">
+        <v>4</v>
+      </c>
+      <c r="R174">
+        <v>3</v>
+      </c>
+      <c r="S174">
+        <v>1</v>
+      </c>
+      <c r="T174">
+        <v>5</v>
+      </c>
+      <c r="U174">
+        <v>4</v>
+      </c>
+      <c r="V174">
+        <v>1</v>
+      </c>
+      <c r="W174">
         <v>6</v>
       </c>
-      <c r="J174">
-[...5 lines deleted...]
-      <c r="L174">
+      <c r="X174">
         <v>6</v>
-      </c>
-[...34 lines deleted...]
-        <v>7</v>
       </c>
       <c r="Y174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="A175" t="s">
         <v>401</v>
       </c>
       <c r="B175" t="s">
         <v>406</v>
       </c>
       <c r="C175" t="s">
         <v>407</v>
       </c>
       <c r="D175" t="s">
         <v>40</v>
       </c>
       <c r="E175">
         <v>38</v>
       </c>
       <c r="F175">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G175">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="H175">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I175">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J175">
         <v>1</v>
       </c>
       <c r="K175">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="L175">
+        <v>5</v>
+      </c>
+      <c r="M175">
+        <v>1</v>
+      </c>
+      <c r="N175">
+        <v>7</v>
+      </c>
+      <c r="O175">
+        <v>6</v>
+      </c>
+      <c r="P175">
+        <v>1</v>
+      </c>
+      <c r="Q175">
+        <v>5</v>
+      </c>
+      <c r="R175">
+        <v>6</v>
+      </c>
+      <c r="S175">
+        <v>1</v>
+      </c>
+      <c r="T175">
+        <v>6</v>
+      </c>
+      <c r="U175">
+        <v>4</v>
+      </c>
+      <c r="V175">
+        <v>1</v>
+      </c>
+      <c r="W175">
         <v>8</v>
       </c>
-      <c r="M175">
-[...23 lines deleted...]
-      <c r="U175">
+      <c r="X175">
         <v>6</v>
-      </c>
-[...7 lines deleted...]
-        <v>5</v>
       </c>
       <c r="Y175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="A176" t="s">
         <v>401</v>
       </c>
       <c r="B176" t="s">
         <v>408</v>
       </c>
       <c r="C176" t="s">
         <v>409</v>
       </c>
       <c r="D176" t="s">
         <v>40</v>
       </c>
       <c r="E176">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F176">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G176">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="H176">
+        <v>5</v>
+      </c>
+      <c r="I176">
+        <v>3</v>
+      </c>
+      <c r="J176">
+        <v>1</v>
+      </c>
+      <c r="K176">
+        <v>2</v>
+      </c>
+      <c r="L176">
         <v>6</v>
       </c>
-      <c r="I176">
-[...10 lines deleted...]
-      </c>
       <c r="M176">
         <v>1</v>
       </c>
       <c r="N176">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="O176">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
       <c r="Q176">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="R176">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="S176">
         <v>1</v>
       </c>
       <c r="T176">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="U176">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="V176">
         <v>1</v>
       </c>
       <c r="W176">
         <v>6</v>
       </c>
       <c r="X176">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="Y176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="A177" t="s">
         <v>401</v>
       </c>
       <c r="B177" t="s">
         <v>410</v>
       </c>
       <c r="C177" t="s">
         <v>411</v>
       </c>
       <c r="D177" t="s">
         <v>40</v>
       </c>
       <c r="E177">
-        <v>77</v>
+        <v>27</v>
       </c>
       <c r="F177">
-        <v>85</v>
+        <v>26</v>
       </c>
       <c r="G177">
-        <v>162</v>
+        <v>53</v>
       </c>
       <c r="H177">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="I177">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="J177">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K177">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="L177">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="M177">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N177">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="O177">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="P177">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q177">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="R177">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="S177">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T177">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="U177">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="V177">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W177">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="X177">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="Y177">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="A178" t="s">
         <v>401</v>
       </c>
       <c r="B178" t="s">
         <v>412</v>
       </c>
       <c r="C178" t="s">
         <v>413</v>
       </c>
       <c r="D178" t="s">
         <v>40</v>
       </c>
       <c r="E178">
-        <v>38</v>
+        <v>182</v>
       </c>
       <c r="F178">
-        <v>33</v>
+        <v>181</v>
       </c>
       <c r="G178">
-        <v>71</v>
+        <v>363</v>
       </c>
       <c r="H178">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="I178">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="J178">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K178">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="L178">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="M178">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N178">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="O178">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="P178">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q178">
-        <v>5</v>
+        <v>37</v>
       </c>
       <c r="R178">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="S178">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T178">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="U178">
-        <v>4</v>
+        <v>34</v>
       </c>
       <c r="V178">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W178">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="X178">
-        <v>6</v>
+        <v>39</v>
       </c>
       <c r="Y178">
+        <v>3</v>
+      </c>
+      <c r="AI178">
+        <v>9</v>
+      </c>
+      <c r="AJ178">
+        <v>0</v>
+      </c>
+      <c r="AK178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="A179" t="s">
         <v>401</v>
       </c>
       <c r="B179" t="s">
         <v>414</v>
       </c>
       <c r="C179" t="s">
         <v>415</v>
       </c>
       <c r="D179" t="s">
         <v>40</v>
       </c>
       <c r="E179">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="F179">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="G179">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="H179">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="I179">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J179">
         <v>1</v>
       </c>
       <c r="K179">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L179">
         <v>6</v>
       </c>
       <c r="M179">
         <v>1</v>
       </c>
       <c r="N179">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="O179">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
       <c r="Q179">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="R179">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="S179">
         <v>1</v>
       </c>
       <c r="T179">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="U179">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="V179">
         <v>1</v>
       </c>
       <c r="W179">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="X179">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="Y179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:37">
       <c r="A180" t="s">
         <v>401</v>
       </c>
       <c r="B180" t="s">
         <v>416</v>
       </c>
       <c r="C180" t="s">
         <v>417</v>
       </c>
       <c r="D180" t="s">
         <v>40</v>
       </c>
       <c r="E180">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F180">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="G180">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="H180">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I180">
         <v>1</v>
       </c>
       <c r="J180">
         <v>1</v>
       </c>
       <c r="K180">
         <v>4</v>
       </c>
       <c r="L180">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="M180">
         <v>1</v>
       </c>
       <c r="N180">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O180">
         <v>8</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
       <c r="Q180">
+        <v>7</v>
+      </c>
+      <c r="R180">
+        <v>10</v>
+      </c>
+      <c r="S180">
+        <v>1</v>
+      </c>
+      <c r="T180">
+        <v>8</v>
+      </c>
+      <c r="U180">
         <v>6</v>
       </c>
-      <c r="R180">
-[...10 lines deleted...]
-      </c>
       <c r="V180">
         <v>1</v>
       </c>
       <c r="W180">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="X180">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="Y180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="A181" t="s">
         <v>401</v>
       </c>
       <c r="B181" t="s">
         <v>418</v>
       </c>
       <c r="C181" t="s">
         <v>419</v>
       </c>
       <c r="D181" t="s">
         <v>40</v>
       </c>
       <c r="E181">
         <v>19</v>
       </c>
       <c r="F181">
         <v>8</v>
       </c>
       <c r="G181">
@@ -15040,365 +15040,365 @@
       </c>
       <c r="W181">
         <v>5</v>
       </c>
       <c r="X181">
         <v>2</v>
       </c>
       <c r="Y181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="A182" t="s">
         <v>401</v>
       </c>
       <c r="B182" t="s">
         <v>420</v>
       </c>
       <c r="C182" t="s">
         <v>421</v>
       </c>
       <c r="D182" t="s">
         <v>75</v>
       </c>
       <c r="E182">
-        <v>125</v>
+        <v>70</v>
       </c>
       <c r="F182">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="G182">
-        <v>215</v>
+        <v>145</v>
       </c>
       <c r="Z182">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="AA182">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="AB182">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AC182">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="AD182">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="AE182">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AF182">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="AG182">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="AH182">
         <v>3</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="A183" t="s">
         <v>401</v>
       </c>
       <c r="B183" t="s">
         <v>422</v>
       </c>
       <c r="C183" t="s">
         <v>423</v>
       </c>
       <c r="D183" t="s">
         <v>75</v>
       </c>
       <c r="E183">
-        <v>69</v>
+        <v>125</v>
       </c>
       <c r="F183">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="G183">
-        <v>143</v>
+        <v>214</v>
       </c>
       <c r="Z183">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="AA183">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AB183">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AC183">
+        <v>47</v>
+      </c>
+      <c r="AD183">
+        <v>30</v>
+      </c>
+      <c r="AE183">
+        <v>3</v>
+      </c>
+      <c r="AF183">
         <v>33</v>
       </c>
-      <c r="AD183">
-[...7 lines deleted...]
-      </c>
       <c r="AG183">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="AH183">
         <v>3</v>
       </c>
     </row>
     <row r="184" spans="1:37">
       <c r="A184" t="s">
         <v>424</v>
       </c>
       <c r="B184" t="s">
         <v>425</v>
       </c>
       <c r="C184" t="s">
         <v>426</v>
       </c>
       <c r="D184" t="s">
         <v>40</v>
       </c>
       <c r="E184">
+        <v>144</v>
+      </c>
+      <c r="F184">
+        <v>123</v>
+      </c>
+      <c r="G184">
+        <v>267</v>
+      </c>
+      <c r="H184">
+        <v>24</v>
+      </c>
+      <c r="I184">
+        <v>21</v>
+      </c>
+      <c r="J184">
+        <v>3</v>
+      </c>
+      <c r="K184">
+        <v>17</v>
+      </c>
+      <c r="L184">
+        <v>18</v>
+      </c>
+      <c r="M184">
+        <v>3</v>
+      </c>
+      <c r="N184">
         <v>26</v>
       </c>
-      <c r="F184">
+      <c r="O184">
+        <v>23</v>
+      </c>
+      <c r="P184">
+        <v>3</v>
+      </c>
+      <c r="Q184">
+        <v>19</v>
+      </c>
+      <c r="R184">
+        <v>21</v>
+      </c>
+      <c r="S184">
+        <v>3</v>
+      </c>
+      <c r="T184">
+        <v>26</v>
+      </c>
+      <c r="U184">
         <v>20</v>
       </c>
-      <c r="G184">
-[...43 lines deleted...]
-      </c>
       <c r="V184">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W184">
-        <v>4</v>
+        <v>32</v>
       </c>
       <c r="X184">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="Y184">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="A185" t="s">
         <v>424</v>
       </c>
       <c r="B185" t="s">
         <v>427</v>
       </c>
       <c r="C185" t="s">
         <v>428</v>
       </c>
       <c r="D185" t="s">
         <v>40</v>
       </c>
       <c r="E185">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="F185">
         <v>20</v>
       </c>
       <c r="G185">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="H185">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I185">
         <v>4</v>
       </c>
       <c r="J185">
         <v>1</v>
       </c>
       <c r="K185">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L185">
         <v>1</v>
       </c>
       <c r="M185">
         <v>1</v>
       </c>
       <c r="N185">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="O185">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
       <c r="Q185">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="R185">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="S185">
         <v>1</v>
       </c>
       <c r="T185">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="U185">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="V185">
         <v>1</v>
       </c>
       <c r="W185">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="X185">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="Y185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:37">
       <c r="A186" t="s">
         <v>424</v>
       </c>
       <c r="B186" t="s">
         <v>429</v>
       </c>
       <c r="C186" t="s">
         <v>430</v>
       </c>
       <c r="D186" t="s">
         <v>40</v>
       </c>
       <c r="E186">
-        <v>143</v>
+        <v>32</v>
       </c>
       <c r="F186">
-        <v>123</v>
+        <v>20</v>
       </c>
       <c r="G186">
-        <v>266</v>
+        <v>52</v>
       </c>
       <c r="H186">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="I186">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="J186">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K186">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="L186">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="M186">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N186">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="O186">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="P186">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q186">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="R186">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="S186">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T186">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="U186">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="V186">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W186">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="X186">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="Y186">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:37">
       <c r="A187" t="s">
         <v>424</v>
       </c>
       <c r="B187" t="s">
         <v>431</v>
       </c>
       <c r="C187" t="s">
         <v>432</v>
       </c>
       <c r="D187" t="s">
         <v>40</v>
       </c>
       <c r="E187">
         <v>23</v>
       </c>
       <c r="F187">
         <v>13</v>
       </c>
       <c r="G187">
         <v>36</v>
       </c>
       <c r="H187">
@@ -15451,69 +15451,69 @@
       </c>
       <c r="X187">
         <v>4</v>
       </c>
       <c r="Y187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="A188" t="s">
         <v>424</v>
       </c>
       <c r="B188" t="s">
         <v>433</v>
       </c>
       <c r="C188" t="s">
         <v>434</v>
       </c>
       <c r="D188" t="s">
         <v>75</v>
       </c>
       <c r="E188">
         <v>335</v>
       </c>
       <c r="F188">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="G188">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="Z188">
         <v>98</v>
       </c>
       <c r="AA188">
         <v>105</v>
       </c>
       <c r="AB188">
         <v>7</v>
       </c>
       <c r="AC188">
         <v>129</v>
       </c>
       <c r="AD188">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE188">
         <v>8</v>
       </c>
       <c r="AF188">
         <v>108</v>
       </c>
       <c r="AG188">
         <v>95</v>
       </c>
       <c r="AH188">
         <v>8</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="A189" t="s">
         <v>435</v>
       </c>
       <c r="B189" t="s">
         <v>436</v>
       </c>
       <c r="C189" t="s">
         <v>437</v>
       </c>
       <c r="D189" t="s">
@@ -15652,60 +15652,60 @@
       </c>
       <c r="W190">
         <v>9</v>
       </c>
       <c r="X190">
         <v>2</v>
       </c>
       <c r="Y190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="A191" t="s">
         <v>435</v>
       </c>
       <c r="B191" t="s">
         <v>440</v>
       </c>
       <c r="C191" t="s">
         <v>441</v>
       </c>
       <c r="D191" t="s">
         <v>40</v>
       </c>
       <c r="E191">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F191">
         <v>268</v>
       </c>
       <c r="G191">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="H191">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="I191">
         <v>39</v>
       </c>
       <c r="J191">
         <v>3</v>
       </c>
       <c r="K191">
         <v>40</v>
       </c>
       <c r="L191">
         <v>39</v>
       </c>
       <c r="M191">
         <v>3</v>
       </c>
       <c r="N191">
         <v>52</v>
       </c>
       <c r="O191">
         <v>41</v>
       </c>
       <c r="P191">
         <v>4</v>
       </c>
@@ -15738,262 +15738,262 @@
       </c>
       <c r="AI191">
         <v>4</v>
       </c>
       <c r="AJ191">
         <v>6</v>
       </c>
       <c r="AK191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="A192" t="s">
         <v>435</v>
       </c>
       <c r="B192" t="s">
         <v>442</v>
       </c>
       <c r="C192" t="s">
         <v>443</v>
       </c>
       <c r="D192" t="s">
         <v>40</v>
       </c>
       <c r="E192">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F192">
         <v>22</v>
       </c>
       <c r="G192">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="H192">
         <v>5</v>
       </c>
       <c r="I192">
         <v>5</v>
       </c>
       <c r="J192">
         <v>1</v>
       </c>
       <c r="K192">
         <v>4</v>
       </c>
       <c r="L192">
         <v>2</v>
       </c>
       <c r="M192">
         <v>1</v>
       </c>
       <c r="N192">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O192">
         <v>5</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
       <c r="Q192">
         <v>3</v>
       </c>
       <c r="R192">
         <v>4</v>
       </c>
       <c r="S192">
         <v>1</v>
       </c>
       <c r="T192">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="U192">
         <v>4</v>
       </c>
       <c r="V192">
         <v>1</v>
       </c>
       <c r="W192">
         <v>7</v>
       </c>
       <c r="X192">
         <v>2</v>
       </c>
       <c r="Y192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="A193" t="s">
         <v>435</v>
       </c>
       <c r="B193" t="s">
         <v>444</v>
       </c>
       <c r="C193" t="s">
         <v>445</v>
       </c>
       <c r="D193" t="s">
         <v>40</v>
       </c>
       <c r="E193">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="F193">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="G193">
-        <v>116</v>
+        <v>63</v>
       </c>
       <c r="H193">
+        <v>8</v>
+      </c>
+      <c r="I193">
+        <v>7</v>
+      </c>
+      <c r="J193">
+        <v>1</v>
+      </c>
+      <c r="K193">
+        <v>5</v>
+      </c>
+      <c r="L193">
+        <v>4</v>
+      </c>
+      <c r="M193">
+        <v>1</v>
+      </c>
+      <c r="N193">
         <v>6</v>
       </c>
-      <c r="I193">
+      <c r="O193">
+        <v>5</v>
+      </c>
+      <c r="P193">
+        <v>1</v>
+      </c>
+      <c r="Q193">
+        <v>3</v>
+      </c>
+      <c r="R193">
+        <v>3</v>
+      </c>
+      <c r="S193">
+        <v>1</v>
+      </c>
+      <c r="T193">
+        <v>5</v>
+      </c>
+      <c r="U193">
+        <v>8</v>
+      </c>
+      <c r="V193">
+        <v>1</v>
+      </c>
+      <c r="W193">
+        <v>3</v>
+      </c>
+      <c r="X193">
         <v>6</v>
-      </c>
-[...43 lines deleted...]
-        <v>10</v>
       </c>
       <c r="Y193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="A194" t="s">
         <v>435</v>
       </c>
       <c r="B194" t="s">
         <v>446</v>
       </c>
       <c r="C194" t="s">
         <v>447</v>
       </c>
       <c r="D194" t="s">
         <v>40</v>
       </c>
       <c r="E194">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="F194">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="G194">
-        <v>61</v>
+        <v>116</v>
       </c>
       <c r="H194">
+        <v>6</v>
+      </c>
+      <c r="I194">
+        <v>6</v>
+      </c>
+      <c r="J194">
+        <v>1</v>
+      </c>
+      <c r="K194">
+        <v>10</v>
+      </c>
+      <c r="L194">
+        <v>9</v>
+      </c>
+      <c r="M194">
+        <v>1</v>
+      </c>
+      <c r="N194">
+        <v>10</v>
+      </c>
+      <c r="O194">
+        <v>6</v>
+      </c>
+      <c r="P194">
+        <v>1</v>
+      </c>
+      <c r="Q194">
+        <v>15</v>
+      </c>
+      <c r="R194">
+        <v>11</v>
+      </c>
+      <c r="S194">
+        <v>1</v>
+      </c>
+      <c r="T194">
+        <v>13</v>
+      </c>
+      <c r="U194">
+        <v>12</v>
+      </c>
+      <c r="V194">
+        <v>1</v>
+      </c>
+      <c r="W194">
         <v>8</v>
       </c>
-      <c r="I194">
-[...43 lines deleted...]
-      </c>
       <c r="X194">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="Y194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="A195" t="s">
         <v>435</v>
       </c>
       <c r="B195" t="s">
         <v>448</v>
       </c>
       <c r="C195" t="s">
         <v>449</v>
       </c>
       <c r="D195" t="s">
         <v>40</v>
       </c>
       <c r="E195">
         <v>46</v>
       </c>
       <c r="F195">
         <v>43</v>
       </c>
       <c r="G195">
@@ -16200,96 +16200,96 @@
       </c>
       <c r="W197">
         <v>17</v>
       </c>
       <c r="X197">
         <v>12</v>
       </c>
       <c r="Y197">
         <v>2</v>
       </c>
     </row>
     <row r="198" spans="1:37">
       <c r="A198" t="s">
         <v>435</v>
       </c>
       <c r="B198" t="s">
         <v>454</v>
       </c>
       <c r="C198" t="s">
         <v>455</v>
       </c>
       <c r="D198" t="s">
         <v>40</v>
       </c>
       <c r="E198">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="F198">
         <v>348</v>
       </c>
       <c r="G198">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="H198">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="I198">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J198">
         <v>6</v>
       </c>
       <c r="K198">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L198">
         <v>45</v>
       </c>
       <c r="M198">
         <v>5</v>
       </c>
       <c r="N198">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="O198">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="P198">
         <v>6</v>
       </c>
       <c r="Q198">
         <v>65</v>
       </c>
       <c r="R198">
         <v>57</v>
       </c>
       <c r="S198">
         <v>5</v>
       </c>
       <c r="T198">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="U198">
         <v>64</v>
       </c>
       <c r="V198">
         <v>5</v>
       </c>
       <c r="W198">
         <v>71</v>
       </c>
       <c r="X198">
         <v>55</v>
       </c>
       <c r="Y198">
         <v>5</v>
       </c>
       <c r="AI198">
         <v>7</v>
       </c>
       <c r="AJ198">
         <v>3</v>
       </c>
       <c r="AK198">
         <v>1</v>
       </c>
@@ -16522,262 +16522,262 @@
       </c>
       <c r="AF202">
         <v>6</v>
       </c>
       <c r="AG202">
         <v>9</v>
       </c>
       <c r="AH202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:37">
       <c r="A203" t="s">
         <v>464</v>
       </c>
       <c r="B203" t="s">
         <v>465</v>
       </c>
       <c r="C203" t="s">
         <v>466</v>
       </c>
       <c r="D203" t="s">
         <v>40</v>
       </c>
       <c r="E203">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="F203">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="G203">
-        <v>223</v>
+        <v>31</v>
       </c>
       <c r="H203">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="I203">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="J203">
         <v>1</v>
       </c>
       <c r="K203">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="L203">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="M203">
         <v>1</v>
       </c>
       <c r="N203">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="O203">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="P203">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q203">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="R203">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="S203">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T203">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="U203">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="V203">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W203">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="X203">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="Y203">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:37">
       <c r="A204" t="s">
         <v>464</v>
       </c>
       <c r="B204" t="s">
         <v>467</v>
       </c>
       <c r="C204" t="s">
         <v>468</v>
       </c>
       <c r="D204" t="s">
         <v>40</v>
       </c>
       <c r="E204">
-        <v>41</v>
+        <v>106</v>
       </c>
       <c r="F204">
-        <v>20</v>
+        <v>115</v>
       </c>
       <c r="G204">
-        <v>61</v>
+        <v>221</v>
       </c>
       <c r="H204">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I204">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="J204">
         <v>1</v>
       </c>
       <c r="K204">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="L204">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="M204">
         <v>1</v>
       </c>
       <c r="N204">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="O204">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="P204">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q204">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="R204">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="S204">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T204">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="U204">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="V204">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W204">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="X204">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="Y204">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="205" spans="1:37">
       <c r="A205" t="s">
         <v>464</v>
       </c>
       <c r="B205" t="s">
         <v>469</v>
       </c>
       <c r="C205" t="s">
         <v>470</v>
       </c>
       <c r="D205" t="s">
         <v>40</v>
       </c>
       <c r="E205">
+        <v>41</v>
+      </c>
+      <c r="F205">
         <v>20</v>
       </c>
-      <c r="F205">
-[...1 lines deleted...]
-      </c>
       <c r="G205">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="H205">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="I205">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J205">
         <v>1</v>
       </c>
       <c r="K205">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L205">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M205">
         <v>1</v>
       </c>
       <c r="N205">
         <v>7</v>
       </c>
       <c r="O205">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
       <c r="Q205">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="R205">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="S205">
         <v>1</v>
       </c>
       <c r="T205">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="U205">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="V205">
         <v>1</v>
       </c>
       <c r="W205">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="X205">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Y205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:37">
       <c r="A206" t="s">
         <v>464</v>
       </c>
       <c r="B206" t="s">
         <v>471</v>
       </c>
       <c r="C206" t="s">
         <v>472</v>
       </c>
       <c r="D206" t="s">
         <v>75</v>
       </c>
       <c r="E206">
         <v>90</v>
       </c>
       <c r="F206">
         <v>65</v>
       </c>
       <c r="G206">
@@ -16803,801 +16803,801 @@
       </c>
       <c r="AF206">
         <v>30</v>
       </c>
       <c r="AG206">
         <v>22</v>
       </c>
       <c r="AH206">
         <v>2</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="A207" t="s">
         <v>473</v>
       </c>
       <c r="B207" t="s">
         <v>474</v>
       </c>
       <c r="C207" t="s">
         <v>475</v>
       </c>
       <c r="D207" t="s">
         <v>40</v>
       </c>
       <c r="E207">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="F207">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="G207">
-        <v>141</v>
+        <v>178</v>
       </c>
       <c r="H207">
+        <v>15</v>
+      </c>
+      <c r="I207">
         <v>10</v>
       </c>
-      <c r="I207">
-[...1 lines deleted...]
-      </c>
       <c r="J207">
         <v>1</v>
       </c>
       <c r="K207">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="L207">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="M207">
         <v>1</v>
       </c>
       <c r="N207">
+        <v>16</v>
+      </c>
+      <c r="O207">
+        <v>11</v>
+      </c>
+      <c r="P207">
+        <v>2</v>
+      </c>
+      <c r="Q207">
+        <v>14</v>
+      </c>
+      <c r="R207">
+        <v>19</v>
+      </c>
+      <c r="S207">
+        <v>2</v>
+      </c>
+      <c r="T207">
+        <v>22</v>
+      </c>
+      <c r="U207">
         <v>13</v>
       </c>
-      <c r="O207">
-[...19 lines deleted...]
-      </c>
       <c r="V207">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W207">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="X207">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="Y207">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="A208" t="s">
         <v>473</v>
       </c>
       <c r="B208" t="s">
         <v>476</v>
       </c>
       <c r="C208" t="s">
         <v>477</v>
       </c>
       <c r="D208" t="s">
         <v>40</v>
       </c>
       <c r="E208">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="F208">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="G208">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="H208">
         <v>4</v>
       </c>
       <c r="I208">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J208">
         <v>1</v>
       </c>
       <c r="K208">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="L208">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M208">
         <v>1</v>
       </c>
       <c r="N208">
+        <v>16</v>
+      </c>
+      <c r="O208">
         <v>6</v>
       </c>
-      <c r="O208">
-[...1 lines deleted...]
-      </c>
       <c r="P208">
         <v>1</v>
       </c>
       <c r="Q208">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="R208">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="S208">
         <v>1</v>
       </c>
       <c r="T208">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="U208">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="V208">
         <v>1</v>
       </c>
       <c r="W208">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="X208">
         <v>7</v>
       </c>
       <c r="Y208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:37">
       <c r="A209" t="s">
         <v>473</v>
       </c>
       <c r="B209" t="s">
         <v>478</v>
       </c>
       <c r="C209" t="s">
         <v>479</v>
       </c>
       <c r="D209" t="s">
         <v>40</v>
       </c>
       <c r="E209">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F209">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="G209">
-        <v>59</v>
+        <v>91</v>
       </c>
       <c r="H209">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="I209">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J209">
         <v>1</v>
       </c>
       <c r="K209">
+        <v>5</v>
+      </c>
+      <c r="L209">
+        <v>7</v>
+      </c>
+      <c r="M209">
+        <v>1</v>
+      </c>
+      <c r="N209">
+        <v>6</v>
+      </c>
+      <c r="O209">
+        <v>7</v>
+      </c>
+      <c r="P209">
+        <v>1</v>
+      </c>
+      <c r="Q209">
+        <v>8</v>
+      </c>
+      <c r="R209">
         <v>11</v>
-      </c>
-[...19 lines deleted...]
-        <v>1</v>
       </c>
       <c r="S209">
         <v>1</v>
       </c>
       <c r="T209">
         <v>9</v>
       </c>
       <c r="U209">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="V209">
         <v>1</v>
       </c>
       <c r="W209">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="X209">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="Y209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:37">
       <c r="A210" t="s">
         <v>473</v>
       </c>
       <c r="B210" t="s">
         <v>480</v>
       </c>
       <c r="C210" t="s">
         <v>481</v>
       </c>
       <c r="D210" t="s">
         <v>40</v>
       </c>
       <c r="E210">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="F210">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G210">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="H210">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="I210">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J210">
         <v>1</v>
       </c>
       <c r="K210">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="L210">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M210">
         <v>1</v>
       </c>
       <c r="N210">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="O210">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
       <c r="Q210">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="R210">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="S210">
         <v>1</v>
       </c>
       <c r="T210">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="U210">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="V210">
         <v>1</v>
       </c>
       <c r="W210">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="X210">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="Y210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:37">
       <c r="A211" t="s">
         <v>473</v>
       </c>
       <c r="B211" t="s">
         <v>482</v>
       </c>
       <c r="C211" t="s">
         <v>483</v>
       </c>
       <c r="D211" t="s">
         <v>40</v>
       </c>
       <c r="E211">
-        <v>97</v>
+        <v>26</v>
       </c>
       <c r="F211">
-        <v>83</v>
+        <v>35</v>
       </c>
       <c r="G211">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H211">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="I211">
+        <v>5</v>
+      </c>
+      <c r="J211">
+        <v>1</v>
+      </c>
+      <c r="K211">
+        <v>4</v>
+      </c>
+      <c r="L211">
+        <v>5</v>
+      </c>
+      <c r="M211">
+        <v>1</v>
+      </c>
+      <c r="N211">
+        <v>4</v>
+      </c>
+      <c r="O211">
+        <v>5</v>
+      </c>
+      <c r="P211">
+        <v>1</v>
+      </c>
+      <c r="Q211">
+        <v>5</v>
+      </c>
+      <c r="R211">
+        <v>5</v>
+      </c>
+      <c r="S211">
+        <v>1</v>
+      </c>
+      <c r="T211">
+        <v>4</v>
+      </c>
+      <c r="U211">
+        <v>5</v>
+      </c>
+      <c r="V211">
+        <v>1</v>
+      </c>
+      <c r="W211">
+        <v>7</v>
+      </c>
+      <c r="X211">
         <v>10</v>
       </c>
-      <c r="J211">
-[...43 lines deleted...]
-      </c>
       <c r="Y211">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="A212" t="s">
         <v>473</v>
       </c>
       <c r="B212" t="s">
         <v>484</v>
       </c>
       <c r="C212" t="s">
         <v>485</v>
       </c>
       <c r="D212" t="s">
         <v>40</v>
       </c>
       <c r="E212">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="F212">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G212">
-        <v>90</v>
+        <v>34</v>
       </c>
       <c r="H212">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I212">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J212">
         <v>1</v>
       </c>
       <c r="K212">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="L212">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M212">
         <v>1</v>
       </c>
       <c r="N212">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="O212">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
       <c r="Q212">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="R212">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="S212">
         <v>1</v>
       </c>
       <c r="T212">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="U212">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="V212">
         <v>1</v>
       </c>
       <c r="W212">
         <v>4</v>
       </c>
       <c r="X212">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="Y212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:37">
       <c r="A213" t="s">
         <v>473</v>
       </c>
       <c r="B213" t="s">
         <v>486</v>
       </c>
       <c r="C213" t="s">
         <v>487</v>
       </c>
       <c r="D213" t="s">
         <v>40</v>
       </c>
       <c r="E213">
-        <v>40</v>
+        <v>72</v>
       </c>
       <c r="F213">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="G213">
-        <v>87</v>
+        <v>141</v>
       </c>
       <c r="H213">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I213">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="J213">
         <v>1</v>
       </c>
       <c r="K213">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="L213">
         <v>7</v>
       </c>
       <c r="M213">
         <v>1</v>
       </c>
       <c r="N213">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="O213">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
       <c r="Q213">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="R213">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="S213">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T213">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="U213">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="V213">
         <v>1</v>
       </c>
       <c r="W213">
         <v>7</v>
       </c>
       <c r="X213">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="Y213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:37">
       <c r="A214" t="s">
         <v>473</v>
       </c>
       <c r="B214" t="s">
         <v>488</v>
       </c>
       <c r="C214" t="s">
         <v>489</v>
       </c>
       <c r="D214" t="s">
         <v>40</v>
       </c>
       <c r="E214">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="F214">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="G214">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="H214">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I214">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J214">
         <v>1</v>
       </c>
       <c r="K214">
         <v>7</v>
       </c>
       <c r="L214">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="M214">
         <v>1</v>
       </c>
       <c r="N214">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="O214">
+        <v>3</v>
+      </c>
+      <c r="P214">
+        <v>1</v>
+      </c>
+      <c r="Q214">
+        <v>5</v>
+      </c>
+      <c r="R214">
+        <v>5</v>
+      </c>
+      <c r="S214">
+        <v>1</v>
+      </c>
+      <c r="T214">
+        <v>4</v>
+      </c>
+      <c r="U214">
+        <v>6</v>
+      </c>
+      <c r="V214">
+        <v>1</v>
+      </c>
+      <c r="W214">
+        <v>5</v>
+      </c>
+      <c r="X214">
         <v>7</v>
-      </c>
-[...25 lines deleted...]
-        <v>5</v>
       </c>
       <c r="Y214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:37">
       <c r="A215" t="s">
         <v>473</v>
       </c>
       <c r="B215" t="s">
         <v>490</v>
       </c>
       <c r="C215" t="s">
         <v>491</v>
       </c>
       <c r="D215" t="s">
         <v>40</v>
       </c>
       <c r="E215">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="F215">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="G215">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="H215">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I215">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J215">
         <v>1</v>
       </c>
       <c r="K215">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="L215">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M215">
         <v>1</v>
       </c>
       <c r="N215">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="O215">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
       <c r="Q215">
         <v>5</v>
       </c>
       <c r="R215">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="S215">
         <v>1</v>
       </c>
       <c r="T215">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="U215">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="V215">
         <v>1</v>
       </c>
       <c r="W215">
+        <v>5</v>
+      </c>
+      <c r="X215">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="Y215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:37">
       <c r="A216" t="s">
         <v>473</v>
       </c>
       <c r="B216" t="s">
         <v>492</v>
       </c>
       <c r="C216" t="s">
         <v>493</v>
       </c>
       <c r="D216" t="s">
         <v>40</v>
       </c>
       <c r="E216">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F216">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="G216">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="H216">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I216">
         <v>2</v>
       </c>
       <c r="J216">
         <v>1</v>
       </c>
       <c r="K216">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L216">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M216">
         <v>1</v>
       </c>
       <c r="N216">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="O216">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
       <c r="Q216">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="R216">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="S216">
         <v>1</v>
       </c>
       <c r="T216">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="U216">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="V216">
         <v>1</v>
       </c>
       <c r="W216">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="X216">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="Y216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:37">
       <c r="A217" t="s">
         <v>473</v>
       </c>
       <c r="B217" t="s">
         <v>494</v>
       </c>
       <c r="C217" t="s">
         <v>495</v>
       </c>
       <c r="D217" t="s">
         <v>75</v>
       </c>
       <c r="E217">
         <v>16</v>
       </c>
       <c r="F217">
         <v>13</v>
       </c>
       <c r="G217">
@@ -17726,105 +17726,105 @@
       </c>
       <c r="AG219">
         <v>27</v>
       </c>
       <c r="AH219">
         <v>3</v>
       </c>
     </row>
     <row r="220" spans="1:37">
       <c r="A220" t="s">
         <v>500</v>
       </c>
       <c r="B220" t="s">
         <v>501</v>
       </c>
       <c r="C220" t="s">
         <v>502</v>
       </c>
       <c r="D220" t="s">
         <v>40</v>
       </c>
       <c r="E220">
         <v>124</v>
       </c>
       <c r="F220">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G220">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H220">
         <v>17</v>
       </c>
       <c r="I220">
         <v>15</v>
       </c>
       <c r="J220">
         <v>2</v>
       </c>
       <c r="K220">
         <v>15</v>
       </c>
       <c r="L220">
         <v>14</v>
       </c>
       <c r="M220">
         <v>2</v>
       </c>
       <c r="N220">
         <v>23</v>
       </c>
       <c r="O220">
         <v>14</v>
       </c>
       <c r="P220">
         <v>2</v>
       </c>
       <c r="Q220">
         <v>24</v>
       </c>
       <c r="R220">
         <v>26</v>
       </c>
       <c r="S220">
         <v>2</v>
       </c>
       <c r="T220">
         <v>25</v>
       </c>
       <c r="U220">
         <v>14</v>
       </c>
       <c r="V220">
         <v>2</v>
       </c>
       <c r="W220">
         <v>20</v>
       </c>
       <c r="X220">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="Y220">
         <v>2</v>
       </c>
     </row>
     <row r="221" spans="1:37">
       <c r="A221" t="s">
         <v>500</v>
       </c>
       <c r="B221" t="s">
         <v>503</v>
       </c>
       <c r="C221" t="s">
         <v>504</v>
       </c>
       <c r="D221" t="s">
         <v>40</v>
       </c>
       <c r="E221">
         <v>18</v>
       </c>
       <c r="F221">
         <v>21</v>
       </c>
       <c r="G221">
@@ -17954,78 +17954,78 @@
       </c>
       <c r="W222">
         <v>5</v>
       </c>
       <c r="X222">
         <v>10</v>
       </c>
       <c r="Y222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:37">
       <c r="A223" t="s">
         <v>500</v>
       </c>
       <c r="B223" t="s">
         <v>507</v>
       </c>
       <c r="C223" t="s">
         <v>508</v>
       </c>
       <c r="D223" t="s">
         <v>75</v>
       </c>
       <c r="E223">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F223">
         <v>68</v>
       </c>
       <c r="G223">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="Z223">
         <v>24</v>
       </c>
       <c r="AA223">
         <v>24</v>
       </c>
       <c r="AB223">
         <v>2</v>
       </c>
       <c r="AC223">
         <v>20</v>
       </c>
       <c r="AD223">
         <v>20</v>
       </c>
       <c r="AE223">
         <v>2</v>
       </c>
       <c r="AF223">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AG223">
         <v>24</v>
       </c>
       <c r="AH223">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 