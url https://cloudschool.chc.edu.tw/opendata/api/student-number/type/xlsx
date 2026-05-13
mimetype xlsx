--- v1 (2026-04-14)
+++ v2 (2026-05-13)
@@ -128,212 +128,212 @@
   <si>
     <t>8年級班級數</t>
   </si>
   <si>
     <t>9年級男生數</t>
   </si>
   <si>
     <t>9年級女生數</t>
   </si>
   <si>
     <t>9年級班級數</t>
   </si>
   <si>
     <t>特教班男生數</t>
   </si>
   <si>
     <t>特教班女生數</t>
   </si>
   <si>
     <t>特教班級數</t>
   </si>
   <si>
     <t>彰化市</t>
   </si>
   <si>
+    <t>074611</t>
+  </si>
+  <si>
+    <t>縣立國聖國小</t>
+  </si>
+  <si>
+    <t>國民小學</t>
+  </si>
+  <si>
     <t>074607</t>
   </si>
   <si>
     <t>縣立泰和國小</t>
   </si>
   <si>
-    <t>國民小學</t>
+    <t>074601</t>
+  </si>
+  <si>
+    <t>縣立中山國小</t>
+  </si>
+  <si>
+    <t>074774</t>
+  </si>
+  <si>
+    <t>縣立信義國(中)小</t>
+  </si>
+  <si>
+    <t>074605</t>
+  </si>
+  <si>
+    <t>縣立南興國小</t>
+  </si>
+  <si>
+    <t>074602</t>
+  </si>
+  <si>
+    <t>縣立民生國小</t>
+  </si>
+  <si>
+    <t>074775</t>
+  </si>
+  <si>
+    <t>縣立大成國小</t>
   </si>
   <si>
     <t>074606</t>
   </si>
   <si>
     <t>縣立東芳國小</t>
   </si>
   <si>
-    <t>074605</t>
-[...8 lines deleted...]
-    <t>縣立民生國小</t>
+    <t>074612</t>
+  </si>
+  <si>
+    <t>縣立快官國小</t>
   </si>
   <si>
     <t>074609</t>
   </si>
   <si>
     <t>縣立聯興國小</t>
   </si>
   <si>
-    <t>074601</t>
-[...16 lines deleted...]
-  <si>
     <t>074610</t>
   </si>
   <si>
     <t>縣立大竹國小</t>
   </si>
   <si>
     <t>074604</t>
   </si>
   <si>
     <t>縣立南郭國小</t>
   </si>
   <si>
     <t>074613</t>
   </si>
   <si>
     <t>縣立石牌國小</t>
   </si>
   <si>
     <t>074614</t>
   </si>
   <si>
     <t>縣立忠孝國小</t>
   </si>
   <si>
     <t>074608</t>
   </si>
   <si>
     <t>縣立三民國小</t>
   </si>
   <si>
     <t>074603</t>
   </si>
   <si>
     <t>縣立平和國小</t>
   </si>
   <si>
     <t>071318b</t>
   </si>
   <si>
     <t>財團法人正德高中國小部</t>
   </si>
   <si>
-    <t>074611</t>
-[...8 lines deleted...]
-    <t>縣立信義國(中)小</t>
+    <t>074505</t>
+  </si>
+  <si>
+    <t>縣立陽明國中</t>
+  </si>
+  <si>
+    <t>國民中學</t>
+  </si>
+  <si>
+    <t>074308</t>
+  </si>
+  <si>
+    <t>縣立彰化藝術高中</t>
+  </si>
+  <si>
+    <t>074541</t>
+  </si>
+  <si>
+    <t>縣立信義國中(小)</t>
   </si>
   <si>
     <t>071318</t>
   </si>
   <si>
     <t>財團法人正德高中國中部</t>
   </si>
   <si>
-    <t>國民中學</t>
-[...1 lines deleted...]
-  <si>
     <t>074540</t>
   </si>
   <si>
     <t>縣立彰泰國中</t>
   </si>
   <si>
+    <t>074507</t>
+  </si>
+  <si>
+    <t>縣立彰德國中</t>
+  </si>
+  <si>
     <t>074506</t>
   </si>
   <si>
     <t>縣立彰安國中</t>
   </si>
   <si>
     <t>074538</t>
   </si>
   <si>
     <t>縣立彰興國中</t>
   </si>
   <si>
-    <t>074541</t>
-[...10 lines deleted...]
-  <si>
     <t>071311</t>
   </si>
   <si>
     <t>私立精誠高中</t>
   </si>
   <si>
-    <t>074505</t>
-[...10 lines deleted...]
-  <si>
     <t>芬園鄉</t>
   </si>
   <si>
     <t>074620</t>
   </si>
   <si>
     <t>縣立茄荖國小</t>
   </si>
   <si>
     <t>074619</t>
   </si>
   <si>
     <t>縣立文德國小</t>
   </si>
   <si>
     <t>074618</t>
   </si>
   <si>
     <t>縣立同安國小</t>
   </si>
   <si>
     <t>074617</t>
   </si>
   <si>
     <t>縣立寶山國小</t>
@@ -383,557 +383,557 @@
   <si>
     <t>縣立華南國小</t>
   </si>
   <si>
     <t>074622</t>
   </si>
   <si>
     <t>縣立文祥國小</t>
   </si>
   <si>
     <t>074621</t>
   </si>
   <si>
     <t>縣立花壇國小</t>
   </si>
   <si>
     <t>074526</t>
   </si>
   <si>
     <t>縣立花壇國中</t>
   </si>
   <si>
     <t>秀水鄉</t>
   </si>
   <si>
+    <t>074656</t>
+  </si>
+  <si>
+    <t>縣立華龍國小</t>
+  </si>
+  <si>
+    <t>074655</t>
+  </si>
+  <si>
+    <t>縣立馬興國小</t>
+  </si>
+  <si>
     <t>074657</t>
   </si>
   <si>
     <t>縣立明正國小</t>
   </si>
   <si>
-    <t>074655</t>
-[...10 lines deleted...]
-  <si>
     <t>074654</t>
   </si>
   <si>
     <t>縣立秀水國小</t>
   </si>
   <si>
     <t>074659</t>
   </si>
   <si>
     <t>縣立育民國小</t>
   </si>
   <si>
     <t>074658</t>
   </si>
   <si>
     <t>縣立陝西國小</t>
   </si>
   <si>
     <t>074522</t>
   </si>
   <si>
     <t>縣立秀水國中</t>
   </si>
   <si>
     <t>鹿港鎮</t>
   </si>
   <si>
+    <t>074644</t>
+  </si>
+  <si>
+    <t>縣立草港國小</t>
+  </si>
+  <si>
+    <t>074642</t>
+  </si>
+  <si>
+    <t>縣立海埔國小</t>
+  </si>
+  <si>
+    <t>074645</t>
+  </si>
+  <si>
+    <t>縣立頂番國小</t>
+  </si>
+  <si>
     <t>074646</t>
   </si>
   <si>
     <t>縣立東興國小</t>
   </si>
   <si>
     <t>074778</t>
   </si>
   <si>
     <t>縣立鹿江國際國(中)小</t>
   </si>
   <si>
     <t>074643</t>
   </si>
   <si>
     <t>縣立新興國小</t>
   </si>
   <si>
-    <t>074645</t>
-[...10 lines deleted...]
-  <si>
     <t>074639</t>
   </si>
   <si>
     <t>縣立鹿港國小</t>
   </si>
   <si>
     <t>074771</t>
   </si>
   <si>
     <t>縣立鹿東國小</t>
   </si>
   <si>
     <t>074641</t>
   </si>
   <si>
     <t>縣立洛津國小</t>
   </si>
   <si>
     <t>074640</t>
   </si>
   <si>
     <t>縣立文開國小</t>
   </si>
   <si>
-    <t>074644</t>
-[...4 lines deleted...]
-  <si>
     <t>074542</t>
   </si>
   <si>
     <t>縣立鹿江國際國中(小)</t>
   </si>
   <si>
     <t>074503</t>
   </si>
   <si>
     <t>縣立鹿鳴國中</t>
   </si>
   <si>
     <t>福興鄉</t>
   </si>
   <si>
+    <t>074648</t>
+  </si>
+  <si>
+    <t>縣立文昌國小</t>
+  </si>
+  <si>
     <t>074652</t>
   </si>
   <si>
     <t>縣立日新國小</t>
   </si>
   <si>
     <t>074647</t>
   </si>
   <si>
     <t>縣立管嶼國小</t>
   </si>
   <si>
     <t>074649</t>
   </si>
   <si>
     <t>縣立西勢國小</t>
   </si>
   <si>
     <t>074653</t>
   </si>
   <si>
     <t>縣立育新國小</t>
   </si>
   <si>
     <t>074650</t>
   </si>
   <si>
     <t>縣立大興國小</t>
   </si>
   <si>
-    <t>074648</t>
-[...4 lines deleted...]
-  <si>
     <t>074651</t>
   </si>
   <si>
     <t>縣立永豐國小</t>
   </si>
   <si>
     <t>074502</t>
   </si>
   <si>
     <t>縣立鹿港國中</t>
   </si>
   <si>
     <t>074521</t>
   </si>
   <si>
     <t>縣立福興國中</t>
   </si>
   <si>
     <t>線西鄉</t>
   </si>
   <si>
+    <t>074633</t>
+  </si>
+  <si>
+    <t>縣立線西國小</t>
+  </si>
+  <si>
     <t>074634</t>
   </si>
   <si>
     <t>縣立曉陽國小</t>
   </si>
   <si>
-    <t>074633</t>
-[...4 lines deleted...]
-  <si>
     <t>074504</t>
   </si>
   <si>
     <t>縣立線西國中</t>
   </si>
   <si>
     <t>和美鎮</t>
   </si>
   <si>
+    <t>074632</t>
+  </si>
+  <si>
+    <t>縣立培英國小</t>
+  </si>
+  <si>
     <t>074629</t>
   </si>
   <si>
     <t>縣立大嘉國小</t>
   </si>
   <si>
+    <t>074627</t>
+  </si>
+  <si>
+    <t>縣立和美國小</t>
+  </si>
+  <si>
     <t>074630</t>
   </si>
   <si>
     <t>縣立大榮國小</t>
   </si>
   <si>
     <t>074769</t>
   </si>
   <si>
     <t>縣立和仁國小</t>
   </si>
   <si>
     <t>074628</t>
   </si>
   <si>
     <t>縣立和東國小</t>
   </si>
   <si>
     <t>074631</t>
   </si>
   <si>
     <t>縣立新庄國小</t>
   </si>
   <si>
-    <t>074627</t>
-[...10 lines deleted...]
-  <si>
     <t>074535</t>
   </si>
   <si>
     <t>縣立和群國中</t>
   </si>
   <si>
     <t>074323</t>
   </si>
   <si>
     <t>縣立和美高中</t>
   </si>
   <si>
+    <t>070f01</t>
+  </si>
+  <si>
+    <t>國立和美實驗學校</t>
+  </si>
+  <si>
     <t>070f01b</t>
   </si>
   <si>
     <t>國立和美實驗學校(小學部）</t>
   </si>
   <si>
-    <t>070f01</t>
-[...4 lines deleted...]
-  <si>
     <t>伸港鄉</t>
   </si>
   <si>
     <t>074636</t>
   </si>
   <si>
     <t>縣立伸東國小</t>
   </si>
   <si>
     <t>074635</t>
   </si>
   <si>
     <t>縣立新港國小</t>
   </si>
   <si>
     <t>074638</t>
   </si>
   <si>
     <t>縣立大同國小</t>
   </si>
   <si>
     <t>074637</t>
   </si>
   <si>
     <t>縣立伸仁國小</t>
   </si>
   <si>
     <t>074524</t>
   </si>
   <si>
     <t>縣立伸港國中</t>
   </si>
   <si>
     <t>員林市</t>
   </si>
   <si>
+    <t>074682</t>
+  </si>
+  <si>
+    <t>縣立靜修國小</t>
+  </si>
+  <si>
     <t>074684</t>
   </si>
   <si>
     <t>縣立員東國小</t>
   </si>
   <si>
-    <t>074682</t>
-[...2 lines deleted...]
-    <t>縣立靜修國小</t>
+    <t>074686</t>
+  </si>
+  <si>
+    <t>縣立東山國小</t>
   </si>
   <si>
     <t>074680</t>
   </si>
   <si>
     <t>縣立員林國小</t>
   </si>
   <si>
     <t>074685</t>
   </si>
   <si>
     <t>縣立饒明國小</t>
   </si>
   <si>
     <t>074681</t>
   </si>
   <si>
     <t>縣立育英國小</t>
   </si>
   <si>
     <t>074687</t>
   </si>
   <si>
     <t>縣立青山國小</t>
   </si>
   <si>
     <t>074683</t>
   </si>
   <si>
     <t>縣立僑信國小</t>
   </si>
   <si>
     <t>074688</t>
   </si>
   <si>
     <t>縣立明湖國小</t>
   </si>
   <si>
-    <t>074686</t>
-[...2 lines deleted...]
-    <t>縣立東山國小</t>
+    <t>074536</t>
+  </si>
+  <si>
+    <t>縣立大同國中</t>
   </si>
   <si>
     <t>074511</t>
   </si>
   <si>
     <t>縣立明倫國中</t>
   </si>
   <si>
     <t>074510</t>
   </si>
   <si>
     <t>縣立員林國中</t>
   </si>
   <si>
-    <t>074536</t>
-[...4 lines deleted...]
-  <si>
     <t>社頭鄉</t>
   </si>
   <si>
+    <t>074772</t>
+  </si>
+  <si>
+    <t>縣立舊社國小</t>
+  </si>
+  <si>
     <t>074704</t>
   </si>
   <si>
     <t>縣立社頭國小</t>
   </si>
   <si>
     <t>074707</t>
   </si>
   <si>
     <t>縣立清水國小</t>
   </si>
   <si>
     <t>074773</t>
   </si>
   <si>
     <t>縣立崙雅國小</t>
   </si>
   <si>
     <t>074708</t>
   </si>
   <si>
     <t>縣立湳雅國小</t>
   </si>
   <si>
     <t>074706</t>
   </si>
   <si>
     <t>縣立朝興國小</t>
   </si>
   <si>
     <t>074705</t>
   </si>
   <si>
     <t>縣立橋頭國小</t>
   </si>
   <si>
-    <t>074772</t>
-[...4 lines deleted...]
-  <si>
     <t>074530</t>
   </si>
   <si>
     <t>縣立社頭國中</t>
   </si>
   <si>
     <t>永靖鄉</t>
   </si>
   <si>
+    <t>074693</t>
+  </si>
+  <si>
+    <t>縣立永靖國小</t>
+  </si>
+  <si>
     <t>074696</t>
   </si>
   <si>
     <t>縣立福興國小</t>
   </si>
   <si>
     <t>074694</t>
   </si>
   <si>
     <t>縣立福德國小</t>
   </si>
   <si>
     <t>074697</t>
   </si>
   <si>
     <t>縣立德興國小</t>
   </si>
   <si>
     <t>074695</t>
   </si>
   <si>
     <t>縣立永興國小</t>
   </si>
   <si>
-    <t>074693</t>
-[...4 lines deleted...]
-  <si>
     <t>074527</t>
   </si>
   <si>
     <t>縣立永靖國中</t>
   </si>
   <si>
     <t>埔心鄉</t>
   </si>
   <si>
+    <t>074675</t>
+  </si>
+  <si>
+    <t>縣立舊館國小</t>
+  </si>
+  <si>
+    <t>074677</t>
+  </si>
+  <si>
+    <t>縣立鳳霞國小</t>
+  </si>
+  <si>
     <t>074679</t>
   </si>
   <si>
     <t>縣立明聖國小</t>
   </si>
   <si>
-    <t>074677</t>
-[...4 lines deleted...]
-  <si>
     <t>074678</t>
   </si>
   <si>
     <t>縣立梧鳳國小</t>
   </si>
   <si>
     <t>074673</t>
   </si>
   <si>
     <t>縣立埔心國小</t>
   </si>
   <si>
     <t>074674</t>
   </si>
   <si>
     <t>縣立太平國小</t>
   </si>
   <si>
     <t>074676</t>
   </si>
   <si>
     <t>縣立羅厝國小</t>
   </si>
   <si>
-    <t>074675</t>
-[...4 lines deleted...]
-  <si>
     <t>074520</t>
   </si>
   <si>
     <t>縣立埔心國中</t>
   </si>
   <si>
     <t>溪湖鎮</t>
   </si>
   <si>
     <t>074662</t>
   </si>
   <si>
     <t>縣立湖西國小</t>
   </si>
   <si>
     <t>074663</t>
   </si>
   <si>
     <t>縣立湖東國小</t>
   </si>
   <si>
     <t>074777</t>
   </si>
   <si>
     <t>縣立湖北國小</t>
@@ -956,452 +956,452 @@
   <si>
     <t>縣立東溪國小</t>
   </si>
   <si>
     <t>074665</t>
   </si>
   <si>
     <t>縣立媽厝國小</t>
   </si>
   <si>
     <t>074518</t>
   </si>
   <si>
     <t>縣立溪湖國中</t>
   </si>
   <si>
     <t>074339</t>
   </si>
   <si>
     <t>縣立成功高中</t>
   </si>
   <si>
     <t>大村鄉</t>
   </si>
   <si>
+    <t>074691</t>
+  </si>
+  <si>
+    <t>縣立村上國小</t>
+  </si>
+  <si>
     <t>074692</t>
   </si>
   <si>
     <t>縣立村東國小</t>
   </si>
   <si>
-    <t>074691</t>
-[...4 lines deleted...]
-  <si>
     <t>074690</t>
   </si>
   <si>
     <t>縣立大西國小</t>
   </si>
   <si>
     <t>074689</t>
   </si>
   <si>
     <t>縣立大村國小</t>
   </si>
   <si>
     <t>074525</t>
   </si>
   <si>
     <t>縣立大村國中</t>
   </si>
   <si>
     <t>埔鹽鄉</t>
   </si>
   <si>
+    <t>074669</t>
+  </si>
+  <si>
+    <t>縣立好修國小</t>
+  </si>
+  <si>
     <t>074670</t>
   </si>
   <si>
     <t>縣立永樂國小</t>
   </si>
   <si>
     <t>074668</t>
   </si>
   <si>
     <t>縣立南港國小</t>
   </si>
   <si>
     <t>074666</t>
   </si>
   <si>
     <t>縣立埔鹽國小</t>
   </si>
   <si>
     <t>074667</t>
   </si>
   <si>
     <t>縣立大園國小</t>
   </si>
   <si>
     <t>074671</t>
   </si>
   <si>
     <t>縣立新水國小</t>
   </si>
   <si>
-    <t>074669</t>
-[...4 lines deleted...]
-  <si>
     <t>074672</t>
   </si>
   <si>
     <t>縣立天盛國小</t>
   </si>
   <si>
     <t>074519</t>
   </si>
   <si>
     <t>縣立埔鹽國中</t>
   </si>
   <si>
     <t>田中鎮</t>
   </si>
   <si>
+    <t>074698</t>
+  </si>
+  <si>
+    <t>縣立田中國小</t>
+  </si>
+  <si>
     <t>074699</t>
   </si>
   <si>
     <t>縣立三潭國小</t>
   </si>
   <si>
     <t>074702</t>
   </si>
   <si>
     <t>縣立東和國小</t>
   </si>
   <si>
     <t>074703</t>
   </si>
   <si>
     <t>縣立明禮國小</t>
   </si>
   <si>
     <t>074776</t>
   </si>
   <si>
     <t>縣立新民國小</t>
   </si>
   <si>
+    <t>074700</t>
+  </si>
+  <si>
+    <t>縣立大安國小</t>
+  </si>
+  <si>
     <t>074701</t>
   </si>
   <si>
     <t>縣立內安國小</t>
   </si>
   <si>
-    <t>074698</t>
-[...8 lines deleted...]
-    <t>縣立大安國小</t>
+    <t>074328</t>
+  </si>
+  <si>
+    <t>縣立田中高中</t>
   </si>
   <si>
     <t>071317</t>
   </si>
   <si>
     <t>私立文興高中</t>
   </si>
   <si>
-    <t>074328</t>
-[...4 lines deleted...]
-  <si>
     <t>07c301</t>
   </si>
   <si>
     <t>誠正中學彰化分校</t>
   </si>
   <si>
     <t>北斗鎮</t>
   </si>
   <si>
+    <t>074712</t>
+  </si>
+  <si>
+    <t>縣立北斗國小</t>
+  </si>
+  <si>
+    <t>074713</t>
+  </si>
+  <si>
+    <t>縣立萬來國小</t>
+  </si>
+  <si>
     <t>074716</t>
   </si>
   <si>
     <t>縣立螺陽國小</t>
   </si>
   <si>
-    <t>074713</t>
-[...4 lines deleted...]
-  <si>
     <t>074714</t>
   </si>
   <si>
     <t>縣立螺青國小</t>
   </si>
   <si>
-    <t>074712</t>
-[...4 lines deleted...]
-  <si>
     <t>074715</t>
   </si>
   <si>
     <t>縣立大新國小</t>
   </si>
   <si>
     <t>074501</t>
   </si>
   <si>
     <t>縣立北斗國中</t>
   </si>
   <si>
     <t>田尾鄉</t>
   </si>
   <si>
     <t>074717</t>
   </si>
   <si>
     <t>縣立田尾國小</t>
   </si>
   <si>
+    <t>074720</t>
+  </si>
+  <si>
+    <t>縣立仁豐國小</t>
+  </si>
+  <si>
     <t>074718</t>
   </si>
   <si>
     <t>縣立南鎮國小</t>
   </si>
   <si>
     <t>074719</t>
   </si>
   <si>
     <t>縣立陸豐國小</t>
   </si>
   <si>
-    <t>074720</t>
-[...4 lines deleted...]
-  <si>
     <t>074531</t>
   </si>
   <si>
     <t>縣立田尾國中</t>
   </si>
   <si>
     <t>埤頭鄉</t>
   </si>
   <si>
+    <t>074721</t>
+  </si>
+  <si>
+    <t>縣立埤頭國小</t>
+  </si>
+  <si>
     <t>074723</t>
   </si>
   <si>
     <t>縣立豐崙國小</t>
   </si>
   <si>
     <t>074722</t>
   </si>
   <si>
     <t>縣立合興國小</t>
   </si>
   <si>
+    <t>074724</t>
+  </si>
+  <si>
+    <t>縣立芙朝國小</t>
+  </si>
+  <si>
     <t>074725</t>
   </si>
   <si>
     <t>縣立中和國小</t>
   </si>
   <si>
-    <t>074724</t>
-[...4 lines deleted...]
-  <si>
     <t>074726</t>
   </si>
   <si>
     <t>縣立大湖國小</t>
   </si>
   <si>
-    <t>074721</t>
-[...4 lines deleted...]
-  <si>
     <t>074534</t>
   </si>
   <si>
     <t>縣立埤頭國中</t>
   </si>
   <si>
     <t>溪州鄉</t>
   </si>
   <si>
+    <t>074733</t>
+  </si>
+  <si>
+    <t>縣立圳寮國小</t>
+  </si>
+  <si>
+    <t>074731</t>
+  </si>
+  <si>
+    <t>縣立潮洋國小</t>
+  </si>
+  <si>
     <t>074732</t>
   </si>
   <si>
     <t>縣立成功國小</t>
   </si>
   <si>
-    <t>074731</t>
-[...4 lines deleted...]
-  <si>
     <t>074729</t>
   </si>
   <si>
     <t>縣立三條國小</t>
   </si>
   <si>
     <t>074730</t>
   </si>
   <si>
     <t>縣立水尾國小</t>
   </si>
   <si>
     <t>074734</t>
   </si>
   <si>
     <t>縣立大莊國小</t>
   </si>
   <si>
     <t>074727</t>
   </si>
   <si>
     <t>縣立溪州國小</t>
   </si>
   <si>
     <t>074735</t>
   </si>
   <si>
     <t>縣立南州國小</t>
   </si>
   <si>
-    <t>074733</t>
-[...4 lines deleted...]
-  <si>
     <t>074728</t>
   </si>
   <si>
     <t>縣立僑義國小</t>
   </si>
   <si>
+    <t>074532</t>
+  </si>
+  <si>
+    <t>縣立溪州國中</t>
+  </si>
+  <si>
     <t>074533</t>
   </si>
   <si>
     <t>縣立溪陽國中</t>
   </si>
   <si>
-    <t>074532</t>
-[...4 lines deleted...]
-  <si>
     <t>竹塘鄉</t>
   </si>
   <si>
     <t>074753</t>
   </si>
   <si>
     <t>縣立竹塘國小</t>
   </si>
   <si>
+    <t>074756</t>
+  </si>
+  <si>
+    <t>縣立長安國小</t>
+  </si>
+  <si>
+    <t>074754</t>
+  </si>
+  <si>
+    <t>縣立田頭國小</t>
+  </si>
+  <si>
     <t>074757</t>
   </si>
   <si>
     <t>縣立土庫國小</t>
   </si>
   <si>
-    <t>074754</t>
-[...10 lines deleted...]
-  <si>
     <t>074514</t>
   </si>
   <si>
     <t>縣立竹塘國中</t>
   </si>
   <si>
     <t>二林鎮</t>
   </si>
   <si>
     <t>074740</t>
   </si>
   <si>
     <t>縣立香田國小</t>
   </si>
   <si>
     <t>074746</t>
   </si>
   <si>
     <t>縣立萬合國小</t>
   </si>
   <si>
     <t>074738</t>
   </si>
   <si>
     <t>縣立中正國小</t>
   </si>
   <si>
     <t>074739</t>
   </si>
   <si>
     <t>縣立育德國小</t>
   </si>
   <si>
+    <t>074741</t>
+  </si>
+  <si>
+    <t>縣立廣興國小</t>
+  </si>
+  <si>
     <t>074743</t>
   </si>
   <si>
     <t>縣立新生國小</t>
   </si>
   <si>
-    <t>074741</t>
-[...4 lines deleted...]
-  <si>
     <t>074744</t>
   </si>
   <si>
     <t>縣立中興國小</t>
   </si>
   <si>
     <t>074737</t>
   </si>
   <si>
     <t>縣立興華國小</t>
   </si>
   <si>
     <t>074742</t>
   </si>
   <si>
     <t>縣立萬興國小</t>
   </si>
   <si>
     <t>074736</t>
   </si>
   <si>
     <t>縣立二林國小</t>
   </si>
   <si>
     <t>074745</t>
@@ -1436,108 +1436,108 @@
   <si>
     <t>縣立美豐國小</t>
   </si>
   <si>
     <t>074747</t>
   </si>
   <si>
     <t>縣立大城國小</t>
   </si>
   <si>
     <t>074749</t>
   </si>
   <si>
     <t>縣立西港國小</t>
   </si>
   <si>
     <t>074515</t>
   </si>
   <si>
     <t>縣立大城國中</t>
   </si>
   <si>
     <t>芳苑鄉</t>
   </si>
   <si>
+    <t>074762</t>
+  </si>
+  <si>
+    <t>縣立草湖國小</t>
+  </si>
+  <si>
+    <t>074760</t>
+  </si>
+  <si>
+    <t>縣立民權華德福實驗國(中)小</t>
+  </si>
+  <si>
     <t>074765</t>
   </si>
   <si>
     <t>縣立王功國小</t>
   </si>
   <si>
     <t>074759</t>
   </si>
   <si>
     <t>縣立後寮國小</t>
   </si>
   <si>
     <t>074758</t>
   </si>
   <si>
     <t>縣立芳苑國小</t>
   </si>
   <si>
     <t>074767</t>
   </si>
   <si>
     <t>縣立路上國小</t>
   </si>
   <si>
     <t>074763</t>
   </si>
   <si>
     <t>縣立建新國小</t>
   </si>
   <si>
     <t>074761</t>
   </si>
   <si>
     <t>縣立育華國小</t>
   </si>
   <si>
     <t>074764</t>
   </si>
   <si>
     <t>縣立漢寶國小</t>
   </si>
   <si>
     <t>074766</t>
   </si>
   <si>
     <t>縣立新寶國小</t>
-  </si>
-[...10 lines deleted...]
-    <t>縣立民權華德福實驗國(中)小</t>
   </si>
   <si>
     <t>074543</t>
   </si>
   <si>
     <t>縣立民權華德福實驗國中(小)</t>
   </si>
   <si>
     <t>074516</t>
   </si>
   <si>
     <t>縣立草湖國中</t>
   </si>
   <si>
     <t>074517</t>
   </si>
   <si>
     <t>縣立芳苑國中</t>
   </si>
   <si>
     <t>二水鄉</t>
   </si>
   <si>
     <t>074709</t>
   </si>
@@ -2017,505 +2017,505 @@
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" t="s">
         <v>39</v>
       </c>
       <c r="D2" t="s">
         <v>40</v>
       </c>
       <c r="E2">
-        <v>434</v>
+        <v>77</v>
       </c>
       <c r="F2">
-        <v>379</v>
+        <v>58</v>
       </c>
       <c r="G2">
-        <v>813</v>
+        <v>135</v>
       </c>
       <c r="H2">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="I2">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="J2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K2">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="L2">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="M2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N2">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="O2">
-        <v>64</v>
+        <v>12</v>
       </c>
       <c r="P2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="Q2">
-        <v>74</v>
+        <v>10</v>
       </c>
       <c r="R2">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="S2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="T2">
-        <v>88</v>
+        <v>13</v>
       </c>
       <c r="U2">
-        <v>77</v>
+        <v>15</v>
       </c>
       <c r="V2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="W2">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="X2">
-        <v>71</v>
+        <v>4</v>
       </c>
       <c r="Y2">
-        <v>5</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" t="s">
         <v>42</v>
       </c>
       <c r="D3" t="s">
         <v>40</v>
       </c>
       <c r="E3">
-        <v>251</v>
+        <v>434</v>
       </c>
       <c r="F3">
-        <v>253</v>
+        <v>379</v>
       </c>
       <c r="G3">
-        <v>504</v>
+        <v>813</v>
       </c>
       <c r="H3">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="I3">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="J3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K3">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="L3">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="M3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="N3">
-        <v>43</v>
+        <v>76</v>
       </c>
       <c r="O3">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="P3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q3">
-        <v>43</v>
+        <v>74</v>
       </c>
       <c r="R3">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="S3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="T3">
-        <v>51</v>
+        <v>88</v>
       </c>
       <c r="U3">
-        <v>46</v>
+        <v>77</v>
       </c>
       <c r="V3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="W3">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="X3">
-        <v>39</v>
+        <v>71</v>
       </c>
       <c r="Y3">
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="AI3">
+        <v>1</v>
+      </c>
+      <c r="AJ3">
+        <v>3</v>
+      </c>
+      <c r="AK3">
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" t="s">
         <v>44</v>
       </c>
       <c r="D4" t="s">
         <v>40</v>
       </c>
       <c r="E4">
-        <v>357</v>
+        <v>779</v>
       </c>
       <c r="F4">
-        <v>317</v>
+        <v>671</v>
       </c>
       <c r="G4">
-        <v>674</v>
+        <v>1450</v>
       </c>
       <c r="H4">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="I4">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="J4">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K4">
-        <v>60</v>
+        <v>112</v>
       </c>
       <c r="L4">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="M4">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="N4">
-        <v>53</v>
+        <v>118</v>
       </c>
       <c r="O4">
-        <v>54</v>
+        <v>127</v>
       </c>
       <c r="P4">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="Q4">
-        <v>70</v>
+        <v>138</v>
       </c>
       <c r="R4">
-        <v>37</v>
+        <v>105</v>
       </c>
       <c r="S4">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="T4">
-        <v>75</v>
+        <v>171</v>
       </c>
       <c r="U4">
-        <v>62</v>
+        <v>134</v>
       </c>
       <c r="V4">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="W4">
-        <v>52</v>
+        <v>158</v>
       </c>
       <c r="X4">
-        <v>57</v>
+        <v>120</v>
       </c>
       <c r="Y4">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" t="s">
         <v>46</v>
       </c>
       <c r="D5" t="s">
         <v>40</v>
       </c>
       <c r="E5">
-        <v>476</v>
+        <v>331</v>
       </c>
       <c r="F5">
-        <v>488</v>
+        <v>313</v>
       </c>
       <c r="G5">
-        <v>964</v>
+        <v>644</v>
       </c>
       <c r="H5">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="I5">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="J5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K5">
+        <v>43</v>
+      </c>
+      <c r="L5">
+        <v>45</v>
+      </c>
+      <c r="M5">
+        <v>4</v>
+      </c>
+      <c r="N5">
+        <v>65</v>
+      </c>
+      <c r="O5">
+        <v>46</v>
+      </c>
+      <c r="P5">
+        <v>4</v>
+      </c>
+      <c r="Q5">
+        <v>45</v>
+      </c>
+      <c r="R5">
         <v>64</v>
       </c>
-      <c r="L5">
-[...19 lines deleted...]
-      </c>
       <c r="S5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="T5">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="U5">
-        <v>84</v>
+        <v>45</v>
       </c>
       <c r="V5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="W5">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="X5">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="Y5">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6" t="s">
         <v>48</v>
       </c>
       <c r="D6" t="s">
         <v>40</v>
       </c>
       <c r="E6">
-        <v>158</v>
+        <v>357</v>
       </c>
       <c r="F6">
-        <v>155</v>
+        <v>317</v>
       </c>
       <c r="G6">
-        <v>313</v>
+        <v>674</v>
       </c>
       <c r="H6">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="I6">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="J6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K6">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="L6">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="M6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N6">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="O6">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="P6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Q6">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="R6">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="S6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T6">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="U6">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="V6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="W6">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="X6">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="Y6">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" t="s">
         <v>50</v>
       </c>
       <c r="D7" t="s">
         <v>40</v>
       </c>
       <c r="E7">
-        <v>778</v>
+        <v>475</v>
       </c>
       <c r="F7">
-        <v>671</v>
+        <v>488</v>
       </c>
       <c r="G7">
-        <v>1449</v>
+        <v>963</v>
       </c>
       <c r="H7">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="I7">
+        <v>66</v>
+      </c>
+      <c r="J7">
+        <v>6</v>
+      </c>
+      <c r="K7">
+        <v>63</v>
+      </c>
+      <c r="L7">
+        <v>62</v>
+      </c>
+      <c r="M7">
+        <v>5</v>
+      </c>
+      <c r="N7">
+        <v>84</v>
+      </c>
+      <c r="O7">
+        <v>83</v>
+      </c>
+      <c r="P7">
+        <v>7</v>
+      </c>
+      <c r="Q7">
+        <v>89</v>
+      </c>
+      <c r="R7">
+        <v>103</v>
+      </c>
+      <c r="S7">
+        <v>8</v>
+      </c>
+      <c r="T7">
+        <v>87</v>
+      </c>
+      <c r="U7">
+        <v>84</v>
+      </c>
+      <c r="V7">
+        <v>7</v>
+      </c>
+      <c r="W7">
+        <v>76</v>
+      </c>
+      <c r="X7">
         <v>90</v>
       </c>
-      <c r="J7">
+      <c r="Y7">
         <v>7</v>
-      </c>
-[...43 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>51</v>
       </c>
       <c r="C8" t="s">
         <v>52</v>
       </c>
       <c r="D8" t="s">
         <v>40</v>
       </c>
       <c r="E8">
         <v>571</v>
       </c>
       <c r="F8">
         <v>482</v>
       </c>
       <c r="G8">
         <v>1053</v>
       </c>
       <c r="H8">
@@ -2574,1263 +2574,1263 @@
       </c>
       <c r="AI8">
         <v>9</v>
       </c>
       <c r="AJ8">
         <v>7</v>
       </c>
       <c r="AK8">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9" t="s">
         <v>53</v>
       </c>
       <c r="C9" t="s">
         <v>54</v>
       </c>
       <c r="D9" t="s">
         <v>40</v>
       </c>
       <c r="E9">
-        <v>33</v>
+        <v>250</v>
       </c>
       <c r="F9">
-        <v>25</v>
+        <v>253</v>
       </c>
       <c r="G9">
-        <v>58</v>
+        <v>503</v>
       </c>
       <c r="H9">
-        <v>3</v>
+        <v>35</v>
       </c>
       <c r="I9">
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="J9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K9">
-        <v>5</v>
+        <v>35</v>
       </c>
       <c r="L9">
-        <v>1</v>
+        <v>43</v>
       </c>
       <c r="M9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N9">
-        <v>6</v>
+        <v>43</v>
       </c>
       <c r="O9">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="P9">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="Q9">
-        <v>7</v>
+        <v>43</v>
       </c>
       <c r="R9">
-        <v>4</v>
+        <v>43</v>
       </c>
       <c r="S9">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="T9">
-        <v>5</v>
+        <v>50</v>
       </c>
       <c r="U9">
-        <v>5</v>
+        <v>46</v>
       </c>
       <c r="V9">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="W9">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="X9">
-        <v>5</v>
+        <v>39</v>
       </c>
       <c r="Y9">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" t="s">
         <v>56</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10">
-        <v>490</v>
+        <v>34</v>
       </c>
       <c r="F10">
-        <v>389</v>
+        <v>25</v>
       </c>
       <c r="G10">
-        <v>879</v>
+        <v>59</v>
       </c>
       <c r="H10">
-        <v>61</v>
+        <v>3</v>
       </c>
       <c r="I10">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="J10">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K10">
-        <v>76</v>
+        <v>5</v>
       </c>
       <c r="L10">
-        <v>52</v>
+        <v>1</v>
       </c>
       <c r="M10">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N10">
-        <v>77</v>
+        <v>6</v>
       </c>
       <c r="O10">
-        <v>53</v>
+        <v>7</v>
       </c>
       <c r="P10">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="Q10">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="R10">
-        <v>74</v>
+        <v>4</v>
       </c>
       <c r="S10">
+        <v>1</v>
+      </c>
+      <c r="T10">
         <v>6</v>
       </c>
-      <c r="T10">
-[...1 lines deleted...]
-      </c>
       <c r="U10">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="V10">
+        <v>1</v>
+      </c>
+      <c r="W10">
         <v>7</v>
       </c>
-      <c r="W10">
-[...1 lines deleted...]
-      </c>
       <c r="X10">
-        <v>66</v>
+        <v>5</v>
       </c>
       <c r="Y10">
-        <v>6</v>
-[...7 lines deleted...]
-      <c r="AK10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" t="s">
         <v>37</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" t="s">
         <v>58</v>
       </c>
       <c r="D11" t="s">
         <v>40</v>
       </c>
       <c r="E11">
-        <v>1204</v>
+        <v>157</v>
       </c>
       <c r="F11">
-        <v>1127</v>
+        <v>155</v>
       </c>
       <c r="G11">
-        <v>2331</v>
+        <v>312</v>
       </c>
       <c r="H11">
-        <v>191</v>
+        <v>22</v>
       </c>
       <c r="I11">
-        <v>153</v>
+        <v>19</v>
       </c>
       <c r="J11">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="K11">
-        <v>193</v>
+        <v>20</v>
       </c>
       <c r="L11">
-        <v>182</v>
+        <v>26</v>
       </c>
       <c r="M11">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="N11">
-        <v>189</v>
+        <v>29</v>
       </c>
       <c r="O11">
-        <v>191</v>
+        <v>35</v>
       </c>
       <c r="P11">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="Q11">
-        <v>198</v>
+        <v>29</v>
       </c>
       <c r="R11">
-        <v>177</v>
+        <v>35</v>
       </c>
       <c r="S11">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="T11">
-        <v>219</v>
+        <v>32</v>
       </c>
       <c r="U11">
-        <v>209</v>
+        <v>23</v>
       </c>
       <c r="V11">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="W11">
-        <v>214</v>
+        <v>25</v>
       </c>
       <c r="X11">
-        <v>215</v>
+        <v>17</v>
       </c>
       <c r="Y11">
-        <v>15</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" t="s">
         <v>60</v>
       </c>
       <c r="D12" t="s">
         <v>40</v>
       </c>
       <c r="E12">
-        <v>13</v>
+        <v>487</v>
       </c>
       <c r="F12">
-        <v>19</v>
+        <v>389</v>
       </c>
       <c r="G12">
-        <v>32</v>
+        <v>876</v>
       </c>
       <c r="H12">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="I12">
-        <v>2</v>
+        <v>60</v>
       </c>
       <c r="J12">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K12">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="L12">
-        <v>1</v>
+        <v>52</v>
       </c>
       <c r="M12">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N12">
-        <v>4</v>
+        <v>76</v>
       </c>
       <c r="O12">
-        <v>4</v>
+        <v>53</v>
       </c>
       <c r="P12">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="Q12">
-        <v>2</v>
+        <v>94</v>
       </c>
       <c r="R12">
-        <v>3</v>
+        <v>74</v>
       </c>
       <c r="S12">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="T12">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="U12">
-        <v>5</v>
+        <v>82</v>
       </c>
       <c r="V12">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="W12">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="X12">
-        <v>4</v>
+        <v>66</v>
       </c>
       <c r="Y12">
+        <v>6</v>
+      </c>
+      <c r="AI12">
+        <v>6</v>
+      </c>
+      <c r="AJ12">
+        <v>2</v>
+      </c>
+      <c r="AK12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13" t="s">
         <v>61</v>
       </c>
       <c r="C13" t="s">
         <v>62</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="E13">
-        <v>634</v>
+        <v>1203</v>
       </c>
       <c r="F13">
-        <v>571</v>
+        <v>1126</v>
       </c>
       <c r="G13">
-        <v>1205</v>
+        <v>2329</v>
       </c>
       <c r="H13">
-        <v>96</v>
+        <v>191</v>
       </c>
       <c r="I13">
-        <v>89</v>
+        <v>153</v>
       </c>
       <c r="J13">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="K13">
-        <v>94</v>
+        <v>192</v>
       </c>
       <c r="L13">
-        <v>90</v>
+        <v>182</v>
       </c>
       <c r="M13">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="N13">
-        <v>119</v>
+        <v>189</v>
       </c>
       <c r="O13">
-        <v>112</v>
+        <v>190</v>
       </c>
       <c r="P13">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="Q13">
-        <v>119</v>
+        <v>198</v>
       </c>
       <c r="R13">
-        <v>100</v>
+        <v>177</v>
       </c>
       <c r="S13">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="T13">
-        <v>109</v>
+        <v>219</v>
       </c>
       <c r="U13">
-        <v>87</v>
+        <v>209</v>
       </c>
       <c r="V13">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="W13">
-        <v>92</v>
+        <v>214</v>
       </c>
       <c r="X13">
-        <v>92</v>
+        <v>215</v>
       </c>
       <c r="Y13">
-        <v>7</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14" t="s">
         <v>63</v>
       </c>
       <c r="C14" t="s">
         <v>64</v>
       </c>
       <c r="D14" t="s">
         <v>40</v>
       </c>
       <c r="E14">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="F14">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G14">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="H14">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I14">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J14">
         <v>1</v>
       </c>
       <c r="K14">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L14">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M14">
         <v>1</v>
       </c>
       <c r="N14">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="O14">
         <v>4</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
       <c r="Q14">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="R14">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="S14">
         <v>1</v>
       </c>
       <c r="T14">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="U14">
         <v>5</v>
       </c>
       <c r="V14">
         <v>1</v>
       </c>
       <c r="W14">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="X14">
         <v>4</v>
       </c>
       <c r="Y14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>65</v>
       </c>
       <c r="C15" t="s">
         <v>66</v>
       </c>
       <c r="D15" t="s">
         <v>40</v>
       </c>
       <c r="E15">
-        <v>570</v>
+        <v>635</v>
       </c>
       <c r="F15">
-        <v>594</v>
+        <v>571</v>
       </c>
       <c r="G15">
-        <v>1164</v>
+        <v>1206</v>
       </c>
       <c r="H15">
-        <v>66</v>
+        <v>96</v>
       </c>
       <c r="I15">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="J15">
         <v>7</v>
       </c>
       <c r="K15">
-        <v>78</v>
+        <v>94</v>
       </c>
       <c r="L15">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="M15">
         <v>7</v>
       </c>
       <c r="N15">
-        <v>104</v>
+        <v>120</v>
       </c>
       <c r="O15">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="P15">
+        <v>9</v>
+      </c>
+      <c r="Q15">
+        <v>119</v>
+      </c>
+      <c r="R15">
+        <v>100</v>
+      </c>
+      <c r="S15">
         <v>8</v>
       </c>
-      <c r="Q15">
-[...7 lines deleted...]
-      </c>
       <c r="T15">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="U15">
-        <v>121</v>
+        <v>87</v>
       </c>
       <c r="V15">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="W15">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="X15">
-        <v>110</v>
+        <v>92</v>
       </c>
       <c r="Y15">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="AI15">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="AJ15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="AK15">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16" t="s">
         <v>67</v>
       </c>
       <c r="C16" t="s">
         <v>68</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="F16">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="G16">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="H16">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="I16">
+        <v>3</v>
+      </c>
+      <c r="J16">
+        <v>1</v>
+      </c>
+      <c r="K16">
+        <v>3</v>
+      </c>
+      <c r="L16">
+        <v>3</v>
+      </c>
+      <c r="M16">
+        <v>1</v>
+      </c>
+      <c r="N16">
+        <v>5</v>
+      </c>
+      <c r="O16">
+        <v>4</v>
+      </c>
+      <c r="P16">
+        <v>1</v>
+      </c>
+      <c r="Q16">
         <v>6</v>
       </c>
-      <c r="J16">
-[...22 lines deleted...]
-      </c>
       <c r="R16">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="S16">
+        <v>1</v>
+      </c>
+      <c r="T16">
+        <v>6</v>
+      </c>
+      <c r="U16">
+        <v>5</v>
+      </c>
+      <c r="V16">
+        <v>1</v>
+      </c>
+      <c r="W16">
+        <v>6</v>
+      </c>
+      <c r="X16">
+        <v>4</v>
+      </c>
+      <c r="Y16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>69</v>
       </c>
       <c r="C17" t="s">
         <v>70</v>
       </c>
       <c r="D17" t="s">
         <v>40</v>
       </c>
       <c r="E17">
-        <v>76</v>
+        <v>570</v>
       </c>
       <c r="F17">
-        <v>57</v>
+        <v>594</v>
       </c>
       <c r="G17">
-        <v>133</v>
+        <v>1164</v>
       </c>
       <c r="H17">
-        <v>18</v>
+        <v>66</v>
       </c>
       <c r="I17">
+        <v>80</v>
+      </c>
+      <c r="J17">
         <v>7</v>
       </c>
-      <c r="J17">
-[...1 lines deleted...]
-      </c>
       <c r="K17">
-        <v>11</v>
+        <v>78</v>
       </c>
       <c r="L17">
+        <v>77</v>
+      </c>
+      <c r="M17">
+        <v>7</v>
+      </c>
+      <c r="N17">
+        <v>104</v>
+      </c>
+      <c r="O17">
+        <v>106</v>
+      </c>
+      <c r="P17">
         <v>8</v>
       </c>
-      <c r="M17">
-[...10 lines deleted...]
-      </c>
       <c r="Q17">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="R17">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="S17">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="T17">
-        <v>13</v>
+        <v>104</v>
       </c>
       <c r="U17">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="V17">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="W17">
-        <v>11</v>
+        <v>91</v>
       </c>
       <c r="X17">
-        <v>4</v>
+        <v>110</v>
       </c>
       <c r="Y17">
-        <v>1</v>
+        <v>8</v>
+      </c>
+      <c r="AI17">
+        <v>7</v>
+      </c>
+      <c r="AJ17">
+        <v>4</v>
+      </c>
+      <c r="AK17">
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>71</v>
       </c>
       <c r="C18" t="s">
         <v>72</v>
       </c>
       <c r="D18" t="s">
         <v>40</v>
       </c>
       <c r="E18">
-        <v>331</v>
+        <v>40</v>
       </c>
       <c r="F18">
-        <v>313</v>
+        <v>32</v>
       </c>
       <c r="G18">
-        <v>644</v>
+        <v>72</v>
       </c>
       <c r="H18">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="I18">
-        <v>55</v>
+        <v>6</v>
       </c>
       <c r="J18">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K18">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="L18">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="M18">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N18">
-        <v>65</v>
+        <v>9</v>
       </c>
       <c r="O18">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="P18">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="Q18">
-        <v>45</v>
+        <v>3</v>
       </c>
       <c r="R18">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="S18">
-        <v>4</v>
-[...17 lines deleted...]
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19" t="s">
         <v>73</v>
       </c>
       <c r="C19" t="s">
         <v>74</v>
       </c>
       <c r="D19" t="s">
         <v>75</v>
       </c>
       <c r="E19">
-        <v>21</v>
+        <v>573</v>
       </c>
       <c r="F19">
+        <v>590</v>
+      </c>
+      <c r="G19">
+        <v>1163</v>
+      </c>
+      <c r="Z19">
+        <v>204</v>
+      </c>
+      <c r="AA19">
+        <v>195</v>
+      </c>
+      <c r="AB19">
         <v>14</v>
       </c>
-      <c r="G19">
-[...10 lines deleted...]
-      </c>
       <c r="AC19">
-        <v>9</v>
+        <v>199</v>
       </c>
       <c r="AD19">
-        <v>3</v>
+        <v>223</v>
       </c>
       <c r="AE19">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="AF19">
-        <v>6</v>
+        <v>170</v>
       </c>
       <c r="AG19">
-        <v>6</v>
+        <v>172</v>
       </c>
       <c r="AH19">
-        <v>1</v>
+        <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" t="s">
         <v>37</v>
       </c>
       <c r="B20" t="s">
         <v>76</v>
       </c>
       <c r="C20" t="s">
         <v>77</v>
       </c>
       <c r="D20" t="s">
         <v>75</v>
       </c>
       <c r="E20">
-        <v>972</v>
+        <v>158</v>
       </c>
       <c r="F20">
-        <v>781</v>
+        <v>140</v>
       </c>
       <c r="G20">
-        <v>1753</v>
+        <v>298</v>
       </c>
       <c r="Z20">
-        <v>317</v>
+        <v>60</v>
       </c>
       <c r="AA20">
-        <v>252</v>
+        <v>49</v>
       </c>
       <c r="AB20">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="AC20">
-        <v>361</v>
+        <v>48</v>
       </c>
       <c r="AD20">
-        <v>290</v>
+        <v>56</v>
       </c>
       <c r="AE20">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="AF20">
-        <v>294</v>
+        <v>50</v>
       </c>
       <c r="AG20">
-        <v>239</v>
+        <v>35</v>
       </c>
       <c r="AH20">
-        <v>20</v>
+        <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" t="s">
         <v>37</v>
       </c>
       <c r="B21" t="s">
         <v>78</v>
       </c>
       <c r="C21" t="s">
         <v>79</v>
       </c>
       <c r="D21" t="s">
         <v>75</v>
       </c>
       <c r="E21">
-        <v>390</v>
+        <v>202</v>
       </c>
       <c r="F21">
-        <v>441</v>
+        <v>177</v>
       </c>
       <c r="G21">
-        <v>831</v>
+        <v>379</v>
       </c>
       <c r="Z21">
-        <v>152</v>
+        <v>70</v>
       </c>
       <c r="AA21">
-        <v>156</v>
+        <v>64</v>
       </c>
       <c r="AB21">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="AC21">
-        <v>137</v>
+        <v>73</v>
       </c>
       <c r="AD21">
-        <v>163</v>
+        <v>60</v>
       </c>
       <c r="AE21">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="AF21">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AG21">
-        <v>122</v>
+        <v>53</v>
       </c>
       <c r="AH21">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22" t="s">
         <v>80</v>
       </c>
       <c r="C22" t="s">
         <v>81</v>
       </c>
       <c r="D22" t="s">
         <v>75</v>
       </c>
       <c r="E22">
-        <v>791</v>
+        <v>21</v>
       </c>
       <c r="F22">
-        <v>759</v>
+        <v>16</v>
       </c>
       <c r="G22">
-        <v>1550</v>
+        <v>37</v>
       </c>
       <c r="Z22">
-        <v>279</v>
+        <v>6</v>
       </c>
       <c r="AA22">
-        <v>242</v>
+        <v>7</v>
       </c>
       <c r="AB22">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="AC22">
-        <v>252</v>
+        <v>9</v>
       </c>
       <c r="AD22">
-        <v>264</v>
+        <v>3</v>
       </c>
       <c r="AE22">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="AF22">
-        <v>260</v>
+        <v>6</v>
       </c>
       <c r="AG22">
-        <v>253</v>
+        <v>6</v>
       </c>
       <c r="AH22">
-        <v>18</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23" t="s">
         <v>82</v>
       </c>
       <c r="C23" t="s">
         <v>83</v>
       </c>
       <c r="D23" t="s">
         <v>75</v>
       </c>
       <c r="E23">
-        <v>202</v>
+        <v>971</v>
       </c>
       <c r="F23">
-        <v>177</v>
+        <v>782</v>
       </c>
       <c r="G23">
-        <v>379</v>
+        <v>1753</v>
       </c>
       <c r="Z23">
-        <v>70</v>
+        <v>317</v>
       </c>
       <c r="AA23">
-        <v>64</v>
+        <v>251</v>
       </c>
       <c r="AB23">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="AC23">
-        <v>73</v>
+        <v>360</v>
       </c>
       <c r="AD23">
-        <v>60</v>
+        <v>292</v>
       </c>
       <c r="AE23">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="AF23">
-        <v>59</v>
+        <v>294</v>
       </c>
       <c r="AG23">
-        <v>53</v>
+        <v>239</v>
       </c>
       <c r="AH23">
-        <v>4</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24" t="s">
         <v>84</v>
       </c>
       <c r="C24" t="s">
         <v>85</v>
       </c>
       <c r="D24" t="s">
         <v>75</v>
       </c>
       <c r="E24">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F24">
         <v>224</v>
       </c>
       <c r="G24">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="Z24">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="AA24">
         <v>86</v>
       </c>
       <c r="AB24">
         <v>7</v>
       </c>
       <c r="AC24">
         <v>78</v>
       </c>
       <c r="AD24">
         <v>77</v>
       </c>
       <c r="AE24">
         <v>6</v>
       </c>
       <c r="AF24">
         <v>89</v>
       </c>
       <c r="AG24">
         <v>61</v>
       </c>
       <c r="AH24">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25" t="s">
         <v>86</v>
       </c>
       <c r="C25" t="s">
         <v>87</v>
       </c>
       <c r="D25" t="s">
         <v>75</v>
       </c>
       <c r="E25">
-        <v>1062</v>
+        <v>390</v>
       </c>
       <c r="F25">
-        <v>855</v>
+        <v>438</v>
       </c>
       <c r="G25">
-        <v>1917</v>
+        <v>828</v>
       </c>
       <c r="Z25">
-        <v>360</v>
+        <v>152</v>
       </c>
       <c r="AA25">
-        <v>287</v>
+        <v>153</v>
       </c>
       <c r="AB25">
         <v>13</v>
       </c>
       <c r="AC25">
-        <v>343</v>
+        <v>137</v>
       </c>
       <c r="AD25">
-        <v>288</v>
+        <v>163</v>
       </c>
       <c r="AE25">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="AF25">
-        <v>359</v>
+        <v>101</v>
       </c>
       <c r="AG25">
-        <v>280</v>
+        <v>122</v>
       </c>
       <c r="AH25">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26" t="s">
         <v>88</v>
       </c>
       <c r="C26" t="s">
         <v>89</v>
       </c>
       <c r="D26" t="s">
         <v>75</v>
       </c>
       <c r="E26">
-        <v>573</v>
+        <v>791</v>
       </c>
       <c r="F26">
-        <v>590</v>
+        <v>759</v>
       </c>
       <c r="G26">
-        <v>1163</v>
+        <v>1550</v>
       </c>
       <c r="Z26">
-        <v>204</v>
+        <v>279</v>
       </c>
       <c r="AA26">
-        <v>195</v>
+        <v>242</v>
       </c>
       <c r="AB26">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="AC26">
-        <v>199</v>
+        <v>252</v>
       </c>
       <c r="AD26">
-        <v>223</v>
+        <v>264</v>
       </c>
       <c r="AE26">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="AF26">
-        <v>170</v>
+        <v>260</v>
       </c>
       <c r="AG26">
-        <v>172</v>
+        <v>253</v>
       </c>
       <c r="AH26">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27" t="s">
         <v>90</v>
       </c>
       <c r="C27" t="s">
         <v>91</v>
       </c>
       <c r="D27" t="s">
         <v>75</v>
       </c>
       <c r="E27">
-        <v>158</v>
+        <v>1062</v>
       </c>
       <c r="F27">
-        <v>138</v>
+        <v>854</v>
       </c>
       <c r="G27">
-        <v>296</v>
+        <v>1916</v>
       </c>
       <c r="Z27">
-        <v>59</v>
+        <v>360</v>
       </c>
       <c r="AA27">
-        <v>47</v>
+        <v>286</v>
       </c>
       <c r="AB27">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="AC27">
-        <v>49</v>
+        <v>343</v>
       </c>
       <c r="AD27">
-        <v>56</v>
+        <v>288</v>
       </c>
       <c r="AE27">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="AF27">
-        <v>50</v>
+        <v>359</v>
       </c>
       <c r="AG27">
-        <v>35</v>
+        <v>280</v>
       </c>
       <c r="AH27">
-        <v>7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" t="s">
         <v>92</v>
       </c>
       <c r="B28" t="s">
         <v>93</v>
       </c>
       <c r="C28" t="s">
         <v>94</v>
       </c>
       <c r="D28" t="s">
         <v>40</v>
       </c>
       <c r="E28">
         <v>32</v>
       </c>
       <c r="F28">
         <v>32</v>
       </c>
       <c r="G28">
         <v>64</v>
       </c>
       <c r="H28">
@@ -4191,78 +4191,78 @@
       </c>
       <c r="X32">
         <v>4</v>
       </c>
       <c r="Y32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>103</v>
       </c>
       <c r="C33" t="s">
         <v>104</v>
       </c>
       <c r="D33" t="s">
         <v>40</v>
       </c>
       <c r="E33">
         <v>182</v>
       </c>
       <c r="F33">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="G33">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="H33">
         <v>28</v>
       </c>
       <c r="I33">
         <v>31</v>
       </c>
       <c r="J33">
         <v>3</v>
       </c>
       <c r="K33">
         <v>27</v>
       </c>
       <c r="L33">
         <v>31</v>
       </c>
       <c r="M33">
         <v>3</v>
       </c>
       <c r="N33">
         <v>29</v>
       </c>
       <c r="O33">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="P33">
         <v>3</v>
       </c>
       <c r="Q33">
         <v>34</v>
       </c>
       <c r="R33">
         <v>38</v>
       </c>
       <c r="S33">
         <v>3</v>
       </c>
       <c r="T33">
         <v>28</v>
       </c>
       <c r="U33">
         <v>23</v>
       </c>
       <c r="V33">
         <v>2</v>
       </c>
       <c r="W33">
         <v>34</v>
       </c>
@@ -4274,69 +4274,69 @@
       </c>
       <c r="AI33">
         <v>2</v>
       </c>
       <c r="AJ33">
         <v>0</v>
       </c>
       <c r="AK33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>105</v>
       </c>
       <c r="C34" t="s">
         <v>106</v>
       </c>
       <c r="D34" t="s">
         <v>75</v>
       </c>
       <c r="E34">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34">
         <v>98</v>
       </c>
       <c r="G34">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="Z34">
         <v>35</v>
       </c>
       <c r="AA34">
         <v>33</v>
       </c>
       <c r="AB34">
         <v>3</v>
       </c>
       <c r="AC34">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="AD34">
         <v>36</v>
       </c>
       <c r="AE34">
         <v>3</v>
       </c>
       <c r="AF34">
         <v>44</v>
       </c>
       <c r="AG34">
         <v>29</v>
       </c>
       <c r="AH34">
         <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" t="s">
         <v>107</v>
       </c>
       <c r="B35" t="s">
         <v>108</v>
       </c>
       <c r="C35" t="s">
@@ -4845,111 +4845,120 @@
       </c>
       <c r="AF41">
         <v>86</v>
       </c>
       <c r="AG41">
         <v>74</v>
       </c>
       <c r="AH41">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" t="s">
         <v>122</v>
       </c>
       <c r="B42" t="s">
         <v>123</v>
       </c>
       <c r="C42" t="s">
         <v>124</v>
       </c>
       <c r="D42" t="s">
         <v>40</v>
       </c>
       <c r="E42">
-        <v>489</v>
+        <v>65</v>
       </c>
       <c r="F42">
-        <v>432</v>
+        <v>41</v>
       </c>
       <c r="G42">
-        <v>921</v>
+        <v>106</v>
       </c>
       <c r="H42">
-        <v>59</v>
+        <v>8</v>
       </c>
       <c r="I42">
-        <v>68</v>
+        <v>7</v>
       </c>
       <c r="J42">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K42">
-        <v>77</v>
+        <v>9</v>
       </c>
       <c r="L42">
-        <v>74</v>
+        <v>10</v>
       </c>
       <c r="M42">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="N42">
-        <v>89</v>
+        <v>9</v>
       </c>
       <c r="O42">
-        <v>61</v>
+        <v>9</v>
       </c>
       <c r="P42">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="Q42">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="R42">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="S42">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="T42">
-        <v>86</v>
+        <v>12</v>
       </c>
       <c r="U42">
-        <v>71</v>
+        <v>4</v>
       </c>
       <c r="V42">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="W42">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="X42">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="Y42">
-        <v>6</v>
+        <v>1</v>
+      </c>
+      <c r="AI42">
+        <v>11</v>
+      </c>
+      <c r="AJ42">
+        <v>5</v>
+      </c>
+      <c r="AK42">
+        <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" t="s">
         <v>122</v>
       </c>
       <c r="B43" t="s">
         <v>125</v>
       </c>
       <c r="C43" t="s">
         <v>126</v>
       </c>
       <c r="D43" t="s">
         <v>40</v>
       </c>
       <c r="E43">
         <v>76</v>
       </c>
       <c r="F43">
         <v>73</v>
       </c>
       <c r="G43">
         <v>149</v>
       </c>
       <c r="H43">
@@ -4999,120 +5008,111 @@
       </c>
       <c r="W43">
         <v>5</v>
       </c>
       <c r="X43">
         <v>12</v>
       </c>
       <c r="Y43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>127</v>
       </c>
       <c r="C44" t="s">
         <v>128</v>
       </c>
       <c r="D44" t="s">
         <v>40</v>
       </c>
       <c r="E44">
-        <v>65</v>
+        <v>489</v>
       </c>
       <c r="F44">
-        <v>41</v>
+        <v>432</v>
       </c>
       <c r="G44">
-        <v>106</v>
+        <v>921</v>
       </c>
       <c r="H44">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="I44">
-        <v>7</v>
+        <v>68</v>
       </c>
       <c r="J44">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K44">
-        <v>9</v>
+        <v>77</v>
       </c>
       <c r="L44">
-        <v>10</v>
+        <v>74</v>
       </c>
       <c r="M44">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="N44">
-        <v>9</v>
+        <v>89</v>
       </c>
       <c r="O44">
-        <v>9</v>
+        <v>61</v>
       </c>
       <c r="P44">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="Q44">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="R44">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="S44">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="T44">
-        <v>12</v>
+        <v>86</v>
       </c>
       <c r="U44">
-        <v>4</v>
+        <v>71</v>
       </c>
       <c r="V44">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="W44">
-        <v>11</v>
+        <v>92</v>
       </c>
       <c r="X44">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="Y44">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>129</v>
       </c>
       <c r="C45" t="s">
         <v>130</v>
       </c>
       <c r="D45" t="s">
         <v>40</v>
       </c>
       <c r="E45">
         <v>233</v>
       </c>
       <c r="F45">
         <v>225</v>
       </c>
       <c r="G45">
         <v>458</v>
       </c>
       <c r="H45">
@@ -5325,863 +5325,863 @@
       </c>
       <c r="W47">
         <v>16</v>
       </c>
       <c r="X47">
         <v>14</v>
       </c>
       <c r="Y47">
         <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>135</v>
       </c>
       <c r="C48" t="s">
         <v>136</v>
       </c>
       <c r="D48" t="s">
         <v>75</v>
       </c>
       <c r="E48">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="F48">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="G48">
         <v>963</v>
       </c>
       <c r="Z48">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="AA48">
         <v>159</v>
       </c>
       <c r="AB48">
         <v>13</v>
       </c>
       <c r="AC48">
         <v>158</v>
       </c>
       <c r="AD48">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="AE48">
         <v>13</v>
       </c>
       <c r="AF48">
         <v>142</v>
       </c>
       <c r="AG48">
         <v>141</v>
       </c>
       <c r="AH48">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" t="s">
         <v>137</v>
       </c>
       <c r="B49" t="s">
         <v>138</v>
       </c>
       <c r="C49" t="s">
         <v>139</v>
       </c>
       <c r="D49" t="s">
         <v>40</v>
       </c>
       <c r="E49">
-        <v>72</v>
+        <v>189</v>
       </c>
       <c r="F49">
-        <v>68</v>
+        <v>178</v>
       </c>
       <c r="G49">
-        <v>140</v>
+        <v>367</v>
       </c>
       <c r="H49">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="I49">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="J49">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K49">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="L49">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="M49">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N49">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="O49">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="P49">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q49">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="R49">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="S49">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="T49">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="U49">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="V49">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W49">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="X49">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="Y49">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" t="s">
         <v>137</v>
       </c>
       <c r="B50" t="s">
         <v>140</v>
       </c>
       <c r="C50" t="s">
         <v>141</v>
       </c>
       <c r="D50" t="s">
         <v>40</v>
       </c>
       <c r="E50">
-        <v>61</v>
+        <v>112</v>
       </c>
       <c r="F50">
-        <v>53</v>
+        <v>85</v>
       </c>
       <c r="G50">
-        <v>114</v>
+        <v>197</v>
       </c>
       <c r="H50">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I50">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J50">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K50">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="L50">
+        <v>9</v>
+      </c>
+      <c r="M50">
+        <v>1</v>
+      </c>
+      <c r="N50">
+        <v>22</v>
+      </c>
+      <c r="O50">
+        <v>14</v>
+      </c>
+      <c r="P50">
+        <v>2</v>
+      </c>
+      <c r="Q50">
+        <v>18</v>
+      </c>
+      <c r="R50">
         <v>12</v>
       </c>
-      <c r="M50">
-[...16 lines deleted...]
-      </c>
       <c r="S50">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T50">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="U50">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="V50">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="W50">
+        <v>20</v>
+      </c>
+      <c r="X50">
+        <v>24</v>
+      </c>
+      <c r="Y50">
+        <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" t="s">
         <v>137</v>
       </c>
       <c r="B51" t="s">
         <v>142</v>
       </c>
       <c r="C51" t="s">
         <v>143</v>
       </c>
       <c r="D51" t="s">
         <v>40</v>
       </c>
       <c r="E51">
-        <v>119</v>
+        <v>399</v>
       </c>
       <c r="F51">
-        <v>78</v>
+        <v>366</v>
       </c>
       <c r="G51">
-        <v>197</v>
+        <v>765</v>
       </c>
       <c r="H51">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="I51">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="J51">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K51">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="L51">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="M51">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N51">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="O51">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="P51">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Q51">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="R51">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="S51">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="T51">
-        <v>21</v>
+        <v>75</v>
       </c>
       <c r="U51">
-        <v>12</v>
+        <v>61</v>
       </c>
       <c r="V51">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="W51">
-        <v>16</v>
+        <v>70</v>
       </c>
       <c r="X51">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="Y51">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" t="s">
         <v>137</v>
       </c>
       <c r="B52" t="s">
         <v>144</v>
       </c>
       <c r="C52" t="s">
         <v>145</v>
       </c>
       <c r="D52" t="s">
         <v>40</v>
       </c>
       <c r="E52">
-        <v>398</v>
+        <v>72</v>
       </c>
       <c r="F52">
-        <v>366</v>
+        <v>68</v>
       </c>
       <c r="G52">
-        <v>764</v>
+        <v>140</v>
       </c>
       <c r="H52">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="I52">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="J52">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K52">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="L52">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="M52">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N52">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="O52">
-        <v>65</v>
+        <v>7</v>
       </c>
       <c r="P52">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="Q52">
-        <v>76</v>
+        <v>19</v>
       </c>
       <c r="R52">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="S52">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="T52">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="U52">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="V52">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="W52">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="X52">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="Y52">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" t="s">
         <v>137</v>
       </c>
       <c r="B53" t="s">
         <v>146</v>
       </c>
       <c r="C53" t="s">
         <v>147</v>
       </c>
       <c r="D53" t="s">
         <v>40</v>
       </c>
       <c r="E53">
-        <v>112</v>
+        <v>61</v>
       </c>
       <c r="F53">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="G53">
-        <v>197</v>
+        <v>114</v>
       </c>
       <c r="H53">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="I53">
+        <v>11</v>
+      </c>
+      <c r="J53">
+        <v>1</v>
+      </c>
+      <c r="K53">
+        <v>15</v>
+      </c>
+      <c r="L53">
         <v>12</v>
       </c>
-      <c r="J53">
-[...7 lines deleted...]
-      </c>
       <c r="M53">
         <v>1</v>
       </c>
       <c r="N53">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="O53">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="P53">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q53">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="R53">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="S53">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T53">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="U53">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="V53">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>148</v>
       </c>
       <c r="C54" t="s">
         <v>149</v>
       </c>
       <c r="D54" t="s">
         <v>40</v>
       </c>
       <c r="E54">
-        <v>413</v>
+        <v>119</v>
       </c>
       <c r="F54">
-        <v>387</v>
+        <v>78</v>
       </c>
       <c r="G54">
-        <v>800</v>
+        <v>197</v>
       </c>
       <c r="H54">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="I54">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="J54">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K54">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="L54">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="M54">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N54">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="O54">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="P54">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="Q54">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="R54">
-        <v>84</v>
+        <v>14</v>
       </c>
       <c r="S54">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="T54">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="U54">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="V54">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="W54">
-        <v>78</v>
+        <v>16</v>
       </c>
       <c r="X54">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="Y54">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="AK54">
         <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>150</v>
       </c>
       <c r="C55" t="s">
         <v>151</v>
       </c>
       <c r="D55" t="s">
         <v>40</v>
       </c>
       <c r="E55">
-        <v>788</v>
+        <v>413</v>
       </c>
       <c r="F55">
-        <v>746</v>
+        <v>387</v>
       </c>
       <c r="G55">
-        <v>1534</v>
+        <v>800</v>
       </c>
       <c r="H55">
-        <v>130</v>
+        <v>49</v>
       </c>
       <c r="I55">
-        <v>104</v>
+        <v>47</v>
       </c>
       <c r="J55">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="K55">
-        <v>139</v>
+        <v>45</v>
       </c>
       <c r="L55">
-        <v>97</v>
+        <v>59</v>
       </c>
       <c r="M55">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="N55">
-        <v>119</v>
+        <v>81</v>
       </c>
       <c r="O55">
-        <v>147</v>
+        <v>70</v>
       </c>
       <c r="P55">
+        <v>6</v>
+      </c>
+      <c r="Q55">
+        <v>72</v>
+      </c>
+      <c r="R55">
+        <v>84</v>
+      </c>
+      <c r="S55">
+        <v>6</v>
+      </c>
+      <c r="T55">
+        <v>78</v>
+      </c>
+      <c r="U55">
+        <v>61</v>
+      </c>
+      <c r="V55">
+        <v>5</v>
+      </c>
+      <c r="W55">
+        <v>78</v>
+      </c>
+      <c r="X55">
+        <v>59</v>
+      </c>
+      <c r="Y55">
+        <v>5</v>
+      </c>
+      <c r="AI55">
         <v>10</v>
       </c>
-      <c r="Q55">
-[...24 lines deleted...]
-        <v>10</v>
+      <c r="AJ55">
+        <v>7</v>
+      </c>
+      <c r="AK55">
+        <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="A56" t="s">
         <v>137</v>
       </c>
       <c r="B56" t="s">
         <v>152</v>
       </c>
       <c r="C56" t="s">
         <v>153</v>
       </c>
       <c r="D56" t="s">
         <v>40</v>
       </c>
       <c r="E56">
-        <v>162</v>
+        <v>788</v>
       </c>
       <c r="F56">
-        <v>122</v>
+        <v>746</v>
       </c>
       <c r="G56">
-        <v>284</v>
+        <v>1534</v>
       </c>
       <c r="H56">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="I56">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="J56">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="K56">
-        <v>22</v>
+        <v>139</v>
       </c>
       <c r="L56">
-        <v>22</v>
+        <v>97</v>
       </c>
       <c r="M56">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="N56">
-        <v>27</v>
+        <v>119</v>
       </c>
       <c r="O56">
-        <v>19</v>
+        <v>147</v>
       </c>
       <c r="P56">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="Q56">
-        <v>33</v>
+        <v>135</v>
       </c>
       <c r="R56">
-        <v>17</v>
+        <v>126</v>
       </c>
       <c r="S56">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="T56">
-        <v>20</v>
+        <v>136</v>
       </c>
       <c r="U56">
-        <v>22</v>
+        <v>139</v>
       </c>
       <c r="V56">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="W56">
-        <v>27</v>
+        <v>129</v>
       </c>
       <c r="X56">
-        <v>26</v>
+        <v>133</v>
       </c>
       <c r="Y56">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="A57" t="s">
         <v>137</v>
       </c>
       <c r="B57" t="s">
         <v>154</v>
       </c>
       <c r="C57" t="s">
         <v>155</v>
       </c>
       <c r="D57" t="s">
         <v>40</v>
       </c>
       <c r="E57">
-        <v>357</v>
+        <v>163</v>
       </c>
       <c r="F57">
-        <v>324</v>
+        <v>122</v>
       </c>
       <c r="G57">
-        <v>681</v>
+        <v>285</v>
       </c>
       <c r="H57">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="I57">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="J57">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K57">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="L57">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="M57">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N57">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="O57">
-        <v>68</v>
+        <v>19</v>
       </c>
       <c r="P57">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="Q57">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="R57">
-        <v>62</v>
+        <v>17</v>
       </c>
       <c r="S57">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="T57">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="U57">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="V57">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="W57">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="X57">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="Y57">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="AI57">
+        <v>8</v>
+      </c>
+      <c r="AJ57">
+        <v>1</v>
+      </c>
+      <c r="AK57">
+        <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="A58" t="s">
         <v>137</v>
       </c>
       <c r="B58" t="s">
         <v>156</v>
       </c>
       <c r="C58" t="s">
         <v>157</v>
       </c>
       <c r="D58" t="s">
         <v>40</v>
       </c>
       <c r="E58">
-        <v>189</v>
+        <v>357</v>
       </c>
       <c r="F58">
-        <v>179</v>
+        <v>324</v>
       </c>
       <c r="G58">
-        <v>368</v>
+        <v>681</v>
       </c>
       <c r="H58">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="I58">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="J58">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K58">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="L58">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="M58">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N58">
+        <v>61</v>
+      </c>
+      <c r="O58">
+        <v>68</v>
+      </c>
+      <c r="P58">
+        <v>5</v>
+      </c>
+      <c r="Q58">
+        <v>76</v>
+      </c>
+      <c r="R58">
+        <v>62</v>
+      </c>
+      <c r="S58">
+        <v>6</v>
+      </c>
+      <c r="T58">
+        <v>67</v>
+      </c>
+      <c r="U58">
         <v>42</v>
       </c>
-      <c r="O58">
-[...19 lines deleted...]
-      </c>
       <c r="V58">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="W58">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="X58">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="Y58">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="A59" t="s">
         <v>137</v>
       </c>
       <c r="B59" t="s">
         <v>158</v>
       </c>
       <c r="C59" t="s">
         <v>159</v>
       </c>
       <c r="D59" t="s">
         <v>75</v>
       </c>
       <c r="E59">
         <v>115</v>
       </c>
       <c r="F59">
         <v>124</v>
       </c>
       <c r="G59">
         <v>239</v>
       </c>
       <c r="Z59">
@@ -6254,496 +6254,496 @@
       </c>
       <c r="AF60">
         <v>108</v>
       </c>
       <c r="AG60">
         <v>86</v>
       </c>
       <c r="AH60">
         <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="A61" t="s">
         <v>162</v>
       </c>
       <c r="B61" t="s">
         <v>163</v>
       </c>
       <c r="C61" t="s">
         <v>164</v>
       </c>
       <c r="D61" t="s">
         <v>40</v>
       </c>
       <c r="E61">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="F61">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="G61">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="H61">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="I61">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J61">
         <v>1</v>
       </c>
       <c r="K61">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="L61">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M61">
         <v>1</v>
       </c>
       <c r="N61">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="O61">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
       <c r="Q61">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="R61">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="S61">
         <v>1</v>
       </c>
       <c r="T61">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="U61">
+        <v>6</v>
+      </c>
+      <c r="V61">
+        <v>1</v>
+      </c>
+      <c r="W61">
+        <v>3</v>
+      </c>
+      <c r="X61">
         <v>10</v>
-      </c>
-[...7 lines deleted...]
-        <v>14</v>
       </c>
       <c r="Y61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="A62" t="s">
         <v>162</v>
       </c>
       <c r="B62" t="s">
         <v>165</v>
       </c>
       <c r="C62" t="s">
         <v>166</v>
       </c>
       <c r="D62" t="s">
         <v>40</v>
       </c>
       <c r="E62">
-        <v>275</v>
+        <v>55</v>
       </c>
       <c r="F62">
-        <v>245</v>
+        <v>42</v>
       </c>
       <c r="G62">
-        <v>520</v>
+        <v>97</v>
       </c>
       <c r="H62">
-        <v>36</v>
+        <v>7</v>
       </c>
       <c r="I62">
-        <v>36</v>
+        <v>4</v>
       </c>
       <c r="J62">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K62">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="L62">
-        <v>36</v>
+        <v>3</v>
       </c>
       <c r="M62">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N62">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="O62">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="P62">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q62">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="R62">
-        <v>43</v>
+        <v>4</v>
       </c>
       <c r="S62">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="T62">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="U62">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="V62">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W62">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="X62">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="Y62">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="A63" t="s">
         <v>162</v>
       </c>
       <c r="B63" t="s">
         <v>167</v>
       </c>
       <c r="C63" t="s">
         <v>168</v>
       </c>
       <c r="D63" t="s">
         <v>40</v>
       </c>
       <c r="E63">
-        <v>193</v>
+        <v>274</v>
       </c>
       <c r="F63">
-        <v>164</v>
+        <v>245</v>
       </c>
       <c r="G63">
-        <v>357</v>
+        <v>519</v>
       </c>
       <c r="H63">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="I63">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="J63">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K63">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="L63">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="M63">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N63">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="O63">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="P63">
         <v>3</v>
       </c>
       <c r="Q63">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="R63">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="S63">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T63">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="U63">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="V63">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="W63">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="X63">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="Y63">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="A64" t="s">
         <v>162</v>
       </c>
       <c r="B64" t="s">
         <v>169</v>
       </c>
       <c r="C64" t="s">
         <v>170</v>
       </c>
       <c r="D64" t="s">
         <v>40</v>
       </c>
       <c r="E64">
-        <v>46</v>
+        <v>193</v>
       </c>
       <c r="F64">
-        <v>52</v>
+        <v>164</v>
       </c>
       <c r="G64">
-        <v>98</v>
+        <v>357</v>
       </c>
       <c r="H64">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="I64">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="J64">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K64">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="L64">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="M64">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N64">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="O64">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="P64">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q64">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="R64">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="S64">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T64">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="U64">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="V64">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W64">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="X64">
-        <v>5</v>
+        <v>31</v>
       </c>
       <c r="Y64">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="A65" t="s">
         <v>162</v>
       </c>
       <c r="B65" t="s">
         <v>171</v>
       </c>
       <c r="C65" t="s">
         <v>172</v>
       </c>
       <c r="D65" t="s">
         <v>40</v>
       </c>
       <c r="E65">
-        <v>139</v>
+        <v>47</v>
       </c>
       <c r="F65">
-        <v>98</v>
+        <v>52</v>
       </c>
       <c r="G65">
-        <v>237</v>
+        <v>99</v>
       </c>
       <c r="H65">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="I65">
+        <v>10</v>
+      </c>
+      <c r="J65">
+        <v>1</v>
+      </c>
+      <c r="K65">
+        <v>6</v>
+      </c>
+      <c r="L65">
+        <v>7</v>
+      </c>
+      <c r="M65">
+        <v>1</v>
+      </c>
+      <c r="N65">
+        <v>4</v>
+      </c>
+      <c r="O65">
         <v>12</v>
       </c>
-      <c r="J65">
-[...16 lines deleted...]
-      </c>
       <c r="P65">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q65">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="R65">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="S65">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T65">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="U65">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="V65">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W65">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="X65">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="Y65">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="A66" t="s">
         <v>162</v>
       </c>
       <c r="B66" t="s">
         <v>173</v>
       </c>
       <c r="C66" t="s">
         <v>174</v>
       </c>
       <c r="D66" t="s">
         <v>40</v>
       </c>
       <c r="E66">
-        <v>30</v>
+        <v>139</v>
       </c>
       <c r="F66">
-        <v>38</v>
+        <v>98</v>
       </c>
       <c r="G66">
-        <v>68</v>
+        <v>237</v>
       </c>
       <c r="H66">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="I66">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="J66">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K66">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="L66">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="M66">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N66">
-        <v>4</v>
+        <v>31</v>
       </c>
       <c r="O66">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="P66">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q66">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="R66">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="S66">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T66">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="U66">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="V66">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W66">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="X66">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="Y66">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>175</v>
       </c>
       <c r="C67" t="s">
         <v>176</v>
       </c>
       <c r="D67" t="s">
         <v>40</v>
       </c>
       <c r="E67">
         <v>42</v>
       </c>
       <c r="F67">
         <v>34</v>
       </c>
       <c r="G67">
         <v>76</v>
       </c>
       <c r="H67">
@@ -6846,235 +6846,235 @@
       </c>
       <c r="AG68">
         <v>224</v>
       </c>
       <c r="AH68">
         <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>179</v>
       </c>
       <c r="C69" t="s">
         <v>180</v>
       </c>
       <c r="D69" t="s">
         <v>75</v>
       </c>
       <c r="E69">
         <v>423</v>
       </c>
       <c r="F69">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="G69">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="Z69">
         <v>148</v>
       </c>
       <c r="AA69">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="AB69">
         <v>11</v>
       </c>
       <c r="AC69">
         <v>136</v>
       </c>
       <c r="AD69">
         <v>132</v>
       </c>
       <c r="AE69">
         <v>11</v>
       </c>
       <c r="AF69">
         <v>139</v>
       </c>
       <c r="AG69">
         <v>111</v>
       </c>
       <c r="AH69">
         <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="A70" t="s">
         <v>181</v>
       </c>
       <c r="B70" t="s">
         <v>182</v>
       </c>
       <c r="C70" t="s">
         <v>183</v>
       </c>
       <c r="D70" t="s">
         <v>40</v>
       </c>
       <c r="E70">
-        <v>47</v>
+        <v>301</v>
       </c>
       <c r="F70">
-        <v>37</v>
+        <v>292</v>
       </c>
       <c r="G70">
-        <v>84</v>
+        <v>593</v>
       </c>
       <c r="H70">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="I70">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="J70">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K70">
-        <v>9</v>
+        <v>55</v>
       </c>
       <c r="L70">
-        <v>5</v>
+        <v>44</v>
       </c>
       <c r="M70">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N70">
-        <v>6</v>
+        <v>53</v>
       </c>
       <c r="O70">
-        <v>4</v>
+        <v>51</v>
       </c>
       <c r="P70">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="Q70">
-        <v>7</v>
+        <v>45</v>
       </c>
       <c r="R70">
-        <v>7</v>
+        <v>45</v>
       </c>
       <c r="S70">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="T70">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="U70">
-        <v>5</v>
+        <v>50</v>
       </c>
       <c r="V70">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="W70">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="X70">
-        <v>7</v>
+        <v>54</v>
       </c>
       <c r="Y70">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="A71" t="s">
         <v>181</v>
       </c>
       <c r="B71" t="s">
         <v>184</v>
       </c>
       <c r="C71" t="s">
         <v>185</v>
       </c>
       <c r="D71" t="s">
         <v>40</v>
       </c>
       <c r="E71">
-        <v>301</v>
+        <v>48</v>
       </c>
       <c r="F71">
-        <v>292</v>
+        <v>38</v>
       </c>
       <c r="G71">
-        <v>593</v>
+        <v>86</v>
       </c>
       <c r="H71">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="I71">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="J71">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K71">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="L71">
-        <v>44</v>
+        <v>5</v>
       </c>
       <c r="M71">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N71">
-        <v>53</v>
+        <v>6</v>
       </c>
       <c r="O71">
-        <v>51</v>
+        <v>5</v>
       </c>
       <c r="P71">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="Q71">
-        <v>45</v>
+        <v>7</v>
       </c>
       <c r="R71">
-        <v>45</v>
+        <v>7</v>
       </c>
       <c r="S71">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="T71">
-        <v>42</v>
+        <v>6</v>
       </c>
       <c r="U71">
-        <v>50</v>
+        <v>5</v>
       </c>
       <c r="V71">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W71">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="X71">
-        <v>54</v>
+        <v>7</v>
       </c>
       <c r="Y71">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="A72" t="s">
         <v>181</v>
       </c>
       <c r="B72" t="s">
         <v>186</v>
       </c>
       <c r="C72" t="s">
         <v>187</v>
       </c>
       <c r="D72" t="s">
         <v>75</v>
       </c>
       <c r="E72">
         <v>191</v>
       </c>
       <c r="F72">
         <v>187</v>
       </c>
       <c r="G72">
         <v>378</v>
       </c>
       <c r="Z72">
@@ -7097,790 +7097,790 @@
       </c>
       <c r="AF72">
         <v>50</v>
       </c>
       <c r="AG72">
         <v>61</v>
       </c>
       <c r="AH72">
         <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="A73" t="s">
         <v>188</v>
       </c>
       <c r="B73" t="s">
         <v>189</v>
       </c>
       <c r="C73" t="s">
         <v>190</v>
       </c>
       <c r="D73" t="s">
         <v>40</v>
       </c>
       <c r="E73">
-        <v>94</v>
+        <v>166</v>
       </c>
       <c r="F73">
-        <v>99</v>
+        <v>156</v>
       </c>
       <c r="G73">
-        <v>193</v>
+        <v>322</v>
       </c>
       <c r="H73">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="I73">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="J73">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K73">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="L73">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="M73">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N73">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="O73">
+        <v>29</v>
+      </c>
+      <c r="P73">
+        <v>3</v>
+      </c>
+      <c r="Q73">
+        <v>26</v>
+      </c>
+      <c r="R73">
         <v>24</v>
       </c>
-      <c r="P73">
-[...7 lines deleted...]
-      </c>
       <c r="S73">
         <v>2</v>
       </c>
       <c r="T73">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="U73">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="V73">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W73">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="X73">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="Y73">
         <v>2</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="A74" t="s">
         <v>188</v>
       </c>
       <c r="B74" t="s">
         <v>191</v>
       </c>
       <c r="C74" t="s">
         <v>192</v>
       </c>
       <c r="D74" t="s">
         <v>40</v>
       </c>
       <c r="E74">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="F74">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="G74">
-        <v>216</v>
+        <v>193</v>
       </c>
       <c r="H74">
+        <v>20</v>
+      </c>
+      <c r="I74">
+        <v>13</v>
+      </c>
+      <c r="J74">
+        <v>2</v>
+      </c>
+      <c r="K74">
+        <v>13</v>
+      </c>
+      <c r="L74">
+        <v>14</v>
+      </c>
+      <c r="M74">
+        <v>1</v>
+      </c>
+      <c r="N74">
+        <v>10</v>
+      </c>
+      <c r="O74">
+        <v>24</v>
+      </c>
+      <c r="P74">
+        <v>2</v>
+      </c>
+      <c r="Q74">
+        <v>20</v>
+      </c>
+      <c r="R74">
+        <v>14</v>
+      </c>
+      <c r="S74">
+        <v>2</v>
+      </c>
+      <c r="T74">
         <v>15</v>
       </c>
-      <c r="I74">
+      <c r="U74">
+        <v>20</v>
+      </c>
+      <c r="V74">
+        <v>2</v>
+      </c>
+      <c r="W74">
+        <v>16</v>
+      </c>
+      <c r="X74">
         <v>14</v>
-      </c>
-[...43 lines deleted...]
-        <v>17</v>
       </c>
       <c r="Y74">
         <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="A75" t="s">
         <v>188</v>
       </c>
       <c r="B75" t="s">
         <v>193</v>
       </c>
       <c r="C75" t="s">
         <v>194</v>
       </c>
       <c r="D75" t="s">
         <v>40</v>
       </c>
       <c r="E75">
-        <v>436</v>
+        <v>366</v>
       </c>
       <c r="F75">
-        <v>408</v>
+        <v>362</v>
       </c>
       <c r="G75">
-        <v>844</v>
+        <v>728</v>
       </c>
       <c r="H75">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="I75">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="J75">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K75">
+        <v>51</v>
+      </c>
+      <c r="L75">
+        <v>51</v>
+      </c>
+      <c r="M75">
+        <v>4</v>
+      </c>
+      <c r="N75">
+        <v>51</v>
+      </c>
+      <c r="O75">
+        <v>64</v>
+      </c>
+      <c r="P75">
+        <v>5</v>
+      </c>
+      <c r="Q75">
+        <v>62</v>
+      </c>
+      <c r="R75">
+        <v>53</v>
+      </c>
+      <c r="S75">
+        <v>5</v>
+      </c>
+      <c r="T75">
+        <v>83</v>
+      </c>
+      <c r="U75">
         <v>66</v>
       </c>
-      <c r="L75">
-[...28 lines deleted...]
-      </c>
       <c r="V75">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="W75">
-        <v>76</v>
+        <v>59</v>
       </c>
       <c r="X75">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="Y75">
         <v>5</v>
+      </c>
+      <c r="AI75">
+        <v>8</v>
+      </c>
+      <c r="AJ75">
+        <v>4</v>
+      </c>
+      <c r="AK75">
+        <v>2</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="A76" t="s">
         <v>188</v>
       </c>
       <c r="B76" t="s">
         <v>195</v>
       </c>
       <c r="C76" t="s">
         <v>196</v>
       </c>
       <c r="D76" t="s">
         <v>40</v>
       </c>
       <c r="E76">
-        <v>649</v>
+        <v>111</v>
       </c>
       <c r="F76">
-        <v>615</v>
+        <v>105</v>
       </c>
       <c r="G76">
-        <v>1264</v>
+        <v>216</v>
       </c>
       <c r="H76">
-        <v>92</v>
+        <v>15</v>
       </c>
       <c r="I76">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="J76">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="K76">
-        <v>97</v>
+        <v>22</v>
       </c>
       <c r="L76">
-        <v>102</v>
+        <v>16</v>
       </c>
       <c r="M76">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="N76">
-        <v>106</v>
+        <v>22</v>
       </c>
       <c r="O76">
-        <v>117</v>
+        <v>23</v>
       </c>
       <c r="P76">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="Q76">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="R76">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="S76">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="T76">
-        <v>124</v>
+        <v>23</v>
       </c>
       <c r="U76">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="V76">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="W76">
-        <v>117</v>
+        <v>15</v>
       </c>
       <c r="X76">
-        <v>82</v>
+        <v>17</v>
       </c>
       <c r="Y76">
-        <v>7</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="A77" t="s">
         <v>188</v>
       </c>
       <c r="B77" t="s">
         <v>197</v>
       </c>
       <c r="C77" t="s">
         <v>198</v>
       </c>
       <c r="D77" t="s">
         <v>40</v>
       </c>
       <c r="E77">
-        <v>372</v>
+        <v>436</v>
       </c>
       <c r="F77">
-        <v>374</v>
+        <v>408</v>
       </c>
       <c r="G77">
-        <v>746</v>
+        <v>844</v>
       </c>
       <c r="H77">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="I77">
+        <v>71</v>
+      </c>
+      <c r="J77">
+        <v>5</v>
+      </c>
+      <c r="K77">
+        <v>66</v>
+      </c>
+      <c r="L77">
+        <v>70</v>
+      </c>
+      <c r="M77">
+        <v>5</v>
+      </c>
+      <c r="N77">
+        <v>79</v>
+      </c>
+      <c r="O77">
         <v>61</v>
       </c>
-      <c r="J77">
-[...16 lines deleted...]
-      </c>
       <c r="P77">
         <v>5</v>
       </c>
       <c r="Q77">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="R77">
+        <v>65</v>
+      </c>
+      <c r="S77">
+        <v>5</v>
+      </c>
+      <c r="T77">
+        <v>71</v>
+      </c>
+      <c r="U77">
+        <v>72</v>
+      </c>
+      <c r="V77">
+        <v>5</v>
+      </c>
+      <c r="W77">
+        <v>76</v>
+      </c>
+      <c r="X77">
         <v>69</v>
-      </c>
-[...16 lines deleted...]
-        <v>64</v>
       </c>
       <c r="Y77">
         <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="A78" t="s">
         <v>188</v>
       </c>
       <c r="B78" t="s">
         <v>199</v>
       </c>
       <c r="C78" t="s">
         <v>200</v>
       </c>
       <c r="D78" t="s">
         <v>40</v>
       </c>
       <c r="E78">
-        <v>366</v>
+        <v>649</v>
       </c>
       <c r="F78">
-        <v>362</v>
+        <v>615</v>
       </c>
       <c r="G78">
-        <v>728</v>
+        <v>1264</v>
       </c>
       <c r="H78">
-        <v>52</v>
+        <v>92</v>
       </c>
       <c r="I78">
-        <v>56</v>
+        <v>92</v>
       </c>
       <c r="J78">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K78">
-        <v>51</v>
+        <v>97</v>
       </c>
       <c r="L78">
-        <v>51</v>
+        <v>102</v>
       </c>
       <c r="M78">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="N78">
-        <v>51</v>
+        <v>106</v>
       </c>
       <c r="O78">
-        <v>64</v>
+        <v>117</v>
       </c>
       <c r="P78">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Q78">
-        <v>62</v>
+        <v>107</v>
       </c>
       <c r="R78">
-        <v>53</v>
+        <v>112</v>
       </c>
       <c r="S78">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="T78">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="U78">
-        <v>66</v>
+        <v>107</v>
       </c>
       <c r="V78">
+        <v>8</v>
+      </c>
+      <c r="W78">
+        <v>117</v>
+      </c>
+      <c r="X78">
+        <v>82</v>
+      </c>
+      <c r="Y78">
+        <v>7</v>
+      </c>
+      <c r="AI78">
         <v>6</v>
       </c>
-      <c r="W78">
-[...10 lines deleted...]
-      </c>
       <c r="AJ78">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AK78">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>201</v>
       </c>
       <c r="C79" t="s">
         <v>202</v>
       </c>
       <c r="D79" t="s">
         <v>40</v>
       </c>
       <c r="E79">
-        <v>167</v>
+        <v>371</v>
       </c>
       <c r="F79">
-        <v>156</v>
+        <v>374</v>
       </c>
       <c r="G79">
-        <v>323</v>
+        <v>745</v>
       </c>
       <c r="H79">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="I79">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="J79">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K79">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="L79">
-        <v>18</v>
+        <v>62</v>
       </c>
       <c r="M79">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N79">
-        <v>31</v>
+        <v>66</v>
       </c>
       <c r="O79">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="P79">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Q79">
-        <v>26</v>
+        <v>85</v>
       </c>
       <c r="R79">
-        <v>24</v>
+        <v>69</v>
       </c>
       <c r="S79">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="T79">
-        <v>29</v>
+        <v>58</v>
       </c>
       <c r="U79">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="V79">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="W79">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="X79">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="Y79">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>203</v>
       </c>
       <c r="C80" t="s">
         <v>204</v>
       </c>
       <c r="D80" t="s">
         <v>75</v>
       </c>
       <c r="E80">
         <v>399</v>
       </c>
       <c r="F80">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="G80">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="Z80">
         <v>136</v>
       </c>
       <c r="AA80">
         <v>127</v>
       </c>
       <c r="AB80">
         <v>10</v>
       </c>
       <c r="AC80">
         <v>147</v>
       </c>
       <c r="AD80">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="AE80">
         <v>10</v>
       </c>
       <c r="AF80">
         <v>108</v>
       </c>
       <c r="AG80">
         <v>114</v>
       </c>
       <c r="AH80">
         <v>8</v>
       </c>
       <c r="AI80">
         <v>8</v>
       </c>
       <c r="AJ80">
         <v>1</v>
       </c>
       <c r="AK80">
         <v>3</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="A81" t="s">
         <v>188</v>
       </c>
       <c r="B81" t="s">
         <v>205</v>
       </c>
       <c r="C81" t="s">
         <v>206</v>
       </c>
       <c r="D81" t="s">
         <v>75</v>
       </c>
       <c r="E81">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F81">
         <v>478</v>
       </c>
       <c r="G81">
-        <v>1007</v>
+        <v>1006</v>
       </c>
       <c r="Z81">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="AA81">
         <v>163</v>
       </c>
       <c r="AB81">
         <v>13</v>
       </c>
       <c r="AC81">
         <v>176</v>
       </c>
       <c r="AD81">
         <v>160</v>
       </c>
       <c r="AE81">
         <v>13</v>
       </c>
       <c r="AF81">
         <v>178</v>
       </c>
       <c r="AG81">
         <v>155</v>
       </c>
       <c r="AH81">
         <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="A82" t="s">
         <v>188</v>
       </c>
       <c r="B82" t="s">
         <v>207</v>
       </c>
       <c r="C82" t="s">
         <v>208</v>
       </c>
       <c r="D82" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E82">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="F82">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G82">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="AI82">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="AJ82">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="AK82">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="A83" t="s">
         <v>188</v>
       </c>
       <c r="B83" t="s">
         <v>209</v>
       </c>
       <c r="C83" t="s">
         <v>210</v>
       </c>
       <c r="D83" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E83">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="F83">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G83">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="AI83">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="AJ83">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="AK83">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="A84" t="s">
         <v>211</v>
       </c>
       <c r="B84" t="s">
         <v>212</v>
       </c>
       <c r="C84" t="s">
         <v>213</v>
       </c>
       <c r="D84" t="s">
         <v>40</v>
       </c>
       <c r="E84">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F84">
         <v>254</v>
       </c>
       <c r="G84">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="H84">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="I84">
         <v>46</v>
       </c>
       <c r="J84">
         <v>3</v>
       </c>
       <c r="K84">
         <v>36</v>
       </c>
       <c r="L84">
         <v>46</v>
       </c>
       <c r="M84">
         <v>3</v>
       </c>
       <c r="N84">
         <v>48</v>
       </c>
       <c r="O84">
         <v>33</v>
       </c>
       <c r="P84">
         <v>3</v>
       </c>
@@ -7981,60 +7981,60 @@
       </c>
       <c r="W85">
         <v>43</v>
       </c>
       <c r="X85">
         <v>62</v>
       </c>
       <c r="Y85">
         <v>4</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="A86" t="s">
         <v>211</v>
       </c>
       <c r="B86" t="s">
         <v>216</v>
       </c>
       <c r="C86" t="s">
         <v>217</v>
       </c>
       <c r="D86" t="s">
         <v>40</v>
       </c>
       <c r="E86">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F86">
         <v>307</v>
       </c>
       <c r="G86">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="H86">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I86">
         <v>40</v>
       </c>
       <c r="J86">
         <v>4</v>
       </c>
       <c r="K86">
         <v>41</v>
       </c>
       <c r="L86">
         <v>51</v>
       </c>
       <c r="M86">
         <v>4</v>
       </c>
       <c r="N86">
         <v>54</v>
       </c>
       <c r="O86">
         <v>49</v>
       </c>
       <c r="P86">
         <v>4</v>
       </c>
@@ -8147,1499 +8147,1499 @@
       </c>
       <c r="X87">
         <v>9</v>
       </c>
       <c r="Y87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="A88" t="s">
         <v>211</v>
       </c>
       <c r="B88" t="s">
         <v>220</v>
       </c>
       <c r="C88" t="s">
         <v>221</v>
       </c>
       <c r="D88" t="s">
         <v>75</v>
       </c>
       <c r="E88">
         <v>435</v>
       </c>
       <c r="F88">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="G88">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="Z88">
         <v>153</v>
       </c>
       <c r="AA88">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AB88">
         <v>11</v>
       </c>
       <c r="AC88">
         <v>149</v>
       </c>
       <c r="AD88">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="AE88">
         <v>11</v>
       </c>
       <c r="AF88">
         <v>133</v>
       </c>
       <c r="AG88">
         <v>116</v>
       </c>
       <c r="AH88">
         <v>10</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="A89" t="s">
         <v>222</v>
       </c>
       <c r="B89" t="s">
         <v>223</v>
       </c>
       <c r="C89" t="s">
         <v>224</v>
       </c>
       <c r="D89" t="s">
         <v>40</v>
       </c>
       <c r="E89">
-        <v>270</v>
+        <v>994</v>
       </c>
       <c r="F89">
-        <v>191</v>
+        <v>863</v>
       </c>
       <c r="G89">
-        <v>461</v>
+        <v>1857</v>
       </c>
       <c r="H89">
-        <v>33</v>
+        <v>148</v>
       </c>
       <c r="I89">
-        <v>28</v>
+        <v>126</v>
       </c>
       <c r="J89">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="K89">
-        <v>49</v>
+        <v>154</v>
       </c>
       <c r="L89">
-        <v>30</v>
+        <v>119</v>
       </c>
       <c r="M89">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="N89">
-        <v>39</v>
+        <v>169</v>
       </c>
       <c r="O89">
-        <v>29</v>
+        <v>130</v>
       </c>
       <c r="P89">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="Q89">
-        <v>41</v>
+        <v>162</v>
       </c>
       <c r="R89">
-        <v>40</v>
+        <v>179</v>
       </c>
       <c r="S89">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="T89">
-        <v>54</v>
+        <v>185</v>
       </c>
       <c r="U89">
-        <v>25</v>
+        <v>159</v>
       </c>
       <c r="V89">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="W89">
-        <v>40</v>
+        <v>167</v>
       </c>
       <c r="X89">
-        <v>36</v>
+        <v>147</v>
       </c>
       <c r="Y89">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="AI89">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="AJ89">
         <v>3</v>
       </c>
       <c r="AK89">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="A90" t="s">
         <v>222</v>
       </c>
       <c r="B90" t="s">
         <v>225</v>
       </c>
       <c r="C90" t="s">
         <v>226</v>
       </c>
       <c r="D90" t="s">
         <v>40</v>
       </c>
       <c r="E90">
-        <v>993</v>
+        <v>270</v>
       </c>
       <c r="F90">
-        <v>863</v>
+        <v>191</v>
       </c>
       <c r="G90">
-        <v>1856</v>
+        <v>461</v>
       </c>
       <c r="H90">
-        <v>148</v>
+        <v>33</v>
       </c>
       <c r="I90">
-        <v>126</v>
+        <v>28</v>
       </c>
       <c r="J90">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="K90">
-        <v>154</v>
+        <v>49</v>
       </c>
       <c r="L90">
-        <v>119</v>
+        <v>30</v>
       </c>
       <c r="M90">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="N90">
-        <v>169</v>
+        <v>39</v>
       </c>
       <c r="O90">
-        <v>130</v>
+        <v>29</v>
       </c>
       <c r="P90">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="Q90">
-        <v>162</v>
+        <v>41</v>
       </c>
       <c r="R90">
-        <v>179</v>
+        <v>40</v>
       </c>
       <c r="S90">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="T90">
-        <v>184</v>
+        <v>54</v>
       </c>
       <c r="U90">
-        <v>159</v>
+        <v>25</v>
       </c>
       <c r="V90">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="W90">
-        <v>167</v>
+        <v>40</v>
       </c>
       <c r="X90">
-        <v>147</v>
+        <v>36</v>
       </c>
       <c r="Y90">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="AI90">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="AJ90">
         <v>3</v>
       </c>
       <c r="AK90">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="A91" t="s">
         <v>222</v>
       </c>
       <c r="B91" t="s">
         <v>227</v>
       </c>
       <c r="C91" t="s">
         <v>228</v>
       </c>
       <c r="D91" t="s">
         <v>40</v>
       </c>
       <c r="E91">
-        <v>952</v>
+        <v>119</v>
       </c>
       <c r="F91">
-        <v>954</v>
+        <v>88</v>
       </c>
       <c r="G91">
-        <v>1906</v>
+        <v>207</v>
       </c>
       <c r="H91">
-        <v>163</v>
+        <v>16</v>
       </c>
       <c r="I91">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="J91">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="K91">
-        <v>156</v>
+        <v>18</v>
       </c>
       <c r="L91">
-        <v>129</v>
+        <v>11</v>
       </c>
       <c r="M91">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="N91">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="O91">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="P91">
+        <v>2</v>
+      </c>
+      <c r="Q91">
+        <v>17</v>
+      </c>
+      <c r="R91">
+        <v>14</v>
+      </c>
+      <c r="S91">
+        <v>2</v>
+      </c>
+      <c r="T91">
+        <v>26</v>
+      </c>
+      <c r="U91">
         <v>13</v>
       </c>
-      <c r="Q91">
-[...13 lines deleted...]
-      </c>
       <c r="V91">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="W91">
-        <v>165</v>
+        <v>26</v>
       </c>
       <c r="X91">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="Y91">
-        <v>12</v>
+        <v>3</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="A92" t="s">
         <v>222</v>
       </c>
       <c r="B92" t="s">
         <v>229</v>
       </c>
       <c r="C92" t="s">
         <v>230</v>
       </c>
       <c r="D92" t="s">
         <v>40</v>
       </c>
       <c r="E92">
-        <v>70</v>
+        <v>953</v>
       </c>
       <c r="F92">
-        <v>81</v>
+        <v>952</v>
       </c>
       <c r="G92">
-        <v>151</v>
+        <v>1905</v>
       </c>
       <c r="H92">
-        <v>10</v>
+        <v>164</v>
       </c>
       <c r="I92">
-        <v>10</v>
+        <v>150</v>
       </c>
       <c r="J92">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="K92">
+        <v>156</v>
+      </c>
+      <c r="L92">
+        <v>129</v>
+      </c>
+      <c r="M92">
+        <v>11</v>
+      </c>
+      <c r="N92">
+        <v>155</v>
+      </c>
+      <c r="O92">
+        <v>177</v>
+      </c>
+      <c r="P92">
         <v>13</v>
       </c>
-      <c r="L92">
+      <c r="Q92">
+        <v>169</v>
+      </c>
+      <c r="R92">
+        <v>194</v>
+      </c>
+      <c r="S92">
+        <v>14</v>
+      </c>
+      <c r="T92">
+        <v>144</v>
+      </c>
+      <c r="U92">
+        <v>153</v>
+      </c>
+      <c r="V92">
+        <v>11</v>
+      </c>
+      <c r="W92">
+        <v>165</v>
+      </c>
+      <c r="X92">
+        <v>149</v>
+      </c>
+      <c r="Y92">
         <v>12</v>
-      </c>
-[...37 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="A93" t="s">
         <v>222</v>
       </c>
       <c r="B93" t="s">
         <v>231</v>
       </c>
       <c r="C93" t="s">
         <v>232</v>
       </c>
       <c r="D93" t="s">
         <v>40</v>
       </c>
       <c r="E93">
-        <v>506</v>
+        <v>70</v>
       </c>
       <c r="F93">
-        <v>507</v>
+        <v>80</v>
       </c>
       <c r="G93">
-        <v>1013</v>
+        <v>150</v>
       </c>
       <c r="H93">
-        <v>77</v>
+        <v>10</v>
       </c>
       <c r="I93">
-        <v>91</v>
+        <v>10</v>
       </c>
       <c r="J93">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K93">
-        <v>94</v>
+        <v>13</v>
       </c>
       <c r="L93">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="M93">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="N93">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="O93">
-        <v>85</v>
+        <v>17</v>
       </c>
       <c r="P93">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="Q93">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="R93">
-        <v>90</v>
+        <v>15</v>
       </c>
       <c r="S93">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="T93">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="U93">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="V93">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="W93">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="X93">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="Y93">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="A94" t="s">
         <v>222</v>
       </c>
       <c r="B94" t="s">
         <v>233</v>
       </c>
       <c r="C94" t="s">
         <v>234</v>
       </c>
       <c r="D94" t="s">
         <v>40</v>
       </c>
       <c r="E94">
-        <v>137</v>
+        <v>506</v>
       </c>
       <c r="F94">
-        <v>138</v>
+        <v>507</v>
       </c>
       <c r="G94">
-        <v>275</v>
+        <v>1013</v>
       </c>
       <c r="H94">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="I94">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="J94">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K94">
-        <v>22</v>
+        <v>94</v>
       </c>
       <c r="L94">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="M94">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="N94">
-        <v>19</v>
+        <v>85</v>
       </c>
       <c r="O94">
-        <v>27</v>
+        <v>85</v>
       </c>
       <c r="P94">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="Q94">
-        <v>18</v>
+        <v>83</v>
       </c>
       <c r="R94">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="S94">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="T94">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="U94">
-        <v>23</v>
+        <v>105</v>
       </c>
       <c r="V94">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="W94">
-        <v>19</v>
+        <v>86</v>
       </c>
       <c r="X94">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="Y94">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="A95" t="s">
         <v>222</v>
       </c>
       <c r="B95" t="s">
         <v>235</v>
       </c>
       <c r="C95" t="s">
         <v>236</v>
       </c>
       <c r="D95" t="s">
         <v>40</v>
       </c>
       <c r="E95">
-        <v>808</v>
+        <v>137</v>
       </c>
       <c r="F95">
-        <v>775</v>
+        <v>138</v>
       </c>
       <c r="G95">
-        <v>1583</v>
+        <v>275</v>
       </c>
       <c r="H95">
-        <v>127</v>
+        <v>23</v>
       </c>
       <c r="I95">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="J95">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="K95">
-        <v>131</v>
+        <v>22</v>
       </c>
       <c r="L95">
-        <v>98</v>
+        <v>17</v>
       </c>
       <c r="M95">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="N95">
-        <v>129</v>
+        <v>19</v>
       </c>
       <c r="O95">
-        <v>139</v>
+        <v>27</v>
       </c>
       <c r="P95">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="Q95">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="R95">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="S95">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="T95">
-        <v>145</v>
+        <v>36</v>
       </c>
       <c r="U95">
-        <v>150</v>
+        <v>23</v>
       </c>
       <c r="V95">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="W95">
-        <v>138</v>
+        <v>19</v>
       </c>
       <c r="X95">
-        <v>132</v>
+        <v>30</v>
       </c>
       <c r="Y95">
-        <v>10</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="A96" t="s">
         <v>222</v>
       </c>
       <c r="B96" t="s">
         <v>237</v>
       </c>
       <c r="C96" t="s">
         <v>238</v>
       </c>
       <c r="D96" t="s">
         <v>40</v>
       </c>
       <c r="E96">
-        <v>25</v>
+        <v>806</v>
       </c>
       <c r="F96">
-        <v>26</v>
+        <v>775</v>
       </c>
       <c r="G96">
-        <v>51</v>
+        <v>1581</v>
       </c>
       <c r="H96">
-        <v>3</v>
+        <v>126</v>
       </c>
       <c r="I96">
-        <v>3</v>
+        <v>109</v>
       </c>
       <c r="J96">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="K96">
-        <v>2</v>
+        <v>131</v>
       </c>
       <c r="L96">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="M96">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="N96">
-        <v>4</v>
+        <v>129</v>
       </c>
       <c r="O96">
-        <v>3</v>
+        <v>139</v>
       </c>
       <c r="P96">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="Q96">
-        <v>6</v>
+        <v>135</v>
       </c>
       <c r="R96">
-        <v>5</v>
+        <v>145</v>
       </c>
       <c r="S96">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="T96">
-        <v>5</v>
+        <v>144</v>
       </c>
       <c r="U96">
-        <v>4</v>
+        <v>150</v>
       </c>
       <c r="V96">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="W96">
-        <v>5</v>
+        <v>138</v>
       </c>
       <c r="X96">
-        <v>7</v>
+        <v>132</v>
       </c>
       <c r="Y96">
+        <v>10</v>
+      </c>
+      <c r="AI96">
+        <v>3</v>
+      </c>
+      <c r="AJ96">
+        <v>2</v>
+      </c>
+      <c r="AK96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>239</v>
       </c>
       <c r="C97" t="s">
         <v>240</v>
       </c>
       <c r="D97" t="s">
         <v>40</v>
       </c>
       <c r="E97">
-        <v>120</v>
+        <v>25</v>
       </c>
       <c r="F97">
-        <v>88</v>
+        <v>26</v>
       </c>
       <c r="G97">
-        <v>208</v>
+        <v>51</v>
       </c>
       <c r="H97">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="I97">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="J97">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K97">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="L97">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="M97">
         <v>1</v>
       </c>
       <c r="N97">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="O97">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="P97">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q97">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="R97">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="S97">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T97">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="U97">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="V97">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W97">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="X97">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="Y97">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>241</v>
       </c>
       <c r="C98" t="s">
         <v>242</v>
       </c>
       <c r="D98" t="s">
         <v>75</v>
       </c>
       <c r="E98">
-        <v>258</v>
+        <v>1044</v>
       </c>
       <c r="F98">
-        <v>288</v>
+        <v>1014</v>
       </c>
       <c r="G98">
-        <v>546</v>
+        <v>2058</v>
       </c>
       <c r="Z98">
-        <v>75</v>
+        <v>360</v>
       </c>
       <c r="AA98">
-        <v>94</v>
+        <v>331</v>
       </c>
       <c r="AB98">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="AC98">
-        <v>85</v>
+        <v>395</v>
       </c>
       <c r="AD98">
-        <v>110</v>
+        <v>383</v>
       </c>
       <c r="AE98">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="AF98">
-        <v>98</v>
+        <v>289</v>
       </c>
       <c r="AG98">
-        <v>84</v>
+        <v>300</v>
       </c>
       <c r="AH98">
-        <v>7</v>
+        <v>22</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="A99" t="s">
         <v>222</v>
       </c>
       <c r="B99" t="s">
         <v>243</v>
       </c>
       <c r="C99" t="s">
         <v>244</v>
       </c>
       <c r="D99" t="s">
         <v>75</v>
       </c>
       <c r="E99">
-        <v>523</v>
+        <v>258</v>
       </c>
       <c r="F99">
-        <v>507</v>
+        <v>288</v>
       </c>
       <c r="G99">
-        <v>1030</v>
+        <v>546</v>
       </c>
       <c r="Z99">
-        <v>166</v>
+        <v>75</v>
       </c>
       <c r="AA99">
-        <v>152</v>
+        <v>94</v>
       </c>
       <c r="AB99">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="AC99">
-        <v>187</v>
+        <v>85</v>
       </c>
       <c r="AD99">
-        <v>202</v>
+        <v>110</v>
       </c>
       <c r="AE99">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="AF99">
-        <v>158</v>
+        <v>98</v>
       </c>
       <c r="AG99">
-        <v>145</v>
+        <v>84</v>
       </c>
       <c r="AH99">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="A100" t="s">
         <v>222</v>
       </c>
       <c r="B100" t="s">
         <v>245</v>
       </c>
       <c r="C100" t="s">
         <v>246</v>
       </c>
       <c r="D100" t="s">
         <v>75</v>
       </c>
       <c r="E100">
-        <v>1044</v>
+        <v>523</v>
       </c>
       <c r="F100">
-        <v>1014</v>
+        <v>508</v>
       </c>
       <c r="G100">
-        <v>2058</v>
+        <v>1031</v>
       </c>
       <c r="Z100">
-        <v>360</v>
+        <v>166</v>
       </c>
       <c r="AA100">
-        <v>331</v>
+        <v>153</v>
       </c>
       <c r="AB100">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="AC100">
-        <v>395</v>
+        <v>187</v>
       </c>
       <c r="AD100">
-        <v>383</v>
+        <v>202</v>
       </c>
       <c r="AE100">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="AF100">
-        <v>289</v>
+        <v>158</v>
       </c>
       <c r="AG100">
-        <v>300</v>
+        <v>145</v>
       </c>
       <c r="AH100">
-        <v>22</v>
+        <v>12</v>
+      </c>
+      <c r="AI100">
+        <v>12</v>
+      </c>
+      <c r="AJ100">
+        <v>8</v>
+      </c>
+      <c r="AK100">
+        <v>3</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="A101" t="s">
         <v>247</v>
       </c>
       <c r="B101" t="s">
         <v>248</v>
       </c>
       <c r="C101" t="s">
         <v>249</v>
       </c>
       <c r="D101" t="s">
         <v>40</v>
       </c>
       <c r="E101">
-        <v>380</v>
+        <v>138</v>
       </c>
       <c r="F101">
-        <v>418</v>
+        <v>138</v>
       </c>
       <c r="G101">
-        <v>798</v>
+        <v>276</v>
       </c>
       <c r="H101">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="I101">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="J101">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K101">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="L101">
-        <v>69</v>
+        <v>19</v>
       </c>
       <c r="M101">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="N101">
-        <v>84</v>
+        <v>30</v>
       </c>
       <c r="O101">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="P101">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="Q101">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="R101">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="S101">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="T101">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="U101">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="V101">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="W101">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="X101">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="Y101">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="A102" t="s">
         <v>247</v>
       </c>
       <c r="B102" t="s">
         <v>250</v>
       </c>
       <c r="C102" t="s">
         <v>251</v>
       </c>
       <c r="D102" t="s">
         <v>40</v>
       </c>
       <c r="E102">
-        <v>48</v>
+        <v>380</v>
       </c>
       <c r="F102">
-        <v>47</v>
+        <v>418</v>
       </c>
       <c r="G102">
-        <v>95</v>
+        <v>798</v>
       </c>
       <c r="H102">
-        <v>7</v>
+        <v>51</v>
       </c>
       <c r="I102">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="J102">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K102">
-        <v>3</v>
+        <v>50</v>
       </c>
       <c r="L102">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="M102">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N102">
-        <v>10</v>
+        <v>84</v>
       </c>
       <c r="O102">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="P102">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="Q102">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="R102">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="S102">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="T102">
-        <v>7</v>
+        <v>50</v>
       </c>
       <c r="U102">
-        <v>9</v>
+        <v>66</v>
       </c>
       <c r="V102">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="W102">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="X102">
-        <v>3</v>
+        <v>70</v>
       </c>
       <c r="Y102">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="A103" t="s">
         <v>247</v>
       </c>
       <c r="B103" t="s">
         <v>252</v>
       </c>
       <c r="C103" t="s">
         <v>253</v>
       </c>
       <c r="D103" t="s">
         <v>40</v>
       </c>
       <c r="E103">
-        <v>124</v>
+        <v>48</v>
       </c>
       <c r="F103">
-        <v>117</v>
+        <v>47</v>
       </c>
       <c r="G103">
-        <v>241</v>
+        <v>95</v>
       </c>
       <c r="H103">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="I103">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="J103">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K103">
+        <v>3</v>
+      </c>
+      <c r="L103">
         <v>11</v>
       </c>
-      <c r="L103">
-[...1 lines deleted...]
-      </c>
       <c r="M103">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N103">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="O103">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="P103">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q103">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="R103">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="S103">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T103">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="U103">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="V103">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W103">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="X103">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="Y103">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="A104" t="s">
         <v>247</v>
       </c>
       <c r="B104" t="s">
         <v>254</v>
       </c>
       <c r="C104" t="s">
         <v>255</v>
       </c>
       <c r="D104" t="s">
         <v>40</v>
       </c>
       <c r="E104">
-        <v>70</v>
+        <v>124</v>
       </c>
       <c r="F104">
-        <v>88</v>
+        <v>117</v>
       </c>
       <c r="G104">
-        <v>158</v>
+        <v>241</v>
       </c>
       <c r="H104">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="I104">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="J104">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K104">
         <v>11</v>
       </c>
       <c r="L104">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="M104">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N104">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="O104">
+        <v>23</v>
+      </c>
+      <c r="P104">
+        <v>2</v>
+      </c>
+      <c r="Q104">
+        <v>20</v>
+      </c>
+      <c r="R104">
+        <v>18</v>
+      </c>
+      <c r="S104">
+        <v>2</v>
+      </c>
+      <c r="T104">
+        <v>26</v>
+      </c>
+      <c r="U104">
+        <v>21</v>
+      </c>
+      <c r="V104">
+        <v>2</v>
+      </c>
+      <c r="W104">
+        <v>25</v>
+      </c>
+      <c r="X104">
         <v>24</v>
-      </c>
-[...25 lines deleted...]
-        <v>15</v>
       </c>
       <c r="Y104">
         <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:37">
       <c r="A105" t="s">
         <v>247</v>
       </c>
       <c r="B105" t="s">
         <v>256</v>
       </c>
       <c r="C105" t="s">
         <v>257</v>
       </c>
       <c r="D105" t="s">
         <v>40</v>
       </c>
       <c r="E105">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="F105">
-        <v>36</v>
+        <v>88</v>
       </c>
       <c r="G105">
-        <v>74</v>
+        <v>158</v>
       </c>
       <c r="H105">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="I105">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="J105">
         <v>1</v>
       </c>
       <c r="K105">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="L105">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="M105">
         <v>1</v>
       </c>
       <c r="N105">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="O105">
+        <v>24</v>
+      </c>
+      <c r="P105">
+        <v>2</v>
+      </c>
+      <c r="Q105">
         <v>8</v>
       </c>
-      <c r="P105">
-[...4 lines deleted...]
-      </c>
       <c r="R105">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="S105">
         <v>1</v>
       </c>
       <c r="T105">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="U105">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="V105">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W105">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="X105">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="Y105">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="A106" t="s">
         <v>247</v>
       </c>
       <c r="B106" t="s">
         <v>258</v>
       </c>
       <c r="C106" t="s">
         <v>259</v>
       </c>
       <c r="D106" t="s">
         <v>40</v>
       </c>
       <c r="E106">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="F106">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="G106">
-        <v>133</v>
+        <v>75</v>
       </c>
       <c r="H106">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="I106">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="J106">
         <v>1</v>
       </c>
       <c r="K106">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="L106">
+        <v>5</v>
+      </c>
+      <c r="M106">
+        <v>1</v>
+      </c>
+      <c r="N106">
+        <v>5</v>
+      </c>
+      <c r="O106">
+        <v>8</v>
+      </c>
+      <c r="P106">
+        <v>1</v>
+      </c>
+      <c r="Q106">
+        <v>7</v>
+      </c>
+      <c r="R106">
+        <v>9</v>
+      </c>
+      <c r="S106">
+        <v>1</v>
+      </c>
+      <c r="T106">
+        <v>5</v>
+      </c>
+      <c r="U106">
+        <v>6</v>
+      </c>
+      <c r="V106">
+        <v>1</v>
+      </c>
+      <c r="W106">
         <v>10</v>
-      </c>
-[...31 lines deleted...]
-        <v>9</v>
       </c>
       <c r="X106">
         <v>5</v>
       </c>
       <c r="Y106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="A107" t="s">
         <v>247</v>
       </c>
       <c r="B107" t="s">
         <v>260</v>
       </c>
       <c r="C107" t="s">
         <v>261</v>
       </c>
       <c r="D107" t="s">
         <v>40</v>
       </c>
       <c r="E107">
-        <v>138</v>
+        <v>81</v>
       </c>
       <c r="F107">
-        <v>138</v>
+        <v>52</v>
       </c>
       <c r="G107">
-        <v>276</v>
+        <v>133</v>
       </c>
       <c r="H107">
         <v>15</v>
       </c>
       <c r="I107">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="J107">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K107">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="L107">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="M107">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N107">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="O107">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="P107">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q107">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="R107">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="S107">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T107">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="U107">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="V107">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W107">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="X107">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="Y107">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="A108" t="s">
         <v>247</v>
       </c>
       <c r="B108" t="s">
         <v>262</v>
       </c>
       <c r="C108" t="s">
         <v>263</v>
       </c>
       <c r="D108" t="s">
         <v>75</v>
       </c>
       <c r="E108">
         <v>297</v>
       </c>
       <c r="F108">
         <v>289</v>
       </c>
       <c r="G108">
         <v>586</v>
       </c>
       <c r="Z108">
@@ -9662,555 +9662,555 @@
       </c>
       <c r="AF108">
         <v>85</v>
       </c>
       <c r="AG108">
         <v>87</v>
       </c>
       <c r="AH108">
         <v>7</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="A109" t="s">
         <v>264</v>
       </c>
       <c r="B109" t="s">
         <v>265</v>
       </c>
       <c r="C109" t="s">
         <v>266</v>
       </c>
       <c r="D109" t="s">
         <v>40</v>
       </c>
       <c r="E109">
-        <v>53</v>
+        <v>539</v>
       </c>
       <c r="F109">
-        <v>51</v>
+        <v>491</v>
       </c>
       <c r="G109">
-        <v>104</v>
+        <v>1030</v>
       </c>
       <c r="H109">
+        <v>76</v>
+      </c>
+      <c r="I109">
+        <v>88</v>
+      </c>
+      <c r="J109">
         <v>6</v>
       </c>
-      <c r="I109">
+      <c r="K109">
+        <v>94</v>
+      </c>
+      <c r="L109">
+        <v>81</v>
+      </c>
+      <c r="M109">
+        <v>7</v>
+      </c>
+      <c r="N109">
+        <v>91</v>
+      </c>
+      <c r="O109">
+        <v>73</v>
+      </c>
+      <c r="P109">
         <v>6</v>
       </c>
-      <c r="J109">
-[...14 lines deleted...]
-      <c r="O109">
+      <c r="Q109">
+        <v>83</v>
+      </c>
+      <c r="R109">
+        <v>80</v>
+      </c>
+      <c r="S109">
+        <v>6</v>
+      </c>
+      <c r="T109">
+        <v>97</v>
+      </c>
+      <c r="U109">
+        <v>82</v>
+      </c>
+      <c r="V109">
         <v>7</v>
       </c>
-      <c r="P109">
-[...19 lines deleted...]
-      </c>
       <c r="W109">
-        <v>8</v>
+        <v>94</v>
       </c>
       <c r="X109">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="Y109">
+        <v>7</v>
+      </c>
+      <c r="AI109">
+        <v>4</v>
+      </c>
+      <c r="AJ109">
+        <v>2</v>
+      </c>
+      <c r="AK109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="A110" t="s">
         <v>264</v>
       </c>
       <c r="B110" t="s">
         <v>267</v>
       </c>
       <c r="C110" t="s">
         <v>268</v>
       </c>
       <c r="D110" t="s">
         <v>40</v>
       </c>
       <c r="E110">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="F110">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="G110">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H110">
+        <v>6</v>
+      </c>
+      <c r="I110">
+        <v>6</v>
+      </c>
+      <c r="J110">
+        <v>1</v>
+      </c>
+      <c r="K110">
+        <v>9</v>
+      </c>
+      <c r="L110">
+        <v>8</v>
+      </c>
+      <c r="M110">
+        <v>1</v>
+      </c>
+      <c r="N110">
+        <v>11</v>
+      </c>
+      <c r="O110">
+        <v>7</v>
+      </c>
+      <c r="P110">
+        <v>1</v>
+      </c>
+      <c r="Q110">
+        <v>6</v>
+      </c>
+      <c r="R110">
+        <v>14</v>
+      </c>
+      <c r="S110">
+        <v>1</v>
+      </c>
+      <c r="T110">
         <v>13</v>
       </c>
-      <c r="I110">
-[...14 lines deleted...]
-      <c r="N110">
+      <c r="U110">
+        <v>6</v>
+      </c>
+      <c r="V110">
+        <v>1</v>
+      </c>
+      <c r="W110">
         <v>8</v>
       </c>
-      <c r="O110">
-[...25 lines deleted...]
-      </c>
       <c r="X110">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="Y110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="A111" t="s">
         <v>264</v>
       </c>
       <c r="B111" t="s">
         <v>269</v>
       </c>
       <c r="C111" t="s">
         <v>270</v>
       </c>
       <c r="D111" t="s">
         <v>40</v>
       </c>
       <c r="E111">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="F111">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G111">
-        <v>39</v>
+        <v>103</v>
       </c>
       <c r="H111">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="I111">
         <v>5</v>
       </c>
       <c r="J111">
         <v>1</v>
       </c>
       <c r="K111">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L111">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="M111">
         <v>1</v>
       </c>
       <c r="N111">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="O111">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
       <c r="Q111">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="R111">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="S111">
         <v>1</v>
       </c>
       <c r="T111">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="U111">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="V111">
         <v>1</v>
       </c>
       <c r="W111">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="X111">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="Y111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="A112" t="s">
         <v>264</v>
       </c>
       <c r="B112" t="s">
         <v>271</v>
       </c>
       <c r="C112" t="s">
         <v>272</v>
       </c>
       <c r="D112" t="s">
         <v>40</v>
       </c>
       <c r="E112">
-        <v>136</v>
+        <v>19</v>
       </c>
       <c r="F112">
-        <v>99</v>
+        <v>20</v>
       </c>
       <c r="G112">
-        <v>235</v>
+        <v>39</v>
       </c>
       <c r="H112">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="I112">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="J112">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K112">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="L112">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="M112">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N112">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="O112">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="P112">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q112">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="R112">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="S112">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T112">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="U112">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="V112">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W112">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="X112">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="Y112">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="A113" t="s">
         <v>264</v>
       </c>
       <c r="B113" t="s">
         <v>273</v>
       </c>
       <c r="C113" t="s">
         <v>274</v>
       </c>
       <c r="D113" t="s">
         <v>40</v>
       </c>
       <c r="E113">
-        <v>537</v>
+        <v>136</v>
       </c>
       <c r="F113">
-        <v>491</v>
+        <v>99</v>
       </c>
       <c r="G113">
-        <v>1028</v>
+        <v>235</v>
       </c>
       <c r="H113">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="I113">
-        <v>88</v>
+        <v>16</v>
       </c>
       <c r="J113">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K113">
-        <v>94</v>
+        <v>19</v>
       </c>
       <c r="L113">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="M113">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="N113">
-        <v>90</v>
+        <v>23</v>
       </c>
       <c r="O113">
-        <v>73</v>
+        <v>21</v>
       </c>
       <c r="P113">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="Q113">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="R113">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="S113">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="T113">
-        <v>97</v>
+        <v>29</v>
       </c>
       <c r="U113">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="V113">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="W113">
-        <v>94</v>
+        <v>20</v>
       </c>
       <c r="X113">
-        <v>85</v>
+        <v>15</v>
       </c>
       <c r="Y113">
-        <v>7</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="A114" t="s">
         <v>264</v>
       </c>
       <c r="B114" t="s">
         <v>275</v>
       </c>
       <c r="C114" t="s">
         <v>276</v>
       </c>
       <c r="D114" t="s">
         <v>75</v>
       </c>
       <c r="E114">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="F114">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="G114">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="Z114">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="AA114">
         <v>117</v>
       </c>
       <c r="AB114">
         <v>10</v>
       </c>
       <c r="AC114">
         <v>170</v>
       </c>
       <c r="AD114">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="AE114">
         <v>11</v>
       </c>
       <c r="AF114">
         <v>151</v>
       </c>
       <c r="AG114">
         <v>109</v>
       </c>
       <c r="AH114">
         <v>10</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="A115" t="s">
         <v>277</v>
       </c>
       <c r="B115" t="s">
         <v>278</v>
       </c>
       <c r="C115" t="s">
         <v>279</v>
       </c>
       <c r="D115" t="s">
         <v>40</v>
       </c>
       <c r="E115">
-        <v>69</v>
+        <v>114</v>
       </c>
       <c r="F115">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="G115">
-        <v>138</v>
+        <v>208</v>
       </c>
       <c r="H115">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="I115">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="J115">
         <v>1</v>
       </c>
       <c r="K115">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="L115">
+        <v>13</v>
+      </c>
+      <c r="M115">
+        <v>2</v>
+      </c>
+      <c r="N115">
+        <v>16</v>
+      </c>
+      <c r="O115">
+        <v>20</v>
+      </c>
+      <c r="P115">
+        <v>2</v>
+      </c>
+      <c r="Q115">
+        <v>20</v>
+      </c>
+      <c r="R115">
+        <v>17</v>
+      </c>
+      <c r="S115">
+        <v>2</v>
+      </c>
+      <c r="T115">
+        <v>18</v>
+      </c>
+      <c r="U115">
+        <v>17</v>
+      </c>
+      <c r="V115">
+        <v>2</v>
+      </c>
+      <c r="W115">
+        <v>27</v>
+      </c>
+      <c r="X115">
         <v>14</v>
       </c>
-      <c r="M115">
-[...34 lines deleted...]
-      </c>
       <c r="Y115">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="A116" t="s">
         <v>277</v>
       </c>
       <c r="B116" t="s">
         <v>280</v>
       </c>
       <c r="C116" t="s">
         <v>281</v>
       </c>
       <c r="D116" t="s">
         <v>40</v>
       </c>
       <c r="E116">
         <v>28</v>
       </c>
       <c r="F116">
         <v>26</v>
       </c>
       <c r="G116">
         <v>54</v>
       </c>
       <c r="H116">
@@ -10260,466 +10260,466 @@
       </c>
       <c r="W116">
         <v>6</v>
       </c>
       <c r="X116">
         <v>8</v>
       </c>
       <c r="Y116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="A117" t="s">
         <v>277</v>
       </c>
       <c r="B117" t="s">
         <v>282</v>
       </c>
       <c r="C117" t="s">
         <v>283</v>
       </c>
       <c r="D117" t="s">
         <v>40</v>
       </c>
       <c r="E117">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="F117">
-        <v>36</v>
+        <v>69</v>
       </c>
       <c r="G117">
-        <v>67</v>
+        <v>138</v>
       </c>
       <c r="H117">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="I117">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="J117">
         <v>1</v>
       </c>
       <c r="K117">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="L117">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="M117">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N117">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="O117">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
       <c r="Q117">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="R117">
         <v>5</v>
       </c>
       <c r="S117">
         <v>1</v>
       </c>
       <c r="T117">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="U117">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="V117">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W117">
         <v>7</v>
       </c>
       <c r="X117">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="Y117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="A118" t="s">
         <v>277</v>
       </c>
       <c r="B118" t="s">
         <v>284</v>
       </c>
       <c r="C118" t="s">
         <v>285</v>
       </c>
       <c r="D118" t="s">
         <v>40</v>
       </c>
       <c r="E118">
-        <v>229</v>
+        <v>31</v>
       </c>
       <c r="F118">
-        <v>206</v>
+        <v>36</v>
       </c>
       <c r="G118">
-        <v>435</v>
+        <v>67</v>
       </c>
       <c r="H118">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="I118">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="J118">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K118">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="L118">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="M118">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N118">
-        <v>39</v>
+        <v>3</v>
       </c>
       <c r="O118">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="P118">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q118">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="R118">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="S118">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T118">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="U118">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="V118">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W118">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="X118">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="Y118">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="AK118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="A119" t="s">
         <v>277</v>
       </c>
       <c r="B119" t="s">
         <v>286</v>
       </c>
       <c r="C119" t="s">
         <v>287</v>
       </c>
       <c r="D119" t="s">
         <v>40</v>
       </c>
       <c r="E119">
-        <v>99</v>
+        <v>229</v>
       </c>
       <c r="F119">
-        <v>85</v>
+        <v>206</v>
       </c>
       <c r="G119">
-        <v>184</v>
+        <v>435</v>
       </c>
       <c r="H119">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="I119">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="J119">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K119">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="L119">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="M119">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N119">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="O119">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="P119">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q119">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="R119">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="S119">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="T119">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="U119">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="V119">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W119">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="X119">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="Y119">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="AI119">
+        <v>4</v>
+      </c>
+      <c r="AJ119">
+        <v>4</v>
+      </c>
+      <c r="AK119">
+        <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="A120" t="s">
         <v>277</v>
       </c>
       <c r="B120" t="s">
         <v>288</v>
       </c>
       <c r="C120" t="s">
         <v>289</v>
       </c>
       <c r="D120" t="s">
         <v>40</v>
       </c>
       <c r="E120">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="F120">
+        <v>85</v>
+      </c>
+      <c r="G120">
+        <v>184</v>
+      </c>
+      <c r="H120">
+        <v>8</v>
+      </c>
+      <c r="I120">
+        <v>9</v>
+      </c>
+      <c r="J120">
+        <v>1</v>
+      </c>
+      <c r="K120">
+        <v>14</v>
+      </c>
+      <c r="L120">
+        <v>10</v>
+      </c>
+      <c r="M120">
+        <v>1</v>
+      </c>
+      <c r="N120">
+        <v>12</v>
+      </c>
+      <c r="O120">
+        <v>16</v>
+      </c>
+      <c r="P120">
+        <v>2</v>
+      </c>
+      <c r="Q120">
         <v>19</v>
       </c>
-      <c r="G120">
-[...31 lines deleted...]
-      </c>
       <c r="R120">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="S120">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T120">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="U120">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="V120">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W120">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="X120">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="Y120">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="A121" t="s">
         <v>277</v>
       </c>
       <c r="B121" t="s">
         <v>290</v>
       </c>
       <c r="C121" t="s">
         <v>291</v>
       </c>
       <c r="D121" t="s">
         <v>40</v>
       </c>
       <c r="E121">
-        <v>114</v>
+        <v>22</v>
       </c>
       <c r="F121">
-        <v>95</v>
+        <v>19</v>
       </c>
       <c r="G121">
-        <v>209</v>
+        <v>41</v>
       </c>
       <c r="H121">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="I121">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="J121">
         <v>1</v>
       </c>
       <c r="K121">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="L121">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="M121">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N121">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="O121">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="P121">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q121">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="R121">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="S121">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T121">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="U121">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="V121">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W121">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="X121">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="Y121">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="A122" t="s">
         <v>277</v>
       </c>
       <c r="B122" t="s">
         <v>292</v>
       </c>
       <c r="C122" t="s">
         <v>293</v>
       </c>
       <c r="D122" t="s">
         <v>75</v>
       </c>
       <c r="E122">
         <v>181</v>
       </c>
       <c r="F122">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G122">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="Z122">
         <v>78</v>
       </c>
       <c r="AA122">
         <v>55</v>
       </c>
       <c r="AB122">
         <v>5</v>
       </c>
       <c r="AC122">
         <v>60</v>
       </c>
       <c r="AD122">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="AE122">
         <v>6</v>
       </c>
       <c r="AF122">
         <v>43</v>
       </c>
       <c r="AG122">
         <v>61</v>
       </c>
       <c r="AH122">
         <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="A123" t="s">
         <v>294</v>
       </c>
       <c r="B123" t="s">
         <v>295</v>
       </c>
       <c r="C123" t="s">
         <v>296</v>
       </c>
       <c r="D123" t="s">
@@ -10781,87 +10781,87 @@
       </c>
       <c r="W123">
         <v>23</v>
       </c>
       <c r="X123">
         <v>15</v>
       </c>
       <c r="Y123">
         <v>2</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="A124" t="s">
         <v>294</v>
       </c>
       <c r="B124" t="s">
         <v>297</v>
       </c>
       <c r="C124" t="s">
         <v>298</v>
       </c>
       <c r="D124" t="s">
         <v>40</v>
       </c>
       <c r="E124">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="F124">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="G124">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="H124">
         <v>81</v>
       </c>
       <c r="I124">
         <v>68</v>
       </c>
       <c r="J124">
         <v>6</v>
       </c>
       <c r="K124">
         <v>82</v>
       </c>
       <c r="L124">
         <v>79</v>
       </c>
       <c r="M124">
         <v>6</v>
       </c>
       <c r="N124">
         <v>78</v>
       </c>
       <c r="O124">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P124">
         <v>6</v>
       </c>
       <c r="Q124">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="R124">
         <v>88</v>
       </c>
       <c r="S124">
         <v>7</v>
       </c>
       <c r="T124">
         <v>85</v>
       </c>
       <c r="U124">
         <v>79</v>
       </c>
       <c r="V124">
         <v>6</v>
       </c>
       <c r="W124">
         <v>74</v>
       </c>
       <c r="X124">
         <v>84</v>
       </c>
       <c r="Y124">
         <v>6</v>
       </c>
@@ -11255,60 +11255,60 @@
       </c>
       <c r="X129">
         <v>7</v>
       </c>
       <c r="Y129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="A130" t="s">
         <v>294</v>
       </c>
       <c r="B130" t="s">
         <v>309</v>
       </c>
       <c r="C130" t="s">
         <v>310</v>
       </c>
       <c r="D130" t="s">
         <v>75</v>
       </c>
       <c r="E130">
         <v>678</v>
       </c>
       <c r="F130">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="G130">
-        <v>1293</v>
+        <v>1292</v>
       </c>
       <c r="Z130">
         <v>231</v>
       </c>
       <c r="AA130">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="AB130">
         <v>16</v>
       </c>
       <c r="AC130">
         <v>242</v>
       </c>
       <c r="AD130">
         <v>236</v>
       </c>
       <c r="AE130">
         <v>17</v>
       </c>
       <c r="AF130">
         <v>203</v>
       </c>
       <c r="AG130">
         <v>187</v>
       </c>
       <c r="AH130">
         <v>15</v>
       </c>
       <c r="AI130">
         <v>2</v>
       </c>
@@ -11361,188 +11361,188 @@
       </c>
       <c r="AF131">
         <v>105</v>
       </c>
       <c r="AG131">
         <v>70</v>
       </c>
       <c r="AH131">
         <v>7</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="A132" t="s">
         <v>313</v>
       </c>
       <c r="B132" t="s">
         <v>314</v>
       </c>
       <c r="C132" t="s">
         <v>315</v>
       </c>
       <c r="D132" t="s">
         <v>40</v>
       </c>
       <c r="E132">
-        <v>131</v>
+        <v>231</v>
       </c>
       <c r="F132">
-        <v>94</v>
+        <v>213</v>
       </c>
       <c r="G132">
-        <v>225</v>
+        <v>444</v>
       </c>
       <c r="H132">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="I132">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="J132">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K132">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="L132">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="M132">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N132">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="O132">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="P132">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="Q132">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="R132">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="S132">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="T132">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="U132">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="V132">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W132">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="X132">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="Y132">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="A133" t="s">
         <v>313</v>
       </c>
       <c r="B133" t="s">
         <v>316</v>
       </c>
       <c r="C133" t="s">
         <v>317</v>
       </c>
       <c r="D133" t="s">
         <v>40</v>
       </c>
       <c r="E133">
-        <v>233</v>
+        <v>131</v>
       </c>
       <c r="F133">
-        <v>213</v>
+        <v>94</v>
       </c>
       <c r="G133">
-        <v>446</v>
+        <v>225</v>
       </c>
       <c r="H133">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="I133">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="J133">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K133">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="L133">
+        <v>11</v>
+      </c>
+      <c r="M133">
+        <v>2</v>
+      </c>
+      <c r="N133">
+        <v>21</v>
+      </c>
+      <c r="O133">
+        <v>15</v>
+      </c>
+      <c r="P133">
+        <v>2</v>
+      </c>
+      <c r="Q133">
         <v>20</v>
       </c>
-      <c r="M133">
-[...13 lines deleted...]
-      </c>
       <c r="R133">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="S133">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="T133">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="U133">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="V133">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="W133">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="X133">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="Y133">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="A134" t="s">
         <v>313</v>
       </c>
       <c r="B134" t="s">
         <v>318</v>
       </c>
       <c r="C134" t="s">
         <v>319</v>
       </c>
       <c r="D134" t="s">
         <v>40</v>
       </c>
       <c r="E134">
         <v>55</v>
       </c>
       <c r="F134">
         <v>48</v>
       </c>
       <c r="G134">
         <v>103</v>
       </c>
       <c r="H134">
@@ -11592,78 +11592,78 @@
       </c>
       <c r="W134">
         <v>8</v>
       </c>
       <c r="X134">
         <v>5</v>
       </c>
       <c r="Y134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="A135" t="s">
         <v>313</v>
       </c>
       <c r="B135" t="s">
         <v>320</v>
       </c>
       <c r="C135" t="s">
         <v>321</v>
       </c>
       <c r="D135" t="s">
         <v>40</v>
       </c>
       <c r="E135">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F135">
         <v>367</v>
       </c>
       <c r="G135">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="H135">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I135">
         <v>56</v>
       </c>
       <c r="J135">
         <v>5</v>
       </c>
       <c r="K135">
         <v>74</v>
       </c>
       <c r="L135">
         <v>55</v>
       </c>
       <c r="M135">
         <v>5</v>
       </c>
       <c r="N135">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="O135">
         <v>62</v>
       </c>
       <c r="P135">
         <v>5</v>
       </c>
       <c r="Q135">
         <v>70</v>
       </c>
       <c r="R135">
         <v>70</v>
       </c>
       <c r="S135">
         <v>6</v>
       </c>
       <c r="T135">
         <v>73</v>
       </c>
       <c r="U135">
         <v>61</v>
       </c>
       <c r="V135">
         <v>5</v>
       </c>
@@ -11678,555 +11678,555 @@
       </c>
       <c r="AI135">
         <v>8</v>
       </c>
       <c r="AJ135">
         <v>2</v>
       </c>
       <c r="AK135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="A136" t="s">
         <v>313</v>
       </c>
       <c r="B136" t="s">
         <v>322</v>
       </c>
       <c r="C136" t="s">
         <v>323</v>
       </c>
       <c r="D136" t="s">
         <v>75</v>
       </c>
       <c r="E136">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F136">
         <v>205</v>
       </c>
       <c r="G136">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="Z136">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AA136">
         <v>81</v>
       </c>
       <c r="AB136">
         <v>7</v>
       </c>
       <c r="AC136">
         <v>75</v>
       </c>
       <c r="AD136">
         <v>70</v>
       </c>
       <c r="AE136">
         <v>6</v>
       </c>
       <c r="AF136">
         <v>52</v>
       </c>
       <c r="AG136">
         <v>54</v>
       </c>
       <c r="AH136">
         <v>5</v>
       </c>
     </row>
     <row r="137" spans="1:37">
       <c r="A137" t="s">
         <v>324</v>
       </c>
       <c r="B137" t="s">
         <v>325</v>
       </c>
       <c r="C137" t="s">
         <v>326</v>
       </c>
       <c r="D137" t="s">
         <v>40</v>
       </c>
       <c r="E137">
-        <v>31</v>
+        <v>205</v>
       </c>
       <c r="F137">
+        <v>188</v>
+      </c>
+      <c r="G137">
+        <v>393</v>
+      </c>
+      <c r="H137">
+        <v>32</v>
+      </c>
+      <c r="I137">
+        <v>34</v>
+      </c>
+      <c r="J137">
+        <v>3</v>
+      </c>
+      <c r="K137">
+        <v>26</v>
+      </c>
+      <c r="L137">
         <v>33</v>
       </c>
-      <c r="G137">
-[...16 lines deleted...]
-      </c>
       <c r="M137">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N137">
-        <v>5</v>
+        <v>37</v>
       </c>
       <c r="O137">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="P137">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q137">
-        <v>3</v>
+        <v>37</v>
       </c>
       <c r="R137">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="S137">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T137">
-        <v>4</v>
+        <v>40</v>
       </c>
       <c r="U137">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="V137">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W137">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="X137">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="Y137">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="A138" t="s">
         <v>324</v>
       </c>
       <c r="B138" t="s">
         <v>327</v>
       </c>
       <c r="C138" t="s">
         <v>328</v>
       </c>
       <c r="D138" t="s">
         <v>40</v>
       </c>
       <c r="E138">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="F138">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="G138">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="H138">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I138">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J138">
         <v>1</v>
       </c>
       <c r="K138">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L138">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M138">
         <v>1</v>
       </c>
       <c r="N138">
         <v>5</v>
       </c>
       <c r="O138">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
       <c r="Q138">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R138">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="S138">
         <v>1</v>
       </c>
       <c r="T138">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="U138">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="V138">
         <v>1</v>
       </c>
       <c r="W138">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="X138">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Y138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="A139" t="s">
         <v>324</v>
       </c>
       <c r="B139" t="s">
         <v>329</v>
       </c>
       <c r="C139" t="s">
         <v>330</v>
       </c>
       <c r="D139" t="s">
         <v>40</v>
       </c>
       <c r="E139">
-        <v>156</v>
+        <v>25</v>
       </c>
       <c r="F139">
-        <v>139</v>
+        <v>20</v>
       </c>
       <c r="G139">
-        <v>295</v>
+        <v>45</v>
       </c>
       <c r="H139">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="I139">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="J139">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K139">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="L139">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="M139">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N139">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="O139">
-        <v>28</v>
+        <v>3</v>
       </c>
       <c r="P139">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q139">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="R139">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="S139">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T139">
-        <v>34</v>
+        <v>5</v>
       </c>
       <c r="U139">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="V139">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W139">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="X139">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="Y139">
-        <v>2</v>
-[...7 lines deleted...]
-      <c r="AK139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="A140" t="s">
         <v>324</v>
       </c>
       <c r="B140" t="s">
         <v>331</v>
       </c>
       <c r="C140" t="s">
         <v>332</v>
       </c>
       <c r="D140" t="s">
         <v>40</v>
       </c>
       <c r="E140">
+        <v>156</v>
+      </c>
+      <c r="F140">
+        <v>139</v>
+      </c>
+      <c r="G140">
+        <v>295</v>
+      </c>
+      <c r="H140">
+        <v>21</v>
+      </c>
+      <c r="I140">
+        <v>19</v>
+      </c>
+      <c r="J140">
+        <v>2</v>
+      </c>
+      <c r="K140">
+        <v>17</v>
+      </c>
+      <c r="L140">
+        <v>18</v>
+      </c>
+      <c r="M140">
+        <v>2</v>
+      </c>
+      <c r="N140">
+        <v>30</v>
+      </c>
+      <c r="O140">
+        <v>28</v>
+      </c>
+      <c r="P140">
+        <v>3</v>
+      </c>
+      <c r="Q140">
+        <v>26</v>
+      </c>
+      <c r="R140">
         <v>22</v>
       </c>
-      <c r="F140">
-[...37 lines deleted...]
-      </c>
       <c r="S140">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T140">
-        <v>5</v>
+        <v>34</v>
       </c>
       <c r="U140">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="V140">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W140">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="X140">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="Y140">
+        <v>2</v>
+      </c>
+      <c r="AI140">
+        <v>1</v>
+      </c>
+      <c r="AJ140">
+        <v>1</v>
+      </c>
+      <c r="AK140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="A141" t="s">
         <v>324</v>
       </c>
       <c r="B141" t="s">
         <v>333</v>
       </c>
       <c r="C141" t="s">
         <v>334</v>
       </c>
       <c r="D141" t="s">
         <v>40</v>
       </c>
       <c r="E141">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="F141">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="G141">
-        <v>125</v>
+        <v>40</v>
       </c>
       <c r="H141">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="I141">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J141">
         <v>1</v>
       </c>
       <c r="K141">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="L141">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="M141">
         <v>1</v>
       </c>
       <c r="N141">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="O141">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
       <c r="Q141">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="R141">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="S141">
         <v>1</v>
       </c>
       <c r="T141">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="U141">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="V141">
         <v>1</v>
       </c>
       <c r="W141">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="X141">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="Y141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="A142" t="s">
         <v>324</v>
       </c>
       <c r="B142" t="s">
         <v>335</v>
       </c>
       <c r="C142" t="s">
         <v>336</v>
       </c>
       <c r="D142" t="s">
         <v>40</v>
       </c>
       <c r="E142">
-        <v>205</v>
+        <v>66</v>
       </c>
       <c r="F142">
-        <v>188</v>
+        <v>59</v>
       </c>
       <c r="G142">
-        <v>393</v>
+        <v>125</v>
       </c>
       <c r="H142">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="I142">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="J142">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K142">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="L142">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="M142">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N142">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="O142">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="P142">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q142">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="R142">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="S142">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T142">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="U142">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="V142">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W142">
-        <v>33</v>
+        <v>4</v>
       </c>
       <c r="X142">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="Y142">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="A143" t="s">
         <v>324</v>
       </c>
       <c r="B143" t="s">
         <v>337</v>
       </c>
       <c r="C143" t="s">
         <v>338</v>
       </c>
       <c r="D143" t="s">
         <v>40</v>
       </c>
       <c r="E143">
         <v>37</v>
       </c>
       <c r="F143">
         <v>24</v>
       </c>
       <c r="G143">
         <v>61</v>
       </c>
       <c r="H143">
@@ -12335,791 +12335,800 @@
       </c>
       <c r="AI144">
         <v>3</v>
       </c>
       <c r="AJ144">
         <v>3</v>
       </c>
       <c r="AK144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="A145" t="s">
         <v>341</v>
       </c>
       <c r="B145" t="s">
         <v>342</v>
       </c>
       <c r="C145" t="s">
         <v>343</v>
       </c>
       <c r="D145" t="s">
         <v>40</v>
       </c>
       <c r="E145">
-        <v>86</v>
+        <v>372</v>
       </c>
       <c r="F145">
-        <v>105</v>
+        <v>283</v>
       </c>
       <c r="G145">
-        <v>191</v>
+        <v>655</v>
       </c>
       <c r="H145">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="I145">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="J145">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K145">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="L145">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="M145">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N145">
-        <v>9</v>
+        <v>69</v>
       </c>
       <c r="O145">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="P145">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Q145">
-        <v>26</v>
+        <v>75</v>
       </c>
       <c r="R145">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="S145">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="T145">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="U145">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="V145">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="W145">
-        <v>8</v>
+        <v>58</v>
       </c>
       <c r="X145">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="Y145">
-        <v>1</v>
+        <v>5</v>
+      </c>
+      <c r="AI145">
+        <v>4</v>
+      </c>
+      <c r="AJ145">
+        <v>0</v>
+      </c>
+      <c r="AK145">
+        <v>3</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="A146" t="s">
         <v>341</v>
       </c>
       <c r="B146" t="s">
         <v>344</v>
       </c>
       <c r="C146" t="s">
         <v>345</v>
       </c>
       <c r="D146" t="s">
         <v>40</v>
       </c>
       <c r="E146">
+        <v>86</v>
+      </c>
+      <c r="F146">
+        <v>105</v>
+      </c>
+      <c r="G146">
+        <v>191</v>
+      </c>
+      <c r="H146">
+        <v>12</v>
+      </c>
+      <c r="I146">
+        <v>8</v>
+      </c>
+      <c r="J146">
+        <v>1</v>
+      </c>
+      <c r="K146">
+        <v>16</v>
+      </c>
+      <c r="L146">
         <v>22</v>
       </c>
-      <c r="F146">
-[...19 lines deleted...]
-      </c>
       <c r="M146">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N146">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="O146">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="P146">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q146">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="R146">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="S146">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T146">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="U146">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="V146">
         <v>1</v>
       </c>
       <c r="W146">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="X146">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="Y146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="A147" t="s">
         <v>341</v>
       </c>
       <c r="B147" t="s">
         <v>346</v>
       </c>
       <c r="C147" t="s">
         <v>347</v>
       </c>
       <c r="D147" t="s">
         <v>40</v>
       </c>
       <c r="E147">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="F147">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G147">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="H147">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I147">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J147">
         <v>1</v>
       </c>
       <c r="K147">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L147">
         <v>3</v>
       </c>
       <c r="M147">
         <v>1</v>
       </c>
       <c r="N147">
+        <v>4</v>
+      </c>
+      <c r="O147">
+        <v>5</v>
+      </c>
+      <c r="P147">
+        <v>1</v>
+      </c>
+      <c r="Q147">
+        <v>5</v>
+      </c>
+      <c r="R147">
         <v>6</v>
       </c>
-      <c r="O147">
-[...10 lines deleted...]
-      </c>
       <c r="S147">
         <v>1</v>
       </c>
       <c r="T147">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="U147">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="V147">
         <v>1</v>
       </c>
       <c r="W147">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="X147">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="Y147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="A148" t="s">
         <v>341</v>
       </c>
       <c r="B148" t="s">
         <v>348</v>
       </c>
       <c r="C148" t="s">
         <v>349</v>
       </c>
       <c r="D148" t="s">
         <v>40</v>
       </c>
       <c r="E148">
-        <v>212</v>
+        <v>41</v>
       </c>
       <c r="F148">
-        <v>195</v>
+        <v>24</v>
       </c>
       <c r="G148">
-        <v>407</v>
+        <v>65</v>
       </c>
       <c r="H148">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="I148">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="J148">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K148">
-        <v>43</v>
+        <v>5</v>
       </c>
       <c r="L148">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="M148">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N148">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="O148">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="P148">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q148">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="R148">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="S148">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T148">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="U148">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="V148">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W148">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="X148">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="Y148">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="A149" t="s">
         <v>341</v>
       </c>
       <c r="B149" t="s">
         <v>350</v>
       </c>
       <c r="C149" t="s">
         <v>351</v>
       </c>
       <c r="D149" t="s">
         <v>40</v>
       </c>
       <c r="E149">
-        <v>51</v>
+        <v>212</v>
       </c>
       <c r="F149">
-        <v>48</v>
+        <v>195</v>
       </c>
       <c r="G149">
-        <v>99</v>
+        <v>407</v>
       </c>
       <c r="H149">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I149">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="J149">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K149">
-        <v>6</v>
+        <v>43</v>
       </c>
       <c r="L149">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="M149">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N149">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="O149">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="P149">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q149">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="R149">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="S149">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T149">
-        <v>5</v>
+        <v>46</v>
       </c>
       <c r="U149">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="V149">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W149">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="X149">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="Y149">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="150" spans="1:37">
       <c r="A150" t="s">
         <v>341</v>
       </c>
       <c r="B150" t="s">
         <v>352</v>
       </c>
       <c r="C150" t="s">
         <v>353</v>
       </c>
       <c r="D150" t="s">
         <v>40</v>
       </c>
       <c r="E150">
-        <v>372</v>
+        <v>23</v>
       </c>
       <c r="F150">
-        <v>283</v>
+        <v>22</v>
       </c>
       <c r="G150">
-        <v>655</v>
+        <v>45</v>
       </c>
       <c r="H150">
-        <v>46</v>
+        <v>2</v>
       </c>
       <c r="I150">
-        <v>38</v>
+        <v>3</v>
       </c>
       <c r="J150">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K150">
-        <v>64</v>
+        <v>4</v>
       </c>
       <c r="L150">
-        <v>42</v>
+        <v>4</v>
       </c>
       <c r="M150">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N150">
-        <v>69</v>
+        <v>4</v>
       </c>
       <c r="O150">
-        <v>50</v>
+        <v>4</v>
       </c>
       <c r="P150">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="Q150">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="R150">
-        <v>40</v>
+        <v>3</v>
       </c>
       <c r="S150">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="T150">
-        <v>56</v>
+        <v>1</v>
       </c>
       <c r="U150">
-        <v>56</v>
+        <v>5</v>
       </c>
       <c r="V150">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W150">
-        <v>58</v>
+        <v>3</v>
       </c>
       <c r="X150">
-        <v>57</v>
+        <v>3</v>
       </c>
       <c r="Y150">
-        <v>5</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="A151" t="s">
         <v>341</v>
       </c>
       <c r="B151" t="s">
         <v>354</v>
       </c>
       <c r="C151" t="s">
         <v>355</v>
       </c>
       <c r="D151" t="s">
         <v>40</v>
       </c>
       <c r="E151">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="F151">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="G151">
-        <v>45</v>
+        <v>99</v>
       </c>
       <c r="H151">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="I151">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J151">
         <v>1</v>
       </c>
       <c r="K151">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L151">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="M151">
         <v>1</v>
       </c>
       <c r="N151">
         <v>4</v>
       </c>
       <c r="O151">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
       <c r="Q151">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="R151">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="S151">
         <v>1</v>
       </c>
       <c r="T151">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="U151">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="V151">
         <v>1</v>
       </c>
       <c r="W151">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="X151">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="Y151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="A152" t="s">
         <v>341</v>
       </c>
       <c r="B152" t="s">
         <v>356</v>
       </c>
       <c r="C152" t="s">
         <v>357</v>
       </c>
       <c r="D152" t="s">
         <v>75</v>
       </c>
       <c r="E152">
-        <v>516</v>
+        <v>332</v>
       </c>
       <c r="F152">
-        <v>387</v>
+        <v>272</v>
       </c>
       <c r="G152">
-        <v>903</v>
+        <v>604</v>
       </c>
       <c r="Z152">
-        <v>175</v>
+        <v>112</v>
       </c>
       <c r="AA152">
-        <v>151</v>
+        <v>91</v>
       </c>
       <c r="AB152">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="AC152">
-        <v>182</v>
+        <v>120</v>
       </c>
       <c r="AD152">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="AE152">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="AF152">
-        <v>159</v>
+        <v>100</v>
       </c>
       <c r="AG152">
-        <v>110</v>
+        <v>75</v>
       </c>
       <c r="AH152">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="153" spans="1:37">
       <c r="A153" t="s">
         <v>341</v>
       </c>
       <c r="B153" t="s">
         <v>358</v>
       </c>
       <c r="C153" t="s">
         <v>359</v>
       </c>
       <c r="D153" t="s">
         <v>75</v>
       </c>
       <c r="E153">
-        <v>331</v>
+        <v>516</v>
       </c>
       <c r="F153">
-        <v>272</v>
+        <v>386</v>
       </c>
       <c r="G153">
-        <v>603</v>
+        <v>902</v>
       </c>
       <c r="Z153">
-        <v>111</v>
+        <v>175</v>
       </c>
       <c r="AA153">
-        <v>91</v>
+        <v>150</v>
       </c>
       <c r="AB153">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="AC153">
-        <v>120</v>
+        <v>182</v>
       </c>
       <c r="AD153">
-        <v>106</v>
+        <v>126</v>
       </c>
       <c r="AE153">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="AF153">
-        <v>100</v>
+        <v>159</v>
       </c>
       <c r="AG153">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="AH153">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="A154" t="s">
         <v>341</v>
       </c>
       <c r="B154" t="s">
         <v>360</v>
       </c>
       <c r="C154" t="s">
         <v>361</v>
       </c>
       <c r="D154" t="s">
         <v>75</v>
       </c>
       <c r="E154">
         <v>13</v>
       </c>
       <c r="F154">
         <v>2</v>
       </c>
       <c r="G154">
         <v>15</v>
       </c>
       <c r="AF154">
         <v>13</v>
       </c>
       <c r="AG154">
         <v>2</v>
       </c>
       <c r="AH154">
         <v>2</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="A155" t="s">
         <v>362</v>
       </c>
       <c r="B155" t="s">
         <v>363</v>
       </c>
       <c r="C155" t="s">
         <v>364</v>
       </c>
       <c r="D155" t="s">
         <v>40</v>
       </c>
       <c r="E155">
-        <v>243</v>
+        <v>397</v>
       </c>
       <c r="F155">
-        <v>187</v>
+        <v>366</v>
       </c>
       <c r="G155">
-        <v>430</v>
+        <v>763</v>
       </c>
       <c r="H155">
+        <v>61</v>
+      </c>
+      <c r="I155">
+        <v>62</v>
+      </c>
+      <c r="J155">
+        <v>5</v>
+      </c>
+      <c r="K155">
+        <v>62</v>
+      </c>
+      <c r="L155">
+        <v>69</v>
+      </c>
+      <c r="M155">
+        <v>5</v>
+      </c>
+      <c r="N155">
+        <v>69</v>
+      </c>
+      <c r="O155">
+        <v>59</v>
+      </c>
+      <c r="P155">
+        <v>5</v>
+      </c>
+      <c r="Q155">
+        <v>55</v>
+      </c>
+      <c r="R155">
         <v>57</v>
       </c>
-      <c r="I155">
-[...28 lines deleted...]
-      </c>
       <c r="S155">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="T155">
-        <v>36</v>
+        <v>70</v>
       </c>
       <c r="U155">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="V155">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="W155">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="X155">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="Y155">
-        <v>3</v>
+        <v>5</v>
+      </c>
+      <c r="AI155">
+        <v>7</v>
+      </c>
+      <c r="AJ155">
+        <v>3</v>
+      </c>
+      <c r="AK155">
+        <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="A156" t="s">
         <v>362</v>
       </c>
       <c r="B156" t="s">
         <v>365</v>
       </c>
       <c r="C156" t="s">
         <v>366</v>
       </c>
       <c r="D156" t="s">
         <v>40</v>
       </c>
       <c r="E156">
         <v>198</v>
       </c>
       <c r="F156">
         <v>197</v>
       </c>
       <c r="G156">
         <v>395</v>
       </c>
       <c r="H156">
@@ -13169,197 +13178,188 @@
       </c>
       <c r="W156">
         <v>29</v>
       </c>
       <c r="X156">
         <v>27</v>
       </c>
       <c r="Y156">
         <v>3</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="A157" t="s">
         <v>362</v>
       </c>
       <c r="B157" t="s">
         <v>367</v>
       </c>
       <c r="C157" t="s">
         <v>368</v>
       </c>
       <c r="D157" t="s">
         <v>40</v>
       </c>
       <c r="E157">
-        <v>162</v>
+        <v>243</v>
       </c>
       <c r="F157">
-        <v>169</v>
+        <v>187</v>
       </c>
       <c r="G157">
-        <v>331</v>
+        <v>430</v>
       </c>
       <c r="H157">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="I157">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="J157">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K157">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="L157">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="M157">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N157">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="O157">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="P157">
         <v>3</v>
       </c>
       <c r="Q157">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="R157">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="S157">
         <v>3</v>
       </c>
       <c r="T157">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="U157">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="V157">
         <v>3</v>
       </c>
       <c r="W157">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="X157">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Y157">
         <v>3</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="A158" t="s">
         <v>362</v>
       </c>
       <c r="B158" t="s">
         <v>369</v>
       </c>
       <c r="C158" t="s">
         <v>370</v>
       </c>
       <c r="D158" t="s">
         <v>40</v>
       </c>
       <c r="E158">
-        <v>397</v>
+        <v>161</v>
       </c>
       <c r="F158">
-        <v>366</v>
+        <v>168</v>
       </c>
       <c r="G158">
-        <v>763</v>
+        <v>329</v>
       </c>
       <c r="H158">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="I158">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="J158">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K158">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="L158">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="M158">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="N158">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="O158">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="P158">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Q158">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="R158">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="S158">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="T158">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="U158">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="V158">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="W158">
-        <v>73</v>
+        <v>32</v>
       </c>
       <c r="X158">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="Y158">
-        <v>5</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="A159" t="s">
         <v>362</v>
       </c>
       <c r="B159" t="s">
         <v>371</v>
       </c>
       <c r="C159" t="s">
         <v>372</v>
       </c>
       <c r="D159" t="s">
         <v>40</v>
       </c>
       <c r="E159">
         <v>20</v>
       </c>
       <c r="F159">
         <v>18</v>
       </c>
       <c r="G159">
         <v>38</v>
       </c>
       <c r="H159">
@@ -13545,555 +13545,555 @@
       </c>
       <c r="W161">
         <v>52</v>
       </c>
       <c r="X161">
         <v>56</v>
       </c>
       <c r="Y161">
         <v>4</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="A162" t="s">
         <v>375</v>
       </c>
       <c r="B162" t="s">
         <v>378</v>
       </c>
       <c r="C162" t="s">
         <v>379</v>
       </c>
       <c r="D162" t="s">
         <v>40</v>
       </c>
       <c r="E162">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="F162">
-        <v>74</v>
+        <v>40</v>
       </c>
       <c r="G162">
-        <v>165</v>
+        <v>79</v>
       </c>
       <c r="H162">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="I162">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="J162">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K162">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="L162">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="M162">
         <v>1</v>
       </c>
       <c r="N162">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="O162">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
       <c r="Q162">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="R162">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="S162">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T162">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="U162">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="V162">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W162">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="X162">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="Y162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="A163" t="s">
         <v>375</v>
       </c>
       <c r="B163" t="s">
         <v>380</v>
       </c>
       <c r="C163" t="s">
         <v>381</v>
       </c>
       <c r="D163" t="s">
         <v>40</v>
       </c>
       <c r="E163">
-        <v>33</v>
+        <v>91</v>
       </c>
       <c r="F163">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="G163">
-        <v>64</v>
+        <v>165</v>
       </c>
       <c r="H163">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="I163">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="J163">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K163">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="L163">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="M163">
         <v>1</v>
       </c>
       <c r="N163">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="O163">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
       <c r="Q163">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="R163">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="S163">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T163">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="U163">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="V163">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W163">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="X163">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="Y163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="A164" t="s">
         <v>375</v>
       </c>
       <c r="B164" t="s">
         <v>382</v>
       </c>
       <c r="C164" t="s">
         <v>383</v>
       </c>
       <c r="D164" t="s">
         <v>40</v>
       </c>
       <c r="E164">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="F164">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="G164">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="H164">
         <v>4</v>
       </c>
       <c r="I164">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J164">
         <v>1</v>
       </c>
       <c r="K164">
         <v>3</v>
       </c>
       <c r="L164">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="M164">
         <v>1</v>
       </c>
       <c r="N164">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O164">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
       <c r="Q164">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="R164">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="S164">
         <v>1</v>
       </c>
       <c r="T164">
+        <v>3</v>
+      </c>
+      <c r="U164">
+        <v>7</v>
+      </c>
+      <c r="V164">
+        <v>1</v>
+      </c>
+      <c r="W164">
         <v>9</v>
       </c>
-      <c r="U164">
-[...7 lines deleted...]
-      </c>
       <c r="X164">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="Y164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:37">
       <c r="A165" t="s">
         <v>375</v>
       </c>
       <c r="B165" t="s">
         <v>384</v>
       </c>
       <c r="C165" t="s">
         <v>385</v>
       </c>
       <c r="D165" t="s">
         <v>75</v>
       </c>
       <c r="E165">
         <v>196</v>
       </c>
       <c r="F165">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="G165">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="Z165">
         <v>72</v>
       </c>
       <c r="AA165">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB165">
         <v>6</v>
       </c>
       <c r="AC165">
         <v>69</v>
       </c>
       <c r="AD165">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AE165">
         <v>6</v>
       </c>
       <c r="AF165">
         <v>55</v>
       </c>
       <c r="AG165">
         <v>57</v>
       </c>
       <c r="AH165">
         <v>5</v>
       </c>
       <c r="AI165">
         <v>0</v>
       </c>
       <c r="AJ165">
         <v>1</v>
       </c>
       <c r="AK165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="A166" t="s">
         <v>386</v>
       </c>
       <c r="B166" t="s">
         <v>387</v>
       </c>
       <c r="C166" t="s">
         <v>388</v>
       </c>
       <c r="D166" t="s">
         <v>40</v>
       </c>
       <c r="E166">
-        <v>42</v>
+        <v>119</v>
       </c>
       <c r="F166">
-        <v>46</v>
+        <v>116</v>
       </c>
       <c r="G166">
-        <v>88</v>
+        <v>235</v>
       </c>
       <c r="H166">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="I166">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="J166">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K166">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="L166">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="M166">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N166">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="O166">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="P166">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q166">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="R166">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="S166">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T166">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="U166">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="V166">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W166">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="X166">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="Y166">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="A167" t="s">
         <v>386</v>
       </c>
       <c r="B167" t="s">
         <v>389</v>
       </c>
       <c r="C167" t="s">
         <v>390</v>
       </c>
       <c r="D167" t="s">
         <v>40</v>
       </c>
       <c r="E167">
-        <v>290</v>
+        <v>42</v>
       </c>
       <c r="F167">
-        <v>325</v>
+        <v>46</v>
       </c>
       <c r="G167">
-        <v>615</v>
+        <v>88</v>
       </c>
       <c r="H167">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="I167">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="J167">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K167">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="L167">
-        <v>56</v>
+        <v>4</v>
       </c>
       <c r="M167">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N167">
-        <v>43</v>
+        <v>6</v>
       </c>
       <c r="O167">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="P167">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="Q167">
-        <v>55</v>
+        <v>6</v>
       </c>
       <c r="R167">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="S167">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="T167">
-        <v>55</v>
+        <v>4</v>
       </c>
       <c r="U167">
-        <v>65</v>
+        <v>7</v>
       </c>
       <c r="V167">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="W167">
-        <v>45</v>
+        <v>7</v>
       </c>
       <c r="X167">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="Y167">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:37">
       <c r="A168" t="s">
         <v>386</v>
       </c>
       <c r="B168" t="s">
         <v>391</v>
       </c>
       <c r="C168" t="s">
         <v>392</v>
       </c>
       <c r="D168" t="s">
         <v>40</v>
       </c>
       <c r="E168">
-        <v>71</v>
+        <v>290</v>
       </c>
       <c r="F168">
-        <v>82</v>
+        <v>325</v>
       </c>
       <c r="G168">
-        <v>153</v>
+        <v>615</v>
       </c>
       <c r="H168">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="I168">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="J168">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K168">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="L168">
-        <v>7</v>
+        <v>56</v>
       </c>
       <c r="M168">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N168">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="O168">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="P168">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="Q168">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="R168">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="S168">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="T168">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="U168">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="V168">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="W168">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="X168">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="Y168">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="A169" t="s">
         <v>386</v>
       </c>
       <c r="B169" t="s">
         <v>393</v>
       </c>
       <c r="C169" t="s">
         <v>394</v>
       </c>
       <c r="D169" t="s">
         <v>40</v>
       </c>
       <c r="E169">
         <v>31</v>
       </c>
       <c r="F169">
         <v>30</v>
       </c>
       <c r="G169">
         <v>61</v>
       </c>
       <c r="H169">
@@ -14143,315 +14143,315 @@
       </c>
       <c r="W169">
         <v>4</v>
       </c>
       <c r="X169">
         <v>6</v>
       </c>
       <c r="Y169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="A170" t="s">
         <v>386</v>
       </c>
       <c r="B170" t="s">
         <v>395</v>
       </c>
       <c r="C170" t="s">
         <v>396</v>
       </c>
       <c r="D170" t="s">
         <v>40</v>
       </c>
       <c r="E170">
-        <v>25</v>
+        <v>71</v>
       </c>
       <c r="F170">
-        <v>27</v>
+        <v>82</v>
       </c>
       <c r="G170">
-        <v>52</v>
+        <v>153</v>
       </c>
       <c r="H170">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="I170">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="J170">
         <v>1</v>
       </c>
       <c r="K170">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="L170">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="M170">
         <v>1</v>
       </c>
       <c r="N170">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="O170">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="P170">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q170">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="R170">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="S170">
         <v>1</v>
       </c>
       <c r="T170">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="U170">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="V170">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W170">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="X170">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="Y170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="A171" t="s">
         <v>386</v>
       </c>
       <c r="B171" t="s">
         <v>397</v>
       </c>
       <c r="C171" t="s">
         <v>398</v>
       </c>
       <c r="D171" t="s">
         <v>40</v>
       </c>
       <c r="E171">
-        <v>119</v>
+        <v>25</v>
       </c>
       <c r="F171">
-        <v>116</v>
+        <v>27</v>
       </c>
       <c r="G171">
-        <v>235</v>
+        <v>52</v>
       </c>
       <c r="H171">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="I171">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="J171">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K171">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="L171">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="M171">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N171">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="O171">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="P171">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q171">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="R171">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="S171">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T171">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="U171">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="V171">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W171">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="X171">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="Y171">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="A172" t="s">
         <v>386</v>
       </c>
       <c r="B172" t="s">
         <v>399</v>
       </c>
       <c r="C172" t="s">
         <v>400</v>
       </c>
       <c r="D172" t="s">
         <v>75</v>
       </c>
       <c r="E172">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F172">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="G172">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="Z172">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AA172">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AB172">
         <v>6</v>
       </c>
       <c r="AC172">
         <v>59</v>
       </c>
       <c r="AD172">
         <v>61</v>
       </c>
       <c r="AE172">
         <v>5</v>
       </c>
       <c r="AF172">
         <v>71</v>
       </c>
       <c r="AG172">
         <v>69</v>
       </c>
       <c r="AH172">
         <v>6</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="A173" t="s">
         <v>401</v>
       </c>
       <c r="B173" t="s">
         <v>402</v>
       </c>
       <c r="C173" t="s">
         <v>403</v>
       </c>
       <c r="D173" t="s">
         <v>40</v>
       </c>
       <c r="E173">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="F173">
-        <v>85</v>
+        <v>38</v>
       </c>
       <c r="G173">
-        <v>162</v>
+        <v>76</v>
       </c>
       <c r="H173">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="I173">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="J173">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K173">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="L173">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="M173">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N173">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="O173">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="P173">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q173">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="R173">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="S173">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T173">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="U173">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="V173">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W173">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="X173">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="Y173">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="A174" t="s">
         <v>401</v>
       </c>
       <c r="B174" t="s">
         <v>404</v>
       </c>
       <c r="C174" t="s">
         <v>405</v>
       </c>
       <c r="D174" t="s">
         <v>40</v>
       </c>
       <c r="E174">
         <v>34</v>
       </c>
       <c r="F174">
         <v>21</v>
       </c>
       <c r="G174">
         <v>55</v>
       </c>
       <c r="H174">
@@ -14501,502 +14501,502 @@
       </c>
       <c r="W174">
         <v>6</v>
       </c>
       <c r="X174">
         <v>6</v>
       </c>
       <c r="Y174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="A175" t="s">
         <v>401</v>
       </c>
       <c r="B175" t="s">
         <v>406</v>
       </c>
       <c r="C175" t="s">
         <v>407</v>
       </c>
       <c r="D175" t="s">
         <v>40</v>
       </c>
       <c r="E175">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="F175">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="G175">
-        <v>71</v>
+        <v>162</v>
       </c>
       <c r="H175">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="I175">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="J175">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K175">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="L175">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="M175">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N175">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="O175">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="P175">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q175">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="R175">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="S175">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T175">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="U175">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="V175">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W175">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="X175">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="Y175">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="A176" t="s">
         <v>401</v>
       </c>
       <c r="B176" t="s">
         <v>408</v>
       </c>
       <c r="C176" t="s">
         <v>409</v>
       </c>
       <c r="D176" t="s">
         <v>40</v>
       </c>
       <c r="E176">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="F176">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="G176">
-        <v>42</v>
+        <v>71</v>
       </c>
       <c r="H176">
         <v>5</v>
       </c>
       <c r="I176">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J176">
         <v>1</v>
       </c>
       <c r="K176">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="L176">
+        <v>5</v>
+      </c>
+      <c r="M176">
+        <v>1</v>
+      </c>
+      <c r="N176">
+        <v>7</v>
+      </c>
+      <c r="O176">
         <v>6</v>
       </c>
-      <c r="M176">
-[...7 lines deleted...]
-      </c>
       <c r="P176">
         <v>1</v>
       </c>
       <c r="Q176">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="R176">
         <v>6</v>
       </c>
       <c r="S176">
         <v>1</v>
       </c>
       <c r="T176">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="U176">
+        <v>4</v>
+      </c>
+      <c r="V176">
+        <v>1</v>
+      </c>
+      <c r="W176">
+        <v>8</v>
+      </c>
+      <c r="X176">
         <v>6</v>
-      </c>
-[...7 lines deleted...]
-        <v>2</v>
       </c>
       <c r="Y176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="A177" t="s">
         <v>401</v>
       </c>
       <c r="B177" t="s">
         <v>410</v>
       </c>
       <c r="C177" t="s">
         <v>411</v>
       </c>
       <c r="D177" t="s">
         <v>40</v>
       </c>
       <c r="E177">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F177">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="G177">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="H177">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I177">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J177">
         <v>1</v>
       </c>
       <c r="K177">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L177">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M177">
         <v>1</v>
       </c>
       <c r="N177">
+        <v>1</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="P177">
+        <v>1</v>
+      </c>
+      <c r="Q177">
+        <v>2</v>
+      </c>
+      <c r="R177">
         <v>6</v>
       </c>
-      <c r="O177">
-[...5 lines deleted...]
-      <c r="Q177">
+      <c r="S177">
+        <v>1</v>
+      </c>
+      <c r="T177">
+        <v>2</v>
+      </c>
+      <c r="U177">
         <v>6</v>
       </c>
-      <c r="R177">
-[...10 lines deleted...]
-      </c>
       <c r="V177">
         <v>1</v>
       </c>
       <c r="W177">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="X177">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="Y177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="A178" t="s">
         <v>401</v>
       </c>
       <c r="B178" t="s">
         <v>412</v>
       </c>
       <c r="C178" t="s">
         <v>413</v>
       </c>
       <c r="D178" t="s">
         <v>40</v>
       </c>
       <c r="E178">
-        <v>182</v>
+        <v>27</v>
       </c>
       <c r="F178">
-        <v>181</v>
+        <v>26</v>
       </c>
       <c r="G178">
-        <v>363</v>
+        <v>53</v>
       </c>
       <c r="H178">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="I178">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="J178">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K178">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="L178">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="M178">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N178">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="O178">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="P178">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q178">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="R178">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="S178">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T178">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="U178">
-        <v>34</v>
+        <v>3</v>
       </c>
       <c r="V178">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W178">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="X178">
-        <v>39</v>
+        <v>6</v>
       </c>
       <c r="Y178">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="AK178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="A179" t="s">
         <v>401</v>
       </c>
       <c r="B179" t="s">
         <v>414</v>
       </c>
       <c r="C179" t="s">
         <v>415</v>
       </c>
       <c r="D179" t="s">
         <v>40</v>
       </c>
       <c r="E179">
-        <v>36</v>
+        <v>182</v>
       </c>
       <c r="F179">
-        <v>41</v>
+        <v>181</v>
       </c>
       <c r="G179">
-        <v>77</v>
+        <v>363</v>
       </c>
       <c r="H179">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="I179">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="J179">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K179">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="L179">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="M179">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N179">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="O179">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="P179">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q179">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="R179">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="S179">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T179">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="U179">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="V179">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W179">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="X179">
-        <v>7</v>
+        <v>39</v>
       </c>
       <c r="Y179">
+        <v>3</v>
+      </c>
+      <c r="AI179">
+        <v>9</v>
+      </c>
+      <c r="AJ179">
+        <v>0</v>
+      </c>
+      <c r="AK179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:37">
       <c r="A180" t="s">
         <v>401</v>
       </c>
       <c r="B180" t="s">
         <v>416</v>
       </c>
       <c r="C180" t="s">
         <v>417</v>
       </c>
       <c r="D180" t="s">
         <v>40</v>
       </c>
       <c r="E180">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="F180">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G180">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H180">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="I180">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J180">
         <v>1</v>
       </c>
       <c r="K180">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L180">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="M180">
         <v>1</v>
       </c>
       <c r="N180">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="O180">
         <v>8</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
       <c r="Q180">
         <v>7</v>
       </c>
       <c r="R180">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="S180">
         <v>1</v>
       </c>
       <c r="T180">
         <v>8</v>
       </c>
       <c r="U180">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="V180">
         <v>1</v>
       </c>
       <c r="W180">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="X180">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="Y180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="A181" t="s">
         <v>401</v>
       </c>
       <c r="B181" t="s">
         <v>418</v>
       </c>
       <c r="C181" t="s">
         <v>419</v>
       </c>
       <c r="D181" t="s">
         <v>40</v>
       </c>
       <c r="E181">
         <v>19</v>
       </c>
       <c r="F181">
         <v>8</v>
       </c>
       <c r="G181">
@@ -15040,285 +15040,285 @@
       </c>
       <c r="W181">
         <v>5</v>
       </c>
       <c r="X181">
         <v>2</v>
       </c>
       <c r="Y181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="A182" t="s">
         <v>401</v>
       </c>
       <c r="B182" t="s">
         <v>420</v>
       </c>
       <c r="C182" t="s">
         <v>421</v>
       </c>
       <c r="D182" t="s">
         <v>75</v>
       </c>
       <c r="E182">
-        <v>70</v>
+        <v>126</v>
       </c>
       <c r="F182">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G182">
-        <v>145</v>
+        <v>216</v>
       </c>
       <c r="Z182">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="AA182">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="AB182">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AC182">
+        <v>47</v>
+      </c>
+      <c r="AD182">
+        <v>30</v>
+      </c>
+      <c r="AE182">
+        <v>3</v>
+      </c>
+      <c r="AF182">
         <v>33</v>
       </c>
-      <c r="AD182">
-[...7 lines deleted...]
-      </c>
       <c r="AG182">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="AH182">
         <v>3</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="A183" t="s">
         <v>401</v>
       </c>
       <c r="B183" t="s">
         <v>422</v>
       </c>
       <c r="C183" t="s">
         <v>423</v>
       </c>
       <c r="D183" t="s">
         <v>75</v>
       </c>
       <c r="E183">
-        <v>125</v>
+        <v>70</v>
       </c>
       <c r="F183">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="G183">
-        <v>214</v>
+        <v>144</v>
       </c>
       <c r="Z183">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="AA183">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="AB183">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AC183">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="AD183">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="AE183">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AF183">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="AG183">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="AH183">
         <v>3</v>
       </c>
     </row>
     <row r="184" spans="1:37">
       <c r="A184" t="s">
         <v>424</v>
       </c>
       <c r="B184" t="s">
         <v>425</v>
       </c>
       <c r="C184" t="s">
         <v>426</v>
       </c>
       <c r="D184" t="s">
         <v>40</v>
       </c>
       <c r="E184">
         <v>144</v>
       </c>
       <c r="F184">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G184">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="H184">
         <v>24</v>
       </c>
       <c r="I184">
         <v>21</v>
       </c>
       <c r="J184">
         <v>3</v>
       </c>
       <c r="K184">
         <v>17</v>
       </c>
       <c r="L184">
         <v>18</v>
       </c>
       <c r="M184">
         <v>3</v>
       </c>
       <c r="N184">
         <v>26</v>
       </c>
       <c r="O184">
         <v>23</v>
       </c>
       <c r="P184">
         <v>3</v>
       </c>
       <c r="Q184">
         <v>19</v>
       </c>
       <c r="R184">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="S184">
         <v>3</v>
       </c>
       <c r="T184">
         <v>26</v>
       </c>
       <c r="U184">
         <v>20</v>
       </c>
       <c r="V184">
         <v>3</v>
       </c>
       <c r="W184">
         <v>32</v>
       </c>
       <c r="X184">
         <v>20</v>
       </c>
       <c r="Y184">
         <v>3</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="A185" t="s">
         <v>424</v>
       </c>
       <c r="B185" t="s">
         <v>427</v>
       </c>
       <c r="C185" t="s">
         <v>428</v>
       </c>
       <c r="D185" t="s">
         <v>40</v>
       </c>
       <c r="E185">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F185">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G185">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="H185">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I185">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J185">
         <v>1</v>
       </c>
       <c r="K185">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L185">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M185">
         <v>1</v>
       </c>
       <c r="N185">
+        <v>5</v>
+      </c>
+      <c r="O185">
+        <v>2</v>
+      </c>
+      <c r="P185">
+        <v>1</v>
+      </c>
+      <c r="Q185">
+        <v>3</v>
+      </c>
+      <c r="R185">
+        <v>1</v>
+      </c>
+      <c r="S185">
+        <v>1</v>
+      </c>
+      <c r="T185">
         <v>7</v>
       </c>
-      <c r="O185">
-[...16 lines deleted...]
-      </c>
       <c r="U185">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="V185">
         <v>1</v>
       </c>
       <c r="W185">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="X185">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Y185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:37">
       <c r="A186" t="s">
         <v>424</v>
       </c>
       <c r="B186" t="s">
         <v>429</v>
       </c>
       <c r="C186" t="s">
         <v>430</v>
       </c>
       <c r="D186" t="s">
         <v>40</v>
       </c>
       <c r="E186">
         <v>32</v>
       </c>
       <c r="F186">
         <v>20</v>
       </c>
       <c r="G186">
@@ -15371,205 +15371,205 @@
       </c>
       <c r="W186">
         <v>9</v>
       </c>
       <c r="X186">
         <v>6</v>
       </c>
       <c r="Y186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:37">
       <c r="A187" t="s">
         <v>424</v>
       </c>
       <c r="B187" t="s">
         <v>431</v>
       </c>
       <c r="C187" t="s">
         <v>432</v>
       </c>
       <c r="D187" t="s">
         <v>40</v>
       </c>
       <c r="E187">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="F187">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G187">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="H187">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I187">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J187">
         <v>1</v>
       </c>
       <c r="K187">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L187">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M187">
         <v>1</v>
       </c>
       <c r="N187">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="O187">
         <v>2</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
       <c r="Q187">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="R187">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="S187">
         <v>1</v>
       </c>
       <c r="T187">
+        <v>2</v>
+      </c>
+      <c r="U187">
         <v>7</v>
       </c>
-      <c r="U187">
-[...1 lines deleted...]
-      </c>
       <c r="V187">
         <v>1</v>
       </c>
       <c r="W187">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="X187">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Y187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="A188" t="s">
         <v>424</v>
       </c>
       <c r="B188" t="s">
         <v>433</v>
       </c>
       <c r="C188" t="s">
         <v>434</v>
       </c>
       <c r="D188" t="s">
         <v>75</v>
       </c>
       <c r="E188">
         <v>335</v>
       </c>
       <c r="F188">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="G188">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="Z188">
         <v>98</v>
       </c>
       <c r="AA188">
         <v>105</v>
       </c>
       <c r="AB188">
         <v>7</v>
       </c>
       <c r="AC188">
         <v>129</v>
       </c>
       <c r="AD188">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AE188">
         <v>8</v>
       </c>
       <c r="AF188">
         <v>108</v>
       </c>
       <c r="AG188">
         <v>95</v>
       </c>
       <c r="AH188">
         <v>8</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="A189" t="s">
         <v>435</v>
       </c>
       <c r="B189" t="s">
         <v>436</v>
       </c>
       <c r="C189" t="s">
         <v>437</v>
       </c>
       <c r="D189" t="s">
         <v>40</v>
       </c>
       <c r="E189">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F189">
         <v>57</v>
       </c>
       <c r="G189">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="H189">
         <v>19</v>
       </c>
       <c r="I189">
         <v>12</v>
       </c>
       <c r="J189">
         <v>2</v>
       </c>
       <c r="K189">
         <v>13</v>
       </c>
       <c r="L189">
         <v>12</v>
       </c>
       <c r="M189">
         <v>1</v>
       </c>
       <c r="N189">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="O189">
         <v>11</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
       <c r="Q189">
         <v>9</v>
       </c>
       <c r="R189">
         <v>9</v>
       </c>
       <c r="S189">
         <v>1</v>
       </c>
       <c r="T189">
         <v>9</v>
       </c>
       <c r="U189">
         <v>8</v>
       </c>
       <c r="V189">
         <v>1</v>
       </c>
@@ -15652,60 +15652,60 @@
       </c>
       <c r="W190">
         <v>9</v>
       </c>
       <c r="X190">
         <v>2</v>
       </c>
       <c r="Y190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="A191" t="s">
         <v>435</v>
       </c>
       <c r="B191" t="s">
         <v>440</v>
       </c>
       <c r="C191" t="s">
         <v>441</v>
       </c>
       <c r="D191" t="s">
         <v>40</v>
       </c>
       <c r="E191">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F191">
         <v>268</v>
       </c>
       <c r="G191">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="H191">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I191">
         <v>39</v>
       </c>
       <c r="J191">
         <v>3</v>
       </c>
       <c r="K191">
         <v>40</v>
       </c>
       <c r="L191">
         <v>39</v>
       </c>
       <c r="M191">
         <v>3</v>
       </c>
       <c r="N191">
         <v>52</v>
       </c>
       <c r="O191">
         <v>41</v>
       </c>
       <c r="P191">
         <v>4</v>
       </c>
@@ -15738,262 +15738,262 @@
       </c>
       <c r="AI191">
         <v>4</v>
       </c>
       <c r="AJ191">
         <v>6</v>
       </c>
       <c r="AK191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="A192" t="s">
         <v>435</v>
       </c>
       <c r="B192" t="s">
         <v>442</v>
       </c>
       <c r="C192" t="s">
         <v>443</v>
       </c>
       <c r="D192" t="s">
         <v>40</v>
       </c>
       <c r="E192">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F192">
         <v>22</v>
       </c>
       <c r="G192">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H192">
         <v>5</v>
       </c>
       <c r="I192">
         <v>5</v>
       </c>
       <c r="J192">
         <v>1</v>
       </c>
       <c r="K192">
         <v>4</v>
       </c>
       <c r="L192">
         <v>2</v>
       </c>
       <c r="M192">
         <v>1</v>
       </c>
       <c r="N192">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O192">
         <v>5</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
       <c r="Q192">
         <v>3</v>
       </c>
       <c r="R192">
         <v>4</v>
       </c>
       <c r="S192">
         <v>1</v>
       </c>
       <c r="T192">
         <v>4</v>
       </c>
       <c r="U192">
         <v>4</v>
       </c>
       <c r="V192">
         <v>1</v>
       </c>
       <c r="W192">
         <v>7</v>
       </c>
       <c r="X192">
         <v>2</v>
       </c>
       <c r="Y192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="A193" t="s">
         <v>435</v>
       </c>
       <c r="B193" t="s">
         <v>444</v>
       </c>
       <c r="C193" t="s">
         <v>445</v>
       </c>
       <c r="D193" t="s">
         <v>40</v>
       </c>
       <c r="E193">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="F193">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="G193">
-        <v>63</v>
+        <v>116</v>
       </c>
       <c r="H193">
+        <v>6</v>
+      </c>
+      <c r="I193">
+        <v>6</v>
+      </c>
+      <c r="J193">
+        <v>1</v>
+      </c>
+      <c r="K193">
+        <v>10</v>
+      </c>
+      <c r="L193">
+        <v>9</v>
+      </c>
+      <c r="M193">
+        <v>1</v>
+      </c>
+      <c r="N193">
+        <v>10</v>
+      </c>
+      <c r="O193">
+        <v>6</v>
+      </c>
+      <c r="P193">
+        <v>1</v>
+      </c>
+      <c r="Q193">
+        <v>15</v>
+      </c>
+      <c r="R193">
+        <v>11</v>
+      </c>
+      <c r="S193">
+        <v>1</v>
+      </c>
+      <c r="T193">
+        <v>13</v>
+      </c>
+      <c r="U193">
+        <v>12</v>
+      </c>
+      <c r="V193">
+        <v>1</v>
+      </c>
+      <c r="W193">
         <v>8</v>
       </c>
-      <c r="I193">
-[...43 lines deleted...]
-      </c>
       <c r="X193">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="Y193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="A194" t="s">
         <v>435</v>
       </c>
       <c r="B194" t="s">
         <v>446</v>
       </c>
       <c r="C194" t="s">
         <v>447</v>
       </c>
       <c r="D194" t="s">
         <v>40</v>
       </c>
       <c r="E194">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="F194">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="G194">
-        <v>116</v>
+        <v>63</v>
       </c>
       <c r="H194">
+        <v>8</v>
+      </c>
+      <c r="I194">
+        <v>7</v>
+      </c>
+      <c r="J194">
+        <v>1</v>
+      </c>
+      <c r="K194">
+        <v>5</v>
+      </c>
+      <c r="L194">
+        <v>4</v>
+      </c>
+      <c r="M194">
+        <v>1</v>
+      </c>
+      <c r="N194">
         <v>6</v>
       </c>
-      <c r="I194">
+      <c r="O194">
+        <v>5</v>
+      </c>
+      <c r="P194">
+        <v>1</v>
+      </c>
+      <c r="Q194">
+        <v>3</v>
+      </c>
+      <c r="R194">
+        <v>3</v>
+      </c>
+      <c r="S194">
+        <v>1</v>
+      </c>
+      <c r="T194">
+        <v>5</v>
+      </c>
+      <c r="U194">
+        <v>8</v>
+      </c>
+      <c r="V194">
+        <v>1</v>
+      </c>
+      <c r="W194">
+        <v>3</v>
+      </c>
+      <c r="X194">
         <v>6</v>
-      </c>
-[...43 lines deleted...]
-        <v>10</v>
       </c>
       <c r="Y194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="A195" t="s">
         <v>435</v>
       </c>
       <c r="B195" t="s">
         <v>448</v>
       </c>
       <c r="C195" t="s">
         <v>449</v>
       </c>
       <c r="D195" t="s">
         <v>40</v>
       </c>
       <c r="E195">
         <v>46</v>
       </c>
       <c r="F195">
         <v>43</v>
       </c>
       <c r="G195">
@@ -16200,114 +16200,114 @@
       </c>
       <c r="W197">
         <v>17</v>
       </c>
       <c r="X197">
         <v>12</v>
       </c>
       <c r="Y197">
         <v>2</v>
       </c>
     </row>
     <row r="198" spans="1:37">
       <c r="A198" t="s">
         <v>435</v>
       </c>
       <c r="B198" t="s">
         <v>454</v>
       </c>
       <c r="C198" t="s">
         <v>455</v>
       </c>
       <c r="D198" t="s">
         <v>40</v>
       </c>
       <c r="E198">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F198">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="G198">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="H198">
         <v>83</v>
       </c>
       <c r="I198">
         <v>59</v>
       </c>
       <c r="J198">
         <v>6</v>
       </c>
       <c r="K198">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L198">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M198">
         <v>5</v>
       </c>
       <c r="N198">
         <v>75</v>
       </c>
       <c r="O198">
         <v>65</v>
       </c>
       <c r="P198">
         <v>6</v>
       </c>
       <c r="Q198">
         <v>65</v>
       </c>
       <c r="R198">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="S198">
         <v>5</v>
       </c>
       <c r="T198">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="U198">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="V198">
         <v>5</v>
       </c>
       <c r="W198">
         <v>71</v>
       </c>
       <c r="X198">
         <v>55</v>
       </c>
       <c r="Y198">
         <v>5</v>
       </c>
       <c r="AI198">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="AJ198">
         <v>3</v>
       </c>
       <c r="AK198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:37">
       <c r="A199" t="s">
         <v>435</v>
       </c>
       <c r="B199" t="s">
         <v>456</v>
       </c>
       <c r="C199" t="s">
         <v>457</v>
       </c>
       <c r="D199" t="s">
         <v>40</v>
       </c>
       <c r="E199">
         <v>35</v>
       </c>
       <c r="F199">
@@ -16413,60 +16413,60 @@
       </c>
       <c r="AF200">
         <v>19</v>
       </c>
       <c r="AG200">
         <v>24</v>
       </c>
       <c r="AH200">
         <v>2</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="A201" t="s">
         <v>435</v>
       </c>
       <c r="B201" t="s">
         <v>460</v>
       </c>
       <c r="C201" t="s">
         <v>461</v>
       </c>
       <c r="D201" t="s">
         <v>75</v>
       </c>
       <c r="E201">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="F201">
         <v>290</v>
       </c>
       <c r="G201">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="Z201">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA201">
         <v>85</v>
       </c>
       <c r="AB201">
         <v>7</v>
       </c>
       <c r="AC201">
         <v>109</v>
       </c>
       <c r="AD201">
         <v>97</v>
       </c>
       <c r="AE201">
         <v>8</v>
       </c>
       <c r="AF201">
         <v>108</v>
       </c>
       <c r="AG201">
         <v>103</v>
       </c>
       <c r="AH201">
         <v>8</v>
       </c>
@@ -16522,164 +16522,164 @@
       </c>
       <c r="AF202">
         <v>6</v>
       </c>
       <c r="AG202">
         <v>9</v>
       </c>
       <c r="AH202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:37">
       <c r="A203" t="s">
         <v>464</v>
       </c>
       <c r="B203" t="s">
         <v>465</v>
       </c>
       <c r="C203" t="s">
         <v>466</v>
       </c>
       <c r="D203" t="s">
         <v>40</v>
       </c>
       <c r="E203">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F203">
         <v>11</v>
       </c>
       <c r="G203">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H203">
         <v>3</v>
       </c>
       <c r="I203">
         <v>1</v>
       </c>
       <c r="J203">
         <v>1</v>
       </c>
       <c r="K203">
         <v>2</v>
       </c>
       <c r="L203">
         <v>3</v>
       </c>
       <c r="M203">
         <v>1</v>
       </c>
       <c r="N203">
         <v>7</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
       <c r="Q203">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R203">
         <v>3</v>
       </c>
       <c r="S203">
         <v>1</v>
       </c>
       <c r="T203">
         <v>2</v>
       </c>
       <c r="U203">
         <v>2</v>
       </c>
       <c r="V203">
         <v>1</v>
       </c>
       <c r="W203">
         <v>3</v>
       </c>
       <c r="X203">
         <v>1</v>
       </c>
       <c r="Y203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:37">
       <c r="A204" t="s">
         <v>464</v>
       </c>
       <c r="B204" t="s">
         <v>467</v>
       </c>
       <c r="C204" t="s">
         <v>468</v>
       </c>
       <c r="D204" t="s">
         <v>40</v>
       </c>
       <c r="E204">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F204">
         <v>115</v>
       </c>
       <c r="G204">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="H204">
         <v>11</v>
       </c>
       <c r="I204">
         <v>13</v>
       </c>
       <c r="J204">
         <v>1</v>
       </c>
       <c r="K204">
         <v>17</v>
       </c>
       <c r="L204">
         <v>11</v>
       </c>
       <c r="M204">
         <v>1</v>
       </c>
       <c r="N204">
         <v>15</v>
       </c>
       <c r="O204">
         <v>21</v>
       </c>
       <c r="P204">
         <v>2</v>
       </c>
       <c r="Q204">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="R204">
         <v>22</v>
       </c>
       <c r="S204">
         <v>2</v>
       </c>
       <c r="T204">
         <v>16</v>
       </c>
       <c r="U204">
         <v>24</v>
       </c>
       <c r="V204">
         <v>2</v>
       </c>
       <c r="W204">
         <v>26</v>
       </c>
       <c r="X204">
         <v>24</v>
       </c>
       <c r="Y204">
         <v>2</v>
       </c>
@@ -16803,798 +16803,798 @@
       </c>
       <c r="AF206">
         <v>30</v>
       </c>
       <c r="AG206">
         <v>22</v>
       </c>
       <c r="AH206">
         <v>2</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="A207" t="s">
         <v>473</v>
       </c>
       <c r="B207" t="s">
         <v>474</v>
       </c>
       <c r="C207" t="s">
         <v>475</v>
       </c>
       <c r="D207" t="s">
         <v>40</v>
       </c>
       <c r="E207">
-        <v>95</v>
+        <v>42</v>
       </c>
       <c r="F207">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="G207">
-        <v>178</v>
+        <v>59</v>
       </c>
       <c r="H207">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="I207">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="J207">
         <v>1</v>
       </c>
       <c r="K207">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="L207">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="M207">
         <v>1</v>
       </c>
       <c r="N207">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="O207">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="P207">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q207">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="R207">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="S207">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T207">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="U207">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="V207">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W207">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="X207">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="Y207">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="A208" t="s">
         <v>473</v>
       </c>
       <c r="B208" t="s">
         <v>476</v>
       </c>
       <c r="C208" t="s">
         <v>477</v>
       </c>
       <c r="D208" t="s">
         <v>40</v>
       </c>
       <c r="E208">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="F208">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="G208">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="H208">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I208">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J208">
         <v>1</v>
       </c>
       <c r="K208">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="L208">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M208">
         <v>1</v>
       </c>
       <c r="N208">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="O208">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
       <c r="Q208">
         <v>8</v>
       </c>
       <c r="R208">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="S208">
         <v>1</v>
       </c>
       <c r="T208">
+        <v>3</v>
+      </c>
+      <c r="U208">
         <v>6</v>
       </c>
-      <c r="U208">
-[...1 lines deleted...]
-      </c>
       <c r="V208">
         <v>1</v>
       </c>
       <c r="W208">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="X208">
         <v>7</v>
       </c>
       <c r="Y208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:37">
       <c r="A209" t="s">
         <v>473</v>
       </c>
       <c r="B209" t="s">
         <v>478</v>
       </c>
       <c r="C209" t="s">
         <v>479</v>
       </c>
       <c r="D209" t="s">
         <v>40</v>
       </c>
       <c r="E209">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="F209">
-        <v>47</v>
+        <v>81</v>
       </c>
       <c r="G209">
-        <v>91</v>
+        <v>177</v>
       </c>
       <c r="H209">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="I209">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="J209">
         <v>1</v>
       </c>
       <c r="K209">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="L209">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="M209">
         <v>1</v>
       </c>
       <c r="N209">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="O209">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="P209">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q209">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="R209">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="S209">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T209">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="U209">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="V209">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W209">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="X209">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="Y209">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="210" spans="1:37">
       <c r="A210" t="s">
         <v>473</v>
       </c>
       <c r="B210" t="s">
         <v>480</v>
       </c>
       <c r="C210" t="s">
         <v>481</v>
       </c>
       <c r="D210" t="s">
         <v>40</v>
       </c>
       <c r="E210">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F210">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="G210">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="H210">
+        <v>4</v>
+      </c>
+      <c r="I210">
+        <v>8</v>
+      </c>
+      <c r="J210">
+        <v>1</v>
+      </c>
+      <c r="K210">
         <v>9</v>
       </c>
-      <c r="I210">
-[...5 lines deleted...]
-      <c r="K210">
+      <c r="L210">
+        <v>4</v>
+      </c>
+      <c r="M210">
+        <v>1</v>
+      </c>
+      <c r="N210">
+        <v>16</v>
+      </c>
+      <c r="O210">
+        <v>6</v>
+      </c>
+      <c r="P210">
+        <v>1</v>
+      </c>
+      <c r="Q210">
+        <v>8</v>
+      </c>
+      <c r="R210">
+        <v>10</v>
+      </c>
+      <c r="S210">
+        <v>1</v>
+      </c>
+      <c r="T210">
+        <v>6</v>
+      </c>
+      <c r="U210">
+        <v>8</v>
+      </c>
+      <c r="V210">
+        <v>1</v>
+      </c>
+      <c r="W210">
+        <v>4</v>
+      </c>
+      <c r="X210">
         <v>7</v>
-      </c>
-[...37 lines deleted...]
-        <v>5</v>
       </c>
       <c r="Y210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:37">
       <c r="A211" t="s">
         <v>473</v>
       </c>
       <c r="B211" t="s">
         <v>482</v>
       </c>
       <c r="C211" t="s">
         <v>483</v>
       </c>
       <c r="D211" t="s">
         <v>40</v>
       </c>
       <c r="E211">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="F211">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="G211">
-        <v>61</v>
+        <v>90</v>
       </c>
       <c r="H211">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="I211">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J211">
         <v>1</v>
       </c>
       <c r="K211">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L211">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M211">
         <v>1</v>
       </c>
       <c r="N211">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O211">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
       <c r="Q211">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="R211">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="S211">
         <v>1</v>
       </c>
       <c r="T211">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="U211">
         <v>5</v>
       </c>
       <c r="V211">
         <v>1</v>
       </c>
       <c r="W211">
         <v>7</v>
       </c>
       <c r="X211">
         <v>10</v>
       </c>
       <c r="Y211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="A212" t="s">
         <v>473</v>
       </c>
       <c r="B212" t="s">
         <v>484</v>
       </c>
       <c r="C212" t="s">
         <v>485</v>
       </c>
       <c r="D212" t="s">
         <v>40</v>
       </c>
       <c r="E212">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="F212">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G212">
-        <v>34</v>
+        <v>76</v>
       </c>
       <c r="H212">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="I212">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J212">
         <v>1</v>
       </c>
       <c r="K212">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="L212">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="M212">
         <v>1</v>
       </c>
       <c r="N212">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="O212">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
       <c r="Q212">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="R212">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="S212">
         <v>1</v>
       </c>
       <c r="T212">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="U212">
         <v>4</v>
       </c>
       <c r="V212">
         <v>1</v>
       </c>
       <c r="W212">
         <v>4</v>
       </c>
       <c r="X212">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Y212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:37">
       <c r="A213" t="s">
         <v>473</v>
       </c>
       <c r="B213" t="s">
         <v>486</v>
       </c>
       <c r="C213" t="s">
         <v>487</v>
       </c>
       <c r="D213" t="s">
         <v>40</v>
       </c>
       <c r="E213">
-        <v>72</v>
+        <v>26</v>
       </c>
       <c r="F213">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="G213">
-        <v>141</v>
+        <v>61</v>
       </c>
       <c r="H213">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="I213">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="J213">
         <v>1</v>
       </c>
       <c r="K213">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="L213">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="M213">
         <v>1</v>
       </c>
       <c r="N213">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="O213">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
       <c r="Q213">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="R213">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="S213">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T213">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="U213">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="V213">
         <v>1</v>
       </c>
       <c r="W213">
         <v>7</v>
       </c>
       <c r="X213">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="Y213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:37">
       <c r="A214" t="s">
         <v>473</v>
       </c>
       <c r="B214" t="s">
         <v>488</v>
       </c>
       <c r="C214" t="s">
         <v>489</v>
       </c>
       <c r="D214" t="s">
         <v>40</v>
       </c>
       <c r="E214">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="F214">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="G214">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="H214">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I214">
         <v>2</v>
       </c>
       <c r="J214">
         <v>1</v>
       </c>
       <c r="K214">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="L214">
         <v>3</v>
       </c>
       <c r="M214">
         <v>1</v>
       </c>
       <c r="N214">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="O214">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
       <c r="Q214">
         <v>5</v>
       </c>
       <c r="R214">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="S214">
         <v>1</v>
       </c>
       <c r="T214">
         <v>4</v>
       </c>
       <c r="U214">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="V214">
         <v>1</v>
       </c>
       <c r="W214">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="X214">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="Y214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:37">
       <c r="A215" t="s">
         <v>473</v>
       </c>
       <c r="B215" t="s">
         <v>490</v>
       </c>
       <c r="C215" t="s">
         <v>491</v>
       </c>
       <c r="D215" t="s">
         <v>40</v>
       </c>
       <c r="E215">
-        <v>42</v>
+        <v>72</v>
       </c>
       <c r="F215">
+        <v>69</v>
+      </c>
+      <c r="G215">
+        <v>141</v>
+      </c>
+      <c r="H215">
+        <v>10</v>
+      </c>
+      <c r="I215">
+        <v>9</v>
+      </c>
+      <c r="J215">
+        <v>1</v>
+      </c>
+      <c r="K215">
+        <v>12</v>
+      </c>
+      <c r="L215">
+        <v>7</v>
+      </c>
+      <c r="M215">
+        <v>1</v>
+      </c>
+      <c r="N215">
+        <v>13</v>
+      </c>
+      <c r="O215">
+        <v>8</v>
+      </c>
+      <c r="P215">
+        <v>1</v>
+      </c>
+      <c r="Q215">
+        <v>18</v>
+      </c>
+      <c r="R215">
         <v>17</v>
       </c>
-      <c r="G215">
-[...20 lines deleted...]
-      <c r="N215">
+      <c r="S215">
+        <v>2</v>
+      </c>
+      <c r="T215">
+        <v>12</v>
+      </c>
+      <c r="U215">
+        <v>16</v>
+      </c>
+      <c r="V215">
+        <v>1</v>
+      </c>
+      <c r="W215">
         <v>7</v>
       </c>
-      <c r="O215">
-[...25 lines deleted...]
-      </c>
       <c r="X215">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="Y215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:37">
       <c r="A216" t="s">
         <v>473</v>
       </c>
       <c r="B216" t="s">
         <v>492</v>
       </c>
       <c r="C216" t="s">
         <v>493</v>
       </c>
       <c r="D216" t="s">
         <v>40</v>
       </c>
       <c r="E216">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F216">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G216">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="H216">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I216">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J216">
         <v>1</v>
       </c>
       <c r="K216">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L216">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M216">
         <v>1</v>
       </c>
       <c r="N216">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="O216">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
       <c r="Q216">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="R216">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="S216">
         <v>1</v>
       </c>
       <c r="T216">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="U216">
         <v>6</v>
       </c>
       <c r="V216">
         <v>1</v>
       </c>
       <c r="W216">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="X216">
         <v>7</v>
       </c>
       <c r="Y216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:37">
       <c r="A217" t="s">
         <v>473</v>
       </c>
       <c r="B217" t="s">
         <v>494</v>
       </c>
       <c r="C217" t="s">
         <v>495</v>
       </c>
       <c r="D217" t="s">
         <v>75</v>
       </c>
       <c r="E217">
         <v>16</v>
       </c>
       <c r="F217">
@@ -17626,69 +17626,69 @@
       </c>
       <c r="AG217">
         <v>6</v>
       </c>
       <c r="AH217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:37">
       <c r="A218" t="s">
         <v>473</v>
       </c>
       <c r="B218" t="s">
         <v>496</v>
       </c>
       <c r="C218" t="s">
         <v>497</v>
       </c>
       <c r="D218" t="s">
         <v>75</v>
       </c>
       <c r="E218">
         <v>84</v>
       </c>
       <c r="F218">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="G218">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="Z218">
         <v>24</v>
       </c>
       <c r="AA218">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="AB218">
         <v>2</v>
       </c>
       <c r="AC218">
         <v>44</v>
       </c>
       <c r="AD218">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AE218">
         <v>3</v>
       </c>
       <c r="AF218">
         <v>16</v>
       </c>
       <c r="AG218">
         <v>22</v>
       </c>
       <c r="AH218">
         <v>2</v>
       </c>
     </row>
     <row r="219" spans="1:37">
       <c r="A219" t="s">
         <v>473</v>
       </c>
       <c r="B219" t="s">
         <v>498</v>
       </c>
       <c r="C219" t="s">
         <v>499</v>
       </c>
       <c r="D219" t="s">
@@ -17723,60 +17723,60 @@
       </c>
       <c r="AF219">
         <v>34</v>
       </c>
       <c r="AG219">
         <v>27</v>
       </c>
       <c r="AH219">
         <v>3</v>
       </c>
     </row>
     <row r="220" spans="1:37">
       <c r="A220" t="s">
         <v>500</v>
       </c>
       <c r="B220" t="s">
         <v>501</v>
       </c>
       <c r="C220" t="s">
         <v>502</v>
       </c>
       <c r="D220" t="s">
         <v>40</v>
       </c>
       <c r="E220">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F220">
         <v>105</v>
       </c>
       <c r="G220">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="H220">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I220">
         <v>15</v>
       </c>
       <c r="J220">
         <v>2</v>
       </c>
       <c r="K220">
         <v>15</v>
       </c>
       <c r="L220">
         <v>14</v>
       </c>
       <c r="M220">
         <v>2</v>
       </c>
       <c r="N220">
         <v>23</v>
       </c>
       <c r="O220">
         <v>14</v>
       </c>
       <c r="P220">
         <v>2</v>
       </c>
@@ -17803,96 +17803,96 @@
       </c>
       <c r="X220">
         <v>22</v>
       </c>
       <c r="Y220">
         <v>2</v>
       </c>
     </row>
     <row r="221" spans="1:37">
       <c r="A221" t="s">
         <v>500</v>
       </c>
       <c r="B221" t="s">
         <v>503</v>
       </c>
       <c r="C221" t="s">
         <v>504</v>
       </c>
       <c r="D221" t="s">
         <v>40</v>
       </c>
       <c r="E221">
         <v>18</v>
       </c>
       <c r="F221">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G221">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H221">
         <v>1</v>
       </c>
       <c r="I221">
         <v>1</v>
       </c>
       <c r="J221">
         <v>1</v>
       </c>
       <c r="K221">
         <v>0</v>
       </c>
       <c r="L221">
         <v>5</v>
       </c>
       <c r="M221">
         <v>1</v>
       </c>
       <c r="N221">
         <v>4</v>
       </c>
       <c r="O221">
         <v>0</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
       <c r="Q221">
         <v>5</v>
       </c>
       <c r="R221">
         <v>4</v>
       </c>
       <c r="S221">
         <v>1</v>
       </c>
       <c r="T221">
         <v>5</v>
       </c>
       <c r="U221">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="V221">
         <v>1</v>
       </c>
       <c r="W221">
         <v>3</v>
       </c>
       <c r="X221">
         <v>5</v>
       </c>
       <c r="Y221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:37">
       <c r="A222" t="s">
         <v>500</v>
       </c>
       <c r="B222" t="s">
         <v>505</v>
       </c>
       <c r="C222" t="s">
         <v>506</v>
       </c>
       <c r="D222" t="s">
@@ -17954,60 +17954,60 @@
       </c>
       <c r="W222">
         <v>5</v>
       </c>
       <c r="X222">
         <v>10</v>
       </c>
       <c r="Y222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:37">
       <c r="A223" t="s">
         <v>500</v>
       </c>
       <c r="B223" t="s">
         <v>507</v>
       </c>
       <c r="C223" t="s">
         <v>508</v>
       </c>
       <c r="D223" t="s">
         <v>75</v>
       </c>
       <c r="E223">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F223">
         <v>68</v>
       </c>
       <c r="G223">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="Z223">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="AA223">
         <v>24</v>
       </c>
       <c r="AB223">
         <v>2</v>
       </c>
       <c r="AC223">
         <v>20</v>
       </c>
       <c r="AD223">
         <v>20</v>
       </c>
       <c r="AE223">
         <v>2</v>
       </c>
       <c r="AF223">
         <v>18</v>
       </c>
       <c r="AG223">
         <v>24</v>
       </c>
       <c r="AH223">
         <v>2</v>
       </c>