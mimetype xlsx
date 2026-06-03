--- v2 (2026-05-13)
+++ v3 (2026-06-03)
@@ -128,1449 +128,1449 @@
   <si>
     <t>8年級班級數</t>
   </si>
   <si>
     <t>9年級男生數</t>
   </si>
   <si>
     <t>9年級女生數</t>
   </si>
   <si>
     <t>9年級班級數</t>
   </si>
   <si>
     <t>特教班男生數</t>
   </si>
   <si>
     <t>特教班女生數</t>
   </si>
   <si>
     <t>特教班級數</t>
   </si>
   <si>
     <t>彰化市</t>
   </si>
   <si>
+    <t>074608</t>
+  </si>
+  <si>
+    <t>縣立三民國小</t>
+  </si>
+  <si>
+    <t>國民小學</t>
+  </si>
+  <si>
+    <t>071318b</t>
+  </si>
+  <si>
+    <t>財團法人正德高中國小部</t>
+  </si>
+  <si>
+    <t>074603</t>
+  </si>
+  <si>
+    <t>縣立平和國小</t>
+  </si>
+  <si>
+    <t>074604</t>
+  </si>
+  <si>
+    <t>縣立南郭國小</t>
+  </si>
+  <si>
+    <t>074607</t>
+  </si>
+  <si>
+    <t>縣立泰和國小</t>
+  </si>
+  <si>
+    <t>074601</t>
+  </si>
+  <si>
+    <t>縣立中山國小</t>
+  </si>
+  <si>
+    <t>074605</t>
+  </si>
+  <si>
+    <t>縣立南興國小</t>
+  </si>
+  <si>
+    <t>074602</t>
+  </si>
+  <si>
+    <t>縣立民生國小</t>
+  </si>
+  <si>
     <t>074611</t>
   </si>
   <si>
     <t>縣立國聖國小</t>
   </si>
   <si>
-    <t>國民小學</t>
-[...13 lines deleted...]
-  <si>
     <t>074774</t>
   </si>
   <si>
     <t>縣立信義國(中)小</t>
   </si>
   <si>
-    <t>074605</t>
-[...10 lines deleted...]
-  <si>
     <t>074775</t>
   </si>
   <si>
     <t>縣立大成國小</t>
   </si>
   <si>
+    <t>074612</t>
+  </si>
+  <si>
+    <t>縣立快官國小</t>
+  </si>
+  <si>
+    <t>074610</t>
+  </si>
+  <si>
+    <t>縣立大竹國小</t>
+  </si>
+  <si>
     <t>074606</t>
   </si>
   <si>
     <t>縣立東芳國小</t>
   </si>
   <si>
-    <t>074612</t>
-[...4 lines deleted...]
-  <si>
     <t>074609</t>
   </si>
   <si>
     <t>縣立聯興國小</t>
   </si>
   <si>
-    <t>074610</t>
-[...10 lines deleted...]
-  <si>
     <t>074613</t>
   </si>
   <si>
     <t>縣立石牌國小</t>
   </si>
   <si>
     <t>074614</t>
   </si>
   <si>
     <t>縣立忠孝國小</t>
   </si>
   <si>
-    <t>074608</t>
-[...14 lines deleted...]
-    <t>財團法人正德高中國小部</t>
+    <t>074541</t>
+  </si>
+  <si>
+    <t>縣立信義國中(小)</t>
+  </si>
+  <si>
+    <t>國民中學</t>
+  </si>
+  <si>
+    <t>071311</t>
+  </si>
+  <si>
+    <t>私立精誠高中</t>
+  </si>
+  <si>
+    <t>074507</t>
+  </si>
+  <si>
+    <t>縣立彰德國中</t>
   </si>
   <si>
     <t>074505</t>
   </si>
   <si>
     <t>縣立陽明國中</t>
   </si>
   <si>
-    <t>國民中學</t>
-[...1 lines deleted...]
-  <si>
     <t>074308</t>
   </si>
   <si>
     <t>縣立彰化藝術高中</t>
   </si>
   <si>
-    <t>074541</t>
-[...4 lines deleted...]
-  <si>
     <t>071318</t>
   </si>
   <si>
     <t>財團法人正德高中國中部</t>
   </si>
   <si>
     <t>074540</t>
   </si>
   <si>
     <t>縣立彰泰國中</t>
   </si>
   <si>
-    <t>074507</t>
-[...4 lines deleted...]
-  <si>
     <t>074506</t>
   </si>
   <si>
     <t>縣立彰安國中</t>
   </si>
   <si>
     <t>074538</t>
   </si>
   <si>
     <t>縣立彰興國中</t>
   </si>
   <si>
-    <t>071311</t>
-[...4 lines deleted...]
-  <si>
     <t>芬園鄉</t>
   </si>
   <si>
     <t>074620</t>
   </si>
   <si>
     <t>縣立茄荖國小</t>
   </si>
   <si>
     <t>074619</t>
   </si>
   <si>
     <t>縣立文德國小</t>
   </si>
   <si>
     <t>074618</t>
   </si>
   <si>
     <t>縣立同安國小</t>
   </si>
   <si>
     <t>074617</t>
   </si>
   <si>
     <t>縣立寶山國小</t>
   </si>
   <si>
     <t>074616</t>
   </si>
   <si>
     <t>縣立富山國小</t>
   </si>
   <si>
     <t>074615</t>
   </si>
   <si>
     <t>縣立芬園國小</t>
   </si>
   <si>
     <t>074509</t>
   </si>
   <si>
     <t>縣立芬園國中</t>
   </si>
   <si>
     <t>花壇鄉</t>
   </si>
   <si>
+    <t>074622</t>
+  </si>
+  <si>
+    <t>縣立文祥國小</t>
+  </si>
+  <si>
+    <t>074621</t>
+  </si>
+  <si>
+    <t>縣立花壇國小</t>
+  </si>
+  <si>
     <t>074624</t>
   </si>
   <si>
     <t>縣立僑愛國小</t>
   </si>
   <si>
     <t>074626</t>
   </si>
   <si>
     <t>縣立白沙國小</t>
   </si>
   <si>
     <t>074625</t>
   </si>
   <si>
     <t>縣立三春國小</t>
   </si>
   <si>
     <t>074623</t>
   </si>
   <si>
     <t>縣立華南國小</t>
   </si>
   <si>
-    <t>074622</t>
-[...10 lines deleted...]
-  <si>
     <t>074526</t>
   </si>
   <si>
     <t>縣立花壇國中</t>
   </si>
   <si>
     <t>秀水鄉</t>
   </si>
   <si>
+    <t>074654</t>
+  </si>
+  <si>
+    <t>縣立秀水國小</t>
+  </si>
+  <si>
+    <t>074659</t>
+  </si>
+  <si>
+    <t>縣立育民國小</t>
+  </si>
+  <si>
+    <t>074657</t>
+  </si>
+  <si>
+    <t>縣立明正國小</t>
+  </si>
+  <si>
+    <t>074658</t>
+  </si>
+  <si>
+    <t>縣立陝西國小</t>
+  </si>
+  <si>
     <t>074656</t>
   </si>
   <si>
     <t>縣立華龍國小</t>
   </si>
   <si>
     <t>074655</t>
   </si>
   <si>
     <t>縣立馬興國小</t>
   </si>
   <si>
-    <t>074657</t>
-[...22 lines deleted...]
-  <si>
     <t>074522</t>
   </si>
   <si>
     <t>縣立秀水國中</t>
   </si>
   <si>
     <t>鹿港鎮</t>
   </si>
   <si>
+    <t>074640</t>
+  </si>
+  <si>
+    <t>縣立文開國小</t>
+  </si>
+  <si>
+    <t>074641</t>
+  </si>
+  <si>
+    <t>縣立洛津國小</t>
+  </si>
+  <si>
     <t>074644</t>
   </si>
   <si>
     <t>縣立草港國小</t>
   </si>
   <si>
+    <t>074645</t>
+  </si>
+  <si>
+    <t>縣立頂番國小</t>
+  </si>
+  <si>
+    <t>074646</t>
+  </si>
+  <si>
+    <t>縣立東興國小</t>
+  </si>
+  <si>
+    <t>074778</t>
+  </si>
+  <si>
+    <t>縣立鹿江國際國(中)小</t>
+  </si>
+  <si>
+    <t>074643</t>
+  </si>
+  <si>
+    <t>縣立新興國小</t>
+  </si>
+  <si>
     <t>074642</t>
   </si>
   <si>
     <t>縣立海埔國小</t>
   </si>
   <si>
-    <t>074645</t>
-[...22 lines deleted...]
-  <si>
     <t>074639</t>
   </si>
   <si>
     <t>縣立鹿港國小</t>
   </si>
   <si>
     <t>074771</t>
   </si>
   <si>
     <t>縣立鹿東國小</t>
   </si>
   <si>
-    <t>074641</t>
-[...8 lines deleted...]
-    <t>縣立文開國小</t>
+    <t>074503</t>
+  </si>
+  <si>
+    <t>縣立鹿鳴國中</t>
   </si>
   <si>
     <t>074542</t>
   </si>
   <si>
     <t>縣立鹿江國際國中(小)</t>
   </si>
   <si>
-    <t>074503</t>
-[...4 lines deleted...]
-  <si>
     <t>福興鄉</t>
   </si>
   <si>
+    <t>074653</t>
+  </si>
+  <si>
+    <t>縣立育新國小</t>
+  </si>
+  <si>
+    <t>074650</t>
+  </si>
+  <si>
+    <t>縣立大興國小</t>
+  </si>
+  <si>
+    <t>074651</t>
+  </si>
+  <si>
+    <t>縣立永豐國小</t>
+  </si>
+  <si>
     <t>074648</t>
   </si>
   <si>
     <t>縣立文昌國小</t>
   </si>
   <si>
     <t>074652</t>
   </si>
   <si>
     <t>縣立日新國小</t>
   </si>
   <si>
     <t>074647</t>
   </si>
   <si>
     <t>縣立管嶼國小</t>
   </si>
   <si>
     <t>074649</t>
   </si>
   <si>
     <t>縣立西勢國小</t>
   </si>
   <si>
-    <t>074653</t>
-[...14 lines deleted...]
-    <t>縣立永豐國小</t>
+    <t>074521</t>
+  </si>
+  <si>
+    <t>縣立福興國中</t>
   </si>
   <si>
     <t>074502</t>
   </si>
   <si>
     <t>縣立鹿港國中</t>
   </si>
   <si>
-    <t>074521</t>
-[...4 lines deleted...]
-  <si>
     <t>線西鄉</t>
   </si>
   <si>
+    <t>074634</t>
+  </si>
+  <si>
+    <t>縣立曉陽國小</t>
+  </si>
+  <si>
     <t>074633</t>
   </si>
   <si>
     <t>縣立線西國小</t>
   </si>
   <si>
-    <t>074634</t>
-[...4 lines deleted...]
-  <si>
     <t>074504</t>
   </si>
   <si>
     <t>縣立線西國中</t>
   </si>
   <si>
     <t>和美鎮</t>
   </si>
   <si>
+    <t>074628</t>
+  </si>
+  <si>
+    <t>縣立和東國小</t>
+  </si>
+  <si>
+    <t>074769</t>
+  </si>
+  <si>
+    <t>縣立和仁國小</t>
+  </si>
+  <si>
+    <t>074627</t>
+  </si>
+  <si>
+    <t>縣立和美國小</t>
+  </si>
+  <si>
     <t>074632</t>
   </si>
   <si>
     <t>縣立培英國小</t>
   </si>
   <si>
     <t>074629</t>
   </si>
   <si>
     <t>縣立大嘉國小</t>
   </si>
   <si>
-    <t>074627</t>
-[...4 lines deleted...]
-  <si>
     <t>074630</t>
   </si>
   <si>
     <t>縣立大榮國小</t>
   </si>
   <si>
-    <t>074769</t>
-[...10 lines deleted...]
-  <si>
     <t>074631</t>
   </si>
   <si>
     <t>縣立新庄國小</t>
   </si>
   <si>
+    <t>074323</t>
+  </si>
+  <si>
+    <t>縣立和美高中</t>
+  </si>
+  <si>
     <t>074535</t>
   </si>
   <si>
     <t>縣立和群國中</t>
   </si>
   <si>
-    <t>074323</t>
-[...2 lines deleted...]
-    <t>縣立和美高中</t>
+    <t>070f01b</t>
+  </si>
+  <si>
+    <t>國立和美實驗學校(小學部）</t>
   </si>
   <si>
     <t>070f01</t>
   </si>
   <si>
     <t>國立和美實驗學校</t>
   </si>
   <si>
-    <t>070f01b</t>
-[...4 lines deleted...]
-  <si>
     <t>伸港鄉</t>
   </si>
   <si>
+    <t>074637</t>
+  </si>
+  <si>
+    <t>縣立伸仁國小</t>
+  </si>
+  <si>
+    <t>074638</t>
+  </si>
+  <si>
+    <t>縣立大同國小</t>
+  </si>
+  <si>
+    <t>074635</t>
+  </si>
+  <si>
+    <t>縣立新港國小</t>
+  </si>
+  <si>
     <t>074636</t>
   </si>
   <si>
     <t>縣立伸東國小</t>
   </si>
   <si>
-    <t>074635</t>
-[...16 lines deleted...]
-  <si>
     <t>074524</t>
   </si>
   <si>
     <t>縣立伸港國中</t>
   </si>
   <si>
     <t>員林市</t>
   </si>
   <si>
+    <t>074687</t>
+  </si>
+  <si>
+    <t>縣立青山國小</t>
+  </si>
+  <si>
+    <t>074681</t>
+  </si>
+  <si>
+    <t>縣立育英國小</t>
+  </si>
+  <si>
+    <t>074688</t>
+  </si>
+  <si>
+    <t>縣立明湖國小</t>
+  </si>
+  <si>
+    <t>074683</t>
+  </si>
+  <si>
+    <t>縣立僑信國小</t>
+  </si>
+  <si>
+    <t>074686</t>
+  </si>
+  <si>
+    <t>縣立東山國小</t>
+  </si>
+  <si>
     <t>074682</t>
   </si>
   <si>
     <t>縣立靜修國小</t>
   </si>
   <si>
     <t>074684</t>
   </si>
   <si>
     <t>縣立員東國小</t>
   </si>
   <si>
-    <t>074686</t>
-[...4 lines deleted...]
-  <si>
     <t>074680</t>
   </si>
   <si>
     <t>縣立員林國小</t>
   </si>
   <si>
     <t>074685</t>
   </si>
   <si>
     <t>縣立饒明國小</t>
   </si>
   <si>
-    <t>074681</t>
-[...22 lines deleted...]
-  <si>
     <t>074536</t>
   </si>
   <si>
     <t>縣立大同國中</t>
   </si>
   <si>
     <t>074511</t>
   </si>
   <si>
     <t>縣立明倫國中</t>
   </si>
   <si>
     <t>074510</t>
   </si>
   <si>
     <t>縣立員林國中</t>
   </si>
   <si>
     <t>社頭鄉</t>
   </si>
   <si>
+    <t>074706</t>
+  </si>
+  <si>
+    <t>縣立朝興國小</t>
+  </si>
+  <si>
+    <t>074705</t>
+  </si>
+  <si>
+    <t>縣立橋頭國小</t>
+  </si>
+  <si>
     <t>074772</t>
   </si>
   <si>
     <t>縣立舊社國小</t>
   </si>
   <si>
     <t>074704</t>
   </si>
   <si>
     <t>縣立社頭國小</t>
   </si>
   <si>
     <t>074707</t>
   </si>
   <si>
     <t>縣立清水國小</t>
   </si>
   <si>
     <t>074773</t>
   </si>
   <si>
     <t>縣立崙雅國小</t>
   </si>
   <si>
     <t>074708</t>
   </si>
   <si>
     <t>縣立湳雅國小</t>
   </si>
   <si>
-    <t>074706</t>
-[...10 lines deleted...]
-  <si>
     <t>074530</t>
   </si>
   <si>
     <t>縣立社頭國中</t>
   </si>
   <si>
     <t>永靖鄉</t>
   </si>
   <si>
+    <t>074695</t>
+  </si>
+  <si>
+    <t>縣立永興國小</t>
+  </si>
+  <si>
     <t>074693</t>
   </si>
   <si>
     <t>縣立永靖國小</t>
   </si>
   <si>
     <t>074696</t>
   </si>
   <si>
     <t>縣立福興國小</t>
   </si>
   <si>
     <t>074694</t>
   </si>
   <si>
     <t>縣立福德國小</t>
   </si>
   <si>
     <t>074697</t>
   </si>
   <si>
     <t>縣立德興國小</t>
   </si>
   <si>
-    <t>074695</t>
-[...4 lines deleted...]
-  <si>
     <t>074527</t>
   </si>
   <si>
     <t>縣立永靖國中</t>
   </si>
   <si>
     <t>埔心鄉</t>
   </si>
   <si>
+    <t>074676</t>
+  </si>
+  <si>
+    <t>縣立羅厝國小</t>
+  </si>
+  <si>
     <t>074675</t>
   </si>
   <si>
     <t>縣立舊館國小</t>
   </si>
   <si>
+    <t>074679</t>
+  </si>
+  <si>
+    <t>縣立明聖國小</t>
+  </si>
+  <si>
     <t>074677</t>
   </si>
   <si>
     <t>縣立鳳霞國小</t>
   </si>
   <si>
-    <t>074679</t>
-[...4 lines deleted...]
-  <si>
     <t>074678</t>
   </si>
   <si>
     <t>縣立梧鳳國小</t>
   </si>
   <si>
     <t>074673</t>
   </si>
   <si>
     <t>縣立埔心國小</t>
   </si>
   <si>
     <t>074674</t>
   </si>
   <si>
     <t>縣立太平國小</t>
   </si>
   <si>
-    <t>074676</t>
-[...4 lines deleted...]
-  <si>
     <t>074520</t>
   </si>
   <si>
     <t>縣立埔心國中</t>
   </si>
   <si>
     <t>溪湖鎮</t>
   </si>
   <si>
+    <t>074661</t>
+  </si>
+  <si>
+    <t>縣立東溪國小</t>
+  </si>
+  <si>
+    <t>074660</t>
+  </si>
+  <si>
+    <t>縣立溪湖國小</t>
+  </si>
+  <si>
+    <t>074665</t>
+  </si>
+  <si>
+    <t>縣立媽厝國小</t>
+  </si>
+  <si>
     <t>074662</t>
   </si>
   <si>
     <t>縣立湖西國小</t>
   </si>
   <si>
     <t>074663</t>
   </si>
   <si>
     <t>縣立湖東國小</t>
   </si>
   <si>
     <t>074777</t>
   </si>
   <si>
     <t>縣立湖北國小</t>
   </si>
   <si>
     <t>074664</t>
   </si>
   <si>
     <t>縣立湖南國小</t>
   </si>
   <si>
-    <t>074660</t>
-[...16 lines deleted...]
-  <si>
     <t>074518</t>
   </si>
   <si>
     <t>縣立溪湖國中</t>
   </si>
   <si>
     <t>074339</t>
   </si>
   <si>
     <t>縣立成功高中</t>
   </si>
   <si>
     <t>大村鄉</t>
   </si>
   <si>
+    <t>074692</t>
+  </si>
+  <si>
+    <t>縣立村東國小</t>
+  </si>
+  <si>
     <t>074691</t>
   </si>
   <si>
     <t>縣立村上國小</t>
   </si>
   <si>
-    <t>074692</t>
-[...4 lines deleted...]
-  <si>
     <t>074690</t>
   </si>
   <si>
     <t>縣立大西國小</t>
   </si>
   <si>
     <t>074689</t>
   </si>
   <si>
     <t>縣立大村國小</t>
   </si>
   <si>
     <t>074525</t>
   </si>
   <si>
     <t>縣立大村國中</t>
   </si>
   <si>
     <t>埔鹽鄉</t>
   </si>
   <si>
+    <t>074671</t>
+  </si>
+  <si>
+    <t>縣立新水國小</t>
+  </si>
+  <si>
     <t>074669</t>
   </si>
   <si>
     <t>縣立好修國小</t>
   </si>
   <si>
+    <t>074672</t>
+  </si>
+  <si>
+    <t>縣立天盛國小</t>
+  </si>
+  <si>
     <t>074670</t>
   </si>
   <si>
     <t>縣立永樂國小</t>
   </si>
   <si>
     <t>074668</t>
   </si>
   <si>
     <t>縣立南港國小</t>
   </si>
   <si>
     <t>074666</t>
   </si>
   <si>
     <t>縣立埔鹽國小</t>
   </si>
   <si>
     <t>074667</t>
   </si>
   <si>
     <t>縣立大園國小</t>
   </si>
   <si>
-    <t>074671</t>
-[...10 lines deleted...]
-  <si>
     <t>074519</t>
   </si>
   <si>
     <t>縣立埔鹽國中</t>
   </si>
   <si>
     <t>田中鎮</t>
   </si>
   <si>
+    <t>074703</t>
+  </si>
+  <si>
+    <t>縣立明禮國小</t>
+  </si>
+  <si>
+    <t>074776</t>
+  </si>
+  <si>
+    <t>縣立新民國小</t>
+  </si>
+  <si>
+    <t>074701</t>
+  </si>
+  <si>
+    <t>縣立內安國小</t>
+  </si>
+  <si>
     <t>074698</t>
   </si>
   <si>
     <t>縣立田中國小</t>
   </si>
   <si>
+    <t>074700</t>
+  </si>
+  <si>
+    <t>縣立大安國小</t>
+  </si>
+  <si>
     <t>074699</t>
   </si>
   <si>
     <t>縣立三潭國小</t>
   </si>
   <si>
     <t>074702</t>
   </si>
   <si>
     <t>縣立東和國小</t>
   </si>
   <si>
-    <t>074703</t>
-[...22 lines deleted...]
-  <si>
     <t>074328</t>
   </si>
   <si>
     <t>縣立田中高中</t>
   </si>
   <si>
     <t>071317</t>
   </si>
   <si>
     <t>私立文興高中</t>
   </si>
   <si>
     <t>07c301</t>
   </si>
   <si>
     <t>誠正中學彰化分校</t>
   </si>
   <si>
     <t>北斗鎮</t>
   </si>
   <si>
+    <t>074714</t>
+  </si>
+  <si>
+    <t>縣立螺青國小</t>
+  </si>
+  <si>
+    <t>074715</t>
+  </si>
+  <si>
+    <t>縣立大新國小</t>
+  </si>
+  <si>
+    <t>074716</t>
+  </si>
+  <si>
+    <t>縣立螺陽國小</t>
+  </si>
+  <si>
     <t>074712</t>
   </si>
   <si>
     <t>縣立北斗國小</t>
   </si>
   <si>
     <t>074713</t>
   </si>
   <si>
     <t>縣立萬來國小</t>
   </si>
   <si>
-    <t>074716</t>
-[...16 lines deleted...]
-  <si>
     <t>074501</t>
   </si>
   <si>
     <t>縣立北斗國中</t>
   </si>
   <si>
     <t>田尾鄉</t>
   </si>
   <si>
+    <t>074719</t>
+  </si>
+  <si>
+    <t>縣立陸豐國小</t>
+  </si>
+  <si>
     <t>074717</t>
   </si>
   <si>
     <t>縣立田尾國小</t>
   </si>
   <si>
     <t>074720</t>
   </si>
   <si>
     <t>縣立仁豐國小</t>
   </si>
   <si>
     <t>074718</t>
   </si>
   <si>
     <t>縣立南鎮國小</t>
   </si>
   <si>
-    <t>074719</t>
-[...4 lines deleted...]
-  <si>
     <t>074531</t>
   </si>
   <si>
     <t>縣立田尾國中</t>
   </si>
   <si>
     <t>埤頭鄉</t>
   </si>
   <si>
+    <t>074726</t>
+  </si>
+  <si>
+    <t>縣立大湖國小</t>
+  </si>
+  <si>
+    <t>074723</t>
+  </si>
+  <si>
+    <t>縣立豐崙國小</t>
+  </si>
+  <si>
     <t>074721</t>
   </si>
   <si>
     <t>縣立埤頭國小</t>
   </si>
   <si>
-    <t>074723</t>
-[...4 lines deleted...]
-  <si>
     <t>074722</t>
   </si>
   <si>
     <t>縣立合興國小</t>
   </si>
   <si>
+    <t>074725</t>
+  </si>
+  <si>
+    <t>縣立中和國小</t>
+  </si>
+  <si>
     <t>074724</t>
   </si>
   <si>
     <t>縣立芙朝國小</t>
   </si>
   <si>
-    <t>074725</t>
-[...10 lines deleted...]
-  <si>
     <t>074534</t>
   </si>
   <si>
     <t>縣立埤頭國中</t>
   </si>
   <si>
     <t>溪州鄉</t>
   </si>
   <si>
+    <t>074730</t>
+  </si>
+  <si>
+    <t>縣立水尾國小</t>
+  </si>
+  <si>
+    <t>074734</t>
+  </si>
+  <si>
+    <t>縣立大莊國小</t>
+  </si>
+  <si>
+    <t>074727</t>
+  </si>
+  <si>
+    <t>縣立溪州國小</t>
+  </si>
+  <si>
+    <t>074735</t>
+  </si>
+  <si>
+    <t>縣立南州國小</t>
+  </si>
+  <si>
     <t>074733</t>
   </si>
   <si>
     <t>縣立圳寮國小</t>
   </si>
   <si>
+    <t>074732</t>
+  </si>
+  <si>
+    <t>縣立成功國小</t>
+  </si>
+  <si>
     <t>074731</t>
   </si>
   <si>
     <t>縣立潮洋國小</t>
   </si>
   <si>
-    <t>074732</t>
-[...4 lines deleted...]
-  <si>
     <t>074729</t>
   </si>
   <si>
     <t>縣立三條國小</t>
   </si>
   <si>
-    <t>074730</t>
-[...22 lines deleted...]
-  <si>
     <t>074728</t>
   </si>
   <si>
     <t>縣立僑義國小</t>
   </si>
   <si>
+    <t>074533</t>
+  </si>
+  <si>
+    <t>縣立溪陽國中</t>
+  </si>
+  <si>
     <t>074532</t>
   </si>
   <si>
     <t>縣立溪州國中</t>
   </si>
   <si>
-    <t>074533</t>
-[...4 lines deleted...]
-  <si>
     <t>竹塘鄉</t>
   </si>
   <si>
     <t>074753</t>
   </si>
   <si>
     <t>縣立竹塘國小</t>
   </si>
   <si>
+    <t>074757</t>
+  </si>
+  <si>
+    <t>縣立土庫國小</t>
+  </si>
+  <si>
     <t>074756</t>
   </si>
   <si>
     <t>縣立長安國小</t>
   </si>
   <si>
     <t>074754</t>
   </si>
   <si>
     <t>縣立田頭國小</t>
   </si>
   <si>
-    <t>074757</t>
-[...4 lines deleted...]
-  <si>
     <t>074514</t>
   </si>
   <si>
     <t>縣立竹塘國中</t>
   </si>
   <si>
     <t>二林鎮</t>
   </si>
   <si>
+    <t>074736</t>
+  </si>
+  <si>
+    <t>縣立二林國小</t>
+  </si>
+  <si>
+    <t>074742</t>
+  </si>
+  <si>
+    <t>縣立萬興國小</t>
+  </si>
+  <si>
+    <t>074745</t>
+  </si>
+  <si>
+    <t>縣立原斗國(中)小</t>
+  </si>
+  <si>
     <t>074740</t>
   </si>
   <si>
     <t>縣立香田國小</t>
   </si>
   <si>
     <t>074746</t>
   </si>
   <si>
     <t>縣立萬合國小</t>
   </si>
   <si>
     <t>074738</t>
   </si>
   <si>
     <t>縣立中正國小</t>
   </si>
   <si>
     <t>074739</t>
   </si>
   <si>
     <t>縣立育德國小</t>
   </si>
   <si>
+    <t>074743</t>
+  </si>
+  <si>
+    <t>縣立新生國小</t>
+  </si>
+  <si>
     <t>074741</t>
   </si>
   <si>
     <t>縣立廣興國小</t>
   </si>
   <si>
-    <t>074743</t>
-[...4 lines deleted...]
-  <si>
     <t>074744</t>
   </si>
   <si>
     <t>縣立中興國小</t>
   </si>
   <si>
     <t>074737</t>
   </si>
   <si>
     <t>縣立興華國小</t>
   </si>
   <si>
-    <t>074742</t>
-[...14 lines deleted...]
-    <t>縣立原斗國(中)小</t>
+    <t>074537</t>
+  </si>
+  <si>
+    <t>縣立原斗國中(小)</t>
   </si>
   <si>
     <t>074512</t>
   </si>
   <si>
     <t>縣立萬興國中</t>
   </si>
   <si>
     <t>074313</t>
   </si>
   <si>
     <t>縣立二林高中</t>
   </si>
   <si>
-    <t>074537</t>
-[...4 lines deleted...]
-  <si>
     <t>大城鄉</t>
   </si>
   <si>
+    <t>074747</t>
+  </si>
+  <si>
+    <t>縣立大城國小</t>
+  </si>
+  <si>
+    <t>074749</t>
+  </si>
+  <si>
+    <t>縣立西港國小</t>
+  </si>
+  <si>
     <t>074750</t>
   </si>
   <si>
     <t>縣立美豐國小</t>
   </si>
   <si>
-    <t>074747</t>
-[...10 lines deleted...]
-  <si>
     <t>074515</t>
   </si>
   <si>
     <t>縣立大城國中</t>
   </si>
   <si>
     <t>芳苑鄉</t>
   </si>
   <si>
+    <t>074767</t>
+  </si>
+  <si>
+    <t>縣立路上國小</t>
+  </si>
+  <si>
+    <t>074763</t>
+  </si>
+  <si>
+    <t>縣立建新國小</t>
+  </si>
+  <si>
+    <t>074761</t>
+  </si>
+  <si>
+    <t>縣立育華國小</t>
+  </si>
+  <si>
+    <t>074764</t>
+  </si>
+  <si>
+    <t>縣立漢寶國小</t>
+  </si>
+  <si>
+    <t>074766</t>
+  </si>
+  <si>
+    <t>縣立新寶國小</t>
+  </si>
+  <si>
     <t>074762</t>
   </si>
   <si>
     <t>縣立草湖國小</t>
   </si>
   <si>
     <t>074760</t>
   </si>
   <si>
     <t>縣立民權華德福實驗國(中)小</t>
   </si>
   <si>
     <t>074765</t>
   </si>
   <si>
     <t>縣立王功國小</t>
   </si>
   <si>
     <t>074759</t>
   </si>
   <si>
     <t>縣立後寮國小</t>
   </si>
   <si>
     <t>074758</t>
   </si>
   <si>
     <t>縣立芳苑國小</t>
   </si>
   <si>
-    <t>074767</t>
-[...26 lines deleted...]
-    <t>縣立新寶國小</t>
+    <t>074517</t>
+  </si>
+  <si>
+    <t>縣立芳苑國中</t>
   </si>
   <si>
     <t>074543</t>
   </si>
   <si>
     <t>縣立民權華德福實驗國中(小)</t>
   </si>
   <si>
     <t>074516</t>
   </si>
   <si>
     <t>縣立草湖國中</t>
   </si>
   <si>
-    <t>074517</t>
-[...4 lines deleted...]
-  <si>
     <t>二水鄉</t>
   </si>
   <si>
+    <t>074710</t>
+  </si>
+  <si>
+    <t>縣立復興國小</t>
+  </si>
+  <si>
     <t>074709</t>
   </si>
   <si>
     <t>縣立二水國小</t>
-  </si>
-[...4 lines deleted...]
-    <t>縣立復興國小</t>
   </si>
   <si>
     <t>074711</t>
   </si>
   <si>
     <t>縣立源泉國小</t>
   </si>
   <si>
     <t>074529</t>
   </si>
   <si>
     <t>縣立二水國中</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2017,1820 +2017,1820 @@
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" t="s">
         <v>39</v>
       </c>
       <c r="D2" t="s">
         <v>40</v>
       </c>
       <c r="E2">
-        <v>77</v>
+        <v>29</v>
       </c>
       <c r="F2">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="G2">
-        <v>135</v>
+        <v>52</v>
       </c>
       <c r="H2">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="I2">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="L2">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="M2">
         <v>1</v>
       </c>
       <c r="N2">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="O2">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
       <c r="Q2">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="R2">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="S2">
         <v>1</v>
       </c>
       <c r="T2">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="U2">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="V2">
         <v>1</v>
       </c>
       <c r="W2">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="X2">
         <v>4</v>
       </c>
       <c r="Y2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" t="s">
         <v>42</v>
       </c>
       <c r="D3" t="s">
         <v>40</v>
       </c>
       <c r="E3">
-        <v>434</v>
+        <v>40</v>
       </c>
       <c r="F3">
-        <v>379</v>
+        <v>32</v>
       </c>
       <c r="G3">
-        <v>813</v>
+        <v>72</v>
       </c>
       <c r="H3">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="I3">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="J3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K3">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="L3">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="M3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N3">
-        <v>76</v>
+        <v>9</v>
       </c>
       <c r="O3">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="P3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="Q3">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="R3">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="S3">
-        <v>6</v>
-[...26 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" t="s">
         <v>44</v>
       </c>
       <c r="D4" t="s">
         <v>40</v>
       </c>
       <c r="E4">
-        <v>779</v>
+        <v>570</v>
       </c>
       <c r="F4">
-        <v>671</v>
+        <v>594</v>
       </c>
       <c r="G4">
-        <v>1450</v>
+        <v>1164</v>
       </c>
       <c r="H4">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="I4">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="J4">
         <v>7</v>
       </c>
       <c r="K4">
-        <v>112</v>
+        <v>78</v>
       </c>
       <c r="L4">
-        <v>95</v>
+        <v>77</v>
       </c>
       <c r="M4">
+        <v>7</v>
+      </c>
+      <c r="N4">
+        <v>104</v>
+      </c>
+      <c r="O4">
+        <v>106</v>
+      </c>
+      <c r="P4">
         <v>8</v>
       </c>
-      <c r="N4">
-[...7 lines deleted...]
-      </c>
       <c r="Q4">
-        <v>138</v>
+        <v>120</v>
       </c>
       <c r="R4">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="S4">
         <v>9</v>
       </c>
       <c r="T4">
-        <v>171</v>
+        <v>104</v>
       </c>
       <c r="U4">
-        <v>134</v>
+        <v>121</v>
       </c>
       <c r="V4">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="W4">
-        <v>158</v>
+        <v>91</v>
       </c>
       <c r="X4">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="Y4">
-        <v>10</v>
+        <v>8</v>
+      </c>
+      <c r="AI4">
+        <v>7</v>
+      </c>
+      <c r="AJ4">
+        <v>4</v>
+      </c>
+      <c r="AK4">
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" t="s">
         <v>46</v>
       </c>
       <c r="D5" t="s">
         <v>40</v>
       </c>
       <c r="E5">
-        <v>331</v>
+        <v>1202</v>
       </c>
       <c r="F5">
-        <v>313</v>
+        <v>1126</v>
       </c>
       <c r="G5">
-        <v>644</v>
+        <v>2328</v>
       </c>
       <c r="H5">
-        <v>49</v>
+        <v>190</v>
       </c>
       <c r="I5">
-        <v>55</v>
+        <v>153</v>
       </c>
       <c r="J5">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="K5">
-        <v>43</v>
+        <v>192</v>
       </c>
       <c r="L5">
-        <v>45</v>
+        <v>182</v>
       </c>
       <c r="M5">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="N5">
-        <v>65</v>
+        <v>189</v>
       </c>
       <c r="O5">
-        <v>46</v>
+        <v>190</v>
       </c>
       <c r="P5">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="Q5">
-        <v>45</v>
+        <v>197</v>
       </c>
       <c r="R5">
-        <v>64</v>
+        <v>176</v>
       </c>
       <c r="S5">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="T5">
-        <v>71</v>
+        <v>220</v>
       </c>
       <c r="U5">
-        <v>45</v>
+        <v>210</v>
       </c>
       <c r="V5">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="W5">
-        <v>58</v>
+        <v>214</v>
       </c>
       <c r="X5">
-        <v>58</v>
+        <v>215</v>
       </c>
       <c r="Y5">
-        <v>4</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6" t="s">
         <v>48</v>
       </c>
       <c r="D6" t="s">
         <v>40</v>
       </c>
       <c r="E6">
-        <v>357</v>
+        <v>434</v>
       </c>
       <c r="F6">
-        <v>317</v>
+        <v>379</v>
       </c>
       <c r="G6">
-        <v>674</v>
+        <v>813</v>
       </c>
       <c r="H6">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="I6">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J6">
         <v>4</v>
       </c>
       <c r="K6">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="L6">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="M6">
         <v>5</v>
       </c>
       <c r="N6">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="O6">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="P6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q6">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R6">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="S6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="T6">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="U6">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="V6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="W6">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="X6">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="Y6">
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="AI6">
+        <v>1</v>
+      </c>
+      <c r="AJ6">
+        <v>3</v>
+      </c>
+      <c r="AK6">
+        <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" t="s">
         <v>50</v>
       </c>
       <c r="D7" t="s">
         <v>40</v>
       </c>
       <c r="E7">
-        <v>475</v>
+        <v>779</v>
       </c>
       <c r="F7">
-        <v>488</v>
+        <v>671</v>
       </c>
       <c r="G7">
-        <v>963</v>
+        <v>1450</v>
       </c>
       <c r="H7">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="I7">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="J7">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K7">
-        <v>63</v>
+        <v>112</v>
       </c>
       <c r="L7">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="M7">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="N7">
-        <v>84</v>
+        <v>118</v>
       </c>
       <c r="O7">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="P7">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="Q7">
-        <v>89</v>
+        <v>138</v>
       </c>
       <c r="R7">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="S7">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="T7">
-        <v>87</v>
+        <v>171</v>
       </c>
       <c r="U7">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="V7">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="W7">
-        <v>76</v>
+        <v>158</v>
       </c>
       <c r="X7">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="Y7">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>51</v>
       </c>
       <c r="C8" t="s">
         <v>52</v>
       </c>
       <c r="D8" t="s">
         <v>40</v>
       </c>
       <c r="E8">
-        <v>571</v>
+        <v>357</v>
       </c>
       <c r="F8">
-        <v>482</v>
+        <v>317</v>
       </c>
       <c r="G8">
-        <v>1053</v>
+        <v>674</v>
       </c>
       <c r="H8">
-        <v>107</v>
+        <v>47</v>
       </c>
       <c r="I8">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="J8">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K8">
-        <v>91</v>
+        <v>60</v>
       </c>
       <c r="L8">
+        <v>62</v>
+      </c>
+      <c r="M8">
+        <v>5</v>
+      </c>
+      <c r="N8">
+        <v>53</v>
+      </c>
+      <c r="O8">
+        <v>54</v>
+      </c>
+      <c r="P8">
+        <v>4</v>
+      </c>
+      <c r="Q8">
         <v>70</v>
       </c>
-      <c r="M8">
-[...13 lines deleted...]
-      </c>
       <c r="R8">
-        <v>88</v>
+        <v>37</v>
       </c>
       <c r="S8">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="T8">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="U8">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="V8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="W8">
-        <v>109</v>
+        <v>52</v>
       </c>
       <c r="X8">
-        <v>85</v>
+        <v>57</v>
       </c>
       <c r="Y8">
-        <v>7</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9" t="s">
         <v>53</v>
       </c>
       <c r="C9" t="s">
         <v>54</v>
       </c>
       <c r="D9" t="s">
         <v>40</v>
       </c>
       <c r="E9">
-        <v>250</v>
+        <v>475</v>
       </c>
       <c r="F9">
-        <v>253</v>
+        <v>488</v>
       </c>
       <c r="G9">
-        <v>503</v>
+        <v>963</v>
       </c>
       <c r="H9">
-        <v>35</v>
+        <v>76</v>
       </c>
       <c r="I9">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="J9">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K9">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="L9">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="M9">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="N9">
-        <v>43</v>
+        <v>84</v>
       </c>
       <c r="O9">
-        <v>46</v>
+        <v>83</v>
       </c>
       <c r="P9">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="Q9">
-        <v>43</v>
+        <v>89</v>
       </c>
       <c r="R9">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="S9">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="T9">
-        <v>50</v>
+        <v>87</v>
       </c>
       <c r="U9">
-        <v>46</v>
+        <v>84</v>
       </c>
       <c r="V9">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="W9">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="X9">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="Y9">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" t="s">
         <v>56</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="F10">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="G10">
-        <v>59</v>
+        <v>136</v>
       </c>
       <c r="H10">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="I10">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="J10">
         <v>1</v>
       </c>
       <c r="K10">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="L10">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="M10">
         <v>1</v>
       </c>
       <c r="N10">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="O10">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
       <c r="Q10">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="R10">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="S10">
         <v>1</v>
       </c>
       <c r="T10">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="U10">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="V10">
         <v>1</v>
       </c>
       <c r="W10">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="X10">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Y10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" t="s">
         <v>37</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" t="s">
         <v>58</v>
       </c>
       <c r="D11" t="s">
         <v>40</v>
       </c>
       <c r="E11">
-        <v>157</v>
+        <v>331</v>
       </c>
       <c r="F11">
-        <v>155</v>
+        <v>314</v>
       </c>
       <c r="G11">
-        <v>312</v>
+        <v>645</v>
       </c>
       <c r="H11">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="I11">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="J11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K11">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="L11">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="M11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N11">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="O11">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="P11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Q11">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="R11">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="S11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T11">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="U11">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="V11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="W11">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="X11">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="Y11">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" t="s">
         <v>60</v>
       </c>
       <c r="D12" t="s">
         <v>40</v>
       </c>
       <c r="E12">
-        <v>487</v>
+        <v>571</v>
       </c>
       <c r="F12">
-        <v>389</v>
+        <v>482</v>
       </c>
       <c r="G12">
-        <v>876</v>
+        <v>1053</v>
       </c>
       <c r="H12">
-        <v>61</v>
+        <v>107</v>
       </c>
       <c r="I12">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="J12">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K12">
+        <v>91</v>
+      </c>
+      <c r="L12">
+        <v>70</v>
+      </c>
+      <c r="M12">
+        <v>6</v>
+      </c>
+      <c r="N12">
+        <v>99</v>
+      </c>
+      <c r="O12">
+        <v>65</v>
+      </c>
+      <c r="P12">
+        <v>6</v>
+      </c>
+      <c r="Q12">
         <v>76</v>
       </c>
-      <c r="L12">
-[...16 lines deleted...]
-      </c>
       <c r="R12">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="S12">
         <v>6</v>
       </c>
       <c r="T12">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="U12">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="V12">
+        <v>6</v>
+      </c>
+      <c r="W12">
+        <v>109</v>
+      </c>
+      <c r="X12">
+        <v>85</v>
+      </c>
+      <c r="Y12">
         <v>7</v>
       </c>
-      <c r="W12">
-[...7 lines deleted...]
-      </c>
       <c r="AI12">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="AJ12">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="AK12">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13" t="s">
         <v>61</v>
       </c>
       <c r="C13" t="s">
         <v>62</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="E13">
-        <v>1203</v>
+        <v>34</v>
       </c>
       <c r="F13">
-        <v>1126</v>
+        <v>25</v>
       </c>
       <c r="G13">
-        <v>2329</v>
+        <v>59</v>
       </c>
       <c r="H13">
-        <v>191</v>
+        <v>3</v>
       </c>
       <c r="I13">
-        <v>153</v>
+        <v>3</v>
       </c>
       <c r="J13">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="K13">
-        <v>192</v>
+        <v>5</v>
       </c>
       <c r="L13">
-        <v>182</v>
+        <v>1</v>
       </c>
       <c r="M13">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="N13">
-        <v>189</v>
+        <v>6</v>
       </c>
       <c r="O13">
-        <v>190</v>
+        <v>7</v>
       </c>
       <c r="P13">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="Q13">
-        <v>198</v>
+        <v>7</v>
       </c>
       <c r="R13">
-        <v>177</v>
+        <v>4</v>
       </c>
       <c r="S13">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="T13">
-        <v>219</v>
+        <v>6</v>
       </c>
       <c r="U13">
-        <v>209</v>
+        <v>5</v>
       </c>
       <c r="V13">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="W13">
-        <v>214</v>
+        <v>7</v>
       </c>
       <c r="X13">
-        <v>215</v>
+        <v>5</v>
       </c>
       <c r="Y13">
-        <v>15</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14" t="s">
         <v>63</v>
       </c>
       <c r="C14" t="s">
         <v>64</v>
       </c>
       <c r="D14" t="s">
         <v>40</v>
       </c>
       <c r="E14">
-        <v>13</v>
+        <v>487</v>
       </c>
       <c r="F14">
-        <v>19</v>
+        <v>387</v>
       </c>
       <c r="G14">
-        <v>32</v>
+        <v>874</v>
       </c>
       <c r="H14">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="I14">
-        <v>2</v>
+        <v>60</v>
       </c>
       <c r="J14">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K14">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="L14">
-        <v>1</v>
+        <v>52</v>
       </c>
       <c r="M14">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N14">
-        <v>4</v>
+        <v>76</v>
       </c>
       <c r="O14">
-        <v>4</v>
+        <v>52</v>
       </c>
       <c r="P14">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="Q14">
-        <v>2</v>
+        <v>94</v>
       </c>
       <c r="R14">
-        <v>3</v>
+        <v>74</v>
       </c>
       <c r="S14">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="T14">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="U14">
-        <v>5</v>
+        <v>82</v>
       </c>
       <c r="V14">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="W14">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="X14">
-        <v>4</v>
+        <v>65</v>
       </c>
       <c r="Y14">
+        <v>6</v>
+      </c>
+      <c r="AI14">
+        <v>6</v>
+      </c>
+      <c r="AJ14">
+        <v>2</v>
+      </c>
+      <c r="AK14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>65</v>
       </c>
       <c r="C15" t="s">
         <v>66</v>
       </c>
       <c r="D15" t="s">
         <v>40</v>
       </c>
       <c r="E15">
-        <v>635</v>
+        <v>250</v>
       </c>
       <c r="F15">
-        <v>571</v>
+        <v>253</v>
       </c>
       <c r="G15">
-        <v>1206</v>
+        <v>503</v>
       </c>
       <c r="H15">
-        <v>96</v>
+        <v>35</v>
       </c>
       <c r="I15">
-        <v>88</v>
+        <v>36</v>
       </c>
       <c r="J15">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="K15">
-        <v>94</v>
+        <v>35</v>
       </c>
       <c r="L15">
-        <v>90</v>
+        <v>43</v>
       </c>
       <c r="M15">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="N15">
-        <v>120</v>
+        <v>43</v>
       </c>
       <c r="O15">
-        <v>113</v>
+        <v>46</v>
       </c>
       <c r="P15">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="Q15">
-        <v>119</v>
+        <v>43</v>
       </c>
       <c r="R15">
-        <v>100</v>
+        <v>43</v>
       </c>
       <c r="S15">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="T15">
-        <v>109</v>
+        <v>50</v>
       </c>
       <c r="U15">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="V15">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="W15">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="X15">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="Y15">
-        <v>7</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16" t="s">
         <v>67</v>
       </c>
       <c r="C16" t="s">
         <v>68</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16">
-        <v>28</v>
+        <v>156</v>
       </c>
       <c r="F16">
+        <v>155</v>
+      </c>
+      <c r="G16">
+        <v>311</v>
+      </c>
+      <c r="H16">
+        <v>22</v>
+      </c>
+      <c r="I16">
+        <v>19</v>
+      </c>
+      <c r="J16">
+        <v>2</v>
+      </c>
+      <c r="K16">
+        <v>20</v>
+      </c>
+      <c r="L16">
+        <v>26</v>
+      </c>
+      <c r="M16">
+        <v>2</v>
+      </c>
+      <c r="N16">
+        <v>29</v>
+      </c>
+      <c r="O16">
+        <v>35</v>
+      </c>
+      <c r="P16">
+        <v>3</v>
+      </c>
+      <c r="Q16">
+        <v>29</v>
+      </c>
+      <c r="R16">
+        <v>35</v>
+      </c>
+      <c r="S16">
+        <v>3</v>
+      </c>
+      <c r="T16">
+        <v>31</v>
+      </c>
+      <c r="U16">
         <v>23</v>
       </c>
-      <c r="G16">
-[...43 lines deleted...]
-      </c>
       <c r="V16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W16">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="X16">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="Y16">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>69</v>
       </c>
       <c r="C17" t="s">
         <v>70</v>
       </c>
       <c r="D17" t="s">
         <v>40</v>
       </c>
       <c r="E17">
-        <v>570</v>
+        <v>13</v>
       </c>
       <c r="F17">
-        <v>594</v>
+        <v>19</v>
       </c>
       <c r="G17">
-        <v>1164</v>
+        <v>32</v>
       </c>
       <c r="H17">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="I17">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="J17">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K17">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="L17">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="M17">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="N17">
-        <v>104</v>
+        <v>4</v>
       </c>
       <c r="O17">
-        <v>106</v>
+        <v>4</v>
       </c>
       <c r="P17">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="Q17">
-        <v>120</v>
+        <v>2</v>
       </c>
       <c r="R17">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="S17">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="T17">
-        <v>104</v>
+        <v>2</v>
       </c>
       <c r="U17">
-        <v>121</v>
+        <v>5</v>
       </c>
       <c r="V17">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="W17">
-        <v>91</v>
+        <v>3</v>
       </c>
       <c r="X17">
-        <v>110</v>
+        <v>4</v>
       </c>
       <c r="Y17">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>71</v>
       </c>
       <c r="C18" t="s">
         <v>72</v>
       </c>
       <c r="D18" t="s">
         <v>40</v>
       </c>
       <c r="E18">
-        <v>40</v>
+        <v>635</v>
       </c>
       <c r="F18">
-        <v>32</v>
+        <v>571</v>
       </c>
       <c r="G18">
-        <v>72</v>
+        <v>1206</v>
       </c>
       <c r="H18">
-        <v>13</v>
+        <v>96</v>
       </c>
       <c r="I18">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="J18">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K18">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="L18">
+        <v>90</v>
+      </c>
+      <c r="M18">
+        <v>7</v>
+      </c>
+      <c r="N18">
+        <v>120</v>
+      </c>
+      <c r="O18">
+        <v>113</v>
+      </c>
+      <c r="P18">
+        <v>9</v>
+      </c>
+      <c r="Q18">
+        <v>119</v>
+      </c>
+      <c r="R18">
+        <v>100</v>
+      </c>
+      <c r="S18">
         <v>8</v>
       </c>
-      <c r="M18">
-[...5 lines deleted...]
-      <c r="O18">
+      <c r="T18">
+        <v>109</v>
+      </c>
+      <c r="U18">
+        <v>87</v>
+      </c>
+      <c r="V18">
         <v>8</v>
       </c>
-      <c r="P18">
-[...8 lines deleted...]
-      <c r="S18">
+      <c r="W18">
+        <v>92</v>
+      </c>
+      <c r="X18">
+        <v>92</v>
+      </c>
+      <c r="Y18">
+        <v>7</v>
+      </c>
+      <c r="AI18">
+        <v>5</v>
+      </c>
+      <c r="AJ18">
+        <v>1</v>
+      </c>
+      <c r="AK18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19" t="s">
         <v>73</v>
       </c>
       <c r="C19" t="s">
         <v>74</v>
       </c>
       <c r="D19" t="s">
         <v>75</v>
       </c>
       <c r="E19">
-        <v>573</v>
+        <v>201</v>
       </c>
       <c r="F19">
-        <v>590</v>
+        <v>177</v>
       </c>
       <c r="G19">
-        <v>1163</v>
+        <v>378</v>
       </c>
       <c r="Z19">
-        <v>204</v>
+        <v>69</v>
       </c>
       <c r="AA19">
-        <v>195</v>
+        <v>64</v>
       </c>
       <c r="AB19">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="AC19">
-        <v>199</v>
+        <v>73</v>
       </c>
       <c r="AD19">
-        <v>223</v>
+        <v>60</v>
       </c>
       <c r="AE19">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="AF19">
-        <v>170</v>
+        <v>59</v>
       </c>
       <c r="AG19">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="AH19">
-        <v>13</v>
+        <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" t="s">
         <v>37</v>
       </c>
       <c r="B20" t="s">
         <v>76</v>
       </c>
       <c r="C20" t="s">
         <v>77</v>
       </c>
       <c r="D20" t="s">
         <v>75</v>
       </c>
       <c r="E20">
-        <v>158</v>
+        <v>1062</v>
       </c>
       <c r="F20">
-        <v>140</v>
+        <v>854</v>
       </c>
       <c r="G20">
-        <v>298</v>
+        <v>1916</v>
       </c>
       <c r="Z20">
-        <v>60</v>
+        <v>360</v>
       </c>
       <c r="AA20">
-        <v>49</v>
+        <v>286</v>
       </c>
       <c r="AB20">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="AC20">
-        <v>48</v>
+        <v>343</v>
       </c>
       <c r="AD20">
-        <v>56</v>
+        <v>288</v>
       </c>
       <c r="AE20">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="AF20">
-        <v>50</v>
+        <v>359</v>
       </c>
       <c r="AG20">
-        <v>35</v>
+        <v>280</v>
       </c>
       <c r="AH20">
-        <v>7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" t="s">
         <v>37</v>
       </c>
       <c r="B21" t="s">
         <v>78</v>
       </c>
       <c r="C21" t="s">
         <v>79</v>
       </c>
       <c r="D21" t="s">
         <v>75</v>
       </c>
       <c r="E21">
-        <v>202</v>
+        <v>265</v>
       </c>
       <c r="F21">
-        <v>177</v>
+        <v>224</v>
       </c>
       <c r="G21">
-        <v>379</v>
+        <v>489</v>
       </c>
       <c r="Z21">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="AA21">
-        <v>64</v>
+        <v>86</v>
       </c>
       <c r="AB21">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="AC21">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="AD21">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="AE21">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AF21">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="AG21">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="AH21">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22" t="s">
         <v>80</v>
       </c>
       <c r="C22" t="s">
         <v>81</v>
       </c>
       <c r="D22" t="s">
         <v>75</v>
       </c>
       <c r="E22">
-        <v>21</v>
+        <v>572</v>
       </c>
       <c r="F22">
-        <v>16</v>
+        <v>590</v>
       </c>
       <c r="G22">
-        <v>37</v>
+        <v>1162</v>
       </c>
       <c r="Z22">
-        <v>6</v>
+        <v>204</v>
       </c>
       <c r="AA22">
-        <v>7</v>
+        <v>195</v>
       </c>
       <c r="AB22">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="AC22">
-        <v>9</v>
+        <v>198</v>
       </c>
       <c r="AD22">
-        <v>3</v>
+        <v>223</v>
       </c>
       <c r="AE22">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="AF22">
-        <v>6</v>
+        <v>170</v>
       </c>
       <c r="AG22">
-        <v>6</v>
+        <v>172</v>
       </c>
       <c r="AH22">
-        <v>1</v>
+        <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23" t="s">
         <v>82</v>
       </c>
       <c r="C23" t="s">
         <v>83</v>
       </c>
       <c r="D23" t="s">
         <v>75</v>
       </c>
       <c r="E23">
-        <v>971</v>
+        <v>159</v>
       </c>
       <c r="F23">
-        <v>782</v>
+        <v>139</v>
       </c>
       <c r="G23">
-        <v>1753</v>
+        <v>298</v>
       </c>
       <c r="Z23">
-        <v>317</v>
+        <v>60</v>
       </c>
       <c r="AA23">
-        <v>251</v>
+        <v>49</v>
       </c>
       <c r="AB23">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="AC23">
-        <v>360</v>
+        <v>49</v>
       </c>
       <c r="AD23">
-        <v>292</v>
+        <v>55</v>
       </c>
       <c r="AE23">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="AF23">
-        <v>294</v>
+        <v>50</v>
       </c>
       <c r="AG23">
-        <v>239</v>
+        <v>35</v>
       </c>
       <c r="AH23">
-        <v>20</v>
+        <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24" t="s">
         <v>84</v>
       </c>
       <c r="C24" t="s">
         <v>85</v>
       </c>
       <c r="D24" t="s">
         <v>75</v>
       </c>
       <c r="E24">
-        <v>265</v>
+        <v>21</v>
       </c>
       <c r="F24">
-        <v>224</v>
+        <v>16</v>
       </c>
       <c r="G24">
-        <v>489</v>
+        <v>37</v>
       </c>
       <c r="Z24">
-        <v>98</v>
+        <v>6</v>
       </c>
       <c r="AA24">
-        <v>86</v>
+        <v>7</v>
       </c>
       <c r="AB24">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="AC24">
-        <v>78</v>
+        <v>9</v>
       </c>
       <c r="AD24">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="AE24">
+        <v>1</v>
+      </c>
+      <c r="AF24">
         <v>6</v>
       </c>
-      <c r="AF24">
-[...1 lines deleted...]
-      </c>
       <c r="AG24">
-        <v>61</v>
+        <v>6</v>
       </c>
       <c r="AH24">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25" t="s">
         <v>86</v>
       </c>
       <c r="C25" t="s">
         <v>87</v>
       </c>
       <c r="D25" t="s">
         <v>75</v>
       </c>
       <c r="E25">
-        <v>390</v>
+        <v>971</v>
       </c>
       <c r="F25">
-        <v>438</v>
+        <v>782</v>
       </c>
       <c r="G25">
-        <v>828</v>
+        <v>1753</v>
       </c>
       <c r="Z25">
-        <v>152</v>
+        <v>317</v>
       </c>
       <c r="AA25">
-        <v>153</v>
+        <v>251</v>
       </c>
       <c r="AB25">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="AC25">
-        <v>137</v>
+        <v>360</v>
       </c>
       <c r="AD25">
-        <v>163</v>
+        <v>292</v>
       </c>
       <c r="AE25">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="AF25">
-        <v>101</v>
+        <v>294</v>
       </c>
       <c r="AG25">
-        <v>122</v>
+        <v>239</v>
       </c>
       <c r="AH25">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26" t="s">
         <v>88</v>
       </c>
       <c r="C26" t="s">
         <v>89</v>
       </c>
       <c r="D26" t="s">
         <v>75</v>
       </c>
       <c r="E26">
-        <v>791</v>
+        <v>391</v>
       </c>
       <c r="F26">
-        <v>759</v>
+        <v>439</v>
       </c>
       <c r="G26">
-        <v>1550</v>
+        <v>830</v>
       </c>
       <c r="Z26">
-        <v>279</v>
+        <v>152</v>
       </c>
       <c r="AA26">
-        <v>242</v>
+        <v>153</v>
       </c>
       <c r="AB26">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="AC26">
-        <v>252</v>
+        <v>138</v>
       </c>
       <c r="AD26">
-        <v>264</v>
+        <v>164</v>
       </c>
       <c r="AE26">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="AF26">
-        <v>260</v>
+        <v>101</v>
       </c>
       <c r="AG26">
-        <v>253</v>
+        <v>122</v>
       </c>
       <c r="AH26">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27" t="s">
         <v>90</v>
       </c>
       <c r="C27" t="s">
         <v>91</v>
       </c>
       <c r="D27" t="s">
         <v>75</v>
       </c>
       <c r="E27">
-        <v>1062</v>
+        <v>790</v>
       </c>
       <c r="F27">
-        <v>854</v>
+        <v>759</v>
       </c>
       <c r="G27">
-        <v>1916</v>
+        <v>1549</v>
       </c>
       <c r="Z27">
-        <v>360</v>
+        <v>279</v>
       </c>
       <c r="AA27">
-        <v>286</v>
+        <v>242</v>
       </c>
       <c r="AB27">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="AC27">
-        <v>343</v>
+        <v>251</v>
       </c>
       <c r="AD27">
-        <v>288</v>
+        <v>264</v>
       </c>
       <c r="AE27">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="AF27">
-        <v>359</v>
+        <v>260</v>
       </c>
       <c r="AG27">
-        <v>280</v>
+        <v>253</v>
       </c>
       <c r="AH27">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" t="s">
         <v>92</v>
       </c>
       <c r="B28" t="s">
         <v>93</v>
       </c>
       <c r="C28" t="s">
         <v>94</v>
       </c>
       <c r="D28" t="s">
         <v>40</v>
       </c>
       <c r="E28">
         <v>32</v>
       </c>
       <c r="F28">
         <v>32</v>
       </c>
       <c r="G28">
         <v>64</v>
       </c>
       <c r="H28">
@@ -4034,87 +4034,87 @@
       </c>
       <c r="W30">
         <v>8</v>
       </c>
       <c r="X30">
         <v>4</v>
       </c>
       <c r="Y30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>99</v>
       </c>
       <c r="C31" t="s">
         <v>100</v>
       </c>
       <c r="D31" t="s">
         <v>40</v>
       </c>
       <c r="E31">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F31">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G31">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="H31">
         <v>5</v>
       </c>
       <c r="I31">
         <v>7</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
       <c r="K31">
         <v>6</v>
       </c>
       <c r="L31">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="M31">
         <v>1</v>
       </c>
       <c r="N31">
         <v>14</v>
       </c>
       <c r="O31">
         <v>5</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
       <c r="Q31">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="R31">
         <v>7</v>
       </c>
       <c r="S31">
         <v>1</v>
       </c>
       <c r="T31">
         <v>6</v>
       </c>
       <c r="U31">
         <v>3</v>
       </c>
       <c r="V31">
         <v>1</v>
       </c>
       <c r="W31">
         <v>8</v>
       </c>
       <c r="X31">
         <v>4</v>
       </c>
       <c r="Y31">
         <v>1</v>
       </c>
@@ -4324,715 +4324,715 @@
       </c>
       <c r="AF34">
         <v>44</v>
       </c>
       <c r="AG34">
         <v>29</v>
       </c>
       <c r="AH34">
         <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" t="s">
         <v>107</v>
       </c>
       <c r="B35" t="s">
         <v>108</v>
       </c>
       <c r="C35" t="s">
         <v>109</v>
       </c>
       <c r="D35" t="s">
         <v>40</v>
       </c>
       <c r="E35">
-        <v>33</v>
+        <v>99</v>
       </c>
       <c r="F35">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="G35">
-        <v>55</v>
+        <v>182</v>
       </c>
       <c r="H35">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="I35">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
       <c r="K35">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="L35">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="M35">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N35">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="O35">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
       <c r="Q35">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="R35">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="S35">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T35">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="U35">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="V35">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W35">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="X35">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="Y35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" t="s">
         <v>107</v>
       </c>
       <c r="B36" t="s">
         <v>110</v>
       </c>
       <c r="C36" t="s">
         <v>111</v>
       </c>
       <c r="D36" t="s">
         <v>40</v>
       </c>
       <c r="E36">
-        <v>83</v>
+        <v>585</v>
       </c>
       <c r="F36">
-        <v>97</v>
+        <v>531</v>
       </c>
       <c r="G36">
-        <v>180</v>
+        <v>1116</v>
       </c>
       <c r="H36">
+        <v>92</v>
+      </c>
+      <c r="I36">
+        <v>75</v>
+      </c>
+      <c r="J36">
         <v>6</v>
       </c>
-      <c r="I36">
-[...4 lines deleted...]
-      </c>
       <c r="K36">
-        <v>14</v>
+        <v>98</v>
       </c>
       <c r="L36">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="M36">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="N36">
-        <v>16</v>
+        <v>95</v>
       </c>
       <c r="O36">
-        <v>16</v>
+        <v>85</v>
       </c>
       <c r="P36">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="Q36">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="R36">
-        <v>21</v>
+        <v>78</v>
       </c>
       <c r="S36">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="T36">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c r="U36">
+        <v>116</v>
+      </c>
+      <c r="V36">
         <v>8</v>
       </c>
-      <c r="V36">
-[...1 lines deleted...]
-      </c>
       <c r="W36">
-        <v>17</v>
+        <v>105</v>
       </c>
       <c r="X36">
-        <v>15</v>
+        <v>87</v>
       </c>
       <c r="Y36">
+        <v>8</v>
+      </c>
+      <c r="AI36">
+        <v>7</v>
+      </c>
+      <c r="AJ36">
+        <v>0</v>
+      </c>
+      <c r="AK36">
         <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>112</v>
       </c>
       <c r="C37" t="s">
         <v>113</v>
       </c>
       <c r="D37" t="s">
         <v>40</v>
       </c>
       <c r="E37">
-        <v>125</v>
+        <v>33</v>
       </c>
       <c r="F37">
-        <v>117</v>
+        <v>22</v>
       </c>
       <c r="G37">
-        <v>242</v>
+        <v>55</v>
       </c>
       <c r="H37">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="I37">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="J37">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K37">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="L37">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="M37">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N37">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="O37">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="P37">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q37">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="R37">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="S37">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T37">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="U37">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="V37">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W37">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="X37">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="Y37">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>114</v>
       </c>
       <c r="C38" t="s">
         <v>115</v>
       </c>
       <c r="D38" t="s">
         <v>40</v>
       </c>
       <c r="E38">
-        <v>54</v>
+        <v>83</v>
       </c>
       <c r="F38">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="G38">
-        <v>100</v>
+        <v>180</v>
       </c>
       <c r="H38">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="I38">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="J38">
         <v>1</v>
       </c>
       <c r="K38">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="L38">
+        <v>24</v>
+      </c>
+      <c r="M38">
+        <v>2</v>
+      </c>
+      <c r="N38">
+        <v>16</v>
+      </c>
+      <c r="O38">
+        <v>16</v>
+      </c>
+      <c r="P38">
+        <v>2</v>
+      </c>
+      <c r="Q38">
+        <v>16</v>
+      </c>
+      <c r="R38">
+        <v>21</v>
+      </c>
+      <c r="S38">
+        <v>2</v>
+      </c>
+      <c r="T38">
+        <v>14</v>
+      </c>
+      <c r="U38">
         <v>8</v>
       </c>
-      <c r="M38">
-[...25 lines deleted...]
-      </c>
       <c r="V38">
         <v>1</v>
       </c>
       <c r="W38">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="X38">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="Y38">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" t="s">
         <v>116</v>
       </c>
       <c r="C39" t="s">
         <v>117</v>
       </c>
       <c r="D39" t="s">
         <v>40</v>
       </c>
       <c r="E39">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="F39">
-        <v>83</v>
+        <v>117</v>
       </c>
       <c r="G39">
-        <v>182</v>
+        <v>241</v>
       </c>
       <c r="H39">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="I39">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="J39">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K39">
+        <v>21</v>
+      </c>
+      <c r="L39">
+        <v>22</v>
+      </c>
+      <c r="M39">
+        <v>2</v>
+      </c>
+      <c r="N39">
         <v>20</v>
       </c>
-      <c r="L39">
-[...7 lines deleted...]
-      </c>
       <c r="O39">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="P39">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q39">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="R39">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S39">
         <v>2</v>
       </c>
       <c r="T39">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="U39">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="V39">
         <v>2</v>
       </c>
       <c r="W39">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="X39">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="Y39">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" t="s">
         <v>118</v>
       </c>
       <c r="C40" t="s">
         <v>119</v>
       </c>
       <c r="D40" t="s">
         <v>40</v>
       </c>
       <c r="E40">
-        <v>585</v>
+        <v>54</v>
       </c>
       <c r="F40">
-        <v>531</v>
+        <v>46</v>
       </c>
       <c r="G40">
-        <v>1116</v>
+        <v>100</v>
       </c>
       <c r="H40">
-        <v>92</v>
+        <v>9</v>
       </c>
       <c r="I40">
-        <v>75</v>
+        <v>5</v>
       </c>
       <c r="J40">
+        <v>1</v>
+      </c>
+      <c r="K40">
+        <v>7</v>
+      </c>
+      <c r="L40">
+        <v>8</v>
+      </c>
+      <c r="M40">
+        <v>1</v>
+      </c>
+      <c r="N40">
+        <v>10</v>
+      </c>
+      <c r="O40">
+        <v>5</v>
+      </c>
+      <c r="P40">
+        <v>1</v>
+      </c>
+      <c r="Q40">
+        <v>9</v>
+      </c>
+      <c r="R40">
+        <v>8</v>
+      </c>
+      <c r="S40">
+        <v>1</v>
+      </c>
+      <c r="T40">
+        <v>8</v>
+      </c>
+      <c r="U40">
+        <v>14</v>
+      </c>
+      <c r="V40">
+        <v>1</v>
+      </c>
+      <c r="W40">
+        <v>11</v>
+      </c>
+      <c r="X40">
         <v>6</v>
       </c>
-      <c r="K40">
-[...40 lines deleted...]
-      </c>
       <c r="Y40">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>120</v>
       </c>
       <c r="C41" t="s">
         <v>121</v>
       </c>
       <c r="D41" t="s">
         <v>75</v>
       </c>
       <c r="E41">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F41">
         <v>266</v>
       </c>
       <c r="G41">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="Z41">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="AA41">
         <v>92</v>
       </c>
       <c r="AB41">
         <v>9</v>
       </c>
       <c r="AC41">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AD41">
         <v>100</v>
       </c>
       <c r="AE41">
         <v>9</v>
       </c>
       <c r="AF41">
         <v>86</v>
       </c>
       <c r="AG41">
         <v>74</v>
       </c>
       <c r="AH41">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" t="s">
         <v>122</v>
       </c>
       <c r="B42" t="s">
         <v>123</v>
       </c>
       <c r="C42" t="s">
         <v>124</v>
       </c>
       <c r="D42" t="s">
         <v>40</v>
       </c>
       <c r="E42">
-        <v>65</v>
+        <v>234</v>
       </c>
       <c r="F42">
-        <v>41</v>
+        <v>226</v>
       </c>
       <c r="G42">
-        <v>106</v>
+        <v>460</v>
       </c>
       <c r="H42">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="I42">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="J42">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K42">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="L42">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="M42">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N42">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="O42">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="P42">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q42">
-        <v>5</v>
+        <v>48</v>
       </c>
       <c r="R42">
-        <v>3</v>
+        <v>50</v>
       </c>
       <c r="S42">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="T42">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="U42">
-        <v>4</v>
+        <v>40</v>
       </c>
       <c r="V42">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W42">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="X42">
-        <v>3</v>
+        <v>34</v>
       </c>
       <c r="Y42">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AI42">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="AJ42">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AK42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" t="s">
         <v>122</v>
       </c>
       <c r="B43" t="s">
         <v>125</v>
       </c>
       <c r="C43" t="s">
         <v>126</v>
       </c>
       <c r="D43" t="s">
         <v>40</v>
       </c>
       <c r="E43">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="F43">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="G43">
-        <v>149</v>
+        <v>75</v>
       </c>
       <c r="H43">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="I43">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="J43">
         <v>1</v>
       </c>
       <c r="K43">
+        <v>4</v>
+      </c>
+      <c r="L43">
+        <v>9</v>
+      </c>
+      <c r="M43">
+        <v>1</v>
+      </c>
+      <c r="N43">
         <v>6</v>
       </c>
-      <c r="L43">
-[...7 lines deleted...]
-      </c>
       <c r="O43">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="P43">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q43">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="R43">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="S43">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T43">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="U43">
         <v>7</v>
       </c>
       <c r="V43">
         <v>1</v>
       </c>
       <c r="W43">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="X43">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="Y43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>127</v>
       </c>
       <c r="C44" t="s">
         <v>128</v>
       </c>
       <c r="D44" t="s">
         <v>40</v>
       </c>
       <c r="E44">
         <v>489</v>
       </c>
       <c r="F44">
         <v>432</v>
       </c>
       <c r="G44">
@@ -5085,2200 +5085,2209 @@
       </c>
       <c r="W44">
         <v>92</v>
       </c>
       <c r="X44">
         <v>77</v>
       </c>
       <c r="Y44">
         <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>129</v>
       </c>
       <c r="C45" t="s">
         <v>130</v>
       </c>
       <c r="D45" t="s">
         <v>40</v>
       </c>
       <c r="E45">
-        <v>233</v>
+        <v>76</v>
       </c>
       <c r="F45">
-        <v>225</v>
+        <v>62</v>
       </c>
       <c r="G45">
-        <v>458</v>
+        <v>138</v>
       </c>
       <c r="H45">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="I45">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="J45">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K45">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="L45">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="M45">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N45">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="O45">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="P45">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q45">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="R45">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="S45">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="T45">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="U45">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="V45">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W45">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="X45">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="Y45">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" t="s">
         <v>131</v>
       </c>
       <c r="C46" t="s">
         <v>132</v>
       </c>
       <c r="D46" t="s">
         <v>40</v>
       </c>
       <c r="E46">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="F46">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G46">
-        <v>77</v>
+        <v>106</v>
       </c>
       <c r="H46">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I46">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J46">
         <v>1</v>
       </c>
       <c r="K46">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="L46">
+        <v>10</v>
+      </c>
+      <c r="M46">
+        <v>1</v>
+      </c>
+      <c r="N46">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
       <c r="O46">
         <v>9</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
       <c r="Q46">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="R46">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="S46">
         <v>1</v>
       </c>
       <c r="T46">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="U46">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="V46">
         <v>1</v>
       </c>
       <c r="W46">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="X46">
         <v>3</v>
       </c>
       <c r="Y46">
+        <v>1</v>
+      </c>
+      <c r="AI46">
+        <v>11</v>
+      </c>
+      <c r="AJ46">
+        <v>5</v>
+      </c>
+      <c r="AK46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>133</v>
       </c>
       <c r="C47" t="s">
         <v>134</v>
       </c>
       <c r="D47" t="s">
         <v>40</v>
       </c>
       <c r="E47">
         <v>76</v>
       </c>
       <c r="F47">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="G47">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="H47">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="I47">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J47">
         <v>1</v>
       </c>
       <c r="K47">
+        <v>6</v>
+      </c>
+      <c r="L47">
+        <v>13</v>
+      </c>
+      <c r="M47">
+        <v>1</v>
+      </c>
+      <c r="N47">
+        <v>16</v>
+      </c>
+      <c r="O47">
+        <v>14</v>
+      </c>
+      <c r="P47">
+        <v>2</v>
+      </c>
+      <c r="Q47">
+        <v>23</v>
+      </c>
+      <c r="R47">
+        <v>15</v>
+      </c>
+      <c r="S47">
+        <v>2</v>
+      </c>
+      <c r="T47">
+        <v>11</v>
+      </c>
+      <c r="U47">
+        <v>7</v>
+      </c>
+      <c r="V47">
+        <v>1</v>
+      </c>
+      <c r="W47">
+        <v>5</v>
+      </c>
+      <c r="X47">
         <v>12</v>
       </c>
-      <c r="L47">
-[...37 lines deleted...]
-      </c>
       <c r="Y47">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>135</v>
       </c>
       <c r="C48" t="s">
         <v>136</v>
       </c>
       <c r="D48" t="s">
         <v>75</v>
       </c>
       <c r="E48">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F48">
         <v>464</v>
       </c>
       <c r="G48">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="Z48">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AA48">
         <v>159</v>
       </c>
       <c r="AB48">
         <v>13</v>
       </c>
       <c r="AC48">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="AD48">
         <v>164</v>
       </c>
       <c r="AE48">
         <v>13</v>
       </c>
       <c r="AF48">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="AG48">
         <v>141</v>
       </c>
       <c r="AH48">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" t="s">
         <v>137</v>
       </c>
       <c r="B49" t="s">
         <v>138</v>
       </c>
       <c r="C49" t="s">
         <v>139</v>
       </c>
       <c r="D49" t="s">
         <v>40</v>
       </c>
       <c r="E49">
-        <v>189</v>
+        <v>357</v>
       </c>
       <c r="F49">
-        <v>178</v>
+        <v>324</v>
       </c>
       <c r="G49">
-        <v>367</v>
+        <v>681</v>
       </c>
       <c r="H49">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="I49">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="J49">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K49">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="L49">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="M49">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N49">
+        <v>61</v>
+      </c>
+      <c r="O49">
+        <v>68</v>
+      </c>
+      <c r="P49">
+        <v>5</v>
+      </c>
+      <c r="Q49">
+        <v>76</v>
+      </c>
+      <c r="R49">
+        <v>62</v>
+      </c>
+      <c r="S49">
+        <v>6</v>
+      </c>
+      <c r="T49">
+        <v>67</v>
+      </c>
+      <c r="U49">
         <v>42</v>
       </c>
-      <c r="O49">
-[...19 lines deleted...]
-      </c>
       <c r="V49">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="W49">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="X49">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="Y49">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" t="s">
         <v>137</v>
       </c>
       <c r="B50" t="s">
         <v>140</v>
       </c>
       <c r="C50" t="s">
         <v>141</v>
       </c>
       <c r="D50" t="s">
         <v>40</v>
       </c>
       <c r="E50">
-        <v>112</v>
+        <v>163</v>
       </c>
       <c r="F50">
-        <v>85</v>
+        <v>122</v>
       </c>
       <c r="G50">
-        <v>197</v>
+        <v>285</v>
       </c>
       <c r="H50">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="I50">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="J50">
         <v>2</v>
       </c>
       <c r="K50">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="L50">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="M50">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N50">
+        <v>27</v>
+      </c>
+      <c r="O50">
+        <v>19</v>
+      </c>
+      <c r="P50">
+        <v>2</v>
+      </c>
+      <c r="Q50">
+        <v>33</v>
+      </c>
+      <c r="R50">
+        <v>17</v>
+      </c>
+      <c r="S50">
+        <v>2</v>
+      </c>
+      <c r="T50">
+        <v>20</v>
+      </c>
+      <c r="U50">
         <v>22</v>
       </c>
-      <c r="O50">
-[...19 lines deleted...]
-      </c>
       <c r="V50">
         <v>2</v>
       </c>
       <c r="W50">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="X50">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="Y50">
         <v>2</v>
+      </c>
+      <c r="AI50">
+        <v>8</v>
+      </c>
+      <c r="AJ50">
+        <v>1</v>
+      </c>
+      <c r="AK50">
+        <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" t="s">
         <v>137</v>
       </c>
       <c r="B51" t="s">
         <v>142</v>
       </c>
       <c r="C51" t="s">
         <v>143</v>
       </c>
       <c r="D51" t="s">
         <v>40</v>
       </c>
       <c r="E51">
-        <v>399</v>
+        <v>189</v>
       </c>
       <c r="F51">
-        <v>366</v>
+        <v>178</v>
       </c>
       <c r="G51">
-        <v>765</v>
+        <v>367</v>
       </c>
       <c r="H51">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="I51">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="J51">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K51">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="L51">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="M51">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="N51">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="O51">
-        <v>65</v>
+        <v>29</v>
       </c>
       <c r="P51">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Q51">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="R51">
-        <v>72</v>
+        <v>20</v>
       </c>
       <c r="S51">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="T51">
-        <v>75</v>
+        <v>31</v>
       </c>
       <c r="U51">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="V51">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="W51">
-        <v>70</v>
+        <v>39</v>
       </c>
       <c r="X51">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="Y51">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" t="s">
         <v>137</v>
       </c>
       <c r="B52" t="s">
         <v>144</v>
       </c>
       <c r="C52" t="s">
         <v>145</v>
       </c>
       <c r="D52" t="s">
         <v>40</v>
       </c>
       <c r="E52">
+        <v>399</v>
+      </c>
+      <c r="F52">
+        <v>366</v>
+      </c>
+      <c r="G52">
+        <v>765</v>
+      </c>
+      <c r="H52">
+        <v>54</v>
+      </c>
+      <c r="I52">
+        <v>53</v>
+      </c>
+      <c r="J52">
+        <v>4</v>
+      </c>
+      <c r="K52">
+        <v>71</v>
+      </c>
+      <c r="L52">
+        <v>56</v>
+      </c>
+      <c r="M52">
+        <v>5</v>
+      </c>
+      <c r="N52">
+        <v>53</v>
+      </c>
+      <c r="O52">
+        <v>65</v>
+      </c>
+      <c r="P52">
+        <v>5</v>
+      </c>
+      <c r="Q52">
+        <v>76</v>
+      </c>
+      <c r="R52">
         <v>72</v>
       </c>
-      <c r="F52">
-[...37 lines deleted...]
-      </c>
       <c r="S52">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="T52">
-        <v>9</v>
+        <v>75</v>
       </c>
       <c r="U52">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="V52">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="W52">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="X52">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="Y52">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" t="s">
         <v>137</v>
       </c>
       <c r="B53" t="s">
         <v>146</v>
       </c>
       <c r="C53" t="s">
         <v>147</v>
       </c>
       <c r="D53" t="s">
         <v>40</v>
       </c>
       <c r="E53">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="F53">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="G53">
-        <v>114</v>
+        <v>140</v>
       </c>
       <c r="H53">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="I53">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="J53">
         <v>1</v>
       </c>
       <c r="K53">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="L53">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="M53">
         <v>1</v>
       </c>
       <c r="N53">
         <v>11</v>
       </c>
       <c r="O53">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
       <c r="Q53">
+        <v>19</v>
+      </c>
+      <c r="R53">
+        <v>12</v>
+      </c>
+      <c r="S53">
+        <v>2</v>
+      </c>
+      <c r="T53">
+        <v>9</v>
+      </c>
+      <c r="U53">
         <v>11</v>
       </c>
-      <c r="R53">
+      <c r="V53">
+        <v>1</v>
+      </c>
+      <c r="W53">
         <v>15</v>
       </c>
-      <c r="S53">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="X53">
+        <v>16</v>
+      </c>
+      <c r="Y53">
+        <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>148</v>
       </c>
       <c r="C54" t="s">
         <v>149</v>
       </c>
       <c r="D54" t="s">
         <v>40</v>
       </c>
       <c r="E54">
-        <v>119</v>
+        <v>61</v>
       </c>
       <c r="F54">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="G54">
-        <v>197</v>
+        <v>114</v>
       </c>
       <c r="H54">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="I54">
         <v>11</v>
       </c>
       <c r="J54">
         <v>1</v>
       </c>
       <c r="K54">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="L54">
+        <v>12</v>
+      </c>
+      <c r="M54">
+        <v>1</v>
+      </c>
+      <c r="N54">
+        <v>11</v>
+      </c>
+      <c r="O54">
         <v>10</v>
       </c>
-      <c r="M54">
-[...5 lines deleted...]
-      <c r="O54">
+      <c r="P54">
+        <v>1</v>
+      </c>
+      <c r="Q54">
+        <v>11</v>
+      </c>
+      <c r="R54">
         <v>15</v>
       </c>
-      <c r="P54">
-[...7 lines deleted...]
-      </c>
       <c r="S54">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T54">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="U54">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="V54">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>150</v>
       </c>
       <c r="C55" t="s">
         <v>151</v>
       </c>
       <c r="D55" t="s">
         <v>40</v>
       </c>
       <c r="E55">
-        <v>413</v>
+        <v>121</v>
       </c>
       <c r="F55">
-        <v>387</v>
+        <v>78</v>
       </c>
       <c r="G55">
-        <v>800</v>
+        <v>199</v>
       </c>
       <c r="H55">
-        <v>49</v>
+        <v>12</v>
       </c>
       <c r="I55">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="J55">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K55">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="L55">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="M55">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N55">
-        <v>81</v>
+        <v>29</v>
       </c>
       <c r="O55">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="P55">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="Q55">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="R55">
-        <v>84</v>
+        <v>14</v>
       </c>
       <c r="S55">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="T55">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="U55">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="V55">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="W55">
-        <v>78</v>
+        <v>16</v>
       </c>
       <c r="X55">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="Y55">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="AK55">
         <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="A56" t="s">
         <v>137</v>
       </c>
       <c r="B56" t="s">
         <v>152</v>
       </c>
       <c r="C56" t="s">
         <v>153</v>
       </c>
       <c r="D56" t="s">
         <v>40</v>
       </c>
       <c r="E56">
-        <v>788</v>
+        <v>112</v>
       </c>
       <c r="F56">
-        <v>746</v>
+        <v>85</v>
       </c>
       <c r="G56">
-        <v>1534</v>
+        <v>197</v>
       </c>
       <c r="H56">
-        <v>130</v>
+        <v>18</v>
       </c>
       <c r="I56">
-        <v>104</v>
+        <v>12</v>
       </c>
       <c r="J56">
+        <v>2</v>
+      </c>
+      <c r="K56">
+        <v>12</v>
+      </c>
+      <c r="L56">
         <v>9</v>
       </c>
-      <c r="K56">
-[...4 lines deleted...]
-      </c>
       <c r="M56">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="N56">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="O56">
-        <v>147</v>
+        <v>14</v>
       </c>
       <c r="P56">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="Q56">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="R56">
-        <v>126</v>
+        <v>12</v>
       </c>
       <c r="S56">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="T56">
-        <v>136</v>
+        <v>22</v>
       </c>
       <c r="U56">
-        <v>139</v>
+        <v>14</v>
       </c>
       <c r="V56">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="W56">
-        <v>129</v>
+        <v>20</v>
       </c>
       <c r="X56">
-        <v>133</v>
+        <v>24</v>
       </c>
       <c r="Y56">
-        <v>10</v>
+        <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="A57" t="s">
         <v>137</v>
       </c>
       <c r="B57" t="s">
         <v>154</v>
       </c>
       <c r="C57" t="s">
         <v>155</v>
       </c>
       <c r="D57" t="s">
         <v>40</v>
       </c>
       <c r="E57">
-        <v>163</v>
+        <v>413</v>
       </c>
       <c r="F57">
-        <v>122</v>
+        <v>387</v>
       </c>
       <c r="G57">
-        <v>285</v>
+        <v>800</v>
       </c>
       <c r="H57">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="I57">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="J57">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K57">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="L57">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="M57">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N57">
-        <v>27</v>
+        <v>81</v>
       </c>
       <c r="O57">
-        <v>19</v>
+        <v>70</v>
       </c>
       <c r="P57">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="Q57">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="R57">
-        <v>17</v>
+        <v>84</v>
       </c>
       <c r="S57">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="T57">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="U57">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="V57">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="W57">
-        <v>27</v>
+        <v>78</v>
       </c>
       <c r="X57">
-        <v>26</v>
+        <v>59</v>
       </c>
       <c r="Y57">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="AI57">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="AJ57">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="AK57">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="A58" t="s">
         <v>137</v>
       </c>
       <c r="B58" t="s">
         <v>156</v>
       </c>
       <c r="C58" t="s">
         <v>157</v>
       </c>
       <c r="D58" t="s">
         <v>40</v>
       </c>
       <c r="E58">
-        <v>357</v>
+        <v>788</v>
       </c>
       <c r="F58">
-        <v>324</v>
+        <v>746</v>
       </c>
       <c r="G58">
-        <v>681</v>
+        <v>1534</v>
       </c>
       <c r="H58">
-        <v>45</v>
+        <v>130</v>
       </c>
       <c r="I58">
-        <v>37</v>
+        <v>104</v>
       </c>
       <c r="J58">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="K58">
-        <v>45</v>
+        <v>139</v>
       </c>
       <c r="L58">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="M58">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="N58">
-        <v>61</v>
+        <v>119</v>
       </c>
       <c r="O58">
-        <v>68</v>
+        <v>147</v>
       </c>
       <c r="P58">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="Q58">
-        <v>76</v>
+        <v>135</v>
       </c>
       <c r="R58">
-        <v>62</v>
+        <v>126</v>
       </c>
       <c r="S58">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="T58">
-        <v>67</v>
+        <v>136</v>
       </c>
       <c r="U58">
-        <v>42</v>
+        <v>139</v>
       </c>
       <c r="V58">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="W58">
-        <v>63</v>
+        <v>129</v>
       </c>
       <c r="X58">
-        <v>60</v>
+        <v>133</v>
       </c>
       <c r="Y58">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="A59" t="s">
         <v>137</v>
       </c>
       <c r="B59" t="s">
         <v>158</v>
       </c>
       <c r="C59" t="s">
         <v>159</v>
       </c>
       <c r="D59" t="s">
         <v>75</v>
       </c>
       <c r="E59">
-        <v>115</v>
+        <v>338</v>
       </c>
       <c r="F59">
-        <v>124</v>
+        <v>315</v>
       </c>
       <c r="G59">
-        <v>239</v>
+        <v>653</v>
       </c>
       <c r="Z59">
-        <v>41</v>
+        <v>116</v>
       </c>
       <c r="AA59">
-        <v>39</v>
+        <v>112</v>
       </c>
       <c r="AB59">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="AC59">
-        <v>34</v>
+        <v>114</v>
       </c>
       <c r="AD59">
-        <v>47</v>
+        <v>117</v>
       </c>
       <c r="AE59">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="AF59">
-        <v>40</v>
+        <v>108</v>
       </c>
       <c r="AG59">
-        <v>38</v>
+        <v>86</v>
       </c>
       <c r="AH59">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="A60" t="s">
         <v>137</v>
       </c>
       <c r="B60" t="s">
         <v>160</v>
       </c>
       <c r="C60" t="s">
         <v>161</v>
       </c>
       <c r="D60" t="s">
         <v>75</v>
       </c>
       <c r="E60">
-        <v>338</v>
+        <v>115</v>
       </c>
       <c r="F60">
-        <v>315</v>
+        <v>124</v>
       </c>
       <c r="G60">
-        <v>653</v>
+        <v>239</v>
       </c>
       <c r="Z60">
-        <v>116</v>
+        <v>41</v>
       </c>
       <c r="AA60">
-        <v>112</v>
+        <v>39</v>
       </c>
       <c r="AB60">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="AC60">
-        <v>114</v>
+        <v>34</v>
       </c>
       <c r="AD60">
-        <v>117</v>
+        <v>47</v>
       </c>
       <c r="AE60">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="AF60">
-        <v>108</v>
+        <v>40</v>
       </c>
       <c r="AG60">
-        <v>86</v>
+        <v>38</v>
       </c>
       <c r="AH60">
-        <v>8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="A61" t="s">
         <v>162</v>
       </c>
       <c r="B61" t="s">
         <v>163</v>
       </c>
       <c r="C61" t="s">
         <v>164</v>
       </c>
       <c r="D61" t="s">
         <v>40</v>
       </c>
       <c r="E61">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="F61">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="G61">
-        <v>68</v>
+        <v>99</v>
       </c>
       <c r="H61">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I61">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="J61">
         <v>1</v>
       </c>
       <c r="K61">
         <v>6</v>
       </c>
       <c r="L61">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M61">
         <v>1</v>
       </c>
       <c r="N61">
         <v>4</v>
       </c>
       <c r="O61">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
       <c r="Q61">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="R61">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="S61">
         <v>1</v>
       </c>
       <c r="T61">
         <v>8</v>
       </c>
       <c r="U61">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="V61">
         <v>1</v>
       </c>
       <c r="W61">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="X61">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="Y61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="A62" t="s">
         <v>162</v>
       </c>
       <c r="B62" t="s">
         <v>165</v>
       </c>
       <c r="C62" t="s">
         <v>166</v>
       </c>
       <c r="D62" t="s">
         <v>40</v>
       </c>
       <c r="E62">
-        <v>55</v>
+        <v>139</v>
       </c>
       <c r="F62">
-        <v>42</v>
+        <v>98</v>
       </c>
       <c r="G62">
-        <v>97</v>
+        <v>237</v>
       </c>
       <c r="H62">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="I62">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J62">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K62">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="L62">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="M62">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N62">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="O62">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="P62">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q62">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="R62">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="S62">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T62">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="U62">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="V62">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W62">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="X62">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="Y62">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="A63" t="s">
         <v>162</v>
       </c>
       <c r="B63" t="s">
         <v>167</v>
       </c>
       <c r="C63" t="s">
         <v>168</v>
       </c>
       <c r="D63" t="s">
         <v>40</v>
       </c>
       <c r="E63">
-        <v>274</v>
+        <v>44</v>
       </c>
       <c r="F63">
-        <v>245</v>
+        <v>34</v>
       </c>
       <c r="G63">
-        <v>519</v>
+        <v>78</v>
       </c>
       <c r="H63">
-        <v>36</v>
+        <v>7</v>
       </c>
       <c r="I63">
-        <v>36</v>
+        <v>4</v>
       </c>
       <c r="J63">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K63">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="L63">
-        <v>36</v>
+        <v>7</v>
       </c>
       <c r="M63">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N63">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="O63">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="P63">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q63">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="R63">
-        <v>43</v>
+        <v>3</v>
       </c>
       <c r="S63">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="T63">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="U63">
-        <v>43</v>
+        <v>7</v>
       </c>
       <c r="V63">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W63">
-        <v>43</v>
+        <v>2</v>
       </c>
       <c r="X63">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="Y63">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="A64" t="s">
         <v>162</v>
       </c>
       <c r="B64" t="s">
         <v>169</v>
       </c>
       <c r="C64" t="s">
         <v>170</v>
       </c>
       <c r="D64" t="s">
         <v>40</v>
       </c>
       <c r="E64">
-        <v>193</v>
+        <v>30</v>
       </c>
       <c r="F64">
-        <v>164</v>
+        <v>38</v>
       </c>
       <c r="G64">
-        <v>357</v>
+        <v>68</v>
       </c>
       <c r="H64">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="I64">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="J64">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K64">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="L64">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="M64">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N64">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="O64">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="P64">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q64">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="R64">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="S64">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T64">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="U64">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="V64">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W64">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="X64">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="Y64">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="A65" t="s">
         <v>162</v>
       </c>
       <c r="B65" t="s">
         <v>171</v>
       </c>
       <c r="C65" t="s">
         <v>172</v>
       </c>
       <c r="D65" t="s">
         <v>40</v>
       </c>
       <c r="E65">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="F65">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="G65">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="H65">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="I65">
+        <v>4</v>
+      </c>
+      <c r="J65">
+        <v>1</v>
+      </c>
+      <c r="K65">
+        <v>9</v>
+      </c>
+      <c r="L65">
+        <v>4</v>
+      </c>
+      <c r="M65">
+        <v>1</v>
+      </c>
+      <c r="N65">
+        <v>11</v>
+      </c>
+      <c r="O65">
+        <v>7</v>
+      </c>
+      <c r="P65">
+        <v>1</v>
+      </c>
+      <c r="Q65">
+        <v>9</v>
+      </c>
+      <c r="R65">
+        <v>4</v>
+      </c>
+      <c r="S65">
+        <v>1</v>
+      </c>
+      <c r="T65">
+        <v>11</v>
+      </c>
+      <c r="U65">
         <v>10</v>
       </c>
-      <c r="J65">
-[...29 lines deleted...]
-      <c r="T65">
+      <c r="V65">
+        <v>1</v>
+      </c>
+      <c r="W65">
         <v>8</v>
       </c>
-      <c r="U65">
-[...7 lines deleted...]
-      </c>
       <c r="X65">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="Y65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="A66" t="s">
         <v>162</v>
       </c>
       <c r="B66" t="s">
         <v>173</v>
       </c>
       <c r="C66" t="s">
         <v>174</v>
       </c>
       <c r="D66" t="s">
         <v>40</v>
       </c>
       <c r="E66">
-        <v>139</v>
+        <v>274</v>
       </c>
       <c r="F66">
-        <v>98</v>
+        <v>245</v>
       </c>
       <c r="G66">
-        <v>237</v>
+        <v>519</v>
       </c>
       <c r="H66">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="I66">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="J66">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K66">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="L66">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="M66">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N66">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="O66">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="P66">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q66">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="R66">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="S66">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="T66">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="U66">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="V66">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="W66">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="X66">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="Y66">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>175</v>
       </c>
       <c r="C67" t="s">
         <v>176</v>
       </c>
       <c r="D67" t="s">
         <v>40</v>
       </c>
       <c r="E67">
-        <v>42</v>
+        <v>193</v>
       </c>
       <c r="F67">
-        <v>34</v>
+        <v>164</v>
       </c>
       <c r="G67">
-        <v>76</v>
+        <v>357</v>
       </c>
       <c r="H67">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="I67">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="J67">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K67">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="L67">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="M67">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N67">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="O67">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="P67">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q67">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="R67">
-        <v>3</v>
+        <v>31</v>
       </c>
       <c r="S67">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T67">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="U67">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="V67">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W67">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="X67">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="Y67">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>177</v>
       </c>
       <c r="C68" t="s">
         <v>178</v>
       </c>
       <c r="D68" t="s">
         <v>75</v>
       </c>
       <c r="E68">
-        <v>809</v>
+        <v>423</v>
       </c>
       <c r="F68">
-        <v>765</v>
+        <v>352</v>
       </c>
       <c r="G68">
-        <v>1574</v>
+        <v>775</v>
       </c>
       <c r="Z68">
-        <v>295</v>
+        <v>148</v>
       </c>
       <c r="AA68">
-        <v>254</v>
+        <v>110</v>
       </c>
       <c r="AB68">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="AC68">
-        <v>281</v>
+        <v>136</v>
       </c>
       <c r="AD68">
-        <v>287</v>
+        <v>131</v>
       </c>
       <c r="AE68">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="AF68">
-        <v>233</v>
+        <v>139</v>
       </c>
       <c r="AG68">
-        <v>224</v>
+        <v>111</v>
       </c>
       <c r="AH68">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>179</v>
       </c>
       <c r="C69" t="s">
         <v>180</v>
       </c>
       <c r="D69" t="s">
         <v>75</v>
       </c>
       <c r="E69">
-        <v>423</v>
+        <v>809</v>
       </c>
       <c r="F69">
-        <v>353</v>
+        <v>765</v>
       </c>
       <c r="G69">
-        <v>776</v>
+        <v>1574</v>
       </c>
       <c r="Z69">
-        <v>148</v>
+        <v>295</v>
       </c>
       <c r="AA69">
-        <v>110</v>
+        <v>254</v>
       </c>
       <c r="AB69">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="AC69">
-        <v>136</v>
+        <v>281</v>
       </c>
       <c r="AD69">
-        <v>132</v>
+        <v>287</v>
       </c>
       <c r="AE69">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="AF69">
-        <v>139</v>
+        <v>233</v>
       </c>
       <c r="AG69">
-        <v>111</v>
+        <v>224</v>
       </c>
       <c r="AH69">
-        <v>10</v>
+        <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="A70" t="s">
         <v>181</v>
       </c>
       <c r="B70" t="s">
         <v>182</v>
       </c>
       <c r="C70" t="s">
         <v>183</v>
       </c>
       <c r="D70" t="s">
         <v>40</v>
       </c>
       <c r="E70">
-        <v>301</v>
+        <v>48</v>
       </c>
       <c r="F70">
-        <v>292</v>
+        <v>38</v>
       </c>
       <c r="G70">
-        <v>593</v>
+        <v>86</v>
       </c>
       <c r="H70">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="I70">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="J70">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K70">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="L70">
-        <v>44</v>
+        <v>5</v>
       </c>
       <c r="M70">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N70">
-        <v>53</v>
+        <v>6</v>
       </c>
       <c r="O70">
-        <v>51</v>
+        <v>5</v>
       </c>
       <c r="P70">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="Q70">
-        <v>45</v>
+        <v>7</v>
       </c>
       <c r="R70">
-        <v>45</v>
+        <v>7</v>
       </c>
       <c r="S70">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="T70">
-        <v>42</v>
+        <v>6</v>
       </c>
       <c r="U70">
-        <v>50</v>
+        <v>5</v>
       </c>
       <c r="V70">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W70">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="X70">
-        <v>54</v>
+        <v>7</v>
       </c>
       <c r="Y70">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="A71" t="s">
         <v>181</v>
       </c>
       <c r="B71" t="s">
         <v>184</v>
       </c>
       <c r="C71" t="s">
         <v>185</v>
       </c>
       <c r="D71" t="s">
         <v>40</v>
       </c>
       <c r="E71">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="F71">
-        <v>38</v>
+        <v>293</v>
       </c>
       <c r="G71">
-        <v>86</v>
+        <v>594</v>
       </c>
       <c r="H71">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="I71">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="J71">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K71">
-        <v>9</v>
+        <v>55</v>
       </c>
       <c r="L71">
-        <v>5</v>
+        <v>44</v>
       </c>
       <c r="M71">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N71">
-        <v>6</v>
+        <v>53</v>
       </c>
       <c r="O71">
-        <v>5</v>
+        <v>51</v>
       </c>
       <c r="P71">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="Q71">
-        <v>7</v>
+        <v>45</v>
       </c>
       <c r="R71">
-        <v>7</v>
+        <v>45</v>
       </c>
       <c r="S71">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="T71">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="U71">
-        <v>5</v>
+        <v>50</v>
       </c>
       <c r="V71">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="W71">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="X71">
-        <v>7</v>
+        <v>54</v>
       </c>
       <c r="Y71">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="A72" t="s">
         <v>181</v>
       </c>
       <c r="B72" t="s">
         <v>186</v>
       </c>
       <c r="C72" t="s">
         <v>187</v>
       </c>
       <c r="D72" t="s">
         <v>75</v>
       </c>
       <c r="E72">
         <v>191</v>
       </c>
       <c r="F72">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="G72">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="Z72">
         <v>80</v>
       </c>
       <c r="AA72">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AB72">
         <v>6</v>
       </c>
       <c r="AC72">
         <v>61</v>
       </c>
       <c r="AD72">
         <v>58</v>
       </c>
       <c r="AE72">
         <v>5</v>
       </c>
       <c r="AF72">
         <v>50</v>
       </c>
       <c r="AG72">
         <v>61</v>
       </c>
       <c r="AH72">
         <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="A73" t="s">
         <v>188</v>
       </c>
       <c r="B73" t="s">
         <v>189</v>
       </c>
       <c r="C73" t="s">
         <v>190</v>
       </c>
       <c r="D73" t="s">
         <v>40</v>
       </c>
       <c r="E73">
-        <v>166</v>
+        <v>649</v>
       </c>
       <c r="F73">
-        <v>156</v>
+        <v>615</v>
       </c>
       <c r="G73">
-        <v>322</v>
+        <v>1264</v>
       </c>
       <c r="H73">
-        <v>35</v>
+        <v>92</v>
       </c>
       <c r="I73">
-        <v>26</v>
+        <v>92</v>
       </c>
       <c r="J73">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="K73">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="L73">
-        <v>18</v>
+        <v>102</v>
       </c>
       <c r="M73">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="N73">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="O73">
-        <v>29</v>
+        <v>117</v>
       </c>
       <c r="P73">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="Q73">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="R73">
-        <v>24</v>
+        <v>112</v>
       </c>
       <c r="S73">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="T73">
-        <v>29</v>
+        <v>124</v>
       </c>
       <c r="U73">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="V73">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="W73">
-        <v>27</v>
+        <v>117</v>
       </c>
       <c r="X73">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="Y73">
-        <v>2</v>
+        <v>7</v>
+      </c>
+      <c r="AI73">
+        <v>6</v>
+      </c>
+      <c r="AJ73">
+        <v>3</v>
+      </c>
+      <c r="AK73">
+        <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="A74" t="s">
         <v>188</v>
       </c>
       <c r="B74" t="s">
         <v>191</v>
       </c>
       <c r="C74" t="s">
         <v>192</v>
       </c>
       <c r="D74" t="s">
         <v>40</v>
       </c>
       <c r="E74">
-        <v>94</v>
+        <v>436</v>
       </c>
       <c r="F74">
-        <v>99</v>
+        <v>407</v>
       </c>
       <c r="G74">
-        <v>193</v>
+        <v>843</v>
       </c>
       <c r="H74">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="I74">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="J74">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K74">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="L74">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="M74">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N74">
-        <v>10</v>
+        <v>79</v>
       </c>
       <c r="O74">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="P74">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Q74">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="R74">
-        <v>14</v>
+        <v>65</v>
       </c>
       <c r="S74">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="T74">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="U74">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="V74">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="W74">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="X74">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="Y74">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="A75" t="s">
         <v>188</v>
       </c>
       <c r="B75" t="s">
         <v>193</v>
       </c>
       <c r="C75" t="s">
         <v>194</v>
       </c>
       <c r="D75" t="s">
         <v>40</v>
       </c>
       <c r="E75">
         <v>366</v>
       </c>
       <c r="F75">
         <v>362</v>
       </c>
       <c r="G75">
         <v>728</v>
       </c>
       <c r="H75">
@@ -7337,274 +7346,265 @@
       </c>
       <c r="AI75">
         <v>8</v>
       </c>
       <c r="AJ75">
         <v>4</v>
       </c>
       <c r="AK75">
         <v>2</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="A76" t="s">
         <v>188</v>
       </c>
       <c r="B76" t="s">
         <v>195</v>
       </c>
       <c r="C76" t="s">
         <v>196</v>
       </c>
       <c r="D76" t="s">
         <v>40</v>
       </c>
       <c r="E76">
-        <v>111</v>
+        <v>166</v>
       </c>
       <c r="F76">
-        <v>105</v>
+        <v>156</v>
       </c>
       <c r="G76">
-        <v>216</v>
+        <v>322</v>
       </c>
       <c r="H76">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="I76">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="J76">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K76">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L76">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M76">
         <v>2</v>
       </c>
       <c r="N76">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="O76">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="P76">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q76">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="R76">
         <v>24</v>
       </c>
       <c r="S76">
         <v>2</v>
       </c>
       <c r="T76">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="U76">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="V76">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W76">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="X76">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="Y76">
         <v>2</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="A77" t="s">
         <v>188</v>
       </c>
       <c r="B77" t="s">
         <v>197</v>
       </c>
       <c r="C77" t="s">
         <v>198</v>
       </c>
       <c r="D77" t="s">
         <v>40</v>
       </c>
       <c r="E77">
-        <v>436</v>
+        <v>94</v>
       </c>
       <c r="F77">
-        <v>408</v>
+        <v>99</v>
       </c>
       <c r="G77">
-        <v>844</v>
+        <v>193</v>
       </c>
       <c r="H77">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="I77">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="J77">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K77">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="L77">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="M77">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N77">
-        <v>79</v>
+        <v>10</v>
       </c>
       <c r="O77">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="P77">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="Q77">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="R77">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c r="S77">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="T77">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="U77">
-        <v>72</v>
+        <v>20</v>
       </c>
       <c r="V77">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="W77">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="X77">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="Y77">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="A78" t="s">
         <v>188</v>
       </c>
       <c r="B78" t="s">
         <v>199</v>
       </c>
       <c r="C78" t="s">
         <v>200</v>
       </c>
       <c r="D78" t="s">
         <v>40</v>
       </c>
       <c r="E78">
-        <v>649</v>
+        <v>111</v>
       </c>
       <c r="F78">
-        <v>615</v>
+        <v>105</v>
       </c>
       <c r="G78">
-        <v>1264</v>
+        <v>216</v>
       </c>
       <c r="H78">
-        <v>92</v>
+        <v>15</v>
       </c>
       <c r="I78">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="J78">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="K78">
-        <v>97</v>
+        <v>22</v>
       </c>
       <c r="L78">
-        <v>102</v>
+        <v>16</v>
       </c>
       <c r="M78">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="N78">
-        <v>106</v>
+        <v>22</v>
       </c>
       <c r="O78">
-        <v>117</v>
+        <v>23</v>
       </c>
       <c r="P78">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="Q78">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="R78">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="S78">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="T78">
-        <v>124</v>
+        <v>23</v>
       </c>
       <c r="U78">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="V78">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="W78">
-        <v>117</v>
+        <v>15</v>
       </c>
       <c r="X78">
-        <v>82</v>
+        <v>17</v>
       </c>
       <c r="Y78">
-        <v>7</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>201</v>
       </c>
       <c r="C79" t="s">
         <v>202</v>
       </c>
       <c r="D79" t="s">
         <v>40</v>
       </c>
       <c r="E79">
         <v>371</v>
       </c>
       <c r="F79">
         <v>374</v>
       </c>
       <c r="G79">
         <v>745</v>
       </c>
       <c r="H79">
@@ -7654,524 +7654,524 @@
       </c>
       <c r="W79">
         <v>65</v>
       </c>
       <c r="X79">
         <v>64</v>
       </c>
       <c r="Y79">
         <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>203</v>
       </c>
       <c r="C80" t="s">
         <v>204</v>
       </c>
       <c r="D80" t="s">
         <v>75</v>
       </c>
       <c r="E80">
-        <v>399</v>
+        <v>528</v>
       </c>
       <c r="F80">
-        <v>370</v>
+        <v>477</v>
       </c>
       <c r="G80">
-        <v>769</v>
+        <v>1005</v>
       </c>
       <c r="Z80">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="AA80">
-        <v>127</v>
+        <v>163</v>
       </c>
       <c r="AB80">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="AC80">
-        <v>147</v>
+        <v>176</v>
       </c>
       <c r="AD80">
-        <v>128</v>
+        <v>159</v>
       </c>
       <c r="AE80">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="AF80">
-        <v>108</v>
+        <v>178</v>
       </c>
       <c r="AG80">
-        <v>114</v>
+        <v>155</v>
       </c>
       <c r="AH80">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>13</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="A81" t="s">
         <v>188</v>
       </c>
       <c r="B81" t="s">
         <v>205</v>
       </c>
       <c r="C81" t="s">
         <v>206</v>
       </c>
       <c r="D81" t="s">
         <v>75</v>
       </c>
       <c r="E81">
-        <v>528</v>
+        <v>399</v>
       </c>
       <c r="F81">
-        <v>478</v>
+        <v>370</v>
       </c>
       <c r="G81">
-        <v>1006</v>
+        <v>769</v>
       </c>
       <c r="Z81">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="AA81">
-        <v>163</v>
+        <v>127</v>
       </c>
       <c r="AB81">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="AC81">
-        <v>176</v>
+        <v>147</v>
       </c>
       <c r="AD81">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="AE81">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="AF81">
-        <v>178</v>
+        <v>108</v>
       </c>
       <c r="AG81">
-        <v>155</v>
+        <v>114</v>
       </c>
       <c r="AH81">
-        <v>13</v>
+        <v>8</v>
+      </c>
+      <c r="AI81">
+        <v>8</v>
+      </c>
+      <c r="AJ81">
+        <v>1</v>
+      </c>
+      <c r="AK81">
+        <v>3</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="A82" t="s">
         <v>188</v>
       </c>
       <c r="B82" t="s">
         <v>207</v>
       </c>
       <c r="C82" t="s">
         <v>208</v>
       </c>
       <c r="D82" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E82">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="F82">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G82">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="AI82">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="AJ82">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="AK82">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="A83" t="s">
         <v>188</v>
       </c>
       <c r="B83" t="s">
         <v>209</v>
       </c>
       <c r="C83" t="s">
         <v>210</v>
       </c>
       <c r="D83" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E83">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="F83">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G83">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="AI83">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="AJ83">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="AK83">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="A84" t="s">
         <v>211</v>
       </c>
       <c r="B84" t="s">
         <v>212</v>
       </c>
       <c r="C84" t="s">
         <v>213</v>
       </c>
       <c r="D84" t="s">
         <v>40</v>
       </c>
       <c r="E84">
-        <v>253</v>
+        <v>53</v>
       </c>
       <c r="F84">
-        <v>254</v>
+        <v>39</v>
       </c>
       <c r="G84">
-        <v>507</v>
+        <v>92</v>
       </c>
       <c r="H84">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="I84">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="J84">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K84">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="L84">
-        <v>46</v>
+        <v>3</v>
       </c>
       <c r="M84">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N84">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="O84">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="P84">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q84">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="R84">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="S84">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T84">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="U84">
-        <v>49</v>
+        <v>4</v>
       </c>
       <c r="V84">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W84">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="X84">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="Y84">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="A85" t="s">
         <v>211</v>
       </c>
       <c r="B85" t="s">
         <v>214</v>
       </c>
       <c r="C85" t="s">
         <v>215</v>
       </c>
       <c r="D85" t="s">
         <v>40</v>
       </c>
       <c r="E85">
-        <v>361</v>
+        <v>306</v>
       </c>
       <c r="F85">
-        <v>363</v>
+        <v>307</v>
       </c>
       <c r="G85">
-        <v>724</v>
+        <v>613</v>
       </c>
       <c r="H85">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="I85">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="J85">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K85">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="L85">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="M85">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N85">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="O85">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="P85">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Q85">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="R85">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="S85">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="T85">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="U85">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="V85">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="W85">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="X85">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="Y85">
         <v>4</v>
+      </c>
+      <c r="AI85">
+        <v>4</v>
+      </c>
+      <c r="AJ85">
+        <v>2</v>
+      </c>
+      <c r="AK85">
+        <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="A86" t="s">
         <v>211</v>
       </c>
       <c r="B86" t="s">
         <v>216</v>
       </c>
       <c r="C86" t="s">
         <v>217</v>
       </c>
       <c r="D86" t="s">
         <v>40</v>
       </c>
       <c r="E86">
-        <v>306</v>
+        <v>361</v>
       </c>
       <c r="F86">
-        <v>307</v>
+        <v>365</v>
       </c>
       <c r="G86">
-        <v>613</v>
+        <v>726</v>
       </c>
       <c r="H86">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="I86">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="J86">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K86">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="L86">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="M86">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="N86">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O86">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="P86">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q86">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="R86">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="S86">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="T86">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="U86">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="V86">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="W86">
+        <v>43</v>
+      </c>
+      <c r="X86">
         <v>62</v>
       </c>
-      <c r="X86">
-[...1 lines deleted...]
-      </c>
       <c r="Y86">
         <v>4</v>
-      </c>
-[...7 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="A87" t="s">
         <v>211</v>
       </c>
       <c r="B87" t="s">
         <v>218</v>
       </c>
       <c r="C87" t="s">
         <v>219</v>
       </c>
       <c r="D87" t="s">
         <v>40</v>
       </c>
       <c r="E87">
-        <v>53</v>
+        <v>253</v>
       </c>
       <c r="F87">
-        <v>39</v>
+        <v>254</v>
       </c>
       <c r="G87">
-        <v>92</v>
+        <v>507</v>
       </c>
       <c r="H87">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="I87">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="J87">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K87">
-        <v>6</v>
+        <v>36</v>
       </c>
       <c r="L87">
-        <v>3</v>
+        <v>46</v>
       </c>
       <c r="M87">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N87">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="O87">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="P87">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q87">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="R87">
-        <v>4</v>
+        <v>37</v>
       </c>
       <c r="S87">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T87">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="U87">
-        <v>4</v>
+        <v>49</v>
       </c>
       <c r="V87">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="W87">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="X87">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="Y87">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="A88" t="s">
         <v>211</v>
       </c>
       <c r="B88" t="s">
         <v>220</v>
       </c>
       <c r="C88" t="s">
         <v>221</v>
       </c>
       <c r="D88" t="s">
         <v>75</v>
       </c>
       <c r="E88">
         <v>435</v>
       </c>
       <c r="F88">
         <v>405</v>
       </c>
       <c r="G88">
         <v>840</v>
       </c>
       <c r="Z88">
@@ -8194,1452 +8194,1452 @@
       </c>
       <c r="AF88">
         <v>133</v>
       </c>
       <c r="AG88">
         <v>116</v>
       </c>
       <c r="AH88">
         <v>10</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="A89" t="s">
         <v>222</v>
       </c>
       <c r="B89" t="s">
         <v>223</v>
       </c>
       <c r="C89" t="s">
         <v>224</v>
       </c>
       <c r="D89" t="s">
         <v>40</v>
       </c>
       <c r="E89">
-        <v>994</v>
+        <v>138</v>
       </c>
       <c r="F89">
-        <v>863</v>
+        <v>139</v>
       </c>
       <c r="G89">
-        <v>1857</v>
+        <v>277</v>
       </c>
       <c r="H89">
-        <v>148</v>
+        <v>23</v>
       </c>
       <c r="I89">
-        <v>126</v>
+        <v>22</v>
       </c>
       <c r="J89">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="K89">
-        <v>154</v>
+        <v>23</v>
       </c>
       <c r="L89">
-        <v>119</v>
+        <v>17</v>
       </c>
       <c r="M89">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="N89">
-        <v>169</v>
+        <v>19</v>
       </c>
       <c r="O89">
-        <v>130</v>
+        <v>27</v>
       </c>
       <c r="P89">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="Q89">
-        <v>162</v>
+        <v>18</v>
       </c>
       <c r="R89">
-        <v>179</v>
+        <v>20</v>
       </c>
       <c r="S89">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="T89">
-        <v>185</v>
+        <v>36</v>
       </c>
       <c r="U89">
-        <v>159</v>
+        <v>23</v>
       </c>
       <c r="V89">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="W89">
-        <v>167</v>
+        <v>19</v>
       </c>
       <c r="X89">
-        <v>147</v>
+        <v>30</v>
       </c>
       <c r="Y89">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="A90" t="s">
         <v>222</v>
       </c>
       <c r="B90" t="s">
         <v>225</v>
       </c>
       <c r="C90" t="s">
         <v>226</v>
       </c>
       <c r="D90" t="s">
         <v>40</v>
       </c>
       <c r="E90">
-        <v>270</v>
+        <v>506</v>
       </c>
       <c r="F90">
-        <v>191</v>
+        <v>507</v>
       </c>
       <c r="G90">
-        <v>461</v>
+        <v>1013</v>
       </c>
       <c r="H90">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="I90">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="J90">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K90">
-        <v>49</v>
+        <v>94</v>
       </c>
       <c r="L90">
-        <v>30</v>
+        <v>74</v>
       </c>
       <c r="M90">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="N90">
-        <v>39</v>
+        <v>85</v>
       </c>
       <c r="O90">
-        <v>29</v>
+        <v>85</v>
       </c>
       <c r="P90">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="Q90">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="R90">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="S90">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="T90">
-        <v>54</v>
+        <v>81</v>
       </c>
       <c r="U90">
-        <v>25</v>
+        <v>105</v>
       </c>
       <c r="V90">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="W90">
-        <v>40</v>
+        <v>86</v>
       </c>
       <c r="X90">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="Y90">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="A91" t="s">
         <v>222</v>
       </c>
       <c r="B91" t="s">
         <v>227</v>
       </c>
       <c r="C91" t="s">
         <v>228</v>
       </c>
       <c r="D91" t="s">
         <v>40</v>
       </c>
       <c r="E91">
-        <v>119</v>
+        <v>25</v>
       </c>
       <c r="F91">
-        <v>88</v>
+        <v>26</v>
       </c>
       <c r="G91">
-        <v>207</v>
+        <v>51</v>
       </c>
       <c r="H91">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="I91">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="J91">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K91">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="L91">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="M91">
         <v>1</v>
       </c>
       <c r="N91">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="O91">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="P91">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q91">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="R91">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="S91">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T91">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="U91">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="V91">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W91">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="X91">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="Y91">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="A92" t="s">
         <v>222</v>
       </c>
       <c r="B92" t="s">
         <v>229</v>
       </c>
       <c r="C92" t="s">
         <v>230</v>
       </c>
       <c r="D92" t="s">
         <v>40</v>
       </c>
       <c r="E92">
-        <v>953</v>
+        <v>805</v>
       </c>
       <c r="F92">
-        <v>952</v>
+        <v>775</v>
       </c>
       <c r="G92">
-        <v>1905</v>
+        <v>1580</v>
       </c>
       <c r="H92">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="I92">
-        <v>150</v>
+        <v>109</v>
       </c>
       <c r="J92">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="K92">
-        <v>156</v>
+        <v>131</v>
       </c>
       <c r="L92">
+        <v>98</v>
+      </c>
+      <c r="M92">
+        <v>9</v>
+      </c>
+      <c r="N92">
         <v>129</v>
       </c>
-      <c r="M92">
-[...4 lines deleted...]
-      </c>
       <c r="O92">
-        <v>177</v>
+        <v>139</v>
       </c>
       <c r="P92">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="Q92">
-        <v>169</v>
+        <v>135</v>
       </c>
       <c r="R92">
-        <v>194</v>
+        <v>145</v>
       </c>
       <c r="S92">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="T92">
         <v>144</v>
       </c>
       <c r="U92">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="V92">
         <v>11</v>
       </c>
       <c r="W92">
-        <v>165</v>
+        <v>138</v>
       </c>
       <c r="X92">
-        <v>149</v>
+        <v>132</v>
       </c>
       <c r="Y92">
-        <v>12</v>
+        <v>10</v>
+      </c>
+      <c r="AI92">
+        <v>3</v>
+      </c>
+      <c r="AJ92">
+        <v>2</v>
+      </c>
+      <c r="AK92">
+        <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="A93" t="s">
         <v>222</v>
       </c>
       <c r="B93" t="s">
         <v>231</v>
       </c>
       <c r="C93" t="s">
         <v>232</v>
       </c>
       <c r="D93" t="s">
         <v>40</v>
       </c>
       <c r="E93">
-        <v>70</v>
+        <v>120</v>
       </c>
       <c r="F93">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="G93">
-        <v>150</v>
+        <v>208</v>
       </c>
       <c r="H93">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="I93">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="J93">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K93">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="L93">
         <v>11</v>
       </c>
       <c r="M93">
         <v>1</v>
       </c>
       <c r="N93">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="O93">
+        <v>16</v>
+      </c>
+      <c r="P93">
+        <v>2</v>
+      </c>
+      <c r="Q93">
         <v>17</v>
       </c>
-      <c r="P93">
-[...2 lines deleted...]
-      <c r="Q93">
+      <c r="R93">
         <v>14</v>
       </c>
-      <c r="R93">
-[...1 lines deleted...]
-      </c>
       <c r="S93">
         <v>2</v>
       </c>
       <c r="T93">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="U93">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="V93">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W93">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="X93">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="Y93">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="A94" t="s">
         <v>222</v>
       </c>
       <c r="B94" t="s">
         <v>233</v>
       </c>
       <c r="C94" t="s">
         <v>234</v>
       </c>
       <c r="D94" t="s">
         <v>40</v>
       </c>
       <c r="E94">
-        <v>506</v>
+        <v>994</v>
       </c>
       <c r="F94">
-        <v>507</v>
+        <v>863</v>
       </c>
       <c r="G94">
-        <v>1013</v>
+        <v>1857</v>
       </c>
       <c r="H94">
-        <v>77</v>
+        <v>148</v>
       </c>
       <c r="I94">
-        <v>91</v>
+        <v>126</v>
       </c>
       <c r="J94">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="K94">
-        <v>94</v>
+        <v>154</v>
       </c>
       <c r="L94">
-        <v>74</v>
+        <v>119</v>
       </c>
       <c r="M94">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="N94">
-        <v>85</v>
+        <v>169</v>
       </c>
       <c r="O94">
-        <v>85</v>
+        <v>130</v>
       </c>
       <c r="P94">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="Q94">
-        <v>83</v>
+        <v>162</v>
       </c>
       <c r="R94">
-        <v>90</v>
+        <v>179</v>
       </c>
       <c r="S94">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="T94">
-        <v>81</v>
+        <v>185</v>
       </c>
       <c r="U94">
-        <v>105</v>
+        <v>159</v>
       </c>
       <c r="V94">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="W94">
-        <v>86</v>
+        <v>167</v>
       </c>
       <c r="X94">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="Y94">
-        <v>6</v>
+        <v>12</v>
+      </c>
+      <c r="AI94">
+        <v>9</v>
+      </c>
+      <c r="AJ94">
+        <v>3</v>
+      </c>
+      <c r="AK94">
+        <v>3</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="A95" t="s">
         <v>222</v>
       </c>
       <c r="B95" t="s">
         <v>235</v>
       </c>
       <c r="C95" t="s">
         <v>236</v>
       </c>
       <c r="D95" t="s">
         <v>40</v>
       </c>
       <c r="E95">
-        <v>137</v>
+        <v>270</v>
       </c>
       <c r="F95">
-        <v>138</v>
+        <v>192</v>
       </c>
       <c r="G95">
-        <v>275</v>
+        <v>462</v>
       </c>
       <c r="H95">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="I95">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="J95">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K95">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="L95">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="M95">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N95">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="O95">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P95">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q95">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="R95">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="S95">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="T95">
+        <v>54</v>
+      </c>
+      <c r="U95">
+        <v>25</v>
+      </c>
+      <c r="V95">
+        <v>3</v>
+      </c>
+      <c r="W95">
+        <v>40</v>
+      </c>
+      <c r="X95">
         <v>36</v>
       </c>
-      <c r="U95">
-[...10 lines deleted...]
-      </c>
       <c r="Y95">
+        <v>3</v>
+      </c>
+      <c r="AI95">
+        <v>14</v>
+      </c>
+      <c r="AJ95">
+        <v>3</v>
+      </c>
+      <c r="AK95">
         <v>2</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="A96" t="s">
         <v>222</v>
       </c>
       <c r="B96" t="s">
         <v>237</v>
       </c>
       <c r="C96" t="s">
         <v>238</v>
       </c>
       <c r="D96" t="s">
         <v>40</v>
       </c>
       <c r="E96">
-        <v>806</v>
+        <v>953</v>
       </c>
       <c r="F96">
-        <v>775</v>
+        <v>952</v>
       </c>
       <c r="G96">
-        <v>1581</v>
+        <v>1905</v>
       </c>
       <c r="H96">
-        <v>126</v>
+        <v>164</v>
       </c>
       <c r="I96">
-        <v>109</v>
+        <v>150</v>
       </c>
       <c r="J96">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="K96">
-        <v>131</v>
+        <v>156</v>
       </c>
       <c r="L96">
-        <v>98</v>
+        <v>129</v>
       </c>
       <c r="M96">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="N96">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="O96">
-        <v>139</v>
+        <v>177</v>
       </c>
       <c r="P96">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="Q96">
-        <v>135</v>
+        <v>169</v>
       </c>
       <c r="R96">
-        <v>145</v>
+        <v>194</v>
       </c>
       <c r="S96">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="T96">
         <v>144</v>
       </c>
       <c r="U96">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="V96">
         <v>11</v>
       </c>
       <c r="W96">
-        <v>138</v>
+        <v>165</v>
       </c>
       <c r="X96">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="Y96">
-        <v>10</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>239</v>
       </c>
       <c r="C97" t="s">
         <v>240</v>
       </c>
       <c r="D97" t="s">
         <v>40</v>
       </c>
       <c r="E97">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="F97">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="G97">
-        <v>51</v>
+        <v>150</v>
       </c>
       <c r="H97">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="I97">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J97">
         <v>1</v>
       </c>
       <c r="K97">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="L97">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="M97">
         <v>1</v>
       </c>
       <c r="N97">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="O97">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
       <c r="Q97">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="R97">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="S97">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T97">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="U97">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="V97">
         <v>1</v>
       </c>
       <c r="W97">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="X97">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="Y97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>241</v>
       </c>
       <c r="C98" t="s">
         <v>242</v>
       </c>
       <c r="D98" t="s">
         <v>75</v>
       </c>
       <c r="E98">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="F98">
         <v>1014</v>
       </c>
       <c r="G98">
-        <v>2058</v>
+        <v>2059</v>
       </c>
       <c r="Z98">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="AA98">
         <v>331</v>
       </c>
       <c r="AB98">
         <v>26</v>
       </c>
       <c r="AC98">
         <v>395</v>
       </c>
       <c r="AD98">
         <v>383</v>
       </c>
       <c r="AE98">
         <v>29</v>
       </c>
       <c r="AF98">
         <v>289</v>
       </c>
       <c r="AG98">
         <v>300</v>
       </c>
       <c r="AH98">
         <v>22</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="A99" t="s">
         <v>222</v>
       </c>
       <c r="B99" t="s">
         <v>243</v>
       </c>
       <c r="C99" t="s">
         <v>244</v>
       </c>
       <c r="D99" t="s">
         <v>75</v>
       </c>
       <c r="E99">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F99">
         <v>288</v>
       </c>
       <c r="G99">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="Z99">
         <v>75</v>
       </c>
       <c r="AA99">
         <v>94</v>
       </c>
       <c r="AB99">
         <v>7</v>
       </c>
       <c r="AC99">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="AD99">
         <v>110</v>
       </c>
       <c r="AE99">
         <v>8</v>
       </c>
       <c r="AF99">
         <v>98</v>
       </c>
       <c r="AG99">
         <v>84</v>
       </c>
       <c r="AH99">
         <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="A100" t="s">
         <v>222</v>
       </c>
       <c r="B100" t="s">
         <v>245</v>
       </c>
       <c r="C100" t="s">
         <v>246</v>
       </c>
       <c r="D100" t="s">
         <v>75</v>
       </c>
       <c r="E100">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F100">
         <v>508</v>
       </c>
       <c r="G100">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="Z100">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="AA100">
         <v>153</v>
       </c>
       <c r="AB100">
         <v>12</v>
       </c>
       <c r="AC100">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="AD100">
         <v>202</v>
       </c>
       <c r="AE100">
         <v>14</v>
       </c>
       <c r="AF100">
         <v>158</v>
       </c>
       <c r="AG100">
         <v>145</v>
       </c>
       <c r="AH100">
         <v>12</v>
       </c>
       <c r="AI100">
         <v>12</v>
       </c>
       <c r="AJ100">
         <v>8</v>
       </c>
       <c r="AK100">
         <v>3</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="A101" t="s">
         <v>247</v>
       </c>
       <c r="B101" t="s">
         <v>248</v>
       </c>
       <c r="C101" t="s">
         <v>249</v>
       </c>
       <c r="D101" t="s">
         <v>40</v>
       </c>
       <c r="E101">
-        <v>138</v>
+        <v>39</v>
       </c>
       <c r="F101">
-        <v>138</v>
+        <v>36</v>
       </c>
       <c r="G101">
-        <v>276</v>
+        <v>75</v>
       </c>
       <c r="H101">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="I101">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="J101">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K101">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="L101">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="M101">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N101">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="O101">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="P101">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q101">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="R101">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="S101">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T101">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="U101">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="V101">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W101">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="X101">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="Y101">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="A102" t="s">
         <v>247</v>
       </c>
       <c r="B102" t="s">
         <v>250</v>
       </c>
       <c r="C102" t="s">
         <v>251</v>
       </c>
       <c r="D102" t="s">
         <v>40</v>
       </c>
       <c r="E102">
-        <v>380</v>
+        <v>81</v>
       </c>
       <c r="F102">
-        <v>418</v>
+        <v>52</v>
       </c>
       <c r="G102">
-        <v>798</v>
+        <v>133</v>
       </c>
       <c r="H102">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="I102">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="J102">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K102">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="L102">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="M102">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N102">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="O102">
-        <v>76</v>
+        <v>9</v>
       </c>
       <c r="P102">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="Q102">
-        <v>75</v>
+        <v>14</v>
       </c>
       <c r="R102">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="S102">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="T102">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="U102">
-        <v>66</v>
+        <v>4</v>
       </c>
       <c r="V102">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="W102">
-        <v>70</v>
+        <v>9</v>
       </c>
       <c r="X102">
-        <v>70</v>
+        <v>5</v>
       </c>
       <c r="Y102">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="A103" t="s">
         <v>247</v>
       </c>
       <c r="B103" t="s">
         <v>252</v>
       </c>
       <c r="C103" t="s">
         <v>253</v>
       </c>
       <c r="D103" t="s">
         <v>40</v>
       </c>
       <c r="E103">
-        <v>48</v>
+        <v>138</v>
       </c>
       <c r="F103">
-        <v>47</v>
+        <v>138</v>
       </c>
       <c r="G103">
-        <v>95</v>
+        <v>276</v>
       </c>
       <c r="H103">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="I103">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="J103">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K103">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="L103">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="M103">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N103">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="O103">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="P103">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q103">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="R103">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="S103">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T103">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="U103">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="V103">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W103">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="X103">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="Y103">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="A104" t="s">
         <v>247</v>
       </c>
       <c r="B104" t="s">
         <v>254</v>
       </c>
       <c r="C104" t="s">
         <v>255</v>
       </c>
       <c r="D104" t="s">
         <v>40</v>
       </c>
       <c r="E104">
-        <v>124</v>
+        <v>380</v>
       </c>
       <c r="F104">
-        <v>117</v>
+        <v>418</v>
       </c>
       <c r="G104">
-        <v>241</v>
+        <v>798</v>
       </c>
       <c r="H104">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="I104">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="J104">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K104">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="L104">
-        <v>18</v>
+        <v>69</v>
       </c>
       <c r="M104">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N104">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="O104">
-        <v>23</v>
+        <v>76</v>
       </c>
       <c r="P104">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="Q104">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="R104">
-        <v>18</v>
+        <v>79</v>
       </c>
       <c r="S104">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="T104">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="U104">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="V104">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="W104">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="X104">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="Y104">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="105" spans="1:37">
       <c r="A105" t="s">
         <v>247</v>
       </c>
       <c r="B105" t="s">
         <v>256</v>
       </c>
       <c r="C105" t="s">
         <v>257</v>
       </c>
       <c r="D105" t="s">
         <v>40</v>
       </c>
       <c r="E105">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="F105">
-        <v>88</v>
+        <v>47</v>
       </c>
       <c r="G105">
-        <v>158</v>
+        <v>95</v>
       </c>
       <c r="H105">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="I105">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J105">
         <v>1</v>
       </c>
       <c r="K105">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="L105">
         <v>11</v>
       </c>
       <c r="M105">
         <v>1</v>
       </c>
       <c r="N105">
         <v>10</v>
       </c>
       <c r="O105">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="P105">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q105">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="R105">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="S105">
         <v>1</v>
       </c>
       <c r="T105">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="U105">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="V105">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W105">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="X105">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="Y105">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="A106" t="s">
         <v>247</v>
       </c>
       <c r="B106" t="s">
         <v>258</v>
       </c>
       <c r="C106" t="s">
         <v>259</v>
       </c>
       <c r="D106" t="s">
         <v>40</v>
       </c>
       <c r="E106">
-        <v>39</v>
+        <v>124</v>
       </c>
       <c r="F106">
-        <v>36</v>
+        <v>117</v>
       </c>
       <c r="G106">
-        <v>75</v>
+        <v>241</v>
       </c>
       <c r="H106">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="I106">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="J106">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K106">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="L106">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="M106">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N106">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="O106">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="P106">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q106">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="R106">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="S106">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T106">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="U106">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="V106">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W106">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="X106">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="Y106">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="A107" t="s">
         <v>247</v>
       </c>
       <c r="B107" t="s">
         <v>260</v>
       </c>
       <c r="C107" t="s">
         <v>261</v>
       </c>
       <c r="D107" t="s">
         <v>40</v>
       </c>
       <c r="E107">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="F107">
-        <v>52</v>
+        <v>88</v>
       </c>
       <c r="G107">
-        <v>133</v>
+        <v>157</v>
       </c>
       <c r="H107">
+        <v>8</v>
+      </c>
+      <c r="I107">
+        <v>8</v>
+      </c>
+      <c r="J107">
+        <v>1</v>
+      </c>
+      <c r="K107">
+        <v>11</v>
+      </c>
+      <c r="L107">
+        <v>11</v>
+      </c>
+      <c r="M107">
+        <v>1</v>
+      </c>
+      <c r="N107">
+        <v>10</v>
+      </c>
+      <c r="O107">
+        <v>24</v>
+      </c>
+      <c r="P107">
+        <v>2</v>
+      </c>
+      <c r="Q107">
+        <v>7</v>
+      </c>
+      <c r="R107">
+        <v>17</v>
+      </c>
+      <c r="S107">
+        <v>1</v>
+      </c>
+      <c r="T107">
+        <v>17</v>
+      </c>
+      <c r="U107">
+        <v>13</v>
+      </c>
+      <c r="V107">
+        <v>2</v>
+      </c>
+      <c r="W107">
+        <v>16</v>
+      </c>
+      <c r="X107">
         <v>15</v>
       </c>
-      <c r="I107">
-[...46 lines deleted...]
-      </c>
       <c r="Y107">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="A108" t="s">
         <v>247</v>
       </c>
       <c r="B108" t="s">
         <v>262</v>
       </c>
       <c r="C108" t="s">
         <v>263</v>
       </c>
       <c r="D108" t="s">
         <v>75</v>
       </c>
       <c r="E108">
         <v>297</v>
       </c>
       <c r="F108">
         <v>289</v>
       </c>
       <c r="G108">
         <v>586</v>
       </c>
       <c r="Z108">
@@ -9662,428 +9662,428 @@
       </c>
       <c r="AF108">
         <v>85</v>
       </c>
       <c r="AG108">
         <v>87</v>
       </c>
       <c r="AH108">
         <v>7</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="A109" t="s">
         <v>264</v>
       </c>
       <c r="B109" t="s">
         <v>265</v>
       </c>
       <c r="C109" t="s">
         <v>266</v>
       </c>
       <c r="D109" t="s">
         <v>40</v>
       </c>
       <c r="E109">
-        <v>539</v>
+        <v>136</v>
       </c>
       <c r="F109">
-        <v>491</v>
+        <v>99</v>
       </c>
       <c r="G109">
-        <v>1030</v>
+        <v>235</v>
       </c>
       <c r="H109">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="I109">
-        <v>88</v>
+        <v>16</v>
       </c>
       <c r="J109">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K109">
-        <v>94</v>
+        <v>19</v>
       </c>
       <c r="L109">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="M109">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="N109">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="O109">
-        <v>73</v>
+        <v>21</v>
       </c>
       <c r="P109">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="Q109">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="R109">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="S109">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="T109">
-        <v>97</v>
+        <v>29</v>
       </c>
       <c r="U109">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="V109">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="W109">
-        <v>94</v>
+        <v>20</v>
       </c>
       <c r="X109">
-        <v>85</v>
+        <v>15</v>
       </c>
       <c r="Y109">
-        <v>7</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="A110" t="s">
         <v>264</v>
       </c>
       <c r="B110" t="s">
         <v>267</v>
       </c>
       <c r="C110" t="s">
         <v>268</v>
       </c>
       <c r="D110" t="s">
         <v>40</v>
       </c>
       <c r="E110">
-        <v>53</v>
+        <v>540</v>
       </c>
       <c r="F110">
-        <v>51</v>
+        <v>491</v>
       </c>
       <c r="G110">
-        <v>104</v>
+        <v>1031</v>
       </c>
       <c r="H110">
+        <v>77</v>
+      </c>
+      <c r="I110">
+        <v>88</v>
+      </c>
+      <c r="J110">
         <v>6</v>
       </c>
-      <c r="I110">
+      <c r="K110">
+        <v>94</v>
+      </c>
+      <c r="L110">
+        <v>81</v>
+      </c>
+      <c r="M110">
+        <v>7</v>
+      </c>
+      <c r="N110">
+        <v>91</v>
+      </c>
+      <c r="O110">
+        <v>73</v>
+      </c>
+      <c r="P110">
         <v>6</v>
       </c>
-      <c r="J110">
-[...14 lines deleted...]
-      <c r="O110">
+      <c r="Q110">
+        <v>83</v>
+      </c>
+      <c r="R110">
+        <v>80</v>
+      </c>
+      <c r="S110">
+        <v>6</v>
+      </c>
+      <c r="T110">
+        <v>97</v>
+      </c>
+      <c r="U110">
+        <v>82</v>
+      </c>
+      <c r="V110">
         <v>7</v>
       </c>
-      <c r="P110">
-[...19 lines deleted...]
-      </c>
       <c r="W110">
-        <v>8</v>
+        <v>94</v>
       </c>
       <c r="X110">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="Y110">
+        <v>7</v>
+      </c>
+      <c r="AI110">
+        <v>4</v>
+      </c>
+      <c r="AJ110">
+        <v>2</v>
+      </c>
+      <c r="AK110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="A111" t="s">
         <v>264</v>
       </c>
       <c r="B111" t="s">
         <v>269</v>
       </c>
       <c r="C111" t="s">
         <v>270</v>
       </c>
       <c r="D111" t="s">
         <v>40</v>
       </c>
       <c r="E111">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="F111">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="G111">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H111">
+        <v>6</v>
+      </c>
+      <c r="I111">
+        <v>6</v>
+      </c>
+      <c r="J111">
+        <v>1</v>
+      </c>
+      <c r="K111">
+        <v>9</v>
+      </c>
+      <c r="L111">
+        <v>8</v>
+      </c>
+      <c r="M111">
+        <v>1</v>
+      </c>
+      <c r="N111">
+        <v>11</v>
+      </c>
+      <c r="O111">
+        <v>7</v>
+      </c>
+      <c r="P111">
+        <v>1</v>
+      </c>
+      <c r="Q111">
+        <v>6</v>
+      </c>
+      <c r="R111">
+        <v>14</v>
+      </c>
+      <c r="S111">
+        <v>1</v>
+      </c>
+      <c r="T111">
         <v>13</v>
       </c>
-      <c r="I111">
-[...14 lines deleted...]
-      <c r="N111">
+      <c r="U111">
+        <v>6</v>
+      </c>
+      <c r="V111">
+        <v>1</v>
+      </c>
+      <c r="W111">
         <v>8</v>
       </c>
-      <c r="O111">
-[...25 lines deleted...]
-      </c>
       <c r="X111">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="Y111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="A112" t="s">
         <v>264</v>
       </c>
       <c r="B112" t="s">
         <v>271</v>
       </c>
       <c r="C112" t="s">
         <v>272</v>
       </c>
       <c r="D112" t="s">
         <v>40</v>
       </c>
       <c r="E112">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="F112">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G112">
-        <v>39</v>
+        <v>103</v>
       </c>
       <c r="H112">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="I112">
         <v>5</v>
       </c>
       <c r="J112">
         <v>1</v>
       </c>
       <c r="K112">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L112">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="M112">
         <v>1</v>
       </c>
       <c r="N112">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="O112">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
       <c r="Q112">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="R112">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="S112">
         <v>1</v>
       </c>
       <c r="T112">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="U112">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="V112">
         <v>1</v>
       </c>
       <c r="W112">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="X112">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="Y112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="A113" t="s">
         <v>264</v>
       </c>
       <c r="B113" t="s">
         <v>273</v>
       </c>
       <c r="C113" t="s">
         <v>274</v>
       </c>
       <c r="D113" t="s">
         <v>40</v>
       </c>
       <c r="E113">
-        <v>136</v>
+        <v>19</v>
       </c>
       <c r="F113">
-        <v>99</v>
+        <v>20</v>
       </c>
       <c r="G113">
-        <v>235</v>
+        <v>39</v>
       </c>
       <c r="H113">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="I113">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="J113">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K113">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="L113">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="M113">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N113">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="O113">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="P113">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q113">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="R113">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="S113">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T113">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="U113">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="V113">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W113">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="X113">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="Y113">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="A114" t="s">
         <v>264</v>
       </c>
       <c r="B114" t="s">
         <v>275</v>
       </c>
       <c r="C114" t="s">
         <v>276</v>
       </c>
       <c r="D114" t="s">
         <v>75</v>
       </c>
       <c r="E114">
         <v>477</v>
       </c>
       <c r="F114">
         <v>350</v>
       </c>
       <c r="G114">
         <v>827</v>
       </c>
       <c r="Z114">
@@ -10106,188 +10106,188 @@
       </c>
       <c r="AF114">
         <v>151</v>
       </c>
       <c r="AG114">
         <v>109</v>
       </c>
       <c r="AH114">
         <v>10</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="A115" t="s">
         <v>277</v>
       </c>
       <c r="B115" t="s">
         <v>278</v>
       </c>
       <c r="C115" t="s">
         <v>279</v>
       </c>
       <c r="D115" t="s">
         <v>40</v>
       </c>
       <c r="E115">
-        <v>114</v>
+        <v>22</v>
       </c>
       <c r="F115">
-        <v>94</v>
+        <v>19</v>
       </c>
       <c r="G115">
-        <v>208</v>
+        <v>41</v>
       </c>
       <c r="H115">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="I115">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="J115">
         <v>1</v>
       </c>
       <c r="K115">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="L115">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="M115">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N115">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="O115">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="P115">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q115">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="R115">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="S115">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T115">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="U115">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="V115">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W115">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="X115">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="Y115">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="A116" t="s">
         <v>277</v>
       </c>
       <c r="B116" t="s">
         <v>280</v>
       </c>
       <c r="C116" t="s">
         <v>281</v>
       </c>
       <c r="D116" t="s">
         <v>40</v>
       </c>
       <c r="E116">
-        <v>28</v>
+        <v>113</v>
       </c>
       <c r="F116">
-        <v>26</v>
+        <v>94</v>
       </c>
       <c r="G116">
-        <v>54</v>
+        <v>207</v>
       </c>
       <c r="H116">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="I116">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="J116">
         <v>1</v>
       </c>
       <c r="K116">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="L116">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="M116">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N116">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="O116">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="P116">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q116">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="R116">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="S116">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T116">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="U116">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="V116">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W116">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="X116">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="Y116">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="A117" t="s">
         <v>277</v>
       </c>
       <c r="B117" t="s">
         <v>282</v>
       </c>
       <c r="C117" t="s">
         <v>283</v>
       </c>
       <c r="D117" t="s">
         <v>40</v>
       </c>
       <c r="E117">
         <v>69</v>
       </c>
       <c r="F117">
         <v>69</v>
       </c>
       <c r="G117">
         <v>138</v>
       </c>
       <c r="H117">
@@ -10337,351 +10337,351 @@
       </c>
       <c r="W117">
         <v>7</v>
       </c>
       <c r="X117">
         <v>9</v>
       </c>
       <c r="Y117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="A118" t="s">
         <v>277</v>
       </c>
       <c r="B118" t="s">
         <v>284</v>
       </c>
       <c r="C118" t="s">
         <v>285</v>
       </c>
       <c r="D118" t="s">
         <v>40</v>
       </c>
       <c r="E118">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F118">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="G118">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="H118">
+        <v>3</v>
+      </c>
+      <c r="I118">
+        <v>4</v>
+      </c>
+      <c r="J118">
+        <v>1</v>
+      </c>
+      <c r="K118">
+        <v>3</v>
+      </c>
+      <c r="L118">
+        <v>5</v>
+      </c>
+      <c r="M118">
+        <v>1</v>
+      </c>
+      <c r="N118">
+        <v>6</v>
+      </c>
+      <c r="O118">
+        <v>2</v>
+      </c>
+      <c r="P118">
+        <v>1</v>
+      </c>
+      <c r="Q118">
         <v>7</v>
       </c>
-      <c r="I118">
-[...8 lines deleted...]
-      <c r="L118">
+      <c r="R118">
+        <v>6</v>
+      </c>
+      <c r="S118">
+        <v>1</v>
+      </c>
+      <c r="T118">
+        <v>3</v>
+      </c>
+      <c r="U118">
+        <v>1</v>
+      </c>
+      <c r="V118">
+        <v>1</v>
+      </c>
+      <c r="W118">
+        <v>6</v>
+      </c>
+      <c r="X118">
         <v>8</v>
-      </c>
-[...34 lines deleted...]
-        <v>3</v>
       </c>
       <c r="Y118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="A119" t="s">
         <v>277</v>
       </c>
       <c r="B119" t="s">
         <v>286</v>
       </c>
       <c r="C119" t="s">
         <v>287</v>
       </c>
       <c r="D119" t="s">
         <v>40</v>
       </c>
       <c r="E119">
-        <v>229</v>
+        <v>31</v>
       </c>
       <c r="F119">
-        <v>206</v>
+        <v>36</v>
       </c>
       <c r="G119">
-        <v>435</v>
+        <v>67</v>
       </c>
       <c r="H119">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="I119">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="J119">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K119">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="L119">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="M119">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N119">
-        <v>39</v>
+        <v>3</v>
       </c>
       <c r="O119">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="P119">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q119">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="R119">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="S119">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T119">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="U119">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="V119">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W119">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="X119">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="Y119">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="AK119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="A120" t="s">
         <v>277</v>
       </c>
       <c r="B120" t="s">
         <v>288</v>
       </c>
       <c r="C120" t="s">
         <v>289</v>
       </c>
       <c r="D120" t="s">
         <v>40</v>
       </c>
       <c r="E120">
-        <v>99</v>
+        <v>229</v>
       </c>
       <c r="F120">
-        <v>85</v>
+        <v>206</v>
       </c>
       <c r="G120">
-        <v>184</v>
+        <v>435</v>
       </c>
       <c r="H120">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="I120">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="J120">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K120">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="L120">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="M120">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N120">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="O120">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="P120">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q120">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="R120">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="S120">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="T120">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="U120">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="V120">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W120">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="X120">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="Y120">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="AI120">
+        <v>4</v>
+      </c>
+      <c r="AJ120">
+        <v>4</v>
+      </c>
+      <c r="AK120">
+        <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="A121" t="s">
         <v>277</v>
       </c>
       <c r="B121" t="s">
         <v>290</v>
       </c>
       <c r="C121" t="s">
         <v>291</v>
       </c>
       <c r="D121" t="s">
         <v>40</v>
       </c>
       <c r="E121">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="F121">
+        <v>85</v>
+      </c>
+      <c r="G121">
+        <v>184</v>
+      </c>
+      <c r="H121">
+        <v>8</v>
+      </c>
+      <c r="I121">
+        <v>9</v>
+      </c>
+      <c r="J121">
+        <v>1</v>
+      </c>
+      <c r="K121">
+        <v>14</v>
+      </c>
+      <c r="L121">
+        <v>10</v>
+      </c>
+      <c r="M121">
+        <v>1</v>
+      </c>
+      <c r="N121">
+        <v>12</v>
+      </c>
+      <c r="O121">
+        <v>16</v>
+      </c>
+      <c r="P121">
+        <v>2</v>
+      </c>
+      <c r="Q121">
         <v>19</v>
       </c>
-      <c r="G121">
-[...31 lines deleted...]
-      </c>
       <c r="R121">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="S121">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T121">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="U121">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="V121">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W121">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="X121">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="Y121">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="A122" t="s">
         <v>277</v>
       </c>
       <c r="B122" t="s">
         <v>292</v>
       </c>
       <c r="C122" t="s">
         <v>293</v>
       </c>
       <c r="D122" t="s">
         <v>75</v>
       </c>
       <c r="E122">
         <v>181</v>
       </c>
       <c r="F122">
         <v>179</v>
       </c>
       <c r="G122">
         <v>360</v>
       </c>
       <c r="Z122">
@@ -10704,620 +10704,620 @@
       </c>
       <c r="AF122">
         <v>43</v>
       </c>
       <c r="AG122">
         <v>61</v>
       </c>
       <c r="AH122">
         <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="A123" t="s">
         <v>294</v>
       </c>
       <c r="B123" t="s">
         <v>295</v>
       </c>
       <c r="C123" t="s">
         <v>296</v>
       </c>
       <c r="D123" t="s">
         <v>40</v>
       </c>
       <c r="E123">
-        <v>130</v>
+        <v>77</v>
       </c>
       <c r="F123">
-        <v>122</v>
+        <v>56</v>
       </c>
       <c r="G123">
-        <v>252</v>
+        <v>133</v>
       </c>
       <c r="H123">
+        <v>11</v>
+      </c>
+      <c r="I123">
+        <v>11</v>
+      </c>
+      <c r="J123">
+        <v>1</v>
+      </c>
+      <c r="K123">
+        <v>11</v>
+      </c>
+      <c r="L123">
+        <v>6</v>
+      </c>
+      <c r="M123">
+        <v>1</v>
+      </c>
+      <c r="N123">
+        <v>7</v>
+      </c>
+      <c r="O123">
+        <v>12</v>
+      </c>
+      <c r="P123">
+        <v>1</v>
+      </c>
+      <c r="Q123">
+        <v>9</v>
+      </c>
+      <c r="R123">
+        <v>7</v>
+      </c>
+      <c r="S123">
+        <v>1</v>
+      </c>
+      <c r="T123">
+        <v>17</v>
+      </c>
+      <c r="U123">
+        <v>10</v>
+      </c>
+      <c r="V123">
+        <v>1</v>
+      </c>
+      <c r="W123">
         <v>22</v>
       </c>
-      <c r="I123">
-[...43 lines deleted...]
-      </c>
       <c r="X123">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="Y123">
         <v>2</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="A124" t="s">
         <v>294</v>
       </c>
       <c r="B124" t="s">
         <v>297</v>
       </c>
       <c r="C124" t="s">
         <v>298</v>
       </c>
       <c r="D124" t="s">
         <v>40</v>
       </c>
       <c r="E124">
-        <v>509</v>
+        <v>222</v>
       </c>
       <c r="F124">
-        <v>481</v>
+        <v>202</v>
       </c>
       <c r="G124">
-        <v>990</v>
+        <v>424</v>
       </c>
       <c r="H124">
-        <v>81</v>
+        <v>30</v>
       </c>
       <c r="I124">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="J124">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K124">
-        <v>82</v>
+        <v>32</v>
       </c>
       <c r="L124">
-        <v>79</v>
+        <v>36</v>
       </c>
       <c r="M124">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="N124">
-        <v>78</v>
+        <v>37</v>
       </c>
       <c r="O124">
-        <v>83</v>
+        <v>28</v>
       </c>
       <c r="P124">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="Q124">
-        <v>109</v>
+        <v>41</v>
       </c>
       <c r="R124">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="S124">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="T124">
-        <v>85</v>
+        <v>33</v>
       </c>
       <c r="U124">
-        <v>79</v>
+        <v>42</v>
       </c>
       <c r="V124">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="W124">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="X124">
-        <v>84</v>
+        <v>34</v>
       </c>
       <c r="Y124">
-        <v>6</v>
+        <v>3</v>
+      </c>
+      <c r="AI124">
+        <v>5</v>
+      </c>
+      <c r="AJ124">
+        <v>5</v>
+      </c>
+      <c r="AK124">
+        <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="A125" t="s">
         <v>294</v>
       </c>
       <c r="B125" t="s">
         <v>299</v>
       </c>
       <c r="C125" t="s">
         <v>300</v>
       </c>
       <c r="D125" t="s">
         <v>40</v>
       </c>
       <c r="E125">
-        <v>419</v>
+        <v>88</v>
       </c>
       <c r="F125">
-        <v>411</v>
+        <v>73</v>
       </c>
       <c r="G125">
-        <v>830</v>
+        <v>161</v>
       </c>
       <c r="H125">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="I125">
-        <v>77</v>
+        <v>17</v>
       </c>
       <c r="J125">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K125">
-        <v>61</v>
+        <v>9</v>
       </c>
       <c r="L125">
-        <v>76</v>
+        <v>7</v>
       </c>
       <c r="M125">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N125">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="O125">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="P125">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="Q125">
-        <v>81</v>
+        <v>13</v>
       </c>
       <c r="R125">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="S125">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="T125">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="U125">
-        <v>69</v>
+        <v>19</v>
       </c>
       <c r="V125">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="W125">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="X125">
-        <v>60</v>
+        <v>7</v>
       </c>
       <c r="Y125">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="A126" t="s">
         <v>294</v>
       </c>
       <c r="B126" t="s">
         <v>301</v>
       </c>
       <c r="C126" t="s">
         <v>302</v>
       </c>
       <c r="D126" t="s">
         <v>40</v>
       </c>
       <c r="E126">
-        <v>208</v>
+        <v>131</v>
       </c>
       <c r="F126">
-        <v>181</v>
+        <v>122</v>
       </c>
       <c r="G126">
-        <v>389</v>
+        <v>253</v>
       </c>
       <c r="H126">
+        <v>22</v>
+      </c>
+      <c r="I126">
+        <v>23</v>
+      </c>
+      <c r="J126">
+        <v>2</v>
+      </c>
+      <c r="K126">
+        <v>23</v>
+      </c>
+      <c r="L126">
+        <v>17</v>
+      </c>
+      <c r="M126">
+        <v>2</v>
+      </c>
+      <c r="N126">
         <v>21</v>
       </c>
-      <c r="I126">
-[...8 lines deleted...]
-      <c r="L126">
+      <c r="O126">
+        <v>15</v>
+      </c>
+      <c r="P126">
+        <v>2</v>
+      </c>
+      <c r="Q126">
+        <v>26</v>
+      </c>
+      <c r="R126">
+        <v>32</v>
+      </c>
+      <c r="S126">
+        <v>3</v>
+      </c>
+      <c r="T126">
+        <v>16</v>
+      </c>
+      <c r="U126">
+        <v>20</v>
+      </c>
+      <c r="V126">
+        <v>2</v>
+      </c>
+      <c r="W126">
         <v>23</v>
       </c>
-      <c r="M126">
-[...31 lines deleted...]
-      </c>
       <c r="X126">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="Y126">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="A127" t="s">
         <v>294</v>
       </c>
       <c r="B127" t="s">
         <v>303</v>
       </c>
       <c r="C127" t="s">
         <v>304</v>
       </c>
       <c r="D127" t="s">
         <v>40</v>
       </c>
       <c r="E127">
-        <v>222</v>
+        <v>509</v>
       </c>
       <c r="F127">
-        <v>202</v>
+        <v>481</v>
       </c>
       <c r="G127">
-        <v>424</v>
+        <v>990</v>
       </c>
       <c r="H127">
-        <v>30</v>
+        <v>81</v>
       </c>
       <c r="I127">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="J127">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K127">
-        <v>32</v>
+        <v>82</v>
       </c>
       <c r="L127">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="M127">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="N127">
-        <v>37</v>
+        <v>78</v>
       </c>
       <c r="O127">
-        <v>28</v>
+        <v>83</v>
       </c>
       <c r="P127">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="Q127">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="R127">
-        <v>30</v>
+        <v>88</v>
       </c>
       <c r="S127">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="T127">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="U127">
-        <v>42</v>
+        <v>79</v>
       </c>
       <c r="V127">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="W127">
-        <v>44</v>
+        <v>74</v>
       </c>
       <c r="X127">
-        <v>34</v>
+        <v>84</v>
       </c>
       <c r="Y127">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="A128" t="s">
         <v>294</v>
       </c>
       <c r="B128" t="s">
         <v>305</v>
       </c>
       <c r="C128" t="s">
         <v>306</v>
       </c>
       <c r="D128" t="s">
         <v>40</v>
       </c>
       <c r="E128">
+        <v>419</v>
+      </c>
+      <c r="F128">
+        <v>411</v>
+      </c>
+      <c r="G128">
+        <v>830</v>
+      </c>
+      <c r="H128">
+        <v>61</v>
+      </c>
+      <c r="I128">
         <v>77</v>
       </c>
-      <c r="F128">
-[...10 lines deleted...]
-      </c>
       <c r="J128">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K128">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="L128">
-        <v>6</v>
+        <v>76</v>
       </c>
       <c r="M128">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N128">
-        <v>7</v>
+        <v>68</v>
       </c>
       <c r="O128">
-        <v>12</v>
+        <v>70</v>
       </c>
       <c r="P128">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="Q128">
-        <v>9</v>
+        <v>81</v>
       </c>
       <c r="R128">
-        <v>7</v>
+        <v>59</v>
       </c>
       <c r="S128">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="T128">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="U128">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="V128">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="W128">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="X128">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="Y128">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="A129" t="s">
         <v>294</v>
       </c>
       <c r="B129" t="s">
         <v>307</v>
       </c>
       <c r="C129" t="s">
         <v>308</v>
       </c>
       <c r="D129" t="s">
         <v>40</v>
       </c>
       <c r="E129">
-        <v>88</v>
+        <v>208</v>
       </c>
       <c r="F129">
-        <v>72</v>
+        <v>181</v>
       </c>
       <c r="G129">
-        <v>160</v>
+        <v>389</v>
       </c>
       <c r="H129">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="I129">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="J129">
         <v>2</v>
       </c>
       <c r="K129">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="L129">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="M129">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N129">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="O129">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="P129">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q129">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="R129">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="S129">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T129">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="U129">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="V129">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W129">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="X129">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="Y129">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="A130" t="s">
         <v>294</v>
       </c>
       <c r="B130" t="s">
         <v>309</v>
       </c>
       <c r="C130" t="s">
         <v>310</v>
       </c>
       <c r="D130" t="s">
         <v>75</v>
       </c>
       <c r="E130">
         <v>678</v>
       </c>
       <c r="F130">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="G130">
-        <v>1292</v>
+        <v>1291</v>
       </c>
       <c r="Z130">
         <v>231</v>
       </c>
       <c r="AA130">
         <v>190</v>
       </c>
       <c r="AB130">
         <v>16</v>
       </c>
       <c r="AC130">
         <v>242</v>
       </c>
       <c r="AD130">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="AE130">
         <v>17</v>
       </c>
       <c r="AF130">
         <v>203</v>
       </c>
       <c r="AG130">
         <v>187</v>
       </c>
       <c r="AH130">
         <v>15</v>
       </c>
       <c r="AI130">
         <v>2</v>
       </c>
       <c r="AJ130">
         <v>1</v>
       </c>
       <c r="AK130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="A131" t="s">
@@ -11361,188 +11361,188 @@
       </c>
       <c r="AF131">
         <v>105</v>
       </c>
       <c r="AG131">
         <v>70</v>
       </c>
       <c r="AH131">
         <v>7</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="A132" t="s">
         <v>313</v>
       </c>
       <c r="B132" t="s">
         <v>314</v>
       </c>
       <c r="C132" t="s">
         <v>315</v>
       </c>
       <c r="D132" t="s">
         <v>40</v>
       </c>
       <c r="E132">
-        <v>231</v>
+        <v>131</v>
       </c>
       <c r="F132">
-        <v>213</v>
+        <v>94</v>
       </c>
       <c r="G132">
-        <v>444</v>
+        <v>225</v>
       </c>
       <c r="H132">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="I132">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="J132">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K132">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="L132">
+        <v>11</v>
+      </c>
+      <c r="M132">
+        <v>2</v>
+      </c>
+      <c r="N132">
+        <v>21</v>
+      </c>
+      <c r="O132">
+        <v>15</v>
+      </c>
+      <c r="P132">
+        <v>2</v>
+      </c>
+      <c r="Q132">
         <v>20</v>
       </c>
-      <c r="M132">
-[...13 lines deleted...]
-      </c>
       <c r="R132">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="S132">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="T132">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="U132">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="V132">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="W132">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="X132">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="Y132">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="A133" t="s">
         <v>313</v>
       </c>
       <c r="B133" t="s">
         <v>316</v>
       </c>
       <c r="C133" t="s">
         <v>317</v>
       </c>
       <c r="D133" t="s">
         <v>40</v>
       </c>
       <c r="E133">
-        <v>131</v>
+        <v>232</v>
       </c>
       <c r="F133">
-        <v>94</v>
+        <v>213</v>
       </c>
       <c r="G133">
-        <v>225</v>
+        <v>445</v>
       </c>
       <c r="H133">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="I133">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="J133">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K133">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="L133">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="M133">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N133">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="O133">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="P133">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="Q133">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="R133">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="S133">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="T133">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="U133">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="V133">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W133">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="X133">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="Y133">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="A134" t="s">
         <v>313</v>
       </c>
       <c r="B134" t="s">
         <v>318</v>
       </c>
       <c r="C134" t="s">
         <v>319</v>
       </c>
       <c r="D134" t="s">
         <v>40</v>
       </c>
       <c r="E134">
         <v>55</v>
       </c>
       <c r="F134">
         <v>48</v>
       </c>
       <c r="G134">
         <v>103</v>
       </c>
       <c r="H134">
@@ -11728,576 +11728,576 @@
       </c>
       <c r="AF136">
         <v>52</v>
       </c>
       <c r="AG136">
         <v>54</v>
       </c>
       <c r="AH136">
         <v>5</v>
       </c>
     </row>
     <row r="137" spans="1:37">
       <c r="A137" t="s">
         <v>324</v>
       </c>
       <c r="B137" t="s">
         <v>325</v>
       </c>
       <c r="C137" t="s">
         <v>326</v>
       </c>
       <c r="D137" t="s">
         <v>40</v>
       </c>
       <c r="E137">
-        <v>205</v>
+        <v>67</v>
       </c>
       <c r="F137">
-        <v>188</v>
+        <v>59</v>
       </c>
       <c r="G137">
-        <v>393</v>
+        <v>126</v>
       </c>
       <c r="H137">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I137">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="J137">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K137">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="L137">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="M137">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N137">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="O137">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="P137">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q137">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="R137">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="S137">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T137">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="U137">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="V137">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W137">
-        <v>33</v>
+        <v>4</v>
       </c>
       <c r="X137">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="Y137">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="A138" t="s">
         <v>324</v>
       </c>
       <c r="B138" t="s">
         <v>327</v>
       </c>
       <c r="C138" t="s">
         <v>328</v>
       </c>
       <c r="D138" t="s">
         <v>40</v>
       </c>
       <c r="E138">
-        <v>31</v>
+        <v>205</v>
       </c>
       <c r="F138">
+        <v>188</v>
+      </c>
+      <c r="G138">
+        <v>393</v>
+      </c>
+      <c r="H138">
+        <v>32</v>
+      </c>
+      <c r="I138">
+        <v>34</v>
+      </c>
+      <c r="J138">
+        <v>3</v>
+      </c>
+      <c r="K138">
+        <v>26</v>
+      </c>
+      <c r="L138">
         <v>33</v>
       </c>
-      <c r="G138">
-[...16 lines deleted...]
-      </c>
       <c r="M138">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N138">
-        <v>5</v>
+        <v>37</v>
       </c>
       <c r="O138">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="P138">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q138">
-        <v>3</v>
+        <v>37</v>
       </c>
       <c r="R138">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="S138">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T138">
-        <v>4</v>
+        <v>40</v>
       </c>
       <c r="U138">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="V138">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W138">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="X138">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="Y138">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="A139" t="s">
         <v>324</v>
       </c>
       <c r="B139" t="s">
         <v>329</v>
       </c>
       <c r="C139" t="s">
         <v>330</v>
       </c>
       <c r="D139" t="s">
         <v>40</v>
       </c>
       <c r="E139">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="F139">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G139">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="H139">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I139">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J139">
         <v>1</v>
       </c>
       <c r="K139">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L139">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M139">
         <v>1</v>
       </c>
       <c r="N139">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="O139">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
       <c r="Q139">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="R139">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="S139">
         <v>1</v>
       </c>
       <c r="T139">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="U139">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="V139">
         <v>1</v>
       </c>
       <c r="W139">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="X139">
         <v>3</v>
       </c>
       <c r="Y139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="A140" t="s">
         <v>324</v>
       </c>
       <c r="B140" t="s">
         <v>331</v>
       </c>
       <c r="C140" t="s">
         <v>332</v>
       </c>
       <c r="D140" t="s">
         <v>40</v>
       </c>
       <c r="E140">
-        <v>156</v>
+        <v>31</v>
       </c>
       <c r="F140">
-        <v>139</v>
+        <v>33</v>
       </c>
       <c r="G140">
-        <v>295</v>
+        <v>64</v>
       </c>
       <c r="H140">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="I140">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="J140">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K140">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="L140">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="M140">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N140">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="O140">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="P140">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q140">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="R140">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="S140">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T140">
-        <v>34</v>
+        <v>4</v>
       </c>
       <c r="U140">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="V140">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W140">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="X140">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="Y140">
-        <v>2</v>
-[...7 lines deleted...]
-      <c r="AK140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="A141" t="s">
         <v>324</v>
       </c>
       <c r="B141" t="s">
         <v>333</v>
       </c>
       <c r="C141" t="s">
         <v>334</v>
       </c>
       <c r="D141" t="s">
         <v>40</v>
       </c>
       <c r="E141">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F141">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G141">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="H141">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="I141">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J141">
         <v>1</v>
       </c>
       <c r="K141">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L141">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M141">
         <v>1</v>
       </c>
       <c r="N141">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="O141">
         <v>3</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
       <c r="Q141">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="R141">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="S141">
         <v>1</v>
       </c>
       <c r="T141">
         <v>5</v>
       </c>
       <c r="U141">
         <v>4</v>
       </c>
       <c r="V141">
         <v>1</v>
       </c>
       <c r="W141">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="X141">
         <v>3</v>
       </c>
       <c r="Y141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="A142" t="s">
         <v>324</v>
       </c>
       <c r="B142" t="s">
         <v>335</v>
       </c>
       <c r="C142" t="s">
         <v>336</v>
       </c>
       <c r="D142" t="s">
         <v>40</v>
       </c>
       <c r="E142">
-        <v>66</v>
+        <v>156</v>
       </c>
       <c r="F142">
-        <v>59</v>
+        <v>139</v>
       </c>
       <c r="G142">
-        <v>125</v>
+        <v>295</v>
       </c>
       <c r="H142">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I142">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="J142">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K142">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="L142">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="M142">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N142">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="O142">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="P142">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q142">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="R142">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="S142">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T142">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="U142">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="V142">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W142">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="X142">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="Y142">
+        <v>2</v>
+      </c>
+      <c r="AI142">
+        <v>1</v>
+      </c>
+      <c r="AJ142">
+        <v>1</v>
+      </c>
+      <c r="AK142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="A143" t="s">
         <v>324</v>
       </c>
       <c r="B143" t="s">
         <v>337</v>
       </c>
       <c r="C143" t="s">
         <v>338</v>
       </c>
       <c r="D143" t="s">
         <v>40</v>
       </c>
       <c r="E143">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="F143">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="G143">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="H143">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I143">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J143">
         <v>1</v>
       </c>
       <c r="K143">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L143">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M143">
         <v>1</v>
       </c>
       <c r="N143">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="O143">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
       <c r="Q143">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="R143">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="S143">
         <v>1</v>
       </c>
       <c r="T143">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="U143">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="V143">
         <v>1</v>
       </c>
       <c r="W143">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="X143">
         <v>3</v>
       </c>
       <c r="Y143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:37">
       <c r="A144" t="s">
         <v>324</v>
       </c>
       <c r="B144" t="s">
         <v>339</v>
       </c>
       <c r="C144" t="s">
         <v>340</v>
       </c>
       <c r="D144" t="s">
         <v>75</v>
       </c>
       <c r="E144">
         <v>164</v>
       </c>
       <c r="F144">
@@ -12335,620 +12335,620 @@
       </c>
       <c r="AI144">
         <v>3</v>
       </c>
       <c r="AJ144">
         <v>3</v>
       </c>
       <c r="AK144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="A145" t="s">
         <v>341</v>
       </c>
       <c r="B145" t="s">
         <v>342</v>
       </c>
       <c r="C145" t="s">
         <v>343</v>
       </c>
       <c r="D145" t="s">
         <v>40</v>
       </c>
       <c r="E145">
-        <v>372</v>
+        <v>41</v>
       </c>
       <c r="F145">
-        <v>283</v>
+        <v>24</v>
       </c>
       <c r="G145">
-        <v>655</v>
+        <v>65</v>
       </c>
       <c r="H145">
-        <v>46</v>
+        <v>5</v>
       </c>
       <c r="I145">
-        <v>38</v>
+        <v>1</v>
       </c>
       <c r="J145">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K145">
-        <v>64</v>
+        <v>5</v>
       </c>
       <c r="L145">
-        <v>42</v>
+        <v>3</v>
       </c>
       <c r="M145">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N145">
-        <v>69</v>
+        <v>6</v>
       </c>
       <c r="O145">
-        <v>50</v>
+        <v>4</v>
       </c>
       <c r="P145">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="Q145">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="R145">
-        <v>40</v>
+        <v>3</v>
       </c>
       <c r="S145">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="T145">
-        <v>56</v>
+        <v>6</v>
       </c>
       <c r="U145">
-        <v>56</v>
+        <v>5</v>
       </c>
       <c r="V145">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W145">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="X145">
-        <v>57</v>
+        <v>8</v>
       </c>
       <c r="Y145">
-        <v>5</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="A146" t="s">
         <v>341</v>
       </c>
       <c r="B146" t="s">
         <v>344</v>
       </c>
       <c r="C146" t="s">
         <v>345</v>
       </c>
       <c r="D146" t="s">
         <v>40</v>
       </c>
       <c r="E146">
-        <v>86</v>
+        <v>212</v>
       </c>
       <c r="F146">
-        <v>105</v>
+        <v>195</v>
       </c>
       <c r="G146">
-        <v>191</v>
+        <v>407</v>
       </c>
       <c r="H146">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I146">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="J146">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K146">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="L146">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="M146">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N146">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="O146">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="P146">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q146">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="R146">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="S146">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="T146">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="U146">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="V146">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W146">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="X146">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="Y146">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="A147" t="s">
         <v>341</v>
       </c>
       <c r="B147" t="s">
         <v>346</v>
       </c>
       <c r="C147" t="s">
         <v>347</v>
       </c>
       <c r="D147" t="s">
         <v>40</v>
       </c>
       <c r="E147">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F147">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="G147">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="H147">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="I147">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J147">
         <v>1</v>
       </c>
       <c r="K147">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L147">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="M147">
         <v>1</v>
       </c>
       <c r="N147">
         <v>4</v>
       </c>
       <c r="O147">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
       <c r="Q147">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="R147">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="S147">
         <v>1</v>
       </c>
       <c r="T147">
         <v>5</v>
       </c>
       <c r="U147">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="V147">
         <v>1</v>
       </c>
       <c r="W147">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="X147">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="Y147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="A148" t="s">
         <v>341</v>
       </c>
       <c r="B148" t="s">
         <v>348</v>
       </c>
       <c r="C148" t="s">
         <v>349</v>
       </c>
       <c r="D148" t="s">
         <v>40</v>
       </c>
       <c r="E148">
-        <v>41</v>
+        <v>373</v>
       </c>
       <c r="F148">
-        <v>24</v>
+        <v>283</v>
       </c>
       <c r="G148">
-        <v>65</v>
+        <v>656</v>
       </c>
       <c r="H148">
-        <v>5</v>
+        <v>46</v>
       </c>
       <c r="I148">
-        <v>1</v>
+        <v>38</v>
       </c>
       <c r="J148">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K148">
-        <v>5</v>
+        <v>64</v>
       </c>
       <c r="L148">
-        <v>3</v>
+        <v>42</v>
       </c>
       <c r="M148">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N148">
-        <v>6</v>
+        <v>69</v>
       </c>
       <c r="O148">
-        <v>4</v>
+        <v>50</v>
       </c>
       <c r="P148">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="Q148">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="R148">
-        <v>3</v>
+        <v>40</v>
       </c>
       <c r="S148">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="T148">
-        <v>6</v>
+        <v>56</v>
       </c>
       <c r="U148">
-        <v>5</v>
+        <v>56</v>
       </c>
       <c r="V148">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="W148">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="X148">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="Y148">
-        <v>1</v>
+        <v>5</v>
+      </c>
+      <c r="AI148">
+        <v>4</v>
+      </c>
+      <c r="AJ148">
+        <v>0</v>
+      </c>
+      <c r="AK148">
+        <v>3</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="A149" t="s">
         <v>341</v>
       </c>
       <c r="B149" t="s">
         <v>350</v>
       </c>
       <c r="C149" t="s">
         <v>351</v>
       </c>
       <c r="D149" t="s">
         <v>40</v>
       </c>
       <c r="E149">
-        <v>212</v>
+        <v>23</v>
       </c>
       <c r="F149">
-        <v>195</v>
+        <v>22</v>
       </c>
       <c r="G149">
-        <v>407</v>
+        <v>45</v>
       </c>
       <c r="H149">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="I149">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="J149">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K149">
-        <v>43</v>
+        <v>4</v>
       </c>
       <c r="L149">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="M149">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N149">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="O149">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="P149">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q149">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="R149">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="S149">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T149">
-        <v>46</v>
+        <v>1</v>
       </c>
       <c r="U149">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="V149">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W149">
-        <v>35</v>
+        <v>3</v>
       </c>
       <c r="X149">
-        <v>39</v>
+        <v>3</v>
       </c>
       <c r="Y149">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:37">
       <c r="A150" t="s">
         <v>341</v>
       </c>
       <c r="B150" t="s">
         <v>352</v>
       </c>
       <c r="C150" t="s">
         <v>353</v>
       </c>
       <c r="D150" t="s">
         <v>40</v>
       </c>
       <c r="E150">
+        <v>86</v>
+      </c>
+      <c r="F150">
+        <v>105</v>
+      </c>
+      <c r="G150">
+        <v>191</v>
+      </c>
+      <c r="H150">
+        <v>12</v>
+      </c>
+      <c r="I150">
+        <v>8</v>
+      </c>
+      <c r="J150">
+        <v>1</v>
+      </c>
+      <c r="K150">
+        <v>16</v>
+      </c>
+      <c r="L150">
+        <v>22</v>
+      </c>
+      <c r="M150">
+        <v>2</v>
+      </c>
+      <c r="N150">
+        <v>9</v>
+      </c>
+      <c r="O150">
         <v>23</v>
       </c>
-      <c r="F150">
-[...28 lines deleted...]
-      </c>
       <c r="P150">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q150">
+        <v>26</v>
+      </c>
+      <c r="R150">
+        <v>23</v>
+      </c>
+      <c r="S150">
+        <v>2</v>
+      </c>
+      <c r="T150">
+        <v>15</v>
+      </c>
+      <c r="U150">
         <v>9</v>
       </c>
-      <c r="R150">
-[...10 lines deleted...]
-      </c>
       <c r="V150">
         <v>1</v>
       </c>
       <c r="W150">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="X150">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="Y150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="A151" t="s">
         <v>341</v>
       </c>
       <c r="B151" t="s">
         <v>354</v>
       </c>
       <c r="C151" t="s">
         <v>355</v>
       </c>
       <c r="D151" t="s">
         <v>40</v>
       </c>
       <c r="E151">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="F151">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="G151">
-        <v>99</v>
+        <v>46</v>
       </c>
       <c r="H151">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="I151">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J151">
         <v>1</v>
       </c>
       <c r="K151">
+        <v>3</v>
+      </c>
+      <c r="L151">
+        <v>3</v>
+      </c>
+      <c r="M151">
+        <v>1</v>
+      </c>
+      <c r="N151">
+        <v>4</v>
+      </c>
+      <c r="O151">
+        <v>5</v>
+      </c>
+      <c r="P151">
+        <v>1</v>
+      </c>
+      <c r="Q151">
+        <v>5</v>
+      </c>
+      <c r="R151">
         <v>6</v>
       </c>
-      <c r="L151">
-[...19 lines deleted...]
-      </c>
       <c r="S151">
         <v>1</v>
       </c>
       <c r="T151">
         <v>5</v>
       </c>
       <c r="U151">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="V151">
         <v>1</v>
       </c>
       <c r="W151">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="X151">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="Y151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="A152" t="s">
         <v>341</v>
       </c>
       <c r="B152" t="s">
         <v>356</v>
       </c>
       <c r="C152" t="s">
         <v>357</v>
       </c>
       <c r="D152" t="s">
         <v>75</v>
       </c>
       <c r="E152">
         <v>332</v>
       </c>
       <c r="F152">
         <v>272</v>
       </c>
       <c r="G152">
         <v>604</v>
       </c>
       <c r="Z152">
         <v>112</v>
       </c>
       <c r="AA152">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="AB152">
         <v>9</v>
       </c>
       <c r="AC152">
         <v>120</v>
       </c>
       <c r="AD152">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AE152">
         <v>10</v>
       </c>
       <c r="AF152">
         <v>100</v>
       </c>
       <c r="AG152">
         <v>75</v>
       </c>
       <c r="AH152">
         <v>8</v>
       </c>
     </row>
     <row r="153" spans="1:37">
       <c r="A153" t="s">
         <v>341</v>
       </c>
       <c r="B153" t="s">
         <v>358</v>
       </c>
       <c r="C153" t="s">
         <v>359</v>
       </c>
       <c r="D153" t="s">
@@ -13015,931 +13015,931 @@
       </c>
       <c r="AF154">
         <v>13</v>
       </c>
       <c r="AG154">
         <v>2</v>
       </c>
       <c r="AH154">
         <v>2</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="A155" t="s">
         <v>362</v>
       </c>
       <c r="B155" t="s">
         <v>363</v>
       </c>
       <c r="C155" t="s">
         <v>364</v>
       </c>
       <c r="D155" t="s">
         <v>40</v>
       </c>
       <c r="E155">
-        <v>397</v>
+        <v>161</v>
       </c>
       <c r="F155">
-        <v>366</v>
+        <v>168</v>
       </c>
       <c r="G155">
-        <v>763</v>
+        <v>329</v>
       </c>
       <c r="H155">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="I155">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="J155">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K155">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="L155">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="M155">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="N155">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="O155">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="P155">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Q155">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="R155">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="S155">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="T155">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="U155">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="V155">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="W155">
-        <v>73</v>
+        <v>32</v>
       </c>
       <c r="X155">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="Y155">
-        <v>5</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="A156" t="s">
         <v>362</v>
       </c>
       <c r="B156" t="s">
         <v>365</v>
       </c>
       <c r="C156" t="s">
         <v>366</v>
       </c>
       <c r="D156" t="s">
         <v>40</v>
       </c>
       <c r="E156">
-        <v>198</v>
+        <v>20</v>
       </c>
       <c r="F156">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="G156">
-        <v>395</v>
+        <v>38</v>
       </c>
       <c r="H156">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="I156">
-        <v>36</v>
+        <v>3</v>
       </c>
       <c r="J156">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K156">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="L156">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="M156">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N156">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="O156">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="P156">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q156">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="R156">
-        <v>29</v>
+        <v>2</v>
       </c>
       <c r="S156">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T156">
-        <v>34</v>
+        <v>3</v>
       </c>
       <c r="U156">
-        <v>43</v>
+        <v>2</v>
       </c>
       <c r="V156">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W156">
-        <v>29</v>
+        <v>5</v>
       </c>
       <c r="X156">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="Y156">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="A157" t="s">
         <v>362</v>
       </c>
       <c r="B157" t="s">
         <v>367</v>
       </c>
       <c r="C157" t="s">
         <v>368</v>
       </c>
       <c r="D157" t="s">
         <v>40</v>
       </c>
       <c r="E157">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F157">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="G157">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="H157">
         <v>57</v>
       </c>
       <c r="I157">
         <v>24</v>
       </c>
       <c r="J157">
         <v>3</v>
       </c>
       <c r="K157">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="L157">
         <v>36</v>
       </c>
       <c r="M157">
         <v>3</v>
       </c>
       <c r="N157">
         <v>36</v>
       </c>
       <c r="O157">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="P157">
         <v>3</v>
       </c>
       <c r="Q157">
         <v>34</v>
       </c>
       <c r="R157">
         <v>31</v>
       </c>
       <c r="S157">
         <v>3</v>
       </c>
       <c r="T157">
         <v>36</v>
       </c>
       <c r="U157">
         <v>38</v>
       </c>
       <c r="V157">
         <v>3</v>
       </c>
       <c r="W157">
         <v>46</v>
       </c>
       <c r="X157">
         <v>30</v>
       </c>
       <c r="Y157">
         <v>3</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="A158" t="s">
         <v>362</v>
       </c>
       <c r="B158" t="s">
         <v>369</v>
       </c>
       <c r="C158" t="s">
         <v>370</v>
       </c>
       <c r="D158" t="s">
         <v>40</v>
       </c>
       <c r="E158">
-        <v>161</v>
+        <v>397</v>
       </c>
       <c r="F158">
-        <v>168</v>
+        <v>366</v>
       </c>
       <c r="G158">
-        <v>329</v>
+        <v>763</v>
       </c>
       <c r="H158">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="I158">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="J158">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K158">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="L158">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="M158">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N158">
-        <v>45</v>
+        <v>69</v>
       </c>
       <c r="O158">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="P158">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Q158">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="R158">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="S158">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="T158">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="U158">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="V158">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="W158">
-        <v>32</v>
+        <v>73</v>
       </c>
       <c r="X158">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="Y158">
-        <v>3</v>
+        <v>5</v>
+      </c>
+      <c r="AI158">
+        <v>7</v>
+      </c>
+      <c r="AJ158">
+        <v>3</v>
+      </c>
+      <c r="AK158">
+        <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="A159" t="s">
         <v>362</v>
       </c>
       <c r="B159" t="s">
         <v>371</v>
       </c>
       <c r="C159" t="s">
         <v>372</v>
       </c>
       <c r="D159" t="s">
         <v>40</v>
       </c>
       <c r="E159">
-        <v>20</v>
+        <v>198</v>
       </c>
       <c r="F159">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="G159">
-        <v>38</v>
+        <v>395</v>
       </c>
       <c r="H159">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="I159">
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="J159">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K159">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="L159">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="M159">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N159">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="O159">
-        <v>3</v>
+        <v>32</v>
       </c>
       <c r="P159">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q159">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="R159">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="S159">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T159">
-        <v>3</v>
+        <v>34</v>
       </c>
       <c r="U159">
-        <v>2</v>
+        <v>43</v>
       </c>
       <c r="V159">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W159">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="X159">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="Y159">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="160" spans="1:37">
       <c r="A160" t="s">
         <v>362</v>
       </c>
       <c r="B160" t="s">
         <v>373</v>
       </c>
       <c r="C160" t="s">
         <v>374</v>
       </c>
       <c r="D160" t="s">
         <v>75</v>
       </c>
       <c r="E160">
         <v>354</v>
       </c>
       <c r="F160">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="G160">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="Z160">
         <v>121</v>
       </c>
       <c r="AA160">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AB160">
         <v>9</v>
       </c>
       <c r="AC160">
         <v>131</v>
       </c>
       <c r="AD160">
         <v>121</v>
       </c>
       <c r="AE160">
         <v>9</v>
       </c>
       <c r="AF160">
         <v>98</v>
       </c>
       <c r="AG160">
         <v>83</v>
       </c>
       <c r="AH160">
         <v>7</v>
       </c>
       <c r="AI160">
         <v>4</v>
       </c>
       <c r="AJ160">
         <v>1</v>
       </c>
       <c r="AK160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="A161" t="s">
         <v>375</v>
       </c>
       <c r="B161" t="s">
         <v>376</v>
       </c>
       <c r="C161" t="s">
         <v>377</v>
       </c>
       <c r="D161" t="s">
         <v>40</v>
       </c>
       <c r="E161">
-        <v>296</v>
+        <v>33</v>
       </c>
       <c r="F161">
-        <v>279</v>
+        <v>31</v>
       </c>
       <c r="G161">
-        <v>575</v>
+        <v>64</v>
       </c>
       <c r="H161">
-        <v>52</v>
+        <v>4</v>
       </c>
       <c r="I161">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="J161">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K161">
-        <v>52</v>
+        <v>3</v>
       </c>
       <c r="L161">
-        <v>44</v>
+        <v>4</v>
       </c>
       <c r="M161">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N161">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="O161">
-        <v>42</v>
+        <v>2</v>
       </c>
       <c r="P161">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q161">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="R161">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="S161">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="T161">
-        <v>46</v>
+        <v>3</v>
       </c>
       <c r="U161">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="V161">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W161">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="X161">
-        <v>56</v>
+        <v>4</v>
       </c>
       <c r="Y161">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="A162" t="s">
         <v>375</v>
       </c>
       <c r="B162" t="s">
         <v>378</v>
       </c>
       <c r="C162" t="s">
         <v>379</v>
       </c>
       <c r="D162" t="s">
         <v>40</v>
       </c>
       <c r="E162">
-        <v>39</v>
+        <v>296</v>
       </c>
       <c r="F162">
-        <v>40</v>
+        <v>279</v>
       </c>
       <c r="G162">
-        <v>79</v>
+        <v>575</v>
       </c>
       <c r="H162">
-        <v>4</v>
+        <v>52</v>
       </c>
       <c r="I162">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="J162">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K162">
-        <v>3</v>
+        <v>52</v>
       </c>
       <c r="L162">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="M162">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N162">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="O162">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="P162">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q162">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="R162">
-        <v>5</v>
+        <v>47</v>
       </c>
       <c r="S162">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="T162">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="U162">
-        <v>6</v>
+        <v>50</v>
       </c>
       <c r="V162">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="W162">
-        <v>6</v>
+        <v>52</v>
       </c>
       <c r="X162">
-        <v>6</v>
+        <v>56</v>
       </c>
       <c r="Y162">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="A163" t="s">
         <v>375</v>
       </c>
       <c r="B163" t="s">
         <v>380</v>
       </c>
       <c r="C163" t="s">
         <v>381</v>
       </c>
       <c r="D163" t="s">
         <v>40</v>
       </c>
       <c r="E163">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="F163">
-        <v>74</v>
+        <v>40</v>
       </c>
       <c r="G163">
-        <v>165</v>
+        <v>79</v>
       </c>
       <c r="H163">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="I163">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="J163">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K163">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="L163">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="M163">
         <v>1</v>
       </c>
       <c r="N163">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="O163">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
       <c r="Q163">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="R163">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="S163">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T163">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="U163">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="V163">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W163">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="X163">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="Y163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="A164" t="s">
         <v>375</v>
       </c>
       <c r="B164" t="s">
         <v>382</v>
       </c>
       <c r="C164" t="s">
         <v>383</v>
       </c>
       <c r="D164" t="s">
         <v>40</v>
       </c>
       <c r="E164">
-        <v>33</v>
+        <v>91</v>
       </c>
       <c r="F164">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="G164">
-        <v>64</v>
+        <v>165</v>
       </c>
       <c r="H164">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="I164">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="J164">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K164">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="L164">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="M164">
         <v>1</v>
       </c>
       <c r="N164">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="O164">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
       <c r="Q164">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="R164">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="S164">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T164">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="U164">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="V164">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W164">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="X164">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="Y164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:37">
       <c r="A165" t="s">
         <v>375</v>
       </c>
       <c r="B165" t="s">
         <v>384</v>
       </c>
       <c r="C165" t="s">
         <v>385</v>
       </c>
       <c r="D165" t="s">
         <v>75</v>
       </c>
       <c r="E165">
         <v>196</v>
       </c>
       <c r="F165">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="G165">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="Z165">
         <v>72</v>
       </c>
       <c r="AA165">
         <v>57</v>
       </c>
       <c r="AB165">
         <v>6</v>
       </c>
       <c r="AC165">
         <v>69</v>
       </c>
       <c r="AD165">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="AE165">
         <v>6</v>
       </c>
       <c r="AF165">
         <v>55</v>
       </c>
       <c r="AG165">
         <v>57</v>
       </c>
       <c r="AH165">
         <v>5</v>
       </c>
       <c r="AI165">
         <v>0</v>
       </c>
       <c r="AJ165">
         <v>1</v>
       </c>
       <c r="AK165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="A166" t="s">
         <v>386</v>
       </c>
       <c r="B166" t="s">
         <v>387</v>
       </c>
       <c r="C166" t="s">
         <v>388</v>
       </c>
       <c r="D166" t="s">
         <v>40</v>
       </c>
       <c r="E166">
-        <v>119</v>
+        <v>25</v>
       </c>
       <c r="F166">
-        <v>116</v>
+        <v>27</v>
       </c>
       <c r="G166">
-        <v>235</v>
+        <v>52</v>
       </c>
       <c r="H166">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="I166">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="J166">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K166">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="L166">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="M166">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N166">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="O166">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="P166">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q166">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="R166">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="S166">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T166">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="U166">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="V166">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W166">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="X166">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="Y166">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="A167" t="s">
         <v>386</v>
       </c>
       <c r="B167" t="s">
         <v>389</v>
       </c>
       <c r="C167" t="s">
         <v>390</v>
       </c>
       <c r="D167" t="s">
         <v>40</v>
       </c>
       <c r="E167">
         <v>42</v>
       </c>
       <c r="F167">
         <v>46</v>
       </c>
       <c r="G167">
         <v>88</v>
       </c>
       <c r="H167">
@@ -13989,188 +13989,188 @@
       </c>
       <c r="W167">
         <v>7</v>
       </c>
       <c r="X167">
         <v>5</v>
       </c>
       <c r="Y167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:37">
       <c r="A168" t="s">
         <v>386</v>
       </c>
       <c r="B168" t="s">
         <v>391</v>
       </c>
       <c r="C168" t="s">
         <v>392</v>
       </c>
       <c r="D168" t="s">
         <v>40</v>
       </c>
       <c r="E168">
-        <v>290</v>
+        <v>119</v>
       </c>
       <c r="F168">
-        <v>325</v>
+        <v>116</v>
       </c>
       <c r="G168">
-        <v>615</v>
+        <v>235</v>
       </c>
       <c r="H168">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="I168">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="J168">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K168">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="L168">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="M168">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N168">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="O168">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="P168">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="Q168">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="R168">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="S168">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="T168">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="U168">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="V168">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="W168">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="X168">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="Y168">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="A169" t="s">
         <v>386</v>
       </c>
       <c r="B169" t="s">
         <v>393</v>
       </c>
       <c r="C169" t="s">
         <v>394</v>
       </c>
       <c r="D169" t="s">
         <v>40</v>
       </c>
       <c r="E169">
-        <v>31</v>
+        <v>289</v>
       </c>
       <c r="F169">
-        <v>30</v>
+        <v>325</v>
       </c>
       <c r="G169">
-        <v>61</v>
+        <v>614</v>
       </c>
       <c r="H169">
-        <v>4</v>
+        <v>44</v>
       </c>
       <c r="I169">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="J169">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K169">
-        <v>3</v>
+        <v>47</v>
       </c>
       <c r="L169">
-        <v>5</v>
+        <v>56</v>
       </c>
       <c r="M169">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N169">
-        <v>4</v>
+        <v>43</v>
       </c>
       <c r="O169">
-        <v>3</v>
+        <v>53</v>
       </c>
       <c r="P169">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="Q169">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="R169">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="S169">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="T169">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="U169">
-        <v>9</v>
+        <v>65</v>
       </c>
       <c r="V169">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="W169">
-        <v>4</v>
+        <v>45</v>
       </c>
       <c r="X169">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="Y169">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="A170" t="s">
         <v>386</v>
       </c>
       <c r="B170" t="s">
         <v>395</v>
       </c>
       <c r="C170" t="s">
         <v>396</v>
       </c>
       <c r="D170" t="s">
         <v>40</v>
       </c>
       <c r="E170">
         <v>71</v>
       </c>
       <c r="F170">
         <v>82</v>
       </c>
       <c r="G170">
         <v>153</v>
       </c>
       <c r="H170">
@@ -14220,108 +14220,108 @@
       </c>
       <c r="W170">
         <v>11</v>
       </c>
       <c r="X170">
         <v>16</v>
       </c>
       <c r="Y170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="A171" t="s">
         <v>386</v>
       </c>
       <c r="B171" t="s">
         <v>397</v>
       </c>
       <c r="C171" t="s">
         <v>398</v>
       </c>
       <c r="D171" t="s">
         <v>40</v>
       </c>
       <c r="E171">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="F171">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="G171">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="H171">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I171">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J171">
         <v>1</v>
       </c>
       <c r="K171">
         <v>3</v>
       </c>
       <c r="L171">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M171">
         <v>1</v>
       </c>
       <c r="N171">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="O171">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
       <c r="Q171">
         <v>6</v>
       </c>
       <c r="R171">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="S171">
         <v>1</v>
       </c>
       <c r="T171">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="U171">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="V171">
         <v>1</v>
       </c>
       <c r="W171">
         <v>4</v>
       </c>
       <c r="X171">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="Y171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="A172" t="s">
         <v>386</v>
       </c>
       <c r="B172" t="s">
         <v>399</v>
       </c>
       <c r="C172" t="s">
         <v>400</v>
       </c>
       <c r="D172" t="s">
         <v>75</v>
       </c>
       <c r="E172">
         <v>206</v>
       </c>
       <c r="F172">
         <v>185</v>
       </c>
       <c r="G172">
@@ -14347,656 +14347,656 @@
       </c>
       <c r="AF172">
         <v>71</v>
       </c>
       <c r="AG172">
         <v>69</v>
       </c>
       <c r="AH172">
         <v>6</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="A173" t="s">
         <v>401</v>
       </c>
       <c r="B173" t="s">
         <v>402</v>
       </c>
       <c r="C173" t="s">
         <v>403</v>
       </c>
       <c r="D173" t="s">
         <v>40</v>
       </c>
       <c r="E173">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F173">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="G173">
-        <v>76</v>
+        <v>42</v>
       </c>
       <c r="H173">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I173">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J173">
         <v>1</v>
       </c>
       <c r="K173">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L173">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="M173">
         <v>1</v>
       </c>
       <c r="N173">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="O173">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
       <c r="Q173">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="R173">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="S173">
         <v>1</v>
       </c>
       <c r="T173">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="U173">
         <v>6</v>
       </c>
       <c r="V173">
         <v>1</v>
       </c>
       <c r="W173">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="X173">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="Y173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="A174" t="s">
         <v>401</v>
       </c>
       <c r="B174" t="s">
         <v>404</v>
       </c>
       <c r="C174" t="s">
         <v>405</v>
       </c>
       <c r="D174" t="s">
         <v>40</v>
       </c>
       <c r="E174">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="F174">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="G174">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="H174">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="I174">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J174">
         <v>1</v>
       </c>
       <c r="K174">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L174">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M174">
         <v>1</v>
       </c>
       <c r="N174">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O174">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
       <c r="Q174">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="R174">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="S174">
         <v>1</v>
       </c>
       <c r="T174">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="U174">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="V174">
         <v>1</v>
       </c>
       <c r="W174">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="X174">
         <v>6</v>
       </c>
       <c r="Y174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="A175" t="s">
         <v>401</v>
       </c>
       <c r="B175" t="s">
         <v>406</v>
       </c>
       <c r="C175" t="s">
         <v>407</v>
       </c>
       <c r="D175" t="s">
         <v>40</v>
       </c>
       <c r="E175">
-        <v>77</v>
+        <v>182</v>
       </c>
       <c r="F175">
-        <v>85</v>
+        <v>181</v>
       </c>
       <c r="G175">
-        <v>162</v>
+        <v>363</v>
       </c>
       <c r="H175">
+        <v>26</v>
+      </c>
+      <c r="I175">
+        <v>21</v>
+      </c>
+      <c r="J175">
+        <v>2</v>
+      </c>
+      <c r="K175">
+        <v>24</v>
+      </c>
+      <c r="L175">
+        <v>29</v>
+      </c>
+      <c r="M175">
+        <v>2</v>
+      </c>
+      <c r="N175">
+        <v>28</v>
+      </c>
+      <c r="O175">
+        <v>29</v>
+      </c>
+      <c r="P175">
+        <v>3</v>
+      </c>
+      <c r="Q175">
+        <v>37</v>
+      </c>
+      <c r="R175">
+        <v>29</v>
+      </c>
+      <c r="S175">
+        <v>3</v>
+      </c>
+      <c r="T175">
+        <v>29</v>
+      </c>
+      <c r="U175">
+        <v>34</v>
+      </c>
+      <c r="V175">
+        <v>3</v>
+      </c>
+      <c r="W175">
+        <v>29</v>
+      </c>
+      <c r="X175">
+        <v>39</v>
+      </c>
+      <c r="Y175">
+        <v>3</v>
+      </c>
+      <c r="AI175">
         <v>9</v>
       </c>
-      <c r="I175">
-[...48 lines deleted...]
-        <v>2</v>
+      <c r="AJ175">
+        <v>0</v>
+      </c>
+      <c r="AK175">
+        <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="A176" t="s">
         <v>401</v>
       </c>
       <c r="B176" t="s">
         <v>408</v>
       </c>
       <c r="C176" t="s">
         <v>409</v>
       </c>
       <c r="D176" t="s">
         <v>40</v>
       </c>
       <c r="E176">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="F176">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="G176">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="H176">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="I176">
         <v>6</v>
       </c>
       <c r="J176">
         <v>1</v>
       </c>
       <c r="K176">
+        <v>3</v>
+      </c>
+      <c r="L176">
+        <v>6</v>
+      </c>
+      <c r="M176">
+        <v>1</v>
+      </c>
+      <c r="N176">
+        <v>4</v>
+      </c>
+      <c r="O176">
+        <v>8</v>
+      </c>
+      <c r="P176">
+        <v>1</v>
+      </c>
+      <c r="Q176">
         <v>7</v>
       </c>
-      <c r="L176">
-[...5 lines deleted...]
-      <c r="N176">
+      <c r="R176">
+        <v>1</v>
+      </c>
+      <c r="S176">
+        <v>1</v>
+      </c>
+      <c r="T176">
+        <v>8</v>
+      </c>
+      <c r="U176">
+        <v>13</v>
+      </c>
+      <c r="V176">
+        <v>1</v>
+      </c>
+      <c r="W176">
+        <v>4</v>
+      </c>
+      <c r="X176">
         <v>7</v>
-      </c>
-[...28 lines deleted...]
-        <v>6</v>
       </c>
       <c r="Y176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="A177" t="s">
         <v>401</v>
       </c>
       <c r="B177" t="s">
         <v>410</v>
       </c>
       <c r="C177" t="s">
         <v>411</v>
       </c>
       <c r="D177" t="s">
         <v>40</v>
       </c>
       <c r="E177">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="F177">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="G177">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="H177">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I177">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J177">
         <v>1</v>
       </c>
       <c r="K177">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L177">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M177">
         <v>1</v>
       </c>
       <c r="N177">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="O177">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
       <c r="Q177">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="R177">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="S177">
         <v>1</v>
       </c>
       <c r="T177">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="U177">
         <v>6</v>
       </c>
       <c r="V177">
         <v>1</v>
       </c>
       <c r="W177">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="X177">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Y177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="A178" t="s">
         <v>401</v>
       </c>
       <c r="B178" t="s">
         <v>412</v>
       </c>
       <c r="C178" t="s">
         <v>413</v>
       </c>
       <c r="D178" t="s">
         <v>40</v>
       </c>
       <c r="E178">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="F178">
-        <v>26</v>
+        <v>85</v>
       </c>
       <c r="G178">
-        <v>53</v>
+        <v>162</v>
       </c>
       <c r="H178">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="I178">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="J178">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K178">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="L178">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="M178">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N178">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="O178">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="P178">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q178">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="R178">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="S178">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T178">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="U178">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="V178">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W178">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="X178">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="Y178">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="A179" t="s">
         <v>401</v>
       </c>
       <c r="B179" t="s">
         <v>414</v>
       </c>
       <c r="C179" t="s">
         <v>415</v>
       </c>
       <c r="D179" t="s">
         <v>40</v>
       </c>
       <c r="E179">
-        <v>182</v>
+        <v>34</v>
       </c>
       <c r="F179">
-        <v>181</v>
+        <v>21</v>
       </c>
       <c r="G179">
-        <v>363</v>
+        <v>55</v>
       </c>
       <c r="H179">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="I179">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="J179">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K179">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="L179">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="M179">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N179">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="O179">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="P179">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q179">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="R179">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="S179">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T179">
-        <v>29</v>
+        <v>5</v>
       </c>
       <c r="U179">
-        <v>34</v>
+        <v>4</v>
       </c>
       <c r="V179">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W179">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="X179">
-        <v>39</v>
+        <v>6</v>
       </c>
       <c r="Y179">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="AK179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:37">
       <c r="A180" t="s">
         <v>401</v>
       </c>
       <c r="B180" t="s">
         <v>416</v>
       </c>
       <c r="C180" t="s">
         <v>417</v>
       </c>
       <c r="D180" t="s">
         <v>40</v>
       </c>
       <c r="E180">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F180">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="G180">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="H180">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="I180">
         <v>6</v>
       </c>
       <c r="J180">
         <v>1</v>
       </c>
       <c r="K180">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="L180">
+        <v>5</v>
+      </c>
+      <c r="M180">
+        <v>1</v>
+      </c>
+      <c r="N180">
+        <v>7</v>
+      </c>
+      <c r="O180">
         <v>6</v>
       </c>
-      <c r="M180">
-[...5 lines deleted...]
-      <c r="O180">
+      <c r="P180">
+        <v>1</v>
+      </c>
+      <c r="Q180">
+        <v>5</v>
+      </c>
+      <c r="R180">
+        <v>6</v>
+      </c>
+      <c r="S180">
+        <v>1</v>
+      </c>
+      <c r="T180">
+        <v>6</v>
+      </c>
+      <c r="U180">
+        <v>4</v>
+      </c>
+      <c r="V180">
+        <v>1</v>
+      </c>
+      <c r="W180">
         <v>8</v>
       </c>
-      <c r="P180">
-[...22 lines deleted...]
-      </c>
       <c r="X180">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="Y180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="A181" t="s">
         <v>401</v>
       </c>
       <c r="B181" t="s">
         <v>418</v>
       </c>
       <c r="C181" t="s">
         <v>419</v>
       </c>
       <c r="D181" t="s">
         <v>40</v>
       </c>
       <c r="E181">
         <v>19</v>
       </c>
       <c r="F181">
         <v>8</v>
       </c>
       <c r="G181">
@@ -15040,131 +15040,131 @@
       </c>
       <c r="W181">
         <v>5</v>
       </c>
       <c r="X181">
         <v>2</v>
       </c>
       <c r="Y181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="A182" t="s">
         <v>401</v>
       </c>
       <c r="B182" t="s">
         <v>420</v>
       </c>
       <c r="C182" t="s">
         <v>421</v>
       </c>
       <c r="D182" t="s">
         <v>75</v>
       </c>
       <c r="E182">
-        <v>126</v>
+        <v>70</v>
       </c>
       <c r="F182">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="G182">
-        <v>216</v>
+        <v>144</v>
       </c>
       <c r="Z182">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="AA182">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="AB182">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AC182">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="AD182">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="AE182">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AF182">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="AG182">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="AH182">
         <v>3</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="A183" t="s">
         <v>401</v>
       </c>
       <c r="B183" t="s">
         <v>422</v>
       </c>
       <c r="C183" t="s">
         <v>423</v>
       </c>
       <c r="D183" t="s">
         <v>75</v>
       </c>
       <c r="E183">
-        <v>70</v>
+        <v>126</v>
       </c>
       <c r="F183">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="G183">
-        <v>144</v>
+        <v>215</v>
       </c>
       <c r="Z183">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="AA183">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AB183">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AC183">
+        <v>47</v>
+      </c>
+      <c r="AD183">
+        <v>30</v>
+      </c>
+      <c r="AE183">
+        <v>3</v>
+      </c>
+      <c r="AF183">
         <v>33</v>
       </c>
-      <c r="AD183">
-[...7 lines deleted...]
-      </c>
       <c r="AG183">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="AH183">
         <v>3</v>
       </c>
     </row>
     <row r="184" spans="1:37">
       <c r="A184" t="s">
         <v>424</v>
       </c>
       <c r="B184" t="s">
         <v>425</v>
       </c>
       <c r="C184" t="s">
         <v>426</v>
       </c>
       <c r="D184" t="s">
         <v>40</v>
       </c>
       <c r="E184">
         <v>144</v>
       </c>
       <c r="F184">
         <v>122</v>
       </c>
       <c r="G184">
@@ -15217,1567 +15217,1567 @@
       </c>
       <c r="W184">
         <v>32</v>
       </c>
       <c r="X184">
         <v>20</v>
       </c>
       <c r="Y184">
         <v>3</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="A185" t="s">
         <v>424</v>
       </c>
       <c r="B185" t="s">
         <v>427</v>
       </c>
       <c r="C185" t="s">
         <v>428</v>
       </c>
       <c r="D185" t="s">
         <v>40</v>
       </c>
       <c r="E185">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F185">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G185">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="H185">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I185">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J185">
         <v>1</v>
       </c>
       <c r="K185">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L185">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M185">
         <v>1</v>
       </c>
       <c r="N185">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="O185">
         <v>2</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
       <c r="Q185">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="R185">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="S185">
         <v>1</v>
       </c>
       <c r="T185">
+        <v>2</v>
+      </c>
+      <c r="U185">
         <v>7</v>
       </c>
-      <c r="U185">
-[...1 lines deleted...]
-      </c>
       <c r="V185">
         <v>1</v>
       </c>
       <c r="W185">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="X185">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Y185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:37">
       <c r="A186" t="s">
         <v>424</v>
       </c>
       <c r="B186" t="s">
         <v>429</v>
       </c>
       <c r="C186" t="s">
         <v>430</v>
       </c>
       <c r="D186" t="s">
         <v>40</v>
       </c>
       <c r="E186">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="F186">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G186">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="H186">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I186">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J186">
         <v>1</v>
       </c>
       <c r="K186">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L186">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M186">
         <v>1</v>
       </c>
       <c r="N186">
         <v>5</v>
       </c>
       <c r="O186">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
       <c r="Q186">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="R186">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="S186">
         <v>1</v>
       </c>
       <c r="T186">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="U186">
         <v>1</v>
       </c>
       <c r="V186">
         <v>1</v>
       </c>
       <c r="W186">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="X186">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="Y186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:37">
       <c r="A187" t="s">
         <v>424</v>
       </c>
       <c r="B187" t="s">
         <v>431</v>
       </c>
       <c r="C187" t="s">
         <v>432</v>
       </c>
       <c r="D187" t="s">
         <v>40</v>
       </c>
       <c r="E187">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F187">
         <v>20</v>
       </c>
       <c r="G187">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H187">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I187">
         <v>4</v>
       </c>
       <c r="J187">
         <v>1</v>
       </c>
       <c r="K187">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="L187">
         <v>1</v>
       </c>
       <c r="M187">
         <v>1</v>
       </c>
       <c r="N187">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="O187">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
       <c r="Q187">
+        <v>5</v>
+      </c>
+      <c r="R187">
+        <v>5</v>
+      </c>
+      <c r="S187">
+        <v>1</v>
+      </c>
+      <c r="T187">
+        <v>4</v>
+      </c>
+      <c r="U187">
+        <v>1</v>
+      </c>
+      <c r="V187">
+        <v>1</v>
+      </c>
+      <c r="W187">
         <v>9</v>
       </c>
-      <c r="R187">
-[...16 lines deleted...]
-      </c>
       <c r="X187">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="Y187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="A188" t="s">
         <v>424</v>
       </c>
       <c r="B188" t="s">
         <v>433</v>
       </c>
       <c r="C188" t="s">
         <v>434</v>
       </c>
       <c r="D188" t="s">
         <v>75</v>
       </c>
       <c r="E188">
         <v>335</v>
       </c>
       <c r="F188">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="G188">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="Z188">
         <v>98</v>
       </c>
       <c r="AA188">
         <v>105</v>
       </c>
       <c r="AB188">
         <v>7</v>
       </c>
       <c r="AC188">
         <v>129</v>
       </c>
       <c r="AD188">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="AE188">
         <v>8</v>
       </c>
       <c r="AF188">
         <v>108</v>
       </c>
       <c r="AG188">
         <v>95</v>
       </c>
       <c r="AH188">
         <v>8</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="A189" t="s">
         <v>435</v>
       </c>
       <c r="B189" t="s">
         <v>436</v>
       </c>
       <c r="C189" t="s">
         <v>437</v>
       </c>
       <c r="D189" t="s">
         <v>40</v>
       </c>
       <c r="E189">
-        <v>69</v>
+        <v>443</v>
       </c>
       <c r="F189">
-        <v>57</v>
+        <v>350</v>
       </c>
       <c r="G189">
-        <v>126</v>
+        <v>793</v>
       </c>
       <c r="H189">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="I189">
-        <v>12</v>
+        <v>59</v>
       </c>
       <c r="J189">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K189">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="L189">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="M189">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N189">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="O189">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="P189">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="Q189">
-        <v>9</v>
+        <v>65</v>
       </c>
       <c r="R189">
-        <v>9</v>
+        <v>58</v>
       </c>
       <c r="S189">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="T189">
-        <v>9</v>
+        <v>78</v>
       </c>
       <c r="U189">
-        <v>8</v>
+        <v>65</v>
       </c>
       <c r="V189">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="W189">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c r="X189">
-        <v>5</v>
+        <v>55</v>
       </c>
       <c r="Y189">
+        <v>5</v>
+      </c>
+      <c r="AI189">
+        <v>6</v>
+      </c>
+      <c r="AJ189">
+        <v>3</v>
+      </c>
+      <c r="AK189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:37">
       <c r="A190" t="s">
         <v>435</v>
       </c>
       <c r="B190" t="s">
         <v>438</v>
       </c>
       <c r="C190" t="s">
         <v>439</v>
       </c>
       <c r="D190" t="s">
         <v>40</v>
       </c>
       <c r="E190">
-        <v>31</v>
+        <v>103</v>
       </c>
       <c r="F190">
-        <v>30</v>
+        <v>91</v>
       </c>
       <c r="G190">
-        <v>61</v>
+        <v>194</v>
       </c>
       <c r="H190">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I190">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="J190">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K190">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="L190">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="M190">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N190">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="O190">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="P190">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q190">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="R190">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="S190">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T190">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="U190">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="V190">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W190">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="X190">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="Y190">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="A191" t="s">
         <v>435</v>
       </c>
       <c r="B191" t="s">
         <v>440</v>
       </c>
       <c r="C191" t="s">
         <v>441</v>
       </c>
       <c r="D191" t="s">
         <v>40</v>
       </c>
       <c r="E191">
-        <v>306</v>
+        <v>35</v>
       </c>
       <c r="F191">
-        <v>268</v>
+        <v>35</v>
       </c>
       <c r="G191">
-        <v>574</v>
+        <v>70</v>
       </c>
       <c r="H191">
-        <v>38</v>
+        <v>2</v>
       </c>
       <c r="I191">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="J191">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K191">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="L191">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="M191">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N191">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="O191">
-        <v>41</v>
+        <v>2</v>
       </c>
       <c r="P191">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="Q191">
-        <v>67</v>
+        <v>3</v>
       </c>
       <c r="R191">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="S191">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="T191">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="U191">
-        <v>47</v>
+        <v>4</v>
       </c>
       <c r="V191">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W191">
-        <v>56</v>
+        <v>3</v>
       </c>
       <c r="X191">
-        <v>52</v>
+        <v>4</v>
       </c>
       <c r="Y191">
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="AK191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="A192" t="s">
         <v>435</v>
       </c>
       <c r="B192" t="s">
         <v>442</v>
       </c>
       <c r="C192" t="s">
         <v>443</v>
       </c>
       <c r="D192" t="s">
         <v>40</v>
       </c>
       <c r="E192">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="F192">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="G192">
-        <v>49</v>
+        <v>125</v>
       </c>
       <c r="H192">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="I192">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="J192">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K192">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="L192">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="M192">
         <v>1</v>
       </c>
       <c r="N192">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="O192">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
       <c r="Q192">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="R192">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="S192">
         <v>1</v>
       </c>
       <c r="T192">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="U192">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="V192">
         <v>1</v>
       </c>
       <c r="W192">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="X192">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Y192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="A193" t="s">
         <v>435</v>
       </c>
       <c r="B193" t="s">
         <v>444</v>
       </c>
       <c r="C193" t="s">
         <v>445</v>
       </c>
       <c r="D193" t="s">
         <v>40</v>
       </c>
       <c r="E193">
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="F193">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="G193">
-        <v>116</v>
+        <v>61</v>
       </c>
       <c r="H193">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="I193">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J193">
         <v>1</v>
       </c>
       <c r="K193">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="L193">
+        <v>4</v>
+      </c>
+      <c r="M193">
+        <v>1</v>
+      </c>
+      <c r="N193">
+        <v>7</v>
+      </c>
+      <c r="O193">
         <v>9</v>
       </c>
-      <c r="M193">
-[...7 lines deleted...]
-      </c>
       <c r="P193">
         <v>1</v>
       </c>
       <c r="Q193">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="R193">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="S193">
         <v>1</v>
       </c>
       <c r="T193">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="U193">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="V193">
         <v>1</v>
       </c>
       <c r="W193">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X193">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="Y193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="A194" t="s">
         <v>435</v>
       </c>
       <c r="B194" t="s">
         <v>446</v>
       </c>
       <c r="C194" t="s">
         <v>447</v>
       </c>
       <c r="D194" t="s">
         <v>40</v>
       </c>
       <c r="E194">
-        <v>30</v>
+        <v>306</v>
       </c>
       <c r="F194">
-        <v>33</v>
+        <v>268</v>
       </c>
       <c r="G194">
-        <v>63</v>
+        <v>574</v>
       </c>
       <c r="H194">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="I194">
-        <v>7</v>
+        <v>39</v>
       </c>
       <c r="J194">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K194">
-        <v>5</v>
+        <v>40</v>
       </c>
       <c r="L194">
-        <v>4</v>
+        <v>39</v>
       </c>
       <c r="M194">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N194">
+        <v>52</v>
+      </c>
+      <c r="O194">
+        <v>41</v>
+      </c>
+      <c r="P194">
+        <v>4</v>
+      </c>
+      <c r="Q194">
+        <v>67</v>
+      </c>
+      <c r="R194">
+        <v>44</v>
+      </c>
+      <c r="S194">
+        <v>5</v>
+      </c>
+      <c r="T194">
+        <v>49</v>
+      </c>
+      <c r="U194">
+        <v>47</v>
+      </c>
+      <c r="V194">
+        <v>4</v>
+      </c>
+      <c r="W194">
+        <v>56</v>
+      </c>
+      <c r="X194">
+        <v>52</v>
+      </c>
+      <c r="Y194">
+        <v>4</v>
+      </c>
+      <c r="AI194">
+        <v>4</v>
+      </c>
+      <c r="AJ194">
         <v>6</v>
       </c>
-      <c r="O194">
-[...29 lines deleted...]
-      <c r="Y194">
+      <c r="AK194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="A195" t="s">
         <v>435</v>
       </c>
       <c r="B195" t="s">
         <v>448</v>
       </c>
       <c r="C195" t="s">
         <v>449</v>
       </c>
       <c r="D195" t="s">
         <v>40</v>
       </c>
       <c r="E195">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="F195">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="G195">
-        <v>89</v>
+        <v>50</v>
       </c>
       <c r="H195">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I195">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J195">
         <v>1</v>
       </c>
       <c r="K195">
         <v>4</v>
       </c>
       <c r="L195">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="M195">
         <v>1</v>
       </c>
       <c r="N195">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="O195">
         <v>5</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
       <c r="Q195">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="R195">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="S195">
         <v>1</v>
       </c>
       <c r="T195">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="U195">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="V195">
         <v>1</v>
       </c>
       <c r="W195">
         <v>7</v>
       </c>
       <c r="X195">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="Y195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:37">
       <c r="A196" t="s">
         <v>435</v>
       </c>
       <c r="B196" t="s">
         <v>450</v>
       </c>
       <c r="C196" t="s">
         <v>451</v>
       </c>
       <c r="D196" t="s">
         <v>40</v>
       </c>
       <c r="E196">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="F196">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="G196">
-        <v>118</v>
+        <v>63</v>
       </c>
       <c r="H196">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="I196">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J196">
         <v>1</v>
       </c>
       <c r="K196">
+        <v>5</v>
+      </c>
+      <c r="L196">
+        <v>4</v>
+      </c>
+      <c r="M196">
+        <v>1</v>
+      </c>
+      <c r="N196">
+        <v>6</v>
+      </c>
+      <c r="O196">
+        <v>5</v>
+      </c>
+      <c r="P196">
+        <v>1</v>
+      </c>
+      <c r="Q196">
+        <v>3</v>
+      </c>
+      <c r="R196">
+        <v>3</v>
+      </c>
+      <c r="S196">
+        <v>1</v>
+      </c>
+      <c r="T196">
+        <v>5</v>
+      </c>
+      <c r="U196">
         <v>8</v>
       </c>
-      <c r="L196">
-[...14 lines deleted...]
-      <c r="Q196">
+      <c r="V196">
+        <v>1</v>
+      </c>
+      <c r="W196">
+        <v>3</v>
+      </c>
+      <c r="X196">
         <v>6</v>
-      </c>
-[...19 lines deleted...]
-        <v>10</v>
       </c>
       <c r="Y196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="A197" t="s">
         <v>435</v>
       </c>
       <c r="B197" t="s">
         <v>452</v>
       </c>
       <c r="C197" t="s">
         <v>453</v>
       </c>
       <c r="D197" t="s">
         <v>40</v>
       </c>
       <c r="E197">
-        <v>103</v>
+        <v>64</v>
       </c>
       <c r="F197">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="G197">
-        <v>194</v>
+        <v>118</v>
       </c>
       <c r="H197">
+        <v>7</v>
+      </c>
+      <c r="I197">
+        <v>6</v>
+      </c>
+      <c r="J197">
+        <v>1</v>
+      </c>
+      <c r="K197">
         <v>11</v>
       </c>
-      <c r="I197">
-[...7 lines deleted...]
-      </c>
       <c r="L197">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="M197">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N197">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="O197">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="P197">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q197">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="R197">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="S197">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T197">
+        <v>13</v>
+      </c>
+      <c r="U197">
         <v>12</v>
       </c>
-      <c r="U197">
-[...1 lines deleted...]
-      </c>
       <c r="V197">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W197">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="X197">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="Y197">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:37">
       <c r="A198" t="s">
         <v>435</v>
       </c>
       <c r="B198" t="s">
         <v>454</v>
       </c>
       <c r="C198" t="s">
         <v>455</v>
       </c>
       <c r="D198" t="s">
         <v>40</v>
       </c>
       <c r="E198">
-        <v>443</v>
+        <v>46</v>
       </c>
       <c r="F198">
-        <v>351</v>
+        <v>43</v>
       </c>
       <c r="G198">
-        <v>794</v>
+        <v>89</v>
       </c>
       <c r="H198">
-        <v>83</v>
+        <v>6</v>
       </c>
       <c r="I198">
-        <v>59</v>
+        <v>6</v>
       </c>
       <c r="J198">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K198">
-        <v>65</v>
+        <v>4</v>
       </c>
       <c r="L198">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="M198">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N198">
-        <v>75</v>
+        <v>7</v>
       </c>
       <c r="O198">
-        <v>65</v>
+        <v>5</v>
       </c>
       <c r="P198">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="Q198">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="R198">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="S198">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="T198">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="U198">
-        <v>65</v>
+        <v>7</v>
       </c>
       <c r="V198">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="W198">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="X198">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="Y198">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="AK198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:37">
       <c r="A199" t="s">
         <v>435</v>
       </c>
       <c r="B199" t="s">
         <v>456</v>
       </c>
       <c r="C199" t="s">
         <v>457</v>
       </c>
       <c r="D199" t="s">
         <v>40</v>
       </c>
       <c r="E199">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="F199">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="G199">
-        <v>70</v>
+        <v>118</v>
       </c>
       <c r="H199">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="I199">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="J199">
         <v>1</v>
       </c>
       <c r="K199">
+        <v>8</v>
+      </c>
+      <c r="L199">
+        <v>12</v>
+      </c>
+      <c r="M199">
+        <v>1</v>
+      </c>
+      <c r="N199">
+        <v>11</v>
+      </c>
+      <c r="O199">
+        <v>9</v>
+      </c>
+      <c r="P199">
+        <v>1</v>
+      </c>
+      <c r="Q199">
+        <v>6</v>
+      </c>
+      <c r="R199">
+        <v>8</v>
+      </c>
+      <c r="S199">
+        <v>1</v>
+      </c>
+      <c r="T199">
         <v>10</v>
       </c>
-      <c r="L199">
-[...5 lines deleted...]
-      <c r="N199">
+      <c r="U199">
         <v>9</v>
       </c>
-      <c r="O199">
-[...8 lines deleted...]
-      <c r="R199">
+      <c r="V199">
+        <v>1</v>
+      </c>
+      <c r="W199">
         <v>11</v>
       </c>
-      <c r="S199">
-[...13 lines deleted...]
-      </c>
       <c r="X199">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="Y199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="A200" t="s">
         <v>435</v>
       </c>
       <c r="B200" t="s">
         <v>458</v>
       </c>
       <c r="C200" t="s">
         <v>459</v>
       </c>
       <c r="D200" t="s">
         <v>75</v>
       </c>
       <c r="E200">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="F200">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="G200">
-        <v>124</v>
+        <v>51</v>
       </c>
       <c r="Z200">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="AA200">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="AB200">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AC200">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="AD200">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="AE200">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF200">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="AG200">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="AH200">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="A201" t="s">
         <v>435</v>
       </c>
       <c r="B201" t="s">
         <v>460</v>
       </c>
       <c r="C201" t="s">
         <v>461</v>
       </c>
       <c r="D201" t="s">
         <v>75</v>
       </c>
       <c r="E201">
-        <v>320</v>
+        <v>55</v>
       </c>
       <c r="F201">
-        <v>290</v>
+        <v>70</v>
       </c>
       <c r="G201">
-        <v>610</v>
+        <v>125</v>
       </c>
       <c r="Z201">
-        <v>97</v>
+        <v>18</v>
       </c>
       <c r="AA201">
-        <v>85</v>
+        <v>24</v>
       </c>
       <c r="AB201">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="AC201">
-        <v>109</v>
+        <v>18</v>
       </c>
       <c r="AD201">
-        <v>97</v>
+        <v>22</v>
       </c>
       <c r="AE201">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="AF201">
-        <v>108</v>
+        <v>19</v>
       </c>
       <c r="AG201">
-        <v>103</v>
+        <v>24</v>
       </c>
       <c r="AH201">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="202" spans="1:37">
       <c r="A202" t="s">
         <v>435</v>
       </c>
       <c r="B202" t="s">
         <v>462</v>
       </c>
       <c r="C202" t="s">
         <v>463</v>
       </c>
       <c r="D202" t="s">
         <v>75</v>
       </c>
       <c r="E202">
-        <v>29</v>
+        <v>320</v>
       </c>
       <c r="F202">
-        <v>22</v>
+        <v>290</v>
       </c>
       <c r="G202">
-        <v>51</v>
+        <v>610</v>
       </c>
       <c r="Z202">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="AA202">
+        <v>85</v>
+      </c>
+      <c r="AB202">
+        <v>7</v>
+      </c>
+      <c r="AC202">
+        <v>109</v>
+      </c>
+      <c r="AD202">
+        <v>97</v>
+      </c>
+      <c r="AE202">
+        <v>8</v>
+      </c>
+      <c r="AF202">
+        <v>108</v>
+      </c>
+      <c r="AG202">
+        <v>103</v>
+      </c>
+      <c r="AH202">
+        <v>8</v>
+      </c>
+      <c r="AI202">
         <v>6</v>
       </c>
-      <c r="AB202">
-[...18 lines deleted...]
-        <v>1</v>
+      <c r="AJ202">
+        <v>5</v>
+      </c>
+      <c r="AK202">
+        <v>3</v>
       </c>
     </row>
     <row r="203" spans="1:37">
       <c r="A203" t="s">
         <v>464</v>
       </c>
       <c r="B203" t="s">
         <v>465</v>
       </c>
       <c r="C203" t="s">
         <v>466</v>
       </c>
       <c r="D203" t="s">
         <v>40</v>
       </c>
       <c r="E203">
+        <v>105</v>
+      </c>
+      <c r="F203">
+        <v>115</v>
+      </c>
+      <c r="G203">
+        <v>220</v>
+      </c>
+      <c r="H203">
+        <v>11</v>
+      </c>
+      <c r="I203">
+        <v>13</v>
+      </c>
+      <c r="J203">
+        <v>1</v>
+      </c>
+      <c r="K203">
+        <v>17</v>
+      </c>
+      <c r="L203">
+        <v>11</v>
+      </c>
+      <c r="M203">
+        <v>1</v>
+      </c>
+      <c r="N203">
+        <v>15</v>
+      </c>
+      <c r="O203">
         <v>21</v>
       </c>
-      <c r="F203">
-[...28 lines deleted...]
-      </c>
       <c r="P203">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q203">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="R203">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="S203">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T203">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="U203">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="V203">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W203">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="X203">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="Y203">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="204" spans="1:37">
       <c r="A204" t="s">
         <v>464</v>
       </c>
       <c r="B204" t="s">
         <v>467</v>
       </c>
       <c r="C204" t="s">
         <v>468</v>
       </c>
       <c r="D204" t="s">
         <v>40</v>
       </c>
       <c r="E204">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="F204">
-        <v>115</v>
+        <v>20</v>
       </c>
       <c r="G204">
-        <v>220</v>
+        <v>61</v>
       </c>
       <c r="H204">
+        <v>8</v>
+      </c>
+      <c r="I204">
+        <v>1</v>
+      </c>
+      <c r="J204">
+        <v>1</v>
+      </c>
+      <c r="K204">
+        <v>3</v>
+      </c>
+      <c r="L204">
+        <v>5</v>
+      </c>
+      <c r="M204">
+        <v>1</v>
+      </c>
+      <c r="N204">
+        <v>7</v>
+      </c>
+      <c r="O204">
+        <v>0</v>
+      </c>
+      <c r="P204">
+        <v>1</v>
+      </c>
+      <c r="Q204">
+        <v>6</v>
+      </c>
+      <c r="R204">
+        <v>6</v>
+      </c>
+      <c r="S204">
+        <v>1</v>
+      </c>
+      <c r="T204">
+        <v>6</v>
+      </c>
+      <c r="U204">
+        <v>6</v>
+      </c>
+      <c r="V204">
+        <v>1</v>
+      </c>
+      <c r="W204">
         <v>11</v>
       </c>
-      <c r="I204">
-[...43 lines deleted...]
-      </c>
       <c r="X204">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="Y204">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:37">
       <c r="A205" t="s">
         <v>464</v>
       </c>
       <c r="B205" t="s">
         <v>469</v>
       </c>
       <c r="C205" t="s">
         <v>470</v>
       </c>
       <c r="D205" t="s">
         <v>40</v>
       </c>
       <c r="E205">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="F205">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G205">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="H205">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="I205">
         <v>1</v>
       </c>
       <c r="J205">
         <v>1</v>
       </c>
       <c r="K205">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L205">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M205">
         <v>1</v>
       </c>
       <c r="N205">
         <v>7</v>
       </c>
       <c r="O205">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
       <c r="Q205">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="R205">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="S205">
         <v>1</v>
       </c>
       <c r="T205">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="U205">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="V205">
         <v>1</v>
       </c>
       <c r="W205">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="X205">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:37">
       <c r="A206" t="s">
         <v>464</v>
       </c>
       <c r="B206" t="s">
         <v>471</v>
       </c>
       <c r="C206" t="s">
         <v>472</v>
       </c>
       <c r="D206" t="s">
         <v>75</v>
       </c>
       <c r="E206">
         <v>90</v>
       </c>
       <c r="F206">
         <v>65</v>
       </c>
       <c r="G206">
@@ -16803,1108 +16803,1108 @@
       </c>
       <c r="AF206">
         <v>30</v>
       </c>
       <c r="AG206">
         <v>22</v>
       </c>
       <c r="AH206">
         <v>2</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="A207" t="s">
         <v>473</v>
       </c>
       <c r="B207" t="s">
         <v>474</v>
       </c>
       <c r="C207" t="s">
         <v>475</v>
       </c>
       <c r="D207" t="s">
         <v>40</v>
       </c>
       <c r="E207">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="F207">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="G207">
-        <v>59</v>
+        <v>77</v>
       </c>
       <c r="H207">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="I207">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J207">
         <v>1</v>
       </c>
       <c r="K207">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="L207">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="M207">
         <v>1</v>
       </c>
       <c r="N207">
+        <v>12</v>
+      </c>
+      <c r="O207">
         <v>7</v>
       </c>
-      <c r="O207">
-[...1 lines deleted...]
-      </c>
       <c r="P207">
         <v>1</v>
       </c>
       <c r="Q207">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="R207">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="S207">
         <v>1</v>
       </c>
       <c r="T207">
         <v>9</v>
       </c>
       <c r="U207">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="V207">
         <v>1</v>
       </c>
       <c r="W207">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="X207">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="Y207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="A208" t="s">
         <v>473</v>
       </c>
       <c r="B208" t="s">
         <v>476</v>
       </c>
       <c r="C208" t="s">
         <v>477</v>
       </c>
       <c r="D208" t="s">
         <v>40</v>
       </c>
       <c r="E208">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F208">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="G208">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="H208">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I208">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J208">
         <v>1</v>
       </c>
       <c r="K208">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L208">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M208">
         <v>1</v>
       </c>
       <c r="N208">
         <v>4</v>
       </c>
       <c r="O208">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
       <c r="Q208">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="R208">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="S208">
         <v>1</v>
       </c>
       <c r="T208">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="U208">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="V208">
         <v>1</v>
       </c>
       <c r="W208">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="X208">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="Y208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:37">
       <c r="A209" t="s">
         <v>473</v>
       </c>
       <c r="B209" t="s">
         <v>478</v>
       </c>
       <c r="C209" t="s">
         <v>479</v>
       </c>
       <c r="D209" t="s">
         <v>40</v>
       </c>
       <c r="E209">
-        <v>96</v>
+        <v>18</v>
       </c>
       <c r="F209">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="G209">
-        <v>177</v>
+        <v>34</v>
       </c>
       <c r="H209">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="I209">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J209">
         <v>1</v>
       </c>
       <c r="K209">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="L209">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="M209">
         <v>1</v>
       </c>
       <c r="N209">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="O209">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="P209">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q209">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="R209">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="S209">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T209">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="U209">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="V209">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W209">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="X209">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="Y209">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:37">
       <c r="A210" t="s">
         <v>473</v>
       </c>
       <c r="B210" t="s">
         <v>480</v>
       </c>
       <c r="C210" t="s">
         <v>481</v>
       </c>
       <c r="D210" t="s">
         <v>40</v>
       </c>
       <c r="E210">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="F210">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="G210">
-        <v>90</v>
+        <v>141</v>
       </c>
       <c r="H210">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="I210">
+        <v>9</v>
+      </c>
+      <c r="J210">
+        <v>1</v>
+      </c>
+      <c r="K210">
+        <v>12</v>
+      </c>
+      <c r="L210">
+        <v>7</v>
+      </c>
+      <c r="M210">
+        <v>1</v>
+      </c>
+      <c r="N210">
+        <v>13</v>
+      </c>
+      <c r="O210">
         <v>8</v>
       </c>
-      <c r="J210">
-[...11 lines deleted...]
-      <c r="N210">
+      <c r="P210">
+        <v>1</v>
+      </c>
+      <c r="Q210">
+        <v>18</v>
+      </c>
+      <c r="R210">
+        <v>17</v>
+      </c>
+      <c r="S210">
+        <v>2</v>
+      </c>
+      <c r="T210">
+        <v>12</v>
+      </c>
+      <c r="U210">
         <v>16</v>
       </c>
-      <c r="O210">
-[...19 lines deleted...]
-      </c>
       <c r="V210">
         <v>1</v>
       </c>
       <c r="W210">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="X210">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="Y210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:37">
       <c r="A211" t="s">
         <v>473</v>
       </c>
       <c r="B211" t="s">
         <v>482</v>
       </c>
       <c r="C211" t="s">
         <v>483</v>
       </c>
       <c r="D211" t="s">
         <v>40</v>
       </c>
       <c r="E211">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="F211">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="G211">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="H211">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="I211">
+        <v>3</v>
+      </c>
+      <c r="J211">
+        <v>1</v>
+      </c>
+      <c r="K211">
+        <v>6</v>
+      </c>
+      <c r="L211">
+        <v>3</v>
+      </c>
+      <c r="M211">
+        <v>1</v>
+      </c>
+      <c r="N211">
         <v>7</v>
       </c>
-      <c r="J211">
-[...5 lines deleted...]
-      <c r="L211">
+      <c r="O211">
+        <v>3</v>
+      </c>
+      <c r="P211">
+        <v>1</v>
+      </c>
+      <c r="Q211">
+        <v>5</v>
+      </c>
+      <c r="R211">
+        <v>5</v>
+      </c>
+      <c r="S211">
+        <v>1</v>
+      </c>
+      <c r="T211">
+        <v>4</v>
+      </c>
+      <c r="U211">
+        <v>6</v>
+      </c>
+      <c r="V211">
+        <v>1</v>
+      </c>
+      <c r="W211">
+        <v>5</v>
+      </c>
+      <c r="X211">
         <v>7</v>
-      </c>
-[...34 lines deleted...]
-        <v>10</v>
       </c>
       <c r="Y211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="A212" t="s">
         <v>473</v>
       </c>
       <c r="B212" t="s">
         <v>484</v>
       </c>
       <c r="C212" t="s">
         <v>485</v>
       </c>
       <c r="D212" t="s">
         <v>40</v>
       </c>
       <c r="E212">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F212">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="G212">
-        <v>76</v>
+        <v>59</v>
       </c>
       <c r="H212">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="I212">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J212">
         <v>1</v>
       </c>
       <c r="K212">
+        <v>11</v>
+      </c>
+      <c r="L212">
+        <v>3</v>
+      </c>
+      <c r="M212">
+        <v>1</v>
+      </c>
+      <c r="N212">
         <v>7</v>
       </c>
-      <c r="L212">
-[...7 lines deleted...]
-      </c>
       <c r="O212">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
       <c r="Q212">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="R212">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="S212">
         <v>1</v>
       </c>
       <c r="T212">
         <v>9</v>
       </c>
       <c r="U212">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="V212">
         <v>1</v>
       </c>
       <c r="W212">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="X212">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Y212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:37">
       <c r="A213" t="s">
         <v>473</v>
       </c>
       <c r="B213" t="s">
         <v>486</v>
       </c>
       <c r="C213" t="s">
         <v>487</v>
       </c>
       <c r="D213" t="s">
         <v>40</v>
       </c>
       <c r="E213">
+        <v>27</v>
+      </c>
+      <c r="F213">
         <v>26</v>
       </c>
-      <c r="F213">
-[...1 lines deleted...]
-      </c>
       <c r="G213">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="H213">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I213">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J213">
         <v>1</v>
       </c>
       <c r="K213">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L213">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M213">
         <v>1</v>
       </c>
       <c r="N213">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O213">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
       <c r="Q213">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="R213">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="S213">
         <v>1</v>
       </c>
       <c r="T213">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="U213">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="V213">
         <v>1</v>
       </c>
       <c r="W213">
+        <v>3</v>
+      </c>
+      <c r="X213">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="Y213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:37">
       <c r="A214" t="s">
         <v>473</v>
       </c>
       <c r="B214" t="s">
         <v>488</v>
       </c>
       <c r="C214" t="s">
         <v>489</v>
       </c>
       <c r="D214" t="s">
         <v>40</v>
       </c>
       <c r="E214">
+        <v>96</v>
+      </c>
+      <c r="F214">
+        <v>81</v>
+      </c>
+      <c r="G214">
+        <v>177</v>
+      </c>
+      <c r="H214">
+        <v>15</v>
+      </c>
+      <c r="I214">
+        <v>10</v>
+      </c>
+      <c r="J214">
+        <v>1</v>
+      </c>
+      <c r="K214">
+        <v>13</v>
+      </c>
+      <c r="L214">
+        <v>10</v>
+      </c>
+      <c r="M214">
+        <v>1</v>
+      </c>
+      <c r="N214">
+        <v>17</v>
+      </c>
+      <c r="O214">
+        <v>11</v>
+      </c>
+      <c r="P214">
+        <v>2</v>
+      </c>
+      <c r="Q214">
+        <v>14</v>
+      </c>
+      <c r="R214">
         <v>18</v>
       </c>
-      <c r="F214">
-[...37 lines deleted...]
-      </c>
       <c r="S214">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T214">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="U214">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="V214">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W214">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="X214">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="Y214">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="215" spans="1:37">
       <c r="A215" t="s">
         <v>473</v>
       </c>
       <c r="B215" t="s">
         <v>490</v>
       </c>
       <c r="C215" t="s">
         <v>491</v>
       </c>
       <c r="D215" t="s">
         <v>40</v>
       </c>
       <c r="E215">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="F215">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="G215">
-        <v>141</v>
+        <v>90</v>
       </c>
       <c r="H215">
+        <v>4</v>
+      </c>
+      <c r="I215">
+        <v>8</v>
+      </c>
+      <c r="J215">
+        <v>1</v>
+      </c>
+      <c r="K215">
+        <v>9</v>
+      </c>
+      <c r="L215">
+        <v>4</v>
+      </c>
+      <c r="M215">
+        <v>1</v>
+      </c>
+      <c r="N215">
+        <v>16</v>
+      </c>
+      <c r="O215">
+        <v>6</v>
+      </c>
+      <c r="P215">
+        <v>1</v>
+      </c>
+      <c r="Q215">
+        <v>8</v>
+      </c>
+      <c r="R215">
         <v>10</v>
       </c>
-      <c r="I215">
-[...8 lines deleted...]
-      <c r="L215">
+      <c r="S215">
+        <v>1</v>
+      </c>
+      <c r="T215">
+        <v>6</v>
+      </c>
+      <c r="U215">
+        <v>8</v>
+      </c>
+      <c r="V215">
+        <v>1</v>
+      </c>
+      <c r="W215">
+        <v>4</v>
+      </c>
+      <c r="X215">
         <v>7</v>
-      </c>
-[...34 lines deleted...]
-        <v>12</v>
       </c>
       <c r="Y215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:37">
       <c r="A216" t="s">
         <v>473</v>
       </c>
       <c r="B216" t="s">
         <v>492</v>
       </c>
       <c r="C216" t="s">
         <v>493</v>
       </c>
       <c r="D216" t="s">
         <v>40</v>
       </c>
       <c r="E216">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="F216">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="G216">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="H216">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="I216">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J216">
         <v>1</v>
       </c>
       <c r="K216">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L216">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="M216">
         <v>1</v>
       </c>
       <c r="N216">
+        <v>5</v>
+      </c>
+      <c r="O216">
         <v>7</v>
       </c>
-      <c r="O216">
-[...1 lines deleted...]
-      </c>
       <c r="P216">
         <v>1</v>
       </c>
       <c r="Q216">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="R216">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="S216">
         <v>1</v>
       </c>
       <c r="T216">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="U216">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="V216">
         <v>1</v>
       </c>
       <c r="W216">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="X216">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="Y216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:37">
       <c r="A217" t="s">
         <v>473</v>
       </c>
       <c r="B217" t="s">
         <v>494</v>
       </c>
       <c r="C217" t="s">
         <v>495</v>
       </c>
       <c r="D217" t="s">
         <v>75</v>
       </c>
       <c r="E217">
-        <v>16</v>
+        <v>116</v>
       </c>
       <c r="F217">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="G217">
-        <v>29</v>
+        <v>231</v>
       </c>
       <c r="Z217">
-        <v>5</v>
+        <v>39</v>
       </c>
       <c r="AA217">
-        <v>5</v>
+        <v>51</v>
       </c>
       <c r="AB217">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="AC217">
-        <v>6</v>
+        <v>43</v>
       </c>
       <c r="AD217">
-        <v>2</v>
+        <v>37</v>
       </c>
       <c r="AE217">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AF217">
-        <v>5</v>
+        <v>34</v>
       </c>
       <c r="AG217">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="AH217">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="218" spans="1:37">
       <c r="A218" t="s">
         <v>473</v>
       </c>
       <c r="B218" t="s">
         <v>496</v>
       </c>
       <c r="C218" t="s">
         <v>497</v>
       </c>
       <c r="D218" t="s">
         <v>75</v>
       </c>
       <c r="E218">
-        <v>84</v>
+        <v>16</v>
       </c>
       <c r="F218">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="G218">
-        <v>166</v>
+        <v>29</v>
       </c>
       <c r="Z218">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="AA218">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="AB218">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AC218">
-        <v>44</v>
+        <v>6</v>
       </c>
       <c r="AD218">
-        <v>36</v>
+        <v>2</v>
       </c>
       <c r="AE218">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AF218">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="AG218">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="AH218">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:37">
       <c r="A219" t="s">
         <v>473</v>
       </c>
       <c r="B219" t="s">
         <v>498</v>
       </c>
       <c r="C219" t="s">
         <v>499</v>
       </c>
       <c r="D219" t="s">
         <v>75</v>
       </c>
       <c r="E219">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="F219">
-        <v>115</v>
+        <v>81</v>
       </c>
       <c r="G219">
-        <v>231</v>
+        <v>165</v>
       </c>
       <c r="Z219">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="AA219">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="AB219">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="AC219">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AD219">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AE219">
         <v>3</v>
       </c>
       <c r="AF219">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="AG219">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="AH219">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="220" spans="1:37">
       <c r="A220" t="s">
         <v>500</v>
       </c>
       <c r="B220" t="s">
         <v>501</v>
       </c>
       <c r="C220" t="s">
         <v>502</v>
       </c>
       <c r="D220" t="s">
         <v>40</v>
       </c>
       <c r="E220">
-        <v>123</v>
+        <v>18</v>
       </c>
       <c r="F220">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G220">
-        <v>228</v>
+        <v>40</v>
       </c>
       <c r="H220">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="I220">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="J220">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K220">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="L220">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="M220">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N220">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="O220">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="P220">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q220">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="R220">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="S220">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T220">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="U220">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="V220">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W220">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="X220">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="Y220">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:37">
       <c r="A221" t="s">
         <v>500</v>
       </c>
       <c r="B221" t="s">
         <v>503</v>
       </c>
       <c r="C221" t="s">
         <v>504</v>
       </c>
       <c r="D221" t="s">
         <v>40</v>
       </c>
       <c r="E221">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="F221">
+        <v>105</v>
+      </c>
+      <c r="G221">
+        <v>228</v>
+      </c>
+      <c r="H221">
+        <v>16</v>
+      </c>
+      <c r="I221">
+        <v>15</v>
+      </c>
+      <c r="J221">
+        <v>2</v>
+      </c>
+      <c r="K221">
+        <v>15</v>
+      </c>
+      <c r="L221">
+        <v>14</v>
+      </c>
+      <c r="M221">
+        <v>2</v>
+      </c>
+      <c r="N221">
+        <v>23</v>
+      </c>
+      <c r="O221">
+        <v>14</v>
+      </c>
+      <c r="P221">
+        <v>2</v>
+      </c>
+      <c r="Q221">
+        <v>24</v>
+      </c>
+      <c r="R221">
+        <v>26</v>
+      </c>
+      <c r="S221">
+        <v>2</v>
+      </c>
+      <c r="T221">
+        <v>25</v>
+      </c>
+      <c r="U221">
+        <v>14</v>
+      </c>
+      <c r="V221">
+        <v>2</v>
+      </c>
+      <c r="W221">
+        <v>20</v>
+      </c>
+      <c r="X221">
         <v>22</v>
       </c>
-      <c r="G221">
-[...52 lines deleted...]
-      </c>
       <c r="Y221">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="222" spans="1:37">
       <c r="A222" t="s">
         <v>500</v>
       </c>
       <c r="B222" t="s">
         <v>505</v>
       </c>
       <c r="C222" t="s">
         <v>506</v>
       </c>
       <c r="D222" t="s">
         <v>40</v>
       </c>
       <c r="E222">
         <v>43</v>
       </c>
       <c r="F222">
         <v>48</v>
       </c>
       <c r="G222">
         <v>91</v>
       </c>
       <c r="H222">
@@ -17957,60 +17957,60 @@
       </c>
       <c r="X222">
         <v>10</v>
       </c>
       <c r="Y222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:37">
       <c r="A223" t="s">
         <v>500</v>
       </c>
       <c r="B223" t="s">
         <v>507</v>
       </c>
       <c r="C223" t="s">
         <v>508</v>
       </c>
       <c r="D223" t="s">
         <v>75</v>
       </c>
       <c r="E223">
         <v>61</v>
       </c>
       <c r="F223">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G223">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="Z223">
         <v>23</v>
       </c>
       <c r="AA223">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="AB223">
         <v>2</v>
       </c>
       <c r="AC223">
         <v>20</v>
       </c>
       <c r="AD223">
         <v>20</v>
       </c>
       <c r="AE223">
         <v>2</v>
       </c>
       <c r="AF223">
         <v>18</v>
       </c>
       <c r="AG223">
         <v>24</v>
       </c>
       <c r="AH223">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>