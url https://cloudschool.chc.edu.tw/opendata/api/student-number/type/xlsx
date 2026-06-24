--- v3 (2026-06-03)
+++ v4 (2026-06-24)
@@ -128,296 +128,296 @@
   <si>
     <t>8年級班級數</t>
   </si>
   <si>
     <t>9年級男生數</t>
   </si>
   <si>
     <t>9年級女生數</t>
   </si>
   <si>
     <t>9年級班級數</t>
   </si>
   <si>
     <t>特教班男生數</t>
   </si>
   <si>
     <t>特教班女生數</t>
   </si>
   <si>
     <t>特教班級數</t>
   </si>
   <si>
     <t>彰化市</t>
   </si>
   <si>
+    <t>074606</t>
+  </si>
+  <si>
+    <t>縣立東芳國小</t>
+  </si>
+  <si>
+    <t>國民小學</t>
+  </si>
+  <si>
+    <t>074609</t>
+  </si>
+  <si>
+    <t>縣立聯興國小</t>
+  </si>
+  <si>
+    <t>074613</t>
+  </si>
+  <si>
+    <t>縣立石牌國小</t>
+  </si>
+  <si>
+    <t>074614</t>
+  </si>
+  <si>
+    <t>縣立忠孝國小</t>
+  </si>
+  <si>
+    <t>074610</t>
+  </si>
+  <si>
+    <t>縣立大竹國小</t>
+  </si>
+  <si>
     <t>074608</t>
   </si>
   <si>
     <t>縣立三民國小</t>
   </si>
   <si>
-    <t>國民小學</t>
-[...1 lines deleted...]
-  <si>
     <t>071318b</t>
   </si>
   <si>
     <t>財團法人正德高中國小部</t>
   </si>
   <si>
     <t>074603</t>
   </si>
   <si>
     <t>縣立平和國小</t>
   </si>
   <si>
     <t>074604</t>
   </si>
   <si>
     <t>縣立南郭國小</t>
   </si>
   <si>
+    <t>074601</t>
+  </si>
+  <si>
+    <t>縣立中山國小</t>
+  </si>
+  <si>
     <t>074607</t>
   </si>
   <si>
     <t>縣立泰和國小</t>
   </si>
   <si>
-    <t>074601</t>
-[...2 lines deleted...]
-    <t>縣立中山國小</t>
+    <t>074611</t>
+  </si>
+  <si>
+    <t>縣立國聖國小</t>
   </si>
   <si>
     <t>074605</t>
   </si>
   <si>
     <t>縣立南興國小</t>
   </si>
   <si>
     <t>074602</t>
   </si>
   <si>
     <t>縣立民生國小</t>
   </si>
   <si>
-    <t>074611</t>
-[...4 lines deleted...]
-  <si>
     <t>074774</t>
   </si>
   <si>
     <t>縣立信義國(中)小</t>
   </si>
   <si>
     <t>074775</t>
   </si>
   <si>
     <t>縣立大成國小</t>
   </si>
   <si>
     <t>074612</t>
   </si>
   <si>
     <t>縣立快官國小</t>
   </si>
   <si>
-    <t>074610</t>
-[...26 lines deleted...]
-    <t>縣立忠孝國小</t>
+    <t>074538</t>
+  </si>
+  <si>
+    <t>縣立彰興國中</t>
+  </si>
+  <si>
+    <t>國民中學</t>
   </si>
   <si>
     <t>074541</t>
   </si>
   <si>
     <t>縣立信義國中(小)</t>
   </si>
   <si>
-    <t>國民中學</t>
-[...1 lines deleted...]
-  <si>
     <t>071311</t>
   </si>
   <si>
     <t>私立精誠高中</t>
   </si>
   <si>
     <t>074507</t>
   </si>
   <si>
     <t>縣立彰德國中</t>
   </si>
   <si>
+    <t>074308</t>
+  </si>
+  <si>
+    <t>縣立彰化藝術高中</t>
+  </si>
+  <si>
     <t>074505</t>
   </si>
   <si>
     <t>縣立陽明國中</t>
   </si>
   <si>
-    <t>074308</t>
-[...4 lines deleted...]
-  <si>
     <t>071318</t>
   </si>
   <si>
     <t>財團法人正德高中國中部</t>
   </si>
   <si>
     <t>074540</t>
   </si>
   <si>
     <t>縣立彰泰國中</t>
   </si>
   <si>
     <t>074506</t>
   </si>
   <si>
     <t>縣立彰安國中</t>
   </si>
   <si>
-    <t>074538</t>
-[...4 lines deleted...]
-  <si>
     <t>芬園鄉</t>
   </si>
   <si>
+    <t>074617</t>
+  </si>
+  <si>
+    <t>縣立寶山國小</t>
+  </si>
+  <si>
+    <t>074616</t>
+  </si>
+  <si>
+    <t>縣立富山國小</t>
+  </si>
+  <si>
+    <t>074615</t>
+  </si>
+  <si>
+    <t>縣立芬園國小</t>
+  </si>
+  <si>
     <t>074620</t>
   </si>
   <si>
     <t>縣立茄荖國小</t>
   </si>
   <si>
     <t>074619</t>
   </si>
   <si>
     <t>縣立文德國小</t>
   </si>
   <si>
     <t>074618</t>
   </si>
   <si>
     <t>縣立同安國小</t>
   </si>
   <si>
-    <t>074617</t>
-[...16 lines deleted...]
-  <si>
     <t>074509</t>
   </si>
   <si>
     <t>縣立芬園國中</t>
   </si>
   <si>
     <t>花壇鄉</t>
   </si>
   <si>
+    <t>074625</t>
+  </si>
+  <si>
+    <t>縣立三春國小</t>
+  </si>
+  <si>
+    <t>074623</t>
+  </si>
+  <si>
+    <t>縣立華南國小</t>
+  </si>
+  <si>
     <t>074622</t>
   </si>
   <si>
     <t>縣立文祥國小</t>
   </si>
   <si>
     <t>074621</t>
   </si>
   <si>
     <t>縣立花壇國小</t>
   </si>
   <si>
     <t>074624</t>
   </si>
   <si>
     <t>縣立僑愛國小</t>
   </si>
   <si>
     <t>074626</t>
   </si>
   <si>
     <t>縣立白沙國小</t>
   </si>
   <si>
-    <t>074625</t>
-[...10 lines deleted...]
-  <si>
     <t>074526</t>
   </si>
   <si>
     <t>縣立花壇國中</t>
   </si>
   <si>
     <t>秀水鄉</t>
   </si>
   <si>
     <t>074654</t>
   </si>
   <si>
     <t>縣立秀水國小</t>
   </si>
   <si>
     <t>074659</t>
   </si>
   <si>
     <t>縣立育民國小</t>
   </si>
   <si>
     <t>074657</t>
   </si>
   <si>
     <t>縣立明正國小</t>
@@ -428,884 +428,884 @@
   <si>
     <t>縣立陝西國小</t>
   </si>
   <si>
     <t>074656</t>
   </si>
   <si>
     <t>縣立華龍國小</t>
   </si>
   <si>
     <t>074655</t>
   </si>
   <si>
     <t>縣立馬興國小</t>
   </si>
   <si>
     <t>074522</t>
   </si>
   <si>
     <t>縣立秀水國中</t>
   </si>
   <si>
     <t>鹿港鎮</t>
   </si>
   <si>
+    <t>074771</t>
+  </si>
+  <si>
+    <t>縣立鹿東國小</t>
+  </si>
+  <si>
+    <t>074642</t>
+  </si>
+  <si>
+    <t>縣立海埔國小</t>
+  </si>
+  <si>
+    <t>074641</t>
+  </si>
+  <si>
+    <t>縣立洛津國小</t>
+  </si>
+  <si>
     <t>074640</t>
   </si>
   <si>
     <t>縣立文開國小</t>
   </si>
   <si>
-    <t>074641</t>
-[...4 lines deleted...]
-  <si>
     <t>074644</t>
   </si>
   <si>
     <t>縣立草港國小</t>
   </si>
   <si>
+    <t>074643</t>
+  </si>
+  <si>
+    <t>縣立新興國小</t>
+  </si>
+  <si>
     <t>074645</t>
   </si>
   <si>
     <t>縣立頂番國小</t>
   </si>
   <si>
     <t>074646</t>
   </si>
   <si>
     <t>縣立東興國小</t>
   </si>
   <si>
     <t>074778</t>
   </si>
   <si>
     <t>縣立鹿江國際國(中)小</t>
   </si>
   <si>
-    <t>074643</t>
-[...10 lines deleted...]
-  <si>
     <t>074639</t>
   </si>
   <si>
     <t>縣立鹿港國小</t>
   </si>
   <si>
-    <t>074771</t>
-[...4 lines deleted...]
-  <si>
     <t>074503</t>
   </si>
   <si>
     <t>縣立鹿鳴國中</t>
   </si>
   <si>
     <t>074542</t>
   </si>
   <si>
     <t>縣立鹿江國際國中(小)</t>
   </si>
   <si>
     <t>福興鄉</t>
   </si>
   <si>
+    <t>074649</t>
+  </si>
+  <si>
+    <t>縣立西勢國小</t>
+  </si>
+  <si>
+    <t>074647</t>
+  </si>
+  <si>
+    <t>縣立管嶼國小</t>
+  </si>
+  <si>
+    <t>074650</t>
+  </si>
+  <si>
+    <t>縣立大興國小</t>
+  </si>
+  <si>
     <t>074653</t>
   </si>
   <si>
     <t>縣立育新國小</t>
   </si>
   <si>
-    <t>074650</t>
-[...4 lines deleted...]
-  <si>
     <t>074651</t>
   </si>
   <si>
     <t>縣立永豐國小</t>
   </si>
   <si>
     <t>074648</t>
   </si>
   <si>
     <t>縣立文昌國小</t>
   </si>
   <si>
     <t>074652</t>
   </si>
   <si>
     <t>縣立日新國小</t>
   </si>
   <si>
-    <t>074647</t>
-[...8 lines deleted...]
-    <t>縣立西勢國小</t>
+    <t>074502</t>
+  </si>
+  <si>
+    <t>縣立鹿港國中</t>
   </si>
   <si>
     <t>074521</t>
   </si>
   <si>
     <t>縣立福興國中</t>
   </si>
   <si>
-    <t>074502</t>
-[...4 lines deleted...]
-  <si>
     <t>線西鄉</t>
   </si>
   <si>
     <t>074634</t>
   </si>
   <si>
     <t>縣立曉陽國小</t>
   </si>
   <si>
     <t>074633</t>
   </si>
   <si>
     <t>縣立線西國小</t>
   </si>
   <si>
     <t>074504</t>
   </si>
   <si>
     <t>縣立線西國中</t>
   </si>
   <si>
     <t>和美鎮</t>
   </si>
   <si>
+    <t>074631</t>
+  </si>
+  <si>
+    <t>縣立新庄國小</t>
+  </si>
+  <si>
     <t>074628</t>
   </si>
   <si>
     <t>縣立和東國小</t>
   </si>
   <si>
     <t>074769</t>
   </si>
   <si>
     <t>縣立和仁國小</t>
   </si>
   <si>
     <t>074627</t>
   </si>
   <si>
     <t>縣立和美國小</t>
   </si>
   <si>
     <t>074632</t>
   </si>
   <si>
     <t>縣立培英國小</t>
   </si>
   <si>
     <t>074629</t>
   </si>
   <si>
     <t>縣立大嘉國小</t>
   </si>
   <si>
     <t>074630</t>
   </si>
   <si>
     <t>縣立大榮國小</t>
   </si>
   <si>
-    <t>074631</t>
-[...4 lines deleted...]
-  <si>
     <t>074323</t>
   </si>
   <si>
     <t>縣立和美高中</t>
   </si>
   <si>
     <t>074535</t>
   </si>
   <si>
     <t>縣立和群國中</t>
   </si>
   <si>
+    <t>070f01</t>
+  </si>
+  <si>
+    <t>國立和美實驗學校</t>
+  </si>
+  <si>
     <t>070f01b</t>
   </si>
   <si>
     <t>國立和美實驗學校(小學部）</t>
   </si>
   <si>
-    <t>070f01</t>
-[...4 lines deleted...]
-  <si>
     <t>伸港鄉</t>
   </si>
   <si>
+    <t>074635</t>
+  </si>
+  <si>
+    <t>縣立新港國小</t>
+  </si>
+  <si>
+    <t>074636</t>
+  </si>
+  <si>
+    <t>縣立伸東國小</t>
+  </si>
+  <si>
+    <t>074638</t>
+  </si>
+  <si>
+    <t>縣立大同國小</t>
+  </si>
+  <si>
     <t>074637</t>
   </si>
   <si>
     <t>縣立伸仁國小</t>
   </si>
   <si>
-    <t>074638</t>
-[...16 lines deleted...]
-  <si>
     <t>074524</t>
   </si>
   <si>
     <t>縣立伸港國中</t>
   </si>
   <si>
     <t>員林市</t>
   </si>
   <si>
+    <t>074683</t>
+  </si>
+  <si>
+    <t>縣立僑信國小</t>
+  </si>
+  <si>
     <t>074687</t>
   </si>
   <si>
     <t>縣立青山國小</t>
   </si>
   <si>
+    <t>074680</t>
+  </si>
+  <si>
+    <t>縣立員林國小</t>
+  </si>
+  <si>
+    <t>074688</t>
+  </si>
+  <si>
+    <t>縣立明湖國小</t>
+  </si>
+  <si>
     <t>074681</t>
   </si>
   <si>
     <t>縣立育英國小</t>
   </si>
   <si>
-    <t>074688</t>
-[...10 lines deleted...]
-  <si>
     <t>074686</t>
   </si>
   <si>
     <t>縣立東山國小</t>
   </si>
   <si>
     <t>074682</t>
   </si>
   <si>
     <t>縣立靜修國小</t>
   </si>
   <si>
     <t>074684</t>
   </si>
   <si>
     <t>縣立員東國小</t>
   </si>
   <si>
-    <t>074680</t>
-[...4 lines deleted...]
-  <si>
     <t>074685</t>
   </si>
   <si>
     <t>縣立饒明國小</t>
   </si>
   <si>
+    <t>074510</t>
+  </si>
+  <si>
+    <t>縣立員林國中</t>
+  </si>
+  <si>
+    <t>074511</t>
+  </si>
+  <si>
+    <t>縣立明倫國中</t>
+  </si>
+  <si>
     <t>074536</t>
   </si>
   <si>
     <t>縣立大同國中</t>
   </si>
   <si>
-    <t>074511</t>
-[...10 lines deleted...]
-  <si>
     <t>社頭鄉</t>
   </si>
   <si>
+    <t>074773</t>
+  </si>
+  <si>
+    <t>縣立崙雅國小</t>
+  </si>
+  <si>
+    <t>074707</t>
+  </si>
+  <si>
+    <t>縣立清水國小</t>
+  </si>
+  <si>
+    <t>074708</t>
+  </si>
+  <si>
+    <t>縣立湳雅國小</t>
+  </si>
+  <si>
     <t>074706</t>
   </si>
   <si>
     <t>縣立朝興國小</t>
   </si>
   <si>
     <t>074705</t>
   </si>
   <si>
     <t>縣立橋頭國小</t>
   </si>
   <si>
     <t>074772</t>
   </si>
   <si>
     <t>縣立舊社國小</t>
   </si>
   <si>
     <t>074704</t>
   </si>
   <si>
     <t>縣立社頭國小</t>
   </si>
   <si>
-    <t>074707</t>
-[...16 lines deleted...]
-  <si>
     <t>074530</t>
   </si>
   <si>
     <t>縣立社頭國中</t>
   </si>
   <si>
     <t>永靖鄉</t>
   </si>
   <si>
+    <t>074694</t>
+  </si>
+  <si>
+    <t>縣立福德國小</t>
+  </si>
+  <si>
+    <t>074697</t>
+  </si>
+  <si>
+    <t>縣立德興國小</t>
+  </si>
+  <si>
     <t>074695</t>
   </si>
   <si>
     <t>縣立永興國小</t>
   </si>
   <si>
     <t>074693</t>
   </si>
   <si>
     <t>縣立永靖國小</t>
   </si>
   <si>
     <t>074696</t>
   </si>
   <si>
     <t>縣立福興國小</t>
   </si>
   <si>
-    <t>074694</t>
-[...10 lines deleted...]
-  <si>
     <t>074527</t>
   </si>
   <si>
     <t>縣立永靖國中</t>
   </si>
   <si>
     <t>埔心鄉</t>
   </si>
   <si>
+    <t>074678</t>
+  </si>
+  <si>
+    <t>縣立梧鳳國小</t>
+  </si>
+  <si>
+    <t>074673</t>
+  </si>
+  <si>
+    <t>縣立埔心國小</t>
+  </si>
+  <si>
+    <t>074674</t>
+  </si>
+  <si>
+    <t>縣立太平國小</t>
+  </si>
+  <si>
     <t>074676</t>
   </si>
   <si>
     <t>縣立羅厝國小</t>
   </si>
   <si>
     <t>074675</t>
   </si>
   <si>
     <t>縣立舊館國小</t>
   </si>
   <si>
+    <t>074677</t>
+  </si>
+  <si>
+    <t>縣立鳳霞國小</t>
+  </si>
+  <si>
     <t>074679</t>
   </si>
   <si>
     <t>縣立明聖國小</t>
   </si>
   <si>
-    <t>074677</t>
-[...22 lines deleted...]
-  <si>
     <t>074520</t>
   </si>
   <si>
     <t>縣立埔心國中</t>
   </si>
   <si>
     <t>溪湖鎮</t>
   </si>
   <si>
+    <t>074660</t>
+  </si>
+  <si>
+    <t>縣立溪湖國小</t>
+  </si>
+  <si>
     <t>074661</t>
   </si>
   <si>
     <t>縣立東溪國小</t>
   </si>
   <si>
-    <t>074660</t>
-[...4 lines deleted...]
-  <si>
     <t>074665</t>
   </si>
   <si>
     <t>縣立媽厝國小</t>
   </si>
   <si>
     <t>074662</t>
   </si>
   <si>
     <t>縣立湖西國小</t>
   </si>
   <si>
     <t>074663</t>
   </si>
   <si>
     <t>縣立湖東國小</t>
   </si>
   <si>
     <t>074777</t>
   </si>
   <si>
     <t>縣立湖北國小</t>
   </si>
   <si>
     <t>074664</t>
   </si>
   <si>
     <t>縣立湖南國小</t>
   </si>
   <si>
+    <t>074339</t>
+  </si>
+  <si>
+    <t>縣立成功高中</t>
+  </si>
+  <si>
     <t>074518</t>
   </si>
   <si>
     <t>縣立溪湖國中</t>
   </si>
   <si>
-    <t>074339</t>
-[...4 lines deleted...]
-  <si>
     <t>大村鄉</t>
   </si>
   <si>
+    <t>074691</t>
+  </si>
+  <si>
+    <t>縣立村上國小</t>
+  </si>
+  <si>
+    <t>074690</t>
+  </si>
+  <si>
+    <t>縣立大西國小</t>
+  </si>
+  <si>
+    <t>074689</t>
+  </si>
+  <si>
+    <t>縣立大村國小</t>
+  </si>
+  <si>
     <t>074692</t>
   </si>
   <si>
     <t>縣立村東國小</t>
   </si>
   <si>
-    <t>074691</t>
-[...16 lines deleted...]
-  <si>
     <t>074525</t>
   </si>
   <si>
     <t>縣立大村國中</t>
   </si>
   <si>
     <t>埔鹽鄉</t>
   </si>
   <si>
+    <t>074666</t>
+  </si>
+  <si>
+    <t>縣立埔鹽國小</t>
+  </si>
+  <si>
+    <t>074667</t>
+  </si>
+  <si>
+    <t>縣立大園國小</t>
+  </si>
+  <si>
     <t>074671</t>
   </si>
   <si>
     <t>縣立新水國小</t>
   </si>
   <si>
     <t>074669</t>
   </si>
   <si>
     <t>縣立好修國小</t>
   </si>
   <si>
     <t>074672</t>
   </si>
   <si>
     <t>縣立天盛國小</t>
   </si>
   <si>
     <t>074670</t>
   </si>
   <si>
     <t>縣立永樂國小</t>
   </si>
   <si>
     <t>074668</t>
   </si>
   <si>
     <t>縣立南港國小</t>
   </si>
   <si>
-    <t>074666</t>
-[...10 lines deleted...]
-  <si>
     <t>074519</t>
   </si>
   <si>
     <t>縣立埔鹽國中</t>
   </si>
   <si>
     <t>田中鎮</t>
   </si>
   <si>
+    <t>074702</t>
+  </si>
+  <si>
+    <t>縣立東和國小</t>
+  </si>
+  <si>
     <t>074703</t>
   </si>
   <si>
     <t>縣立明禮國小</t>
   </si>
   <si>
     <t>074776</t>
   </si>
   <si>
     <t>縣立新民國小</t>
   </si>
   <si>
     <t>074701</t>
   </si>
   <si>
     <t>縣立內安國小</t>
   </si>
   <si>
     <t>074698</t>
   </si>
   <si>
     <t>縣立田中國小</t>
   </si>
   <si>
     <t>074700</t>
   </si>
   <si>
     <t>縣立大安國小</t>
   </si>
   <si>
     <t>074699</t>
   </si>
   <si>
     <t>縣立三潭國小</t>
   </si>
   <si>
-    <t>074702</t>
-[...2 lines deleted...]
-    <t>縣立東和國小</t>
+    <t>071317</t>
+  </si>
+  <si>
+    <t>私立文興高中</t>
   </si>
   <si>
     <t>074328</t>
   </si>
   <si>
     <t>縣立田中高中</t>
   </si>
   <si>
-    <t>071317</t>
-[...4 lines deleted...]
-  <si>
     <t>07c301</t>
   </si>
   <si>
     <t>誠正中學彰化分校</t>
   </si>
   <si>
     <t>北斗鎮</t>
   </si>
   <si>
+    <t>074712</t>
+  </si>
+  <si>
+    <t>縣立北斗國小</t>
+  </si>
+  <si>
     <t>074714</t>
   </si>
   <si>
     <t>縣立螺青國小</t>
   </si>
   <si>
     <t>074715</t>
   </si>
   <si>
     <t>縣立大新國小</t>
   </si>
   <si>
     <t>074716</t>
   </si>
   <si>
     <t>縣立螺陽國小</t>
   </si>
   <si>
-    <t>074712</t>
-[...4 lines deleted...]
-  <si>
     <t>074713</t>
   </si>
   <si>
     <t>縣立萬來國小</t>
   </si>
   <si>
     <t>074501</t>
   </si>
   <si>
     <t>縣立北斗國中</t>
   </si>
   <si>
     <t>田尾鄉</t>
   </si>
   <si>
+    <t>074718</t>
+  </si>
+  <si>
+    <t>縣立南鎮國小</t>
+  </si>
+  <si>
     <t>074719</t>
   </si>
   <si>
     <t>縣立陸豐國小</t>
   </si>
   <si>
     <t>074717</t>
   </si>
   <si>
     <t>縣立田尾國小</t>
   </si>
   <si>
     <t>074720</t>
   </si>
   <si>
     <t>縣立仁豐國小</t>
   </si>
   <si>
-    <t>074718</t>
-[...4 lines deleted...]
-  <si>
     <t>074531</t>
   </si>
   <si>
     <t>縣立田尾國中</t>
   </si>
   <si>
     <t>埤頭鄉</t>
   </si>
   <si>
     <t>074726</t>
   </si>
   <si>
     <t>縣立大湖國小</t>
   </si>
   <si>
     <t>074723</t>
   </si>
   <si>
     <t>縣立豐崙國小</t>
   </si>
   <si>
     <t>074721</t>
   </si>
   <si>
     <t>縣立埤頭國小</t>
   </si>
   <si>
     <t>074722</t>
   </si>
   <si>
     <t>縣立合興國小</t>
   </si>
   <si>
+    <t>074724</t>
+  </si>
+  <si>
+    <t>縣立芙朝國小</t>
+  </si>
+  <si>
     <t>074725</t>
   </si>
   <si>
     <t>縣立中和國小</t>
   </si>
   <si>
-    <t>074724</t>
-[...4 lines deleted...]
-  <si>
     <t>074534</t>
   </si>
   <si>
     <t>縣立埤頭國中</t>
   </si>
   <si>
     <t>溪州鄉</t>
   </si>
   <si>
+    <t>074734</t>
+  </si>
+  <si>
+    <t>縣立大莊國小</t>
+  </si>
+  <si>
     <t>074730</t>
   </si>
   <si>
     <t>縣立水尾國小</t>
   </si>
   <si>
-    <t>074734</t>
-[...4 lines deleted...]
-  <si>
     <t>074727</t>
   </si>
   <si>
     <t>縣立溪州國小</t>
   </si>
   <si>
     <t>074735</t>
   </si>
   <si>
     <t>縣立南州國小</t>
   </si>
   <si>
     <t>074733</t>
   </si>
   <si>
     <t>縣立圳寮國小</t>
   </si>
   <si>
+    <t>074731</t>
+  </si>
+  <si>
+    <t>縣立潮洋國小</t>
+  </si>
+  <si>
     <t>074732</t>
   </si>
   <si>
     <t>縣立成功國小</t>
   </si>
   <si>
-    <t>074731</t>
-[...4 lines deleted...]
-  <si>
     <t>074729</t>
   </si>
   <si>
     <t>縣立三條國小</t>
   </si>
   <si>
     <t>074728</t>
   </si>
   <si>
     <t>縣立僑義國小</t>
   </si>
   <si>
     <t>074533</t>
   </si>
   <si>
     <t>縣立溪陽國中</t>
   </si>
   <si>
     <t>074532</t>
   </si>
   <si>
     <t>縣立溪州國中</t>
   </si>
   <si>
     <t>竹塘鄉</t>
@@ -1322,164 +1322,170 @@
   <si>
     <t>縣立土庫國小</t>
   </si>
   <si>
     <t>074756</t>
   </si>
   <si>
     <t>縣立長安國小</t>
   </si>
   <si>
     <t>074754</t>
   </si>
   <si>
     <t>縣立田頭國小</t>
   </si>
   <si>
     <t>074514</t>
   </si>
   <si>
     <t>縣立竹塘國中</t>
   </si>
   <si>
     <t>二林鎮</t>
   </si>
   <si>
+    <t>074737</t>
+  </si>
+  <si>
+    <t>縣立興華國小</t>
+  </si>
+  <si>
+    <t>074738</t>
+  </si>
+  <si>
+    <t>縣立中正國小</t>
+  </si>
+  <si>
+    <t>074744</t>
+  </si>
+  <si>
+    <t>縣立中興國小</t>
+  </si>
+  <si>
+    <t>074742</t>
+  </si>
+  <si>
+    <t>縣立萬興國小</t>
+  </si>
+  <si>
     <t>074736</t>
   </si>
   <si>
     <t>縣立二林國小</t>
   </si>
   <si>
-    <t>074742</t>
-[...4 lines deleted...]
-  <si>
     <t>074745</t>
   </si>
   <si>
     <t>縣立原斗國(中)小</t>
   </si>
   <si>
     <t>074740</t>
   </si>
   <si>
     <t>縣立香田國小</t>
   </si>
   <si>
     <t>074746</t>
   </si>
   <si>
     <t>縣立萬合國小</t>
   </si>
   <si>
-    <t>074738</t>
-[...4 lines deleted...]
-  <si>
     <t>074739</t>
   </si>
   <si>
     <t>縣立育德國小</t>
   </si>
   <si>
+    <t>074741</t>
+  </si>
+  <si>
+    <t>縣立廣興國小</t>
+  </si>
+  <si>
     <t>074743</t>
   </si>
   <si>
     <t>縣立新生國小</t>
   </si>
   <si>
-    <t>074741</t>
-[...16 lines deleted...]
-  <si>
     <t>074537</t>
   </si>
   <si>
     <t>縣立原斗國中(小)</t>
   </si>
   <si>
     <t>074512</t>
   </si>
   <si>
     <t>縣立萬興國中</t>
   </si>
   <si>
     <t>074313</t>
   </si>
   <si>
     <t>縣立二林高中</t>
   </si>
   <si>
     <t>大城鄉</t>
   </si>
   <si>
     <t>074747</t>
   </si>
   <si>
     <t>縣立大城國小</t>
   </si>
   <si>
     <t>074749</t>
   </si>
   <si>
     <t>縣立西港國小</t>
   </si>
   <si>
     <t>074750</t>
   </si>
   <si>
     <t>縣立美豐國小</t>
   </si>
   <si>
     <t>074515</t>
   </si>
   <si>
     <t>縣立大城國中</t>
   </si>
   <si>
     <t>芳苑鄉</t>
   </si>
   <si>
+    <t>074758</t>
+  </si>
+  <si>
+    <t>縣立芳苑國小</t>
+  </si>
+  <si>
     <t>074767</t>
   </si>
   <si>
     <t>縣立路上國小</t>
   </si>
   <si>
     <t>074763</t>
   </si>
   <si>
     <t>縣立建新國小</t>
   </si>
   <si>
     <t>074761</t>
   </si>
   <si>
     <t>縣立育華國小</t>
   </si>
   <si>
     <t>074764</t>
   </si>
   <si>
     <t>縣立漢寶國小</t>
   </si>
   <si>
     <t>074766</t>
@@ -1490,93 +1496,87 @@
   <si>
     <t>074762</t>
   </si>
   <si>
     <t>縣立草湖國小</t>
   </si>
   <si>
     <t>074760</t>
   </si>
   <si>
     <t>縣立民權華德福實驗國(中)小</t>
   </si>
   <si>
     <t>074765</t>
   </si>
   <si>
     <t>縣立王功國小</t>
   </si>
   <si>
     <t>074759</t>
   </si>
   <si>
     <t>縣立後寮國小</t>
   </si>
   <si>
-    <t>074758</t>
-[...4 lines deleted...]
-  <si>
     <t>074517</t>
   </si>
   <si>
     <t>縣立芳苑國中</t>
   </si>
   <si>
+    <t>074516</t>
+  </si>
+  <si>
+    <t>縣立草湖國中</t>
+  </si>
+  <si>
     <t>074543</t>
   </si>
   <si>
     <t>縣立民權華德福實驗國中(小)</t>
   </si>
   <si>
-    <t>074516</t>
-[...4 lines deleted...]
-  <si>
     <t>二水鄉</t>
   </si>
   <si>
+    <t>074711</t>
+  </si>
+  <si>
+    <t>縣立源泉國小</t>
+  </si>
+  <si>
     <t>074710</t>
   </si>
   <si>
     <t>縣立復興國小</t>
   </si>
   <si>
     <t>074709</t>
   </si>
   <si>
     <t>縣立二水國小</t>
-  </si>
-[...4 lines deleted...]
-    <t>縣立源泉國小</t>
   </si>
   <si>
     <t>074529</t>
   </si>
   <si>
     <t>縣立二水國中</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2017,1570 +2017,1570 @@
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" t="s">
         <v>39</v>
       </c>
       <c r="D2" t="s">
         <v>40</v>
       </c>
       <c r="E2">
-        <v>29</v>
+        <v>252</v>
       </c>
       <c r="F2">
-        <v>23</v>
+        <v>254</v>
       </c>
       <c r="G2">
-        <v>52</v>
+        <v>506</v>
       </c>
       <c r="H2">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="I2">
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="J2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K2">
-        <v>3</v>
+        <v>37</v>
       </c>
       <c r="L2">
-        <v>3</v>
+        <v>44</v>
       </c>
       <c r="M2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N2">
-        <v>5</v>
+        <v>43</v>
       </c>
       <c r="O2">
-        <v>4</v>
+        <v>46</v>
       </c>
       <c r="P2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="Q2">
-        <v>6</v>
+        <v>43</v>
       </c>
       <c r="R2">
-        <v>4</v>
+        <v>43</v>
       </c>
       <c r="S2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="T2">
-        <v>7</v>
+        <v>50</v>
       </c>
       <c r="U2">
-        <v>5</v>
+        <v>46</v>
       </c>
       <c r="V2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="W2">
-        <v>6</v>
+        <v>44</v>
       </c>
       <c r="X2">
-        <v>4</v>
+        <v>39</v>
       </c>
       <c r="Y2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" t="s">
         <v>42</v>
       </c>
       <c r="D3" t="s">
         <v>40</v>
       </c>
       <c r="E3">
-        <v>40</v>
+        <v>155</v>
       </c>
       <c r="F3">
-        <v>32</v>
+        <v>155</v>
       </c>
       <c r="G3">
-        <v>72</v>
+        <v>310</v>
       </c>
       <c r="H3">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="I3">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="J3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K3">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="L3">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="M3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N3">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="O3">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="P3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q3">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="R3">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="S3">
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="T3">
+        <v>30</v>
+      </c>
+      <c r="U3">
+        <v>23</v>
+      </c>
+      <c r="V3">
+        <v>2</v>
+      </c>
+      <c r="W3">
+        <v>25</v>
+      </c>
+      <c r="X3">
+        <v>17</v>
+      </c>
+      <c r="Y3">
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" t="s">
         <v>44</v>
       </c>
       <c r="D4" t="s">
         <v>40</v>
       </c>
       <c r="E4">
-        <v>570</v>
+        <v>13</v>
       </c>
       <c r="F4">
-        <v>594</v>
+        <v>19</v>
       </c>
       <c r="G4">
-        <v>1164</v>
+        <v>32</v>
       </c>
       <c r="H4">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="I4">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="J4">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K4">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="L4">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="M4">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="N4">
-        <v>104</v>
+        <v>4</v>
       </c>
       <c r="O4">
-        <v>106</v>
+        <v>4</v>
       </c>
       <c r="P4">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="Q4">
-        <v>120</v>
+        <v>2</v>
       </c>
       <c r="R4">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="S4">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="T4">
-        <v>104</v>
+        <v>2</v>
       </c>
       <c r="U4">
-        <v>121</v>
+        <v>5</v>
       </c>
       <c r="V4">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="W4">
-        <v>91</v>
+        <v>3</v>
       </c>
       <c r="X4">
-        <v>110</v>
+        <v>4</v>
       </c>
       <c r="Y4">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" t="s">
         <v>46</v>
       </c>
       <c r="D5" t="s">
         <v>40</v>
       </c>
       <c r="E5">
-        <v>1202</v>
+        <v>635</v>
       </c>
       <c r="F5">
-        <v>1126</v>
+        <v>571</v>
       </c>
       <c r="G5">
-        <v>2328</v>
+        <v>1206</v>
       </c>
       <c r="H5">
-        <v>190</v>
+        <v>96</v>
       </c>
       <c r="I5">
-        <v>153</v>
+        <v>88</v>
       </c>
       <c r="J5">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="K5">
-        <v>192</v>
+        <v>94</v>
       </c>
       <c r="L5">
-        <v>182</v>
+        <v>90</v>
       </c>
       <c r="M5">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="N5">
-        <v>189</v>
+        <v>120</v>
       </c>
       <c r="O5">
-        <v>190</v>
+        <v>113</v>
       </c>
       <c r="P5">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="Q5">
-        <v>197</v>
+        <v>119</v>
       </c>
       <c r="R5">
-        <v>176</v>
+        <v>100</v>
       </c>
       <c r="S5">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="T5">
-        <v>220</v>
+        <v>109</v>
       </c>
       <c r="U5">
-        <v>210</v>
+        <v>87</v>
       </c>
       <c r="V5">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="W5">
-        <v>214</v>
+        <v>92</v>
       </c>
       <c r="X5">
-        <v>215</v>
+        <v>92</v>
       </c>
       <c r="Y5">
-        <v>15</v>
+        <v>7</v>
+      </c>
+      <c r="AI5">
+        <v>5</v>
+      </c>
+      <c r="AJ5">
+        <v>1</v>
+      </c>
+      <c r="AK5">
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6" t="s">
         <v>48</v>
       </c>
       <c r="D6" t="s">
         <v>40</v>
       </c>
       <c r="E6">
-        <v>434</v>
+        <v>488</v>
       </c>
       <c r="F6">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="G6">
-        <v>813</v>
+        <v>875</v>
       </c>
       <c r="H6">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I6">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="J6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K6">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="L6">
         <v>52</v>
       </c>
       <c r="M6">
         <v>5</v>
       </c>
       <c r="N6">
         <v>76</v>
       </c>
       <c r="O6">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="P6">
         <v>5</v>
       </c>
       <c r="Q6">
+        <v>94</v>
+      </c>
+      <c r="R6">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="S6">
         <v>6</v>
       </c>
       <c r="T6">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="U6">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="V6">
+        <v>7</v>
+      </c>
+      <c r="W6">
+        <v>81</v>
+      </c>
+      <c r="X6">
+        <v>65</v>
+      </c>
+      <c r="Y6">
         <v>6</v>
       </c>
-      <c r="W6">
-[...7 lines deleted...]
-      </c>
       <c r="AI6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AJ6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AK6">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" t="s">
         <v>50</v>
       </c>
       <c r="D7" t="s">
         <v>40</v>
       </c>
       <c r="E7">
-        <v>779</v>
+        <v>29</v>
       </c>
       <c r="F7">
-        <v>671</v>
+        <v>23</v>
       </c>
       <c r="G7">
-        <v>1450</v>
+        <v>52</v>
       </c>
       <c r="H7">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="I7">
-        <v>90</v>
+        <v>3</v>
       </c>
       <c r="J7">
+        <v>1</v>
+      </c>
+      <c r="K7">
+        <v>3</v>
+      </c>
+      <c r="L7">
+        <v>3</v>
+      </c>
+      <c r="M7">
+        <v>1</v>
+      </c>
+      <c r="N7">
+        <v>5</v>
+      </c>
+      <c r="O7">
+        <v>4</v>
+      </c>
+      <c r="P7">
+        <v>1</v>
+      </c>
+      <c r="Q7">
+        <v>6</v>
+      </c>
+      <c r="R7">
+        <v>4</v>
+      </c>
+      <c r="S7">
+        <v>1</v>
+      </c>
+      <c r="T7">
         <v>7</v>
       </c>
-      <c r="K7">
-[...28 lines deleted...]
-      </c>
       <c r="U7">
-        <v>134</v>
+        <v>5</v>
       </c>
       <c r="V7">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="W7">
-        <v>158</v>
+        <v>6</v>
       </c>
       <c r="X7">
-        <v>120</v>
+        <v>4</v>
       </c>
       <c r="Y7">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>51</v>
       </c>
       <c r="C8" t="s">
         <v>52</v>
       </c>
       <c r="D8" t="s">
         <v>40</v>
       </c>
       <c r="E8">
-        <v>357</v>
+        <v>40</v>
       </c>
       <c r="F8">
-        <v>317</v>
+        <v>32</v>
       </c>
       <c r="G8">
-        <v>674</v>
+        <v>72</v>
       </c>
       <c r="H8">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="I8">
-        <v>45</v>
+        <v>6</v>
       </c>
       <c r="J8">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K8">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="L8">
-        <v>62</v>
+        <v>8</v>
       </c>
       <c r="M8">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N8">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="O8">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="P8">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="Q8">
-        <v>70</v>
+        <v>3</v>
       </c>
       <c r="R8">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="S8">
-        <v>4</v>
-[...17 lines deleted...]
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9" t="s">
         <v>53</v>
       </c>
       <c r="C9" t="s">
         <v>54</v>
       </c>
       <c r="D9" t="s">
         <v>40</v>
       </c>
       <c r="E9">
-        <v>475</v>
+        <v>570</v>
       </c>
       <c r="F9">
-        <v>488</v>
+        <v>594</v>
       </c>
       <c r="G9">
-        <v>963</v>
+        <v>1164</v>
       </c>
       <c r="H9">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="I9">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="J9">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K9">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="L9">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="M9">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="N9">
-        <v>84</v>
+        <v>104</v>
       </c>
       <c r="O9">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="P9">
+        <v>8</v>
+      </c>
+      <c r="Q9">
+        <v>120</v>
+      </c>
+      <c r="R9">
+        <v>96</v>
+      </c>
+      <c r="S9">
+        <v>9</v>
+      </c>
+      <c r="T9">
+        <v>104</v>
+      </c>
+      <c r="U9">
+        <v>121</v>
+      </c>
+      <c r="V9">
+        <v>9</v>
+      </c>
+      <c r="W9">
+        <v>91</v>
+      </c>
+      <c r="X9">
+        <v>110</v>
+      </c>
+      <c r="Y9">
+        <v>8</v>
+      </c>
+      <c r="AI9">
         <v>7</v>
       </c>
-      <c r="Q9">
-[...24 lines deleted...]
-        <v>7</v>
+      <c r="AJ9">
+        <v>4</v>
+      </c>
+      <c r="AK9">
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" t="s">
         <v>56</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10">
-        <v>77</v>
+        <v>1202</v>
       </c>
       <c r="F10">
-        <v>59</v>
+        <v>1124</v>
       </c>
       <c r="G10">
-        <v>136</v>
+        <v>2326</v>
       </c>
       <c r="H10">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="I10">
-        <v>8</v>
+        <v>152</v>
       </c>
       <c r="J10">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="K10">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="L10">
-        <v>8</v>
+        <v>182</v>
       </c>
       <c r="M10">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="N10">
+        <v>189</v>
+      </c>
+      <c r="O10">
+        <v>190</v>
+      </c>
+      <c r="P10">
         <v>14</v>
       </c>
-      <c r="O10">
-[...4 lines deleted...]
-      </c>
       <c r="Q10">
-        <v>10</v>
+        <v>197</v>
       </c>
       <c r="R10">
-        <v>11</v>
+        <v>176</v>
       </c>
       <c r="S10">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="T10">
-        <v>13</v>
+        <v>220</v>
       </c>
       <c r="U10">
+        <v>209</v>
+      </c>
+      <c r="V10">
         <v>15</v>
       </c>
-      <c r="V10">
-[...1 lines deleted...]
-      </c>
       <c r="W10">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="X10">
-        <v>4</v>
+        <v>215</v>
       </c>
       <c r="Y10">
-        <v>1</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" t="s">
         <v>37</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" t="s">
         <v>58</v>
       </c>
       <c r="D11" t="s">
         <v>40</v>
       </c>
       <c r="E11">
-        <v>331</v>
+        <v>779</v>
       </c>
       <c r="F11">
-        <v>314</v>
+        <v>671</v>
       </c>
       <c r="G11">
-        <v>645</v>
+        <v>1450</v>
       </c>
       <c r="H11">
-        <v>49</v>
+        <v>82</v>
       </c>
       <c r="I11">
-        <v>55</v>
+        <v>90</v>
       </c>
       <c r="J11">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K11">
-        <v>43</v>
+        <v>112</v>
       </c>
       <c r="L11">
-        <v>45</v>
+        <v>95</v>
       </c>
       <c r="M11">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="N11">
-        <v>65</v>
+        <v>118</v>
       </c>
       <c r="O11">
-        <v>46</v>
+        <v>127</v>
       </c>
       <c r="P11">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="Q11">
-        <v>45</v>
+        <v>138</v>
       </c>
       <c r="R11">
-        <v>65</v>
+        <v>105</v>
       </c>
       <c r="S11">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="T11">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="U11">
-        <v>45</v>
+        <v>134</v>
       </c>
       <c r="V11">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="W11">
-        <v>58</v>
+        <v>158</v>
       </c>
       <c r="X11">
-        <v>58</v>
+        <v>120</v>
       </c>
       <c r="Y11">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" t="s">
         <v>60</v>
       </c>
       <c r="D12" t="s">
         <v>40</v>
       </c>
       <c r="E12">
-        <v>571</v>
+        <v>434</v>
       </c>
       <c r="F12">
-        <v>482</v>
+        <v>379</v>
       </c>
       <c r="G12">
-        <v>1053</v>
+        <v>813</v>
       </c>
       <c r="H12">
-        <v>107</v>
+        <v>59</v>
       </c>
       <c r="I12">
-        <v>79</v>
+        <v>48</v>
       </c>
       <c r="J12">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K12">
-        <v>91</v>
+        <v>70</v>
       </c>
       <c r="L12">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="M12">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N12">
-        <v>99</v>
+        <v>76</v>
       </c>
       <c r="O12">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="P12">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="Q12">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="R12">
-        <v>88</v>
+        <v>64</v>
       </c>
       <c r="S12">
         <v>6</v>
       </c>
       <c r="T12">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="U12">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="V12">
         <v>6</v>
       </c>
       <c r="W12">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="X12">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="Y12">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="AI12">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="AJ12">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="AK12">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13" t="s">
         <v>61</v>
       </c>
       <c r="C13" t="s">
         <v>62</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="E13">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="F13">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="G13">
-        <v>59</v>
+        <v>136</v>
       </c>
       <c r="H13">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="I13">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="J13">
         <v>1</v>
       </c>
       <c r="K13">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="L13">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="M13">
         <v>1</v>
       </c>
       <c r="N13">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="O13">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
       <c r="Q13">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="R13">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="S13">
         <v>1</v>
       </c>
       <c r="T13">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="U13">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="V13">
         <v>1</v>
       </c>
       <c r="W13">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="X13">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Y13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14" t="s">
         <v>63</v>
       </c>
       <c r="C14" t="s">
         <v>64</v>
       </c>
       <c r="D14" t="s">
         <v>40</v>
       </c>
       <c r="E14">
-        <v>487</v>
+        <v>357</v>
       </c>
       <c r="F14">
-        <v>387</v>
+        <v>317</v>
       </c>
       <c r="G14">
-        <v>874</v>
+        <v>674</v>
       </c>
       <c r="H14">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="I14">
+        <v>45</v>
+      </c>
+      <c r="J14">
+        <v>4</v>
+      </c>
+      <c r="K14">
         <v>60</v>
       </c>
-      <c r="J14">
-[...4 lines deleted...]
-      </c>
       <c r="L14">
+        <v>62</v>
+      </c>
+      <c r="M14">
+        <v>5</v>
+      </c>
+      <c r="N14">
+        <v>53</v>
+      </c>
+      <c r="O14">
+        <v>54</v>
+      </c>
+      <c r="P14">
+        <v>4</v>
+      </c>
+      <c r="Q14">
+        <v>70</v>
+      </c>
+      <c r="R14">
+        <v>37</v>
+      </c>
+      <c r="S14">
+        <v>4</v>
+      </c>
+      <c r="T14">
+        <v>75</v>
+      </c>
+      <c r="U14">
+        <v>62</v>
+      </c>
+      <c r="V14">
+        <v>5</v>
+      </c>
+      <c r="W14">
         <v>52</v>
       </c>
-      <c r="M14">
-[...31 lines deleted...]
-      </c>
       <c r="X14">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="Y14">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>65</v>
       </c>
       <c r="C15" t="s">
         <v>66</v>
       </c>
       <c r="D15" t="s">
         <v>40</v>
       </c>
       <c r="E15">
-        <v>250</v>
+        <v>475</v>
       </c>
       <c r="F15">
-        <v>253</v>
+        <v>488</v>
       </c>
       <c r="G15">
-        <v>503</v>
+        <v>963</v>
       </c>
       <c r="H15">
-        <v>35</v>
+        <v>76</v>
       </c>
       <c r="I15">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="J15">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K15">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="L15">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="M15">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="N15">
-        <v>43</v>
+        <v>84</v>
       </c>
       <c r="O15">
-        <v>46</v>
+        <v>83</v>
       </c>
       <c r="P15">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="Q15">
-        <v>43</v>
+        <v>89</v>
       </c>
       <c r="R15">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="S15">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="T15">
-        <v>50</v>
+        <v>87</v>
       </c>
       <c r="U15">
-        <v>46</v>
+        <v>84</v>
       </c>
       <c r="V15">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="W15">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="X15">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="Y15">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16" t="s">
         <v>67</v>
       </c>
       <c r="C16" t="s">
         <v>68</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16">
-        <v>156</v>
+        <v>331</v>
       </c>
       <c r="F16">
-        <v>155</v>
+        <v>314</v>
       </c>
       <c r="G16">
-        <v>311</v>
+        <v>645</v>
       </c>
       <c r="H16">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="I16">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="J16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K16">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="L16">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="M16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N16">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="O16">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="P16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Q16">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="R16">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="S16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T16">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="U16">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="V16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="W16">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="X16">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="Y16">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>69</v>
       </c>
       <c r="C17" t="s">
         <v>70</v>
       </c>
       <c r="D17" t="s">
         <v>40</v>
       </c>
       <c r="E17">
-        <v>13</v>
+        <v>571</v>
       </c>
       <c r="F17">
-        <v>19</v>
+        <v>482</v>
       </c>
       <c r="G17">
-        <v>32</v>
+        <v>1053</v>
       </c>
       <c r="H17">
-        <v>0</v>
+        <v>107</v>
       </c>
       <c r="I17">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="J17">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K17">
-        <v>2</v>
+        <v>91</v>
       </c>
       <c r="L17">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="M17">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="N17">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="O17">
-        <v>4</v>
+        <v>65</v>
       </c>
       <c r="P17">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="Q17">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="R17">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="S17">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="T17">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="U17">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="V17">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="W17">
-        <v>3</v>
+        <v>109</v>
       </c>
       <c r="X17">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="Y17">
-        <v>1</v>
+        <v>7</v>
+      </c>
+      <c r="AI17">
+        <v>9</v>
+      </c>
+      <c r="AJ17">
+        <v>7</v>
+      </c>
+      <c r="AK17">
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>71</v>
       </c>
       <c r="C18" t="s">
         <v>72</v>
       </c>
       <c r="D18" t="s">
         <v>40</v>
       </c>
       <c r="E18">
-        <v>635</v>
+        <v>34</v>
       </c>
       <c r="F18">
-        <v>571</v>
+        <v>26</v>
       </c>
       <c r="G18">
-        <v>1206</v>
+        <v>60</v>
       </c>
       <c r="H18">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="I18">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="J18">
+        <v>1</v>
+      </c>
+      <c r="K18">
+        <v>5</v>
+      </c>
+      <c r="L18">
+        <v>1</v>
+      </c>
+      <c r="M18">
+        <v>1</v>
+      </c>
+      <c r="N18">
+        <v>6</v>
+      </c>
+      <c r="O18">
         <v>7</v>
       </c>
-      <c r="K18">
-[...5 lines deleted...]
-      <c r="M18">
+      <c r="P18">
+        <v>1</v>
+      </c>
+      <c r="Q18">
         <v>7</v>
       </c>
-      <c r="N18">
-[...10 lines deleted...]
-      </c>
       <c r="R18">
-        <v>100</v>
+        <v>4</v>
       </c>
       <c r="S18">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="T18">
-        <v>109</v>
+        <v>6</v>
       </c>
       <c r="U18">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="V18">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="W18">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="X18">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="Y18">
-        <v>7</v>
-[...7 lines deleted...]
-      <c r="AK18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19" t="s">
         <v>73</v>
       </c>
       <c r="C19" t="s">
         <v>74</v>
       </c>
       <c r="D19" t="s">
         <v>75</v>
       </c>
       <c r="E19">
-        <v>201</v>
+        <v>790</v>
       </c>
       <c r="F19">
-        <v>177</v>
+        <v>759</v>
       </c>
       <c r="G19">
-        <v>378</v>
+        <v>1549</v>
       </c>
       <c r="Z19">
-        <v>69</v>
+        <v>279</v>
       </c>
       <c r="AA19">
-        <v>64</v>
+        <v>242</v>
       </c>
       <c r="AB19">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="AC19">
-        <v>73</v>
+        <v>251</v>
       </c>
       <c r="AD19">
-        <v>60</v>
+        <v>264</v>
       </c>
       <c r="AE19">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="AF19">
-        <v>59</v>
+        <v>260</v>
       </c>
       <c r="AG19">
-        <v>53</v>
+        <v>253</v>
       </c>
       <c r="AH19">
-        <v>4</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" t="s">
         <v>37</v>
       </c>
       <c r="B20" t="s">
         <v>76</v>
       </c>
       <c r="C20" t="s">
         <v>77</v>
       </c>
       <c r="D20" t="s">
         <v>75</v>
       </c>
       <c r="E20">
-        <v>1062</v>
+        <v>201</v>
       </c>
       <c r="F20">
-        <v>854</v>
+        <v>177</v>
       </c>
       <c r="G20">
-        <v>1916</v>
+        <v>378</v>
       </c>
       <c r="Z20">
-        <v>360</v>
+        <v>69</v>
       </c>
       <c r="AA20">
-        <v>286</v>
+        <v>64</v>
       </c>
       <c r="AB20">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="AC20">
-        <v>343</v>
+        <v>73</v>
       </c>
       <c r="AD20">
-        <v>288</v>
+        <v>60</v>
       </c>
       <c r="AE20">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="AF20">
-        <v>359</v>
+        <v>59</v>
       </c>
       <c r="AG20">
-        <v>280</v>
+        <v>53</v>
       </c>
       <c r="AH20">
-        <v>13</v>
+        <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" t="s">
         <v>37</v>
       </c>
       <c r="B21" t="s">
         <v>78</v>
       </c>
       <c r="C21" t="s">
         <v>79</v>
       </c>
       <c r="D21" t="s">
         <v>75</v>
       </c>
       <c r="E21">
-        <v>265</v>
+        <v>1062</v>
       </c>
       <c r="F21">
-        <v>224</v>
+        <v>854</v>
       </c>
       <c r="G21">
-        <v>489</v>
+        <v>1916</v>
       </c>
       <c r="Z21">
-        <v>98</v>
+        <v>360</v>
       </c>
       <c r="AA21">
-        <v>86</v>
+        <v>286</v>
       </c>
       <c r="AB21">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="AC21">
-        <v>78</v>
+        <v>343</v>
       </c>
       <c r="AD21">
-        <v>77</v>
+        <v>288</v>
       </c>
       <c r="AE21">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="AF21">
-        <v>89</v>
+        <v>359</v>
       </c>
       <c r="AG21">
-        <v>61</v>
+        <v>280</v>
       </c>
       <c r="AH21">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22" t="s">
         <v>80</v>
       </c>
       <c r="C22" t="s">
         <v>81</v>
       </c>
       <c r="D22" t="s">
         <v>75</v>
       </c>
       <c r="E22">
-        <v>572</v>
+        <v>265</v>
       </c>
       <c r="F22">
-        <v>590</v>
+        <v>224</v>
       </c>
       <c r="G22">
-        <v>1162</v>
+        <v>489</v>
       </c>
       <c r="Z22">
-        <v>204</v>
+        <v>98</v>
       </c>
       <c r="AA22">
-        <v>195</v>
+        <v>86</v>
       </c>
       <c r="AB22">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="AC22">
-        <v>198</v>
+        <v>78</v>
       </c>
       <c r="AD22">
-        <v>223</v>
+        <v>77</v>
       </c>
       <c r="AE22">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="AF22">
-        <v>170</v>
+        <v>89</v>
       </c>
       <c r="AG22">
-        <v>172</v>
+        <v>61</v>
       </c>
       <c r="AH22">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23" t="s">
         <v>82</v>
       </c>
       <c r="C23" t="s">
         <v>83</v>
       </c>
       <c r="D23" t="s">
         <v>75</v>
       </c>
       <c r="E23">
         <v>159</v>
       </c>
       <c r="F23">
         <v>139</v>
       </c>
       <c r="G23">
         <v>298</v>
       </c>
       <c r="Z23">
@@ -3603,704 +3603,704 @@
       </c>
       <c r="AF23">
         <v>50</v>
       </c>
       <c r="AG23">
         <v>35</v>
       </c>
       <c r="AH23">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24" t="s">
         <v>84</v>
       </c>
       <c r="C24" t="s">
         <v>85</v>
       </c>
       <c r="D24" t="s">
         <v>75</v>
       </c>
       <c r="E24">
-        <v>21</v>
+        <v>571</v>
       </c>
       <c r="F24">
-        <v>16</v>
+        <v>590</v>
       </c>
       <c r="G24">
-        <v>37</v>
+        <v>1161</v>
       </c>
       <c r="Z24">
-        <v>6</v>
+        <v>203</v>
       </c>
       <c r="AA24">
-        <v>7</v>
+        <v>195</v>
       </c>
       <c r="AB24">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="AC24">
-        <v>9</v>
+        <v>198</v>
       </c>
       <c r="AD24">
-        <v>3</v>
+        <v>223</v>
       </c>
       <c r="AE24">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="AF24">
-        <v>6</v>
+        <v>170</v>
       </c>
       <c r="AG24">
-        <v>6</v>
+        <v>172</v>
       </c>
       <c r="AH24">
-        <v>1</v>
+        <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25" t="s">
         <v>86</v>
       </c>
       <c r="C25" t="s">
         <v>87</v>
       </c>
       <c r="D25" t="s">
         <v>75</v>
       </c>
       <c r="E25">
-        <v>971</v>
+        <v>21</v>
       </c>
       <c r="F25">
-        <v>782</v>
+        <v>16</v>
       </c>
       <c r="G25">
-        <v>1753</v>
+        <v>37</v>
       </c>
       <c r="Z25">
-        <v>317</v>
+        <v>6</v>
       </c>
       <c r="AA25">
-        <v>251</v>
+        <v>7</v>
       </c>
       <c r="AB25">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="AC25">
-        <v>360</v>
+        <v>9</v>
       </c>
       <c r="AD25">
-        <v>292</v>
+        <v>3</v>
       </c>
       <c r="AE25">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="AF25">
-        <v>294</v>
+        <v>6</v>
       </c>
       <c r="AG25">
-        <v>239</v>
+        <v>6</v>
       </c>
       <c r="AH25">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26" t="s">
         <v>88</v>
       </c>
       <c r="C26" t="s">
         <v>89</v>
       </c>
       <c r="D26" t="s">
         <v>75</v>
       </c>
       <c r="E26">
-        <v>391</v>
+        <v>972</v>
       </c>
       <c r="F26">
-        <v>439</v>
+        <v>783</v>
       </c>
       <c r="G26">
-        <v>830</v>
+        <v>1755</v>
       </c>
       <c r="Z26">
-        <v>152</v>
+        <v>318</v>
       </c>
       <c r="AA26">
-        <v>153</v>
+        <v>252</v>
       </c>
       <c r="AB26">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="AC26">
-        <v>138</v>
+        <v>360</v>
       </c>
       <c r="AD26">
-        <v>164</v>
+        <v>292</v>
       </c>
       <c r="AE26">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="AF26">
-        <v>101</v>
+        <v>294</v>
       </c>
       <c r="AG26">
-        <v>122</v>
+        <v>239</v>
       </c>
       <c r="AH26">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27" t="s">
         <v>90</v>
       </c>
       <c r="C27" t="s">
         <v>91</v>
       </c>
       <c r="D27" t="s">
         <v>75</v>
       </c>
       <c r="E27">
-        <v>790</v>
+        <v>391</v>
       </c>
       <c r="F27">
-        <v>759</v>
+        <v>439</v>
       </c>
       <c r="G27">
-        <v>1549</v>
+        <v>830</v>
       </c>
       <c r="Z27">
-        <v>279</v>
+        <v>152</v>
       </c>
       <c r="AA27">
-        <v>242</v>
+        <v>153</v>
       </c>
       <c r="AB27">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="AC27">
-        <v>251</v>
+        <v>138</v>
       </c>
       <c r="AD27">
-        <v>264</v>
+        <v>164</v>
       </c>
       <c r="AE27">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="AF27">
-        <v>260</v>
+        <v>101</v>
       </c>
       <c r="AG27">
-        <v>253</v>
+        <v>122</v>
       </c>
       <c r="AH27">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" t="s">
         <v>92</v>
       </c>
       <c r="B28" t="s">
         <v>93</v>
       </c>
       <c r="C28" t="s">
         <v>94</v>
       </c>
       <c r="D28" t="s">
         <v>40</v>
       </c>
       <c r="E28">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="F28">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="G28">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="H28">
         <v>5</v>
       </c>
       <c r="I28">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J28">
         <v>1</v>
       </c>
       <c r="K28">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L28">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="M28">
         <v>1</v>
       </c>
       <c r="N28">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="O28">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
       <c r="Q28">
         <v>6</v>
       </c>
       <c r="R28">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="S28">
         <v>1</v>
       </c>
       <c r="T28">
         <v>6</v>
       </c>
       <c r="U28">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="V28">
         <v>1</v>
       </c>
       <c r="W28">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="X28">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="Y28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" t="s">
         <v>95</v>
       </c>
       <c r="C29" t="s">
         <v>96</v>
       </c>
       <c r="D29" t="s">
         <v>40</v>
       </c>
       <c r="E29">
-        <v>73</v>
+        <v>33</v>
       </c>
       <c r="F29">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="G29">
-        <v>129</v>
+        <v>59</v>
       </c>
       <c r="H29">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="I29">
+        <v>2</v>
+      </c>
+      <c r="J29">
+        <v>1</v>
+      </c>
+      <c r="K29">
+        <v>3</v>
+      </c>
+      <c r="L29">
+        <v>6</v>
+      </c>
+      <c r="M29">
+        <v>1</v>
+      </c>
+      <c r="N29">
+        <v>8</v>
+      </c>
+      <c r="O29">
         <v>7</v>
       </c>
-      <c r="J29">
-[...16 lines deleted...]
-      </c>
       <c r="P29">
         <v>1</v>
       </c>
       <c r="Q29">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="R29">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="S29">
         <v>1</v>
       </c>
       <c r="T29">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="U29">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="V29">
         <v>1</v>
       </c>
       <c r="W29">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="X29">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="Y29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>97</v>
       </c>
       <c r="C30" t="s">
         <v>98</v>
       </c>
       <c r="D30" t="s">
         <v>40</v>
       </c>
       <c r="E30">
-        <v>35</v>
+        <v>182</v>
       </c>
       <c r="F30">
+        <v>177</v>
+      </c>
+      <c r="G30">
+        <v>359</v>
+      </c>
+      <c r="H30">
         <v>28</v>
       </c>
-      <c r="G30">
-[...4 lines deleted...]
-      </c>
       <c r="I30">
-        <v>4</v>
+        <v>31</v>
       </c>
       <c r="J30">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K30">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="L30">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="M30">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N30">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="O30">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="P30">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q30">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="R30">
-        <v>4</v>
+        <v>38</v>
       </c>
       <c r="S30">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T30">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="U30">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="V30">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W30">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="X30">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="Y30">
+        <v>3</v>
+      </c>
+      <c r="AI30">
+        <v>2</v>
+      </c>
+      <c r="AJ30">
+        <v>0</v>
+      </c>
+      <c r="AK30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>99</v>
       </c>
       <c r="C31" t="s">
         <v>100</v>
       </c>
       <c r="D31" t="s">
         <v>40</v>
       </c>
       <c r="E31">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="F31">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="G31">
-        <v>81</v>
+        <v>64</v>
       </c>
       <c r="H31">
         <v>5</v>
       </c>
       <c r="I31">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
       <c r="K31">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L31">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="M31">
         <v>1</v>
       </c>
       <c r="N31">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="O31">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
       <c r="Q31">
         <v>6</v>
       </c>
       <c r="R31">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="S31">
         <v>1</v>
       </c>
       <c r="T31">
         <v>6</v>
       </c>
       <c r="U31">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="V31">
         <v>1</v>
       </c>
       <c r="W31">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="X31">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="Y31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>101</v>
       </c>
       <c r="C32" t="s">
         <v>102</v>
       </c>
       <c r="D32" t="s">
         <v>40</v>
       </c>
       <c r="E32">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="F32">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="G32">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="H32">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="I32">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
       <c r="K32">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="L32">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M32">
         <v>1</v>
       </c>
       <c r="N32">
+        <v>13</v>
+      </c>
+      <c r="O32">
+        <v>11</v>
+      </c>
+      <c r="P32">
+        <v>1</v>
+      </c>
+      <c r="Q32">
+        <v>13</v>
+      </c>
+      <c r="R32">
+        <v>11</v>
+      </c>
+      <c r="S32">
+        <v>1</v>
+      </c>
+      <c r="T32">
+        <v>14</v>
+      </c>
+      <c r="U32">
         <v>8</v>
       </c>
-      <c r="O32">
-[...19 lines deleted...]
-      </c>
       <c r="V32">
         <v>1</v>
       </c>
       <c r="W32">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="X32">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="Y32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>103</v>
       </c>
       <c r="C33" t="s">
         <v>104</v>
       </c>
       <c r="D33" t="s">
         <v>40</v>
       </c>
       <c r="E33">
-        <v>182</v>
+        <v>35</v>
       </c>
       <c r="F33">
-        <v>177</v>
+        <v>28</v>
       </c>
       <c r="G33">
-        <v>359</v>
+        <v>63</v>
       </c>
       <c r="H33">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="I33">
-        <v>31</v>
+        <v>4</v>
       </c>
       <c r="J33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K33">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="L33">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="M33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N33">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="O33">
-        <v>28</v>
+        <v>3</v>
       </c>
       <c r="P33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q33">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="R33">
-        <v>38</v>
+        <v>4</v>
       </c>
       <c r="S33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T33">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="U33">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="V33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W33">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="X33">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="Y33">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="AK33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>105</v>
       </c>
       <c r="C34" t="s">
         <v>106</v>
       </c>
       <c r="D34" t="s">
         <v>75</v>
       </c>
       <c r="E34">
         <v>111</v>
       </c>
       <c r="F34">
         <v>98</v>
       </c>
       <c r="G34">
         <v>209</v>
       </c>
@@ -4324,505 +4324,505 @@
       </c>
       <c r="AF34">
         <v>44</v>
       </c>
       <c r="AG34">
         <v>29</v>
       </c>
       <c r="AH34">
         <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" t="s">
         <v>107</v>
       </c>
       <c r="B35" t="s">
         <v>108</v>
       </c>
       <c r="C35" t="s">
         <v>109</v>
       </c>
       <c r="D35" t="s">
         <v>40</v>
       </c>
       <c r="E35">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="F35">
-        <v>83</v>
+        <v>117</v>
       </c>
       <c r="G35">
-        <v>182</v>
+        <v>241</v>
       </c>
       <c r="H35">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="I35">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="J35">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K35">
+        <v>21</v>
+      </c>
+      <c r="L35">
+        <v>22</v>
+      </c>
+      <c r="M35">
+        <v>2</v>
+      </c>
+      <c r="N35">
         <v>20</v>
       </c>
-      <c r="L35">
-[...7 lines deleted...]
-      </c>
       <c r="O35">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="P35">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q35">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="R35">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S35">
         <v>2</v>
       </c>
       <c r="T35">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="U35">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="V35">
         <v>2</v>
       </c>
       <c r="W35">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="X35">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="Y35">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" t="s">
         <v>107</v>
       </c>
       <c r="B36" t="s">
         <v>110</v>
       </c>
       <c r="C36" t="s">
         <v>111</v>
       </c>
       <c r="D36" t="s">
         <v>40</v>
       </c>
       <c r="E36">
-        <v>585</v>
+        <v>54</v>
       </c>
       <c r="F36">
-        <v>531</v>
+        <v>46</v>
       </c>
       <c r="G36">
-        <v>1116</v>
+        <v>100</v>
       </c>
       <c r="H36">
-        <v>92</v>
+        <v>9</v>
       </c>
       <c r="I36">
-        <v>75</v>
+        <v>5</v>
       </c>
       <c r="J36">
+        <v>1</v>
+      </c>
+      <c r="K36">
+        <v>7</v>
+      </c>
+      <c r="L36">
+        <v>8</v>
+      </c>
+      <c r="M36">
+        <v>1</v>
+      </c>
+      <c r="N36">
+        <v>10</v>
+      </c>
+      <c r="O36">
+        <v>5</v>
+      </c>
+      <c r="P36">
+        <v>1</v>
+      </c>
+      <c r="Q36">
+        <v>9</v>
+      </c>
+      <c r="R36">
+        <v>8</v>
+      </c>
+      <c r="S36">
+        <v>1</v>
+      </c>
+      <c r="T36">
+        <v>8</v>
+      </c>
+      <c r="U36">
+        <v>14</v>
+      </c>
+      <c r="V36">
+        <v>1</v>
+      </c>
+      <c r="W36">
+        <v>11</v>
+      </c>
+      <c r="X36">
         <v>6</v>
       </c>
-      <c r="K36">
-[...40 lines deleted...]
-      </c>
       <c r="Y36">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>112</v>
       </c>
       <c r="C37" t="s">
         <v>113</v>
       </c>
       <c r="D37" t="s">
         <v>40</v>
       </c>
       <c r="E37">
-        <v>33</v>
+        <v>99</v>
       </c>
       <c r="F37">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="G37">
-        <v>55</v>
+        <v>182</v>
       </c>
       <c r="H37">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="I37">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="J37">
         <v>1</v>
       </c>
       <c r="K37">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="L37">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="M37">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N37">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="O37">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
       <c r="Q37">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="R37">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="S37">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T37">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="U37">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="V37">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W37">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="X37">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="Y37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>114</v>
       </c>
       <c r="C38" t="s">
         <v>115</v>
       </c>
       <c r="D38" t="s">
         <v>40</v>
       </c>
       <c r="E38">
-        <v>83</v>
+        <v>585</v>
       </c>
       <c r="F38">
-        <v>97</v>
+        <v>531</v>
       </c>
       <c r="G38">
-        <v>180</v>
+        <v>1116</v>
       </c>
       <c r="H38">
+        <v>92</v>
+      </c>
+      <c r="I38">
+        <v>75</v>
+      </c>
+      <c r="J38">
         <v>6</v>
       </c>
-      <c r="I38">
-[...4 lines deleted...]
-      </c>
       <c r="K38">
-        <v>14</v>
+        <v>98</v>
       </c>
       <c r="L38">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="M38">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="N38">
-        <v>16</v>
+        <v>95</v>
       </c>
       <c r="O38">
-        <v>16</v>
+        <v>85</v>
       </c>
       <c r="P38">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="Q38">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="R38">
-        <v>21</v>
+        <v>78</v>
       </c>
       <c r="S38">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="T38">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c r="U38">
+        <v>116</v>
+      </c>
+      <c r="V38">
         <v>8</v>
       </c>
-      <c r="V38">
-[...1 lines deleted...]
-      </c>
       <c r="W38">
-        <v>17</v>
+        <v>105</v>
       </c>
       <c r="X38">
-        <v>15</v>
+        <v>87</v>
       </c>
       <c r="Y38">
+        <v>8</v>
+      </c>
+      <c r="AI38">
+        <v>7</v>
+      </c>
+      <c r="AJ38">
+        <v>0</v>
+      </c>
+      <c r="AK38">
         <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" t="s">
         <v>116</v>
       </c>
       <c r="C39" t="s">
         <v>117</v>
       </c>
       <c r="D39" t="s">
         <v>40</v>
       </c>
       <c r="E39">
-        <v>124</v>
+        <v>33</v>
       </c>
       <c r="F39">
-        <v>117</v>
+        <v>22</v>
       </c>
       <c r="G39">
-        <v>241</v>
+        <v>55</v>
       </c>
       <c r="H39">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="I39">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="J39">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K39">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="L39">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="M39">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N39">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="O39">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="P39">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q39">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="R39">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="S39">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T39">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="U39">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="V39">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W39">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="X39">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="Y39">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" t="s">
         <v>118</v>
       </c>
       <c r="C40" t="s">
         <v>119</v>
       </c>
       <c r="D40" t="s">
         <v>40</v>
       </c>
       <c r="E40">
-        <v>54</v>
+        <v>83</v>
       </c>
       <c r="F40">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="G40">
-        <v>100</v>
+        <v>180</v>
       </c>
       <c r="H40">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="I40">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="J40">
         <v>1</v>
       </c>
       <c r="K40">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="L40">
+        <v>24</v>
+      </c>
+      <c r="M40">
+        <v>2</v>
+      </c>
+      <c r="N40">
+        <v>16</v>
+      </c>
+      <c r="O40">
+        <v>16</v>
+      </c>
+      <c r="P40">
+        <v>2</v>
+      </c>
+      <c r="Q40">
+        <v>16</v>
+      </c>
+      <c r="R40">
+        <v>21</v>
+      </c>
+      <c r="S40">
+        <v>2</v>
+      </c>
+      <c r="T40">
+        <v>14</v>
+      </c>
+      <c r="U40">
         <v>8</v>
       </c>
-      <c r="M40">
-[...25 lines deleted...]
-      </c>
       <c r="V40">
         <v>1</v>
       </c>
       <c r="W40">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="X40">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="Y40">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>120</v>
       </c>
       <c r="C41" t="s">
         <v>121</v>
       </c>
       <c r="D41" t="s">
         <v>75</v>
       </c>
       <c r="E41">
         <v>294</v>
       </c>
       <c r="F41">
         <v>266</v>
       </c>
       <c r="G41">
         <v>560</v>
       </c>
       <c r="Z41">
@@ -5325,901 +5325,901 @@
       </c>
       <c r="W47">
         <v>5</v>
       </c>
       <c r="X47">
         <v>12</v>
       </c>
       <c r="Y47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>135</v>
       </c>
       <c r="C48" t="s">
         <v>136</v>
       </c>
       <c r="D48" t="s">
         <v>75</v>
       </c>
       <c r="E48">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="F48">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="G48">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="Z48">
         <v>200</v>
       </c>
       <c r="AA48">
         <v>159</v>
       </c>
       <c r="AB48">
         <v>13</v>
       </c>
       <c r="AC48">
         <v>159</v>
       </c>
       <c r="AD48">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="AE48">
         <v>13</v>
       </c>
       <c r="AF48">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="AG48">
         <v>141</v>
       </c>
       <c r="AH48">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" t="s">
         <v>137</v>
       </c>
       <c r="B49" t="s">
         <v>138</v>
       </c>
       <c r="C49" t="s">
         <v>139</v>
       </c>
       <c r="D49" t="s">
         <v>40</v>
       </c>
       <c r="E49">
-        <v>357</v>
+        <v>788</v>
       </c>
       <c r="F49">
-        <v>324</v>
+        <v>746</v>
       </c>
       <c r="G49">
-        <v>681</v>
+        <v>1534</v>
       </c>
       <c r="H49">
-        <v>45</v>
+        <v>130</v>
       </c>
       <c r="I49">
-        <v>37</v>
+        <v>104</v>
       </c>
       <c r="J49">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="K49">
-        <v>45</v>
+        <v>139</v>
       </c>
       <c r="L49">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="M49">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="N49">
-        <v>61</v>
+        <v>119</v>
       </c>
       <c r="O49">
-        <v>68</v>
+        <v>147</v>
       </c>
       <c r="P49">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="Q49">
-        <v>76</v>
+        <v>135</v>
       </c>
       <c r="R49">
-        <v>62</v>
+        <v>126</v>
       </c>
       <c r="S49">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="T49">
-        <v>67</v>
+        <v>136</v>
       </c>
       <c r="U49">
-        <v>42</v>
+        <v>139</v>
       </c>
       <c r="V49">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="W49">
-        <v>63</v>
+        <v>129</v>
       </c>
       <c r="X49">
-        <v>60</v>
+        <v>133</v>
       </c>
       <c r="Y49">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" t="s">
         <v>137</v>
       </c>
       <c r="B50" t="s">
         <v>140</v>
       </c>
       <c r="C50" t="s">
         <v>141</v>
       </c>
       <c r="D50" t="s">
         <v>40</v>
       </c>
       <c r="E50">
-        <v>163</v>
+        <v>112</v>
       </c>
       <c r="F50">
-        <v>122</v>
+        <v>85</v>
       </c>
       <c r="G50">
-        <v>285</v>
+        <v>197</v>
       </c>
       <c r="H50">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="I50">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="J50">
         <v>2</v>
       </c>
       <c r="K50">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="L50">
+        <v>9</v>
+      </c>
+      <c r="M50">
+        <v>1</v>
+      </c>
+      <c r="N50">
         <v>22</v>
       </c>
-      <c r="M50">
-[...4 lines deleted...]
-      </c>
       <c r="O50">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="P50">
         <v>2</v>
       </c>
       <c r="Q50">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="R50">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="S50">
         <v>2</v>
       </c>
       <c r="T50">
+        <v>22</v>
+      </c>
+      <c r="U50">
+        <v>14</v>
+      </c>
+      <c r="V50">
+        <v>2</v>
+      </c>
+      <c r="W50">
         <v>20</v>
       </c>
-      <c r="U50">
-[...7 lines deleted...]
-      </c>
       <c r="X50">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="Y50">
         <v>2</v>
-      </c>
-[...7 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" t="s">
         <v>137</v>
       </c>
       <c r="B51" t="s">
         <v>142</v>
       </c>
       <c r="C51" t="s">
         <v>143</v>
       </c>
       <c r="D51" t="s">
         <v>40</v>
       </c>
       <c r="E51">
-        <v>189</v>
+        <v>163</v>
       </c>
       <c r="F51">
-        <v>178</v>
+        <v>123</v>
       </c>
       <c r="G51">
-        <v>367</v>
+        <v>286</v>
       </c>
       <c r="H51">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="I51">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="J51">
         <v>2</v>
       </c>
       <c r="K51">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="L51">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="M51">
         <v>2</v>
       </c>
       <c r="N51">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="O51">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="P51">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q51">
         <v>33</v>
       </c>
       <c r="R51">
+        <v>17</v>
+      </c>
+      <c r="S51">
+        <v>2</v>
+      </c>
+      <c r="T51">
         <v>20</v>
       </c>
-      <c r="S51">
-[...4 lines deleted...]
-      </c>
       <c r="U51">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="V51">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="W51">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="X51">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="Y51">
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="AI51">
+        <v>8</v>
+      </c>
+      <c r="AJ51">
+        <v>2</v>
+      </c>
+      <c r="AK51">
+        <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" t="s">
         <v>137</v>
       </c>
       <c r="B52" t="s">
         <v>144</v>
       </c>
       <c r="C52" t="s">
         <v>145</v>
       </c>
       <c r="D52" t="s">
         <v>40</v>
       </c>
       <c r="E52">
-        <v>399</v>
+        <v>357</v>
       </c>
       <c r="F52">
-        <v>366</v>
+        <v>324</v>
       </c>
       <c r="G52">
-        <v>765</v>
+        <v>681</v>
       </c>
       <c r="H52">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="I52">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="J52">
         <v>4</v>
       </c>
       <c r="K52">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="L52">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M52">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N52">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="O52">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P52">
         <v>5</v>
       </c>
       <c r="Q52">
         <v>76</v>
       </c>
       <c r="R52">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="S52">
         <v>6</v>
       </c>
       <c r="T52">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="U52">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="V52">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="W52">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="X52">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="Y52">
         <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" t="s">
         <v>137</v>
       </c>
       <c r="B53" t="s">
         <v>146</v>
       </c>
       <c r="C53" t="s">
         <v>147</v>
       </c>
       <c r="D53" t="s">
         <v>40</v>
       </c>
       <c r="E53">
-        <v>72</v>
+        <v>189</v>
       </c>
       <c r="F53">
-        <v>68</v>
+        <v>178</v>
       </c>
       <c r="G53">
-        <v>140</v>
+        <v>367</v>
       </c>
       <c r="H53">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="I53">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="J53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K53">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="L53">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="M53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N53">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="O53">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="P53">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q53">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="R53">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="S53">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="T53">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="U53">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="V53">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W53">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="X53">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="Y53">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>148</v>
       </c>
       <c r="C54" t="s">
         <v>149</v>
       </c>
       <c r="D54" t="s">
         <v>40</v>
       </c>
       <c r="E54">
-        <v>61</v>
+        <v>121</v>
       </c>
       <c r="F54">
-        <v>53</v>
+        <v>78</v>
       </c>
       <c r="G54">
-        <v>114</v>
+        <v>199</v>
       </c>
       <c r="H54">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I54">
         <v>11</v>
       </c>
       <c r="J54">
         <v>1</v>
       </c>
       <c r="K54">
+        <v>19</v>
+      </c>
+      <c r="L54">
+        <v>10</v>
+      </c>
+      <c r="M54">
+        <v>2</v>
+      </c>
+      <c r="N54">
+        <v>29</v>
+      </c>
+      <c r="O54">
         <v>15</v>
       </c>
-      <c r="L54">
+      <c r="P54">
+        <v>2</v>
+      </c>
+      <c r="Q54">
+        <v>24</v>
+      </c>
+      <c r="R54">
+        <v>14</v>
+      </c>
+      <c r="S54">
+        <v>2</v>
+      </c>
+      <c r="T54">
+        <v>21</v>
+      </c>
+      <c r="U54">
         <v>12</v>
       </c>
-      <c r="M54">
-[...25 lines deleted...]
-      </c>
       <c r="V54">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="W54">
+        <v>16</v>
+      </c>
+      <c r="X54">
+        <v>16</v>
+      </c>
+      <c r="Y54">
+        <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>150</v>
       </c>
       <c r="C55" t="s">
         <v>151</v>
       </c>
       <c r="D55" t="s">
         <v>40</v>
       </c>
       <c r="E55">
-        <v>121</v>
+        <v>399</v>
       </c>
       <c r="F55">
-        <v>78</v>
+        <v>366</v>
       </c>
       <c r="G55">
-        <v>199</v>
+        <v>765</v>
       </c>
       <c r="H55">
-        <v>12</v>
+        <v>54</v>
       </c>
       <c r="I55">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="J55">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K55">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="L55">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="M55">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N55">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="O55">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="P55">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Q55">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="R55">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="S55">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="T55">
-        <v>21</v>
+        <v>75</v>
       </c>
       <c r="U55">
-        <v>12</v>
+        <v>61</v>
       </c>
       <c r="V55">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="W55">
-        <v>16</v>
+        <v>70</v>
       </c>
       <c r="X55">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="Y55">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="A56" t="s">
         <v>137</v>
       </c>
       <c r="B56" t="s">
         <v>152</v>
       </c>
       <c r="C56" t="s">
         <v>153</v>
       </c>
       <c r="D56" t="s">
         <v>40</v>
       </c>
       <c r="E56">
-        <v>112</v>
+        <v>72</v>
       </c>
       <c r="F56">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="G56">
-        <v>197</v>
+        <v>140</v>
       </c>
       <c r="H56">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="I56">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="J56">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K56">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L56">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="M56">
         <v>1</v>
       </c>
       <c r="N56">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="O56">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="P56">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q56">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="R56">
         <v>12</v>
       </c>
       <c r="S56">
         <v>2</v>
       </c>
       <c r="T56">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="U56">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="V56">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W56">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="X56">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="Y56">
         <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="A57" t="s">
         <v>137</v>
       </c>
       <c r="B57" t="s">
         <v>154</v>
       </c>
       <c r="C57" t="s">
         <v>155</v>
       </c>
       <c r="D57" t="s">
         <v>40</v>
       </c>
       <c r="E57">
-        <v>413</v>
+        <v>61</v>
       </c>
       <c r="F57">
-        <v>387</v>
+        <v>53</v>
       </c>
       <c r="G57">
-        <v>800</v>
+        <v>114</v>
       </c>
       <c r="H57">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="I57">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="J57">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K57">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="L57">
-        <v>59</v>
+        <v>12</v>
       </c>
       <c r="M57">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N57">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="O57">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="P57">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="Q57">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="R57">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="S57">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="T57">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="U57">
-        <v>61</v>
+        <v>5</v>
       </c>
       <c r="V57">
-        <v>5</v>
-[...17 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="A58" t="s">
         <v>137</v>
       </c>
       <c r="B58" t="s">
         <v>156</v>
       </c>
       <c r="C58" t="s">
         <v>157</v>
       </c>
       <c r="D58" t="s">
         <v>40</v>
       </c>
       <c r="E58">
-        <v>788</v>
+        <v>413</v>
       </c>
       <c r="F58">
-        <v>746</v>
+        <v>387</v>
       </c>
       <c r="G58">
-        <v>1534</v>
+        <v>800</v>
       </c>
       <c r="H58">
-        <v>130</v>
+        <v>49</v>
       </c>
       <c r="I58">
-        <v>104</v>
+        <v>47</v>
       </c>
       <c r="J58">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="K58">
-        <v>139</v>
+        <v>45</v>
       </c>
       <c r="L58">
-        <v>97</v>
+        <v>59</v>
       </c>
       <c r="M58">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="N58">
-        <v>119</v>
+        <v>81</v>
       </c>
       <c r="O58">
-        <v>147</v>
+        <v>70</v>
       </c>
       <c r="P58">
+        <v>6</v>
+      </c>
+      <c r="Q58">
+        <v>72</v>
+      </c>
+      <c r="R58">
+        <v>84</v>
+      </c>
+      <c r="S58">
+        <v>6</v>
+      </c>
+      <c r="T58">
+        <v>78</v>
+      </c>
+      <c r="U58">
+        <v>61</v>
+      </c>
+      <c r="V58">
+        <v>5</v>
+      </c>
+      <c r="W58">
+        <v>78</v>
+      </c>
+      <c r="X58">
+        <v>59</v>
+      </c>
+      <c r="Y58">
+        <v>5</v>
+      </c>
+      <c r="AI58">
         <v>10</v>
       </c>
-      <c r="Q58">
-[...24 lines deleted...]
-        <v>10</v>
+      <c r="AJ58">
+        <v>7</v>
+      </c>
+      <c r="AK58">
+        <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="A59" t="s">
         <v>137</v>
       </c>
       <c r="B59" t="s">
         <v>158</v>
       </c>
       <c r="C59" t="s">
         <v>159</v>
       </c>
       <c r="D59" t="s">
         <v>75</v>
       </c>
       <c r="E59">
         <v>338</v>
       </c>
       <c r="F59">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="G59">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="Z59">
         <v>116</v>
       </c>
       <c r="AA59">
         <v>112</v>
       </c>
       <c r="AB59">
         <v>9</v>
       </c>
       <c r="AC59">
         <v>114</v>
       </c>
       <c r="AD59">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AE59">
         <v>9</v>
       </c>
       <c r="AF59">
         <v>108</v>
       </c>
       <c r="AG59">
         <v>86</v>
       </c>
       <c r="AH59">
         <v>8</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="A60" t="s">
         <v>137</v>
       </c>
       <c r="B60" t="s">
         <v>160</v>
       </c>
       <c r="C60" t="s">
         <v>161</v>
       </c>
       <c r="D60" t="s">
@@ -6254,673 +6254,673 @@
       </c>
       <c r="AF60">
         <v>40</v>
       </c>
       <c r="AG60">
         <v>38</v>
       </c>
       <c r="AH60">
         <v>3</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="A61" t="s">
         <v>162</v>
       </c>
       <c r="B61" t="s">
         <v>163</v>
       </c>
       <c r="C61" t="s">
         <v>164</v>
       </c>
       <c r="D61" t="s">
         <v>40</v>
       </c>
       <c r="E61">
-        <v>47</v>
+        <v>193</v>
       </c>
       <c r="F61">
-        <v>52</v>
+        <v>164</v>
       </c>
       <c r="G61">
-        <v>99</v>
+        <v>357</v>
       </c>
       <c r="H61">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="I61">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="J61">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K61">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="L61">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="M61">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N61">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="O61">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="P61">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q61">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="R61">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="S61">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T61">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="U61">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="V61">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W61">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="X61">
-        <v>5</v>
+        <v>31</v>
       </c>
       <c r="Y61">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="A62" t="s">
         <v>162</v>
       </c>
       <c r="B62" t="s">
         <v>165</v>
       </c>
       <c r="C62" t="s">
         <v>166</v>
       </c>
       <c r="D62" t="s">
         <v>40</v>
       </c>
       <c r="E62">
-        <v>139</v>
+        <v>274</v>
       </c>
       <c r="F62">
-        <v>98</v>
+        <v>245</v>
       </c>
       <c r="G62">
-        <v>237</v>
+        <v>519</v>
       </c>
       <c r="H62">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="I62">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="J62">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K62">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="L62">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="M62">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N62">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="O62">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="P62">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q62">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="R62">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="S62">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="T62">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="U62">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="V62">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="W62">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="X62">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="Y62">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="A63" t="s">
         <v>162</v>
       </c>
       <c r="B63" t="s">
         <v>167</v>
       </c>
       <c r="C63" t="s">
         <v>168</v>
       </c>
       <c r="D63" t="s">
         <v>40</v>
       </c>
       <c r="E63">
-        <v>44</v>
+        <v>139</v>
       </c>
       <c r="F63">
-        <v>34</v>
+        <v>98</v>
       </c>
       <c r="G63">
-        <v>78</v>
+        <v>237</v>
       </c>
       <c r="H63">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="I63">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J63">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K63">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="L63">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="M63">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N63">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="O63">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="P63">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q63">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="R63">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="S63">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T63">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="U63">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="V63">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W63">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="X63">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="Y63">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="A64" t="s">
         <v>162</v>
       </c>
       <c r="B64" t="s">
         <v>169</v>
       </c>
       <c r="C64" t="s">
         <v>170</v>
       </c>
       <c r="D64" t="s">
         <v>40</v>
       </c>
       <c r="E64">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="F64">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="G64">
-        <v>68</v>
+        <v>99</v>
       </c>
       <c r="H64">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I64">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="J64">
         <v>1</v>
       </c>
       <c r="K64">
         <v>6</v>
       </c>
       <c r="L64">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M64">
         <v>1</v>
       </c>
       <c r="N64">
         <v>4</v>
       </c>
       <c r="O64">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
       <c r="Q64">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="R64">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="S64">
         <v>1</v>
       </c>
       <c r="T64">
         <v>8</v>
       </c>
       <c r="U64">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="V64">
         <v>1</v>
       </c>
       <c r="W64">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="X64">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="Y64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="A65" t="s">
         <v>162</v>
       </c>
       <c r="B65" t="s">
         <v>171</v>
       </c>
       <c r="C65" t="s">
         <v>172</v>
       </c>
       <c r="D65" t="s">
         <v>40</v>
       </c>
       <c r="E65">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="F65">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="G65">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="H65">
         <v>7</v>
       </c>
       <c r="I65">
         <v>4</v>
       </c>
       <c r="J65">
         <v>1</v>
       </c>
       <c r="K65">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="L65">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="M65">
         <v>1</v>
       </c>
       <c r="N65">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="O65">
         <v>7</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
       <c r="Q65">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="R65">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="S65">
         <v>1</v>
       </c>
       <c r="T65">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="U65">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="V65">
         <v>1</v>
       </c>
       <c r="W65">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="X65">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="Y65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="A66" t="s">
         <v>162</v>
       </c>
       <c r="B66" t="s">
         <v>173</v>
       </c>
       <c r="C66" t="s">
         <v>174</v>
       </c>
       <c r="D66" t="s">
         <v>40</v>
       </c>
       <c r="E66">
-        <v>274</v>
+        <v>30</v>
       </c>
       <c r="F66">
-        <v>245</v>
+        <v>38</v>
       </c>
       <c r="G66">
-        <v>519</v>
+        <v>68</v>
       </c>
       <c r="H66">
-        <v>36</v>
+        <v>1</v>
       </c>
       <c r="I66">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="J66">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K66">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="L66">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="M66">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N66">
-        <v>42</v>
+        <v>4</v>
       </c>
       <c r="O66">
-        <v>39</v>
+        <v>4</v>
       </c>
       <c r="P66">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q66">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="R66">
-        <v>43</v>
+        <v>6</v>
       </c>
       <c r="S66">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="T66">
-        <v>55</v>
+        <v>8</v>
       </c>
       <c r="U66">
-        <v>43</v>
+        <v>6</v>
       </c>
       <c r="V66">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W66">
-        <v>43</v>
+        <v>3</v>
       </c>
       <c r="X66">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="Y66">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>175</v>
       </c>
       <c r="C67" t="s">
         <v>176</v>
       </c>
       <c r="D67" t="s">
         <v>40</v>
       </c>
       <c r="E67">
-        <v>193</v>
+        <v>55</v>
       </c>
       <c r="F67">
-        <v>164</v>
+        <v>43</v>
       </c>
       <c r="G67">
-        <v>357</v>
+        <v>98</v>
       </c>
       <c r="H67">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="I67">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="J67">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K67">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="L67">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="M67">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N67">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="O67">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="P67">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q67">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="R67">
-        <v>31</v>
+        <v>4</v>
       </c>
       <c r="S67">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T67">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="U67">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="V67">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W67">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="X67">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="Y67">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>177</v>
       </c>
       <c r="C68" t="s">
         <v>178</v>
       </c>
       <c r="D68" t="s">
         <v>75</v>
       </c>
       <c r="E68">
-        <v>423</v>
+        <v>809</v>
       </c>
       <c r="F68">
-        <v>352</v>
+        <v>764</v>
       </c>
       <c r="G68">
-        <v>775</v>
+        <v>1573</v>
       </c>
       <c r="Z68">
-        <v>148</v>
+        <v>295</v>
       </c>
       <c r="AA68">
-        <v>110</v>
+        <v>254</v>
       </c>
       <c r="AB68">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="AC68">
-        <v>136</v>
+        <v>281</v>
       </c>
       <c r="AD68">
-        <v>131</v>
+        <v>286</v>
       </c>
       <c r="AE68">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="AF68">
-        <v>139</v>
+        <v>233</v>
       </c>
       <c r="AG68">
-        <v>111</v>
+        <v>224</v>
       </c>
       <c r="AH68">
-        <v>10</v>
+        <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>179</v>
       </c>
       <c r="C69" t="s">
         <v>180</v>
       </c>
       <c r="D69" t="s">
         <v>75</v>
       </c>
       <c r="E69">
-        <v>809</v>
+        <v>423</v>
       </c>
       <c r="F69">
-        <v>765</v>
+        <v>353</v>
       </c>
       <c r="G69">
-        <v>1574</v>
+        <v>776</v>
       </c>
       <c r="Z69">
-        <v>295</v>
+        <v>148</v>
       </c>
       <c r="AA69">
-        <v>254</v>
+        <v>110</v>
       </c>
       <c r="AB69">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="AC69">
-        <v>281</v>
+        <v>136</v>
       </c>
       <c r="AD69">
-        <v>287</v>
+        <v>132</v>
       </c>
       <c r="AE69">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="AF69">
-        <v>233</v>
+        <v>139</v>
       </c>
       <c r="AG69">
-        <v>224</v>
+        <v>111</v>
       </c>
       <c r="AH69">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="A70" t="s">
         <v>181</v>
       </c>
       <c r="B70" t="s">
         <v>182</v>
       </c>
       <c r="C70" t="s">
         <v>183</v>
       </c>
       <c r="D70" t="s">
         <v>40</v>
       </c>
       <c r="E70">
         <v>48</v>
       </c>
       <c r="F70">
         <v>38</v>
       </c>
       <c r="G70">
         <v>86</v>
       </c>
       <c r="H70">
@@ -7097,1081 +7097,1081 @@
       </c>
       <c r="AF72">
         <v>50</v>
       </c>
       <c r="AG72">
         <v>61</v>
       </c>
       <c r="AH72">
         <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="A73" t="s">
         <v>188</v>
       </c>
       <c r="B73" t="s">
         <v>189</v>
       </c>
       <c r="C73" t="s">
         <v>190</v>
       </c>
       <c r="D73" t="s">
         <v>40</v>
       </c>
       <c r="E73">
-        <v>649</v>
+        <v>371</v>
       </c>
       <c r="F73">
-        <v>615</v>
+        <v>374</v>
       </c>
       <c r="G73">
-        <v>1264</v>
+        <v>745</v>
       </c>
       <c r="H73">
-        <v>92</v>
+        <v>46</v>
       </c>
       <c r="I73">
-        <v>92</v>
+        <v>61</v>
       </c>
       <c r="J73">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K73">
-        <v>97</v>
+        <v>51</v>
       </c>
       <c r="L73">
-        <v>102</v>
+        <v>62</v>
       </c>
       <c r="M73">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="N73">
-        <v>106</v>
+        <v>66</v>
       </c>
       <c r="O73">
-        <v>117</v>
+        <v>51</v>
       </c>
       <c r="P73">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="Q73">
-        <v>107</v>
+        <v>85</v>
       </c>
       <c r="R73">
-        <v>112</v>
+        <v>69</v>
       </c>
       <c r="S73">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="T73">
-        <v>124</v>
+        <v>58</v>
       </c>
       <c r="U73">
-        <v>107</v>
+        <v>67</v>
       </c>
       <c r="V73">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="W73">
-        <v>117</v>
+        <v>65</v>
       </c>
       <c r="X73">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="Y73">
-        <v>7</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="A74" t="s">
         <v>188</v>
       </c>
       <c r="B74" t="s">
         <v>191</v>
       </c>
       <c r="C74" t="s">
         <v>192</v>
       </c>
       <c r="D74" t="s">
         <v>40</v>
       </c>
       <c r="E74">
-        <v>436</v>
+        <v>648</v>
       </c>
       <c r="F74">
-        <v>407</v>
+        <v>615</v>
       </c>
       <c r="G74">
-        <v>843</v>
+        <v>1263</v>
       </c>
       <c r="H74">
-        <v>69</v>
+        <v>92</v>
       </c>
       <c r="I74">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="J74">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K74">
-        <v>66</v>
+        <v>97</v>
       </c>
       <c r="L74">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="M74">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="N74">
-        <v>79</v>
+        <v>105</v>
       </c>
       <c r="O74">
-        <v>61</v>
+        <v>117</v>
       </c>
       <c r="P74">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Q74">
-        <v>75</v>
+        <v>107</v>
       </c>
       <c r="R74">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="S74">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="T74">
-        <v>71</v>
+        <v>124</v>
       </c>
       <c r="U74">
-        <v>72</v>
+        <v>107</v>
       </c>
       <c r="V74">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="W74">
-        <v>76</v>
+        <v>117</v>
       </c>
       <c r="X74">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="Y74">
-        <v>5</v>
+        <v>7</v>
+      </c>
+      <c r="AI74">
+        <v>6</v>
+      </c>
+      <c r="AJ74">
+        <v>3</v>
+      </c>
+      <c r="AK74">
+        <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="A75" t="s">
         <v>188</v>
       </c>
       <c r="B75" t="s">
         <v>193</v>
       </c>
       <c r="C75" t="s">
         <v>194</v>
       </c>
       <c r="D75" t="s">
         <v>40</v>
       </c>
       <c r="E75">
-        <v>366</v>
+        <v>436</v>
       </c>
       <c r="F75">
-        <v>362</v>
+        <v>407</v>
       </c>
       <c r="G75">
-        <v>728</v>
+        <v>843</v>
       </c>
       <c r="H75">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="I75">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="J75">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K75">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="L75">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="M75">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="N75">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="O75">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="P75">
         <v>5</v>
       </c>
       <c r="Q75">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="R75">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="S75">
         <v>5</v>
       </c>
       <c r="T75">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="U75">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="V75">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="W75">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="X75">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Y75">
         <v>5</v>
-      </c>
-[...7 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="A76" t="s">
         <v>188</v>
       </c>
       <c r="B76" t="s">
         <v>195</v>
       </c>
       <c r="C76" t="s">
         <v>196</v>
       </c>
       <c r="D76" t="s">
         <v>40</v>
       </c>
       <c r="E76">
-        <v>166</v>
+        <v>366</v>
       </c>
       <c r="F76">
-        <v>156</v>
+        <v>362</v>
       </c>
       <c r="G76">
-        <v>322</v>
+        <v>728</v>
       </c>
       <c r="H76">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="I76">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="J76">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K76">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="L76">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="M76">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N76">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="O76">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="P76">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Q76">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="R76">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="S76">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="T76">
-        <v>29</v>
+        <v>83</v>
       </c>
       <c r="U76">
-        <v>38</v>
+        <v>66</v>
       </c>
       <c r="V76">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="W76">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="X76">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="Y76">
+        <v>5</v>
+      </c>
+      <c r="AI76">
+        <v>8</v>
+      </c>
+      <c r="AJ76">
+        <v>4</v>
+      </c>
+      <c r="AK76">
         <v>2</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="A77" t="s">
         <v>188</v>
       </c>
       <c r="B77" t="s">
         <v>197</v>
       </c>
       <c r="C77" t="s">
         <v>198</v>
       </c>
       <c r="D77" t="s">
         <v>40</v>
       </c>
       <c r="E77">
-        <v>94</v>
+        <v>166</v>
       </c>
       <c r="F77">
-        <v>99</v>
+        <v>156</v>
       </c>
       <c r="G77">
-        <v>193</v>
+        <v>322</v>
       </c>
       <c r="H77">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="I77">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="J77">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K77">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="L77">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="M77">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N77">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="O77">
+        <v>29</v>
+      </c>
+      <c r="P77">
+        <v>3</v>
+      </c>
+      <c r="Q77">
+        <v>26</v>
+      </c>
+      <c r="R77">
         <v>24</v>
       </c>
-      <c r="P77">
-[...7 lines deleted...]
-      </c>
       <c r="S77">
         <v>2</v>
       </c>
       <c r="T77">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="U77">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="V77">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W77">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="X77">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="Y77">
         <v>2</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="A78" t="s">
         <v>188</v>
       </c>
       <c r="B78" t="s">
         <v>199</v>
       </c>
       <c r="C78" t="s">
         <v>200</v>
       </c>
       <c r="D78" t="s">
         <v>40</v>
       </c>
       <c r="E78">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="F78">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="G78">
-        <v>216</v>
+        <v>195</v>
       </c>
       <c r="H78">
+        <v>20</v>
+      </c>
+      <c r="I78">
+        <v>13</v>
+      </c>
+      <c r="J78">
+        <v>2</v>
+      </c>
+      <c r="K78">
+        <v>13</v>
+      </c>
+      <c r="L78">
+        <v>14</v>
+      </c>
+      <c r="M78">
+        <v>1</v>
+      </c>
+      <c r="N78">
+        <v>12</v>
+      </c>
+      <c r="O78">
+        <v>24</v>
+      </c>
+      <c r="P78">
+        <v>2</v>
+      </c>
+      <c r="Q78">
+        <v>20</v>
+      </c>
+      <c r="R78">
+        <v>14</v>
+      </c>
+      <c r="S78">
+        <v>2</v>
+      </c>
+      <c r="T78">
         <v>15</v>
       </c>
-      <c r="I78">
+      <c r="U78">
+        <v>20</v>
+      </c>
+      <c r="V78">
+        <v>2</v>
+      </c>
+      <c r="W78">
+        <v>16</v>
+      </c>
+      <c r="X78">
         <v>14</v>
-      </c>
-[...43 lines deleted...]
-        <v>17</v>
       </c>
       <c r="Y78">
         <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>201</v>
       </c>
       <c r="C79" t="s">
         <v>202</v>
       </c>
       <c r="D79" t="s">
         <v>40</v>
       </c>
       <c r="E79">
-        <v>371</v>
+        <v>111</v>
       </c>
       <c r="F79">
-        <v>374</v>
+        <v>105</v>
       </c>
       <c r="G79">
-        <v>745</v>
+        <v>216</v>
       </c>
       <c r="H79">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="I79">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="J79">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K79">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="L79">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="M79">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="N79">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="O79">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="P79">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="Q79">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="R79">
-        <v>69</v>
+        <v>24</v>
       </c>
       <c r="S79">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="T79">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="U79">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="V79">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="W79">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="X79">
-        <v>64</v>
+        <v>17</v>
       </c>
       <c r="Y79">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>203</v>
       </c>
       <c r="C80" t="s">
         <v>204</v>
       </c>
       <c r="D80" t="s">
         <v>75</v>
       </c>
       <c r="E80">
         <v>528</v>
       </c>
       <c r="F80">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="G80">
-        <v>1005</v>
+        <v>1004</v>
       </c>
       <c r="Z80">
         <v>174</v>
       </c>
       <c r="AA80">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="AB80">
         <v>13</v>
       </c>
       <c r="AC80">
         <v>176</v>
       </c>
       <c r="AD80">
         <v>159</v>
       </c>
       <c r="AE80">
         <v>13</v>
       </c>
       <c r="AF80">
         <v>178</v>
       </c>
       <c r="AG80">
         <v>155</v>
       </c>
       <c r="AH80">
         <v>13</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="A81" t="s">
         <v>188</v>
       </c>
       <c r="B81" t="s">
         <v>205</v>
       </c>
       <c r="C81" t="s">
         <v>206</v>
       </c>
       <c r="D81" t="s">
         <v>75</v>
       </c>
       <c r="E81">
         <v>399</v>
       </c>
       <c r="F81">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="G81">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="Z81">
         <v>136</v>
       </c>
       <c r="AA81">
         <v>127</v>
       </c>
       <c r="AB81">
         <v>10</v>
       </c>
       <c r="AC81">
         <v>147</v>
       </c>
       <c r="AD81">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AE81">
         <v>10</v>
       </c>
       <c r="AF81">
         <v>108</v>
       </c>
       <c r="AG81">
         <v>114</v>
       </c>
       <c r="AH81">
         <v>8</v>
       </c>
       <c r="AI81">
         <v>8</v>
       </c>
       <c r="AJ81">
         <v>1</v>
       </c>
       <c r="AK81">
         <v>3</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="A82" t="s">
         <v>188</v>
       </c>
       <c r="B82" t="s">
         <v>207</v>
       </c>
       <c r="C82" t="s">
         <v>208</v>
       </c>
       <c r="D82" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E82">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="F82">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G82">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="AI82">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="AJ82">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="AK82">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="A83" t="s">
         <v>188</v>
       </c>
       <c r="B83" t="s">
         <v>209</v>
       </c>
       <c r="C83" t="s">
         <v>210</v>
       </c>
       <c r="D83" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E83">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="F83">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G83">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="AI83">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="AJ83">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="AK83">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="A84" t="s">
         <v>211</v>
       </c>
       <c r="B84" t="s">
         <v>212</v>
       </c>
       <c r="C84" t="s">
         <v>213</v>
       </c>
       <c r="D84" t="s">
         <v>40</v>
       </c>
       <c r="E84">
-        <v>53</v>
+        <v>361</v>
       </c>
       <c r="F84">
-        <v>39</v>
+        <v>365</v>
       </c>
       <c r="G84">
-        <v>92</v>
+        <v>726</v>
       </c>
       <c r="H84">
-        <v>7</v>
+        <v>61</v>
       </c>
       <c r="I84">
-        <v>7</v>
+        <v>60</v>
       </c>
       <c r="J84">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K84">
-        <v>6</v>
+        <v>70</v>
       </c>
       <c r="L84">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="M84">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N84">
-        <v>9</v>
+        <v>58</v>
       </c>
       <c r="O84">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="P84">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="Q84">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="R84">
-        <v>4</v>
+        <v>69</v>
       </c>
       <c r="S84">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="T84">
-        <v>11</v>
+        <v>74</v>
       </c>
       <c r="U84">
-        <v>4</v>
+        <v>59</v>
       </c>
       <c r="V84">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="W84">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="X84">
-        <v>9</v>
+        <v>62</v>
       </c>
       <c r="Y84">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="A85" t="s">
         <v>211</v>
       </c>
       <c r="B85" t="s">
         <v>214</v>
       </c>
       <c r="C85" t="s">
         <v>215</v>
       </c>
       <c r="D85" t="s">
         <v>40</v>
       </c>
       <c r="E85">
-        <v>306</v>
+        <v>253</v>
       </c>
       <c r="F85">
-        <v>307</v>
+        <v>254</v>
       </c>
       <c r="G85">
-        <v>613</v>
+        <v>507</v>
       </c>
       <c r="H85">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="I85">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="J85">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K85">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="L85">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="M85">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N85">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="O85">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="P85">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Q85">
         <v>45</v>
       </c>
       <c r="R85">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="S85">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T85">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="U85">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="V85">
         <v>4</v>
       </c>
       <c r="W85">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="X85">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="Y85">
         <v>4</v>
-      </c>
-[...7 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="A86" t="s">
         <v>211</v>
       </c>
       <c r="B86" t="s">
         <v>216</v>
       </c>
       <c r="C86" t="s">
         <v>217</v>
       </c>
       <c r="D86" t="s">
         <v>40</v>
       </c>
       <c r="E86">
-        <v>361</v>
+        <v>306</v>
       </c>
       <c r="F86">
-        <v>365</v>
+        <v>307</v>
       </c>
       <c r="G86">
-        <v>726</v>
+        <v>613</v>
       </c>
       <c r="H86">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="I86">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="J86">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K86">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="L86">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="M86">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N86">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="O86">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="P86">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Q86">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="R86">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="S86">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="T86">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="U86">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="V86">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="W86">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="X86">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="Y86">
         <v>4</v>
+      </c>
+      <c r="AI86">
+        <v>4</v>
+      </c>
+      <c r="AJ86">
+        <v>2</v>
+      </c>
+      <c r="AK86">
+        <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="A87" t="s">
         <v>211</v>
       </c>
       <c r="B87" t="s">
         <v>218</v>
       </c>
       <c r="C87" t="s">
         <v>219</v>
       </c>
       <c r="D87" t="s">
         <v>40</v>
       </c>
       <c r="E87">
-        <v>253</v>
+        <v>53</v>
       </c>
       <c r="F87">
-        <v>254</v>
+        <v>39</v>
       </c>
       <c r="G87">
-        <v>507</v>
+        <v>92</v>
       </c>
       <c r="H87">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="I87">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="J87">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K87">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="L87">
-        <v>46</v>
+        <v>3</v>
       </c>
       <c r="M87">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N87">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="O87">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="P87">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q87">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="R87">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="S87">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T87">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="U87">
-        <v>49</v>
+        <v>4</v>
       </c>
       <c r="V87">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W87">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="X87">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="Y87">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="A88" t="s">
         <v>211</v>
       </c>
       <c r="B88" t="s">
         <v>220</v>
       </c>
       <c r="C88" t="s">
         <v>221</v>
       </c>
       <c r="D88" t="s">
         <v>75</v>
       </c>
       <c r="E88">
         <v>435</v>
       </c>
       <c r="F88">
         <v>405</v>
       </c>
       <c r="G88">
         <v>840</v>
       </c>
       <c r="Z88">
@@ -8194,677 +8194,677 @@
       </c>
       <c r="AF88">
         <v>133</v>
       </c>
       <c r="AG88">
         <v>116</v>
       </c>
       <c r="AH88">
         <v>10</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="A89" t="s">
         <v>222</v>
       </c>
       <c r="B89" t="s">
         <v>223</v>
       </c>
       <c r="C89" t="s">
         <v>224</v>
       </c>
       <c r="D89" t="s">
         <v>40</v>
       </c>
       <c r="E89">
+        <v>804</v>
+      </c>
+      <c r="F89">
+        <v>775</v>
+      </c>
+      <c r="G89">
+        <v>1579</v>
+      </c>
+      <c r="H89">
+        <v>125</v>
+      </c>
+      <c r="I89">
+        <v>109</v>
+      </c>
+      <c r="J89">
+        <v>9</v>
+      </c>
+      <c r="K89">
+        <v>131</v>
+      </c>
+      <c r="L89">
+        <v>98</v>
+      </c>
+      <c r="M89">
+        <v>9</v>
+      </c>
+      <c r="N89">
+        <v>129</v>
+      </c>
+      <c r="O89">
+        <v>139</v>
+      </c>
+      <c r="P89">
+        <v>10</v>
+      </c>
+      <c r="Q89">
+        <v>135</v>
+      </c>
+      <c r="R89">
+        <v>145</v>
+      </c>
+      <c r="S89">
+        <v>10</v>
+      </c>
+      <c r="T89">
+        <v>143</v>
+      </c>
+      <c r="U89">
+        <v>150</v>
+      </c>
+      <c r="V89">
+        <v>11</v>
+      </c>
+      <c r="W89">
         <v>138</v>
       </c>
-      <c r="F89">
-[...52 lines deleted...]
-      </c>
       <c r="X89">
-        <v>30</v>
+        <v>132</v>
       </c>
       <c r="Y89">
-        <v>2</v>
+        <v>10</v>
+      </c>
+      <c r="AI89">
+        <v>3</v>
+      </c>
+      <c r="AJ89">
+        <v>2</v>
+      </c>
+      <c r="AK89">
+        <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="A90" t="s">
         <v>222</v>
       </c>
       <c r="B90" t="s">
         <v>225</v>
       </c>
       <c r="C90" t="s">
         <v>226</v>
       </c>
       <c r="D90" t="s">
         <v>40</v>
       </c>
       <c r="E90">
-        <v>506</v>
+        <v>138</v>
       </c>
       <c r="F90">
-        <v>507</v>
+        <v>139</v>
       </c>
       <c r="G90">
-        <v>1013</v>
+        <v>277</v>
       </c>
       <c r="H90">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="I90">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="J90">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K90">
-        <v>94</v>
+        <v>23</v>
       </c>
       <c r="L90">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="M90">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="N90">
-        <v>85</v>
+        <v>19</v>
       </c>
       <c r="O90">
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="P90">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="Q90">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="R90">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="S90">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="T90">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="U90">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="V90">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="W90">
-        <v>86</v>
+        <v>19</v>
       </c>
       <c r="X90">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="Y90">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="A91" t="s">
         <v>222</v>
       </c>
       <c r="B91" t="s">
         <v>227</v>
       </c>
       <c r="C91" t="s">
         <v>228</v>
       </c>
       <c r="D91" t="s">
         <v>40</v>
       </c>
       <c r="E91">
-        <v>25</v>
+        <v>953</v>
       </c>
       <c r="F91">
-        <v>26</v>
+        <v>952</v>
       </c>
       <c r="G91">
-        <v>51</v>
+        <v>1905</v>
       </c>
       <c r="H91">
-        <v>3</v>
+        <v>164</v>
       </c>
       <c r="I91">
-        <v>3</v>
+        <v>150</v>
       </c>
       <c r="J91">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="K91">
-        <v>2</v>
+        <v>156</v>
       </c>
       <c r="L91">
-        <v>4</v>
+        <v>129</v>
       </c>
       <c r="M91">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="N91">
-        <v>4</v>
+        <v>155</v>
       </c>
       <c r="O91">
-        <v>3</v>
+        <v>177</v>
       </c>
       <c r="P91">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="Q91">
-        <v>6</v>
+        <v>169</v>
       </c>
       <c r="R91">
-        <v>5</v>
+        <v>194</v>
       </c>
       <c r="S91">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="T91">
-        <v>5</v>
+        <v>144</v>
       </c>
       <c r="U91">
-        <v>4</v>
+        <v>153</v>
       </c>
       <c r="V91">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="W91">
-        <v>5</v>
+        <v>165</v>
       </c>
       <c r="X91">
-        <v>7</v>
+        <v>149</v>
       </c>
       <c r="Y91">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="A92" t="s">
         <v>222</v>
       </c>
       <c r="B92" t="s">
         <v>229</v>
       </c>
       <c r="C92" t="s">
         <v>230</v>
       </c>
       <c r="D92" t="s">
         <v>40</v>
       </c>
       <c r="E92">
-        <v>805</v>
+        <v>25</v>
       </c>
       <c r="F92">
-        <v>775</v>
+        <v>26</v>
       </c>
       <c r="G92">
-        <v>1580</v>
+        <v>51</v>
       </c>
       <c r="H92">
-        <v>125</v>
+        <v>3</v>
       </c>
       <c r="I92">
-        <v>109</v>
+        <v>3</v>
       </c>
       <c r="J92">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="K92">
-        <v>131</v>
+        <v>2</v>
       </c>
       <c r="L92">
-        <v>98</v>
+        <v>4</v>
       </c>
       <c r="M92">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="N92">
-        <v>129</v>
+        <v>4</v>
       </c>
       <c r="O92">
-        <v>139</v>
+        <v>3</v>
       </c>
       <c r="P92">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="Q92">
-        <v>135</v>
+        <v>6</v>
       </c>
       <c r="R92">
-        <v>145</v>
+        <v>5</v>
       </c>
       <c r="S92">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="T92">
-        <v>144</v>
+        <v>5</v>
       </c>
       <c r="U92">
-        <v>150</v>
+        <v>4</v>
       </c>
       <c r="V92">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="W92">
-        <v>138</v>
+        <v>5</v>
       </c>
       <c r="X92">
-        <v>132</v>
+        <v>7</v>
       </c>
       <c r="Y92">
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="AK92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="A93" t="s">
         <v>222</v>
       </c>
       <c r="B93" t="s">
         <v>231</v>
       </c>
       <c r="C93" t="s">
         <v>232</v>
       </c>
       <c r="D93" t="s">
         <v>40</v>
       </c>
       <c r="E93">
-        <v>120</v>
+        <v>506</v>
       </c>
       <c r="F93">
-        <v>88</v>
+        <v>507</v>
       </c>
       <c r="G93">
-        <v>208</v>
+        <v>1013</v>
       </c>
       <c r="H93">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="I93">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="J93">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K93">
-        <v>18</v>
+        <v>94</v>
       </c>
       <c r="L93">
-        <v>11</v>
+        <v>74</v>
       </c>
       <c r="M93">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="N93">
-        <v>16</v>
+        <v>85</v>
       </c>
       <c r="O93">
-        <v>16</v>
+        <v>85</v>
       </c>
       <c r="P93">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="Q93">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="R93">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="S93">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="T93">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="U93">
-        <v>13</v>
+        <v>105</v>
       </c>
       <c r="V93">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="W93">
-        <v>26</v>
+        <v>86</v>
       </c>
       <c r="X93">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="Y93">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="A94" t="s">
         <v>222</v>
       </c>
       <c r="B94" t="s">
         <v>233</v>
       </c>
       <c r="C94" t="s">
         <v>234</v>
       </c>
       <c r="D94" t="s">
         <v>40</v>
       </c>
       <c r="E94">
-        <v>994</v>
+        <v>120</v>
       </c>
       <c r="F94">
-        <v>863</v>
+        <v>88</v>
       </c>
       <c r="G94">
-        <v>1857</v>
+        <v>208</v>
       </c>
       <c r="H94">
-        <v>148</v>
+        <v>17</v>
       </c>
       <c r="I94">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="J94">
+        <v>2</v>
+      </c>
+      <c r="K94">
+        <v>18</v>
+      </c>
+      <c r="L94">
         <v>11</v>
       </c>
-      <c r="K94">
-[...4 lines deleted...]
-      </c>
       <c r="M94">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="N94">
-        <v>169</v>
+        <v>16</v>
       </c>
       <c r="O94">
-        <v>130</v>
+        <v>16</v>
       </c>
       <c r="P94">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="Q94">
-        <v>162</v>
+        <v>17</v>
       </c>
       <c r="R94">
-        <v>179</v>
+        <v>14</v>
       </c>
       <c r="S94">
+        <v>2</v>
+      </c>
+      <c r="T94">
+        <v>26</v>
+      </c>
+      <c r="U94">
         <v>13</v>
       </c>
-      <c r="T94">
-[...4 lines deleted...]
-      </c>
       <c r="V94">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="W94">
-        <v>167</v>
+        <v>26</v>
       </c>
       <c r="X94">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="Y94">
-        <v>12</v>
-[...7 lines deleted...]
-      <c r="AK94">
         <v>3</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="A95" t="s">
         <v>222</v>
       </c>
       <c r="B95" t="s">
         <v>235</v>
       </c>
       <c r="C95" t="s">
         <v>236</v>
       </c>
       <c r="D95" t="s">
         <v>40</v>
       </c>
       <c r="E95">
-        <v>270</v>
+        <v>994</v>
       </c>
       <c r="F95">
-        <v>192</v>
+        <v>863</v>
       </c>
       <c r="G95">
-        <v>462</v>
+        <v>1857</v>
       </c>
       <c r="H95">
-        <v>33</v>
+        <v>148</v>
       </c>
       <c r="I95">
-        <v>28</v>
+        <v>126</v>
       </c>
       <c r="J95">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="K95">
-        <v>49</v>
+        <v>154</v>
       </c>
       <c r="L95">
-        <v>31</v>
+        <v>119</v>
       </c>
       <c r="M95">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="N95">
-        <v>39</v>
+        <v>169</v>
       </c>
       <c r="O95">
-        <v>29</v>
+        <v>130</v>
       </c>
       <c r="P95">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="Q95">
-        <v>41</v>
+        <v>162</v>
       </c>
       <c r="R95">
-        <v>40</v>
+        <v>179</v>
       </c>
       <c r="S95">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="T95">
-        <v>54</v>
+        <v>185</v>
       </c>
       <c r="U95">
-        <v>25</v>
+        <v>159</v>
       </c>
       <c r="V95">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="W95">
-        <v>40</v>
+        <v>167</v>
       </c>
       <c r="X95">
-        <v>36</v>
+        <v>147</v>
       </c>
       <c r="Y95">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="AI95">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="AJ95">
         <v>3</v>
       </c>
       <c r="AK95">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="A96" t="s">
         <v>222</v>
       </c>
       <c r="B96" t="s">
         <v>237</v>
       </c>
       <c r="C96" t="s">
         <v>238</v>
       </c>
       <c r="D96" t="s">
         <v>40</v>
       </c>
       <c r="E96">
-        <v>953</v>
+        <v>270</v>
       </c>
       <c r="F96">
-        <v>952</v>
+        <v>192</v>
       </c>
       <c r="G96">
-        <v>1905</v>
+        <v>462</v>
       </c>
       <c r="H96">
-        <v>164</v>
+        <v>33</v>
       </c>
       <c r="I96">
-        <v>150</v>
+        <v>28</v>
       </c>
       <c r="J96">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="K96">
-        <v>156</v>
+        <v>49</v>
       </c>
       <c r="L96">
-        <v>129</v>
+        <v>31</v>
       </c>
       <c r="M96">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="N96">
-        <v>155</v>
+        <v>39</v>
       </c>
       <c r="O96">
-        <v>177</v>
+        <v>29</v>
       </c>
       <c r="P96">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="Q96">
-        <v>169</v>
+        <v>41</v>
       </c>
       <c r="R96">
-        <v>194</v>
+        <v>40</v>
       </c>
       <c r="S96">
+        <v>3</v>
+      </c>
+      <c r="T96">
+        <v>54</v>
+      </c>
+      <c r="U96">
+        <v>25</v>
+      </c>
+      <c r="V96">
+        <v>3</v>
+      </c>
+      <c r="W96">
+        <v>40</v>
+      </c>
+      <c r="X96">
+        <v>36</v>
+      </c>
+      <c r="Y96">
+        <v>3</v>
+      </c>
+      <c r="AI96">
         <v>14</v>
       </c>
-      <c r="T96">
-[...15 lines deleted...]
-        <v>12</v>
+      <c r="AJ96">
+        <v>3</v>
+      </c>
+      <c r="AK96">
+        <v>2</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>239</v>
       </c>
       <c r="C97" t="s">
         <v>240</v>
       </c>
       <c r="D97" t="s">
         <v>40</v>
       </c>
       <c r="E97">
         <v>70</v>
       </c>
       <c r="F97">
         <v>80</v>
       </c>
       <c r="G97">
         <v>150</v>
       </c>
       <c r="H97">
@@ -8914,732 +8914,732 @@
       </c>
       <c r="W97">
         <v>11</v>
       </c>
       <c r="X97">
         <v>12</v>
       </c>
       <c r="Y97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>241</v>
       </c>
       <c r="C98" t="s">
         <v>242</v>
       </c>
       <c r="D98" t="s">
         <v>75</v>
       </c>
       <c r="E98">
-        <v>1045</v>
+        <v>521</v>
       </c>
       <c r="F98">
-        <v>1014</v>
+        <v>508</v>
       </c>
       <c r="G98">
-        <v>2059</v>
+        <v>1029</v>
       </c>
       <c r="Z98">
-        <v>361</v>
+        <v>165</v>
       </c>
       <c r="AA98">
-        <v>331</v>
+        <v>153</v>
       </c>
       <c r="AB98">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="AC98">
-        <v>395</v>
+        <v>186</v>
       </c>
       <c r="AD98">
-        <v>383</v>
+        <v>202</v>
       </c>
       <c r="AE98">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="AF98">
-        <v>289</v>
+        <v>158</v>
       </c>
       <c r="AG98">
-        <v>300</v>
+        <v>145</v>
       </c>
       <c r="AH98">
-        <v>22</v>
+        <v>12</v>
+      </c>
+      <c r="AI98">
+        <v>12</v>
+      </c>
+      <c r="AJ98">
+        <v>8</v>
+      </c>
+      <c r="AK98">
+        <v>3</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="A99" t="s">
         <v>222</v>
       </c>
       <c r="B99" t="s">
         <v>243</v>
       </c>
       <c r="C99" t="s">
         <v>244</v>
       </c>
       <c r="D99" t="s">
         <v>75</v>
       </c>
       <c r="E99">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F99">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G99">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="Z99">
         <v>75</v>
       </c>
       <c r="AA99">
         <v>94</v>
       </c>
       <c r="AB99">
         <v>7</v>
       </c>
       <c r="AC99">
         <v>86</v>
       </c>
       <c r="AD99">
         <v>110</v>
       </c>
       <c r="AE99">
         <v>8</v>
       </c>
       <c r="AF99">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AG99">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="AH99">
         <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="A100" t="s">
         <v>222</v>
       </c>
       <c r="B100" t="s">
         <v>245</v>
       </c>
       <c r="C100" t="s">
         <v>246</v>
       </c>
       <c r="D100" t="s">
         <v>75</v>
       </c>
       <c r="E100">
-        <v>521</v>
+        <v>1045</v>
       </c>
       <c r="F100">
-        <v>508</v>
+        <v>1015</v>
       </c>
       <c r="G100">
-        <v>1029</v>
+        <v>2060</v>
       </c>
       <c r="Z100">
-        <v>165</v>
+        <v>361</v>
       </c>
       <c r="AA100">
-        <v>153</v>
+        <v>331</v>
       </c>
       <c r="AB100">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="AC100">
-        <v>186</v>
+        <v>395</v>
       </c>
       <c r="AD100">
-        <v>202</v>
+        <v>384</v>
       </c>
       <c r="AE100">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="AF100">
-        <v>158</v>
+        <v>289</v>
       </c>
       <c r="AG100">
-        <v>145</v>
+        <v>300</v>
       </c>
       <c r="AH100">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>22</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="A101" t="s">
         <v>247</v>
       </c>
       <c r="B101" t="s">
         <v>248</v>
       </c>
       <c r="C101" t="s">
         <v>249</v>
       </c>
       <c r="D101" t="s">
         <v>40</v>
       </c>
       <c r="E101">
-        <v>39</v>
+        <v>124</v>
       </c>
       <c r="F101">
-        <v>36</v>
+        <v>117</v>
       </c>
       <c r="G101">
-        <v>75</v>
+        <v>241</v>
       </c>
       <c r="H101">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="I101">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="J101">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K101">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="L101">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="M101">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N101">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="O101">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="P101">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q101">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="R101">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="S101">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T101">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="U101">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="V101">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W101">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="X101">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="Y101">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="A102" t="s">
         <v>247</v>
       </c>
       <c r="B102" t="s">
         <v>250</v>
       </c>
       <c r="C102" t="s">
         <v>251</v>
       </c>
       <c r="D102" t="s">
         <v>40</v>
       </c>
       <c r="E102">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="F102">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="G102">
-        <v>133</v>
+        <v>95</v>
       </c>
       <c r="H102">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="I102">
+        <v>7</v>
+      </c>
+      <c r="J102">
+        <v>1</v>
+      </c>
+      <c r="K102">
+        <v>3</v>
+      </c>
+      <c r="L102">
         <v>11</v>
       </c>
-      <c r="J102">
-[...5 lines deleted...]
-      <c r="L102">
+      <c r="M102">
+        <v>1</v>
+      </c>
+      <c r="N102">
         <v>10</v>
       </c>
-      <c r="M102">
-[...4 lines deleted...]
-      </c>
       <c r="O102">
+        <v>8</v>
+      </c>
+      <c r="P102">
+        <v>1</v>
+      </c>
+      <c r="Q102">
+        <v>10</v>
+      </c>
+      <c r="R102">
         <v>9</v>
       </c>
-      <c r="P102">
-[...7 lines deleted...]
-      </c>
       <c r="S102">
         <v>1</v>
       </c>
       <c r="T102">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="U102">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="V102">
         <v>1</v>
       </c>
       <c r="W102">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="X102">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Y102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="A103" t="s">
         <v>247</v>
       </c>
       <c r="B103" t="s">
         <v>252</v>
       </c>
       <c r="C103" t="s">
         <v>253</v>
       </c>
       <c r="D103" t="s">
         <v>40</v>
       </c>
       <c r="E103">
-        <v>138</v>
+        <v>69</v>
       </c>
       <c r="F103">
-        <v>138</v>
+        <v>88</v>
       </c>
       <c r="G103">
-        <v>276</v>
+        <v>157</v>
       </c>
       <c r="H103">
+        <v>8</v>
+      </c>
+      <c r="I103">
+        <v>8</v>
+      </c>
+      <c r="J103">
+        <v>1</v>
+      </c>
+      <c r="K103">
+        <v>11</v>
+      </c>
+      <c r="L103">
+        <v>11</v>
+      </c>
+      <c r="M103">
+        <v>1</v>
+      </c>
+      <c r="N103">
+        <v>10</v>
+      </c>
+      <c r="O103">
+        <v>24</v>
+      </c>
+      <c r="P103">
+        <v>2</v>
+      </c>
+      <c r="Q103">
+        <v>7</v>
+      </c>
+      <c r="R103">
+        <v>17</v>
+      </c>
+      <c r="S103">
+        <v>1</v>
+      </c>
+      <c r="T103">
+        <v>17</v>
+      </c>
+      <c r="U103">
+        <v>13</v>
+      </c>
+      <c r="V103">
+        <v>2</v>
+      </c>
+      <c r="W103">
+        <v>16</v>
+      </c>
+      <c r="X103">
         <v>15</v>
-      </c>
-[...46 lines deleted...]
-        <v>25</v>
       </c>
       <c r="Y103">
         <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="A104" t="s">
         <v>247</v>
       </c>
       <c r="B104" t="s">
         <v>254</v>
       </c>
       <c r="C104" t="s">
         <v>255</v>
       </c>
       <c r="D104" t="s">
         <v>40</v>
       </c>
       <c r="E104">
-        <v>380</v>
+        <v>39</v>
       </c>
       <c r="F104">
-        <v>418</v>
+        <v>36</v>
       </c>
       <c r="G104">
-        <v>798</v>
+        <v>75</v>
       </c>
       <c r="H104">
-        <v>51</v>
+        <v>4</v>
       </c>
       <c r="I104">
-        <v>58</v>
+        <v>3</v>
       </c>
       <c r="J104">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K104">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="L104">
-        <v>69</v>
+        <v>5</v>
       </c>
       <c r="M104">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N104">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="O104">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="P104">
+        <v>1</v>
+      </c>
+      <c r="Q104">
+        <v>7</v>
+      </c>
+      <c r="R104">
+        <v>9</v>
+      </c>
+      <c r="S104">
+        <v>1</v>
+      </c>
+      <c r="T104">
+        <v>5</v>
+      </c>
+      <c r="U104">
         <v>6</v>
       </c>
-      <c r="Q104">
-[...13 lines deleted...]
-      </c>
       <c r="V104">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="W104">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="X104">
-        <v>70</v>
+        <v>5</v>
       </c>
       <c r="Y104">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:37">
       <c r="A105" t="s">
         <v>247</v>
       </c>
       <c r="B105" t="s">
         <v>256</v>
       </c>
       <c r="C105" t="s">
         <v>257</v>
       </c>
       <c r="D105" t="s">
         <v>40</v>
       </c>
       <c r="E105">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="F105">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="G105">
-        <v>95</v>
+        <v>133</v>
       </c>
       <c r="H105">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="I105">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="J105">
         <v>1</v>
       </c>
       <c r="K105">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="L105">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="M105">
         <v>1</v>
       </c>
       <c r="N105">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="O105">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
       <c r="Q105">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="R105">
+        <v>13</v>
+      </c>
+      <c r="S105">
+        <v>1</v>
+      </c>
+      <c r="T105">
+        <v>14</v>
+      </c>
+      <c r="U105">
+        <v>4</v>
+      </c>
+      <c r="V105">
+        <v>1</v>
+      </c>
+      <c r="W105">
         <v>9</v>
       </c>
-      <c r="S105">
-[...13 lines deleted...]
-      </c>
       <c r="X105">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Y105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="A106" t="s">
         <v>247</v>
       </c>
       <c r="B106" t="s">
         <v>258</v>
       </c>
       <c r="C106" t="s">
         <v>259</v>
       </c>
       <c r="D106" t="s">
         <v>40</v>
       </c>
       <c r="E106">
-        <v>124</v>
+        <v>138</v>
       </c>
       <c r="F106">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="G106">
-        <v>241</v>
+        <v>276</v>
       </c>
       <c r="H106">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="I106">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="J106">
         <v>2</v>
       </c>
       <c r="K106">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="L106">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M106">
         <v>2</v>
       </c>
       <c r="N106">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="O106">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="P106">
         <v>2</v>
       </c>
       <c r="Q106">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="R106">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="S106">
         <v>2</v>
       </c>
       <c r="T106">
         <v>26</v>
       </c>
       <c r="U106">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="V106">
         <v>2</v>
       </c>
       <c r="W106">
+        <v>27</v>
+      </c>
+      <c r="X106">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="Y106">
         <v>2</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="A107" t="s">
         <v>247</v>
       </c>
       <c r="B107" t="s">
         <v>260</v>
       </c>
       <c r="C107" t="s">
         <v>261</v>
       </c>
       <c r="D107" t="s">
         <v>40</v>
       </c>
       <c r="E107">
+        <v>380</v>
+      </c>
+      <c r="F107">
+        <v>418</v>
+      </c>
+      <c r="G107">
+        <v>798</v>
+      </c>
+      <c r="H107">
+        <v>51</v>
+      </c>
+      <c r="I107">
+        <v>58</v>
+      </c>
+      <c r="J107">
+        <v>4</v>
+      </c>
+      <c r="K107">
+        <v>50</v>
+      </c>
+      <c r="L107">
         <v>69</v>
       </c>
-      <c r="F107">
-[...19 lines deleted...]
-      </c>
       <c r="M107">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N107">
-        <v>10</v>
+        <v>84</v>
       </c>
       <c r="O107">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="P107">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="Q107">
-        <v>7</v>
+        <v>75</v>
       </c>
       <c r="R107">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="S107">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="T107">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="U107">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="V107">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="W107">
-        <v>16</v>
+        <v>70</v>
       </c>
       <c r="X107">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="Y107">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="A108" t="s">
         <v>247</v>
       </c>
       <c r="B108" t="s">
         <v>262</v>
       </c>
       <c r="C108" t="s">
         <v>263</v>
       </c>
       <c r="D108" t="s">
         <v>75</v>
       </c>
       <c r="E108">
         <v>297</v>
       </c>
       <c r="F108">
         <v>289</v>
       </c>
       <c r="G108">
         <v>586</v>
       </c>
       <c r="Z108">
@@ -9662,425 +9662,425 @@
       </c>
       <c r="AF108">
         <v>85</v>
       </c>
       <c r="AG108">
         <v>87</v>
       </c>
       <c r="AH108">
         <v>7</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="A109" t="s">
         <v>264</v>
       </c>
       <c r="B109" t="s">
         <v>265</v>
       </c>
       <c r="C109" t="s">
         <v>266</v>
       </c>
       <c r="D109" t="s">
         <v>40</v>
       </c>
       <c r="E109">
-        <v>136</v>
+        <v>48</v>
       </c>
       <c r="F109">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="G109">
-        <v>235</v>
+        <v>103</v>
       </c>
       <c r="H109">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="I109">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="J109">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K109">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="L109">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="M109">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N109">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="O109">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="P109">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q109">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="R109">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="S109">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T109">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="U109">
+        <v>7</v>
+      </c>
+      <c r="V109">
+        <v>1</v>
+      </c>
+      <c r="W109">
+        <v>9</v>
+      </c>
+      <c r="X109">
         <v>13</v>
       </c>
-      <c r="V109">
-[...7 lines deleted...]
-      </c>
       <c r="Y109">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="A110" t="s">
         <v>264</v>
       </c>
       <c r="B110" t="s">
         <v>267</v>
       </c>
       <c r="C110" t="s">
         <v>268</v>
       </c>
       <c r="D110" t="s">
         <v>40</v>
       </c>
       <c r="E110">
-        <v>540</v>
+        <v>19</v>
       </c>
       <c r="F110">
-        <v>491</v>
+        <v>20</v>
       </c>
       <c r="G110">
-        <v>1031</v>
+        <v>39</v>
       </c>
       <c r="H110">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="I110">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="J110">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K110">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="L110">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="M110">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="N110">
-        <v>91</v>
+        <v>1</v>
       </c>
       <c r="O110">
-        <v>73</v>
+        <v>3</v>
       </c>
       <c r="P110">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="Q110">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="R110">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="S110">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="T110">
-        <v>97</v>
+        <v>3</v>
       </c>
       <c r="U110">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="V110">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="W110">
-        <v>94</v>
+        <v>2</v>
       </c>
       <c r="X110">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="Y110">
-        <v>7</v>
-[...7 lines deleted...]
-      <c r="AK110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="A111" t="s">
         <v>264</v>
       </c>
       <c r="B111" t="s">
         <v>269</v>
       </c>
       <c r="C111" t="s">
         <v>270</v>
       </c>
       <c r="D111" t="s">
         <v>40</v>
       </c>
       <c r="E111">
-        <v>53</v>
+        <v>136</v>
       </c>
       <c r="F111">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="G111">
-        <v>104</v>
+        <v>235</v>
       </c>
       <c r="H111">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="I111">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="J111">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K111">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="L111">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="M111">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N111">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="O111">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="P111">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q111">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="R111">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="S111">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T111">
+        <v>29</v>
+      </c>
+      <c r="U111">
         <v>13</v>
       </c>
-      <c r="U111">
-[...1 lines deleted...]
-      </c>
       <c r="V111">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W111">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="X111">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="Y111">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="A112" t="s">
         <v>264</v>
       </c>
       <c r="B112" t="s">
         <v>271</v>
       </c>
       <c r="C112" t="s">
         <v>272</v>
       </c>
       <c r="D112" t="s">
         <v>40</v>
       </c>
       <c r="E112">
-        <v>48</v>
+        <v>540</v>
       </c>
       <c r="F112">
-        <v>55</v>
+        <v>491</v>
       </c>
       <c r="G112">
-        <v>103</v>
+        <v>1031</v>
       </c>
       <c r="H112">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="I112">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="J112">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K112">
-        <v>4</v>
+        <v>94</v>
       </c>
       <c r="L112">
-        <v>11</v>
+        <v>81</v>
       </c>
       <c r="M112">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="N112">
-        <v>8</v>
+        <v>91</v>
       </c>
       <c r="O112">
-        <v>8</v>
+        <v>73</v>
       </c>
       <c r="P112">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="Q112">
-        <v>8</v>
+        <v>83</v>
       </c>
       <c r="R112">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="S112">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="T112">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="U112">
+        <v>82</v>
+      </c>
+      <c r="V112">
         <v>7</v>
       </c>
-      <c r="V112">
-[...1 lines deleted...]
-      </c>
       <c r="W112">
-        <v>9</v>
+        <v>94</v>
       </c>
       <c r="X112">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="Y112">
+        <v>7</v>
+      </c>
+      <c r="AI112">
+        <v>4</v>
+      </c>
+      <c r="AJ112">
+        <v>2</v>
+      </c>
+      <c r="AK112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="A113" t="s">
         <v>264</v>
       </c>
       <c r="B113" t="s">
         <v>273</v>
       </c>
       <c r="C113" t="s">
         <v>274</v>
       </c>
       <c r="D113" t="s">
         <v>40</v>
       </c>
       <c r="E113">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="F113">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="G113">
-        <v>39</v>
+        <v>104</v>
       </c>
       <c r="H113">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I113">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J113">
         <v>1</v>
       </c>
       <c r="K113">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="L113">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="M113">
         <v>1</v>
       </c>
       <c r="N113">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="O113">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
       <c r="Q113">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="R113">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="S113">
         <v>1</v>
       </c>
       <c r="T113">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="U113">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="V113">
         <v>1</v>
       </c>
       <c r="W113">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="X113">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="Y113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="A114" t="s">
         <v>264</v>
       </c>
       <c r="B114" t="s">
         <v>275</v>
       </c>
       <c r="C114" t="s">
         <v>276</v>
       </c>
       <c r="D114" t="s">
         <v>75</v>
       </c>
       <c r="E114">
         <v>477</v>
       </c>
       <c r="F114">
         <v>350</v>
       </c>
       <c r="G114">
@@ -10106,582 +10106,582 @@
       </c>
       <c r="AF114">
         <v>151</v>
       </c>
       <c r="AG114">
         <v>109</v>
       </c>
       <c r="AH114">
         <v>10</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="A115" t="s">
         <v>277</v>
       </c>
       <c r="B115" t="s">
         <v>278</v>
       </c>
       <c r="C115" t="s">
         <v>279</v>
       </c>
       <c r="D115" t="s">
         <v>40</v>
       </c>
       <c r="E115">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="F115">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="G115">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="H115">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="I115">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J115">
         <v>1</v>
       </c>
       <c r="K115">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L115">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="M115">
         <v>1</v>
       </c>
       <c r="N115">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O115">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
       <c r="Q115">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="R115">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S115">
         <v>1</v>
       </c>
       <c r="T115">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="U115">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="V115">
         <v>1</v>
       </c>
       <c r="W115">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="X115">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Y115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="A116" t="s">
         <v>277</v>
       </c>
       <c r="B116" t="s">
         <v>280</v>
       </c>
       <c r="C116" t="s">
         <v>281</v>
       </c>
       <c r="D116" t="s">
         <v>40</v>
       </c>
       <c r="E116">
-        <v>113</v>
+        <v>229</v>
       </c>
       <c r="F116">
-        <v>94</v>
+        <v>206</v>
       </c>
       <c r="G116">
-        <v>207</v>
+        <v>435</v>
       </c>
       <c r="H116">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="I116">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="J116">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K116">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="L116">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="M116">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N116">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="O116">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="P116">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q116">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="R116">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="S116">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="T116">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="U116">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="V116">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W116">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="X116">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="Y116">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="AI116">
+        <v>4</v>
+      </c>
+      <c r="AJ116">
+        <v>4</v>
+      </c>
+      <c r="AK116">
+        <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="A117" t="s">
         <v>277</v>
       </c>
       <c r="B117" t="s">
         <v>282</v>
       </c>
       <c r="C117" t="s">
         <v>283</v>
       </c>
       <c r="D117" t="s">
         <v>40</v>
       </c>
       <c r="E117">
-        <v>69</v>
+        <v>99</v>
       </c>
       <c r="F117">
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="G117">
-        <v>138</v>
+        <v>184</v>
       </c>
       <c r="H117">
+        <v>8</v>
+      </c>
+      <c r="I117">
+        <v>9</v>
+      </c>
+      <c r="J117">
+        <v>1</v>
+      </c>
+      <c r="K117">
+        <v>14</v>
+      </c>
+      <c r="L117">
         <v>10</v>
       </c>
-      <c r="I117">
+      <c r="M117">
+        <v>1</v>
+      </c>
+      <c r="N117">
         <v>12</v>
       </c>
-      <c r="J117">
-[...13 lines deleted...]
-      </c>
       <c r="O117">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="P117">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q117">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="R117">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="S117">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T117">
+        <v>21</v>
+      </c>
+      <c r="U117">
         <v>16</v>
       </c>
-      <c r="U117">
-[...1 lines deleted...]
-      </c>
       <c r="V117">
         <v>2</v>
       </c>
       <c r="W117">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="X117">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="Y117">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="A118" t="s">
         <v>277</v>
       </c>
       <c r="B118" t="s">
         <v>284</v>
       </c>
       <c r="C118" t="s">
         <v>285</v>
       </c>
       <c r="D118" t="s">
         <v>40</v>
       </c>
       <c r="E118">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="F118">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="G118">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="H118">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I118">
         <v>4</v>
       </c>
       <c r="J118">
         <v>1</v>
       </c>
       <c r="K118">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L118">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M118">
         <v>1</v>
       </c>
       <c r="N118">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="O118">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
       <c r="Q118">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="R118">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="S118">
         <v>1</v>
       </c>
       <c r="T118">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="U118">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="V118">
         <v>1</v>
       </c>
       <c r="W118">
         <v>6</v>
       </c>
       <c r="X118">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="Y118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="A119" t="s">
         <v>277</v>
       </c>
       <c r="B119" t="s">
         <v>286</v>
       </c>
       <c r="C119" t="s">
         <v>287</v>
       </c>
       <c r="D119" t="s">
         <v>40</v>
       </c>
       <c r="E119">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="F119">
-        <v>36</v>
+        <v>94</v>
       </c>
       <c r="G119">
-        <v>67</v>
+        <v>207</v>
       </c>
       <c r="H119">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="I119">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="J119">
         <v>1</v>
       </c>
       <c r="K119">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="L119">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="M119">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N119">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="O119">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="P119">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q119">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="R119">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="S119">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T119">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="U119">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="V119">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W119">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="X119">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="Y119">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="A120" t="s">
         <v>277</v>
       </c>
       <c r="B120" t="s">
         <v>288</v>
       </c>
       <c r="C120" t="s">
         <v>289</v>
       </c>
       <c r="D120" t="s">
         <v>40</v>
       </c>
       <c r="E120">
-        <v>229</v>
+        <v>28</v>
       </c>
       <c r="F120">
-        <v>206</v>
+        <v>26</v>
       </c>
       <c r="G120">
-        <v>435</v>
+        <v>54</v>
       </c>
       <c r="H120">
-        <v>47</v>
+        <v>3</v>
       </c>
       <c r="I120">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="J120">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K120">
-        <v>37</v>
+        <v>3</v>
       </c>
       <c r="L120">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="M120">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N120">
-        <v>39</v>
+        <v>6</v>
       </c>
       <c r="O120">
-        <v>40</v>
+        <v>2</v>
       </c>
       <c r="P120">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q120">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="R120">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="S120">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T120">
-        <v>37</v>
+        <v>3</v>
       </c>
       <c r="U120">
-        <v>35</v>
+        <v>1</v>
       </c>
       <c r="V120">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W120">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="X120">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="Y120">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="AK120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="A121" t="s">
         <v>277</v>
       </c>
       <c r="B121" t="s">
         <v>290</v>
       </c>
       <c r="C121" t="s">
         <v>291</v>
       </c>
       <c r="D121" t="s">
         <v>40</v>
       </c>
       <c r="E121">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="F121">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="G121">
-        <v>184</v>
+        <v>138</v>
       </c>
       <c r="H121">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I121">
+        <v>12</v>
+      </c>
+      <c r="J121">
+        <v>1</v>
+      </c>
+      <c r="K121">
+        <v>15</v>
+      </c>
+      <c r="L121">
+        <v>14</v>
+      </c>
+      <c r="M121">
+        <v>2</v>
+      </c>
+      <c r="N121">
         <v>9</v>
       </c>
-      <c r="J121">
-[...2 lines deleted...]
-      <c r="K121">
+      <c r="O121">
+        <v>15</v>
+      </c>
+      <c r="P121">
+        <v>1</v>
+      </c>
+      <c r="Q121">
+        <v>12</v>
+      </c>
+      <c r="R121">
+        <v>5</v>
+      </c>
+      <c r="S121">
+        <v>1</v>
+      </c>
+      <c r="T121">
+        <v>16</v>
+      </c>
+      <c r="U121">
         <v>14</v>
       </c>
-      <c r="L121">
-[...28 lines deleted...]
-      </c>
       <c r="V121">
         <v>2</v>
       </c>
       <c r="W121">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="X121">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="Y121">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="A122" t="s">
         <v>277</v>
       </c>
       <c r="B122" t="s">
         <v>292</v>
       </c>
       <c r="C122" t="s">
         <v>293</v>
       </c>
       <c r="D122" t="s">
         <v>75</v>
       </c>
       <c r="E122">
         <v>181</v>
       </c>
       <c r="F122">
         <v>179</v>
       </c>
       <c r="G122">
         <v>360</v>
       </c>
       <c r="Z122">
@@ -10704,197 +10704,197 @@
       </c>
       <c r="AF122">
         <v>43</v>
       </c>
       <c r="AG122">
         <v>61</v>
       </c>
       <c r="AH122">
         <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="A123" t="s">
         <v>294</v>
       </c>
       <c r="B123" t="s">
         <v>295</v>
       </c>
       <c r="C123" t="s">
         <v>296</v>
       </c>
       <c r="D123" t="s">
         <v>40</v>
       </c>
       <c r="E123">
-        <v>77</v>
+        <v>222</v>
       </c>
       <c r="F123">
-        <v>56</v>
+        <v>201</v>
       </c>
       <c r="G123">
-        <v>133</v>
+        <v>423</v>
       </c>
       <c r="H123">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I123">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="J123">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K123">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="L123">
-        <v>6</v>
+        <v>36</v>
       </c>
       <c r="M123">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N123">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="O123">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="P123">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q123">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="R123">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="S123">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T123">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="U123">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="V123">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W123">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="X123">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="Y123">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="AI123">
+        <v>5</v>
+      </c>
+      <c r="AJ123">
+        <v>5</v>
+      </c>
+      <c r="AK123">
+        <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="A124" t="s">
         <v>294</v>
       </c>
       <c r="B124" t="s">
         <v>297</v>
       </c>
       <c r="C124" t="s">
         <v>298</v>
       </c>
       <c r="D124" t="s">
         <v>40</v>
       </c>
       <c r="E124">
-        <v>222</v>
+        <v>77</v>
       </c>
       <c r="F124">
-        <v>202</v>
+        <v>56</v>
       </c>
       <c r="G124">
-        <v>424</v>
+        <v>133</v>
       </c>
       <c r="H124">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="I124">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="J124">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K124">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="L124">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="M124">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N124">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="O124">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="P124">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q124">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="R124">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="S124">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T124">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="U124">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="V124">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W124">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="X124">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="Y124">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="A125" t="s">
         <v>294</v>
       </c>
       <c r="B125" t="s">
         <v>299</v>
       </c>
       <c r="C125" t="s">
         <v>300</v>
       </c>
       <c r="D125" t="s">
         <v>40</v>
       </c>
       <c r="E125">
         <v>88</v>
       </c>
       <c r="F125">
         <v>73</v>
       </c>
       <c r="G125">
         <v>161</v>
       </c>
       <c r="H125">
@@ -11252,1052 +11252,1052 @@
       </c>
       <c r="W129">
         <v>47</v>
       </c>
       <c r="X129">
         <v>29</v>
       </c>
       <c r="Y129">
         <v>3</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="A130" t="s">
         <v>294</v>
       </c>
       <c r="B130" t="s">
         <v>309</v>
       </c>
       <c r="C130" t="s">
         <v>310</v>
       </c>
       <c r="D130" t="s">
         <v>75</v>
       </c>
       <c r="E130">
-        <v>678</v>
+        <v>311</v>
       </c>
       <c r="F130">
-        <v>613</v>
+        <v>232</v>
       </c>
       <c r="G130">
-        <v>1291</v>
+        <v>543</v>
       </c>
       <c r="Z130">
-        <v>231</v>
+        <v>95</v>
       </c>
       <c r="AA130">
-        <v>190</v>
+        <v>68</v>
       </c>
       <c r="AB130">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="AC130">
-        <v>242</v>
+        <v>111</v>
       </c>
       <c r="AD130">
-        <v>235</v>
+        <v>94</v>
       </c>
       <c r="AE130">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="AF130">
-        <v>203</v>
+        <v>105</v>
       </c>
       <c r="AG130">
-        <v>187</v>
+        <v>70</v>
       </c>
       <c r="AH130">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="A131" t="s">
         <v>294</v>
       </c>
       <c r="B131" t="s">
         <v>311</v>
       </c>
       <c r="C131" t="s">
         <v>312</v>
       </c>
       <c r="D131" t="s">
         <v>75</v>
       </c>
       <c r="E131">
-        <v>311</v>
+        <v>678</v>
       </c>
       <c r="F131">
-        <v>232</v>
+        <v>613</v>
       </c>
       <c r="G131">
-        <v>543</v>
+        <v>1291</v>
       </c>
       <c r="Z131">
-        <v>95</v>
+        <v>231</v>
       </c>
       <c r="AA131">
-        <v>68</v>
+        <v>190</v>
       </c>
       <c r="AB131">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="AC131">
-        <v>111</v>
+        <v>242</v>
       </c>
       <c r="AD131">
-        <v>94</v>
+        <v>235</v>
       </c>
       <c r="AE131">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="AF131">
-        <v>105</v>
+        <v>203</v>
       </c>
       <c r="AG131">
-        <v>70</v>
+        <v>187</v>
       </c>
       <c r="AH131">
-        <v>7</v>
+        <v>15</v>
+      </c>
+      <c r="AI131">
+        <v>2</v>
+      </c>
+      <c r="AJ131">
+        <v>1</v>
+      </c>
+      <c r="AK131">
+        <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="A132" t="s">
         <v>313</v>
       </c>
       <c r="B132" t="s">
         <v>314</v>
       </c>
       <c r="C132" t="s">
         <v>315</v>
       </c>
       <c r="D132" t="s">
         <v>40</v>
       </c>
       <c r="E132">
-        <v>131</v>
+        <v>232</v>
       </c>
       <c r="F132">
-        <v>94</v>
+        <v>213</v>
       </c>
       <c r="G132">
-        <v>225</v>
+        <v>445</v>
       </c>
       <c r="H132">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="I132">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="J132">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K132">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="L132">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="M132">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N132">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="O132">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="P132">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="Q132">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="R132">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="S132">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="T132">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="U132">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="V132">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W132">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="X132">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="Y132">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="A133" t="s">
         <v>313</v>
       </c>
       <c r="B133" t="s">
         <v>316</v>
       </c>
       <c r="C133" t="s">
         <v>317</v>
       </c>
       <c r="D133" t="s">
         <v>40</v>
       </c>
       <c r="E133">
-        <v>232</v>
+        <v>55</v>
       </c>
       <c r="F133">
-        <v>213</v>
+        <v>48</v>
       </c>
       <c r="G133">
-        <v>445</v>
+        <v>103</v>
       </c>
       <c r="H133">
-        <v>40</v>
+        <v>6</v>
       </c>
       <c r="I133">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="J133">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K133">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="L133">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="M133">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N133">
-        <v>41</v>
+        <v>7</v>
       </c>
       <c r="O133">
-        <v>43</v>
+        <v>7</v>
       </c>
       <c r="P133">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="Q133">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="R133">
-        <v>45</v>
+        <v>6</v>
       </c>
       <c r="S133">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="T133">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="U133">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="V133">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W133">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="X133">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="Y133">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="A134" t="s">
         <v>313</v>
       </c>
       <c r="B134" t="s">
         <v>318</v>
       </c>
       <c r="C134" t="s">
         <v>319</v>
       </c>
       <c r="D134" t="s">
         <v>40</v>
       </c>
       <c r="E134">
+        <v>410</v>
+      </c>
+      <c r="F134">
+        <v>367</v>
+      </c>
+      <c r="G134">
+        <v>777</v>
+      </c>
+      <c r="H134">
+        <v>66</v>
+      </c>
+      <c r="I134">
+        <v>56</v>
+      </c>
+      <c r="J134">
+        <v>5</v>
+      </c>
+      <c r="K134">
+        <v>74</v>
+      </c>
+      <c r="L134">
         <v>55</v>
       </c>
-      <c r="F134">
-[...5 lines deleted...]
-      <c r="H134">
+      <c r="M134">
+        <v>5</v>
+      </c>
+      <c r="N134">
+        <v>63</v>
+      </c>
+      <c r="O134">
+        <v>62</v>
+      </c>
+      <c r="P134">
+        <v>5</v>
+      </c>
+      <c r="Q134">
+        <v>70</v>
+      </c>
+      <c r="R134">
+        <v>70</v>
+      </c>
+      <c r="S134">
         <v>6</v>
       </c>
-      <c r="I134">
-[...31 lines deleted...]
-      </c>
       <c r="T134">
-        <v>13</v>
+        <v>73</v>
       </c>
       <c r="U134">
-        <v>9</v>
+        <v>61</v>
       </c>
       <c r="V134">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="W134">
+        <v>56</v>
+      </c>
+      <c r="X134">
+        <v>61</v>
+      </c>
+      <c r="Y134">
+        <v>5</v>
+      </c>
+      <c r="AI134">
         <v>8</v>
       </c>
-      <c r="X134">
-[...2 lines deleted...]
-      <c r="Y134">
+      <c r="AJ134">
+        <v>2</v>
+      </c>
+      <c r="AK134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="A135" t="s">
         <v>313</v>
       </c>
       <c r="B135" t="s">
         <v>320</v>
       </c>
       <c r="C135" t="s">
         <v>321</v>
       </c>
       <c r="D135" t="s">
         <v>40</v>
       </c>
       <c r="E135">
-        <v>410</v>
+        <v>131</v>
       </c>
       <c r="F135">
-        <v>367</v>
+        <v>94</v>
       </c>
       <c r="G135">
-        <v>777</v>
+        <v>225</v>
       </c>
       <c r="H135">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="I135">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="J135">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K135">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="L135">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="M135">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="N135">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="O135">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="P135">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="Q135">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="R135">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="S135">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="T135">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="U135">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="V135">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="W135">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="X135">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="Y135">
-        <v>5</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="A136" t="s">
         <v>313</v>
       </c>
       <c r="B136" t="s">
         <v>322</v>
       </c>
       <c r="C136" t="s">
         <v>323</v>
       </c>
       <c r="D136" t="s">
         <v>75</v>
       </c>
       <c r="E136">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F136">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="G136">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="Z136">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AA136">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="AB136">
         <v>7</v>
       </c>
       <c r="AC136">
         <v>75</v>
       </c>
       <c r="AD136">
         <v>70</v>
       </c>
       <c r="AE136">
         <v>6</v>
       </c>
       <c r="AF136">
         <v>52</v>
       </c>
       <c r="AG136">
         <v>54</v>
       </c>
       <c r="AH136">
         <v>5</v>
       </c>
     </row>
     <row r="137" spans="1:37">
       <c r="A137" t="s">
         <v>324</v>
       </c>
       <c r="B137" t="s">
         <v>325</v>
       </c>
       <c r="C137" t="s">
         <v>326</v>
       </c>
       <c r="D137" t="s">
         <v>40</v>
       </c>
       <c r="E137">
-        <v>67</v>
+        <v>156</v>
       </c>
       <c r="F137">
-        <v>59</v>
+        <v>139</v>
       </c>
       <c r="G137">
-        <v>126</v>
+        <v>295</v>
       </c>
       <c r="H137">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I137">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="J137">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K137">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="L137">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="M137">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N137">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="O137">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="P137">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q137">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="R137">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="S137">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T137">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="U137">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="V137">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W137">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="X137">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="Y137">
+        <v>2</v>
+      </c>
+      <c r="AI137">
+        <v>1</v>
+      </c>
+      <c r="AJ137">
+        <v>1</v>
+      </c>
+      <c r="AK137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="A138" t="s">
         <v>324</v>
       </c>
       <c r="B138" t="s">
         <v>327</v>
       </c>
       <c r="C138" t="s">
         <v>328</v>
       </c>
       <c r="D138" t="s">
         <v>40</v>
       </c>
       <c r="E138">
-        <v>205</v>
+        <v>22</v>
       </c>
       <c r="F138">
-        <v>188</v>
+        <v>18</v>
       </c>
       <c r="G138">
-        <v>393</v>
+        <v>40</v>
       </c>
       <c r="H138">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="I138">
-        <v>34</v>
+        <v>2</v>
       </c>
       <c r="J138">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K138">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="L138">
-        <v>33</v>
+        <v>4</v>
       </c>
       <c r="M138">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N138">
-        <v>37</v>
+        <v>3</v>
       </c>
       <c r="O138">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="P138">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q138">
-        <v>37</v>
+        <v>2</v>
       </c>
       <c r="R138">
-        <v>29</v>
+        <v>2</v>
       </c>
       <c r="S138">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T138">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="U138">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="V138">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W138">
-        <v>33</v>
+        <v>2</v>
       </c>
       <c r="X138">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="Y138">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="A139" t="s">
         <v>324</v>
       </c>
       <c r="B139" t="s">
         <v>329</v>
       </c>
       <c r="C139" t="s">
         <v>330</v>
       </c>
       <c r="D139" t="s">
         <v>40</v>
       </c>
       <c r="E139">
-        <v>37</v>
+        <v>67</v>
       </c>
       <c r="F139">
-        <v>24</v>
+        <v>59</v>
       </c>
       <c r="G139">
-        <v>61</v>
+        <v>126</v>
       </c>
       <c r="H139">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="I139">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="J139">
         <v>1</v>
       </c>
       <c r="K139">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="L139">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="M139">
         <v>1</v>
       </c>
       <c r="N139">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="O139">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
       <c r="Q139">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="R139">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="S139">
         <v>1</v>
       </c>
       <c r="T139">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="U139">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="V139">
         <v>1</v>
       </c>
       <c r="W139">
         <v>4</v>
       </c>
       <c r="X139">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="Y139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="A140" t="s">
         <v>324</v>
       </c>
       <c r="B140" t="s">
         <v>331</v>
       </c>
       <c r="C140" t="s">
         <v>332</v>
       </c>
       <c r="D140" t="s">
         <v>40</v>
       </c>
       <c r="E140">
-        <v>31</v>
+        <v>205</v>
       </c>
       <c r="F140">
+        <v>188</v>
+      </c>
+      <c r="G140">
+        <v>393</v>
+      </c>
+      <c r="H140">
+        <v>32</v>
+      </c>
+      <c r="I140">
+        <v>34</v>
+      </c>
+      <c r="J140">
+        <v>3</v>
+      </c>
+      <c r="K140">
+        <v>26</v>
+      </c>
+      <c r="L140">
         <v>33</v>
       </c>
-      <c r="G140">
-[...16 lines deleted...]
-      </c>
       <c r="M140">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N140">
-        <v>5</v>
+        <v>37</v>
       </c>
       <c r="O140">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="P140">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q140">
-        <v>3</v>
+        <v>37</v>
       </c>
       <c r="R140">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="S140">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T140">
-        <v>4</v>
+        <v>40</v>
       </c>
       <c r="U140">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="V140">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W140">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="X140">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="Y140">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="A141" t="s">
         <v>324</v>
       </c>
       <c r="B141" t="s">
         <v>333</v>
       </c>
       <c r="C141" t="s">
         <v>334</v>
       </c>
       <c r="D141" t="s">
         <v>40</v>
       </c>
       <c r="E141">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="F141">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G141">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="H141">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I141">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J141">
         <v>1</v>
       </c>
       <c r="K141">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L141">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M141">
         <v>1</v>
       </c>
       <c r="N141">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="O141">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
       <c r="Q141">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="R141">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="S141">
         <v>1</v>
       </c>
       <c r="T141">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="U141">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="V141">
         <v>1</v>
       </c>
       <c r="W141">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="X141">
         <v>3</v>
       </c>
       <c r="Y141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="A142" t="s">
         <v>324</v>
       </c>
       <c r="B142" t="s">
         <v>335</v>
       </c>
       <c r="C142" t="s">
         <v>336</v>
       </c>
       <c r="D142" t="s">
         <v>40</v>
       </c>
       <c r="E142">
-        <v>156</v>
+        <v>31</v>
       </c>
       <c r="F142">
-        <v>139</v>
+        <v>33</v>
       </c>
       <c r="G142">
-        <v>295</v>
+        <v>64</v>
       </c>
       <c r="H142">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="I142">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="J142">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K142">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="L142">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="M142">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N142">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="O142">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="P142">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q142">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="R142">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="S142">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T142">
-        <v>34</v>
+        <v>4</v>
       </c>
       <c r="U142">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="V142">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W142">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="X142">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="Y142">
-        <v>2</v>
-[...7 lines deleted...]
-      <c r="AK142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="A143" t="s">
         <v>324</v>
       </c>
       <c r="B143" t="s">
         <v>337</v>
       </c>
       <c r="C143" t="s">
         <v>338</v>
       </c>
       <c r="D143" t="s">
         <v>40</v>
       </c>
       <c r="E143">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F143">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G143">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="H143">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="I143">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J143">
         <v>1</v>
       </c>
       <c r="K143">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L143">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M143">
         <v>1</v>
       </c>
       <c r="N143">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="O143">
         <v>3</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
       <c r="Q143">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="R143">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="S143">
         <v>1</v>
       </c>
       <c r="T143">
         <v>5</v>
       </c>
       <c r="U143">
         <v>4</v>
       </c>
       <c r="V143">
         <v>1</v>
       </c>
       <c r="W143">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="X143">
         <v>3</v>
       </c>
       <c r="Y143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:37">
       <c r="A144" t="s">
         <v>324</v>
       </c>
       <c r="B144" t="s">
         <v>339</v>
       </c>
       <c r="C144" t="s">
         <v>340</v>
       </c>
       <c r="D144" t="s">
         <v>75</v>
       </c>
       <c r="E144">
         <v>164</v>
       </c>
       <c r="F144">
@@ -12335,1031 +12335,1031 @@
       </c>
       <c r="AI144">
         <v>3</v>
       </c>
       <c r="AJ144">
         <v>3</v>
       </c>
       <c r="AK144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="A145" t="s">
         <v>341</v>
       </c>
       <c r="B145" t="s">
         <v>342</v>
       </c>
       <c r="C145" t="s">
         <v>343</v>
       </c>
       <c r="D145" t="s">
         <v>40</v>
       </c>
       <c r="E145">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="F145">
         <v>24</v>
       </c>
       <c r="G145">
-        <v>65</v>
+        <v>46</v>
       </c>
       <c r="H145">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I145">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J145">
         <v>1</v>
       </c>
       <c r="K145">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L145">
         <v>3</v>
       </c>
       <c r="M145">
         <v>1</v>
       </c>
       <c r="N145">
+        <v>4</v>
+      </c>
+      <c r="O145">
+        <v>5</v>
+      </c>
+      <c r="P145">
+        <v>1</v>
+      </c>
+      <c r="Q145">
+        <v>5</v>
+      </c>
+      <c r="R145">
         <v>6</v>
       </c>
-      <c r="O145">
-[...10 lines deleted...]
-      </c>
       <c r="S145">
         <v>1</v>
       </c>
       <c r="T145">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="U145">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="V145">
         <v>1</v>
       </c>
       <c r="W145">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="X145">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="Y145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="A146" t="s">
         <v>341</v>
       </c>
       <c r="B146" t="s">
         <v>344</v>
       </c>
       <c r="C146" t="s">
         <v>345</v>
       </c>
       <c r="D146" t="s">
         <v>40</v>
       </c>
       <c r="E146">
-        <v>212</v>
+        <v>41</v>
       </c>
       <c r="F146">
-        <v>195</v>
+        <v>24</v>
       </c>
       <c r="G146">
-        <v>407</v>
+        <v>65</v>
       </c>
       <c r="H146">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="I146">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="J146">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K146">
-        <v>43</v>
+        <v>5</v>
       </c>
       <c r="L146">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="M146">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N146">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="O146">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="P146">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q146">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="R146">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="S146">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T146">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="U146">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="V146">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W146">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="X146">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="Y146">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="A147" t="s">
         <v>341</v>
       </c>
       <c r="B147" t="s">
         <v>346</v>
       </c>
       <c r="C147" t="s">
         <v>347</v>
       </c>
       <c r="D147" t="s">
         <v>40</v>
       </c>
       <c r="E147">
-        <v>51</v>
+        <v>212</v>
       </c>
       <c r="F147">
-        <v>48</v>
+        <v>195</v>
       </c>
       <c r="G147">
-        <v>99</v>
+        <v>407</v>
       </c>
       <c r="H147">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I147">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="J147">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K147">
-        <v>6</v>
+        <v>43</v>
       </c>
       <c r="L147">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="M147">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N147">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="O147">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="P147">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q147">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="R147">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="S147">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T147">
-        <v>5</v>
+        <v>46</v>
       </c>
       <c r="U147">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="V147">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W147">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="X147">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="Y147">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="A148" t="s">
         <v>341</v>
       </c>
       <c r="B148" t="s">
         <v>348</v>
       </c>
       <c r="C148" t="s">
         <v>349</v>
       </c>
       <c r="D148" t="s">
         <v>40</v>
       </c>
       <c r="E148">
-        <v>373</v>
+        <v>51</v>
       </c>
       <c r="F148">
-        <v>283</v>
+        <v>50</v>
       </c>
       <c r="G148">
-        <v>656</v>
+        <v>101</v>
       </c>
       <c r="H148">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="I148">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="J148">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K148">
-        <v>64</v>
+        <v>6</v>
       </c>
       <c r="L148">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="M148">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N148">
-        <v>69</v>
+        <v>4</v>
       </c>
       <c r="O148">
-        <v>50</v>
+        <v>6</v>
       </c>
       <c r="P148">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="Q148">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="R148">
-        <v>40</v>
+        <v>6</v>
       </c>
       <c r="S148">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="T148">
-        <v>56</v>
+        <v>5</v>
       </c>
       <c r="U148">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="V148">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W148">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="X148">
-        <v>57</v>
+        <v>12</v>
       </c>
       <c r="Y148">
-        <v>5</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="A149" t="s">
         <v>341</v>
       </c>
       <c r="B149" t="s">
         <v>350</v>
       </c>
       <c r="C149" t="s">
         <v>351</v>
       </c>
       <c r="D149" t="s">
         <v>40</v>
       </c>
       <c r="E149">
-        <v>23</v>
+        <v>373</v>
       </c>
       <c r="F149">
-        <v>22</v>
+        <v>283</v>
       </c>
       <c r="G149">
-        <v>45</v>
+        <v>656</v>
       </c>
       <c r="H149">
-        <v>2</v>
+        <v>46</v>
       </c>
       <c r="I149">
-        <v>3</v>
+        <v>38</v>
       </c>
       <c r="J149">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K149">
-        <v>4</v>
+        <v>64</v>
       </c>
       <c r="L149">
-        <v>4</v>
+        <v>42</v>
       </c>
       <c r="M149">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N149">
-        <v>4</v>
+        <v>69</v>
       </c>
       <c r="O149">
-        <v>4</v>
+        <v>50</v>
       </c>
       <c r="P149">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="Q149">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="R149">
-        <v>3</v>
+        <v>40</v>
       </c>
       <c r="S149">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="T149">
-        <v>1</v>
+        <v>56</v>
       </c>
       <c r="U149">
-        <v>5</v>
+        <v>56</v>
       </c>
       <c r="V149">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="W149">
-        <v>3</v>
+        <v>58</v>
       </c>
       <c r="X149">
-        <v>3</v>
+        <v>57</v>
       </c>
       <c r="Y149">
-        <v>1</v>
+        <v>5</v>
+      </c>
+      <c r="AI149">
+        <v>4</v>
+      </c>
+      <c r="AJ149">
+        <v>0</v>
+      </c>
+      <c r="AK149">
+        <v>3</v>
       </c>
     </row>
     <row r="150" spans="1:37">
       <c r="A150" t="s">
         <v>341</v>
       </c>
       <c r="B150" t="s">
         <v>352</v>
       </c>
       <c r="C150" t="s">
         <v>353</v>
       </c>
       <c r="D150" t="s">
         <v>40</v>
       </c>
       <c r="E150">
-        <v>86</v>
+        <v>23</v>
       </c>
       <c r="F150">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G150">
-        <v>191</v>
+        <v>45</v>
       </c>
       <c r="H150">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="I150">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="J150">
         <v>1</v>
       </c>
       <c r="K150">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="L150">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="M150">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N150">
+        <v>4</v>
+      </c>
+      <c r="O150">
+        <v>4</v>
+      </c>
+      <c r="P150">
+        <v>1</v>
+      </c>
+      <c r="Q150">
         <v>9</v>
       </c>
-      <c r="O150">
-[...7 lines deleted...]
-      </c>
       <c r="R150">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="S150">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T150">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="U150">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="V150">
         <v>1</v>
       </c>
       <c r="W150">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="X150">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="Y150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="A151" t="s">
         <v>341</v>
       </c>
       <c r="B151" t="s">
         <v>354</v>
       </c>
       <c r="C151" t="s">
         <v>355</v>
       </c>
       <c r="D151" t="s">
         <v>40</v>
       </c>
       <c r="E151">
+        <v>86</v>
+      </c>
+      <c r="F151">
+        <v>105</v>
+      </c>
+      <c r="G151">
+        <v>191</v>
+      </c>
+      <c r="H151">
+        <v>12</v>
+      </c>
+      <c r="I151">
+        <v>8</v>
+      </c>
+      <c r="J151">
+        <v>1</v>
+      </c>
+      <c r="K151">
+        <v>16</v>
+      </c>
+      <c r="L151">
         <v>22</v>
       </c>
-      <c r="F151">
-[...19 lines deleted...]
-      </c>
       <c r="M151">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N151">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="O151">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="P151">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q151">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="R151">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="S151">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T151">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="U151">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="V151">
         <v>1</v>
       </c>
       <c r="W151">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="X151">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="Y151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="A152" t="s">
         <v>341</v>
       </c>
       <c r="B152" t="s">
         <v>356</v>
       </c>
       <c r="C152" t="s">
         <v>357</v>
       </c>
       <c r="D152" t="s">
         <v>75</v>
       </c>
       <c r="E152">
-        <v>332</v>
+        <v>516</v>
       </c>
       <c r="F152">
-        <v>272</v>
+        <v>386</v>
       </c>
       <c r="G152">
-        <v>604</v>
+        <v>902</v>
       </c>
       <c r="Z152">
-        <v>112</v>
+        <v>175</v>
       </c>
       <c r="AA152">
-        <v>90</v>
+        <v>150</v>
       </c>
       <c r="AB152">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="AC152">
-        <v>120</v>
+        <v>182</v>
       </c>
       <c r="AD152">
-        <v>107</v>
+        <v>126</v>
       </c>
       <c r="AE152">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="AF152">
-        <v>100</v>
+        <v>159</v>
       </c>
       <c r="AG152">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="AH152">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="153" spans="1:37">
       <c r="A153" t="s">
         <v>341</v>
       </c>
       <c r="B153" t="s">
         <v>358</v>
       </c>
       <c r="C153" t="s">
         <v>359</v>
       </c>
       <c r="D153" t="s">
         <v>75</v>
       </c>
       <c r="E153">
-        <v>516</v>
+        <v>332</v>
       </c>
       <c r="F153">
-        <v>386</v>
+        <v>272</v>
       </c>
       <c r="G153">
-        <v>902</v>
+        <v>604</v>
       </c>
       <c r="Z153">
-        <v>175</v>
+        <v>112</v>
       </c>
       <c r="AA153">
-        <v>150</v>
+        <v>90</v>
       </c>
       <c r="AB153">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="AC153">
-        <v>182</v>
+        <v>120</v>
       </c>
       <c r="AD153">
-        <v>126</v>
+        <v>107</v>
       </c>
       <c r="AE153">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="AF153">
-        <v>159</v>
+        <v>100</v>
       </c>
       <c r="AG153">
-        <v>110</v>
+        <v>75</v>
       </c>
       <c r="AH153">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="A154" t="s">
         <v>341</v>
       </c>
       <c r="B154" t="s">
         <v>360</v>
       </c>
       <c r="C154" t="s">
         <v>361</v>
       </c>
       <c r="D154" t="s">
         <v>75</v>
       </c>
       <c r="E154">
         <v>13</v>
       </c>
       <c r="F154">
         <v>2</v>
       </c>
       <c r="G154">
         <v>15</v>
       </c>
       <c r="AF154">
         <v>13</v>
       </c>
       <c r="AG154">
         <v>2</v>
       </c>
       <c r="AH154">
         <v>2</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="A155" t="s">
         <v>362</v>
       </c>
       <c r="B155" t="s">
         <v>363</v>
       </c>
       <c r="C155" t="s">
         <v>364</v>
       </c>
       <c r="D155" t="s">
         <v>40</v>
       </c>
       <c r="E155">
-        <v>161</v>
+        <v>397</v>
       </c>
       <c r="F155">
-        <v>168</v>
+        <v>366</v>
       </c>
       <c r="G155">
-        <v>329</v>
+        <v>763</v>
       </c>
       <c r="H155">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="I155">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="J155">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K155">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="L155">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="M155">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N155">
-        <v>45</v>
+        <v>69</v>
       </c>
       <c r="O155">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="P155">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Q155">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="R155">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="S155">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="T155">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="U155">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="V155">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="W155">
-        <v>32</v>
+        <v>73</v>
       </c>
       <c r="X155">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="Y155">
-        <v>3</v>
+        <v>5</v>
+      </c>
+      <c r="AI155">
+        <v>7</v>
+      </c>
+      <c r="AJ155">
+        <v>3</v>
+      </c>
+      <c r="AK155">
+        <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="A156" t="s">
         <v>362</v>
       </c>
       <c r="B156" t="s">
         <v>365</v>
       </c>
       <c r="C156" t="s">
         <v>366</v>
       </c>
       <c r="D156" t="s">
         <v>40</v>
       </c>
       <c r="E156">
-        <v>20</v>
+        <v>161</v>
       </c>
       <c r="F156">
+        <v>168</v>
+      </c>
+      <c r="G156">
+        <v>329</v>
+      </c>
+      <c r="H156">
         <v>18</v>
       </c>
-      <c r="G156">
-[...4 lines deleted...]
-      </c>
       <c r="I156">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="J156">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K156">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="L156">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="M156">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N156">
-        <v>6</v>
+        <v>45</v>
       </c>
       <c r="O156">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="P156">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q156">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="R156">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="S156">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T156">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="U156">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="V156">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W156">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="X156">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="Y156">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="A157" t="s">
         <v>362</v>
       </c>
       <c r="B157" t="s">
         <v>367</v>
       </c>
       <c r="C157" t="s">
         <v>368</v>
       </c>
       <c r="D157" t="s">
         <v>40</v>
       </c>
       <c r="E157">
-        <v>242</v>
+        <v>20</v>
       </c>
       <c r="F157">
-        <v>186</v>
+        <v>18</v>
       </c>
       <c r="G157">
-        <v>428</v>
+        <v>38</v>
       </c>
       <c r="H157">
-        <v>57</v>
+        <v>2</v>
       </c>
       <c r="I157">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="J157">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K157">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="L157">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="M157">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N157">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="O157">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="P157">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q157">
-        <v>34</v>
+        <v>4</v>
       </c>
       <c r="R157">
-        <v>31</v>
+        <v>2</v>
       </c>
       <c r="S157">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T157">
-        <v>36</v>
+        <v>3</v>
       </c>
       <c r="U157">
-        <v>38</v>
+        <v>2</v>
       </c>
       <c r="V157">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W157">
-        <v>46</v>
+        <v>5</v>
       </c>
       <c r="X157">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="Y157">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="A158" t="s">
         <v>362</v>
       </c>
       <c r="B158" t="s">
         <v>369</v>
       </c>
       <c r="C158" t="s">
         <v>370</v>
       </c>
       <c r="D158" t="s">
         <v>40</v>
       </c>
       <c r="E158">
-        <v>397</v>
+        <v>242</v>
       </c>
       <c r="F158">
-        <v>366</v>
+        <v>186</v>
       </c>
       <c r="G158">
-        <v>763</v>
+        <v>428</v>
       </c>
       <c r="H158">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="I158">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="J158">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K158">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="L158">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="M158">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="N158">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="O158">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="P158">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Q158">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="R158">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S158">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="T158">
-        <v>70</v>
+        <v>36</v>
       </c>
       <c r="U158">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="V158">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="W158">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="X158">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="Y158">
-        <v>5</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="A159" t="s">
         <v>362</v>
       </c>
       <c r="B159" t="s">
         <v>371</v>
       </c>
       <c r="C159" t="s">
         <v>372</v>
       </c>
       <c r="D159" t="s">
         <v>40</v>
       </c>
       <c r="E159">
         <v>198</v>
       </c>
       <c r="F159">
         <v>197</v>
       </c>
       <c r="G159">
         <v>395</v>
       </c>
       <c r="H159">
@@ -13468,339 +13468,339 @@
       </c>
       <c r="AI160">
         <v>4</v>
       </c>
       <c r="AJ160">
         <v>1</v>
       </c>
       <c r="AK160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="A161" t="s">
         <v>375</v>
       </c>
       <c r="B161" t="s">
         <v>376</v>
       </c>
       <c r="C161" t="s">
         <v>377</v>
       </c>
       <c r="D161" t="s">
         <v>40</v>
       </c>
       <c r="E161">
-        <v>33</v>
+        <v>91</v>
       </c>
       <c r="F161">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="G161">
-        <v>64</v>
+        <v>165</v>
       </c>
       <c r="H161">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="I161">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="J161">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K161">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="L161">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="M161">
         <v>1</v>
       </c>
       <c r="N161">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="O161">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
       <c r="Q161">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="R161">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="S161">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T161">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="U161">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="V161">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W161">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="X161">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="Y161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="A162" t="s">
         <v>375</v>
       </c>
       <c r="B162" t="s">
         <v>378</v>
       </c>
       <c r="C162" t="s">
         <v>379</v>
       </c>
       <c r="D162" t="s">
         <v>40</v>
       </c>
       <c r="E162">
-        <v>296</v>
+        <v>33</v>
       </c>
       <c r="F162">
-        <v>279</v>
+        <v>31</v>
       </c>
       <c r="G162">
-        <v>575</v>
+        <v>64</v>
       </c>
       <c r="H162">
-        <v>52</v>
+        <v>4</v>
       </c>
       <c r="I162">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="J162">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K162">
-        <v>52</v>
+        <v>3</v>
       </c>
       <c r="L162">
-        <v>44</v>
+        <v>4</v>
       </c>
       <c r="M162">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N162">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="O162">
-        <v>42</v>
+        <v>2</v>
       </c>
       <c r="P162">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q162">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="R162">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="S162">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="T162">
-        <v>46</v>
+        <v>3</v>
       </c>
       <c r="U162">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="V162">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W162">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="X162">
-        <v>56</v>
+        <v>4</v>
       </c>
       <c r="Y162">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="A163" t="s">
         <v>375</v>
       </c>
       <c r="B163" t="s">
         <v>380</v>
       </c>
       <c r="C163" t="s">
         <v>381</v>
       </c>
       <c r="D163" t="s">
         <v>40</v>
       </c>
       <c r="E163">
-        <v>39</v>
+        <v>296</v>
       </c>
       <c r="F163">
-        <v>40</v>
+        <v>279</v>
       </c>
       <c r="G163">
-        <v>79</v>
+        <v>575</v>
       </c>
       <c r="H163">
-        <v>4</v>
+        <v>52</v>
       </c>
       <c r="I163">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="J163">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K163">
-        <v>3</v>
+        <v>52</v>
       </c>
       <c r="L163">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="M163">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N163">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="O163">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="P163">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q163">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="R163">
-        <v>5</v>
+        <v>47</v>
       </c>
       <c r="S163">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="T163">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="U163">
-        <v>6</v>
+        <v>50</v>
       </c>
       <c r="V163">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="W163">
-        <v>6</v>
+        <v>52</v>
       </c>
       <c r="X163">
-        <v>6</v>
+        <v>56</v>
       </c>
       <c r="Y163">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="A164" t="s">
         <v>375</v>
       </c>
       <c r="B164" t="s">
         <v>382</v>
       </c>
       <c r="C164" t="s">
         <v>383</v>
       </c>
       <c r="D164" t="s">
         <v>40</v>
       </c>
       <c r="E164">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="F164">
-        <v>74</v>
+        <v>40</v>
       </c>
       <c r="G164">
-        <v>165</v>
+        <v>79</v>
       </c>
       <c r="H164">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="I164">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="J164">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K164">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="L164">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="M164">
         <v>1</v>
       </c>
       <c r="N164">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="O164">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
       <c r="Q164">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="R164">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="S164">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T164">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="U164">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="V164">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W164">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="X164">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="Y164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:37">
       <c r="A165" t="s">
         <v>375</v>
       </c>
       <c r="B165" t="s">
         <v>384</v>
       </c>
       <c r="C165" t="s">
         <v>385</v>
       </c>
       <c r="D165" t="s">
         <v>75</v>
       </c>
       <c r="E165">
         <v>196</v>
       </c>
       <c r="F165">
         <v>194</v>
       </c>
       <c r="G165">
@@ -14143,185 +14143,185 @@
       </c>
       <c r="W169">
         <v>45</v>
       </c>
       <c r="X169">
         <v>60</v>
       </c>
       <c r="Y169">
         <v>4</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="A170" t="s">
         <v>386</v>
       </c>
       <c r="B170" t="s">
         <v>395</v>
       </c>
       <c r="C170" t="s">
         <v>396</v>
       </c>
       <c r="D170" t="s">
         <v>40</v>
       </c>
       <c r="E170">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="F170">
-        <v>82</v>
+        <v>30</v>
       </c>
       <c r="G170">
-        <v>153</v>
+        <v>61</v>
       </c>
       <c r="H170">
+        <v>4</v>
+      </c>
+      <c r="I170">
+        <v>7</v>
+      </c>
+      <c r="J170">
+        <v>1</v>
+      </c>
+      <c r="K170">
+        <v>3</v>
+      </c>
+      <c r="L170">
+        <v>5</v>
+      </c>
+      <c r="M170">
+        <v>1</v>
+      </c>
+      <c r="N170">
+        <v>4</v>
+      </c>
+      <c r="O170">
+        <v>3</v>
+      </c>
+      <c r="P170">
+        <v>1</v>
+      </c>
+      <c r="Q170">
+        <v>6</v>
+      </c>
+      <c r="R170">
+        <v>0</v>
+      </c>
+      <c r="S170">
+        <v>1</v>
+      </c>
+      <c r="T170">
+        <v>10</v>
+      </c>
+      <c r="U170">
         <v>9</v>
       </c>
-      <c r="I170">
-[...37 lines deleted...]
-      </c>
       <c r="V170">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W170">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="X170">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="Y170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="A171" t="s">
         <v>386</v>
       </c>
       <c r="B171" t="s">
         <v>397</v>
       </c>
       <c r="C171" t="s">
         <v>398</v>
       </c>
       <c r="D171" t="s">
         <v>40</v>
       </c>
       <c r="E171">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="F171">
-        <v>30</v>
+        <v>82</v>
       </c>
       <c r="G171">
-        <v>61</v>
+        <v>153</v>
       </c>
       <c r="H171">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="I171">
+        <v>12</v>
+      </c>
+      <c r="J171">
+        <v>1</v>
+      </c>
+      <c r="K171">
+        <v>13</v>
+      </c>
+      <c r="L171">
         <v>7</v>
       </c>
-      <c r="J171">
-[...7 lines deleted...]
-      </c>
       <c r="M171">
         <v>1</v>
       </c>
       <c r="N171">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="O171">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="P171">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q171">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="R171">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="S171">
         <v>1</v>
       </c>
       <c r="T171">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="U171">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="V171">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W171">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="X171">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="Y171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="A172" t="s">
         <v>386</v>
       </c>
       <c r="B172" t="s">
         <v>399</v>
       </c>
       <c r="C172" t="s">
         <v>400</v>
       </c>
       <c r="D172" t="s">
         <v>75</v>
       </c>
       <c r="E172">
         <v>206</v>
       </c>
       <c r="F172">
         <v>185</v>
       </c>
       <c r="G172">
@@ -14347,185 +14347,185 @@
       </c>
       <c r="AF172">
         <v>71</v>
       </c>
       <c r="AG172">
         <v>69</v>
       </c>
       <c r="AH172">
         <v>6</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="A173" t="s">
         <v>401</v>
       </c>
       <c r="B173" t="s">
         <v>402</v>
       </c>
       <c r="C173" t="s">
         <v>403</v>
       </c>
       <c r="D173" t="s">
         <v>40</v>
       </c>
       <c r="E173">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F173">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G173">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="H173">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I173">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J173">
         <v>1</v>
       </c>
       <c r="K173">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L173">
+        <v>4</v>
+      </c>
+      <c r="M173">
+        <v>1</v>
+      </c>
+      <c r="N173">
         <v>6</v>
       </c>
-      <c r="M173">
-[...4 lines deleted...]
-      </c>
       <c r="O173">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
       <c r="Q173">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="R173">
+        <v>4</v>
+      </c>
+      <c r="S173">
+        <v>1</v>
+      </c>
+      <c r="T173">
+        <v>4</v>
+      </c>
+      <c r="U173">
+        <v>3</v>
+      </c>
+      <c r="V173">
+        <v>1</v>
+      </c>
+      <c r="W173">
+        <v>4</v>
+      </c>
+      <c r="X173">
         <v>6</v>
-      </c>
-[...16 lines deleted...]
-        <v>2</v>
       </c>
       <c r="Y173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="A174" t="s">
         <v>401</v>
       </c>
       <c r="B174" t="s">
         <v>404</v>
       </c>
       <c r="C174" t="s">
         <v>405</v>
       </c>
       <c r="D174" t="s">
         <v>40</v>
       </c>
       <c r="E174">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F174">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="G174">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="H174">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I174">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J174">
         <v>1</v>
       </c>
       <c r="K174">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L174">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M174">
         <v>1</v>
       </c>
       <c r="N174">
+        <v>1</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="P174">
+        <v>1</v>
+      </c>
+      <c r="Q174">
+        <v>2</v>
+      </c>
+      <c r="R174">
         <v>6</v>
       </c>
-      <c r="O174">
-[...5 lines deleted...]
-      <c r="Q174">
+      <c r="S174">
+        <v>1</v>
+      </c>
+      <c r="T174">
+        <v>2</v>
+      </c>
+      <c r="U174">
         <v>6</v>
       </c>
-      <c r="R174">
-[...10 lines deleted...]
-      </c>
       <c r="V174">
         <v>1</v>
       </c>
       <c r="W174">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="X174">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="Y174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="A175" t="s">
         <v>401</v>
       </c>
       <c r="B175" t="s">
         <v>406</v>
       </c>
       <c r="C175" t="s">
         <v>407</v>
       </c>
       <c r="D175" t="s">
         <v>40</v>
       </c>
       <c r="E175">
         <v>182</v>
       </c>
       <c r="F175">
         <v>181</v>
       </c>
       <c r="G175">
@@ -14741,188 +14741,188 @@
       </c>
       <c r="W177">
         <v>10</v>
       </c>
       <c r="X177">
         <v>5</v>
       </c>
       <c r="Y177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="A178" t="s">
         <v>401</v>
       </c>
       <c r="B178" t="s">
         <v>412</v>
       </c>
       <c r="C178" t="s">
         <v>413</v>
       </c>
       <c r="D178" t="s">
         <v>40</v>
       </c>
       <c r="E178">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="F178">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="G178">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="H178">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="I178">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="J178">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K178">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="L178">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="M178">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N178">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="O178">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="P178">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q178">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="R178">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="S178">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T178">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="U178">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="V178">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W178">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="X178">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="Y178">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="A179" t="s">
         <v>401</v>
       </c>
       <c r="B179" t="s">
         <v>414</v>
       </c>
       <c r="C179" t="s">
         <v>415</v>
       </c>
       <c r="D179" t="s">
         <v>40</v>
       </c>
       <c r="E179">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="F179">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="G179">
-        <v>55</v>
+        <v>162</v>
       </c>
       <c r="H179">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="I179">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="J179">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K179">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="L179">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="M179">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N179">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="O179">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="P179">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q179">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="R179">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="S179">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T179">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="U179">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="V179">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W179">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="X179">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="Y179">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="180" spans="1:37">
       <c r="A180" t="s">
         <v>401</v>
       </c>
       <c r="B180" t="s">
         <v>416</v>
       </c>
       <c r="C180" t="s">
         <v>417</v>
       </c>
       <c r="D180" t="s">
         <v>40</v>
       </c>
       <c r="E180">
         <v>38</v>
       </c>
       <c r="F180">
         <v>33</v>
       </c>
       <c r="G180">
         <v>71</v>
       </c>
       <c r="H180">
@@ -15498,896 +15498,896 @@
       </c>
       <c r="AF188">
         <v>108</v>
       </c>
       <c r="AG188">
         <v>95</v>
       </c>
       <c r="AH188">
         <v>8</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="A189" t="s">
         <v>435</v>
       </c>
       <c r="B189" t="s">
         <v>436</v>
       </c>
       <c r="C189" t="s">
         <v>437</v>
       </c>
       <c r="D189" t="s">
         <v>40</v>
       </c>
       <c r="E189">
-        <v>443</v>
+        <v>60</v>
       </c>
       <c r="F189">
-        <v>350</v>
+        <v>58</v>
       </c>
       <c r="G189">
-        <v>793</v>
+        <v>118</v>
       </c>
       <c r="H189">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="I189">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="J189">
+        <v>1</v>
+      </c>
+      <c r="K189">
+        <v>8</v>
+      </c>
+      <c r="L189">
+        <v>12</v>
+      </c>
+      <c r="M189">
+        <v>1</v>
+      </c>
+      <c r="N189">
+        <v>11</v>
+      </c>
+      <c r="O189">
+        <v>9</v>
+      </c>
+      <c r="P189">
+        <v>1</v>
+      </c>
+      <c r="Q189">
         <v>6</v>
       </c>
-      <c r="K189">
-[...19 lines deleted...]
-      </c>
       <c r="R189">
-        <v>58</v>
+        <v>8</v>
       </c>
       <c r="S189">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="T189">
-        <v>78</v>
+        <v>10</v>
       </c>
       <c r="U189">
-        <v>65</v>
+        <v>9</v>
       </c>
       <c r="V189">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="W189">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="X189">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="Y189">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="AK189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:37">
       <c r="A190" t="s">
         <v>435</v>
       </c>
       <c r="B190" t="s">
         <v>438</v>
       </c>
       <c r="C190" t="s">
         <v>439</v>
       </c>
       <c r="D190" t="s">
         <v>40</v>
       </c>
       <c r="E190">
-        <v>103</v>
+        <v>306</v>
       </c>
       <c r="F190">
-        <v>91</v>
+        <v>269</v>
       </c>
       <c r="G190">
-        <v>194</v>
+        <v>575</v>
       </c>
       <c r="H190">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="I190">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="J190">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K190">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="L190">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="M190">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N190">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="O190">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="P190">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="Q190">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="R190">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="S190">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="T190">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="U190">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="V190">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="W190">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="X190">
-        <v>12</v>
+        <v>52</v>
       </c>
       <c r="Y190">
-        <v>2</v>
+        <v>4</v>
+      </c>
+      <c r="AI190">
+        <v>4</v>
+      </c>
+      <c r="AJ190">
+        <v>6</v>
+      </c>
+      <c r="AK190">
+        <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="A191" t="s">
         <v>435</v>
       </c>
       <c r="B191" t="s">
         <v>440</v>
       </c>
       <c r="C191" t="s">
         <v>441</v>
       </c>
       <c r="D191" t="s">
         <v>40</v>
       </c>
       <c r="E191">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="F191">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G191">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="H191">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I191">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J191">
         <v>1</v>
       </c>
       <c r="K191">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="L191">
         <v>7</v>
       </c>
       <c r="M191">
         <v>1</v>
       </c>
       <c r="N191">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="O191">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
       <c r="Q191">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="R191">
+        <v>7</v>
+      </c>
+      <c r="S191">
+        <v>1</v>
+      </c>
+      <c r="T191">
         <v>11</v>
       </c>
-      <c r="S191">
-[...4 lines deleted...]
-      </c>
       <c r="U191">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="V191">
         <v>1</v>
       </c>
       <c r="W191">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="X191">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="Y191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="A192" t="s">
         <v>435</v>
       </c>
       <c r="B192" t="s">
         <v>442</v>
       </c>
       <c r="C192" t="s">
         <v>443</v>
       </c>
       <c r="D192" t="s">
         <v>40</v>
       </c>
       <c r="E192">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="F192">
-        <v>57</v>
+        <v>91</v>
       </c>
       <c r="G192">
-        <v>125</v>
+        <v>195</v>
       </c>
       <c r="H192">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="I192">
+        <v>17</v>
+      </c>
+      <c r="J192">
+        <v>2</v>
+      </c>
+      <c r="K192">
+        <v>16</v>
+      </c>
+      <c r="L192">
+        <v>14</v>
+      </c>
+      <c r="M192">
+        <v>2</v>
+      </c>
+      <c r="N192">
+        <v>27</v>
+      </c>
+      <c r="O192">
+        <v>16</v>
+      </c>
+      <c r="P192">
+        <v>2</v>
+      </c>
+      <c r="Q192">
+        <v>20</v>
+      </c>
+      <c r="R192">
+        <v>17</v>
+      </c>
+      <c r="S192">
+        <v>2</v>
+      </c>
+      <c r="T192">
+        <v>13</v>
+      </c>
+      <c r="U192">
+        <v>15</v>
+      </c>
+      <c r="V192">
+        <v>2</v>
+      </c>
+      <c r="W192">
+        <v>17</v>
+      </c>
+      <c r="X192">
         <v>12</v>
       </c>
-      <c r="J192">
-[...43 lines deleted...]
-      </c>
       <c r="Y192">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="A193" t="s">
         <v>435</v>
       </c>
       <c r="B193" t="s">
         <v>444</v>
       </c>
       <c r="C193" t="s">
         <v>445</v>
       </c>
       <c r="D193" t="s">
         <v>40</v>
       </c>
       <c r="E193">
-        <v>31</v>
+        <v>443</v>
       </c>
       <c r="F193">
-        <v>30</v>
+        <v>350</v>
       </c>
       <c r="G193">
-        <v>61</v>
+        <v>793</v>
       </c>
       <c r="H193">
-        <v>8</v>
+        <v>83</v>
       </c>
       <c r="I193">
-        <v>3</v>
+        <v>59</v>
       </c>
       <c r="J193">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K193">
-        <v>3</v>
+        <v>65</v>
       </c>
       <c r="L193">
-        <v>4</v>
+        <v>46</v>
       </c>
       <c r="M193">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N193">
-        <v>7</v>
+        <v>75</v>
       </c>
       <c r="O193">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="P193">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="Q193">
-        <v>2</v>
+        <v>65</v>
       </c>
       <c r="R193">
-        <v>5</v>
+        <v>58</v>
       </c>
       <c r="S193">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="T193">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="U193">
-        <v>7</v>
+        <v>65</v>
       </c>
       <c r="V193">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="W193">
-        <v>9</v>
+        <v>71</v>
       </c>
       <c r="X193">
-        <v>2</v>
+        <v>55</v>
       </c>
       <c r="Y193">
+        <v>5</v>
+      </c>
+      <c r="AI193">
+        <v>6</v>
+      </c>
+      <c r="AJ193">
+        <v>3</v>
+      </c>
+      <c r="AK193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="A194" t="s">
         <v>435</v>
       </c>
       <c r="B194" t="s">
         <v>446</v>
       </c>
       <c r="C194" t="s">
         <v>447</v>
       </c>
       <c r="D194" t="s">
         <v>40</v>
       </c>
       <c r="E194">
-        <v>306</v>
+        <v>35</v>
       </c>
       <c r="F194">
-        <v>268</v>
+        <v>35</v>
       </c>
       <c r="G194">
-        <v>574</v>
+        <v>70</v>
       </c>
       <c r="H194">
-        <v>38</v>
+        <v>2</v>
       </c>
       <c r="I194">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="J194">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K194">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="L194">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="M194">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N194">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="O194">
-        <v>41</v>
+        <v>2</v>
       </c>
       <c r="P194">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="Q194">
-        <v>67</v>
+        <v>3</v>
       </c>
       <c r="R194">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="S194">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="T194">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="U194">
-        <v>47</v>
+        <v>4</v>
       </c>
       <c r="V194">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W194">
-        <v>56</v>
+        <v>3</v>
       </c>
       <c r="X194">
-        <v>52</v>
+        <v>4</v>
       </c>
       <c r="Y194">
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="AK194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="A195" t="s">
         <v>435</v>
       </c>
       <c r="B195" t="s">
         <v>448</v>
       </c>
       <c r="C195" t="s">
         <v>449</v>
       </c>
       <c r="D195" t="s">
         <v>40</v>
       </c>
       <c r="E195">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="F195">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="G195">
-        <v>50</v>
+        <v>126</v>
       </c>
       <c r="H195">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="I195">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="J195">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K195">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="L195">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="M195">
         <v>1</v>
       </c>
       <c r="N195">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="O195">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
       <c r="Q195">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="R195">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="S195">
         <v>1</v>
       </c>
       <c r="T195">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="U195">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="V195">
         <v>1</v>
       </c>
       <c r="W195">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="X195">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Y195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:37">
       <c r="A196" t="s">
         <v>435</v>
       </c>
       <c r="B196" t="s">
         <v>450</v>
       </c>
       <c r="C196" t="s">
         <v>451</v>
       </c>
       <c r="D196" t="s">
         <v>40</v>
       </c>
       <c r="E196">
+        <v>31</v>
+      </c>
+      <c r="F196">
         <v>30</v>
       </c>
-      <c r="F196">
-[...1 lines deleted...]
-      </c>
       <c r="G196">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="H196">
         <v>8</v>
       </c>
       <c r="I196">
+        <v>3</v>
+      </c>
+      <c r="J196">
+        <v>1</v>
+      </c>
+      <c r="K196">
+        <v>3</v>
+      </c>
+      <c r="L196">
+        <v>4</v>
+      </c>
+      <c r="M196">
+        <v>1</v>
+      </c>
+      <c r="N196">
         <v>7</v>
       </c>
-      <c r="J196">
-[...13 lines deleted...]
-      </c>
       <c r="O196">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
       <c r="Q196">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="R196">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="S196">
         <v>1</v>
       </c>
       <c r="T196">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="U196">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="V196">
         <v>1</v>
       </c>
       <c r="W196">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="X196">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="Y196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="A197" t="s">
         <v>435</v>
       </c>
       <c r="B197" t="s">
         <v>452</v>
       </c>
       <c r="C197" t="s">
         <v>453</v>
       </c>
       <c r="D197" t="s">
         <v>40</v>
       </c>
       <c r="E197">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="F197">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G197">
-        <v>118</v>
+        <v>49</v>
       </c>
       <c r="H197">
+        <v>5</v>
+      </c>
+      <c r="I197">
+        <v>5</v>
+      </c>
+      <c r="J197">
+        <v>1</v>
+      </c>
+      <c r="K197">
+        <v>4</v>
+      </c>
+      <c r="L197">
+        <v>2</v>
+      </c>
+      <c r="M197">
+        <v>1</v>
+      </c>
+      <c r="N197">
+        <v>4</v>
+      </c>
+      <c r="O197">
+        <v>5</v>
+      </c>
+      <c r="P197">
+        <v>1</v>
+      </c>
+      <c r="Q197">
+        <v>3</v>
+      </c>
+      <c r="R197">
+        <v>4</v>
+      </c>
+      <c r="S197">
+        <v>1</v>
+      </c>
+      <c r="T197">
+        <v>4</v>
+      </c>
+      <c r="U197">
+        <v>4</v>
+      </c>
+      <c r="V197">
+        <v>1</v>
+      </c>
+      <c r="W197">
         <v>7</v>
       </c>
-      <c r="I197">
-[...43 lines deleted...]
-      </c>
       <c r="X197">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="Y197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:37">
       <c r="A198" t="s">
         <v>435</v>
       </c>
       <c r="B198" t="s">
         <v>454</v>
       </c>
       <c r="C198" t="s">
         <v>455</v>
       </c>
       <c r="D198" t="s">
         <v>40</v>
       </c>
       <c r="E198">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="F198">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="G198">
-        <v>89</v>
+        <v>118</v>
       </c>
       <c r="H198">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I198">
         <v>6</v>
       </c>
       <c r="J198">
         <v>1</v>
       </c>
       <c r="K198">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="L198">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="M198">
         <v>1</v>
       </c>
       <c r="N198">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="O198">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
       <c r="Q198">
+        <v>15</v>
+      </c>
+      <c r="R198">
         <v>11</v>
       </c>
-      <c r="R198">
-[...1 lines deleted...]
-      </c>
       <c r="S198">
         <v>1</v>
       </c>
       <c r="T198">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="U198">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="V198">
         <v>1</v>
       </c>
       <c r="W198">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="X198">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="Y198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:37">
       <c r="A199" t="s">
         <v>435</v>
       </c>
       <c r="B199" t="s">
         <v>456</v>
       </c>
       <c r="C199" t="s">
         <v>457</v>
       </c>
       <c r="D199" t="s">
         <v>40</v>
       </c>
       <c r="E199">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="F199">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="G199">
-        <v>118</v>
+        <v>63</v>
       </c>
       <c r="H199">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="I199">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J199">
         <v>1</v>
       </c>
       <c r="K199">
+        <v>5</v>
+      </c>
+      <c r="L199">
+        <v>4</v>
+      </c>
+      <c r="M199">
+        <v>1</v>
+      </c>
+      <c r="N199">
+        <v>6</v>
+      </c>
+      <c r="O199">
+        <v>5</v>
+      </c>
+      <c r="P199">
+        <v>1</v>
+      </c>
+      <c r="Q199">
+        <v>3</v>
+      </c>
+      <c r="R199">
+        <v>3</v>
+      </c>
+      <c r="S199">
+        <v>1</v>
+      </c>
+      <c r="T199">
+        <v>5</v>
+      </c>
+      <c r="U199">
         <v>8</v>
       </c>
-      <c r="L199">
-[...14 lines deleted...]
-      <c r="Q199">
+      <c r="V199">
+        <v>1</v>
+      </c>
+      <c r="W199">
+        <v>3</v>
+      </c>
+      <c r="X199">
         <v>6</v>
-      </c>
-[...19 lines deleted...]
-        <v>10</v>
       </c>
       <c r="Y199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="A200" t="s">
         <v>435</v>
       </c>
       <c r="B200" t="s">
         <v>458</v>
       </c>
       <c r="C200" t="s">
         <v>459</v>
       </c>
       <c r="D200" t="s">
         <v>75</v>
       </c>
       <c r="E200">
         <v>29</v>
       </c>
       <c r="F200">
         <v>22</v>
       </c>
       <c r="G200">
@@ -16803,801 +16803,801 @@
       </c>
       <c r="AF206">
         <v>30</v>
       </c>
       <c r="AG206">
         <v>22</v>
       </c>
       <c r="AH206">
         <v>2</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="A207" t="s">
         <v>473</v>
       </c>
       <c r="B207" t="s">
         <v>474</v>
       </c>
       <c r="C207" t="s">
         <v>475</v>
       </c>
       <c r="D207" t="s">
         <v>40</v>
       </c>
       <c r="E207">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="F207">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="G207">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="H207">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="I207">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J207">
         <v>1</v>
       </c>
       <c r="K207">
+        <v>5</v>
+      </c>
+      <c r="L207">
         <v>7</v>
       </c>
-      <c r="L207">
-[...1 lines deleted...]
-      </c>
       <c r="M207">
         <v>1</v>
       </c>
       <c r="N207">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="O207">
         <v>7</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
       <c r="Q207">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="R207">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="S207">
         <v>1</v>
       </c>
       <c r="T207">
         <v>9</v>
       </c>
       <c r="U207">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="V207">
         <v>1</v>
       </c>
       <c r="W207">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="X207">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="Y207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="A208" t="s">
         <v>473</v>
       </c>
       <c r="B208" t="s">
         <v>476</v>
       </c>
       <c r="C208" t="s">
         <v>477</v>
       </c>
       <c r="D208" t="s">
         <v>40</v>
       </c>
       <c r="E208">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="F208">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G208">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="H208">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="I208">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J208">
         <v>1</v>
       </c>
       <c r="K208">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="L208">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M208">
         <v>1</v>
       </c>
       <c r="N208">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="O208">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
       <c r="Q208">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="R208">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="S208">
         <v>1</v>
       </c>
       <c r="T208">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="U208">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="V208">
         <v>1</v>
       </c>
       <c r="W208">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="X208">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="Y208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:37">
       <c r="A209" t="s">
         <v>473</v>
       </c>
       <c r="B209" t="s">
         <v>478</v>
       </c>
       <c r="C209" t="s">
         <v>479</v>
       </c>
       <c r="D209" t="s">
         <v>40</v>
       </c>
       <c r="E209">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F209">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="G209">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="H209">
         <v>1</v>
       </c>
       <c r="I209">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J209">
         <v>1</v>
       </c>
       <c r="K209">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L209">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M209">
         <v>1</v>
       </c>
       <c r="N209">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="O209">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
       <c r="Q209">
         <v>5</v>
       </c>
       <c r="R209">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S209">
         <v>1</v>
       </c>
       <c r="T209">
         <v>4</v>
       </c>
       <c r="U209">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="V209">
         <v>1</v>
       </c>
       <c r="W209">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="X209">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="Y209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:37">
       <c r="A210" t="s">
         <v>473</v>
       </c>
       <c r="B210" t="s">
         <v>480</v>
       </c>
       <c r="C210" t="s">
         <v>481</v>
       </c>
       <c r="D210" t="s">
         <v>40</v>
       </c>
       <c r="E210">
-        <v>72</v>
+        <v>18</v>
       </c>
       <c r="F210">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="G210">
-        <v>141</v>
+        <v>34</v>
       </c>
       <c r="H210">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="I210">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J210">
         <v>1</v>
       </c>
       <c r="K210">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="L210">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="M210">
         <v>1</v>
       </c>
       <c r="N210">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="O210">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
       <c r="Q210">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="R210">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="S210">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T210">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="U210">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="V210">
         <v>1</v>
       </c>
       <c r="W210">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="X210">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="Y210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:37">
       <c r="A211" t="s">
         <v>473</v>
       </c>
       <c r="B211" t="s">
         <v>482</v>
       </c>
       <c r="C211" t="s">
         <v>483</v>
       </c>
       <c r="D211" t="s">
         <v>40</v>
       </c>
       <c r="E211">
-        <v>31</v>
+        <v>72</v>
       </c>
       <c r="F211">
-        <v>27</v>
+        <v>69</v>
       </c>
       <c r="G211">
-        <v>58</v>
+        <v>141</v>
       </c>
       <c r="H211">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="I211">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="J211">
         <v>1</v>
       </c>
       <c r="K211">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L211">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="M211">
         <v>1</v>
       </c>
       <c r="N211">
+        <v>13</v>
+      </c>
+      <c r="O211">
+        <v>8</v>
+      </c>
+      <c r="P211">
+        <v>1</v>
+      </c>
+      <c r="Q211">
+        <v>18</v>
+      </c>
+      <c r="R211">
+        <v>17</v>
+      </c>
+      <c r="S211">
+        <v>2</v>
+      </c>
+      <c r="T211">
+        <v>12</v>
+      </c>
+      <c r="U211">
+        <v>16</v>
+      </c>
+      <c r="V211">
+        <v>1</v>
+      </c>
+      <c r="W211">
         <v>7</v>
       </c>
-      <c r="O211">
-[...25 lines deleted...]
-      </c>
       <c r="X211">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="Y211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="A212" t="s">
         <v>473</v>
       </c>
       <c r="B212" t="s">
         <v>484</v>
       </c>
       <c r="C212" t="s">
         <v>485</v>
       </c>
       <c r="D212" t="s">
         <v>40</v>
       </c>
       <c r="E212">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="F212">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="G212">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="H212">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I212">
         <v>3</v>
       </c>
       <c r="J212">
         <v>1</v>
       </c>
       <c r="K212">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="L212">
         <v>3</v>
       </c>
       <c r="M212">
         <v>1</v>
       </c>
       <c r="N212">
         <v>7</v>
       </c>
       <c r="O212">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
       <c r="Q212">
         <v>5</v>
       </c>
       <c r="R212">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="S212">
         <v>1</v>
       </c>
       <c r="T212">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="U212">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="V212">
         <v>1</v>
       </c>
       <c r="W212">
         <v>5</v>
       </c>
       <c r="X212">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Y212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:37">
       <c r="A213" t="s">
         <v>473</v>
       </c>
       <c r="B213" t="s">
         <v>486</v>
       </c>
       <c r="C213" t="s">
         <v>487</v>
       </c>
       <c r="D213" t="s">
         <v>40</v>
       </c>
       <c r="E213">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="F213">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="G213">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="H213">
         <v>5</v>
       </c>
       <c r="I213">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J213">
         <v>1</v>
       </c>
       <c r="K213">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="L213">
+        <v>3</v>
+      </c>
+      <c r="M213">
+        <v>1</v>
+      </c>
+      <c r="N213">
+        <v>7</v>
+      </c>
+      <c r="O213">
+        <v>2</v>
+      </c>
+      <c r="P213">
+        <v>1</v>
+      </c>
+      <c r="Q213">
+        <v>5</v>
+      </c>
+      <c r="R213">
+        <v>1</v>
+      </c>
+      <c r="S213">
+        <v>1</v>
+      </c>
+      <c r="T213">
+        <v>9</v>
+      </c>
+      <c r="U213">
+        <v>2</v>
+      </c>
+      <c r="V213">
+        <v>1</v>
+      </c>
+      <c r="W213">
+        <v>5</v>
+      </c>
+      <c r="X213">
         <v>6</v>
-      </c>
-[...34 lines deleted...]
-        <v>7</v>
       </c>
       <c r="Y213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:37">
       <c r="A214" t="s">
         <v>473</v>
       </c>
       <c r="B214" t="s">
         <v>488</v>
       </c>
       <c r="C214" t="s">
         <v>489</v>
       </c>
       <c r="D214" t="s">
         <v>40</v>
       </c>
       <c r="E214">
-        <v>96</v>
+        <v>27</v>
       </c>
       <c r="F214">
-        <v>81</v>
+        <v>26</v>
       </c>
       <c r="G214">
-        <v>177</v>
+        <v>53</v>
       </c>
       <c r="H214">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="I214">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J214">
         <v>1</v>
       </c>
       <c r="K214">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="L214">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="M214">
         <v>1</v>
       </c>
       <c r="N214">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="O214">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="P214">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q214">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="R214">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="S214">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T214">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="U214">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="V214">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W214">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="X214">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="Y214">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:37">
       <c r="A215" t="s">
         <v>473</v>
       </c>
       <c r="B215" t="s">
         <v>490</v>
       </c>
       <c r="C215" t="s">
         <v>491</v>
       </c>
       <c r="D215" t="s">
         <v>40</v>
       </c>
       <c r="E215">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="F215">
-        <v>43</v>
+        <v>81</v>
       </c>
       <c r="G215">
-        <v>90</v>
+        <v>177</v>
       </c>
       <c r="H215">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="I215">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="J215">
         <v>1</v>
       </c>
       <c r="K215">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="L215">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="M215">
         <v>1</v>
       </c>
       <c r="N215">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="O215">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="P215">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q215">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="R215">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="S215">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T215">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="U215">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="V215">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W215">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="X215">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="Y215">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="216" spans="1:37">
       <c r="A216" t="s">
         <v>473</v>
       </c>
       <c r="B216" t="s">
         <v>492</v>
       </c>
       <c r="C216" t="s">
         <v>493</v>
       </c>
       <c r="D216" t="s">
         <v>40</v>
       </c>
       <c r="E216">
+        <v>47</v>
+      </c>
+      <c r="F216">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G216">
         <v>90</v>
       </c>
       <c r="H216">
+        <v>4</v>
+      </c>
+      <c r="I216">
+        <v>8</v>
+      </c>
+      <c r="J216">
+        <v>1</v>
+      </c>
+      <c r="K216">
         <v>9</v>
       </c>
-      <c r="I216">
-[...7 lines deleted...]
-      </c>
       <c r="L216">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="M216">
         <v>1</v>
       </c>
       <c r="N216">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="O216">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
       <c r="Q216">
         <v>8</v>
       </c>
       <c r="R216">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="S216">
         <v>1</v>
       </c>
       <c r="T216">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="U216">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="V216">
         <v>1</v>
       </c>
       <c r="W216">
+        <v>4</v>
+      </c>
+      <c r="X216">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="Y216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:37">
       <c r="A217" t="s">
         <v>473</v>
       </c>
       <c r="B217" t="s">
         <v>494</v>
       </c>
       <c r="C217" t="s">
         <v>495</v>
       </c>
       <c r="D217" t="s">
         <v>75</v>
       </c>
       <c r="E217">
         <v>116</v>
       </c>
       <c r="F217">
         <v>115</v>
       </c>
       <c r="G217">
@@ -17623,365 +17623,365 @@
       </c>
       <c r="AF217">
         <v>34</v>
       </c>
       <c r="AG217">
         <v>27</v>
       </c>
       <c r="AH217">
         <v>3</v>
       </c>
     </row>
     <row r="218" spans="1:37">
       <c r="A218" t="s">
         <v>473</v>
       </c>
       <c r="B218" t="s">
         <v>496</v>
       </c>
       <c r="C218" t="s">
         <v>497</v>
       </c>
       <c r="D218" t="s">
         <v>75</v>
       </c>
       <c r="E218">
+        <v>84</v>
+      </c>
+      <c r="F218">
+        <v>81</v>
+      </c>
+      <c r="G218">
+        <v>165</v>
+      </c>
+      <c r="Z218">
+        <v>24</v>
+      </c>
+      <c r="AA218">
+        <v>23</v>
+      </c>
+      <c r="AB218">
+        <v>2</v>
+      </c>
+      <c r="AC218">
+        <v>44</v>
+      </c>
+      <c r="AD218">
+        <v>36</v>
+      </c>
+      <c r="AE218">
+        <v>3</v>
+      </c>
+      <c r="AF218">
         <v>16</v>
       </c>
-      <c r="F218">
-[...25 lines deleted...]
-      </c>
       <c r="AG218">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="AH218">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="219" spans="1:37">
       <c r="A219" t="s">
         <v>473</v>
       </c>
       <c r="B219" t="s">
         <v>498</v>
       </c>
       <c r="C219" t="s">
         <v>499</v>
       </c>
       <c r="D219" t="s">
         <v>75</v>
       </c>
       <c r="E219">
-        <v>84</v>
+        <v>16</v>
       </c>
       <c r="F219">
-        <v>81</v>
+        <v>13</v>
       </c>
       <c r="G219">
-        <v>165</v>
+        <v>29</v>
       </c>
       <c r="Z219">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="AA219">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="AB219">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AC219">
-        <v>44</v>
+        <v>6</v>
       </c>
       <c r="AD219">
-        <v>36</v>
+        <v>2</v>
       </c>
       <c r="AE219">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AF219">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="AG219">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="AH219">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:37">
       <c r="A220" t="s">
         <v>500</v>
       </c>
       <c r="B220" t="s">
         <v>501</v>
       </c>
       <c r="C220" t="s">
         <v>502</v>
       </c>
       <c r="D220" t="s">
         <v>40</v>
       </c>
       <c r="E220">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="F220">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="G220">
-        <v>40</v>
+        <v>91</v>
       </c>
       <c r="H220">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="I220">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J220">
         <v>1</v>
       </c>
       <c r="K220">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="L220">
         <v>5</v>
       </c>
       <c r="M220">
         <v>1</v>
       </c>
       <c r="N220">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O220">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
       <c r="Q220">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="R220">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="S220">
         <v>1</v>
       </c>
       <c r="T220">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="U220">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="V220">
         <v>1</v>
       </c>
       <c r="W220">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="X220">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="Y220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:37">
       <c r="A221" t="s">
         <v>500</v>
       </c>
       <c r="B221" t="s">
         <v>503</v>
       </c>
       <c r="C221" t="s">
         <v>504</v>
       </c>
       <c r="D221" t="s">
         <v>40</v>
       </c>
       <c r="E221">
-        <v>123</v>
+        <v>18</v>
       </c>
       <c r="F221">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G221">
-        <v>228</v>
+        <v>40</v>
       </c>
       <c r="H221">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="I221">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="J221">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K221">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="L221">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="M221">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N221">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="O221">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="P221">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q221">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="R221">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="S221">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T221">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="U221">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="V221">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W221">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="X221">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="Y221">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:37">
       <c r="A222" t="s">
         <v>500</v>
       </c>
       <c r="B222" t="s">
         <v>505</v>
       </c>
       <c r="C222" t="s">
         <v>506</v>
       </c>
       <c r="D222" t="s">
         <v>40</v>
       </c>
       <c r="E222">
-        <v>43</v>
+        <v>123</v>
       </c>
       <c r="F222">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="G222">
-        <v>91</v>
+        <v>228</v>
       </c>
       <c r="H222">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="I222">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="J222">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K222">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="L222">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="M222">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N222">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="O222">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="P222">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q222">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="R222">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="S222">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T222">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="U222">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="V222">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W222">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="X222">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="Y222">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="223" spans="1:37">
       <c r="A223" t="s">
         <v>500</v>
       </c>
       <c r="B223" t="s">
         <v>507</v>
       </c>
       <c r="C223" t="s">
         <v>508</v>
       </c>
       <c r="D223" t="s">
         <v>75</v>
       </c>
       <c r="E223">
         <v>61</v>
       </c>
       <c r="F223">
         <v>69</v>
       </c>
       <c r="G223">
         <v>130</v>
       </c>
       <c r="Z223">