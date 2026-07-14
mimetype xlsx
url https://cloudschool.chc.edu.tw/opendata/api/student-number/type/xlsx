--- v4 (2026-06-24)
+++ v5 (2026-07-14)
@@ -128,194 +128,194 @@
   <si>
     <t>8年級班級數</t>
   </si>
   <si>
     <t>9年級男生數</t>
   </si>
   <si>
     <t>9年級女生數</t>
   </si>
   <si>
     <t>9年級班級數</t>
   </si>
   <si>
     <t>特教班男生數</t>
   </si>
   <si>
     <t>特教班女生數</t>
   </si>
   <si>
     <t>特教班級數</t>
   </si>
   <si>
     <t>彰化市</t>
   </si>
   <si>
+    <t>074611</t>
+  </si>
+  <si>
+    <t>縣立國聖國小</t>
+  </si>
+  <si>
+    <t>國民小學</t>
+  </si>
+  <si>
+    <t>074613</t>
+  </si>
+  <si>
+    <t>縣立石牌國小</t>
+  </si>
+  <si>
+    <t>074614</t>
+  </si>
+  <si>
+    <t>縣立忠孝國小</t>
+  </si>
+  <si>
+    <t>074610</t>
+  </si>
+  <si>
+    <t>縣立大竹國小</t>
+  </si>
+  <si>
+    <t>074774</t>
+  </si>
+  <si>
+    <t>縣立信義國(中)小</t>
+  </si>
+  <si>
+    <t>074608</t>
+  </si>
+  <si>
+    <t>縣立三民國小</t>
+  </si>
+  <si>
     <t>074606</t>
   </si>
   <si>
     <t>縣立東芳國小</t>
   </si>
   <si>
-    <t>國民小學</t>
-[...1 lines deleted...]
-  <si>
     <t>074609</t>
   </si>
   <si>
     <t>縣立聯興國小</t>
   </si>
   <si>
-    <t>074613</t>
-[...22 lines deleted...]
-  <si>
     <t>071318b</t>
   </si>
   <si>
     <t>財團法人正德高中國小部</t>
   </si>
   <si>
+    <t>074604</t>
+  </si>
+  <si>
+    <t>縣立南郭國小</t>
+  </si>
+  <si>
+    <t>074607</t>
+  </si>
+  <si>
+    <t>縣立泰和國小</t>
+  </si>
+  <si>
+    <t>074601</t>
+  </si>
+  <si>
+    <t>縣立中山國小</t>
+  </si>
+  <si>
+    <t>074605</t>
+  </si>
+  <si>
+    <t>縣立南興國小</t>
+  </si>
+  <si>
+    <t>074602</t>
+  </si>
+  <si>
+    <t>縣立民生國小</t>
+  </si>
+  <si>
     <t>074603</t>
   </si>
   <si>
     <t>縣立平和國小</t>
   </si>
   <si>
-    <t>074604</t>
-[...40 lines deleted...]
-  <si>
     <t>074775</t>
   </si>
   <si>
     <t>縣立大成國小</t>
   </si>
   <si>
     <t>074612</t>
   </si>
   <si>
     <t>縣立快官國小</t>
   </si>
   <si>
     <t>074538</t>
   </si>
   <si>
     <t>縣立彰興國中</t>
   </si>
   <si>
     <t>國民中學</t>
   </si>
   <si>
     <t>074541</t>
   </si>
   <si>
     <t>縣立信義國中(小)</t>
   </si>
   <si>
+    <t>074507</t>
+  </si>
+  <si>
+    <t>縣立彰德國中</t>
+  </si>
+  <si>
     <t>071311</t>
   </si>
   <si>
     <t>私立精誠高中</t>
   </si>
   <si>
-    <t>074507</t>
-[...2 lines deleted...]
-    <t>縣立彰德國中</t>
+    <t>074505</t>
+  </si>
+  <si>
+    <t>縣立陽明國中</t>
   </si>
   <si>
     <t>074308</t>
   </si>
   <si>
     <t>縣立彰化藝術高中</t>
   </si>
   <si>
-    <t>074505</t>
-[...4 lines deleted...]
-  <si>
     <t>071318</t>
   </si>
   <si>
     <t>財團法人正德高中國中部</t>
   </si>
   <si>
     <t>074540</t>
   </si>
   <si>
     <t>縣立彰泰國中</t>
   </si>
   <si>
     <t>074506</t>
   </si>
   <si>
     <t>縣立彰安國中</t>
   </si>
   <si>
     <t>芬園鄉</t>
   </si>
   <si>
     <t>074617</t>
   </si>
   <si>
     <t>縣立寶山國小</t>
@@ -338,482 +338,482 @@
   <si>
     <t>縣立茄荖國小</t>
   </si>
   <si>
     <t>074619</t>
   </si>
   <si>
     <t>縣立文德國小</t>
   </si>
   <si>
     <t>074618</t>
   </si>
   <si>
     <t>縣立同安國小</t>
   </si>
   <si>
     <t>074509</t>
   </si>
   <si>
     <t>縣立芬園國中</t>
   </si>
   <si>
     <t>花壇鄉</t>
   </si>
   <si>
+    <t>074623</t>
+  </si>
+  <si>
+    <t>縣立華南國小</t>
+  </si>
+  <si>
     <t>074625</t>
   </si>
   <si>
     <t>縣立三春國小</t>
   </si>
   <si>
-    <t>074623</t>
-[...4 lines deleted...]
-  <si>
     <t>074622</t>
   </si>
   <si>
     <t>縣立文祥國小</t>
   </si>
   <si>
     <t>074621</t>
   </si>
   <si>
     <t>縣立花壇國小</t>
   </si>
   <si>
     <t>074624</t>
   </si>
   <si>
     <t>縣立僑愛國小</t>
   </si>
   <si>
     <t>074626</t>
   </si>
   <si>
     <t>縣立白沙國小</t>
   </si>
   <si>
     <t>074526</t>
   </si>
   <si>
     <t>縣立花壇國中</t>
   </si>
   <si>
     <t>秀水鄉</t>
   </si>
   <si>
+    <t>074655</t>
+  </si>
+  <si>
+    <t>縣立馬興國小</t>
+  </si>
+  <si>
+    <t>074657</t>
+  </si>
+  <si>
+    <t>縣立明正國小</t>
+  </si>
+  <si>
+    <t>074659</t>
+  </si>
+  <si>
+    <t>縣立育民國小</t>
+  </si>
+  <si>
     <t>074654</t>
   </si>
   <si>
     <t>縣立秀水國小</t>
   </si>
   <si>
-    <t>074659</t>
-[...8 lines deleted...]
-    <t>縣立明正國小</t>
+    <t>074656</t>
+  </si>
+  <si>
+    <t>縣立華龍國小</t>
   </si>
   <si>
     <t>074658</t>
   </si>
   <si>
     <t>縣立陝西國小</t>
   </si>
   <si>
-    <t>074656</t>
-[...10 lines deleted...]
-  <si>
     <t>074522</t>
   </si>
   <si>
     <t>縣立秀水國中</t>
   </si>
   <si>
     <t>鹿港鎮</t>
   </si>
   <si>
+    <t>074642</t>
+  </si>
+  <si>
+    <t>縣立海埔國小</t>
+  </si>
+  <si>
+    <t>074641</t>
+  </si>
+  <si>
+    <t>縣立洛津國小</t>
+  </si>
+  <si>
+    <t>074640</t>
+  </si>
+  <si>
+    <t>縣立文開國小</t>
+  </si>
+  <si>
+    <t>074644</t>
+  </si>
+  <si>
+    <t>縣立草港國小</t>
+  </si>
+  <si>
+    <t>074778</t>
+  </si>
+  <si>
+    <t>縣立鹿江國際國(中)小</t>
+  </si>
+  <si>
+    <t>074643</t>
+  </si>
+  <si>
+    <t>縣立新興國小</t>
+  </si>
+  <si>
+    <t>074645</t>
+  </si>
+  <si>
+    <t>縣立頂番國小</t>
+  </si>
+  <si>
+    <t>074646</t>
+  </si>
+  <si>
+    <t>縣立東興國小</t>
+  </si>
+  <si>
+    <t>074639</t>
+  </si>
+  <si>
+    <t>縣立鹿港國小</t>
+  </si>
+  <si>
     <t>074771</t>
   </si>
   <si>
     <t>縣立鹿東國小</t>
   </si>
   <si>
-    <t>074642</t>
-[...52 lines deleted...]
-  <si>
     <t>074503</t>
   </si>
   <si>
     <t>縣立鹿鳴國中</t>
   </si>
   <si>
     <t>074542</t>
   </si>
   <si>
     <t>縣立鹿江國際國中(小)</t>
   </si>
   <si>
     <t>福興鄉</t>
   </si>
   <si>
+    <t>074648</t>
+  </si>
+  <si>
+    <t>縣立文昌國小</t>
+  </si>
+  <si>
     <t>074649</t>
   </si>
   <si>
     <t>縣立西勢國小</t>
   </si>
   <si>
     <t>074647</t>
   </si>
   <si>
     <t>縣立管嶼國小</t>
   </si>
   <si>
+    <t>074653</t>
+  </si>
+  <si>
+    <t>縣立育新國小</t>
+  </si>
+  <si>
     <t>074650</t>
   </si>
   <si>
     <t>縣立大興國小</t>
   </si>
   <si>
-    <t>074653</t>
-[...4 lines deleted...]
-  <si>
     <t>074651</t>
   </si>
   <si>
     <t>縣立永豐國小</t>
   </si>
   <si>
-    <t>074648</t>
-[...4 lines deleted...]
-  <si>
     <t>074652</t>
   </si>
   <si>
     <t>縣立日新國小</t>
   </si>
   <si>
     <t>074502</t>
   </si>
   <si>
     <t>縣立鹿港國中</t>
   </si>
   <si>
     <t>074521</t>
   </si>
   <si>
     <t>縣立福興國中</t>
   </si>
   <si>
     <t>線西鄉</t>
   </si>
   <si>
     <t>074634</t>
   </si>
   <si>
     <t>縣立曉陽國小</t>
   </si>
   <si>
     <t>074633</t>
   </si>
   <si>
     <t>縣立線西國小</t>
   </si>
   <si>
     <t>074504</t>
   </si>
   <si>
     <t>縣立線西國中</t>
   </si>
   <si>
     <t>和美鎮</t>
   </si>
   <si>
     <t>074631</t>
   </si>
   <si>
     <t>縣立新庄國小</t>
   </si>
   <si>
+    <t>074627</t>
+  </si>
+  <si>
+    <t>縣立和美國小</t>
+  </si>
+  <si>
     <t>074628</t>
   </si>
   <si>
     <t>縣立和東國小</t>
   </si>
   <si>
     <t>074769</t>
   </si>
   <si>
     <t>縣立和仁國小</t>
   </si>
   <si>
-    <t>074627</t>
-[...4 lines deleted...]
-  <si>
     <t>074632</t>
   </si>
   <si>
     <t>縣立培英國小</t>
   </si>
   <si>
     <t>074629</t>
   </si>
   <si>
     <t>縣立大嘉國小</t>
   </si>
   <si>
     <t>074630</t>
   </si>
   <si>
     <t>縣立大榮國小</t>
   </si>
   <si>
     <t>074323</t>
   </si>
   <si>
     <t>縣立和美高中</t>
   </si>
   <si>
     <t>074535</t>
   </si>
   <si>
     <t>縣立和群國中</t>
   </si>
   <si>
+    <t>070f01b</t>
+  </si>
+  <si>
+    <t>國立和美實驗學校(小學部）</t>
+  </si>
+  <si>
     <t>070f01</t>
   </si>
   <si>
     <t>國立和美實驗學校</t>
   </si>
   <si>
-    <t>070f01b</t>
-[...4 lines deleted...]
-  <si>
     <t>伸港鄉</t>
   </si>
   <si>
     <t>074635</t>
   </si>
   <si>
     <t>縣立新港國小</t>
   </si>
   <si>
     <t>074636</t>
   </si>
   <si>
     <t>縣立伸東國小</t>
   </si>
   <si>
     <t>074638</t>
   </si>
   <si>
     <t>縣立大同國小</t>
   </si>
   <si>
     <t>074637</t>
   </si>
   <si>
     <t>縣立伸仁國小</t>
   </si>
   <si>
     <t>074524</t>
   </si>
   <si>
     <t>縣立伸港國中</t>
   </si>
   <si>
     <t>員林市</t>
   </si>
   <si>
+    <t>074680</t>
+  </si>
+  <si>
+    <t>縣立員林國小</t>
+  </si>
+  <si>
+    <t>074681</t>
+  </si>
+  <si>
+    <t>縣立育英國小</t>
+  </si>
+  <si>
+    <t>074688</t>
+  </si>
+  <si>
+    <t>縣立明湖國小</t>
+  </si>
+  <si>
     <t>074683</t>
   </si>
   <si>
     <t>縣立僑信國小</t>
   </si>
   <si>
     <t>074687</t>
   </si>
   <si>
     <t>縣立青山國小</t>
   </si>
   <si>
-    <t>074680</t>
-[...14 lines deleted...]
-    <t>縣立育英國小</t>
+    <t>074682</t>
+  </si>
+  <si>
+    <t>縣立靜修國小</t>
+  </si>
+  <si>
+    <t>074684</t>
+  </si>
+  <si>
+    <t>縣立員東國小</t>
+  </si>
+  <si>
+    <t>074685</t>
+  </si>
+  <si>
+    <t>縣立饒明國小</t>
   </si>
   <si>
     <t>074686</t>
   </si>
   <si>
     <t>縣立東山國小</t>
   </si>
   <si>
-    <t>074682</t>
-[...16 lines deleted...]
-  <si>
     <t>074510</t>
   </si>
   <si>
     <t>縣立員林國中</t>
   </si>
   <si>
     <t>074511</t>
   </si>
   <si>
     <t>縣立明倫國中</t>
   </si>
   <si>
     <t>074536</t>
   </si>
   <si>
     <t>縣立大同國中</t>
   </si>
   <si>
     <t>社頭鄉</t>
   </si>
   <si>
+    <t>074707</t>
+  </si>
+  <si>
+    <t>縣立清水國小</t>
+  </si>
+  <si>
     <t>074773</t>
   </si>
   <si>
     <t>縣立崙雅國小</t>
   </si>
   <si>
-    <t>074707</t>
-[...4 lines deleted...]
-  <si>
     <t>074708</t>
   </si>
   <si>
     <t>縣立湳雅國小</t>
   </si>
   <si>
     <t>074706</t>
   </si>
   <si>
     <t>縣立朝興國小</t>
   </si>
   <si>
     <t>074705</t>
   </si>
   <si>
     <t>縣立橋頭國小</t>
   </si>
   <si>
     <t>074772</t>
   </si>
   <si>
     <t>縣立舊社國小</t>
   </si>
   <si>
     <t>074704</t>
@@ -848,62 +848,62 @@
   <si>
     <t>縣立永興國小</t>
   </si>
   <si>
     <t>074693</t>
   </si>
   <si>
     <t>縣立永靖國小</t>
   </si>
   <si>
     <t>074696</t>
   </si>
   <si>
     <t>縣立福興國小</t>
   </si>
   <si>
     <t>074527</t>
   </si>
   <si>
     <t>縣立永靖國中</t>
   </si>
   <si>
     <t>埔心鄉</t>
   </si>
   <si>
+    <t>074673</t>
+  </si>
+  <si>
+    <t>縣立埔心國小</t>
+  </si>
+  <si>
     <t>074678</t>
   </si>
   <si>
     <t>縣立梧鳳國小</t>
   </si>
   <si>
-    <t>074673</t>
-[...4 lines deleted...]
-  <si>
     <t>074674</t>
   </si>
   <si>
     <t>縣立太平國小</t>
   </si>
   <si>
     <t>074676</t>
   </si>
   <si>
     <t>縣立羅厝國小</t>
   </si>
   <si>
     <t>074675</t>
   </si>
   <si>
     <t>縣立舊館國小</t>
   </si>
   <si>
     <t>074677</t>
   </si>
   <si>
     <t>縣立鳳霞國小</t>
   </si>
   <si>
     <t>074679</t>
@@ -923,95 +923,95 @@
   <si>
     <t>074660</t>
   </si>
   <si>
     <t>縣立溪湖國小</t>
   </si>
   <si>
     <t>074661</t>
   </si>
   <si>
     <t>縣立東溪國小</t>
   </si>
   <si>
     <t>074665</t>
   </si>
   <si>
     <t>縣立媽厝國小</t>
   </si>
   <si>
     <t>074662</t>
   </si>
   <si>
     <t>縣立湖西國小</t>
   </si>
   <si>
+    <t>074777</t>
+  </si>
+  <si>
+    <t>縣立湖北國小</t>
+  </si>
+  <si>
     <t>074663</t>
   </si>
   <si>
     <t>縣立湖東國小</t>
   </si>
   <si>
-    <t>074777</t>
-[...4 lines deleted...]
-  <si>
     <t>074664</t>
   </si>
   <si>
     <t>縣立湖南國小</t>
   </si>
   <si>
+    <t>074518</t>
+  </si>
+  <si>
+    <t>縣立溪湖國中</t>
+  </si>
+  <si>
     <t>074339</t>
   </si>
   <si>
     <t>縣立成功高中</t>
   </si>
   <si>
-    <t>074518</t>
-[...4 lines deleted...]
-  <si>
     <t>大村鄉</t>
   </si>
   <si>
+    <t>074690</t>
+  </si>
+  <si>
+    <t>縣立大西國小</t>
+  </si>
+  <si>
     <t>074691</t>
   </si>
   <si>
     <t>縣立村上國小</t>
   </si>
   <si>
-    <t>074690</t>
-[...4 lines deleted...]
-  <si>
     <t>074689</t>
   </si>
   <si>
     <t>縣立大村國小</t>
   </si>
   <si>
     <t>074692</t>
   </si>
   <si>
     <t>縣立村東國小</t>
   </si>
   <si>
     <t>074525</t>
   </si>
   <si>
     <t>縣立大村國中</t>
   </si>
   <si>
     <t>埔鹽鄉</t>
   </si>
   <si>
     <t>074666</t>
   </si>
   <si>
     <t>縣立埔鹽國小</t>
@@ -1046,62 +1046,62 @@
   <si>
     <t>縣立永樂國小</t>
   </si>
   <si>
     <t>074668</t>
   </si>
   <si>
     <t>縣立南港國小</t>
   </si>
   <si>
     <t>074519</t>
   </si>
   <si>
     <t>縣立埔鹽國中</t>
   </si>
   <si>
     <t>田中鎮</t>
   </si>
   <si>
     <t>074702</t>
   </si>
   <si>
     <t>縣立東和國小</t>
   </si>
   <si>
+    <t>074776</t>
+  </si>
+  <si>
+    <t>縣立新民國小</t>
+  </si>
+  <si>
     <t>074703</t>
   </si>
   <si>
     <t>縣立明禮國小</t>
   </si>
   <si>
-    <t>074776</t>
-[...4 lines deleted...]
-  <si>
     <t>074701</t>
   </si>
   <si>
     <t>縣立內安國小</t>
   </si>
   <si>
     <t>074698</t>
   </si>
   <si>
     <t>縣立田中國小</t>
   </si>
   <si>
     <t>074700</t>
   </si>
   <si>
     <t>縣立大安國小</t>
   </si>
   <si>
     <t>074699</t>
   </si>
   <si>
     <t>縣立三潭國小</t>
   </si>
   <si>
     <t>071317</t>
@@ -1109,423 +1109,423 @@
   <si>
     <t>私立文興高中</t>
   </si>
   <si>
     <t>074328</t>
   </si>
   <si>
     <t>縣立田中高中</t>
   </si>
   <si>
     <t>07c301</t>
   </si>
   <si>
     <t>誠正中學彰化分校</t>
   </si>
   <si>
     <t>北斗鎮</t>
   </si>
   <si>
     <t>074712</t>
   </si>
   <si>
     <t>縣立北斗國小</t>
   </si>
   <si>
+    <t>074715</t>
+  </si>
+  <si>
+    <t>縣立大新國小</t>
+  </si>
+  <si>
+    <t>074716</t>
+  </si>
+  <si>
+    <t>縣立螺陽國小</t>
+  </si>
+  <si>
     <t>074714</t>
   </si>
   <si>
     <t>縣立螺青國小</t>
   </si>
   <si>
-    <t>074715</t>
-[...10 lines deleted...]
-  <si>
     <t>074713</t>
   </si>
   <si>
     <t>縣立萬來國小</t>
   </si>
   <si>
     <t>074501</t>
   </si>
   <si>
     <t>縣立北斗國中</t>
   </si>
   <si>
     <t>田尾鄉</t>
   </si>
   <si>
+    <t>074719</t>
+  </si>
+  <si>
+    <t>縣立陸豐國小</t>
+  </si>
+  <si>
     <t>074718</t>
   </si>
   <si>
     <t>縣立南鎮國小</t>
   </si>
   <si>
-    <t>074719</t>
-[...4 lines deleted...]
-  <si>
     <t>074717</t>
   </si>
   <si>
     <t>縣立田尾國小</t>
   </si>
   <si>
     <t>074720</t>
   </si>
   <si>
     <t>縣立仁豐國小</t>
   </si>
   <si>
     <t>074531</t>
   </si>
   <si>
     <t>縣立田尾國中</t>
   </si>
   <si>
     <t>埤頭鄉</t>
   </si>
   <si>
+    <t>074721</t>
+  </si>
+  <si>
+    <t>縣立埤頭國小</t>
+  </si>
+  <si>
     <t>074726</t>
   </si>
   <si>
     <t>縣立大湖國小</t>
   </si>
   <si>
     <t>074723</t>
   </si>
   <si>
     <t>縣立豐崙國小</t>
   </si>
   <si>
-    <t>074721</t>
-[...4 lines deleted...]
-  <si>
     <t>074722</t>
   </si>
   <si>
     <t>縣立合興國小</t>
   </si>
   <si>
     <t>074724</t>
   </si>
   <si>
     <t>縣立芙朝國小</t>
   </si>
   <si>
     <t>074725</t>
   </si>
   <si>
     <t>縣立中和國小</t>
   </si>
   <si>
     <t>074534</t>
   </si>
   <si>
     <t>縣立埤頭國中</t>
   </si>
   <si>
     <t>溪州鄉</t>
   </si>
   <si>
+    <t>074730</t>
+  </si>
+  <si>
+    <t>縣立水尾國小</t>
+  </si>
+  <si>
     <t>074734</t>
   </si>
   <si>
     <t>縣立大莊國小</t>
   </si>
   <si>
-    <t>074730</t>
-[...2 lines deleted...]
-    <t>縣立水尾國小</t>
+    <t>074735</t>
+  </si>
+  <si>
+    <t>縣立南州國小</t>
   </si>
   <si>
     <t>074727</t>
   </si>
   <si>
     <t>縣立溪州國小</t>
   </si>
   <si>
-    <t>074735</t>
-[...4 lines deleted...]
-  <si>
     <t>074733</t>
   </si>
   <si>
     <t>縣立圳寮國小</t>
   </si>
   <si>
+    <t>074732</t>
+  </si>
+  <si>
+    <t>縣立成功國小</t>
+  </si>
+  <si>
     <t>074731</t>
   </si>
   <si>
     <t>縣立潮洋國小</t>
   </si>
   <si>
-    <t>074732</t>
-[...4 lines deleted...]
-  <si>
     <t>074729</t>
   </si>
   <si>
     <t>縣立三條國小</t>
   </si>
   <si>
     <t>074728</t>
   </si>
   <si>
     <t>縣立僑義國小</t>
   </si>
   <si>
+    <t>074532</t>
+  </si>
+  <si>
+    <t>縣立溪州國中</t>
+  </si>
+  <si>
     <t>074533</t>
   </si>
   <si>
     <t>縣立溪陽國中</t>
   </si>
   <si>
-    <t>074532</t>
-[...4 lines deleted...]
-  <si>
     <t>竹塘鄉</t>
   </si>
   <si>
+    <t>074754</t>
+  </si>
+  <si>
+    <t>縣立田頭國小</t>
+  </si>
+  <si>
+    <t>074757</t>
+  </si>
+  <si>
+    <t>縣立土庫國小</t>
+  </si>
+  <si>
     <t>074753</t>
   </si>
   <si>
     <t>縣立竹塘國小</t>
   </si>
   <si>
-    <t>074757</t>
-[...4 lines deleted...]
-  <si>
     <t>074756</t>
   </si>
   <si>
     <t>縣立長安國小</t>
   </si>
   <si>
-    <t>074754</t>
-[...4 lines deleted...]
-  <si>
     <t>074514</t>
   </si>
   <si>
     <t>縣立竹塘國中</t>
   </si>
   <si>
     <t>二林鎮</t>
   </si>
   <si>
+    <t>074744</t>
+  </si>
+  <si>
+    <t>縣立中興國小</t>
+  </si>
+  <si>
     <t>074737</t>
   </si>
   <si>
     <t>縣立興華國小</t>
   </si>
   <si>
+    <t>074742</t>
+  </si>
+  <si>
+    <t>縣立萬興國小</t>
+  </si>
+  <si>
+    <t>074736</t>
+  </si>
+  <si>
+    <t>縣立二林國小</t>
+  </si>
+  <si>
+    <t>074740</t>
+  </si>
+  <si>
+    <t>縣立香田國小</t>
+  </si>
+  <si>
+    <t>074746</t>
+  </si>
+  <si>
+    <t>縣立萬合國小</t>
+  </si>
+  <si>
     <t>074738</t>
   </si>
   <si>
     <t>縣立中正國小</t>
   </si>
   <si>
-    <t>074744</t>
-[...14 lines deleted...]
-    <t>縣立二林國小</t>
+    <t>074739</t>
+  </si>
+  <si>
+    <t>縣立育德國小</t>
+  </si>
+  <si>
+    <t>074741</t>
+  </si>
+  <si>
+    <t>縣立廣興國小</t>
+  </si>
+  <si>
+    <t>074743</t>
+  </si>
+  <si>
+    <t>縣立新生國小</t>
   </si>
   <si>
     <t>074745</t>
   </si>
   <si>
     <t>縣立原斗國(中)小</t>
   </si>
   <si>
-    <t>074740</t>
-[...28 lines deleted...]
-  <si>
     <t>074537</t>
   </si>
   <si>
     <t>縣立原斗國中(小)</t>
   </si>
   <si>
     <t>074512</t>
   </si>
   <si>
     <t>縣立萬興國中</t>
   </si>
   <si>
     <t>074313</t>
   </si>
   <si>
     <t>縣立二林高中</t>
   </si>
   <si>
     <t>大城鄉</t>
   </si>
   <si>
+    <t>074749</t>
+  </si>
+  <si>
+    <t>縣立西港國小</t>
+  </si>
+  <si>
     <t>074747</t>
   </si>
   <si>
     <t>縣立大城國小</t>
   </si>
   <si>
-    <t>074749</t>
-[...4 lines deleted...]
-  <si>
     <t>074750</t>
   </si>
   <si>
     <t>縣立美豐國小</t>
   </si>
   <si>
     <t>074515</t>
   </si>
   <si>
     <t>縣立大城國中</t>
   </si>
   <si>
     <t>芳苑鄉</t>
   </si>
   <si>
     <t>074758</t>
   </si>
   <si>
     <t>縣立芳苑國小</t>
   </si>
   <si>
     <t>074767</t>
   </si>
   <si>
     <t>縣立路上國小</t>
   </si>
   <si>
     <t>074763</t>
   </si>
   <si>
     <t>縣立建新國小</t>
   </si>
   <si>
     <t>074761</t>
   </si>
   <si>
     <t>縣立育華國小</t>
   </si>
   <si>
+    <t>074766</t>
+  </si>
+  <si>
+    <t>縣立新寶國小</t>
+  </si>
+  <si>
     <t>074764</t>
   </si>
   <si>
     <t>縣立漢寶國小</t>
   </si>
   <si>
-    <t>074766</t>
-[...2 lines deleted...]
-    <t>縣立新寶國小</t>
+    <t>074760</t>
+  </si>
+  <si>
+    <t>縣立民權華德福實驗國(中)小</t>
   </si>
   <si>
     <t>074762</t>
   </si>
   <si>
     <t>縣立草湖國小</t>
-  </si>
-[...4 lines deleted...]
-    <t>縣立民權華德福實驗國(中)小</t>
   </si>
   <si>
     <t>074765</t>
   </si>
   <si>
     <t>縣立王功國小</t>
   </si>
   <si>
     <t>074759</t>
   </si>
   <si>
     <t>縣立後寮國小</t>
   </si>
   <si>
     <t>074517</t>
   </si>
   <si>
     <t>縣立芳苑國中</t>
   </si>
   <si>
     <t>074516</t>
   </si>
   <si>
     <t>縣立草湖國中</t>
   </si>
@@ -2017,437 +2017,437 @@
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" t="s">
         <v>39</v>
       </c>
       <c r="D2" t="s">
         <v>40</v>
       </c>
       <c r="E2">
-        <v>252</v>
+        <v>79</v>
       </c>
       <c r="F2">
-        <v>254</v>
+        <v>59</v>
       </c>
       <c r="G2">
-        <v>506</v>
+        <v>138</v>
       </c>
       <c r="H2">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="I2">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="J2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K2">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="L2">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="M2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N2">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="O2">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="P2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="Q2">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="R2">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="S2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="T2">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="U2">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="V2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W2">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="X2">
-        <v>39</v>
+        <v>4</v>
       </c>
       <c r="Y2">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" t="s">
         <v>42</v>
       </c>
       <c r="D3" t="s">
         <v>40</v>
       </c>
       <c r="E3">
-        <v>155</v>
+        <v>13</v>
       </c>
       <c r="F3">
-        <v>155</v>
+        <v>20</v>
       </c>
       <c r="G3">
-        <v>310</v>
+        <v>33</v>
       </c>
       <c r="H3">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="I3">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="J3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K3">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="L3">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="M3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N3">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="O3">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="P3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q3">
-        <v>29</v>
+        <v>2</v>
       </c>
       <c r="R3">
-        <v>35</v>
+        <v>3</v>
       </c>
       <c r="S3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T3">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="U3">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="V3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W3">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="X3">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="Y3">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" t="s">
         <v>44</v>
       </c>
       <c r="D4" t="s">
         <v>40</v>
       </c>
       <c r="E4">
-        <v>13</v>
+        <v>632</v>
       </c>
       <c r="F4">
-        <v>19</v>
+        <v>569</v>
       </c>
       <c r="G4">
-        <v>32</v>
+        <v>1201</v>
       </c>
       <c r="H4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="I4">
-        <v>2</v>
+        <v>88</v>
       </c>
       <c r="J4">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K4">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="L4">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="M4">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="N4">
-        <v>4</v>
+        <v>119</v>
       </c>
       <c r="O4">
-        <v>4</v>
+        <v>113</v>
       </c>
       <c r="P4">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="Q4">
-        <v>2</v>
+        <v>118</v>
       </c>
       <c r="R4">
-        <v>3</v>
+        <v>99</v>
       </c>
       <c r="S4">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="T4">
-        <v>2</v>
+        <v>109</v>
       </c>
       <c r="U4">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V4">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="W4">
-        <v>3</v>
+        <v>92</v>
       </c>
       <c r="X4">
-        <v>4</v>
+        <v>92</v>
       </c>
       <c r="Y4">
+        <v>7</v>
+      </c>
+      <c r="AI4">
+        <v>5</v>
+      </c>
+      <c r="AJ4">
+        <v>1</v>
+      </c>
+      <c r="AK4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" t="s">
         <v>46</v>
       </c>
       <c r="D5" t="s">
         <v>40</v>
       </c>
       <c r="E5">
-        <v>635</v>
+        <v>491</v>
       </c>
       <c r="F5">
-        <v>571</v>
+        <v>388</v>
       </c>
       <c r="G5">
-        <v>1206</v>
+        <v>879</v>
       </c>
       <c r="H5">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="I5">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="J5">
+        <v>5</v>
+      </c>
+      <c r="K5">
+        <v>76</v>
+      </c>
+      <c r="L5">
+        <v>52</v>
+      </c>
+      <c r="M5">
+        <v>5</v>
+      </c>
+      <c r="N5">
+        <v>77</v>
+      </c>
+      <c r="O5">
+        <v>52</v>
+      </c>
+      <c r="P5">
+        <v>5</v>
+      </c>
+      <c r="Q5">
+        <v>97</v>
+      </c>
+      <c r="R5">
+        <v>75</v>
+      </c>
+      <c r="S5">
+        <v>6</v>
+      </c>
+      <c r="T5">
+        <v>94</v>
+      </c>
+      <c r="U5">
+        <v>82</v>
+      </c>
+      <c r="V5">
         <v>7</v>
       </c>
-      <c r="K5">
-[...34 lines deleted...]
-      </c>
       <c r="W5">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="X5">
-        <v>92</v>
+        <v>65</v>
       </c>
       <c r="Y5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="AI5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AJ5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AK5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6" t="s">
         <v>48</v>
       </c>
       <c r="D6" t="s">
         <v>40</v>
       </c>
       <c r="E6">
-        <v>488</v>
+        <v>334</v>
       </c>
       <c r="F6">
-        <v>387</v>
+        <v>314</v>
       </c>
       <c r="G6">
-        <v>875</v>
+        <v>648</v>
       </c>
       <c r="H6">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="I6">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="J6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K6">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="L6">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="M6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N6">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="O6">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="P6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Q6">
-        <v>94</v>
+        <v>47</v>
       </c>
       <c r="R6">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="S6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="T6">
-        <v>94</v>
+        <v>71</v>
       </c>
       <c r="U6">
-        <v>82</v>
+        <v>45</v>
       </c>
       <c r="V6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="W6">
-        <v>81</v>
+        <v>58</v>
       </c>
       <c r="X6">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="Y6">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" t="s">
         <v>50</v>
       </c>
       <c r="D7" t="s">
         <v>40</v>
       </c>
       <c r="E7">
         <v>29</v>
       </c>
       <c r="F7">
         <v>23</v>
       </c>
       <c r="G7">
         <v>52</v>
       </c>
       <c r="H7">
@@ -2497,771 +2497,771 @@
       </c>
       <c r="W7">
         <v>6</v>
       </c>
       <c r="X7">
         <v>4</v>
       </c>
       <c r="Y7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>51</v>
       </c>
       <c r="C8" t="s">
         <v>52</v>
       </c>
       <c r="D8" t="s">
         <v>40</v>
       </c>
       <c r="E8">
-        <v>40</v>
+        <v>251</v>
       </c>
       <c r="F8">
-        <v>32</v>
+        <v>255</v>
       </c>
       <c r="G8">
-        <v>72</v>
+        <v>506</v>
       </c>
       <c r="H8">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="I8">
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="J8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K8">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="L8">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="M8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N8">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="O8">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="P8">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="Q8">
-        <v>3</v>
+        <v>42</v>
       </c>
       <c r="R8">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="S8">
-        <v>1</v>
+        <v>4</v>
+      </c>
+      <c r="T8">
+        <v>51</v>
+      </c>
+      <c r="U8">
+        <v>46</v>
+      </c>
+      <c r="V8">
+        <v>4</v>
+      </c>
+      <c r="W8">
+        <v>44</v>
+      </c>
+      <c r="X8">
+        <v>39</v>
+      </c>
+      <c r="Y8">
+        <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9" t="s">
         <v>53</v>
       </c>
       <c r="C9" t="s">
         <v>54</v>
       </c>
       <c r="D9" t="s">
         <v>40</v>
       </c>
       <c r="E9">
-        <v>570</v>
+        <v>155</v>
       </c>
       <c r="F9">
-        <v>594</v>
+        <v>154</v>
       </c>
       <c r="G9">
-        <v>1164</v>
+        <v>309</v>
       </c>
       <c r="H9">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="I9">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="J9">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="K9">
-        <v>78</v>
+        <v>19</v>
       </c>
       <c r="L9">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="M9">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="N9">
-        <v>104</v>
+        <v>29</v>
       </c>
       <c r="O9">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P9">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="Q9">
-        <v>120</v>
+        <v>30</v>
       </c>
       <c r="R9">
-        <v>96</v>
+        <v>35</v>
       </c>
       <c r="S9">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="T9">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="U9">
-        <v>121</v>
+        <v>23</v>
       </c>
       <c r="V9">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="W9">
-        <v>91</v>
+        <v>25</v>
       </c>
       <c r="X9">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="Y9">
-        <v>8</v>
-[...7 lines deleted...]
-      <c r="AK9">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" t="s">
         <v>56</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10">
-        <v>1202</v>
+        <v>39</v>
       </c>
       <c r="F10">
-        <v>1124</v>
+        <v>32</v>
       </c>
       <c r="G10">
-        <v>2326</v>
+        <v>71</v>
       </c>
       <c r="H10">
-        <v>190</v>
+        <v>13</v>
       </c>
       <c r="I10">
-        <v>152</v>
+        <v>6</v>
       </c>
       <c r="J10">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="K10">
-        <v>192</v>
+        <v>14</v>
       </c>
       <c r="L10">
-        <v>182</v>
+        <v>8</v>
       </c>
       <c r="M10">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="N10">
-        <v>189</v>
+        <v>9</v>
       </c>
       <c r="O10">
-        <v>190</v>
+        <v>8</v>
       </c>
       <c r="P10">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="Q10">
-        <v>197</v>
+        <v>3</v>
       </c>
       <c r="R10">
-        <v>176</v>
+        <v>10</v>
       </c>
       <c r="S10">
-        <v>14</v>
-[...17 lines deleted...]
-        <v>15</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" t="s">
         <v>37</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" t="s">
         <v>58</v>
       </c>
       <c r="D11" t="s">
         <v>40</v>
       </c>
       <c r="E11">
-        <v>779</v>
+        <v>1195</v>
       </c>
       <c r="F11">
-        <v>671</v>
+        <v>1116</v>
       </c>
       <c r="G11">
-        <v>1450</v>
+        <v>2311</v>
       </c>
       <c r="H11">
-        <v>82</v>
+        <v>190</v>
       </c>
       <c r="I11">
-        <v>90</v>
+        <v>152</v>
       </c>
       <c r="J11">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="K11">
-        <v>112</v>
+        <v>189</v>
       </c>
       <c r="L11">
-        <v>95</v>
+        <v>179</v>
       </c>
       <c r="M11">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="N11">
-        <v>118</v>
+        <v>186</v>
       </c>
       <c r="O11">
-        <v>127</v>
+        <v>188</v>
       </c>
       <c r="P11">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="Q11">
-        <v>138</v>
+        <v>196</v>
       </c>
       <c r="R11">
-        <v>105</v>
+        <v>175</v>
       </c>
       <c r="S11">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="T11">
-        <v>171</v>
+        <v>220</v>
       </c>
       <c r="U11">
-        <v>134</v>
+        <v>207</v>
       </c>
       <c r="V11">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="W11">
-        <v>158</v>
+        <v>214</v>
       </c>
       <c r="X11">
-        <v>120</v>
+        <v>215</v>
       </c>
       <c r="Y11">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" t="s">
         <v>60</v>
       </c>
       <c r="D12" t="s">
         <v>40</v>
       </c>
       <c r="E12">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F12">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="G12">
-        <v>813</v>
+        <v>808</v>
       </c>
       <c r="H12">
         <v>59</v>
       </c>
       <c r="I12">
         <v>48</v>
       </c>
       <c r="J12">
         <v>4</v>
       </c>
       <c r="K12">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="L12">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M12">
         <v>5</v>
       </c>
       <c r="N12">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O12">
         <v>64</v>
       </c>
       <c r="P12">
         <v>5</v>
       </c>
       <c r="Q12">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="R12">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="S12">
         <v>6</v>
       </c>
       <c r="T12">
         <v>88</v>
       </c>
       <c r="U12">
         <v>77</v>
       </c>
       <c r="V12">
         <v>6</v>
       </c>
       <c r="W12">
         <v>66</v>
       </c>
       <c r="X12">
         <v>71</v>
       </c>
       <c r="Y12">
         <v>5</v>
       </c>
       <c r="AI12">
         <v>1</v>
       </c>
       <c r="AJ12">
         <v>3</v>
       </c>
       <c r="AK12">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13" t="s">
         <v>61</v>
       </c>
       <c r="C13" t="s">
         <v>62</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="E13">
-        <v>77</v>
+        <v>778</v>
       </c>
       <c r="F13">
-        <v>59</v>
+        <v>670</v>
       </c>
       <c r="G13">
-        <v>136</v>
+        <v>1448</v>
       </c>
       <c r="H13">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="I13">
+        <v>89</v>
+      </c>
+      <c r="J13">
+        <v>7</v>
+      </c>
+      <c r="K13">
+        <v>112</v>
+      </c>
+      <c r="L13">
+        <v>95</v>
+      </c>
+      <c r="M13">
         <v>8</v>
       </c>
-      <c r="J13">
-[...2 lines deleted...]
-      <c r="K13">
+      <c r="N13">
+        <v>118</v>
+      </c>
+      <c r="O13">
+        <v>127</v>
+      </c>
+      <c r="P13">
+        <v>9</v>
+      </c>
+      <c r="Q13">
+        <v>137</v>
+      </c>
+      <c r="R13">
+        <v>105</v>
+      </c>
+      <c r="S13">
+        <v>9</v>
+      </c>
+      <c r="T13">
+        <v>171</v>
+      </c>
+      <c r="U13">
+        <v>134</v>
+      </c>
+      <c r="V13">
         <v>11</v>
       </c>
-      <c r="L13">
-[...14 lines deleted...]
-      <c r="Q13">
+      <c r="W13">
+        <v>158</v>
+      </c>
+      <c r="X13">
+        <v>120</v>
+      </c>
+      <c r="Y13">
         <v>10</v>
-      </c>
-[...22 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14" t="s">
         <v>63</v>
       </c>
       <c r="C14" t="s">
         <v>64</v>
       </c>
       <c r="D14" t="s">
         <v>40</v>
       </c>
       <c r="E14">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="F14">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="G14">
-        <v>674</v>
+        <v>683</v>
       </c>
       <c r="H14">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="I14">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J14">
         <v>4</v>
       </c>
       <c r="K14">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L14">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M14">
         <v>5</v>
       </c>
       <c r="N14">
         <v>53</v>
       </c>
       <c r="O14">
         <v>54</v>
       </c>
       <c r="P14">
         <v>4</v>
       </c>
       <c r="Q14">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="R14">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="S14">
         <v>4</v>
       </c>
       <c r="T14">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="U14">
         <v>62</v>
       </c>
       <c r="V14">
         <v>5</v>
       </c>
       <c r="W14">
         <v>52</v>
       </c>
       <c r="X14">
         <v>57</v>
       </c>
       <c r="Y14">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>65</v>
       </c>
       <c r="C15" t="s">
         <v>66</v>
       </c>
       <c r="D15" t="s">
         <v>40</v>
       </c>
       <c r="E15">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F15">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="G15">
-        <v>963</v>
+        <v>954</v>
       </c>
       <c r="H15">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I15">
         <v>66</v>
       </c>
       <c r="J15">
         <v>6</v>
       </c>
       <c r="K15">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="L15">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="M15">
         <v>5</v>
       </c>
       <c r="N15">
         <v>84</v>
       </c>
       <c r="O15">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="P15">
         <v>7</v>
       </c>
       <c r="Q15">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="R15">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="S15">
         <v>8</v>
       </c>
       <c r="T15">
         <v>87</v>
       </c>
       <c r="U15">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="V15">
         <v>7</v>
       </c>
       <c r="W15">
         <v>76</v>
       </c>
       <c r="X15">
         <v>90</v>
       </c>
       <c r="Y15">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16" t="s">
         <v>67</v>
       </c>
       <c r="C16" t="s">
         <v>68</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16">
-        <v>331</v>
+        <v>569</v>
       </c>
       <c r="F16">
-        <v>314</v>
+        <v>594</v>
       </c>
       <c r="G16">
-        <v>645</v>
+        <v>1163</v>
       </c>
       <c r="H16">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="I16">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="J16">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K16">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="L16">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="M16">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="N16">
-        <v>65</v>
+        <v>105</v>
       </c>
       <c r="O16">
-        <v>46</v>
+        <v>106</v>
       </c>
       <c r="P16">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="Q16">
-        <v>45</v>
+        <v>119</v>
       </c>
       <c r="R16">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="S16">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="T16">
-        <v>71</v>
+        <v>102</v>
       </c>
       <c r="U16">
-        <v>45</v>
+        <v>121</v>
       </c>
       <c r="V16">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="W16">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="X16">
-        <v>58</v>
+        <v>110</v>
       </c>
       <c r="Y16">
-        <v>4</v>
+        <v>8</v>
+      </c>
+      <c r="AI16">
+        <v>7</v>
+      </c>
+      <c r="AJ16">
+        <v>4</v>
+      </c>
+      <c r="AK16">
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>69</v>
       </c>
       <c r="C17" t="s">
         <v>70</v>
       </c>
       <c r="D17" t="s">
         <v>40</v>
       </c>
       <c r="E17">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="F17">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="G17">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="H17">
         <v>107</v>
       </c>
       <c r="I17">
         <v>79</v>
       </c>
       <c r="J17">
         <v>7</v>
       </c>
       <c r="K17">
         <v>91</v>
       </c>
       <c r="L17">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M17">
         <v>6</v>
       </c>
       <c r="N17">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="O17">
         <v>65</v>
       </c>
       <c r="P17">
         <v>6</v>
       </c>
       <c r="Q17">
         <v>76</v>
       </c>
       <c r="R17">
         <v>88</v>
       </c>
       <c r="S17">
         <v>6</v>
       </c>
       <c r="T17">
         <v>80</v>
       </c>
       <c r="U17">
         <v>88</v>
       </c>
       <c r="V17">
         <v>6</v>
       </c>
@@ -3276,149 +3276,149 @@
       </c>
       <c r="AI17">
         <v>9</v>
       </c>
       <c r="AJ17">
         <v>7</v>
       </c>
       <c r="AK17">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>71</v>
       </c>
       <c r="C18" t="s">
         <v>72</v>
       </c>
       <c r="D18" t="s">
         <v>40</v>
       </c>
       <c r="E18">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F18">
         <v>26</v>
       </c>
       <c r="G18">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="H18">
         <v>3</v>
       </c>
       <c r="I18">
         <v>4</v>
       </c>
       <c r="J18">
         <v>1</v>
       </c>
       <c r="K18">
         <v>5</v>
       </c>
       <c r="L18">
         <v>1</v>
       </c>
       <c r="M18">
         <v>1</v>
       </c>
       <c r="N18">
         <v>6</v>
       </c>
       <c r="O18">
         <v>7</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
       <c r="Q18">
         <v>7</v>
       </c>
       <c r="R18">
         <v>4</v>
       </c>
       <c r="S18">
         <v>1</v>
       </c>
       <c r="T18">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="U18">
         <v>5</v>
       </c>
       <c r="V18">
         <v>1</v>
       </c>
       <c r="W18">
         <v>7</v>
       </c>
       <c r="X18">
         <v>5</v>
       </c>
       <c r="Y18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19" t="s">
         <v>73</v>
       </c>
       <c r="C19" t="s">
         <v>74</v>
       </c>
       <c r="D19" t="s">
         <v>75</v>
       </c>
       <c r="E19">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="F19">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="G19">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="Z19">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="AA19">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="AB19">
         <v>18</v>
       </c>
       <c r="AC19">
         <v>251</v>
       </c>
       <c r="AD19">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="AE19">
         <v>18</v>
       </c>
       <c r="AF19">
         <v>260</v>
       </c>
       <c r="AG19">
         <v>253</v>
       </c>
       <c r="AH19">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" t="s">
         <v>37</v>
       </c>
       <c r="B20" t="s">
         <v>76</v>
       </c>
       <c r="C20" t="s">
         <v>77</v>
       </c>
       <c r="D20" t="s">
@@ -3453,234 +3453,234 @@
       </c>
       <c r="AF20">
         <v>59</v>
       </c>
       <c r="AG20">
         <v>53</v>
       </c>
       <c r="AH20">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" t="s">
         <v>37</v>
       </c>
       <c r="B21" t="s">
         <v>78</v>
       </c>
       <c r="C21" t="s">
         <v>79</v>
       </c>
       <c r="D21" t="s">
         <v>75</v>
       </c>
       <c r="E21">
-        <v>1062</v>
+        <v>265</v>
       </c>
       <c r="F21">
-        <v>854</v>
+        <v>224</v>
       </c>
       <c r="G21">
-        <v>1916</v>
+        <v>489</v>
       </c>
       <c r="Z21">
-        <v>360</v>
+        <v>98</v>
       </c>
       <c r="AA21">
-        <v>286</v>
+        <v>86</v>
       </c>
       <c r="AB21">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="AC21">
-        <v>343</v>
+        <v>78</v>
       </c>
       <c r="AD21">
-        <v>288</v>
+        <v>77</v>
       </c>
       <c r="AE21">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="AF21">
-        <v>359</v>
+        <v>89</v>
       </c>
       <c r="AG21">
-        <v>280</v>
+        <v>61</v>
       </c>
       <c r="AH21">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22" t="s">
         <v>80</v>
       </c>
       <c r="C22" t="s">
         <v>81</v>
       </c>
       <c r="D22" t="s">
         <v>75</v>
       </c>
       <c r="E22">
-        <v>265</v>
+        <v>1061</v>
       </c>
       <c r="F22">
-        <v>224</v>
+        <v>851</v>
       </c>
       <c r="G22">
-        <v>489</v>
+        <v>1912</v>
       </c>
       <c r="Z22">
-        <v>98</v>
+        <v>359</v>
       </c>
       <c r="AA22">
-        <v>86</v>
+        <v>283</v>
       </c>
       <c r="AB22">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="AC22">
-        <v>78</v>
+        <v>343</v>
       </c>
       <c r="AD22">
-        <v>77</v>
+        <v>288</v>
       </c>
       <c r="AE22">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="AF22">
-        <v>89</v>
+        <v>359</v>
       </c>
       <c r="AG22">
-        <v>61</v>
+        <v>280</v>
       </c>
       <c r="AH22">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23" t="s">
         <v>82</v>
       </c>
       <c r="C23" t="s">
         <v>83</v>
       </c>
       <c r="D23" t="s">
         <v>75</v>
       </c>
       <c r="E23">
-        <v>159</v>
+        <v>572</v>
       </c>
       <c r="F23">
-        <v>139</v>
+        <v>589</v>
       </c>
       <c r="G23">
-        <v>298</v>
+        <v>1161</v>
       </c>
       <c r="Z23">
-        <v>60</v>
+        <v>204</v>
       </c>
       <c r="AA23">
-        <v>49</v>
+        <v>195</v>
       </c>
       <c r="AB23">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="AC23">
-        <v>49</v>
+        <v>198</v>
       </c>
       <c r="AD23">
-        <v>55</v>
+        <v>222</v>
       </c>
       <c r="AE23">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="AF23">
-        <v>50</v>
+        <v>170</v>
       </c>
       <c r="AG23">
-        <v>35</v>
+        <v>172</v>
       </c>
       <c r="AH23">
-        <v>7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24" t="s">
         <v>84</v>
       </c>
       <c r="C24" t="s">
         <v>85</v>
       </c>
       <c r="D24" t="s">
         <v>75</v>
       </c>
       <c r="E24">
-        <v>571</v>
+        <v>156</v>
       </c>
       <c r="F24">
-        <v>590</v>
+        <v>136</v>
       </c>
       <c r="G24">
-        <v>1161</v>
+        <v>292</v>
       </c>
       <c r="Z24">
-        <v>203</v>
+        <v>57</v>
       </c>
       <c r="AA24">
-        <v>195</v>
+        <v>47</v>
       </c>
       <c r="AB24">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="AC24">
-        <v>198</v>
+        <v>49</v>
       </c>
       <c r="AD24">
-        <v>223</v>
+        <v>54</v>
       </c>
       <c r="AE24">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="AF24">
-        <v>170</v>
+        <v>50</v>
       </c>
       <c r="AG24">
-        <v>172</v>
+        <v>35</v>
       </c>
       <c r="AH24">
-        <v>13</v>
+        <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25" t="s">
         <v>86</v>
       </c>
       <c r="C25" t="s">
         <v>87</v>
       </c>
       <c r="D25" t="s">
         <v>75</v>
       </c>
       <c r="E25">
         <v>21</v>
       </c>
       <c r="F25">
         <v>16</v>
       </c>
       <c r="G25">
         <v>37</v>
       </c>
       <c r="Z25">
@@ -3703,178 +3703,178 @@
       </c>
       <c r="AF25">
         <v>6</v>
       </c>
       <c r="AG25">
         <v>6</v>
       </c>
       <c r="AH25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26" t="s">
         <v>88</v>
       </c>
       <c r="C26" t="s">
         <v>89</v>
       </c>
       <c r="D26" t="s">
         <v>75</v>
       </c>
       <c r="E26">
-        <v>972</v>
+        <v>971</v>
       </c>
       <c r="F26">
-        <v>783</v>
+        <v>791</v>
       </c>
       <c r="G26">
-        <v>1755</v>
+        <v>1762</v>
       </c>
       <c r="Z26">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="AA26">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="AB26">
         <v>20</v>
       </c>
       <c r="AC26">
         <v>360</v>
       </c>
       <c r="AD26">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="AE26">
         <v>24</v>
       </c>
       <c r="AF26">
         <v>294</v>
       </c>
       <c r="AG26">
         <v>239</v>
       </c>
       <c r="AH26">
         <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27" t="s">
         <v>90</v>
       </c>
       <c r="C27" t="s">
         <v>91</v>
       </c>
       <c r="D27" t="s">
         <v>75</v>
       </c>
       <c r="E27">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F27">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="G27">
-        <v>830</v>
+        <v>827</v>
       </c>
       <c r="Z27">
+        <v>151</v>
+      </c>
+      <c r="AA27">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="AB27">
         <v>13</v>
       </c>
       <c r="AC27">
         <v>138</v>
       </c>
       <c r="AD27">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="AE27">
         <v>12</v>
       </c>
       <c r="AF27">
         <v>101</v>
       </c>
       <c r="AG27">
         <v>122</v>
       </c>
       <c r="AH27">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" t="s">
         <v>92</v>
       </c>
       <c r="B28" t="s">
         <v>93</v>
       </c>
       <c r="C28" t="s">
         <v>94</v>
       </c>
       <c r="D28" t="s">
         <v>40</v>
       </c>
       <c r="E28">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F28">
         <v>36</v>
       </c>
       <c r="G28">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="H28">
         <v>5</v>
       </c>
       <c r="I28">
         <v>7</v>
       </c>
       <c r="J28">
         <v>1</v>
       </c>
       <c r="K28">
         <v>6</v>
       </c>
       <c r="L28">
         <v>10</v>
       </c>
       <c r="M28">
         <v>1</v>
       </c>
       <c r="N28">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="O28">
         <v>5</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
       <c r="Q28">
         <v>6</v>
       </c>
       <c r="R28">
         <v>7</v>
       </c>
       <c r="S28">
         <v>1</v>
       </c>
       <c r="T28">
         <v>6</v>
       </c>
       <c r="U28">
         <v>3</v>
       </c>
       <c r="V28">
         <v>1</v>
       </c>
@@ -3957,87 +3957,87 @@
       </c>
       <c r="W29">
         <v>7</v>
       </c>
       <c r="X29">
         <v>4</v>
       </c>
       <c r="Y29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>97</v>
       </c>
       <c r="C30" t="s">
         <v>98</v>
       </c>
       <c r="D30" t="s">
         <v>40</v>
       </c>
       <c r="E30">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="F30">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="G30">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="H30">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I30">
         <v>31</v>
       </c>
       <c r="J30">
         <v>3</v>
       </c>
       <c r="K30">
         <v>27</v>
       </c>
       <c r="L30">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="M30">
         <v>3</v>
       </c>
       <c r="N30">
         <v>29</v>
       </c>
       <c r="O30">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="P30">
         <v>3</v>
       </c>
       <c r="Q30">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="R30">
         <v>38</v>
       </c>
       <c r="S30">
         <v>3</v>
       </c>
       <c r="T30">
         <v>28</v>
       </c>
       <c r="U30">
         <v>23</v>
       </c>
       <c r="V30">
         <v>2</v>
       </c>
       <c r="W30">
         <v>34</v>
       </c>
       <c r="X30">
         <v>26</v>
       </c>
       <c r="Y30">
         <v>3</v>
       </c>
@@ -4046,155 +4046,155 @@
       </c>
       <c r="AJ30">
         <v>0</v>
       </c>
       <c r="AK30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>99</v>
       </c>
       <c r="C31" t="s">
         <v>100</v>
       </c>
       <c r="D31" t="s">
         <v>40</v>
       </c>
       <c r="E31">
         <v>32</v>
       </c>
       <c r="F31">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G31">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H31">
         <v>5</v>
       </c>
       <c r="I31">
         <v>4</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
       <c r="K31">
         <v>4</v>
       </c>
       <c r="L31">
         <v>3</v>
       </c>
       <c r="M31">
         <v>1</v>
       </c>
       <c r="N31">
         <v>5</v>
       </c>
       <c r="O31">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
       <c r="Q31">
         <v>6</v>
       </c>
       <c r="R31">
         <v>4</v>
       </c>
       <c r="S31">
         <v>1</v>
       </c>
       <c r="T31">
         <v>6</v>
       </c>
       <c r="U31">
         <v>7</v>
       </c>
       <c r="V31">
         <v>1</v>
       </c>
       <c r="W31">
         <v>6</v>
       </c>
       <c r="X31">
         <v>10</v>
       </c>
       <c r="Y31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>101</v>
       </c>
       <c r="C32" t="s">
         <v>102</v>
       </c>
       <c r="D32" t="s">
         <v>40</v>
       </c>
       <c r="E32">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F32">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G32">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="H32">
         <v>9</v>
       </c>
       <c r="I32">
         <v>7</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
       <c r="K32">
         <v>13</v>
       </c>
       <c r="L32">
         <v>8</v>
       </c>
       <c r="M32">
         <v>1</v>
       </c>
       <c r="N32">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="O32">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
       <c r="Q32">
         <v>13</v>
       </c>
       <c r="R32">
         <v>11</v>
       </c>
       <c r="S32">
         <v>1</v>
       </c>
       <c r="T32">
         <v>14</v>
       </c>
       <c r="U32">
         <v>8</v>
       </c>
       <c r="V32">
         <v>1</v>
       </c>
       <c r="W32">
         <v>11</v>
       </c>
@@ -4277,374 +4277,374 @@
       </c>
       <c r="X33">
         <v>4</v>
       </c>
       <c r="Y33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>105</v>
       </c>
       <c r="C34" t="s">
         <v>106</v>
       </c>
       <c r="D34" t="s">
         <v>75</v>
       </c>
       <c r="E34">
         <v>111</v>
       </c>
       <c r="F34">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G34">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="Z34">
         <v>35</v>
       </c>
       <c r="AA34">
         <v>33</v>
       </c>
       <c r="AB34">
         <v>3</v>
       </c>
       <c r="AC34">
         <v>32</v>
       </c>
       <c r="AD34">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="AE34">
         <v>3</v>
       </c>
       <c r="AF34">
         <v>44</v>
       </c>
       <c r="AG34">
         <v>29</v>
       </c>
       <c r="AH34">
         <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" t="s">
         <v>107</v>
       </c>
       <c r="B35" t="s">
         <v>108</v>
       </c>
       <c r="C35" t="s">
         <v>109</v>
       </c>
       <c r="D35" t="s">
         <v>40</v>
       </c>
       <c r="E35">
-        <v>124</v>
+        <v>54</v>
       </c>
       <c r="F35">
-        <v>117</v>
+        <v>45</v>
       </c>
       <c r="G35">
-        <v>241</v>
+        <v>99</v>
       </c>
       <c r="H35">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="I35">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="J35">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K35">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="L35">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="M35">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N35">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="O35">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="P35">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q35">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="R35">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="S35">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T35">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="U35">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="V35">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W35">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="X35">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="Y35">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" t="s">
         <v>107</v>
       </c>
       <c r="B36" t="s">
         <v>110</v>
       </c>
       <c r="C36" t="s">
         <v>111</v>
       </c>
       <c r="D36" t="s">
         <v>40</v>
       </c>
       <c r="E36">
-        <v>54</v>
+        <v>123</v>
       </c>
       <c r="F36">
-        <v>46</v>
+        <v>117</v>
       </c>
       <c r="G36">
-        <v>100</v>
+        <v>240</v>
       </c>
       <c r="H36">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="I36">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="J36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K36">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="L36">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="M36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N36">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="O36">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="P36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q36">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="R36">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="S36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T36">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="U36">
+        <v>27</v>
+      </c>
+      <c r="V36">
+        <v>2</v>
+      </c>
+      <c r="W36">
+        <v>21</v>
+      </c>
+      <c r="X36">
         <v>14</v>
       </c>
-      <c r="V36">
-[...7 lines deleted...]
-      </c>
       <c r="Y36">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>112</v>
       </c>
       <c r="C37" t="s">
         <v>113</v>
       </c>
       <c r="D37" t="s">
         <v>40</v>
       </c>
       <c r="E37">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="F37">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="G37">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="H37">
         <v>11</v>
       </c>
       <c r="I37">
         <v>11</v>
       </c>
       <c r="J37">
         <v>1</v>
       </c>
       <c r="K37">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L37">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="M37">
         <v>2</v>
       </c>
       <c r="N37">
         <v>13</v>
       </c>
       <c r="O37">
         <v>12</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
       <c r="Q37">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R37">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S37">
         <v>2</v>
       </c>
       <c r="T37">
         <v>18</v>
       </c>
       <c r="U37">
         <v>15</v>
       </c>
       <c r="V37">
         <v>2</v>
       </c>
       <c r="W37">
         <v>13</v>
       </c>
       <c r="X37">
         <v>9</v>
       </c>
       <c r="Y37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>114</v>
       </c>
       <c r="C38" t="s">
         <v>115</v>
       </c>
       <c r="D38" t="s">
         <v>40</v>
       </c>
       <c r="E38">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="F38">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="G38">
-        <v>1116</v>
+        <v>1113</v>
       </c>
       <c r="H38">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I38">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="J38">
         <v>6</v>
       </c>
       <c r="K38">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L38">
         <v>90</v>
       </c>
       <c r="M38">
         <v>7</v>
       </c>
       <c r="N38">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="O38">
         <v>85</v>
       </c>
       <c r="P38">
         <v>7</v>
       </c>
       <c r="Q38">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R38">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="S38">
         <v>7</v>
       </c>
       <c r="T38">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="U38">
         <v>116</v>
       </c>
       <c r="V38">
         <v>8</v>
       </c>
       <c r="W38">
         <v>105</v>
       </c>
       <c r="X38">
         <v>87</v>
       </c>
       <c r="Y38">
         <v>8</v>
       </c>
       <c r="AI38">
         <v>7</v>
       </c>
       <c r="AJ38">
         <v>0</v>
       </c>
       <c r="AK38">
         <v>2</v>
       </c>
@@ -4721,475 +4721,475 @@
       </c>
       <c r="X39">
         <v>5</v>
       </c>
       <c r="Y39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" t="s">
         <v>118</v>
       </c>
       <c r="C40" t="s">
         <v>119</v>
       </c>
       <c r="D40" t="s">
         <v>40</v>
       </c>
       <c r="E40">
         <v>83</v>
       </c>
       <c r="F40">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G40">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="H40">
         <v>6</v>
       </c>
       <c r="I40">
         <v>13</v>
       </c>
       <c r="J40">
         <v>1</v>
       </c>
       <c r="K40">
         <v>14</v>
       </c>
       <c r="L40">
         <v>24</v>
       </c>
       <c r="M40">
         <v>2</v>
       </c>
       <c r="N40">
         <v>16</v>
       </c>
       <c r="O40">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="P40">
         <v>2</v>
       </c>
       <c r="Q40">
         <v>16</v>
       </c>
       <c r="R40">
         <v>21</v>
       </c>
       <c r="S40">
         <v>2</v>
       </c>
       <c r="T40">
         <v>14</v>
       </c>
       <c r="U40">
         <v>8</v>
       </c>
       <c r="V40">
         <v>1</v>
       </c>
       <c r="W40">
         <v>17</v>
       </c>
       <c r="X40">
         <v>15</v>
       </c>
       <c r="Y40">
         <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>120</v>
       </c>
       <c r="C41" t="s">
         <v>121</v>
       </c>
       <c r="D41" t="s">
         <v>75</v>
       </c>
       <c r="E41">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F41">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="G41">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="Z41">
         <v>100</v>
       </c>
       <c r="AA41">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AB41">
         <v>9</v>
       </c>
       <c r="AC41">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AD41">
         <v>100</v>
       </c>
       <c r="AE41">
         <v>9</v>
       </c>
       <c r="AF41">
         <v>86</v>
       </c>
       <c r="AG41">
         <v>74</v>
       </c>
       <c r="AH41">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" t="s">
         <v>122</v>
       </c>
       <c r="B42" t="s">
         <v>123</v>
       </c>
       <c r="C42" t="s">
         <v>124</v>
       </c>
       <c r="D42" t="s">
         <v>40</v>
       </c>
       <c r="E42">
-        <v>234</v>
+        <v>76</v>
       </c>
       <c r="F42">
-        <v>226</v>
+        <v>72</v>
       </c>
       <c r="G42">
-        <v>460</v>
+        <v>148</v>
       </c>
       <c r="H42">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="I42">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="J42">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K42">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="L42">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="M42">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N42">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="O42">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="P42">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q42">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="R42">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="S42">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="T42">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="U42">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="V42">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W42">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="X42">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="Y42">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="AK42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" t="s">
         <v>122</v>
       </c>
       <c r="B43" t="s">
         <v>125</v>
       </c>
       <c r="C43" t="s">
         <v>126</v>
       </c>
       <c r="D43" t="s">
         <v>40</v>
       </c>
       <c r="E43">
-        <v>34</v>
+        <v>487</v>
       </c>
       <c r="F43">
-        <v>41</v>
+        <v>435</v>
       </c>
       <c r="G43">
+        <v>922</v>
+      </c>
+      <c r="H43">
+        <v>59</v>
+      </c>
+      <c r="I43">
+        <v>69</v>
+      </c>
+      <c r="J43">
+        <v>5</v>
+      </c>
+      <c r="K43">
         <v>75</v>
       </c>
-      <c r="H43">
-[...10 lines deleted...]
-      </c>
       <c r="L43">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="M43">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="N43">
+        <v>89</v>
+      </c>
+      <c r="O43">
+        <v>60</v>
+      </c>
+      <c r="P43">
         <v>6</v>
       </c>
-      <c r="O43">
-[...4 lines deleted...]
-      </c>
       <c r="Q43">
+        <v>86</v>
+      </c>
+      <c r="R43">
+        <v>82</v>
+      </c>
+      <c r="S43">
         <v>6</v>
       </c>
-      <c r="R43">
-[...4 lines deleted...]
-      </c>
       <c r="T43">
-        <v>7</v>
+        <v>86</v>
       </c>
       <c r="U43">
-        <v>7</v>
+        <v>71</v>
       </c>
       <c r="V43">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="W43">
+        <v>92</v>
+      </c>
+      <c r="X43">
+        <v>77</v>
+      </c>
+      <c r="Y43">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>127</v>
       </c>
       <c r="C44" t="s">
         <v>128</v>
       </c>
       <c r="D44" t="s">
         <v>40</v>
       </c>
       <c r="E44">
-        <v>489</v>
+        <v>34</v>
       </c>
       <c r="F44">
-        <v>432</v>
+        <v>40</v>
       </c>
       <c r="G44">
-        <v>921</v>
+        <v>74</v>
       </c>
       <c r="H44">
-        <v>59</v>
+        <v>5</v>
       </c>
       <c r="I44">
-        <v>68</v>
+        <v>3</v>
       </c>
       <c r="J44">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K44">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="L44">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="M44">
+        <v>1</v>
+      </c>
+      <c r="N44">
         <v>6</v>
       </c>
-      <c r="N44">
-[...1 lines deleted...]
-      </c>
       <c r="O44">
-        <v>61</v>
+        <v>9</v>
       </c>
       <c r="P44">
+        <v>1</v>
+      </c>
+      <c r="Q44">
         <v>6</v>
       </c>
-      <c r="Q44">
-[...1 lines deleted...]
-      </c>
       <c r="R44">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="S44">
+        <v>1</v>
+      </c>
+      <c r="T44">
+        <v>7</v>
+      </c>
+      <c r="U44">
+        <v>7</v>
+      </c>
+      <c r="V44">
+        <v>1</v>
+      </c>
+      <c r="W44">
         <v>6</v>
       </c>
-      <c r="T44">
-[...10 lines deleted...]
-      </c>
       <c r="X44">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="Y44">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>129</v>
       </c>
       <c r="C45" t="s">
         <v>130</v>
       </c>
       <c r="D45" t="s">
         <v>40</v>
       </c>
       <c r="E45">
-        <v>76</v>
+        <v>232</v>
       </c>
       <c r="F45">
-        <v>62</v>
+        <v>223</v>
       </c>
       <c r="G45">
-        <v>138</v>
+        <v>455</v>
       </c>
       <c r="H45">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="I45">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="J45">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K45">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="L45">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="M45">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N45">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="O45">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="P45">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q45">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="R45">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="S45">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="T45">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="U45">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="V45">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W45">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="X45">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="Y45">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="AI45">
+        <v>5</v>
+      </c>
+      <c r="AJ45">
+        <v>3</v>
+      </c>
+      <c r="AK45">
+        <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" t="s">
         <v>131</v>
       </c>
       <c r="C46" t="s">
         <v>132</v>
       </c>
       <c r="D46" t="s">
         <v>40</v>
       </c>
       <c r="E46">
         <v>65</v>
       </c>
       <c r="F46">
         <v>41</v>
       </c>
       <c r="G46">
         <v>106</v>
       </c>
       <c r="H46">
@@ -5248,611 +5248,602 @@
       </c>
       <c r="AI46">
         <v>11</v>
       </c>
       <c r="AJ46">
         <v>5</v>
       </c>
       <c r="AK46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>133</v>
       </c>
       <c r="C47" t="s">
         <v>134</v>
       </c>
       <c r="D47" t="s">
         <v>40</v>
       </c>
       <c r="E47">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F47">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="G47">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="H47">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="I47">
+        <v>11</v>
+      </c>
+      <c r="J47">
+        <v>1</v>
+      </c>
+      <c r="K47">
+        <v>13</v>
+      </c>
+      <c r="L47">
+        <v>4</v>
+      </c>
+      <c r="M47">
+        <v>1</v>
+      </c>
+      <c r="N47">
+        <v>11</v>
+      </c>
+      <c r="O47">
         <v>12</v>
       </c>
-      <c r="J47">
-[...11 lines deleted...]
-      <c r="N47">
+      <c r="P47">
+        <v>1</v>
+      </c>
+      <c r="Q47">
+        <v>17</v>
+      </c>
+      <c r="R47">
+        <v>9</v>
+      </c>
+      <c r="S47">
+        <v>1</v>
+      </c>
+      <c r="T47">
+        <v>12</v>
+      </c>
+      <c r="U47">
+        <v>14</v>
+      </c>
+      <c r="V47">
+        <v>1</v>
+      </c>
+      <c r="W47">
         <v>16</v>
       </c>
-      <c r="O47">
+      <c r="X47">
         <v>14</v>
       </c>
-      <c r="P47">
-[...25 lines deleted...]
-      </c>
       <c r="Y47">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>135</v>
       </c>
       <c r="C48" t="s">
         <v>136</v>
       </c>
       <c r="D48" t="s">
         <v>75</v>
       </c>
       <c r="E48">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F48">
         <v>465</v>
       </c>
       <c r="G48">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="Z48">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AA48">
         <v>159</v>
       </c>
       <c r="AB48">
         <v>13</v>
       </c>
       <c r="AC48">
         <v>159</v>
       </c>
       <c r="AD48">
         <v>165</v>
       </c>
       <c r="AE48">
         <v>13</v>
       </c>
       <c r="AF48">
         <v>142</v>
       </c>
       <c r="AG48">
         <v>141</v>
       </c>
       <c r="AH48">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" t="s">
         <v>137</v>
       </c>
       <c r="B49" t="s">
         <v>138</v>
       </c>
       <c r="C49" t="s">
         <v>139</v>
       </c>
       <c r="D49" t="s">
         <v>40</v>
       </c>
       <c r="E49">
-        <v>788</v>
+        <v>112</v>
       </c>
       <c r="F49">
-        <v>746</v>
+        <v>84</v>
       </c>
       <c r="G49">
-        <v>1534</v>
+        <v>196</v>
       </c>
       <c r="H49">
-        <v>130</v>
+        <v>18</v>
       </c>
       <c r="I49">
-        <v>104</v>
+        <v>12</v>
       </c>
       <c r="J49">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="K49">
-        <v>139</v>
+        <v>12</v>
       </c>
       <c r="L49">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="M49">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="N49">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="O49">
-        <v>147</v>
+        <v>14</v>
       </c>
       <c r="P49">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="Q49">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="R49">
-        <v>126</v>
+        <v>12</v>
       </c>
       <c r="S49">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="T49">
-        <v>136</v>
+        <v>22</v>
       </c>
       <c r="U49">
-        <v>139</v>
+        <v>14</v>
       </c>
       <c r="V49">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="W49">
-        <v>129</v>
+        <v>20</v>
       </c>
       <c r="X49">
-        <v>133</v>
+        <v>24</v>
       </c>
       <c r="Y49">
-        <v>10</v>
+        <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" t="s">
         <v>137</v>
       </c>
       <c r="B50" t="s">
         <v>140</v>
       </c>
       <c r="C50" t="s">
         <v>141</v>
       </c>
       <c r="D50" t="s">
         <v>40</v>
       </c>
       <c r="E50">
-        <v>112</v>
+        <v>163</v>
       </c>
       <c r="F50">
-        <v>85</v>
+        <v>124</v>
       </c>
       <c r="G50">
-        <v>197</v>
+        <v>287</v>
       </c>
       <c r="H50">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="I50">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="J50">
         <v>2</v>
       </c>
       <c r="K50">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="L50">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="M50">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N50">
+        <v>27</v>
+      </c>
+      <c r="O50">
+        <v>19</v>
+      </c>
+      <c r="P50">
+        <v>2</v>
+      </c>
+      <c r="Q50">
+        <v>33</v>
+      </c>
+      <c r="R50">
+        <v>17</v>
+      </c>
+      <c r="S50">
+        <v>2</v>
+      </c>
+      <c r="T50">
+        <v>20</v>
+      </c>
+      <c r="U50">
         <v>22</v>
       </c>
-      <c r="O50">
-[...19 lines deleted...]
-      </c>
       <c r="V50">
         <v>2</v>
       </c>
       <c r="W50">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="X50">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="Y50">
         <v>2</v>
+      </c>
+      <c r="AI50">
+        <v>8</v>
+      </c>
+      <c r="AJ50">
+        <v>2</v>
+      </c>
+      <c r="AK50">
+        <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" t="s">
         <v>137</v>
       </c>
       <c r="B51" t="s">
         <v>142</v>
       </c>
       <c r="C51" t="s">
         <v>143</v>
       </c>
       <c r="D51" t="s">
         <v>40</v>
       </c>
       <c r="E51">
-        <v>163</v>
+        <v>359</v>
       </c>
       <c r="F51">
-        <v>123</v>
+        <v>327</v>
       </c>
       <c r="G51">
-        <v>286</v>
+        <v>686</v>
       </c>
       <c r="H51">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="I51">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="J51">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K51">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="L51">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="M51">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N51">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="O51">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="P51">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Q51">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="R51">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="S51">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="T51">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="U51">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="V51">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="W51">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="X51">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="Y51">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" t="s">
         <v>137</v>
       </c>
       <c r="B52" t="s">
         <v>144</v>
       </c>
       <c r="C52" t="s">
         <v>145</v>
       </c>
       <c r="D52" t="s">
         <v>40</v>
       </c>
       <c r="E52">
-        <v>357</v>
+        <v>187</v>
       </c>
       <c r="F52">
-        <v>324</v>
+        <v>175</v>
       </c>
       <c r="G52">
-        <v>681</v>
+        <v>362</v>
       </c>
       <c r="H52">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="I52">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="J52">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K52">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="L52">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="M52">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N52">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="O52">
-        <v>68</v>
+        <v>29</v>
       </c>
       <c r="P52">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Q52">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="R52">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="S52">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="T52">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="U52">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="V52">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="W52">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="X52">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="Y52">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" t="s">
         <v>137</v>
       </c>
       <c r="B53" t="s">
         <v>146</v>
       </c>
       <c r="C53" t="s">
         <v>147</v>
       </c>
       <c r="D53" t="s">
         <v>40</v>
       </c>
       <c r="E53">
-        <v>189</v>
+        <v>63</v>
       </c>
       <c r="F53">
-        <v>178</v>
+        <v>55</v>
       </c>
       <c r="G53">
-        <v>367</v>
+        <v>118</v>
       </c>
       <c r="H53">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="I53">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="J53">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K53">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="L53">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="M53">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N53">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="O53">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="P53">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q53">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="R53">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="S53">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T53">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="U53">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="V53">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>148</v>
       </c>
       <c r="C54" t="s">
         <v>149</v>
       </c>
       <c r="D54" t="s">
         <v>40</v>
       </c>
       <c r="E54">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F54">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="G54">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="H54">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I54">
         <v>11</v>
       </c>
       <c r="J54">
         <v>1</v>
       </c>
       <c r="K54">
         <v>19</v>
       </c>
       <c r="L54">
         <v>10</v>
       </c>
       <c r="M54">
         <v>2</v>
       </c>
       <c r="N54">
         <v>29</v>
       </c>
       <c r="O54">
         <v>15</v>
       </c>
       <c r="P54">
         <v>2</v>
       </c>
       <c r="Q54">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R54">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="S54">
         <v>2</v>
       </c>
       <c r="T54">
         <v>21</v>
       </c>
       <c r="U54">
         <v>12</v>
       </c>
       <c r="V54">
         <v>2</v>
       </c>
       <c r="W54">
         <v>16</v>
       </c>
       <c r="X54">
         <v>16</v>
       </c>
       <c r="Y54">
         <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="A55" t="s">
@@ -6000,188 +5991,197 @@
       </c>
       <c r="W56">
         <v>15</v>
       </c>
       <c r="X56">
         <v>16</v>
       </c>
       <c r="Y56">
         <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="A57" t="s">
         <v>137</v>
       </c>
       <c r="B57" t="s">
         <v>154</v>
       </c>
       <c r="C57" t="s">
         <v>155</v>
       </c>
       <c r="D57" t="s">
         <v>40</v>
       </c>
       <c r="E57">
+        <v>410</v>
+      </c>
+      <c r="F57">
+        <v>383</v>
+      </c>
+      <c r="G57">
+        <v>793</v>
+      </c>
+      <c r="H57">
+        <v>49</v>
+      </c>
+      <c r="I57">
+        <v>47</v>
+      </c>
+      <c r="J57">
+        <v>4</v>
+      </c>
+      <c r="K57">
+        <v>44</v>
+      </c>
+      <c r="L57">
+        <v>58</v>
+      </c>
+      <c r="M57">
+        <v>4</v>
+      </c>
+      <c r="N57">
+        <v>81</v>
+      </c>
+      <c r="O57">
+        <v>70</v>
+      </c>
+      <c r="P57">
+        <v>6</v>
+      </c>
+      <c r="Q57">
+        <v>70</v>
+      </c>
+      <c r="R57">
+        <v>81</v>
+      </c>
+      <c r="S57">
+        <v>6</v>
+      </c>
+      <c r="T57">
+        <v>78</v>
+      </c>
+      <c r="U57">
         <v>61</v>
       </c>
-      <c r="F57">
-[...26 lines deleted...]
-      <c r="O57">
+      <c r="V57">
+        <v>5</v>
+      </c>
+      <c r="W57">
+        <v>78</v>
+      </c>
+      <c r="X57">
+        <v>59</v>
+      </c>
+      <c r="Y57">
+        <v>5</v>
+      </c>
+      <c r="AI57">
         <v>10</v>
       </c>
-      <c r="P57">
-[...18 lines deleted...]
-        <v>1</v>
+      <c r="AJ57">
+        <v>7</v>
+      </c>
+      <c r="AK57">
+        <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="A58" t="s">
         <v>137</v>
       </c>
       <c r="B58" t="s">
         <v>156</v>
       </c>
       <c r="C58" t="s">
         <v>157</v>
       </c>
       <c r="D58" t="s">
         <v>40</v>
       </c>
       <c r="E58">
-        <v>413</v>
+        <v>787</v>
       </c>
       <c r="F58">
-        <v>387</v>
+        <v>742</v>
       </c>
       <c r="G58">
-        <v>800</v>
+        <v>1529</v>
       </c>
       <c r="H58">
-        <v>49</v>
+        <v>130</v>
       </c>
       <c r="I58">
-        <v>47</v>
+        <v>103</v>
       </c>
       <c r="J58">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="K58">
-        <v>45</v>
+        <v>137</v>
       </c>
       <c r="L58">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="M58">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="N58">
-        <v>81</v>
+        <v>119</v>
       </c>
       <c r="O58">
-        <v>70</v>
+        <v>145</v>
       </c>
       <c r="P58">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="Q58">
-        <v>72</v>
+        <v>135</v>
       </c>
       <c r="R58">
-        <v>84</v>
+        <v>126</v>
       </c>
       <c r="S58">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="T58">
-        <v>78</v>
+        <v>137</v>
       </c>
       <c r="U58">
-        <v>61</v>
+        <v>138</v>
       </c>
       <c r="V58">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="W58">
-        <v>78</v>
+        <v>129</v>
       </c>
       <c r="X58">
-        <v>59</v>
+        <v>133</v>
       </c>
       <c r="Y58">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="AI58">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="A59" t="s">
         <v>137</v>
       </c>
       <c r="B59" t="s">
         <v>158</v>
       </c>
       <c r="C59" t="s">
         <v>159</v>
       </c>
       <c r="D59" t="s">
         <v>75</v>
       </c>
       <c r="E59">
         <v>338</v>
       </c>
       <c r="F59">
         <v>316</v>
       </c>
       <c r="G59">
         <v>654</v>
       </c>
       <c r="Z59">
@@ -6254,265 +6254,265 @@
       </c>
       <c r="AF60">
         <v>40</v>
       </c>
       <c r="AG60">
         <v>38</v>
       </c>
       <c r="AH60">
         <v>3</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="A61" t="s">
         <v>162</v>
       </c>
       <c r="B61" t="s">
         <v>163</v>
       </c>
       <c r="C61" t="s">
         <v>164</v>
       </c>
       <c r="D61" t="s">
         <v>40</v>
       </c>
       <c r="E61">
-        <v>193</v>
+        <v>30</v>
       </c>
       <c r="F61">
-        <v>164</v>
+        <v>38</v>
       </c>
       <c r="G61">
-        <v>357</v>
+        <v>68</v>
       </c>
       <c r="H61">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="I61">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="J61">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K61">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="L61">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="M61">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N61">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="O61">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="P61">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q61">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="R61">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="S61">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T61">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="U61">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="V61">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W61">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="X61">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="Y61">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="A62" t="s">
         <v>162</v>
       </c>
       <c r="B62" t="s">
         <v>165</v>
       </c>
       <c r="C62" t="s">
         <v>166</v>
       </c>
       <c r="D62" t="s">
         <v>40</v>
       </c>
       <c r="E62">
-        <v>274</v>
+        <v>192</v>
       </c>
       <c r="F62">
-        <v>245</v>
+        <v>164</v>
       </c>
       <c r="G62">
-        <v>519</v>
+        <v>356</v>
       </c>
       <c r="H62">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="I62">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="J62">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K62">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="L62">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="M62">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N62">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="O62">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="P62">
         <v>3</v>
       </c>
       <c r="Q62">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="R62">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="S62">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T62">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="U62">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="V62">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="W62">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="X62">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="Y62">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="A63" t="s">
         <v>162</v>
       </c>
       <c r="B63" t="s">
         <v>167</v>
       </c>
       <c r="C63" t="s">
         <v>168</v>
       </c>
       <c r="D63" t="s">
         <v>40</v>
       </c>
       <c r="E63">
-        <v>139</v>
+        <v>272</v>
       </c>
       <c r="F63">
-        <v>98</v>
+        <v>242</v>
       </c>
       <c r="G63">
-        <v>237</v>
+        <v>514</v>
       </c>
       <c r="H63">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="I63">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="J63">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K63">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="L63">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="M63">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N63">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="O63">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="P63">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q63">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="R63">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="S63">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="T63">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="U63">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="V63">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="W63">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="X63">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="Y63">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="A64" t="s">
         <v>162</v>
       </c>
       <c r="B64" t="s">
         <v>169</v>
       </c>
       <c r="C64" t="s">
         <v>170</v>
       </c>
       <c r="D64" t="s">
         <v>40</v>
       </c>
       <c r="E64">
         <v>47</v>
       </c>
       <c r="F64">
         <v>52</v>
       </c>
       <c r="G64">
         <v>99</v>
       </c>
       <c r="H64">
@@ -6562,353 +6562,353 @@
       </c>
       <c r="W64">
         <v>9</v>
       </c>
       <c r="X64">
         <v>5</v>
       </c>
       <c r="Y64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="A65" t="s">
         <v>162</v>
       </c>
       <c r="B65" t="s">
         <v>171</v>
       </c>
       <c r="C65" t="s">
         <v>172</v>
       </c>
       <c r="D65" t="s">
         <v>40</v>
       </c>
       <c r="E65">
-        <v>44</v>
+        <v>139</v>
       </c>
       <c r="F65">
-        <v>34</v>
+        <v>98</v>
       </c>
       <c r="G65">
-        <v>78</v>
+        <v>237</v>
       </c>
       <c r="H65">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="I65">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J65">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K65">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="L65">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="M65">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N65">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="O65">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="P65">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q65">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="R65">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="S65">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T65">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="U65">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="V65">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W65">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="X65">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="Y65">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="A66" t="s">
         <v>162</v>
       </c>
       <c r="B66" t="s">
         <v>173</v>
       </c>
       <c r="C66" t="s">
         <v>174</v>
       </c>
       <c r="D66" t="s">
         <v>40</v>
       </c>
       <c r="E66">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="F66">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="G66">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="H66">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="I66">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J66">
         <v>1</v>
       </c>
       <c r="K66">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L66">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M66">
         <v>1</v>
       </c>
       <c r="N66">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="O66">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
       <c r="Q66">
         <v>8</v>
       </c>
       <c r="R66">
+        <v>3</v>
+      </c>
+      <c r="S66">
+        <v>1</v>
+      </c>
+      <c r="T66">
+        <v>12</v>
+      </c>
+      <c r="U66">
+        <v>7</v>
+      </c>
+      <c r="V66">
+        <v>1</v>
+      </c>
+      <c r="W66">
+        <v>2</v>
+      </c>
+      <c r="X66">
         <v>6</v>
-      </c>
-[...16 lines deleted...]
-        <v>10</v>
       </c>
       <c r="Y66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>175</v>
       </c>
       <c r="C67" t="s">
         <v>176</v>
       </c>
       <c r="D67" t="s">
         <v>40</v>
       </c>
       <c r="E67">
         <v>55</v>
       </c>
       <c r="F67">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G67">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="H67">
         <v>7</v>
       </c>
       <c r="I67">
         <v>4</v>
       </c>
       <c r="J67">
         <v>1</v>
       </c>
       <c r="K67">
         <v>9</v>
       </c>
       <c r="L67">
         <v>4</v>
       </c>
       <c r="M67">
         <v>1</v>
       </c>
       <c r="N67">
         <v>11</v>
       </c>
       <c r="O67">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
       <c r="Q67">
         <v>9</v>
       </c>
       <c r="R67">
         <v>4</v>
       </c>
       <c r="S67">
         <v>1</v>
       </c>
       <c r="T67">
         <v>11</v>
       </c>
       <c r="U67">
         <v>10</v>
       </c>
       <c r="V67">
         <v>1</v>
       </c>
       <c r="W67">
         <v>8</v>
       </c>
       <c r="X67">
         <v>14</v>
       </c>
       <c r="Y67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>177</v>
       </c>
       <c r="C68" t="s">
         <v>178</v>
       </c>
       <c r="D68" t="s">
         <v>75</v>
       </c>
       <c r="E68">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="F68">
-        <v>764</v>
+        <v>763</v>
       </c>
       <c r="G68">
-        <v>1573</v>
+        <v>1571</v>
       </c>
       <c r="Z68">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="AA68">
         <v>254</v>
       </c>
       <c r="AB68">
         <v>21</v>
       </c>
       <c r="AC68">
         <v>281</v>
       </c>
       <c r="AD68">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="AE68">
         <v>21</v>
       </c>
       <c r="AF68">
         <v>233</v>
       </c>
       <c r="AG68">
         <v>224</v>
       </c>
       <c r="AH68">
         <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>179</v>
       </c>
       <c r="C69" t="s">
         <v>180</v>
       </c>
       <c r="D69" t="s">
         <v>75</v>
       </c>
       <c r="E69">
         <v>423</v>
       </c>
       <c r="F69">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="G69">
-        <v>776</v>
+        <v>775</v>
       </c>
       <c r="Z69">
         <v>148</v>
       </c>
       <c r="AA69">
         <v>110</v>
       </c>
       <c r="AB69">
         <v>11</v>
       </c>
       <c r="AC69">
         <v>136</v>
       </c>
       <c r="AD69">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="AE69">
         <v>11</v>
       </c>
       <c r="AF69">
         <v>139</v>
       </c>
       <c r="AG69">
         <v>111</v>
       </c>
       <c r="AH69">
         <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="A70" t="s">
         <v>181</v>
       </c>
       <c r="B70" t="s">
         <v>182</v>
       </c>
       <c r="C70" t="s">
         <v>183</v>
       </c>
       <c r="D70" t="s">
@@ -6970,90 +6970,90 @@
       </c>
       <c r="W70">
         <v>11</v>
       </c>
       <c r="X70">
         <v>7</v>
       </c>
       <c r="Y70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="A71" t="s">
         <v>181</v>
       </c>
       <c r="B71" t="s">
         <v>184</v>
       </c>
       <c r="C71" t="s">
         <v>185</v>
       </c>
       <c r="D71" t="s">
         <v>40</v>
       </c>
       <c r="E71">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F71">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="G71">
-        <v>594</v>
+        <v>589</v>
       </c>
       <c r="H71">
         <v>51</v>
       </c>
       <c r="I71">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="J71">
         <v>4</v>
       </c>
       <c r="K71">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="L71">
         <v>44</v>
       </c>
       <c r="M71">
         <v>4</v>
       </c>
       <c r="N71">
         <v>53</v>
       </c>
       <c r="O71">
         <v>51</v>
       </c>
       <c r="P71">
         <v>4</v>
       </c>
       <c r="Q71">
         <v>45</v>
       </c>
       <c r="R71">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="S71">
         <v>4</v>
       </c>
       <c r="T71">
         <v>42</v>
       </c>
       <c r="U71">
         <v>50</v>
       </c>
       <c r="V71">
         <v>4</v>
       </c>
       <c r="W71">
         <v>55</v>
       </c>
       <c r="X71">
         <v>54</v>
       </c>
       <c r="Y71">
         <v>4</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="A72" t="s">
@@ -7097,567 +7097,567 @@
       </c>
       <c r="AF72">
         <v>50</v>
       </c>
       <c r="AG72">
         <v>61</v>
       </c>
       <c r="AH72">
         <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="A73" t="s">
         <v>188</v>
       </c>
       <c r="B73" t="s">
         <v>189</v>
       </c>
       <c r="C73" t="s">
         <v>190</v>
       </c>
       <c r="D73" t="s">
         <v>40</v>
       </c>
       <c r="E73">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F73">
         <v>374</v>
       </c>
       <c r="G73">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="H73">
         <v>46</v>
       </c>
       <c r="I73">
         <v>61</v>
       </c>
       <c r="J73">
         <v>5</v>
       </c>
       <c r="K73">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L73">
         <v>62</v>
       </c>
       <c r="M73">
         <v>5</v>
       </c>
       <c r="N73">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="O73">
         <v>51</v>
       </c>
       <c r="P73">
         <v>5</v>
       </c>
       <c r="Q73">
         <v>85</v>
       </c>
       <c r="R73">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="S73">
         <v>6</v>
       </c>
       <c r="T73">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="U73">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="V73">
         <v>5</v>
       </c>
       <c r="W73">
         <v>65</v>
       </c>
       <c r="X73">
         <v>64</v>
       </c>
       <c r="Y73">
         <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="A74" t="s">
         <v>188</v>
       </c>
       <c r="B74" t="s">
         <v>191</v>
       </c>
       <c r="C74" t="s">
         <v>192</v>
       </c>
       <c r="D74" t="s">
         <v>40</v>
       </c>
       <c r="E74">
-        <v>648</v>
+        <v>364</v>
       </c>
       <c r="F74">
-        <v>615</v>
+        <v>360</v>
       </c>
       <c r="G74">
-        <v>1263</v>
+        <v>724</v>
       </c>
       <c r="H74">
-        <v>92</v>
+        <v>52</v>
       </c>
       <c r="I74">
-        <v>92</v>
+        <v>55</v>
       </c>
       <c r="J74">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K74">
-        <v>97</v>
+        <v>51</v>
       </c>
       <c r="L74">
-        <v>102</v>
+        <v>50</v>
       </c>
       <c r="M74">
+        <v>4</v>
+      </c>
+      <c r="N74">
+        <v>51</v>
+      </c>
+      <c r="O74">
+        <v>64</v>
+      </c>
+      <c r="P74">
+        <v>5</v>
+      </c>
+      <c r="Q74">
+        <v>60</v>
+      </c>
+      <c r="R74">
+        <v>53</v>
+      </c>
+      <c r="S74">
+        <v>5</v>
+      </c>
+      <c r="T74">
+        <v>83</v>
+      </c>
+      <c r="U74">
+        <v>66</v>
+      </c>
+      <c r="V74">
+        <v>6</v>
+      </c>
+      <c r="W74">
+        <v>59</v>
+      </c>
+      <c r="X74">
+        <v>68</v>
+      </c>
+      <c r="Y74">
+        <v>5</v>
+      </c>
+      <c r="AI74">
         <v>8</v>
       </c>
-      <c r="N74">
-[...37 lines deleted...]
-      </c>
       <c r="AJ74">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AK74">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="A75" t="s">
         <v>188</v>
       </c>
       <c r="B75" t="s">
         <v>193</v>
       </c>
       <c r="C75" t="s">
         <v>194</v>
       </c>
       <c r="D75" t="s">
         <v>40</v>
       </c>
       <c r="E75">
-        <v>436</v>
+        <v>648</v>
       </c>
       <c r="F75">
-        <v>407</v>
+        <v>614</v>
       </c>
       <c r="G75">
-        <v>843</v>
+        <v>1262</v>
       </c>
       <c r="H75">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="I75">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="J75">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K75">
-        <v>66</v>
+        <v>94</v>
       </c>
       <c r="L75">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="M75">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="N75">
-        <v>79</v>
+        <v>105</v>
       </c>
       <c r="O75">
-        <v>61</v>
+        <v>116</v>
       </c>
       <c r="P75">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="Q75">
-        <v>75</v>
+        <v>109</v>
       </c>
       <c r="R75">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="S75">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="T75">
-        <v>71</v>
+        <v>124</v>
       </c>
       <c r="U75">
-        <v>72</v>
+        <v>107</v>
       </c>
       <c r="V75">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="W75">
-        <v>76</v>
+        <v>117</v>
       </c>
       <c r="X75">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="Y75">
-        <v>5</v>
+        <v>7</v>
+      </c>
+      <c r="AI75">
+        <v>6</v>
+      </c>
+      <c r="AJ75">
+        <v>3</v>
+      </c>
+      <c r="AK75">
+        <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="A76" t="s">
         <v>188</v>
       </c>
       <c r="B76" t="s">
         <v>195</v>
       </c>
       <c r="C76" t="s">
         <v>196</v>
       </c>
       <c r="D76" t="s">
         <v>40</v>
       </c>
       <c r="E76">
-        <v>366</v>
+        <v>433</v>
       </c>
       <c r="F76">
-        <v>362</v>
+        <v>405</v>
       </c>
       <c r="G76">
-        <v>728</v>
+        <v>838</v>
       </c>
       <c r="H76">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="I76">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="J76">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K76">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="L76">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="M76">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="N76">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="O76">
+        <v>61</v>
+      </c>
+      <c r="P76">
+        <v>5</v>
+      </c>
+      <c r="Q76">
+        <v>72</v>
+      </c>
+      <c r="R76">
         <v>64</v>
       </c>
-      <c r="P76">
-[...7 lines deleted...]
-      </c>
       <c r="S76">
         <v>5</v>
       </c>
       <c r="T76">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="U76">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="V76">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="W76">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="X76">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Y76">
         <v>5</v>
-      </c>
-[...7 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="A77" t="s">
         <v>188</v>
       </c>
       <c r="B77" t="s">
         <v>197</v>
       </c>
       <c r="C77" t="s">
         <v>198</v>
       </c>
       <c r="D77" t="s">
         <v>40</v>
       </c>
       <c r="E77">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F77">
         <v>156</v>
       </c>
       <c r="G77">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="H77">
         <v>35</v>
       </c>
       <c r="I77">
         <v>26</v>
       </c>
       <c r="J77">
         <v>3</v>
       </c>
       <c r="K77">
         <v>18</v>
       </c>
       <c r="L77">
         <v>18</v>
       </c>
       <c r="M77">
         <v>2</v>
       </c>
       <c r="N77">
         <v>31</v>
       </c>
       <c r="O77">
         <v>29</v>
       </c>
       <c r="P77">
         <v>3</v>
       </c>
       <c r="Q77">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="R77">
         <v>24</v>
       </c>
       <c r="S77">
         <v>2</v>
       </c>
       <c r="T77">
         <v>29</v>
       </c>
       <c r="U77">
         <v>38</v>
       </c>
       <c r="V77">
         <v>3</v>
       </c>
       <c r="W77">
         <v>27</v>
       </c>
       <c r="X77">
         <v>21</v>
       </c>
       <c r="Y77">
         <v>2</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="A78" t="s">
         <v>188</v>
       </c>
       <c r="B78" t="s">
         <v>199</v>
       </c>
       <c r="C78" t="s">
         <v>200</v>
       </c>
       <c r="D78" t="s">
         <v>40</v>
       </c>
       <c r="E78">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="F78">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="G78">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="H78">
         <v>20</v>
       </c>
       <c r="I78">
         <v>13</v>
       </c>
       <c r="J78">
         <v>2</v>
       </c>
       <c r="K78">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="L78">
         <v>14</v>
       </c>
       <c r="M78">
         <v>1</v>
       </c>
       <c r="N78">
         <v>12</v>
       </c>
       <c r="O78">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="P78">
         <v>2</v>
       </c>
       <c r="Q78">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="R78">
         <v>14</v>
       </c>
       <c r="S78">
         <v>2</v>
       </c>
       <c r="T78">
         <v>15</v>
       </c>
       <c r="U78">
         <v>20</v>
       </c>
       <c r="V78">
         <v>2</v>
       </c>
       <c r="W78">
         <v>16</v>
       </c>
       <c r="X78">
         <v>14</v>
       </c>
       <c r="Y78">
         <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>201</v>
       </c>
       <c r="C79" t="s">
         <v>202</v>
       </c>
       <c r="D79" t="s">
         <v>40</v>
       </c>
       <c r="E79">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F79">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G79">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="H79">
         <v>15</v>
       </c>
       <c r="I79">
         <v>14</v>
       </c>
       <c r="J79">
         <v>2</v>
       </c>
       <c r="K79">
         <v>22</v>
       </c>
       <c r="L79">
         <v>16</v>
       </c>
       <c r="M79">
         <v>2</v>
       </c>
       <c r="N79">
         <v>22</v>
       </c>
       <c r="O79">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="P79">
         <v>2</v>
       </c>
       <c r="Q79">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="R79">
         <v>24</v>
       </c>
       <c r="S79">
         <v>2</v>
       </c>
       <c r="T79">
         <v>23</v>
       </c>
       <c r="U79">
         <v>11</v>
       </c>
       <c r="V79">
         <v>2</v>
       </c>
       <c r="W79">
         <v>15</v>
       </c>
       <c r="X79">
         <v>17</v>
       </c>
       <c r="Y79">
         <v>2</v>
       </c>
@@ -7704,364 +7704,364 @@
       </c>
       <c r="AF80">
         <v>178</v>
       </c>
       <c r="AG80">
         <v>155</v>
       </c>
       <c r="AH80">
         <v>13</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="A81" t="s">
         <v>188</v>
       </c>
       <c r="B81" t="s">
         <v>205</v>
       </c>
       <c r="C81" t="s">
         <v>206</v>
       </c>
       <c r="D81" t="s">
         <v>75</v>
       </c>
       <c r="E81">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="F81">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="G81">
         <v>770</v>
       </c>
       <c r="Z81">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AA81">
         <v>127</v>
       </c>
       <c r="AB81">
         <v>10</v>
       </c>
       <c r="AC81">
         <v>147</v>
       </c>
       <c r="AD81">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="AE81">
         <v>10</v>
       </c>
       <c r="AF81">
         <v>108</v>
       </c>
       <c r="AG81">
         <v>114</v>
       </c>
       <c r="AH81">
         <v>8</v>
       </c>
       <c r="AI81">
         <v>8</v>
       </c>
       <c r="AJ81">
         <v>1</v>
       </c>
       <c r="AK81">
         <v>3</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="A82" t="s">
         <v>188</v>
       </c>
       <c r="B82" t="s">
         <v>207</v>
       </c>
       <c r="C82" t="s">
         <v>208</v>
       </c>
       <c r="D82" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E82">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="F82">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G82">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="AI82">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="AJ82">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="AK82">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="A83" t="s">
         <v>188</v>
       </c>
       <c r="B83" t="s">
         <v>209</v>
       </c>
       <c r="C83" t="s">
         <v>210</v>
       </c>
       <c r="D83" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E83">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="F83">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G83">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="AI83">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="AJ83">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="AK83">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="A84" t="s">
         <v>211</v>
       </c>
       <c r="B84" t="s">
         <v>212</v>
       </c>
       <c r="C84" t="s">
         <v>213</v>
       </c>
       <c r="D84" t="s">
         <v>40</v>
       </c>
       <c r="E84">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="F84">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="G84">
         <v>726</v>
       </c>
       <c r="H84">
         <v>61</v>
       </c>
       <c r="I84">
         <v>60</v>
       </c>
       <c r="J84">
         <v>5</v>
       </c>
       <c r="K84">
         <v>70</v>
       </c>
       <c r="L84">
         <v>60</v>
       </c>
       <c r="M84">
         <v>5</v>
       </c>
       <c r="N84">
+        <v>59</v>
+      </c>
+      <c r="O84">
+        <v>56</v>
+      </c>
+      <c r="P84">
+        <v>5</v>
+      </c>
+      <c r="Q84">
+        <v>56</v>
+      </c>
+      <c r="R84">
+        <v>68</v>
+      </c>
+      <c r="S84">
+        <v>5</v>
+      </c>
+      <c r="T84">
+        <v>73</v>
+      </c>
+      <c r="U84">
         <v>58</v>
-      </c>
-[...19 lines deleted...]
-        <v>59</v>
       </c>
       <c r="V84">
         <v>5</v>
       </c>
       <c r="W84">
         <v>43</v>
       </c>
       <c r="X84">
         <v>62</v>
       </c>
       <c r="Y84">
         <v>4</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="A85" t="s">
         <v>211</v>
       </c>
       <c r="B85" t="s">
         <v>214</v>
       </c>
       <c r="C85" t="s">
         <v>215</v>
       </c>
       <c r="D85" t="s">
         <v>40</v>
       </c>
       <c r="E85">
+        <v>252</v>
+      </c>
+      <c r="F85">
         <v>253</v>
       </c>
-      <c r="F85">
-[...1 lines deleted...]
-      </c>
       <c r="G85">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="H85">
         <v>35</v>
       </c>
       <c r="I85">
         <v>46</v>
       </c>
       <c r="J85">
         <v>3</v>
       </c>
       <c r="K85">
         <v>36</v>
       </c>
       <c r="L85">
         <v>46</v>
       </c>
       <c r="M85">
         <v>3</v>
       </c>
       <c r="N85">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="O85">
         <v>33</v>
       </c>
       <c r="P85">
         <v>3</v>
       </c>
       <c r="Q85">
         <v>45</v>
       </c>
       <c r="R85">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="S85">
         <v>3</v>
       </c>
       <c r="T85">
         <v>40</v>
       </c>
       <c r="U85">
         <v>49</v>
       </c>
       <c r="V85">
         <v>4</v>
       </c>
       <c r="W85">
         <v>49</v>
       </c>
       <c r="X85">
         <v>43</v>
       </c>
       <c r="Y85">
         <v>4</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="A86" t="s">
         <v>211</v>
       </c>
       <c r="B86" t="s">
         <v>216</v>
       </c>
       <c r="C86" t="s">
         <v>217</v>
       </c>
       <c r="D86" t="s">
         <v>40</v>
       </c>
       <c r="E86">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F86">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="G86">
         <v>613</v>
       </c>
       <c r="H86">
         <v>50</v>
       </c>
       <c r="I86">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J86">
         <v>4</v>
       </c>
       <c r="K86">
         <v>41</v>
       </c>
       <c r="L86">
         <v>51</v>
       </c>
       <c r="M86">
         <v>4</v>
       </c>
       <c r="N86">
         <v>54</v>
       </c>
       <c r="O86">
         <v>49</v>
       </c>
       <c r="P86">
         <v>4</v>
       </c>
       <c r="Q86">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="R86">
         <v>64</v>
       </c>
       <c r="S86">
         <v>4</v>
       </c>
       <c r="T86">
         <v>50</v>
       </c>
       <c r="U86">
         <v>52</v>
       </c>
       <c r="V86">
         <v>4</v>
       </c>
       <c r="W86">
         <v>62</v>
       </c>
       <c r="X86">
         <v>49</v>
       </c>
       <c r="Y86">
         <v>4</v>
       </c>
@@ -8070,1191 +8070,1182 @@
       </c>
       <c r="AJ86">
         <v>2</v>
       </c>
       <c r="AK86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="A87" t="s">
         <v>211</v>
       </c>
       <c r="B87" t="s">
         <v>218</v>
       </c>
       <c r="C87" t="s">
         <v>219</v>
       </c>
       <c r="D87" t="s">
         <v>40</v>
       </c>
       <c r="E87">
         <v>53</v>
       </c>
       <c r="F87">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G87">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H87">
         <v>7</v>
       </c>
       <c r="I87">
         <v>7</v>
       </c>
       <c r="J87">
         <v>1</v>
       </c>
       <c r="K87">
         <v>6</v>
       </c>
       <c r="L87">
         <v>3</v>
       </c>
       <c r="M87">
         <v>1</v>
       </c>
       <c r="N87">
         <v>9</v>
       </c>
       <c r="O87">
         <v>12</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
       <c r="Q87">
         <v>10</v>
       </c>
       <c r="R87">
         <v>4</v>
       </c>
       <c r="S87">
         <v>1</v>
       </c>
       <c r="T87">
         <v>11</v>
       </c>
       <c r="U87">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="V87">
         <v>1</v>
       </c>
       <c r="W87">
         <v>10</v>
       </c>
       <c r="X87">
         <v>9</v>
       </c>
       <c r="Y87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="A88" t="s">
         <v>211</v>
       </c>
       <c r="B88" t="s">
         <v>220</v>
       </c>
       <c r="C88" t="s">
         <v>221</v>
       </c>
       <c r="D88" t="s">
         <v>75</v>
       </c>
       <c r="E88">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F88">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="G88">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="Z88">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="AA88">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="AB88">
         <v>11</v>
       </c>
       <c r="AC88">
         <v>149</v>
       </c>
       <c r="AD88">
         <v>142</v>
       </c>
       <c r="AE88">
         <v>11</v>
       </c>
       <c r="AF88">
         <v>133</v>
       </c>
       <c r="AG88">
         <v>116</v>
       </c>
       <c r="AH88">
         <v>10</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="A89" t="s">
         <v>222</v>
       </c>
       <c r="B89" t="s">
         <v>223</v>
       </c>
       <c r="C89" t="s">
         <v>224</v>
       </c>
       <c r="D89" t="s">
         <v>40</v>
       </c>
       <c r="E89">
-        <v>804</v>
+        <v>963</v>
       </c>
       <c r="F89">
-        <v>775</v>
+        <v>956</v>
       </c>
       <c r="G89">
-        <v>1579</v>
+        <v>1919</v>
       </c>
       <c r="H89">
-        <v>125</v>
+        <v>166</v>
       </c>
       <c r="I89">
-        <v>109</v>
+        <v>148</v>
       </c>
       <c r="J89">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="K89">
-        <v>131</v>
+        <v>158</v>
       </c>
       <c r="L89">
-        <v>98</v>
+        <v>135</v>
       </c>
       <c r="M89">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="N89">
-        <v>129</v>
+        <v>157</v>
       </c>
       <c r="O89">
-        <v>139</v>
+        <v>176</v>
       </c>
       <c r="P89">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="Q89">
-        <v>135</v>
+        <v>172</v>
       </c>
       <c r="R89">
+        <v>195</v>
+      </c>
+      <c r="S89">
+        <v>14</v>
+      </c>
+      <c r="T89">
         <v>145</v>
       </c>
-      <c r="S89">
-[...4 lines deleted...]
-      </c>
       <c r="U89">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="V89">
         <v>11</v>
       </c>
       <c r="W89">
-        <v>138</v>
+        <v>165</v>
       </c>
       <c r="X89">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="Y89">
-        <v>10</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="A90" t="s">
         <v>222</v>
       </c>
       <c r="B90" t="s">
         <v>225</v>
       </c>
       <c r="C90" t="s">
         <v>226</v>
       </c>
       <c r="D90" t="s">
         <v>40</v>
       </c>
       <c r="E90">
-        <v>138</v>
+        <v>505</v>
       </c>
       <c r="F90">
-        <v>139</v>
+        <v>508</v>
       </c>
       <c r="G90">
-        <v>277</v>
+        <v>1013</v>
       </c>
       <c r="H90">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="I90">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="J90">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K90">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="L90">
-        <v>17</v>
+        <v>78</v>
       </c>
       <c r="M90">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="N90">
-        <v>19</v>
+        <v>86</v>
       </c>
       <c r="O90">
-        <v>27</v>
+        <v>82</v>
       </c>
       <c r="P90">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="Q90">
-        <v>18</v>
+        <v>81</v>
       </c>
       <c r="R90">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="S90">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="T90">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="U90">
-        <v>23</v>
+        <v>105</v>
       </c>
       <c r="V90">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="W90">
-        <v>19</v>
+        <v>86</v>
       </c>
       <c r="X90">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="Y90">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="A91" t="s">
         <v>222</v>
       </c>
       <c r="B91" t="s">
         <v>227</v>
       </c>
       <c r="C91" t="s">
         <v>228</v>
       </c>
       <c r="D91" t="s">
         <v>40</v>
       </c>
       <c r="E91">
-        <v>953</v>
+        <v>25</v>
       </c>
       <c r="F91">
-        <v>952</v>
+        <v>26</v>
       </c>
       <c r="G91">
-        <v>1905</v>
+        <v>51</v>
       </c>
       <c r="H91">
-        <v>164</v>
+        <v>3</v>
       </c>
       <c r="I91">
-        <v>150</v>
+        <v>3</v>
       </c>
       <c r="J91">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="K91">
-        <v>156</v>
+        <v>2</v>
       </c>
       <c r="L91">
-        <v>129</v>
+        <v>4</v>
       </c>
       <c r="M91">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="N91">
-        <v>155</v>
+        <v>4</v>
       </c>
       <c r="O91">
-        <v>177</v>
+        <v>3</v>
       </c>
       <c r="P91">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="Q91">
-        <v>169</v>
+        <v>6</v>
       </c>
       <c r="R91">
-        <v>194</v>
+        <v>5</v>
       </c>
       <c r="S91">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="T91">
-        <v>144</v>
+        <v>5</v>
       </c>
       <c r="U91">
-        <v>153</v>
+        <v>4</v>
       </c>
       <c r="V91">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="W91">
-        <v>165</v>
+        <v>5</v>
       </c>
       <c r="X91">
-        <v>149</v>
+        <v>7</v>
       </c>
       <c r="Y91">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="A92" t="s">
         <v>222</v>
       </c>
       <c r="B92" t="s">
         <v>229</v>
       </c>
       <c r="C92" t="s">
         <v>230</v>
       </c>
       <c r="D92" t="s">
         <v>40</v>
       </c>
       <c r="E92">
-        <v>25</v>
+        <v>798</v>
       </c>
       <c r="F92">
-        <v>26</v>
+        <v>768</v>
       </c>
       <c r="G92">
-        <v>51</v>
+        <v>1566</v>
       </c>
       <c r="H92">
-        <v>3</v>
+        <v>124</v>
       </c>
       <c r="I92">
-        <v>3</v>
+        <v>107</v>
       </c>
       <c r="J92">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="K92">
-        <v>2</v>
+        <v>129</v>
       </c>
       <c r="L92">
-        <v>4</v>
+        <v>95</v>
       </c>
       <c r="M92">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="N92">
-        <v>4</v>
+        <v>129</v>
       </c>
       <c r="O92">
-        <v>3</v>
+        <v>138</v>
       </c>
       <c r="P92">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="Q92">
-        <v>6</v>
+        <v>134</v>
       </c>
       <c r="R92">
-        <v>5</v>
+        <v>144</v>
       </c>
       <c r="S92">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="T92">
-        <v>5</v>
+        <v>141</v>
       </c>
       <c r="U92">
-        <v>4</v>
+        <v>150</v>
       </c>
       <c r="V92">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="W92">
-        <v>5</v>
+        <v>138</v>
       </c>
       <c r="X92">
-        <v>7</v>
+        <v>132</v>
       </c>
       <c r="Y92">
+        <v>10</v>
+      </c>
+      <c r="AI92">
+        <v>3</v>
+      </c>
+      <c r="AJ92">
+        <v>2</v>
+      </c>
+      <c r="AK92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="A93" t="s">
         <v>222</v>
       </c>
       <c r="B93" t="s">
         <v>231</v>
       </c>
       <c r="C93" t="s">
         <v>232</v>
       </c>
       <c r="D93" t="s">
         <v>40</v>
       </c>
       <c r="E93">
-        <v>506</v>
+        <v>137</v>
       </c>
       <c r="F93">
-        <v>507</v>
+        <v>138</v>
       </c>
       <c r="G93">
-        <v>1013</v>
+        <v>275</v>
       </c>
       <c r="H93">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="I93">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="J93">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K93">
-        <v>94</v>
+        <v>22</v>
       </c>
       <c r="L93">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="M93">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="N93">
-        <v>85</v>
+        <v>19</v>
       </c>
       <c r="O93">
-        <v>85</v>
+        <v>26</v>
       </c>
       <c r="P93">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="Q93">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="R93">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="S93">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="T93">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="U93">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="V93">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="W93">
-        <v>86</v>
+        <v>19</v>
       </c>
       <c r="X93">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="Y93">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="A94" t="s">
         <v>222</v>
       </c>
       <c r="B94" t="s">
         <v>233</v>
       </c>
       <c r="C94" t="s">
         <v>234</v>
       </c>
       <c r="D94" t="s">
         <v>40</v>
       </c>
       <c r="E94">
-        <v>120</v>
+        <v>994</v>
       </c>
       <c r="F94">
-        <v>88</v>
+        <v>863</v>
       </c>
       <c r="G94">
-        <v>208</v>
+        <v>1857</v>
       </c>
       <c r="H94">
-        <v>17</v>
+        <v>148</v>
       </c>
       <c r="I94">
+        <v>126</v>
+      </c>
+      <c r="J94">
+        <v>11</v>
+      </c>
+      <c r="K94">
+        <v>154</v>
+      </c>
+      <c r="L94">
+        <v>119</v>
+      </c>
+      <c r="M94">
+        <v>10</v>
+      </c>
+      <c r="N94">
+        <v>169</v>
+      </c>
+      <c r="O94">
+        <v>130</v>
+      </c>
+      <c r="P94">
+        <v>11</v>
+      </c>
+      <c r="Q94">
+        <v>162</v>
+      </c>
+      <c r="R94">
+        <v>179</v>
+      </c>
+      <c r="S94">
         <v>13</v>
       </c>
-      <c r="J94">
-[...28 lines deleted...]
-      </c>
       <c r="T94">
-        <v>26</v>
+        <v>185</v>
       </c>
       <c r="U94">
-        <v>13</v>
+        <v>159</v>
       </c>
       <c r="V94">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="W94">
-        <v>26</v>
+        <v>167</v>
       </c>
       <c r="X94">
-        <v>21</v>
+        <v>147</v>
       </c>
       <c r="Y94">
+        <v>12</v>
+      </c>
+      <c r="AI94">
+        <v>9</v>
+      </c>
+      <c r="AJ94">
+        <v>3</v>
+      </c>
+      <c r="AK94">
         <v>3</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="A95" t="s">
         <v>222</v>
       </c>
       <c r="B95" t="s">
         <v>235</v>
       </c>
       <c r="C95" t="s">
         <v>236</v>
       </c>
       <c r="D95" t="s">
         <v>40</v>
       </c>
       <c r="E95">
-        <v>994</v>
+        <v>265</v>
       </c>
       <c r="F95">
-        <v>863</v>
+        <v>188</v>
       </c>
       <c r="G95">
-        <v>1857</v>
+        <v>453</v>
       </c>
       <c r="H95">
-        <v>148</v>
+        <v>33</v>
       </c>
       <c r="I95">
-        <v>126</v>
+        <v>28</v>
       </c>
       <c r="J95">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="K95">
-        <v>154</v>
+        <v>46</v>
       </c>
       <c r="L95">
-        <v>119</v>
+        <v>30</v>
       </c>
       <c r="M95">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="N95">
-        <v>169</v>
+        <v>38</v>
       </c>
       <c r="O95">
-        <v>130</v>
+        <v>29</v>
       </c>
       <c r="P95">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="Q95">
-        <v>162</v>
+        <v>41</v>
       </c>
       <c r="R95">
-        <v>179</v>
+        <v>38</v>
       </c>
       <c r="S95">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="T95">
-        <v>185</v>
+        <v>53</v>
       </c>
       <c r="U95">
-        <v>159</v>
+        <v>24</v>
       </c>
       <c r="V95">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="W95">
-        <v>167</v>
+        <v>40</v>
       </c>
       <c r="X95">
-        <v>147</v>
+        <v>36</v>
       </c>
       <c r="Y95">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="AI95">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="AJ95">
         <v>3</v>
       </c>
       <c r="AK95">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="A96" t="s">
         <v>222</v>
       </c>
       <c r="B96" t="s">
         <v>237</v>
       </c>
       <c r="C96" t="s">
         <v>238</v>
       </c>
       <c r="D96" t="s">
         <v>40</v>
       </c>
       <c r="E96">
-        <v>270</v>
+        <v>69</v>
       </c>
       <c r="F96">
-        <v>192</v>
+        <v>79</v>
       </c>
       <c r="G96">
-        <v>462</v>
+        <v>148</v>
       </c>
       <c r="H96">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="I96">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="J96">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K96">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="L96">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="M96">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N96">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="O96">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="P96">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q96">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="R96">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="S96">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="T96">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="U96">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="V96">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W96">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="X96">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="Y96">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>239</v>
       </c>
       <c r="C97" t="s">
         <v>240</v>
       </c>
       <c r="D97" t="s">
         <v>40</v>
       </c>
       <c r="E97">
-        <v>70</v>
+        <v>124</v>
       </c>
       <c r="F97">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="G97">
-        <v>150</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>212</v>
       </c>
       <c r="K97">
+        <v>17</v>
+      </c>
+      <c r="L97">
         <v>13</v>
       </c>
-      <c r="L97">
+      <c r="M97">
+        <v>2</v>
+      </c>
+      <c r="N97">
+        <v>20</v>
+      </c>
+      <c r="O97">
         <v>11</v>
       </c>
-      <c r="M97">
-[...7 lines deleted...]
-      </c>
       <c r="P97">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q97">
+        <v>15</v>
+      </c>
+      <c r="R97">
+        <v>16</v>
+      </c>
+      <c r="S97">
+        <v>2</v>
+      </c>
+      <c r="T97">
+        <v>20</v>
+      </c>
+      <c r="U97">
         <v>14</v>
       </c>
-      <c r="R97">
-[...10 lines deleted...]
-      </c>
       <c r="V97">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W97">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="X97">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="Y97">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>241</v>
       </c>
       <c r="C98" t="s">
         <v>242</v>
       </c>
       <c r="D98" t="s">
         <v>75</v>
       </c>
       <c r="E98">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="F98">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="G98">
-        <v>1029</v>
+        <v>1021</v>
       </c>
       <c r="Z98">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="AA98">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="AB98">
         <v>12</v>
       </c>
       <c r="AC98">
         <v>186</v>
       </c>
       <c r="AD98">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="AE98">
         <v>14</v>
       </c>
       <c r="AF98">
         <v>158</v>
       </c>
       <c r="AG98">
         <v>145</v>
       </c>
       <c r="AH98">
         <v>12</v>
       </c>
       <c r="AI98">
         <v>12</v>
       </c>
       <c r="AJ98">
         <v>8</v>
       </c>
       <c r="AK98">
         <v>3</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="A99" t="s">
         <v>222</v>
       </c>
       <c r="B99" t="s">
         <v>243</v>
       </c>
       <c r="C99" t="s">
         <v>244</v>
       </c>
       <c r="D99" t="s">
         <v>75</v>
       </c>
       <c r="E99">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F99">
         <v>289</v>
       </c>
       <c r="G99">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="Z99">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AA99">
         <v>94</v>
       </c>
       <c r="AB99">
         <v>7</v>
       </c>
       <c r="AC99">
         <v>86</v>
       </c>
       <c r="AD99">
         <v>110</v>
       </c>
       <c r="AE99">
         <v>8</v>
       </c>
       <c r="AF99">
         <v>99</v>
       </c>
       <c r="AG99">
         <v>85</v>
       </c>
       <c r="AH99">
         <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="A100" t="s">
         <v>222</v>
       </c>
       <c r="B100" t="s">
         <v>245</v>
       </c>
       <c r="C100" t="s">
         <v>246</v>
       </c>
       <c r="D100" t="s">
         <v>75</v>
       </c>
       <c r="E100">
-        <v>1045</v>
+        <v>1052</v>
       </c>
       <c r="F100">
-        <v>1015</v>
+        <v>1011</v>
       </c>
       <c r="G100">
-        <v>2060</v>
+        <v>2063</v>
       </c>
       <c r="Z100">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="AA100">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="AB100">
         <v>26</v>
       </c>
       <c r="AC100">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="AD100">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="AE100">
         <v>29</v>
       </c>
       <c r="AF100">
         <v>289</v>
       </c>
       <c r="AG100">
         <v>300</v>
       </c>
       <c r="AH100">
         <v>22</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="A101" t="s">
         <v>247</v>
       </c>
       <c r="B101" t="s">
         <v>248</v>
       </c>
       <c r="C101" t="s">
         <v>249</v>
       </c>
       <c r="D101" t="s">
         <v>40</v>
       </c>
       <c r="E101">
-        <v>124</v>
+        <v>48</v>
       </c>
       <c r="F101">
-        <v>117</v>
+        <v>47</v>
       </c>
       <c r="G101">
-        <v>241</v>
+        <v>95</v>
       </c>
       <c r="H101">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="I101">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="J101">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K101">
+        <v>3</v>
+      </c>
+      <c r="L101">
         <v>11</v>
       </c>
-      <c r="L101">
-[...1 lines deleted...]
-      </c>
       <c r="M101">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N101">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="O101">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="P101">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q101">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="R101">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="S101">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T101">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="U101">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="V101">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W101">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="X101">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="Y101">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="A102" t="s">
         <v>247</v>
       </c>
       <c r="B102" t="s">
         <v>250</v>
       </c>
       <c r="C102" t="s">
         <v>251</v>
       </c>
       <c r="D102" t="s">
         <v>40</v>
       </c>
       <c r="E102">
-        <v>48</v>
+        <v>124</v>
       </c>
       <c r="F102">
-        <v>47</v>
+        <v>117</v>
       </c>
       <c r="G102">
-        <v>95</v>
+        <v>241</v>
       </c>
       <c r="H102">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="I102">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="J102">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K102">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="L102">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="M102">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N102">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="O102">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="P102">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q102">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="R102">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="S102">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T102">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="U102">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="V102">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W102">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="X102">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="Y102">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="A103" t="s">
         <v>247</v>
       </c>
       <c r="B103" t="s">
         <v>252</v>
       </c>
       <c r="C103" t="s">
         <v>253</v>
       </c>
       <c r="D103" t="s">
         <v>40</v>
       </c>
       <c r="E103">
         <v>69</v>
       </c>
       <c r="F103">
         <v>88</v>
       </c>
       <c r="G103">
         <v>157</v>
       </c>
       <c r="H103">
@@ -9304,176 +9295,176 @@
       </c>
       <c r="W103">
         <v>16</v>
       </c>
       <c r="X103">
         <v>15</v>
       </c>
       <c r="Y103">
         <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="A104" t="s">
         <v>247</v>
       </c>
       <c r="B104" t="s">
         <v>254</v>
       </c>
       <c r="C104" t="s">
         <v>255</v>
       </c>
       <c r="D104" t="s">
         <v>40</v>
       </c>
       <c r="E104">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F104">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G104">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H104">
         <v>4</v>
       </c>
       <c r="I104">
         <v>3</v>
       </c>
       <c r="J104">
         <v>1</v>
       </c>
       <c r="K104">
         <v>8</v>
       </c>
       <c r="L104">
         <v>5</v>
       </c>
       <c r="M104">
         <v>1</v>
       </c>
       <c r="N104">
         <v>5</v>
       </c>
       <c r="O104">
+        <v>9</v>
+      </c>
+      <c r="P104">
+        <v>1</v>
+      </c>
+      <c r="Q104">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
       <c r="R104">
         <v>9</v>
       </c>
       <c r="S104">
         <v>1</v>
       </c>
       <c r="T104">
         <v>5</v>
       </c>
       <c r="U104">
         <v>6</v>
       </c>
       <c r="V104">
         <v>1</v>
       </c>
       <c r="W104">
         <v>10</v>
       </c>
       <c r="X104">
         <v>5</v>
       </c>
       <c r="Y104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:37">
       <c r="A105" t="s">
         <v>247</v>
       </c>
       <c r="B105" t="s">
         <v>256</v>
       </c>
       <c r="C105" t="s">
         <v>257</v>
       </c>
       <c r="D105" t="s">
         <v>40</v>
       </c>
       <c r="E105">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F105">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G105">
         <v>133</v>
       </c>
       <c r="H105">
         <v>15</v>
       </c>
       <c r="I105">
         <v>11</v>
       </c>
       <c r="J105">
         <v>1</v>
       </c>
       <c r="K105">
         <v>14</v>
       </c>
       <c r="L105">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="M105">
         <v>1</v>
       </c>
       <c r="N105">
         <v>15</v>
       </c>
       <c r="O105">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
       <c r="Q105">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="R105">
         <v>13</v>
       </c>
       <c r="S105">
         <v>1</v>
       </c>
       <c r="T105">
         <v>14</v>
       </c>
       <c r="U105">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="V105">
         <v>1</v>
       </c>
       <c r="W105">
         <v>9</v>
       </c>
       <c r="X105">
         <v>5</v>
       </c>
       <c r="Y105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="A106" t="s">
         <v>247</v>
       </c>
       <c r="B106" t="s">
         <v>258</v>
       </c>
       <c r="C106" t="s">
         <v>259</v>
       </c>
       <c r="D106" t="s">
@@ -9535,199 +9526,199 @@
       </c>
       <c r="W106">
         <v>27</v>
       </c>
       <c r="X106">
         <v>25</v>
       </c>
       <c r="Y106">
         <v>2</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="A107" t="s">
         <v>247</v>
       </c>
       <c r="B107" t="s">
         <v>260</v>
       </c>
       <c r="C107" t="s">
         <v>261</v>
       </c>
       <c r="D107" t="s">
         <v>40</v>
       </c>
       <c r="E107">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="F107">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="G107">
-        <v>798</v>
+        <v>793</v>
       </c>
       <c r="H107">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="I107">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="J107">
         <v>4</v>
       </c>
       <c r="K107">
         <v>50</v>
       </c>
       <c r="L107">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M107">
         <v>5</v>
       </c>
       <c r="N107">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O107">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="P107">
         <v>6</v>
       </c>
       <c r="Q107">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="R107">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="S107">
         <v>6</v>
       </c>
       <c r="T107">
         <v>50</v>
       </c>
       <c r="U107">
         <v>66</v>
       </c>
       <c r="V107">
         <v>5</v>
       </c>
       <c r="W107">
         <v>70</v>
       </c>
       <c r="X107">
         <v>70</v>
       </c>
       <c r="Y107">
         <v>5</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="A108" t="s">
         <v>247</v>
       </c>
       <c r="B108" t="s">
         <v>262</v>
       </c>
       <c r="C108" t="s">
         <v>263</v>
       </c>
       <c r="D108" t="s">
         <v>75</v>
       </c>
       <c r="E108">
         <v>297</v>
       </c>
       <c r="F108">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="G108">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="Z108">
         <v>105</v>
       </c>
       <c r="AA108">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB108">
         <v>8</v>
       </c>
       <c r="AC108">
         <v>107</v>
       </c>
       <c r="AD108">
         <v>105</v>
       </c>
       <c r="AE108">
         <v>9</v>
       </c>
       <c r="AF108">
         <v>85</v>
       </c>
       <c r="AG108">
         <v>87</v>
       </c>
       <c r="AH108">
         <v>7</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="A109" t="s">
         <v>264</v>
       </c>
       <c r="B109" t="s">
         <v>265</v>
       </c>
       <c r="C109" t="s">
         <v>266</v>
       </c>
       <c r="D109" t="s">
         <v>40</v>
       </c>
       <c r="E109">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F109">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G109">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="H109">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="I109">
         <v>5</v>
       </c>
       <c r="J109">
         <v>1</v>
       </c>
       <c r="K109">
         <v>4</v>
       </c>
       <c r="L109">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="M109">
         <v>1</v>
       </c>
       <c r="N109">
         <v>8</v>
       </c>
       <c r="O109">
         <v>8</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
       <c r="Q109">
         <v>8</v>
       </c>
       <c r="R109">
         <v>11</v>
       </c>
       <c r="S109">
         <v>1</v>
       </c>
       <c r="T109">
         <v>6</v>
       </c>
@@ -9739,90 +9730,90 @@
       </c>
       <c r="W109">
         <v>9</v>
       </c>
       <c r="X109">
         <v>13</v>
       </c>
       <c r="Y109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="A110" t="s">
         <v>264</v>
       </c>
       <c r="B110" t="s">
         <v>267</v>
       </c>
       <c r="C110" t="s">
         <v>268</v>
       </c>
       <c r="D110" t="s">
         <v>40</v>
       </c>
       <c r="E110">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F110">
         <v>20</v>
       </c>
       <c r="G110">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="H110">
         <v>4</v>
       </c>
       <c r="I110">
         <v>5</v>
       </c>
       <c r="J110">
         <v>1</v>
       </c>
       <c r="K110">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L110">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M110">
         <v>1</v>
       </c>
       <c r="N110">
         <v>1</v>
       </c>
       <c r="O110">
         <v>3</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
       <c r="Q110">
         <v>4</v>
       </c>
       <c r="R110">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S110">
         <v>1</v>
       </c>
       <c r="T110">
         <v>3</v>
       </c>
       <c r="U110">
         <v>3</v>
       </c>
       <c r="V110">
         <v>1</v>
       </c>
       <c r="W110">
         <v>2</v>
       </c>
       <c r="X110">
         <v>5</v>
       </c>
       <c r="Y110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="A111" t="s">
@@ -9837,137 +9828,137 @@
       <c r="D111" t="s">
         <v>40</v>
       </c>
       <c r="E111">
         <v>136</v>
       </c>
       <c r="F111">
         <v>99</v>
       </c>
       <c r="G111">
         <v>235</v>
       </c>
       <c r="H111">
         <v>20</v>
       </c>
       <c r="I111">
         <v>16</v>
       </c>
       <c r="J111">
         <v>2</v>
       </c>
       <c r="K111">
         <v>19</v>
       </c>
       <c r="L111">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="M111">
         <v>2</v>
       </c>
       <c r="N111">
         <v>23</v>
       </c>
       <c r="O111">
         <v>21</v>
       </c>
       <c r="P111">
         <v>2</v>
       </c>
       <c r="Q111">
         <v>25</v>
       </c>
       <c r="R111">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="S111">
         <v>2</v>
       </c>
       <c r="T111">
         <v>29</v>
       </c>
       <c r="U111">
         <v>13</v>
       </c>
       <c r="V111">
         <v>2</v>
       </c>
       <c r="W111">
         <v>20</v>
       </c>
       <c r="X111">
         <v>15</v>
       </c>
       <c r="Y111">
         <v>2</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="A112" t="s">
         <v>264</v>
       </c>
       <c r="B112" t="s">
         <v>271</v>
       </c>
       <c r="C112" t="s">
         <v>272</v>
       </c>
       <c r="D112" t="s">
         <v>40</v>
       </c>
       <c r="E112">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="F112">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="G112">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="H112">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I112">
         <v>88</v>
       </c>
       <c r="J112">
         <v>6</v>
       </c>
       <c r="K112">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="L112">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="M112">
         <v>7</v>
       </c>
       <c r="N112">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O112">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="P112">
         <v>6</v>
       </c>
       <c r="Q112">
         <v>83</v>
       </c>
       <c r="R112">
         <v>80</v>
       </c>
       <c r="S112">
         <v>6</v>
       </c>
       <c r="T112">
         <v>97</v>
       </c>
       <c r="U112">
         <v>82</v>
       </c>
       <c r="V112">
         <v>7</v>
       </c>
       <c r="W112">
         <v>94</v>
       </c>
@@ -9982,69 +9973,69 @@
       </c>
       <c r="AJ112">
         <v>2</v>
       </c>
       <c r="AK112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="A113" t="s">
         <v>264</v>
       </c>
       <c r="B113" t="s">
         <v>273</v>
       </c>
       <c r="C113" t="s">
         <v>274</v>
       </c>
       <c r="D113" t="s">
         <v>40</v>
       </c>
       <c r="E113">
         <v>53</v>
       </c>
       <c r="F113">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G113">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H113">
         <v>6</v>
       </c>
       <c r="I113">
         <v>6</v>
       </c>
       <c r="J113">
         <v>1</v>
       </c>
       <c r="K113">
         <v>9</v>
       </c>
       <c r="L113">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M113">
         <v>1</v>
       </c>
       <c r="N113">
         <v>11</v>
       </c>
       <c r="O113">
         <v>7</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
       <c r="Q113">
         <v>6</v>
       </c>
       <c r="R113">
         <v>14</v>
       </c>
       <c r="S113">
         <v>1</v>
       </c>
       <c r="T113">
         <v>13</v>
       </c>
@@ -10059,282 +10050,282 @@
       </c>
       <c r="X113">
         <v>10</v>
       </c>
       <c r="Y113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="A114" t="s">
         <v>264</v>
       </c>
       <c r="B114" t="s">
         <v>275</v>
       </c>
       <c r="C114" t="s">
         <v>276</v>
       </c>
       <c r="D114" t="s">
         <v>75</v>
       </c>
       <c r="E114">
         <v>477</v>
       </c>
       <c r="F114">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="G114">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="Z114">
         <v>156</v>
       </c>
       <c r="AA114">
         <v>117</v>
       </c>
       <c r="AB114">
         <v>10</v>
       </c>
       <c r="AC114">
         <v>170</v>
       </c>
       <c r="AD114">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AE114">
         <v>11</v>
       </c>
       <c r="AF114">
         <v>151</v>
       </c>
       <c r="AG114">
         <v>109</v>
       </c>
       <c r="AH114">
         <v>10</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="A115" t="s">
         <v>277</v>
       </c>
       <c r="B115" t="s">
         <v>278</v>
       </c>
       <c r="C115" t="s">
         <v>279</v>
       </c>
       <c r="D115" t="s">
         <v>40</v>
       </c>
       <c r="E115">
-        <v>31</v>
+        <v>227</v>
       </c>
       <c r="F115">
+        <v>206</v>
+      </c>
+      <c r="G115">
+        <v>433</v>
+      </c>
+      <c r="H115">
+        <v>48</v>
+      </c>
+      <c r="I115">
+        <v>22</v>
+      </c>
+      <c r="J115">
+        <v>3</v>
+      </c>
+      <c r="K115">
+        <v>34</v>
+      </c>
+      <c r="L115">
+        <v>37</v>
+      </c>
+      <c r="M115">
+        <v>3</v>
+      </c>
+      <c r="N115">
+        <v>39</v>
+      </c>
+      <c r="O115">
+        <v>40</v>
+      </c>
+      <c r="P115">
+        <v>3</v>
+      </c>
+      <c r="Q115">
+        <v>35</v>
+      </c>
+      <c r="R115">
+        <v>38</v>
+      </c>
+      <c r="S115">
+        <v>3</v>
+      </c>
+      <c r="T115">
+        <v>37</v>
+      </c>
+      <c r="U115">
         <v>36</v>
       </c>
-      <c r="G115">
-[...43 lines deleted...]
-      </c>
       <c r="V115">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W115">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="X115">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="Y115">
+        <v>3</v>
+      </c>
+      <c r="AI115">
+        <v>4</v>
+      </c>
+      <c r="AJ115">
+        <v>4</v>
+      </c>
+      <c r="AK115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="A116" t="s">
         <v>277</v>
       </c>
       <c r="B116" t="s">
         <v>280</v>
       </c>
       <c r="C116" t="s">
         <v>281</v>
       </c>
       <c r="D116" t="s">
         <v>40</v>
       </c>
       <c r="E116">
-        <v>229</v>
+        <v>30</v>
       </c>
       <c r="F116">
-        <v>206</v>
+        <v>36</v>
       </c>
       <c r="G116">
-        <v>435</v>
+        <v>66</v>
       </c>
       <c r="H116">
-        <v>47</v>
+        <v>6</v>
       </c>
       <c r="I116">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="J116">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K116">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="L116">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="M116">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N116">
-        <v>39</v>
+        <v>3</v>
       </c>
       <c r="O116">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="P116">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q116">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="R116">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="S116">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T116">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="U116">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="V116">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W116">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="X116">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="Y116">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="AK116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="A117" t="s">
         <v>277</v>
       </c>
       <c r="B117" t="s">
         <v>282</v>
       </c>
       <c r="C117" t="s">
         <v>283</v>
       </c>
       <c r="D117" t="s">
         <v>40</v>
       </c>
       <c r="E117">
         <v>99</v>
       </c>
       <c r="F117">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="G117">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="H117">
         <v>8</v>
       </c>
       <c r="I117">
         <v>9</v>
       </c>
       <c r="J117">
         <v>1</v>
       </c>
       <c r="K117">
         <v>14</v>
       </c>
       <c r="L117">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="M117">
         <v>1</v>
       </c>
       <c r="N117">
         <v>12</v>
       </c>
       <c r="O117">
         <v>16</v>
       </c>
       <c r="P117">
         <v>2</v>
       </c>
       <c r="Q117">
         <v>19</v>
       </c>
       <c r="R117">
         <v>17</v>
       </c>
       <c r="S117">
         <v>2</v>
       </c>
       <c r="T117">
         <v>21</v>
       </c>
@@ -10423,69 +10414,69 @@
       </c>
       <c r="W118">
         <v>6</v>
       </c>
       <c r="X118">
         <v>4</v>
       </c>
       <c r="Y118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="A119" t="s">
         <v>277</v>
       </c>
       <c r="B119" t="s">
         <v>286</v>
       </c>
       <c r="C119" t="s">
         <v>287</v>
       </c>
       <c r="D119" t="s">
         <v>40</v>
       </c>
       <c r="E119">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F119">
         <v>94</v>
       </c>
       <c r="G119">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="H119">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="I119">
         <v>13</v>
       </c>
       <c r="J119">
         <v>1</v>
       </c>
       <c r="K119">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L119">
         <v>13</v>
       </c>
       <c r="M119">
         <v>2</v>
       </c>
       <c r="N119">
         <v>16</v>
       </c>
       <c r="O119">
         <v>20</v>
       </c>
       <c r="P119">
         <v>2</v>
       </c>
       <c r="Q119">
         <v>19</v>
       </c>
       <c r="R119">
         <v>17</v>
       </c>
       <c r="S119">
         <v>2</v>
       </c>
@@ -10500,87 +10491,87 @@
       </c>
       <c r="W119">
         <v>27</v>
       </c>
       <c r="X119">
         <v>14</v>
       </c>
       <c r="Y119">
         <v>2</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="A120" t="s">
         <v>277</v>
       </c>
       <c r="B120" t="s">
         <v>288</v>
       </c>
       <c r="C120" t="s">
         <v>289</v>
       </c>
       <c r="D120" t="s">
         <v>40</v>
       </c>
       <c r="E120">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F120">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G120">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="H120">
         <v>3</v>
       </c>
       <c r="I120">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J120">
         <v>1</v>
       </c>
       <c r="K120">
         <v>3</v>
       </c>
       <c r="L120">
         <v>5</v>
       </c>
       <c r="M120">
         <v>1</v>
       </c>
       <c r="N120">
         <v>6</v>
       </c>
       <c r="O120">
         <v>2</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
       <c r="Q120">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="R120">
         <v>6</v>
       </c>
       <c r="S120">
         <v>1</v>
       </c>
       <c r="T120">
         <v>3</v>
       </c>
       <c r="U120">
         <v>1</v>
       </c>
       <c r="V120">
         <v>1</v>
       </c>
       <c r="W120">
         <v>6</v>
       </c>
       <c r="X120">
         <v>8</v>
       </c>
       <c r="Y120">
         <v>1</v>
       </c>
@@ -10704,99 +10695,99 @@
       </c>
       <c r="AF122">
         <v>43</v>
       </c>
       <c r="AG122">
         <v>61</v>
       </c>
       <c r="AH122">
         <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="A123" t="s">
         <v>294</v>
       </c>
       <c r="B123" t="s">
         <v>295</v>
       </c>
       <c r="C123" t="s">
         <v>296</v>
       </c>
       <c r="D123" t="s">
         <v>40</v>
       </c>
       <c r="E123">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="F123">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="G123">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="H123">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I123">
         <v>27</v>
       </c>
       <c r="J123">
         <v>3</v>
       </c>
       <c r="K123">
         <v>32</v>
       </c>
       <c r="L123">
         <v>36</v>
       </c>
       <c r="M123">
         <v>3</v>
       </c>
       <c r="N123">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="O123">
         <v>28</v>
       </c>
       <c r="P123">
         <v>3</v>
       </c>
       <c r="Q123">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="R123">
         <v>29</v>
       </c>
       <c r="S123">
         <v>3</v>
       </c>
       <c r="T123">
         <v>33</v>
       </c>
       <c r="U123">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="V123">
         <v>3</v>
       </c>
       <c r="W123">
         <v>44</v>
       </c>
       <c r="X123">
         <v>34</v>
       </c>
       <c r="Y123">
         <v>3</v>
       </c>
       <c r="AI123">
         <v>5</v>
       </c>
       <c r="AJ123">
         <v>5</v>
       </c>
       <c r="AK123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="A124" t="s">
@@ -10867,717 +10858,717 @@
       </c>
       <c r="W124">
         <v>22</v>
       </c>
       <c r="X124">
         <v>10</v>
       </c>
       <c r="Y124">
         <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="A125" t="s">
         <v>294</v>
       </c>
       <c r="B125" t="s">
         <v>299</v>
       </c>
       <c r="C125" t="s">
         <v>300</v>
       </c>
       <c r="D125" t="s">
         <v>40</v>
       </c>
       <c r="E125">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F125">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G125">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H125">
         <v>18</v>
       </c>
       <c r="I125">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J125">
         <v>2</v>
       </c>
       <c r="K125">
         <v>9</v>
       </c>
       <c r="L125">
         <v>7</v>
       </c>
       <c r="M125">
         <v>1</v>
       </c>
       <c r="N125">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="O125">
         <v>13</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
       <c r="Q125">
         <v>13</v>
       </c>
       <c r="R125">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="S125">
         <v>1</v>
       </c>
       <c r="T125">
         <v>26</v>
       </c>
       <c r="U125">
         <v>19</v>
       </c>
       <c r="V125">
         <v>2</v>
       </c>
       <c r="W125">
         <v>9</v>
       </c>
       <c r="X125">
         <v>7</v>
       </c>
       <c r="Y125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="A126" t="s">
         <v>294</v>
       </c>
       <c r="B126" t="s">
         <v>301</v>
       </c>
       <c r="C126" t="s">
         <v>302</v>
       </c>
       <c r="D126" t="s">
         <v>40</v>
       </c>
       <c r="E126">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F126">
         <v>122</v>
       </c>
       <c r="G126">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="H126">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I126">
         <v>23</v>
       </c>
       <c r="J126">
         <v>2</v>
       </c>
       <c r="K126">
         <v>23</v>
       </c>
       <c r="L126">
         <v>17</v>
       </c>
       <c r="M126">
         <v>2</v>
       </c>
       <c r="N126">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O126">
         <v>15</v>
       </c>
       <c r="P126">
         <v>2</v>
       </c>
       <c r="Q126">
         <v>26</v>
       </c>
       <c r="R126">
         <v>32</v>
       </c>
       <c r="S126">
         <v>3</v>
       </c>
       <c r="T126">
         <v>16</v>
       </c>
       <c r="U126">
         <v>20</v>
       </c>
       <c r="V126">
         <v>2</v>
       </c>
       <c r="W126">
         <v>23</v>
       </c>
       <c r="X126">
         <v>15</v>
       </c>
       <c r="Y126">
         <v>2</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="A127" t="s">
         <v>294</v>
       </c>
       <c r="B127" t="s">
         <v>303</v>
       </c>
       <c r="C127" t="s">
         <v>304</v>
       </c>
       <c r="D127" t="s">
         <v>40</v>
       </c>
       <c r="E127">
-        <v>509</v>
+        <v>418</v>
       </c>
       <c r="F127">
-        <v>481</v>
+        <v>409</v>
       </c>
       <c r="G127">
-        <v>990</v>
+        <v>827</v>
       </c>
       <c r="H127">
+        <v>61</v>
+      </c>
+      <c r="I127">
+        <v>77</v>
+      </c>
+      <c r="J127">
+        <v>5</v>
+      </c>
+      <c r="K127">
+        <v>60</v>
+      </c>
+      <c r="L127">
+        <v>74</v>
+      </c>
+      <c r="M127">
+        <v>5</v>
+      </c>
+      <c r="N127">
+        <v>68</v>
+      </c>
+      <c r="O127">
+        <v>70</v>
+      </c>
+      <c r="P127">
+        <v>5</v>
+      </c>
+      <c r="Q127">
         <v>81</v>
       </c>
-      <c r="I127">
-[...25 lines deleted...]
-      </c>
       <c r="R127">
-        <v>88</v>
+        <v>59</v>
       </c>
       <c r="S127">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="T127">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="U127">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="V127">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="W127">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="X127">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="Y127">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="A128" t="s">
         <v>294</v>
       </c>
       <c r="B128" t="s">
         <v>305</v>
       </c>
       <c r="C128" t="s">
         <v>306</v>
       </c>
       <c r="D128" t="s">
         <v>40</v>
       </c>
       <c r="E128">
-        <v>419</v>
+        <v>508</v>
       </c>
       <c r="F128">
-        <v>411</v>
+        <v>481</v>
       </c>
       <c r="G128">
-        <v>830</v>
+        <v>989</v>
       </c>
       <c r="H128">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="I128">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="J128">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K128">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="L128">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="M128">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N128">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="O128">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="P128">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Q128">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="R128">
-        <v>59</v>
+        <v>87</v>
       </c>
       <c r="S128">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="T128">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="U128">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="V128">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="W128">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="X128">
-        <v>60</v>
+        <v>84</v>
       </c>
       <c r="Y128">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="A129" t="s">
         <v>294</v>
       </c>
       <c r="B129" t="s">
         <v>307</v>
       </c>
       <c r="C129" t="s">
         <v>308</v>
       </c>
       <c r="D129" t="s">
         <v>40</v>
       </c>
       <c r="E129">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F129">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="G129">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="H129">
         <v>21</v>
       </c>
       <c r="I129">
         <v>25</v>
       </c>
       <c r="J129">
         <v>2</v>
       </c>
       <c r="K129">
         <v>34</v>
       </c>
       <c r="L129">
         <v>23</v>
       </c>
       <c r="M129">
         <v>3</v>
       </c>
       <c r="N129">
         <v>44</v>
       </c>
       <c r="O129">
         <v>29</v>
       </c>
       <c r="P129">
         <v>3</v>
       </c>
       <c r="Q129">
         <v>29</v>
       </c>
       <c r="R129">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="S129">
         <v>3</v>
       </c>
       <c r="T129">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="U129">
         <v>37</v>
       </c>
       <c r="V129">
         <v>3</v>
       </c>
       <c r="W129">
         <v>47</v>
       </c>
       <c r="X129">
         <v>29</v>
       </c>
       <c r="Y129">
         <v>3</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="A130" t="s">
         <v>294</v>
       </c>
       <c r="B130" t="s">
         <v>309</v>
       </c>
       <c r="C130" t="s">
         <v>310</v>
       </c>
       <c r="D130" t="s">
         <v>75</v>
       </c>
       <c r="E130">
-        <v>311</v>
+        <v>677</v>
       </c>
       <c r="F130">
-        <v>232</v>
+        <v>615</v>
       </c>
       <c r="G130">
-        <v>543</v>
+        <v>1292</v>
       </c>
       <c r="Z130">
-        <v>95</v>
+        <v>229</v>
       </c>
       <c r="AA130">
-        <v>68</v>
+        <v>190</v>
       </c>
       <c r="AB130">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="AC130">
-        <v>111</v>
+        <v>243</v>
       </c>
       <c r="AD130">
-        <v>94</v>
+        <v>237</v>
       </c>
       <c r="AE130">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="AF130">
-        <v>105</v>
+        <v>203</v>
       </c>
       <c r="AG130">
-        <v>70</v>
+        <v>187</v>
       </c>
       <c r="AH130">
-        <v>7</v>
+        <v>15</v>
+      </c>
+      <c r="AI130">
+        <v>2</v>
+      </c>
+      <c r="AJ130">
+        <v>1</v>
+      </c>
+      <c r="AK130">
+        <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="A131" t="s">
         <v>294</v>
       </c>
       <c r="B131" t="s">
         <v>311</v>
       </c>
       <c r="C131" t="s">
         <v>312</v>
       </c>
       <c r="D131" t="s">
         <v>75</v>
       </c>
       <c r="E131">
-        <v>678</v>
+        <v>312</v>
       </c>
       <c r="F131">
-        <v>613</v>
+        <v>234</v>
       </c>
       <c r="G131">
-        <v>1291</v>
+        <v>546</v>
       </c>
       <c r="Z131">
-        <v>231</v>
+        <v>95</v>
       </c>
       <c r="AA131">
-        <v>190</v>
+        <v>70</v>
       </c>
       <c r="AB131">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="AC131">
-        <v>242</v>
+        <v>112</v>
       </c>
       <c r="AD131">
-        <v>235</v>
+        <v>94</v>
       </c>
       <c r="AE131">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="AF131">
-        <v>203</v>
+        <v>105</v>
       </c>
       <c r="AG131">
-        <v>187</v>
+        <v>70</v>
       </c>
       <c r="AH131">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="A132" t="s">
         <v>313</v>
       </c>
       <c r="B132" t="s">
         <v>314</v>
       </c>
       <c r="C132" t="s">
         <v>315</v>
       </c>
       <c r="D132" t="s">
         <v>40</v>
       </c>
       <c r="E132">
-        <v>232</v>
+        <v>55</v>
       </c>
       <c r="F132">
-        <v>213</v>
+        <v>48</v>
       </c>
       <c r="G132">
-        <v>445</v>
+        <v>103</v>
       </c>
       <c r="H132">
-        <v>40</v>
+        <v>6</v>
       </c>
       <c r="I132">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="J132">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K132">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="L132">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="M132">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N132">
-        <v>41</v>
+        <v>7</v>
       </c>
       <c r="O132">
-        <v>43</v>
+        <v>7</v>
       </c>
       <c r="P132">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="Q132">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="R132">
-        <v>45</v>
+        <v>6</v>
       </c>
       <c r="S132">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="T132">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="U132">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="V132">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W132">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="X132">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="Y132">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="A133" t="s">
         <v>313</v>
       </c>
       <c r="B133" t="s">
         <v>316</v>
       </c>
       <c r="C133" t="s">
         <v>317</v>
       </c>
       <c r="D133" t="s">
         <v>40</v>
       </c>
       <c r="E133">
-        <v>55</v>
+        <v>231</v>
       </c>
       <c r="F133">
-        <v>48</v>
+        <v>211</v>
       </c>
       <c r="G133">
-        <v>103</v>
+        <v>442</v>
       </c>
       <c r="H133">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="I133">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="J133">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K133">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="L133">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="M133">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N133">
-        <v>7</v>
+        <v>41</v>
       </c>
       <c r="O133">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="P133">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="Q133">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="R133">
-        <v>6</v>
+        <v>45</v>
       </c>
       <c r="S133">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="T133">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="U133">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="V133">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W133">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="X133">
-        <v>5</v>
+        <v>38</v>
       </c>
       <c r="Y133">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="A134" t="s">
         <v>313</v>
       </c>
       <c r="B134" t="s">
         <v>318</v>
       </c>
       <c r="C134" t="s">
         <v>319</v>
       </c>
       <c r="D134" t="s">
         <v>40</v>
       </c>
       <c r="E134">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="F134">
         <v>367</v>
       </c>
       <c r="G134">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="H134">
         <v>66</v>
       </c>
       <c r="I134">
         <v>56</v>
       </c>
       <c r="J134">
         <v>5</v>
       </c>
       <c r="K134">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="L134">
         <v>55</v>
       </c>
       <c r="M134">
         <v>5</v>
       </c>
       <c r="N134">
         <v>63</v>
       </c>
       <c r="O134">
         <v>62</v>
       </c>
       <c r="P134">
         <v>5</v>
       </c>
       <c r="Q134">
         <v>70</v>
       </c>
       <c r="R134">
         <v>70</v>
       </c>
       <c r="S134">
         <v>6</v>
       </c>
@@ -11678,63 +11669,63 @@
       </c>
       <c r="W135">
         <v>23</v>
       </c>
       <c r="X135">
         <v>15</v>
       </c>
       <c r="Y135">
         <v>2</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="A136" t="s">
         <v>313</v>
       </c>
       <c r="B136" t="s">
         <v>322</v>
       </c>
       <c r="C136" t="s">
         <v>323</v>
       </c>
       <c r="D136" t="s">
         <v>75</v>
       </c>
       <c r="E136">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F136">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G136">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="Z136">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AA136">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="AB136">
         <v>7</v>
       </c>
       <c r="AC136">
         <v>75</v>
       </c>
       <c r="AD136">
         <v>70</v>
       </c>
       <c r="AE136">
         <v>6</v>
       </c>
       <c r="AF136">
         <v>52</v>
       </c>
       <c r="AG136">
         <v>54</v>
       </c>
       <c r="AH136">
         <v>5</v>
       </c>
     </row>
     <row r="137" spans="1:37">
       <c r="A137" t="s">
@@ -11968,167 +11959,167 @@
       </c>
       <c r="W139">
         <v>4</v>
       </c>
       <c r="X139">
         <v>11</v>
       </c>
       <c r="Y139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="A140" t="s">
         <v>324</v>
       </c>
       <c r="B140" t="s">
         <v>331</v>
       </c>
       <c r="C140" t="s">
         <v>332</v>
       </c>
       <c r="D140" t="s">
         <v>40</v>
       </c>
       <c r="E140">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F140">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="G140">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="H140">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I140">
         <v>34</v>
       </c>
       <c r="J140">
         <v>3</v>
       </c>
       <c r="K140">
         <v>26</v>
       </c>
       <c r="L140">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="M140">
         <v>3</v>
       </c>
       <c r="N140">
         <v>37</v>
       </c>
       <c r="O140">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="P140">
         <v>3</v>
       </c>
       <c r="Q140">
         <v>37</v>
       </c>
       <c r="R140">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="S140">
         <v>3</v>
       </c>
       <c r="T140">
         <v>40</v>
       </c>
       <c r="U140">
         <v>35</v>
       </c>
       <c r="V140">
         <v>3</v>
       </c>
       <c r="W140">
         <v>33</v>
       </c>
       <c r="X140">
         <v>25</v>
       </c>
       <c r="Y140">
         <v>3</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="A141" t="s">
         <v>324</v>
       </c>
       <c r="B141" t="s">
         <v>333</v>
       </c>
       <c r="C141" t="s">
         <v>334</v>
       </c>
       <c r="D141" t="s">
         <v>40</v>
       </c>
       <c r="E141">
         <v>37</v>
       </c>
       <c r="F141">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G141">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H141">
         <v>5</v>
       </c>
       <c r="I141">
         <v>3</v>
       </c>
       <c r="J141">
         <v>1</v>
       </c>
       <c r="K141">
         <v>4</v>
       </c>
       <c r="L141">
         <v>6</v>
       </c>
       <c r="M141">
         <v>1</v>
       </c>
       <c r="N141">
         <v>7</v>
       </c>
       <c r="O141">
         <v>2</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
       <c r="Q141">
         <v>10</v>
       </c>
       <c r="R141">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="S141">
         <v>1</v>
       </c>
       <c r="T141">
         <v>7</v>
       </c>
       <c r="U141">
         <v>2</v>
       </c>
       <c r="V141">
         <v>1</v>
       </c>
       <c r="W141">
         <v>4</v>
       </c>
       <c r="X141">
         <v>3</v>
       </c>
       <c r="Y141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="A142" t="s">
@@ -12202,69 +12193,69 @@
       </c>
       <c r="X142">
         <v>4</v>
       </c>
       <c r="Y142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="A143" t="s">
         <v>324</v>
       </c>
       <c r="B143" t="s">
         <v>337</v>
       </c>
       <c r="C143" t="s">
         <v>338</v>
       </c>
       <c r="D143" t="s">
         <v>40</v>
       </c>
       <c r="E143">
         <v>25</v>
       </c>
       <c r="F143">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G143">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H143">
         <v>2</v>
       </c>
       <c r="I143">
         <v>4</v>
       </c>
       <c r="J143">
         <v>1</v>
       </c>
       <c r="K143">
         <v>3</v>
       </c>
       <c r="L143">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M143">
         <v>1</v>
       </c>
       <c r="N143">
         <v>5</v>
       </c>
       <c r="O143">
         <v>3</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
       <c r="Q143">
         <v>4</v>
       </c>
       <c r="R143">
         <v>6</v>
       </c>
       <c r="S143">
         <v>1</v>
       </c>
       <c r="T143">
         <v>5</v>
       </c>
@@ -12276,87 +12267,87 @@
       </c>
       <c r="W143">
         <v>6</v>
       </c>
       <c r="X143">
         <v>3</v>
       </c>
       <c r="Y143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:37">
       <c r="A144" t="s">
         <v>324</v>
       </c>
       <c r="B144" t="s">
         <v>339</v>
       </c>
       <c r="C144" t="s">
         <v>340</v>
       </c>
       <c r="D144" t="s">
         <v>75</v>
       </c>
       <c r="E144">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="F144">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G144">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="Z144">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="AA144">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AB144">
         <v>5</v>
       </c>
       <c r="AC144">
         <v>54</v>
       </c>
       <c r="AD144">
         <v>46</v>
       </c>
       <c r="AE144">
         <v>5</v>
       </c>
       <c r="AF144">
         <v>47</v>
       </c>
       <c r="AG144">
         <v>31</v>
       </c>
       <c r="AH144">
         <v>4</v>
       </c>
       <c r="AI144">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AJ144">
         <v>3</v>
       </c>
       <c r="AK144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="A145" t="s">
         <v>341</v>
       </c>
       <c r="B145" t="s">
         <v>342</v>
       </c>
       <c r="C145" t="s">
         <v>343</v>
       </c>
       <c r="D145" t="s">
         <v>40</v>
       </c>
       <c r="E145">
         <v>22</v>
       </c>
       <c r="F145">
@@ -12412,321 +12403,321 @@
       </c>
       <c r="W145">
         <v>2</v>
       </c>
       <c r="X145">
         <v>5</v>
       </c>
       <c r="Y145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="A146" t="s">
         <v>341</v>
       </c>
       <c r="B146" t="s">
         <v>344</v>
       </c>
       <c r="C146" t="s">
         <v>345</v>
       </c>
       <c r="D146" t="s">
         <v>40</v>
       </c>
       <c r="E146">
-        <v>41</v>
+        <v>212</v>
       </c>
       <c r="F146">
-        <v>24</v>
+        <v>197</v>
       </c>
       <c r="G146">
-        <v>65</v>
+        <v>409</v>
       </c>
       <c r="H146">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="I146">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="J146">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K146">
-        <v>5</v>
+        <v>44</v>
       </c>
       <c r="L146">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="M146">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N146">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="O146">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="P146">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q146">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="R146">
-        <v>3</v>
+        <v>32</v>
       </c>
       <c r="S146">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T146">
-        <v>6</v>
+        <v>46</v>
       </c>
       <c r="U146">
-        <v>5</v>
+        <v>38</v>
       </c>
       <c r="V146">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W146">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="X146">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="Y146">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="A147" t="s">
         <v>341</v>
       </c>
       <c r="B147" t="s">
         <v>346</v>
       </c>
       <c r="C147" t="s">
         <v>347</v>
       </c>
       <c r="D147" t="s">
         <v>40</v>
       </c>
       <c r="E147">
-        <v>212</v>
+        <v>41</v>
       </c>
       <c r="F147">
-        <v>195</v>
+        <v>24</v>
       </c>
       <c r="G147">
-        <v>407</v>
+        <v>65</v>
       </c>
       <c r="H147">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="I147">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="J147">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K147">
-        <v>43</v>
+        <v>5</v>
       </c>
       <c r="L147">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="M147">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N147">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="O147">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="P147">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q147">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="R147">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="S147">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T147">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="U147">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="V147">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W147">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="X147">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="Y147">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="A148" t="s">
         <v>341</v>
       </c>
       <c r="B148" t="s">
         <v>348</v>
       </c>
       <c r="C148" t="s">
         <v>349</v>
       </c>
       <c r="D148" t="s">
         <v>40</v>
       </c>
       <c r="E148">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F148">
         <v>50</v>
       </c>
       <c r="G148">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H148">
         <v>12</v>
       </c>
       <c r="I148">
         <v>8</v>
       </c>
       <c r="J148">
         <v>1</v>
       </c>
       <c r="K148">
         <v>6</v>
       </c>
       <c r="L148">
         <v>10</v>
       </c>
       <c r="M148">
         <v>1</v>
       </c>
       <c r="N148">
         <v>4</v>
       </c>
       <c r="O148">
         <v>6</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
       <c r="Q148">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="R148">
         <v>6</v>
       </c>
       <c r="S148">
         <v>1</v>
       </c>
       <c r="T148">
         <v>5</v>
       </c>
       <c r="U148">
         <v>8</v>
       </c>
       <c r="V148">
         <v>1</v>
       </c>
       <c r="W148">
         <v>10</v>
       </c>
       <c r="X148">
         <v>12</v>
       </c>
       <c r="Y148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="A149" t="s">
         <v>341</v>
       </c>
       <c r="B149" t="s">
         <v>350</v>
       </c>
       <c r="C149" t="s">
         <v>351</v>
       </c>
       <c r="D149" t="s">
         <v>40</v>
       </c>
       <c r="E149">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F149">
         <v>283</v>
       </c>
       <c r="G149">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="H149">
         <v>46</v>
       </c>
       <c r="I149">
         <v>38</v>
       </c>
       <c r="J149">
         <v>3</v>
       </c>
       <c r="K149">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L149">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="M149">
         <v>4</v>
       </c>
       <c r="N149">
         <v>69</v>
       </c>
       <c r="O149">
         <v>50</v>
       </c>
       <c r="P149">
         <v>5</v>
       </c>
       <c r="Q149">
         <v>76</v>
       </c>
       <c r="R149">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="S149">
         <v>5</v>
       </c>
       <c r="T149">
         <v>56</v>
       </c>
       <c r="U149">
         <v>56</v>
       </c>
       <c r="V149">
         <v>4</v>
       </c>
       <c r="W149">
         <v>58</v>
       </c>
       <c r="X149">
         <v>57</v>
       </c>
       <c r="Y149">
         <v>5</v>
       </c>
       <c r="AI149">
         <v>4</v>
       </c>
@@ -12759,187 +12750,187 @@
       <c r="G150">
         <v>45</v>
       </c>
       <c r="H150">
         <v>2</v>
       </c>
       <c r="I150">
         <v>3</v>
       </c>
       <c r="J150">
         <v>1</v>
       </c>
       <c r="K150">
         <v>4</v>
       </c>
       <c r="L150">
         <v>4</v>
       </c>
       <c r="M150">
         <v>1</v>
       </c>
       <c r="N150">
         <v>4</v>
       </c>
       <c r="O150">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
       <c r="Q150">
         <v>9</v>
       </c>
       <c r="R150">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="S150">
         <v>1</v>
       </c>
       <c r="T150">
         <v>1</v>
       </c>
       <c r="U150">
         <v>5</v>
       </c>
       <c r="V150">
         <v>1</v>
       </c>
       <c r="W150">
         <v>3</v>
       </c>
       <c r="X150">
         <v>3</v>
       </c>
       <c r="Y150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="A151" t="s">
         <v>341</v>
       </c>
       <c r="B151" t="s">
         <v>354</v>
       </c>
       <c r="C151" t="s">
         <v>355</v>
       </c>
       <c r="D151" t="s">
         <v>40</v>
       </c>
       <c r="E151">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="F151">
         <v>105</v>
       </c>
       <c r="G151">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="H151">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I151">
         <v>8</v>
       </c>
       <c r="J151">
         <v>1</v>
       </c>
       <c r="K151">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="L151">
         <v>22</v>
       </c>
       <c r="M151">
         <v>2</v>
       </c>
       <c r="N151">
         <v>9</v>
       </c>
       <c r="O151">
         <v>23</v>
       </c>
       <c r="P151">
         <v>2</v>
       </c>
       <c r="Q151">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R151">
         <v>23</v>
       </c>
       <c r="S151">
         <v>2</v>
       </c>
       <c r="T151">
         <v>15</v>
       </c>
       <c r="U151">
         <v>9</v>
       </c>
       <c r="V151">
         <v>1</v>
       </c>
       <c r="W151">
         <v>8</v>
       </c>
       <c r="X151">
         <v>20</v>
       </c>
       <c r="Y151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="A152" t="s">
         <v>341</v>
       </c>
       <c r="B152" t="s">
         <v>356</v>
       </c>
       <c r="C152" t="s">
         <v>357</v>
       </c>
       <c r="D152" t="s">
         <v>75</v>
       </c>
       <c r="E152">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="F152">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="G152">
-        <v>902</v>
+        <v>898</v>
       </c>
       <c r="Z152">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="AA152">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="AB152">
         <v>7</v>
       </c>
       <c r="AC152">
         <v>182</v>
       </c>
       <c r="AD152">
         <v>126</v>
       </c>
       <c r="AE152">
         <v>7</v>
       </c>
       <c r="AF152">
         <v>159</v>
       </c>
       <c r="AG152">
         <v>110</v>
       </c>
       <c r="AH152">
         <v>7</v>
       </c>
     </row>
     <row r="153" spans="1:37">
       <c r="A153" t="s">
@@ -13015,771 +13006,771 @@
       </c>
       <c r="AF154">
         <v>13</v>
       </c>
       <c r="AG154">
         <v>2</v>
       </c>
       <c r="AH154">
         <v>2</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="A155" t="s">
         <v>362</v>
       </c>
       <c r="B155" t="s">
         <v>363</v>
       </c>
       <c r="C155" t="s">
         <v>364</v>
       </c>
       <c r="D155" t="s">
         <v>40</v>
       </c>
       <c r="E155">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F155">
         <v>366</v>
       </c>
       <c r="G155">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="H155">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I155">
         <v>62</v>
       </c>
       <c r="J155">
         <v>5</v>
       </c>
       <c r="K155">
         <v>62</v>
       </c>
       <c r="L155">
         <v>69</v>
       </c>
       <c r="M155">
         <v>5</v>
       </c>
       <c r="N155">
         <v>69</v>
       </c>
       <c r="O155">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P155">
         <v>5</v>
       </c>
       <c r="Q155">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="R155">
         <v>57</v>
       </c>
       <c r="S155">
         <v>5</v>
       </c>
       <c r="T155">
         <v>70</v>
       </c>
       <c r="U155">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="V155">
         <v>5</v>
       </c>
       <c r="W155">
         <v>73</v>
       </c>
       <c r="X155">
         <v>57</v>
       </c>
       <c r="Y155">
         <v>5</v>
       </c>
       <c r="AI155">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="AJ155">
         <v>3</v>
       </c>
       <c r="AK155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="A156" t="s">
         <v>362</v>
       </c>
       <c r="B156" t="s">
         <v>365</v>
       </c>
       <c r="C156" t="s">
         <v>366</v>
       </c>
       <c r="D156" t="s">
         <v>40</v>
       </c>
       <c r="E156">
-        <v>161</v>
+        <v>20</v>
       </c>
       <c r="F156">
-        <v>168</v>
+        <v>18</v>
       </c>
       <c r="G156">
-        <v>329</v>
+        <v>38</v>
       </c>
       <c r="H156">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="I156">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="J156">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K156">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="L156">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="M156">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N156">
-        <v>45</v>
+        <v>6</v>
       </c>
       <c r="O156">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="P156">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q156">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="R156">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="S156">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T156">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="U156">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="V156">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W156">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="X156">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="Y156">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="A157" t="s">
         <v>362</v>
       </c>
       <c r="B157" t="s">
         <v>367</v>
       </c>
       <c r="C157" t="s">
         <v>368</v>
       </c>
       <c r="D157" t="s">
         <v>40</v>
       </c>
       <c r="E157">
-        <v>20</v>
+        <v>243</v>
       </c>
       <c r="F157">
-        <v>18</v>
+        <v>186</v>
       </c>
       <c r="G157">
+        <v>429</v>
+      </c>
+      <c r="H157">
+        <v>57</v>
+      </c>
+      <c r="I157">
+        <v>24</v>
+      </c>
+      <c r="J157">
+        <v>3</v>
+      </c>
+      <c r="K157">
+        <v>33</v>
+      </c>
+      <c r="L157">
+        <v>36</v>
+      </c>
+      <c r="M157">
+        <v>3</v>
+      </c>
+      <c r="N157">
+        <v>36</v>
+      </c>
+      <c r="O157">
+        <v>27</v>
+      </c>
+      <c r="P157">
+        <v>3</v>
+      </c>
+      <c r="Q157">
+        <v>35</v>
+      </c>
+      <c r="R157">
+        <v>31</v>
+      </c>
+      <c r="S157">
+        <v>3</v>
+      </c>
+      <c r="T157">
+        <v>36</v>
+      </c>
+      <c r="U157">
         <v>38</v>
       </c>
-      <c r="H157">
-[...40 lines deleted...]
-      </c>
       <c r="V157">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W157">
-        <v>5</v>
+        <v>46</v>
       </c>
       <c r="X157">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="Y157">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="A158" t="s">
         <v>362</v>
       </c>
       <c r="B158" t="s">
         <v>369</v>
       </c>
       <c r="C158" t="s">
         <v>370</v>
       </c>
       <c r="D158" t="s">
         <v>40</v>
       </c>
       <c r="E158">
-        <v>242</v>
+        <v>160</v>
       </c>
       <c r="F158">
-        <v>186</v>
+        <v>171</v>
       </c>
       <c r="G158">
-        <v>428</v>
+        <v>331</v>
       </c>
       <c r="H158">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="I158">
+        <v>28</v>
+      </c>
+      <c r="J158">
+        <v>2</v>
+      </c>
+      <c r="K158">
+        <v>19</v>
+      </c>
+      <c r="L158">
+        <v>25</v>
+      </c>
+      <c r="M158">
+        <v>2</v>
+      </c>
+      <c r="N158">
+        <v>45</v>
+      </c>
+      <c r="O158">
+        <v>18</v>
+      </c>
+      <c r="P158">
+        <v>3</v>
+      </c>
+      <c r="Q158">
+        <v>23</v>
+      </c>
+      <c r="R158">
+        <v>36</v>
+      </c>
+      <c r="S158">
+        <v>3</v>
+      </c>
+      <c r="T158">
         <v>24</v>
       </c>
-      <c r="J158">
-[...5 lines deleted...]
-      <c r="L158">
+      <c r="U158">
         <v>36</v>
       </c>
-      <c r="M158">
-[...25 lines deleted...]
-      </c>
       <c r="V158">
         <v>3</v>
       </c>
       <c r="W158">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="X158">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="Y158">
         <v>3</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="A159" t="s">
         <v>362</v>
       </c>
       <c r="B159" t="s">
         <v>371</v>
       </c>
       <c r="C159" t="s">
         <v>372</v>
       </c>
       <c r="D159" t="s">
         <v>40</v>
       </c>
       <c r="E159">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F159">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="G159">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="H159">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I159">
         <v>36</v>
       </c>
       <c r="J159">
         <v>3</v>
       </c>
       <c r="K159">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="L159">
         <v>30</v>
       </c>
       <c r="M159">
         <v>3</v>
       </c>
       <c r="N159">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="O159">
         <v>32</v>
       </c>
       <c r="P159">
         <v>3</v>
       </c>
       <c r="Q159">
         <v>28</v>
       </c>
       <c r="R159">
         <v>29</v>
       </c>
       <c r="S159">
         <v>3</v>
       </c>
       <c r="T159">
         <v>34</v>
       </c>
       <c r="U159">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="V159">
         <v>3</v>
       </c>
       <c r="W159">
         <v>29</v>
       </c>
       <c r="X159">
         <v>27</v>
       </c>
       <c r="Y159">
         <v>3</v>
       </c>
     </row>
     <row r="160" spans="1:37">
       <c r="A160" t="s">
         <v>362</v>
       </c>
       <c r="B160" t="s">
         <v>373</v>
       </c>
       <c r="C160" t="s">
         <v>374</v>
       </c>
       <c r="D160" t="s">
         <v>75</v>
       </c>
       <c r="E160">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="F160">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="G160">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="Z160">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AA160">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AB160">
         <v>9</v>
       </c>
       <c r="AC160">
         <v>131</v>
       </c>
       <c r="AD160">
         <v>121</v>
       </c>
       <c r="AE160">
         <v>9</v>
       </c>
       <c r="AF160">
         <v>98</v>
       </c>
       <c r="AG160">
         <v>83</v>
       </c>
       <c r="AH160">
         <v>7</v>
       </c>
       <c r="AI160">
         <v>4</v>
       </c>
       <c r="AJ160">
         <v>1</v>
       </c>
       <c r="AK160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="A161" t="s">
         <v>375</v>
       </c>
       <c r="B161" t="s">
         <v>376</v>
       </c>
       <c r="C161" t="s">
         <v>377</v>
       </c>
       <c r="D161" t="s">
         <v>40</v>
       </c>
       <c r="E161">
-        <v>91</v>
+        <v>33</v>
       </c>
       <c r="F161">
-        <v>74</v>
+        <v>31</v>
       </c>
       <c r="G161">
-        <v>165</v>
+        <v>64</v>
       </c>
       <c r="H161">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="I161">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="J161">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K161">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="L161">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="M161">
         <v>1</v>
       </c>
       <c r="N161">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="O161">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
       <c r="Q161">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="R161">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="S161">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T161">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="U161">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="V161">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W161">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="X161">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="Y161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="A162" t="s">
         <v>375</v>
       </c>
       <c r="B162" t="s">
         <v>378</v>
       </c>
       <c r="C162" t="s">
         <v>379</v>
       </c>
       <c r="D162" t="s">
         <v>40</v>
       </c>
       <c r="E162">
-        <v>33</v>
+        <v>92</v>
       </c>
       <c r="F162">
-        <v>31</v>
+        <v>75</v>
       </c>
       <c r="G162">
-        <v>64</v>
+        <v>167</v>
       </c>
       <c r="H162">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="I162">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="J162">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K162">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="L162">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="M162">
         <v>1</v>
       </c>
       <c r="N162">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="O162">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
       <c r="Q162">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="R162">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="S162">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T162">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="U162">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="V162">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W162">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="X162">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="Y162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="A163" t="s">
         <v>375</v>
       </c>
       <c r="B163" t="s">
         <v>380</v>
       </c>
       <c r="C163" t="s">
         <v>381</v>
       </c>
       <c r="D163" t="s">
         <v>40</v>
       </c>
       <c r="E163">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F163">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="G163">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="H163">
         <v>52</v>
       </c>
       <c r="I163">
         <v>40</v>
       </c>
       <c r="J163">
         <v>4</v>
       </c>
       <c r="K163">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="L163">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M163">
         <v>4</v>
       </c>
       <c r="N163">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="O163">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="P163">
         <v>3</v>
       </c>
       <c r="Q163">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="R163">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="S163">
         <v>4</v>
       </c>
       <c r="T163">
         <v>46</v>
       </c>
       <c r="U163">
         <v>50</v>
       </c>
       <c r="V163">
         <v>4</v>
       </c>
       <c r="W163">
         <v>52</v>
       </c>
       <c r="X163">
         <v>56</v>
       </c>
       <c r="Y163">
         <v>4</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="A164" t="s">
         <v>375</v>
       </c>
       <c r="B164" t="s">
         <v>382</v>
       </c>
       <c r="C164" t="s">
         <v>383</v>
       </c>
       <c r="D164" t="s">
         <v>40</v>
       </c>
       <c r="E164">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F164">
         <v>40</v>
       </c>
       <c r="G164">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="H164">
         <v>4</v>
       </c>
       <c r="I164">
         <v>6</v>
       </c>
       <c r="J164">
         <v>1</v>
       </c>
       <c r="K164">
         <v>3</v>
       </c>
       <c r="L164">
         <v>11</v>
       </c>
       <c r="M164">
         <v>1</v>
       </c>
       <c r="N164">
         <v>6</v>
       </c>
       <c r="O164">
         <v>6</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
       <c r="Q164">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="R164">
         <v>5</v>
       </c>
       <c r="S164">
         <v>1</v>
       </c>
       <c r="T164">
         <v>9</v>
       </c>
       <c r="U164">
         <v>6</v>
       </c>
       <c r="V164">
         <v>1</v>
       </c>
       <c r="W164">
         <v>6</v>
       </c>
       <c r="X164">
         <v>6</v>
       </c>
       <c r="Y164">
         <v>1</v>
       </c>
@@ -13835,318 +13826,318 @@
       </c>
       <c r="AI165">
         <v>0</v>
       </c>
       <c r="AJ165">
         <v>1</v>
       </c>
       <c r="AK165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="A166" t="s">
         <v>386</v>
       </c>
       <c r="B166" t="s">
         <v>387</v>
       </c>
       <c r="C166" t="s">
         <v>388</v>
       </c>
       <c r="D166" t="s">
         <v>40</v>
       </c>
       <c r="E166">
-        <v>25</v>
+        <v>119</v>
       </c>
       <c r="F166">
+        <v>115</v>
+      </c>
+      <c r="G166">
+        <v>234</v>
+      </c>
+      <c r="H166">
+        <v>16</v>
+      </c>
+      <c r="I166">
+        <v>18</v>
+      </c>
+      <c r="J166">
+        <v>2</v>
+      </c>
+      <c r="K166">
+        <v>17</v>
+      </c>
+      <c r="L166">
+        <v>17</v>
+      </c>
+      <c r="M166">
+        <v>2</v>
+      </c>
+      <c r="N166">
+        <v>21</v>
+      </c>
+      <c r="O166">
+        <v>21</v>
+      </c>
+      <c r="P166">
+        <v>2</v>
+      </c>
+      <c r="Q166">
         <v>27</v>
       </c>
-      <c r="G166">
-[...31 lines deleted...]
-      </c>
       <c r="R166">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="S166">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T166">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="U166">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="V166">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W166">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="X166">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="Y166">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="A167" t="s">
         <v>386</v>
       </c>
       <c r="B167" t="s">
         <v>389</v>
       </c>
       <c r="C167" t="s">
         <v>390</v>
       </c>
       <c r="D167" t="s">
         <v>40</v>
       </c>
       <c r="E167">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="F167">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="G167">
-        <v>88</v>
+        <v>51</v>
       </c>
       <c r="H167">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="I167">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J167">
         <v>1</v>
       </c>
       <c r="K167">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="L167">
         <v>4</v>
       </c>
       <c r="M167">
         <v>1</v>
       </c>
       <c r="N167">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="O167">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
       <c r="Q167">
         <v>6</v>
       </c>
       <c r="R167">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="S167">
         <v>1</v>
       </c>
       <c r="T167">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="U167">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="V167">
         <v>1</v>
       </c>
       <c r="W167">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="X167">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="Y167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:37">
       <c r="A168" t="s">
         <v>386</v>
       </c>
       <c r="B168" t="s">
         <v>391</v>
       </c>
       <c r="C168" t="s">
         <v>392</v>
       </c>
       <c r="D168" t="s">
         <v>40</v>
       </c>
       <c r="E168">
-        <v>119</v>
+        <v>42</v>
       </c>
       <c r="F168">
-        <v>116</v>
+        <v>46</v>
       </c>
       <c r="G168">
-        <v>235</v>
+        <v>88</v>
       </c>
       <c r="H168">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="I168">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="J168">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K168">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="L168">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="M168">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N168">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="O168">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="P168">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q168">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="R168">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="S168">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T168">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="U168">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="V168">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W168">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="X168">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="Y168">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="A169" t="s">
         <v>386</v>
       </c>
       <c r="B169" t="s">
         <v>393</v>
       </c>
       <c r="C169" t="s">
         <v>394</v>
       </c>
       <c r="D169" t="s">
         <v>40</v>
       </c>
       <c r="E169">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F169">
         <v>325</v>
       </c>
       <c r="G169">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="H169">
         <v>44</v>
       </c>
       <c r="I169">
         <v>35</v>
       </c>
       <c r="J169">
         <v>3</v>
       </c>
       <c r="K169">
         <v>47</v>
       </c>
       <c r="L169">
         <v>56</v>
       </c>
       <c r="M169">
         <v>4</v>
       </c>
       <c r="N169">
         <v>43</v>
       </c>
       <c r="O169">
         <v>53</v>
       </c>
       <c r="P169">
         <v>4</v>
       </c>
       <c r="Q169">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="R169">
         <v>56</v>
       </c>
       <c r="S169">
         <v>5</v>
       </c>
       <c r="T169">
         <v>55</v>
       </c>
       <c r="U169">
         <v>65</v>
       </c>
       <c r="V169">
         <v>5</v>
       </c>
       <c r="W169">
         <v>45</v>
       </c>
       <c r="X169">
         <v>60</v>
       </c>
       <c r="Y169">
         <v>4</v>
       </c>
@@ -14347,350 +14338,350 @@
       </c>
       <c r="AF172">
         <v>71</v>
       </c>
       <c r="AG172">
         <v>69</v>
       </c>
       <c r="AH172">
         <v>6</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="A173" t="s">
         <v>401</v>
       </c>
       <c r="B173" t="s">
         <v>402</v>
       </c>
       <c r="C173" t="s">
         <v>403</v>
       </c>
       <c r="D173" t="s">
         <v>40</v>
       </c>
       <c r="E173">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F173">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="G173">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="H173">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I173">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J173">
         <v>1</v>
       </c>
       <c r="K173">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L173">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M173">
         <v>1</v>
       </c>
       <c r="N173">
+        <v>1</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="P173">
+        <v>1</v>
+      </c>
+      <c r="Q173">
+        <v>2</v>
+      </c>
+      <c r="R173">
         <v>6</v>
       </c>
-      <c r="O173">
-[...5 lines deleted...]
-      <c r="Q173">
+      <c r="S173">
+        <v>1</v>
+      </c>
+      <c r="T173">
+        <v>2</v>
+      </c>
+      <c r="U173">
         <v>6</v>
       </c>
-      <c r="R173">
-[...10 lines deleted...]
-      </c>
       <c r="V173">
         <v>1</v>
       </c>
       <c r="W173">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="X173">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="Y173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="A174" t="s">
         <v>401</v>
       </c>
       <c r="B174" t="s">
         <v>404</v>
       </c>
       <c r="C174" t="s">
         <v>405</v>
       </c>
       <c r="D174" t="s">
         <v>40</v>
       </c>
       <c r="E174">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F174">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G174">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="H174">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I174">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J174">
         <v>1</v>
       </c>
       <c r="K174">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L174">
+        <v>4</v>
+      </c>
+      <c r="M174">
+        <v>1</v>
+      </c>
+      <c r="N174">
         <v>6</v>
       </c>
-      <c r="M174">
-[...4 lines deleted...]
-      </c>
       <c r="O174">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
       <c r="Q174">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="R174">
+        <v>4</v>
+      </c>
+      <c r="S174">
+        <v>1</v>
+      </c>
+      <c r="T174">
+        <v>4</v>
+      </c>
+      <c r="U174">
+        <v>3</v>
+      </c>
+      <c r="V174">
+        <v>1</v>
+      </c>
+      <c r="W174">
+        <v>4</v>
+      </c>
+      <c r="X174">
         <v>6</v>
-      </c>
-[...16 lines deleted...]
-        <v>2</v>
       </c>
       <c r="Y174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="A175" t="s">
         <v>401</v>
       </c>
       <c r="B175" t="s">
         <v>406</v>
       </c>
       <c r="C175" t="s">
         <v>407</v>
       </c>
       <c r="D175" t="s">
         <v>40</v>
       </c>
       <c r="E175">
-        <v>182</v>
+        <v>35</v>
       </c>
       <c r="F175">
-        <v>181</v>
+        <v>41</v>
       </c>
       <c r="G175">
-        <v>363</v>
+        <v>76</v>
       </c>
       <c r="H175">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="I175">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="J175">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K175">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="L175">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="M175">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N175">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="O175">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="P175">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q175">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="R175">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="S175">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T175">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="U175">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="V175">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W175">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="X175">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="Y175">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="AK175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="A176" t="s">
         <v>401</v>
       </c>
       <c r="B176" t="s">
         <v>408</v>
       </c>
       <c r="C176" t="s">
         <v>409</v>
       </c>
       <c r="D176" t="s">
         <v>40</v>
       </c>
       <c r="E176">
-        <v>36</v>
+        <v>183</v>
       </c>
       <c r="F176">
-        <v>41</v>
+        <v>180</v>
       </c>
       <c r="G176">
-        <v>77</v>
+        <v>363</v>
       </c>
       <c r="H176">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="I176">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="J176">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K176">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="L176">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="M176">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N176">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="O176">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="P176">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q176">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="R176">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="S176">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T176">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="U176">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="V176">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W176">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="X176">
-        <v>7</v>
+        <v>39</v>
       </c>
       <c r="Y176">
+        <v>3</v>
+      </c>
+      <c r="AI176">
+        <v>9</v>
+      </c>
+      <c r="AJ176">
+        <v>0</v>
+      </c>
+      <c r="AK176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="A177" t="s">
         <v>401</v>
       </c>
       <c r="B177" t="s">
         <v>410</v>
       </c>
       <c r="C177" t="s">
         <v>411</v>
       </c>
       <c r="D177" t="s">
         <v>40</v>
       </c>
       <c r="E177">
         <v>38</v>
       </c>
       <c r="F177">
         <v>38</v>
       </c>
       <c r="G177">
         <v>76</v>
       </c>
@@ -14741,226 +14732,226 @@
       </c>
       <c r="W177">
         <v>10</v>
       </c>
       <c r="X177">
         <v>5</v>
       </c>
       <c r="Y177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="A178" t="s">
         <v>401</v>
       </c>
       <c r="B178" t="s">
         <v>412</v>
       </c>
       <c r="C178" t="s">
         <v>413</v>
       </c>
       <c r="D178" t="s">
         <v>40</v>
       </c>
       <c r="E178">
-        <v>34</v>
+        <v>78</v>
       </c>
       <c r="F178">
-        <v>21</v>
+        <v>86</v>
       </c>
       <c r="G178">
-        <v>55</v>
+        <v>164</v>
       </c>
       <c r="H178">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="I178">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="J178">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K178">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="L178">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="M178">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N178">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="O178">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="P178">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q178">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="R178">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="S178">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T178">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="U178">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="V178">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W178">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="X178">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="Y178">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="A179" t="s">
         <v>401</v>
       </c>
       <c r="B179" t="s">
         <v>414</v>
       </c>
       <c r="C179" t="s">
         <v>415</v>
       </c>
       <c r="D179" t="s">
         <v>40</v>
       </c>
       <c r="E179">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="F179">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="G179">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="H179">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="I179">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="J179">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K179">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="L179">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="M179">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N179">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="O179">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="P179">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q179">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="R179">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="S179">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T179">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="U179">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="V179">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W179">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="X179">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="Y179">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:37">
       <c r="A180" t="s">
         <v>401</v>
       </c>
       <c r="B180" t="s">
         <v>416</v>
       </c>
       <c r="C180" t="s">
         <v>417</v>
       </c>
       <c r="D180" t="s">
         <v>40</v>
       </c>
       <c r="E180">
         <v>38</v>
       </c>
       <c r="F180">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G180">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H180">
         <v>5</v>
       </c>
       <c r="I180">
         <v>6</v>
       </c>
       <c r="J180">
         <v>1</v>
       </c>
       <c r="K180">
         <v>7</v>
       </c>
       <c r="L180">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M180">
         <v>1</v>
       </c>
       <c r="N180">
         <v>7</v>
       </c>
       <c r="O180">
         <v>6</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
       <c r="Q180">
         <v>5</v>
       </c>
       <c r="R180">
         <v>6</v>
       </c>
       <c r="S180">
         <v>1</v>
       </c>
       <c r="T180">
         <v>6</v>
       </c>
@@ -15040,211 +15031,211 @@
       </c>
       <c r="W181">
         <v>5</v>
       </c>
       <c r="X181">
         <v>2</v>
       </c>
       <c r="Y181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="A182" t="s">
         <v>401</v>
       </c>
       <c r="B182" t="s">
         <v>420</v>
       </c>
       <c r="C182" t="s">
         <v>421</v>
       </c>
       <c r="D182" t="s">
         <v>75</v>
       </c>
       <c r="E182">
-        <v>70</v>
+        <v>125</v>
       </c>
       <c r="F182">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="G182">
-        <v>144</v>
+        <v>215</v>
       </c>
       <c r="Z182">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="AA182">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="AB182">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AC182">
+        <v>47</v>
+      </c>
+      <c r="AD182">
+        <v>30</v>
+      </c>
+      <c r="AE182">
+        <v>3</v>
+      </c>
+      <c r="AF182">
         <v>33</v>
       </c>
-      <c r="AD182">
-[...7 lines deleted...]
-      </c>
       <c r="AG182">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="AH182">
         <v>3</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="A183" t="s">
         <v>401</v>
       </c>
       <c r="B183" t="s">
         <v>422</v>
       </c>
       <c r="C183" t="s">
         <v>423</v>
       </c>
       <c r="D183" t="s">
         <v>75</v>
       </c>
       <c r="E183">
-        <v>126</v>
+        <v>70</v>
       </c>
       <c r="F183">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="G183">
-        <v>215</v>
+        <v>144</v>
       </c>
       <c r="Z183">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="AA183">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="AB183">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AC183">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="AD183">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="AE183">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AF183">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="AG183">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="AH183">
         <v>3</v>
       </c>
     </row>
     <row r="184" spans="1:37">
       <c r="A184" t="s">
         <v>424</v>
       </c>
       <c r="B184" t="s">
         <v>425</v>
       </c>
       <c r="C184" t="s">
         <v>426</v>
       </c>
       <c r="D184" t="s">
         <v>40</v>
       </c>
       <c r="E184">
-        <v>144</v>
+        <v>33</v>
       </c>
       <c r="F184">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G184">
-        <v>266</v>
+        <v>53</v>
       </c>
       <c r="H184">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="I184">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="J184">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K184">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="L184">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="M184">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N184">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="O184">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="P184">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q184">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="R184">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="S184">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T184">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="U184">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="V184">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W184">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="X184">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="Y184">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="A185" t="s">
         <v>424</v>
       </c>
       <c r="B185" t="s">
         <v>427</v>
       </c>
       <c r="C185" t="s">
         <v>428</v>
       </c>
       <c r="D185" t="s">
         <v>40</v>
       </c>
       <c r="E185">
         <v>26</v>
       </c>
       <c r="F185">
         <v>20</v>
       </c>
       <c r="G185">
         <v>46</v>
       </c>
       <c r="H185">
@@ -15294,1100 +15285,1100 @@
       </c>
       <c r="W185">
         <v>4</v>
       </c>
       <c r="X185">
         <v>3</v>
       </c>
       <c r="Y185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:37">
       <c r="A186" t="s">
         <v>424</v>
       </c>
       <c r="B186" t="s">
         <v>429</v>
       </c>
       <c r="C186" t="s">
         <v>430</v>
       </c>
       <c r="D186" t="s">
         <v>40</v>
       </c>
       <c r="E186">
+        <v>146</v>
+      </c>
+      <c r="F186">
+        <v>122</v>
+      </c>
+      <c r="G186">
+        <v>268</v>
+      </c>
+      <c r="H186">
+        <v>24</v>
+      </c>
+      <c r="I186">
+        <v>21</v>
+      </c>
+      <c r="J186">
+        <v>3</v>
+      </c>
+      <c r="K186">
+        <v>19</v>
+      </c>
+      <c r="L186">
+        <v>18</v>
+      </c>
+      <c r="M186">
+        <v>3</v>
+      </c>
+      <c r="N186">
+        <v>25</v>
+      </c>
+      <c r="O186">
         <v>23</v>
       </c>
-      <c r="F186">
-[...28 lines deleted...]
-      </c>
       <c r="P186">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q186">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="R186">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="S186">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T186">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="U186">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="V186">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W186">
-        <v>3</v>
+        <v>32</v>
       </c>
       <c r="X186">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="Y186">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="187" spans="1:37">
       <c r="A187" t="s">
         <v>424</v>
       </c>
       <c r="B187" t="s">
         <v>431</v>
       </c>
       <c r="C187" t="s">
         <v>432</v>
       </c>
       <c r="D187" t="s">
         <v>40</v>
       </c>
       <c r="E187">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="F187">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="G187">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="H187">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I187">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J187">
         <v>1</v>
       </c>
       <c r="K187">
+        <v>1</v>
+      </c>
+      <c r="L187">
+        <v>4</v>
+      </c>
+      <c r="M187">
+        <v>1</v>
+      </c>
+      <c r="N187">
+        <v>5</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="P187">
+        <v>1</v>
+      </c>
+      <c r="Q187">
+        <v>3</v>
+      </c>
+      <c r="R187">
+        <v>1</v>
+      </c>
+      <c r="S187">
+        <v>1</v>
+      </c>
+      <c r="T187">
         <v>7</v>
       </c>
-      <c r="L187">
-[...25 lines deleted...]
-      </c>
       <c r="U187">
         <v>1</v>
       </c>
       <c r="V187">
         <v>1</v>
       </c>
       <c r="W187">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="X187">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="Y187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="A188" t="s">
         <v>424</v>
       </c>
       <c r="B188" t="s">
         <v>433</v>
       </c>
       <c r="C188" t="s">
         <v>434</v>
       </c>
       <c r="D188" t="s">
         <v>75</v>
       </c>
       <c r="E188">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="F188">
         <v>301</v>
       </c>
       <c r="G188">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="Z188">
         <v>98</v>
       </c>
       <c r="AA188">
         <v>105</v>
       </c>
       <c r="AB188">
         <v>7</v>
       </c>
       <c r="AC188">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AD188">
         <v>101</v>
       </c>
       <c r="AE188">
         <v>8</v>
       </c>
       <c r="AF188">
         <v>108</v>
       </c>
       <c r="AG188">
         <v>95</v>
       </c>
       <c r="AH188">
         <v>8</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="A189" t="s">
         <v>435</v>
       </c>
       <c r="B189" t="s">
         <v>436</v>
       </c>
       <c r="C189" t="s">
         <v>437</v>
       </c>
       <c r="D189" t="s">
         <v>40</v>
       </c>
       <c r="E189">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="F189">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="G189">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="H189">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="I189">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="J189">
         <v>1</v>
       </c>
       <c r="K189">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="L189">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="M189">
         <v>1</v>
       </c>
       <c r="N189">
+        <v>7</v>
+      </c>
+      <c r="O189">
+        <v>5</v>
+      </c>
+      <c r="P189">
+        <v>1</v>
+      </c>
+      <c r="Q189">
         <v>11</v>
       </c>
-      <c r="O189">
-[...7 lines deleted...]
-      </c>
       <c r="R189">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="S189">
         <v>1</v>
       </c>
       <c r="T189">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="U189">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="V189">
         <v>1</v>
       </c>
       <c r="W189">
+        <v>7</v>
+      </c>
+      <c r="X189">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="Y189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:37">
       <c r="A190" t="s">
         <v>435</v>
       </c>
       <c r="B190" t="s">
         <v>438</v>
       </c>
       <c r="C190" t="s">
         <v>439</v>
       </c>
       <c r="D190" t="s">
         <v>40</v>
       </c>
       <c r="E190">
-        <v>306</v>
+        <v>59</v>
       </c>
       <c r="F190">
-        <v>269</v>
+        <v>54</v>
       </c>
       <c r="G190">
-        <v>575</v>
+        <v>113</v>
       </c>
       <c r="H190">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="I190">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="J190">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K190">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="L190">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="M190">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N190">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="O190">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="P190">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="Q190">
-        <v>67</v>
+        <v>6</v>
       </c>
       <c r="R190">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="S190">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="T190">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="U190">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="V190">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W190">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="X190">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="Y190">
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="AK190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="A191" t="s">
         <v>435</v>
       </c>
       <c r="B191" t="s">
         <v>440</v>
       </c>
       <c r="C191" t="s">
         <v>441</v>
       </c>
       <c r="D191" t="s">
         <v>40</v>
       </c>
       <c r="E191">
-        <v>46</v>
+        <v>104</v>
       </c>
       <c r="F191">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="G191">
-        <v>89</v>
+        <v>194</v>
       </c>
       <c r="H191">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="I191">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="J191">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K191">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="L191">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="M191">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N191">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="O191">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="P191">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q191">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="R191">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="S191">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T191">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="U191">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="V191">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W191">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="X191">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="Y191">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="A192" t="s">
         <v>435</v>
       </c>
       <c r="B192" t="s">
         <v>442</v>
       </c>
       <c r="C192" t="s">
         <v>443</v>
       </c>
       <c r="D192" t="s">
         <v>40</v>
       </c>
       <c r="E192">
-        <v>104</v>
+        <v>445</v>
       </c>
       <c r="F192">
-        <v>91</v>
+        <v>353</v>
       </c>
       <c r="G192">
-        <v>195</v>
+        <v>798</v>
       </c>
       <c r="H192">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="I192">
-        <v>17</v>
+        <v>60</v>
       </c>
       <c r="J192">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K192">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="L192">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="M192">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N192">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="O192">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="P192">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="Q192">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="R192">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="S192">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="T192">
-        <v>13</v>
+        <v>78</v>
       </c>
       <c r="U192">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="V192">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="W192">
-        <v>17</v>
+        <v>71</v>
       </c>
       <c r="X192">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="Y192">
-        <v>2</v>
+        <v>5</v>
+      </c>
+      <c r="AI192">
+        <v>6</v>
+      </c>
+      <c r="AJ192">
+        <v>3</v>
+      </c>
+      <c r="AK192">
+        <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="A193" t="s">
         <v>435</v>
       </c>
       <c r="B193" t="s">
         <v>444</v>
       </c>
       <c r="C193" t="s">
         <v>445</v>
       </c>
       <c r="D193" t="s">
         <v>40</v>
       </c>
       <c r="E193">
-        <v>443</v>
+        <v>69</v>
       </c>
       <c r="F193">
-        <v>350</v>
+        <v>57</v>
       </c>
       <c r="G193">
-        <v>793</v>
+        <v>126</v>
       </c>
       <c r="H193">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="I193">
-        <v>59</v>
+        <v>12</v>
       </c>
       <c r="J193">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K193">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="L193">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="M193">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N193">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="O193">
-        <v>64</v>
+        <v>12</v>
       </c>
       <c r="P193">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="Q193">
-        <v>65</v>
+        <v>9</v>
       </c>
       <c r="R193">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="S193">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="T193">
-        <v>78</v>
+        <v>9</v>
       </c>
       <c r="U193">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="V193">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="W193">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="X193">
-        <v>55</v>
+        <v>5</v>
       </c>
       <c r="Y193">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="AK193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="A194" t="s">
         <v>435</v>
       </c>
       <c r="B194" t="s">
         <v>446</v>
       </c>
       <c r="C194" t="s">
         <v>447</v>
       </c>
       <c r="D194" t="s">
         <v>40</v>
       </c>
       <c r="E194">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="F194">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="G194">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="H194">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="I194">
+        <v>3</v>
+      </c>
+      <c r="J194">
+        <v>1</v>
+      </c>
+      <c r="K194">
+        <v>3</v>
+      </c>
+      <c r="L194">
+        <v>4</v>
+      </c>
+      <c r="M194">
+        <v>1</v>
+      </c>
+      <c r="N194">
         <v>7</v>
       </c>
-      <c r="J194">
-[...5 lines deleted...]
-      <c r="L194">
+      <c r="O194">
+        <v>9</v>
+      </c>
+      <c r="P194">
+        <v>1</v>
+      </c>
+      <c r="Q194">
+        <v>2</v>
+      </c>
+      <c r="R194">
+        <v>5</v>
+      </c>
+      <c r="S194">
+        <v>1</v>
+      </c>
+      <c r="T194">
+        <v>2</v>
+      </c>
+      <c r="U194">
         <v>7</v>
       </c>
-      <c r="M194">
-[...2 lines deleted...]
-      <c r="N194">
+      <c r="V194">
+        <v>1</v>
+      </c>
+      <c r="W194">
         <v>9</v>
       </c>
-      <c r="O194">
-[...25 lines deleted...]
-      </c>
       <c r="X194">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="Y194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="A195" t="s">
         <v>435</v>
       </c>
       <c r="B195" t="s">
         <v>448</v>
       </c>
       <c r="C195" t="s">
         <v>449</v>
       </c>
       <c r="D195" t="s">
         <v>40</v>
       </c>
       <c r="E195">
-        <v>69</v>
+        <v>300</v>
       </c>
       <c r="F195">
-        <v>57</v>
+        <v>269</v>
       </c>
       <c r="G195">
-        <v>126</v>
+        <v>569</v>
       </c>
       <c r="H195">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I195">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="J195">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K195">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="L195">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="M195">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N195">
-        <v>12</v>
+        <v>52</v>
       </c>
       <c r="O195">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="P195">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="Q195">
-        <v>9</v>
+        <v>65</v>
       </c>
       <c r="R195">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="S195">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="T195">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="U195">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="V195">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="W195">
-        <v>8</v>
+        <v>56</v>
       </c>
       <c r="X195">
-        <v>5</v>
+        <v>52</v>
       </c>
       <c r="Y195">
+        <v>4</v>
+      </c>
+      <c r="AI195">
+        <v>3</v>
+      </c>
+      <c r="AJ195">
+        <v>7</v>
+      </c>
+      <c r="AK195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:37">
       <c r="A196" t="s">
         <v>435</v>
       </c>
       <c r="B196" t="s">
         <v>450</v>
       </c>
       <c r="C196" t="s">
         <v>451</v>
       </c>
       <c r="D196" t="s">
         <v>40</v>
       </c>
       <c r="E196">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F196">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="G196">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="H196">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I196">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J196">
         <v>1</v>
       </c>
       <c r="K196">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L196">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M196">
         <v>1</v>
       </c>
       <c r="N196">
         <v>7</v>
       </c>
       <c r="O196">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
       <c r="Q196">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="R196">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="S196">
         <v>1</v>
       </c>
       <c r="T196">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="U196">
+        <v>5</v>
+      </c>
+      <c r="V196">
+        <v>1</v>
+      </c>
+      <c r="W196">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
       <c r="X196">
         <v>2</v>
       </c>
       <c r="Y196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="A197" t="s">
         <v>435</v>
       </c>
       <c r="B197" t="s">
         <v>452</v>
       </c>
       <c r="C197" t="s">
         <v>453</v>
       </c>
       <c r="D197" t="s">
         <v>40</v>
       </c>
       <c r="E197">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="F197">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="G197">
-        <v>49</v>
+        <v>111</v>
       </c>
       <c r="H197">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I197">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J197">
         <v>1</v>
       </c>
       <c r="K197">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="L197">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="M197">
         <v>1</v>
       </c>
       <c r="N197">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="O197">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
       <c r="Q197">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="R197">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="S197">
         <v>1</v>
       </c>
       <c r="T197">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="U197">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="V197">
         <v>1</v>
       </c>
       <c r="W197">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="X197">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="Y197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:37">
       <c r="A198" t="s">
         <v>435</v>
       </c>
       <c r="B198" t="s">
         <v>454</v>
       </c>
       <c r="C198" t="s">
         <v>455</v>
       </c>
       <c r="D198" t="s">
         <v>40</v>
       </c>
       <c r="E198">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="F198">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="G198">
-        <v>118</v>
+        <v>62</v>
       </c>
       <c r="H198">
+        <v>8</v>
+      </c>
+      <c r="I198">
         <v>7</v>
       </c>
-      <c r="I198">
+      <c r="J198">
+        <v>1</v>
+      </c>
+      <c r="K198">
+        <v>5</v>
+      </c>
+      <c r="L198">
+        <v>4</v>
+      </c>
+      <c r="M198">
+        <v>1</v>
+      </c>
+      <c r="N198">
         <v>6</v>
       </c>
-      <c r="J198">
-[...13 lines deleted...]
-      </c>
       <c r="O198">
+        <v>5</v>
+      </c>
+      <c r="P198">
+        <v>1</v>
+      </c>
+      <c r="Q198">
+        <v>2</v>
+      </c>
+      <c r="R198">
+        <v>3</v>
+      </c>
+      <c r="S198">
+        <v>1</v>
+      </c>
+      <c r="T198">
+        <v>5</v>
+      </c>
+      <c r="U198">
+        <v>8</v>
+      </c>
+      <c r="V198">
+        <v>1</v>
+      </c>
+      <c r="W198">
+        <v>3</v>
+      </c>
+      <c r="X198">
         <v>6</v>
-      </c>
-[...25 lines deleted...]
-        <v>10</v>
       </c>
       <c r="Y198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:37">
       <c r="A199" t="s">
         <v>435</v>
       </c>
       <c r="B199" t="s">
         <v>456</v>
       </c>
       <c r="C199" t="s">
         <v>457</v>
       </c>
       <c r="D199" t="s">
         <v>40</v>
       </c>
       <c r="E199">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F199">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G199">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="H199">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="I199">
         <v>7</v>
       </c>
       <c r="J199">
         <v>1</v>
       </c>
       <c r="K199">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="L199">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="M199">
         <v>1</v>
       </c>
       <c r="N199">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="O199">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
       <c r="Q199">
         <v>3</v>
       </c>
       <c r="R199">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="S199">
         <v>1</v>
       </c>
       <c r="T199">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="U199">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="V199">
         <v>1</v>
       </c>
       <c r="W199">
         <v>3</v>
       </c>
       <c r="X199">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="Y199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="A200" t="s">
         <v>435</v>
       </c>
       <c r="B200" t="s">
         <v>458</v>
       </c>
       <c r="C200" t="s">
         <v>459</v>
       </c>
       <c r="D200" t="s">
         <v>75</v>
       </c>
       <c r="E200">
         <v>29</v>
       </c>
       <c r="F200">
         <v>22</v>
       </c>
       <c r="G200">
@@ -16413,297 +16404,297 @@
       </c>
       <c r="AF200">
         <v>6</v>
       </c>
       <c r="AG200">
         <v>9</v>
       </c>
       <c r="AH200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="A201" t="s">
         <v>435</v>
       </c>
       <c r="B201" t="s">
         <v>460</v>
       </c>
       <c r="C201" t="s">
         <v>461</v>
       </c>
       <c r="D201" t="s">
         <v>75</v>
       </c>
       <c r="E201">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F201">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G201">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="Z201">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="AA201">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="AB201">
         <v>2</v>
       </c>
       <c r="AC201">
         <v>18</v>
       </c>
       <c r="AD201">
         <v>22</v>
       </c>
       <c r="AE201">
         <v>2</v>
       </c>
       <c r="AF201">
         <v>19</v>
       </c>
       <c r="AG201">
         <v>24</v>
       </c>
       <c r="AH201">
         <v>2</v>
       </c>
     </row>
     <row r="202" spans="1:37">
       <c r="A202" t="s">
         <v>435</v>
       </c>
       <c r="B202" t="s">
         <v>462</v>
       </c>
       <c r="C202" t="s">
         <v>463</v>
       </c>
       <c r="D202" t="s">
         <v>75</v>
       </c>
       <c r="E202">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F202">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="G202">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="Z202">
         <v>97</v>
       </c>
       <c r="AA202">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="AB202">
         <v>7</v>
       </c>
       <c r="AC202">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AD202">
         <v>97</v>
       </c>
       <c r="AE202">
         <v>8</v>
       </c>
       <c r="AF202">
         <v>108</v>
       </c>
       <c r="AG202">
         <v>103</v>
       </c>
       <c r="AH202">
         <v>8</v>
       </c>
       <c r="AI202">
         <v>6</v>
       </c>
       <c r="AJ202">
         <v>5</v>
       </c>
       <c r="AK202">
         <v>3</v>
       </c>
     </row>
     <row r="203" spans="1:37">
       <c r="A203" t="s">
         <v>464</v>
       </c>
       <c r="B203" t="s">
         <v>465</v>
       </c>
       <c r="C203" t="s">
         <v>466</v>
       </c>
       <c r="D203" t="s">
         <v>40</v>
       </c>
       <c r="E203">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="F203">
-        <v>115</v>
+        <v>20</v>
       </c>
       <c r="G203">
-        <v>220</v>
+        <v>61</v>
       </c>
       <c r="H203">
+        <v>8</v>
+      </c>
+      <c r="I203">
+        <v>1</v>
+      </c>
+      <c r="J203">
+        <v>1</v>
+      </c>
+      <c r="K203">
+        <v>3</v>
+      </c>
+      <c r="L203">
+        <v>5</v>
+      </c>
+      <c r="M203">
+        <v>1</v>
+      </c>
+      <c r="N203">
+        <v>7</v>
+      </c>
+      <c r="O203">
+        <v>0</v>
+      </c>
+      <c r="P203">
+        <v>1</v>
+      </c>
+      <c r="Q203">
+        <v>6</v>
+      </c>
+      <c r="R203">
+        <v>6</v>
+      </c>
+      <c r="S203">
+        <v>1</v>
+      </c>
+      <c r="T203">
+        <v>6</v>
+      </c>
+      <c r="U203">
+        <v>6</v>
+      </c>
+      <c r="V203">
+        <v>1</v>
+      </c>
+      <c r="W203">
         <v>11</v>
       </c>
-      <c r="I203">
-[...43 lines deleted...]
-      </c>
       <c r="X203">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="Y203">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:37">
       <c r="A204" t="s">
         <v>464</v>
       </c>
       <c r="B204" t="s">
         <v>467</v>
       </c>
       <c r="C204" t="s">
         <v>468</v>
       </c>
       <c r="D204" t="s">
         <v>40</v>
       </c>
       <c r="E204">
-        <v>41</v>
+        <v>105</v>
       </c>
       <c r="F204">
-        <v>20</v>
+        <v>117</v>
       </c>
       <c r="G204">
-        <v>61</v>
+        <v>222</v>
       </c>
       <c r="H204">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I204">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="J204">
         <v>1</v>
       </c>
       <c r="K204">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="L204">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="M204">
         <v>1</v>
       </c>
       <c r="N204">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="O204">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="P204">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q204">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="R204">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="S204">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T204">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="U204">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="V204">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W204">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="X204">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="Y204">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="205" spans="1:37">
       <c r="A205" t="s">
         <v>464</v>
       </c>
       <c r="B205" t="s">
         <v>469</v>
       </c>
       <c r="C205" t="s">
         <v>470</v>
       </c>
       <c r="D205" t="s">
         <v>40</v>
       </c>
       <c r="E205">
         <v>21</v>
       </c>
       <c r="F205">
         <v>11</v>
       </c>
       <c r="G205">
         <v>32</v>
       </c>
       <c r="H205">
@@ -16803,223 +16794,223 @@
       </c>
       <c r="AF206">
         <v>30</v>
       </c>
       <c r="AG206">
         <v>22</v>
       </c>
       <c r="AH206">
         <v>2</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="A207" t="s">
         <v>473</v>
       </c>
       <c r="B207" t="s">
         <v>474</v>
       </c>
       <c r="C207" t="s">
         <v>475</v>
       </c>
       <c r="D207" t="s">
         <v>40</v>
       </c>
       <c r="E207">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F207">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G207">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="H207">
         <v>9</v>
       </c>
       <c r="I207">
         <v>7</v>
       </c>
       <c r="J207">
         <v>1</v>
       </c>
       <c r="K207">
         <v>5</v>
       </c>
       <c r="L207">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M207">
         <v>1</v>
       </c>
       <c r="N207">
         <v>5</v>
       </c>
       <c r="O207">
         <v>7</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
       <c r="Q207">
         <v>8</v>
       </c>
       <c r="R207">
         <v>11</v>
       </c>
       <c r="S207">
         <v>1</v>
       </c>
       <c r="T207">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="U207">
         <v>5</v>
       </c>
       <c r="V207">
         <v>1</v>
       </c>
       <c r="W207">
         <v>7</v>
       </c>
       <c r="X207">
         <v>10</v>
       </c>
       <c r="Y207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="A208" t="s">
         <v>473</v>
       </c>
       <c r="B208" t="s">
         <v>476</v>
       </c>
       <c r="C208" t="s">
         <v>477</v>
       </c>
       <c r="D208" t="s">
         <v>40</v>
       </c>
       <c r="E208">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F208">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G208">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H208">
         <v>10</v>
       </c>
       <c r="I208">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J208">
         <v>1</v>
       </c>
       <c r="K208">
         <v>7</v>
       </c>
       <c r="L208">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M208">
         <v>1</v>
       </c>
       <c r="N208">
         <v>12</v>
       </c>
       <c r="O208">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
       <c r="Q208">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="R208">
         <v>3</v>
       </c>
       <c r="S208">
         <v>1</v>
       </c>
       <c r="T208">
         <v>9</v>
       </c>
       <c r="U208">
         <v>4</v>
       </c>
       <c r="V208">
         <v>1</v>
       </c>
       <c r="W208">
         <v>4</v>
       </c>
       <c r="X208">
         <v>5</v>
       </c>
       <c r="Y208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:37">
       <c r="A209" t="s">
         <v>473</v>
       </c>
       <c r="B209" t="s">
         <v>478</v>
       </c>
       <c r="C209" t="s">
         <v>479</v>
       </c>
       <c r="D209" t="s">
         <v>40</v>
       </c>
       <c r="E209">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F209">
         <v>35</v>
       </c>
       <c r="G209">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="H209">
         <v>1</v>
       </c>
       <c r="I209">
         <v>5</v>
       </c>
       <c r="J209">
         <v>1</v>
       </c>
       <c r="K209">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L209">
         <v>5</v>
       </c>
       <c r="M209">
         <v>1</v>
       </c>
       <c r="N209">
         <v>4</v>
       </c>
       <c r="O209">
         <v>5</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
       <c r="Q209">
         <v>5</v>
       </c>
       <c r="R209">
         <v>5</v>
       </c>
       <c r="S209">
         <v>1</v>
       </c>
@@ -17034,484 +17025,484 @@
       </c>
       <c r="W209">
         <v>7</v>
       </c>
       <c r="X209">
         <v>10</v>
       </c>
       <c r="Y209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:37">
       <c r="A210" t="s">
         <v>473</v>
       </c>
       <c r="B210" t="s">
         <v>480</v>
       </c>
       <c r="C210" t="s">
         <v>481</v>
       </c>
       <c r="D210" t="s">
         <v>40</v>
       </c>
       <c r="E210">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F210">
         <v>16</v>
       </c>
       <c r="G210">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H210">
         <v>1</v>
       </c>
       <c r="I210">
         <v>2</v>
       </c>
       <c r="J210">
         <v>1</v>
       </c>
       <c r="K210">
         <v>3</v>
       </c>
       <c r="L210">
         <v>3</v>
       </c>
       <c r="M210">
         <v>1</v>
       </c>
       <c r="N210">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
       <c r="Q210">
         <v>5</v>
       </c>
       <c r="R210">
         <v>4</v>
       </c>
       <c r="S210">
         <v>1</v>
       </c>
       <c r="T210">
         <v>4</v>
       </c>
       <c r="U210">
         <v>4</v>
       </c>
       <c r="V210">
         <v>1</v>
       </c>
       <c r="W210">
         <v>4</v>
       </c>
       <c r="X210">
         <v>2</v>
       </c>
       <c r="Y210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:37">
       <c r="A211" t="s">
         <v>473</v>
       </c>
       <c r="B211" t="s">
         <v>482</v>
       </c>
       <c r="C211" t="s">
         <v>483</v>
       </c>
       <c r="D211" t="s">
         <v>40</v>
       </c>
       <c r="E211">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="F211">
-        <v>69</v>
+        <v>26</v>
       </c>
       <c r="G211">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="H211">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="I211">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J211">
         <v>1</v>
       </c>
       <c r="K211">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="L211">
+        <v>3</v>
+      </c>
+      <c r="M211">
+        <v>1</v>
+      </c>
+      <c r="N211">
         <v>7</v>
       </c>
-      <c r="M211">
-[...4 lines deleted...]
-      </c>
       <c r="O211">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
       <c r="Q211">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="R211">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="S211">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T211">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="U211">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="V211">
         <v>1</v>
       </c>
       <c r="W211">
+        <v>5</v>
+      </c>
+      <c r="X211">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="Y211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="A212" t="s">
         <v>473</v>
       </c>
       <c r="B212" t="s">
         <v>484</v>
       </c>
       <c r="C212" t="s">
         <v>485</v>
       </c>
       <c r="D212" t="s">
         <v>40</v>
       </c>
       <c r="E212">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="F212">
-        <v>27</v>
+        <v>69</v>
       </c>
       <c r="G212">
-        <v>58</v>
+        <v>140</v>
       </c>
       <c r="H212">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="I212">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="J212">
         <v>1</v>
       </c>
       <c r="K212">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L212">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="M212">
         <v>1</v>
       </c>
       <c r="N212">
+        <v>13</v>
+      </c>
+      <c r="O212">
+        <v>8</v>
+      </c>
+      <c r="P212">
+        <v>1</v>
+      </c>
+      <c r="Q212">
+        <v>18</v>
+      </c>
+      <c r="R212">
+        <v>17</v>
+      </c>
+      <c r="S212">
+        <v>2</v>
+      </c>
+      <c r="T212">
+        <v>11</v>
+      </c>
+      <c r="U212">
+        <v>16</v>
+      </c>
+      <c r="V212">
+        <v>1</v>
+      </c>
+      <c r="W212">
         <v>7</v>
       </c>
-      <c r="O212">
-[...25 lines deleted...]
-      </c>
       <c r="X212">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="Y212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:37">
       <c r="A213" t="s">
         <v>473</v>
       </c>
       <c r="B213" t="s">
         <v>486</v>
       </c>
       <c r="C213" t="s">
         <v>487</v>
       </c>
       <c r="D213" t="s">
         <v>40</v>
       </c>
       <c r="E213">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="F213">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="G213">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="H213">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I213">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J213">
         <v>1</v>
       </c>
       <c r="K213">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="L213">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="M213">
         <v>1</v>
       </c>
       <c r="N213">
+        <v>3</v>
+      </c>
+      <c r="O213">
+        <v>4</v>
+      </c>
+      <c r="P213">
+        <v>1</v>
+      </c>
+      <c r="Q213">
         <v>7</v>
       </c>
-      <c r="O213">
-[...7 lines deleted...]
-      </c>
       <c r="R213">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S213">
         <v>1</v>
       </c>
       <c r="T213">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="U213">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="V213">
         <v>1</v>
       </c>
       <c r="W213">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="X213">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Y213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:37">
       <c r="A214" t="s">
         <v>473</v>
       </c>
       <c r="B214" t="s">
         <v>488</v>
       </c>
       <c r="C214" t="s">
         <v>489</v>
       </c>
       <c r="D214" t="s">
         <v>40</v>
       </c>
       <c r="E214">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="F214">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="G214">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="H214">
         <v>5</v>
       </c>
       <c r="I214">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J214">
         <v>1</v>
       </c>
       <c r="K214">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="L214">
+        <v>3</v>
+      </c>
+      <c r="M214">
+        <v>1</v>
+      </c>
+      <c r="N214">
+        <v>7</v>
+      </c>
+      <c r="O214">
+        <v>2</v>
+      </c>
+      <c r="P214">
+        <v>1</v>
+      </c>
+      <c r="Q214">
+        <v>5</v>
+      </c>
+      <c r="R214">
+        <v>1</v>
+      </c>
+      <c r="S214">
+        <v>1</v>
+      </c>
+      <c r="T214">
+        <v>9</v>
+      </c>
+      <c r="U214">
+        <v>2</v>
+      </c>
+      <c r="V214">
+        <v>1</v>
+      </c>
+      <c r="W214">
+        <v>5</v>
+      </c>
+      <c r="X214">
         <v>6</v>
-      </c>
-[...34 lines deleted...]
-        <v>7</v>
       </c>
       <c r="Y214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:37">
       <c r="A215" t="s">
         <v>473</v>
       </c>
       <c r="B215" t="s">
         <v>490</v>
       </c>
       <c r="C215" t="s">
         <v>491</v>
       </c>
       <c r="D215" t="s">
         <v>40</v>
       </c>
       <c r="E215">
         <v>96</v>
       </c>
       <c r="F215">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G215">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="H215">
         <v>15</v>
       </c>
       <c r="I215">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J215">
         <v>1</v>
       </c>
       <c r="K215">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="L215">
         <v>10</v>
       </c>
       <c r="M215">
         <v>1</v>
       </c>
       <c r="N215">
         <v>17</v>
       </c>
       <c r="O215">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="P215">
         <v>2</v>
       </c>
       <c r="Q215">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="R215">
         <v>18</v>
       </c>
       <c r="S215">
         <v>2</v>
       </c>
       <c r="T215">
         <v>22</v>
       </c>
       <c r="U215">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="V215">
         <v>2</v>
       </c>
       <c r="W215">
         <v>15</v>
       </c>
       <c r="X215">
         <v>20</v>
       </c>
       <c r="Y215">
         <v>2</v>
       </c>
     </row>
     <row r="216" spans="1:37">
       <c r="A216" t="s">
         <v>473</v>
       </c>
       <c r="B216" t="s">
         <v>492</v>
       </c>
       <c r="C216" t="s">
         <v>493</v>
       </c>
       <c r="D216" t="s">
@@ -17576,69 +17567,69 @@
       </c>
       <c r="X216">
         <v>7</v>
       </c>
       <c r="Y216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:37">
       <c r="A217" t="s">
         <v>473</v>
       </c>
       <c r="B217" t="s">
         <v>494</v>
       </c>
       <c r="C217" t="s">
         <v>495</v>
       </c>
       <c r="D217" t="s">
         <v>75</v>
       </c>
       <c r="E217">
         <v>116</v>
       </c>
       <c r="F217">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G217">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="Z217">
         <v>39</v>
       </c>
       <c r="AA217">
         <v>51</v>
       </c>
       <c r="AB217">
         <v>4</v>
       </c>
       <c r="AC217">
         <v>43</v>
       </c>
       <c r="AD217">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="AE217">
         <v>3</v>
       </c>
       <c r="AF217">
         <v>34</v>
       </c>
       <c r="AG217">
         <v>27</v>
       </c>
       <c r="AH217">
         <v>3</v>
       </c>
     </row>
     <row r="218" spans="1:37">
       <c r="A218" t="s">
         <v>473</v>
       </c>
       <c r="B218" t="s">
         <v>496</v>
       </c>
       <c r="C218" t="s">
         <v>497</v>
       </c>
       <c r="D218" t="s">
@@ -17877,78 +17868,78 @@
       </c>
       <c r="W221">
         <v>3</v>
       </c>
       <c r="X221">
         <v>5</v>
       </c>
       <c r="Y221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:37">
       <c r="A222" t="s">
         <v>500</v>
       </c>
       <c r="B222" t="s">
         <v>505</v>
       </c>
       <c r="C222" t="s">
         <v>506</v>
       </c>
       <c r="D222" t="s">
         <v>40</v>
       </c>
       <c r="E222">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F222">
         <v>105</v>
       </c>
       <c r="G222">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="H222">
         <v>16</v>
       </c>
       <c r="I222">
         <v>15</v>
       </c>
       <c r="J222">
         <v>2</v>
       </c>
       <c r="K222">
         <v>15</v>
       </c>
       <c r="L222">
         <v>14</v>
       </c>
       <c r="M222">
         <v>2</v>
       </c>
       <c r="N222">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="O222">
         <v>14</v>
       </c>
       <c r="P222">
         <v>2</v>
       </c>
       <c r="Q222">
         <v>24</v>
       </c>
       <c r="R222">
         <v>26</v>
       </c>
       <c r="S222">
         <v>2</v>
       </c>
       <c r="T222">
         <v>25</v>
       </c>
       <c r="U222">
         <v>14</v>
       </c>
       <c r="V222">
         <v>2</v>
       </c>