--- v5 (2026-07-14)
+++ v6 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="student-number" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="509">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="503">
   <si>
     <t>行政區</t>
   </si>
   <si>
     <t>教育部代碼</t>
   </si>
   <si>
     <t>學校名稱</t>
   </si>
   <si>
     <t>學校學制</t>
   </si>
   <si>
     <t>男學生數</t>
   </si>
   <si>
     <t>女學生數</t>
   </si>
   <si>
     <t>總學生數</t>
   </si>
   <si>
     <t>1年級男生數</t>
   </si>
   <si>
@@ -128,1455 +128,1437 @@
   <si>
     <t>8年級班級數</t>
   </si>
   <si>
     <t>9年級男生數</t>
   </si>
   <si>
     <t>9年級女生數</t>
   </si>
   <si>
     <t>9年級班級數</t>
   </si>
   <si>
     <t>特教班男生數</t>
   </si>
   <si>
     <t>特教班女生數</t>
   </si>
   <si>
     <t>特教班級數</t>
   </si>
   <si>
     <t>彰化市</t>
   </si>
   <si>
+    <t>074605</t>
+  </si>
+  <si>
+    <t>縣立南興國小</t>
+  </si>
+  <si>
+    <t>國民小學</t>
+  </si>
+  <si>
+    <t>074607</t>
+  </si>
+  <si>
+    <t>縣立泰和國小</t>
+  </si>
+  <si>
+    <t>074602</t>
+  </si>
+  <si>
+    <t>縣立民生國小</t>
+  </si>
+  <si>
+    <t>074612</t>
+  </si>
+  <si>
+    <t>縣立快官國小</t>
+  </si>
+  <si>
+    <t>074609</t>
+  </si>
+  <si>
+    <t>縣立聯興國小</t>
+  </si>
+  <si>
+    <t>074601</t>
+  </si>
+  <si>
+    <t>縣立中山國小</t>
+  </si>
+  <si>
+    <t>074613</t>
+  </si>
+  <si>
+    <t>縣立石牌國小</t>
+  </si>
+  <si>
+    <t>074775</t>
+  </si>
+  <si>
+    <t>縣立大成國小</t>
+  </si>
+  <si>
+    <t>074610</t>
+  </si>
+  <si>
+    <t>縣立大竹國小</t>
+  </si>
+  <si>
+    <t>074774</t>
+  </si>
+  <si>
+    <t>縣立信義國(中)小</t>
+  </si>
+  <si>
+    <t>074606</t>
+  </si>
+  <si>
+    <t>縣立東芳國小</t>
+  </si>
+  <si>
+    <t>074603</t>
+  </si>
+  <si>
+    <t>縣立平和國小</t>
+  </si>
+  <si>
     <t>074611</t>
   </si>
   <si>
     <t>縣立國聖國小</t>
   </si>
   <si>
-    <t>國民小學</t>
-[...7 lines deleted...]
-  <si>
     <t>074614</t>
   </si>
   <si>
     <t>縣立忠孝國小</t>
   </si>
   <si>
-    <t>074610</t>
-[...10 lines deleted...]
-  <si>
     <t>074608</t>
   </si>
   <si>
     <t>縣立三民國小</t>
   </si>
   <si>
-    <t>074606</t>
-[...8 lines deleted...]
-    <t>縣立聯興國小</t>
+    <t>074604</t>
+  </si>
+  <si>
+    <t>縣立南郭國小</t>
   </si>
   <si>
     <t>071318b</t>
   </si>
   <si>
     <t>財團法人正德高中國小部</t>
   </si>
   <si>
-    <t>074604</t>
-[...44 lines deleted...]
-    <t>縣立快官國小</t>
+    <t>074505</t>
+  </si>
+  <si>
+    <t>縣立陽明國中</t>
+  </si>
+  <si>
+    <t>國民中學</t>
+  </si>
+  <si>
+    <t>071318</t>
+  </si>
+  <si>
+    <t>財團法人正德高中國中部</t>
+  </si>
+  <si>
+    <t>074308</t>
+  </si>
+  <si>
+    <t>縣立彰化藝術高中</t>
+  </si>
+  <si>
+    <t>074507</t>
+  </si>
+  <si>
+    <t>縣立彰德國中</t>
+  </si>
+  <si>
+    <t>071311</t>
+  </si>
+  <si>
+    <t>私立精誠高中</t>
+  </si>
+  <si>
+    <t>074541</t>
+  </si>
+  <si>
+    <t>縣立信義國中(小)</t>
+  </si>
+  <si>
+    <t>074540</t>
+  </si>
+  <si>
+    <t>縣立彰泰國中</t>
+  </si>
+  <si>
+    <t>074506</t>
+  </si>
+  <si>
+    <t>縣立彰安國中</t>
   </si>
   <si>
     <t>074538</t>
   </si>
   <si>
     <t>縣立彰興國中</t>
   </si>
   <si>
-    <t>國民中學</t>
-[...49 lines deleted...]
-  <si>
     <t>芬園鄉</t>
   </si>
   <si>
+    <t>074615</t>
+  </si>
+  <si>
+    <t>縣立芬園國小</t>
+  </si>
+  <si>
+    <t>074618</t>
+  </si>
+  <si>
+    <t>縣立同安國小</t>
+  </si>
+  <si>
     <t>074617</t>
   </si>
   <si>
     <t>縣立寶山國小</t>
   </si>
   <si>
     <t>074616</t>
   </si>
   <si>
     <t>縣立富山國小</t>
   </si>
   <si>
-    <t>074615</t>
-[...4 lines deleted...]
-  <si>
     <t>074620</t>
   </si>
   <si>
     <t>縣立茄荖國小</t>
   </si>
   <si>
     <t>074619</t>
   </si>
   <si>
     <t>縣立文德國小</t>
   </si>
   <si>
-    <t>074618</t>
-[...4 lines deleted...]
-  <si>
     <t>074509</t>
   </si>
   <si>
     <t>縣立芬園國中</t>
   </si>
   <si>
     <t>花壇鄉</t>
   </si>
   <si>
+    <t>074625</t>
+  </si>
+  <si>
+    <t>縣立三春國小</t>
+  </si>
+  <si>
+    <t>074626</t>
+  </si>
+  <si>
+    <t>縣立白沙國小</t>
+  </si>
+  <si>
     <t>074623</t>
   </si>
   <si>
     <t>縣立華南國小</t>
   </si>
   <si>
-    <t>074625</t>
-[...4 lines deleted...]
-  <si>
     <t>074622</t>
   </si>
   <si>
     <t>縣立文祥國小</t>
   </si>
   <si>
     <t>074621</t>
   </si>
   <si>
     <t>縣立花壇國小</t>
   </si>
   <si>
     <t>074624</t>
   </si>
   <si>
     <t>縣立僑愛國小</t>
   </si>
   <si>
-    <t>074626</t>
-[...4 lines deleted...]
-  <si>
     <t>074526</t>
   </si>
   <si>
     <t>縣立花壇國中</t>
   </si>
   <si>
     <t>秀水鄉</t>
   </si>
   <si>
+    <t>074657</t>
+  </si>
+  <si>
+    <t>縣立明正國小</t>
+  </si>
+  <si>
+    <t>074658</t>
+  </si>
+  <si>
+    <t>縣立陝西國小</t>
+  </si>
+  <si>
+    <t>074659</t>
+  </si>
+  <si>
+    <t>縣立育民國小</t>
+  </si>
+  <si>
+    <t>074654</t>
+  </si>
+  <si>
+    <t>縣立秀水國小</t>
+  </si>
+  <si>
     <t>074655</t>
   </si>
   <si>
     <t>縣立馬興國小</t>
   </si>
   <si>
-    <t>074657</t>
-[...16 lines deleted...]
-  <si>
     <t>074656</t>
   </si>
   <si>
     <t>縣立華龍國小</t>
   </si>
   <si>
-    <t>074658</t>
-[...4 lines deleted...]
-  <si>
     <t>074522</t>
   </si>
   <si>
     <t>縣立秀水國中</t>
   </si>
   <si>
     <t>鹿港鎮</t>
   </si>
   <si>
+    <t>074639</t>
+  </si>
+  <si>
+    <t>縣立鹿港國小</t>
+  </si>
+  <si>
+    <t>074645</t>
+  </si>
+  <si>
+    <t>縣立頂番國小</t>
+  </si>
+  <si>
+    <t>074641</t>
+  </si>
+  <si>
+    <t>縣立洛津國小</t>
+  </si>
+  <si>
+    <t>074640</t>
+  </si>
+  <si>
+    <t>縣立文開國小</t>
+  </si>
+  <si>
+    <t>074644</t>
+  </si>
+  <si>
+    <t>縣立草港國小</t>
+  </si>
+  <si>
+    <t>074771</t>
+  </si>
+  <si>
+    <t>縣立鹿東國小</t>
+  </si>
+  <si>
+    <t>074778</t>
+  </si>
+  <si>
+    <t>縣立鹿江國際國(中)小</t>
+  </si>
+  <si>
     <t>074642</t>
   </si>
   <si>
     <t>縣立海埔國小</t>
   </si>
   <si>
-    <t>074641</t>
-[...20 lines deleted...]
-    <t>縣立鹿江國際國(中)小</t>
+    <t>074646</t>
+  </si>
+  <si>
+    <t>縣立東興國小</t>
   </si>
   <si>
     <t>074643</t>
   </si>
   <si>
     <t>縣立新興國小</t>
   </si>
   <si>
-    <t>074645</t>
-[...22 lines deleted...]
-  <si>
     <t>074503</t>
   </si>
   <si>
     <t>縣立鹿鳴國中</t>
   </si>
   <si>
     <t>074542</t>
   </si>
   <si>
     <t>縣立鹿江國際國中(小)</t>
   </si>
   <si>
     <t>福興鄉</t>
   </si>
   <si>
+    <t>074653</t>
+  </si>
+  <si>
+    <t>縣立育新國小</t>
+  </si>
+  <si>
+    <t>074647</t>
+  </si>
+  <si>
+    <t>縣立管嶼國小</t>
+  </si>
+  <si>
+    <t>074652</t>
+  </si>
+  <si>
+    <t>縣立日新國小</t>
+  </si>
+  <si>
+    <t>074651</t>
+  </si>
+  <si>
+    <t>縣立永豐國小</t>
+  </si>
+  <si>
+    <t>074650</t>
+  </si>
+  <si>
+    <t>縣立大興國小</t>
+  </si>
+  <si>
     <t>074648</t>
   </si>
   <si>
     <t>縣立文昌國小</t>
   </si>
   <si>
     <t>074649</t>
   </si>
   <si>
     <t>縣立西勢國小</t>
   </si>
   <si>
-    <t>074647</t>
-[...26 lines deleted...]
-    <t>縣立日新國小</t>
+    <t>074521</t>
+  </si>
+  <si>
+    <t>縣立福興國中</t>
   </si>
   <si>
     <t>074502</t>
   </si>
   <si>
     <t>縣立鹿港國中</t>
   </si>
   <si>
-    <t>074521</t>
-[...4 lines deleted...]
-  <si>
     <t>線西鄉</t>
   </si>
   <si>
     <t>074634</t>
   </si>
   <si>
     <t>縣立曉陽國小</t>
   </si>
   <si>
     <t>074633</t>
   </si>
   <si>
     <t>縣立線西國小</t>
   </si>
   <si>
     <t>074504</t>
   </si>
   <si>
     <t>縣立線西國中</t>
   </si>
   <si>
     <t>和美鎮</t>
   </si>
   <si>
     <t>074631</t>
   </si>
   <si>
     <t>縣立新庄國小</t>
   </si>
   <si>
+    <t>074769</t>
+  </si>
+  <si>
+    <t>縣立和仁國小</t>
+  </si>
+  <si>
+    <t>074628</t>
+  </si>
+  <si>
+    <t>縣立和東國小</t>
+  </si>
+  <si>
     <t>074627</t>
   </si>
   <si>
     <t>縣立和美國小</t>
   </si>
   <si>
-    <t>074628</t>
-[...8 lines deleted...]
-    <t>縣立和仁國小</t>
+    <t>074630</t>
+  </si>
+  <si>
+    <t>縣立大榮國小</t>
   </si>
   <si>
     <t>074632</t>
   </si>
   <si>
     <t>縣立培英國小</t>
   </si>
   <si>
     <t>074629</t>
   </si>
   <si>
     <t>縣立大嘉國小</t>
   </si>
   <si>
-    <t>074630</t>
-[...2 lines deleted...]
-    <t>縣立大榮國小</t>
+    <t>074535</t>
+  </si>
+  <si>
+    <t>縣立和群國中</t>
   </si>
   <si>
     <t>074323</t>
   </si>
   <si>
     <t>縣立和美高中</t>
   </si>
   <si>
-    <t>074535</t>
-[...4 lines deleted...]
-  <si>
     <t>070f01b</t>
   </si>
   <si>
     <t>國立和美實驗學校(小學部）</t>
   </si>
   <si>
     <t>070f01</t>
   </si>
   <si>
     <t>國立和美實驗學校</t>
   </si>
   <si>
     <t>伸港鄉</t>
   </si>
   <si>
+    <t>074638</t>
+  </si>
+  <si>
+    <t>縣立大同國小</t>
+  </si>
+  <si>
     <t>074635</t>
   </si>
   <si>
     <t>縣立新港國小</t>
   </si>
   <si>
+    <t>074637</t>
+  </si>
+  <si>
+    <t>縣立伸仁國小</t>
+  </si>
+  <si>
     <t>074636</t>
   </si>
   <si>
     <t>縣立伸東國小</t>
   </si>
   <si>
-    <t>074638</t>
-[...10 lines deleted...]
-  <si>
     <t>074524</t>
   </si>
   <si>
     <t>縣立伸港國中</t>
   </si>
   <si>
     <t>員林市</t>
   </si>
   <si>
+    <t>074681</t>
+  </si>
+  <si>
+    <t>縣立育英國小</t>
+  </si>
+  <si>
+    <t>074688</t>
+  </si>
+  <si>
+    <t>縣立明湖國小</t>
+  </si>
+  <si>
+    <t>074686</t>
+  </si>
+  <si>
+    <t>縣立東山國小</t>
+  </si>
+  <si>
+    <t>074687</t>
+  </si>
+  <si>
+    <t>縣立青山國小</t>
+  </si>
+  <si>
+    <t>074683</t>
+  </si>
+  <si>
+    <t>縣立僑信國小</t>
+  </si>
+  <si>
+    <t>074682</t>
+  </si>
+  <si>
+    <t>縣立靜修國小</t>
+  </si>
+  <si>
     <t>074680</t>
   </si>
   <si>
     <t>縣立員林國小</t>
   </si>
   <si>
-    <t>074681</t>
-[...28 lines deleted...]
-  <si>
     <t>074684</t>
   </si>
   <si>
     <t>縣立員東國小</t>
   </si>
   <si>
     <t>074685</t>
   </si>
   <si>
     <t>縣立饒明國小</t>
   </si>
   <si>
-    <t>074686</t>
-[...4 lines deleted...]
-  <si>
     <t>074510</t>
   </si>
   <si>
     <t>縣立員林國中</t>
   </si>
   <si>
+    <t>074536</t>
+  </si>
+  <si>
+    <t>縣立大同國中</t>
+  </si>
+  <si>
     <t>074511</t>
   </si>
   <si>
     <t>縣立明倫國中</t>
   </si>
   <si>
-    <t>074536</t>
-[...4 lines deleted...]
-  <si>
     <t>社頭鄉</t>
   </si>
   <si>
+    <t>074706</t>
+  </si>
+  <si>
+    <t>縣立朝興國小</t>
+  </si>
+  <si>
+    <t>074705</t>
+  </si>
+  <si>
+    <t>縣立橋頭國小</t>
+  </si>
+  <si>
+    <t>074772</t>
+  </si>
+  <si>
+    <t>縣立舊社國小</t>
+  </si>
+  <si>
+    <t>074704</t>
+  </si>
+  <si>
+    <t>縣立社頭國小</t>
+  </si>
+  <si>
+    <t>074708</t>
+  </si>
+  <si>
+    <t>縣立湳雅國小</t>
+  </si>
+  <si>
+    <t>074773</t>
+  </si>
+  <si>
+    <t>縣立崙雅國小</t>
+  </si>
+  <si>
     <t>074707</t>
   </si>
   <si>
     <t>縣立清水國小</t>
   </si>
   <si>
-    <t>074773</t>
-[...34 lines deleted...]
-  <si>
     <t>074530</t>
   </si>
   <si>
     <t>縣立社頭國中</t>
   </si>
   <si>
     <t>永靖鄉</t>
   </si>
   <si>
     <t>074694</t>
   </si>
   <si>
     <t>縣立福德國小</t>
   </si>
   <si>
+    <t>074695</t>
+  </si>
+  <si>
+    <t>縣立永興國小</t>
+  </si>
+  <si>
+    <t>074696</t>
+  </si>
+  <si>
+    <t>縣立福興國小</t>
+  </si>
+  <si>
+    <t>074693</t>
+  </si>
+  <si>
+    <t>縣立永靖國小</t>
+  </si>
+  <si>
     <t>074697</t>
   </si>
   <si>
     <t>縣立德興國小</t>
   </si>
   <si>
-    <t>074695</t>
-[...16 lines deleted...]
-  <si>
     <t>074527</t>
   </si>
   <si>
     <t>縣立永靖國中</t>
   </si>
   <si>
     <t>埔心鄉</t>
   </si>
   <si>
+    <t>074678</t>
+  </si>
+  <si>
+    <t>縣立梧鳳國小</t>
+  </si>
+  <si>
+    <t>074676</t>
+  </si>
+  <si>
+    <t>縣立羅厝國小</t>
+  </si>
+  <si>
+    <t>074677</t>
+  </si>
+  <si>
+    <t>縣立鳳霞國小</t>
+  </si>
+  <si>
     <t>074673</t>
   </si>
   <si>
     <t>縣立埔心國小</t>
   </si>
   <si>
-    <t>074678</t>
-[...4 lines deleted...]
-  <si>
     <t>074674</t>
   </si>
   <si>
     <t>縣立太平國小</t>
   </si>
   <si>
-    <t>074676</t>
-[...2 lines deleted...]
-    <t>縣立羅厝國小</t>
+    <t>074679</t>
+  </si>
+  <si>
+    <t>縣立明聖國小</t>
   </si>
   <si>
     <t>074675</t>
   </si>
   <si>
     <t>縣立舊館國小</t>
   </si>
   <si>
-    <t>074677</t>
-[...10 lines deleted...]
-  <si>
     <t>074520</t>
   </si>
   <si>
     <t>縣立埔心國中</t>
   </si>
   <si>
     <t>溪湖鎮</t>
   </si>
   <si>
+    <t>074661</t>
+  </si>
+  <si>
+    <t>縣立東溪國小</t>
+  </si>
+  <si>
+    <t>074662</t>
+  </si>
+  <si>
+    <t>縣立湖西國小</t>
+  </si>
+  <si>
     <t>074660</t>
   </si>
   <si>
     <t>縣立溪湖國小</t>
   </si>
   <si>
-    <t>074661</t>
-[...2 lines deleted...]
-    <t>縣立東溪國小</t>
+    <t>074777</t>
+  </si>
+  <si>
+    <t>縣立湖北國小</t>
   </si>
   <si>
     <t>074665</t>
   </si>
   <si>
     <t>縣立媽厝國小</t>
   </si>
   <si>
-    <t>074662</t>
-[...10 lines deleted...]
-  <si>
     <t>074663</t>
   </si>
   <si>
     <t>縣立湖東國小</t>
   </si>
   <si>
-    <t>074664</t>
-[...4 lines deleted...]
-  <si>
     <t>074518</t>
   </si>
   <si>
     <t>縣立溪湖國中</t>
   </si>
   <si>
     <t>074339</t>
   </si>
   <si>
     <t>縣立成功高中</t>
   </si>
   <si>
     <t>大村鄉</t>
   </si>
   <si>
+    <t>074691</t>
+  </si>
+  <si>
+    <t>縣立村上國小</t>
+  </si>
+  <si>
     <t>074690</t>
   </si>
   <si>
     <t>縣立大西國小</t>
   </si>
   <si>
-    <t>074691</t>
-[...2 lines deleted...]
-    <t>縣立村上國小</t>
+    <t>074692</t>
+  </si>
+  <si>
+    <t>縣立村東國小</t>
   </si>
   <si>
     <t>074689</t>
   </si>
   <si>
     <t>縣立大村國小</t>
   </si>
   <si>
-    <t>074692</t>
-[...4 lines deleted...]
-  <si>
     <t>074525</t>
   </si>
   <si>
     <t>縣立大村國中</t>
   </si>
   <si>
     <t>埔鹽鄉</t>
   </si>
   <si>
+    <t>074670</t>
+  </si>
+  <si>
+    <t>縣立永樂國小</t>
+  </si>
+  <si>
     <t>074666</t>
   </si>
   <si>
     <t>縣立埔鹽國小</t>
   </si>
   <si>
+    <t>074669</t>
+  </si>
+  <si>
+    <t>縣立好修國小</t>
+  </si>
+  <si>
+    <t>074671</t>
+  </si>
+  <si>
+    <t>縣立新水國小</t>
+  </si>
+  <si>
+    <t>074672</t>
+  </si>
+  <si>
+    <t>縣立天盛國小</t>
+  </si>
+  <si>
+    <t>074668</t>
+  </si>
+  <si>
+    <t>縣立南港國小</t>
+  </si>
+  <si>
     <t>074667</t>
   </si>
   <si>
     <t>縣立大園國小</t>
   </si>
   <si>
-    <t>074671</t>
-[...28 lines deleted...]
-  <si>
     <t>074519</t>
   </si>
   <si>
     <t>縣立埔鹽國中</t>
   </si>
   <si>
     <t>田中鎮</t>
   </si>
   <si>
+    <t>074698</t>
+  </si>
+  <si>
+    <t>縣立田中國小</t>
+  </si>
+  <si>
+    <t>074703</t>
+  </si>
+  <si>
+    <t>縣立明禮國小</t>
+  </si>
+  <si>
     <t>074702</t>
   </si>
   <si>
     <t>縣立東和國小</t>
   </si>
   <si>
     <t>074776</t>
   </si>
   <si>
     <t>縣立新民國小</t>
   </si>
   <si>
-    <t>074703</t>
-[...2 lines deleted...]
-    <t>縣立明禮國小</t>
+    <t>074699</t>
+  </si>
+  <si>
+    <t>縣立三潭國小</t>
+  </si>
+  <si>
+    <t>074700</t>
+  </si>
+  <si>
+    <t>縣立大安國小</t>
   </si>
   <si>
     <t>074701</t>
   </si>
   <si>
     <t>縣立內安國小</t>
   </si>
   <si>
-    <t>074698</t>
-[...14 lines deleted...]
-    <t>縣立三潭國小</t>
+    <t>074328</t>
+  </si>
+  <si>
+    <t>縣立田中高中</t>
   </si>
   <si>
     <t>071317</t>
   </si>
   <si>
     <t>私立文興高中</t>
   </si>
   <si>
-    <t>074328</t>
-[...4 lines deleted...]
-  <si>
     <t>07c301</t>
   </si>
   <si>
     <t>誠正中學彰化分校</t>
   </si>
   <si>
     <t>北斗鎮</t>
   </si>
   <si>
+    <t>074714</t>
+  </si>
+  <si>
+    <t>縣立螺青國小</t>
+  </si>
+  <si>
     <t>074712</t>
   </si>
   <si>
     <t>縣立北斗國小</t>
   </si>
   <si>
     <t>074715</t>
   </si>
   <si>
     <t>縣立大新國小</t>
   </si>
   <si>
+    <t>074713</t>
+  </si>
+  <si>
+    <t>縣立萬來國小</t>
+  </si>
+  <si>
     <t>074716</t>
   </si>
   <si>
     <t>縣立螺陽國小</t>
   </si>
   <si>
-    <t>074714</t>
-[...10 lines deleted...]
-  <si>
     <t>074501</t>
   </si>
   <si>
     <t>縣立北斗國中</t>
   </si>
   <si>
     <t>田尾鄉</t>
   </si>
   <si>
+    <t>074720</t>
+  </si>
+  <si>
+    <t>縣立仁豐國小</t>
+  </si>
+  <si>
+    <t>074718</t>
+  </si>
+  <si>
+    <t>縣立南鎮國小</t>
+  </si>
+  <si>
+    <t>074717</t>
+  </si>
+  <si>
+    <t>縣立田尾國小</t>
+  </si>
+  <si>
     <t>074719</t>
   </si>
   <si>
     <t>縣立陸豐國小</t>
   </si>
   <si>
-    <t>074718</t>
-[...16 lines deleted...]
-  <si>
     <t>074531</t>
   </si>
   <si>
     <t>縣立田尾國中</t>
   </si>
   <si>
     <t>埤頭鄉</t>
   </si>
   <si>
     <t>074721</t>
   </si>
   <si>
     <t>縣立埤頭國小</t>
   </si>
   <si>
+    <t>074722</t>
+  </si>
+  <si>
+    <t>縣立合興國小</t>
+  </si>
+  <si>
+    <t>074724</t>
+  </si>
+  <si>
+    <t>縣立芙朝國小</t>
+  </si>
+  <si>
     <t>074726</t>
   </si>
   <si>
     <t>縣立大湖國小</t>
   </si>
   <si>
     <t>074723</t>
   </si>
   <si>
     <t>縣立豐崙國小</t>
   </si>
   <si>
-    <t>074722</t>
-[...16 lines deleted...]
-  <si>
     <t>074534</t>
   </si>
   <si>
     <t>縣立埤頭國中</t>
   </si>
   <si>
     <t>溪州鄉</t>
   </si>
   <si>
+    <t>074732</t>
+  </si>
+  <si>
+    <t>縣立成功國小</t>
+  </si>
+  <si>
+    <t>074735</t>
+  </si>
+  <si>
+    <t>縣立南州國小</t>
+  </si>
+  <si>
+    <t>074729</t>
+  </si>
+  <si>
+    <t>縣立三條國小</t>
+  </si>
+  <si>
+    <t>074727</t>
+  </si>
+  <si>
+    <t>縣立溪州國小</t>
+  </si>
+  <si>
+    <t>074734</t>
+  </si>
+  <si>
+    <t>縣立大莊國小</t>
+  </si>
+  <si>
+    <t>074731</t>
+  </si>
+  <si>
+    <t>縣立潮洋國小</t>
+  </si>
+  <si>
+    <t>074733</t>
+  </si>
+  <si>
+    <t>縣立圳寮國小</t>
+  </si>
+  <si>
     <t>074730</t>
   </si>
   <si>
     <t>縣立水尾國小</t>
   </si>
   <si>
-    <t>074734</t>
-[...40 lines deleted...]
-  <si>
     <t>074728</t>
   </si>
   <si>
     <t>縣立僑義國小</t>
   </si>
   <si>
     <t>074532</t>
   </si>
   <si>
     <t>縣立溪州國中</t>
   </si>
   <si>
     <t>074533</t>
   </si>
   <si>
     <t>縣立溪陽國中</t>
   </si>
   <si>
     <t>竹塘鄉</t>
   </si>
   <si>
+    <t>074753</t>
+  </si>
+  <si>
+    <t>縣立竹塘國小</t>
+  </si>
+  <si>
+    <t>074756</t>
+  </si>
+  <si>
+    <t>縣立長安國小</t>
+  </si>
+  <si>
     <t>074754</t>
   </si>
   <si>
     <t>縣立田頭國小</t>
   </si>
   <si>
     <t>074757</t>
   </si>
   <si>
     <t>縣立土庫國小</t>
   </si>
   <si>
-    <t>074753</t>
-[...10 lines deleted...]
-  <si>
     <t>074514</t>
   </si>
   <si>
     <t>縣立竹塘國中</t>
   </si>
   <si>
     <t>二林鎮</t>
   </si>
   <si>
+    <t>074738</t>
+  </si>
+  <si>
+    <t>縣立中正國小</t>
+  </si>
+  <si>
+    <t>074740</t>
+  </si>
+  <si>
+    <t>縣立香田國小</t>
+  </si>
+  <si>
+    <t>074737</t>
+  </si>
+  <si>
+    <t>縣立興華國小</t>
+  </si>
+  <si>
+    <t>074742</t>
+  </si>
+  <si>
+    <t>縣立萬興國小</t>
+  </si>
+  <si>
+    <t>074741</t>
+  </si>
+  <si>
+    <t>縣立廣興國小</t>
+  </si>
+  <si>
+    <t>074743</t>
+  </si>
+  <si>
+    <t>縣立新生國小</t>
+  </si>
+  <si>
+    <t>074745</t>
+  </si>
+  <si>
+    <t>縣立原斗國(中)小</t>
+  </si>
+  <si>
+    <t>074736</t>
+  </si>
+  <si>
+    <t>縣立二林國小</t>
+  </si>
+  <si>
+    <t>074739</t>
+  </si>
+  <si>
+    <t>縣立育德國小</t>
+  </si>
+  <si>
     <t>074744</t>
   </si>
   <si>
     <t>縣立中興國小</t>
   </si>
   <si>
-    <t>074737</t>
-[...58 lines deleted...]
-  <si>
     <t>074537</t>
   </si>
   <si>
     <t>縣立原斗國中(小)</t>
   </si>
   <si>
     <t>074512</t>
   </si>
   <si>
     <t>縣立萬興國中</t>
   </si>
   <si>
     <t>074313</t>
   </si>
   <si>
     <t>縣立二林高中</t>
   </si>
   <si>
     <t>大城鄉</t>
   </si>
   <si>
+    <t>074747</t>
+  </si>
+  <si>
+    <t>縣立大城國小</t>
+  </si>
+  <si>
     <t>074749</t>
   </si>
   <si>
     <t>縣立西港國小</t>
   </si>
   <si>
-    <t>074747</t>
-[...4 lines deleted...]
-  <si>
     <t>074750</t>
   </si>
   <si>
     <t>縣立美豐國小</t>
   </si>
   <si>
     <t>074515</t>
   </si>
   <si>
     <t>縣立大城國中</t>
   </si>
   <si>
     <t>芳苑鄉</t>
   </si>
   <si>
+    <t>074765</t>
+  </si>
+  <si>
+    <t>縣立王功國小</t>
+  </si>
+  <si>
+    <t>074759</t>
+  </si>
+  <si>
+    <t>縣立後寮國小</t>
+  </si>
+  <si>
+    <t>074760</t>
+  </si>
+  <si>
+    <t>縣立民權華德福實驗國(中)小</t>
+  </si>
+  <si>
+    <t>074763</t>
+  </si>
+  <si>
+    <t>縣立建新國小</t>
+  </si>
+  <si>
+    <t>074761</t>
+  </si>
+  <si>
+    <t>縣立育華國小</t>
+  </si>
+  <si>
     <t>074758</t>
   </si>
   <si>
     <t>縣立芳苑國小</t>
   </si>
   <si>
+    <t>074762</t>
+  </si>
+  <si>
+    <t>縣立草湖國小</t>
+  </si>
+  <si>
+    <t>074764</t>
+  </si>
+  <si>
+    <t>縣立漢寶國小</t>
+  </si>
+  <si>
+    <t>074766</t>
+  </si>
+  <si>
+    <t>縣立新寶國小</t>
+  </si>
+  <si>
     <t>074767</t>
   </si>
   <si>
     <t>縣立路上國小</t>
   </si>
   <si>
-    <t>074763</t>
-[...46 lines deleted...]
-  <si>
     <t>074517</t>
   </si>
   <si>
     <t>縣立芳苑國中</t>
   </si>
   <si>
     <t>074516</t>
   </si>
   <si>
     <t>縣立草湖國中</t>
   </si>
   <si>
     <t>074543</t>
   </si>
   <si>
     <t>縣立民權華德福實驗國中(小)</t>
   </si>
   <si>
     <t>二水鄉</t>
   </si>
   <si>
+    <t>074710</t>
+  </si>
+  <si>
+    <t>縣立復興國小</t>
+  </si>
+  <si>
+    <t>074709</t>
+  </si>
+  <si>
+    <t>縣立二水國小</t>
+  </si>
+  <si>
     <t>074711</t>
   </si>
   <si>
     <t>縣立源泉國小</t>
-  </si>
-[...10 lines deleted...]
-    <t>縣立二水國小</t>
   </si>
   <si>
     <t>074529</t>
   </si>
   <si>
     <t>縣立二水國中</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1882,51 +1864,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK223"/>
+  <dimension ref="A1:AK220"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2017,5780 +1999,5699 @@
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" t="s">
         <v>39</v>
       </c>
       <c r="D2" t="s">
         <v>40</v>
       </c>
       <c r="E2">
-        <v>79</v>
+        <v>370</v>
       </c>
       <c r="F2">
-        <v>59</v>
+        <v>317</v>
       </c>
       <c r="G2">
-        <v>138</v>
+        <v>687</v>
       </c>
       <c r="H2">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="I2">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="J2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K2">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="L2">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="M2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N2">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="O2">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="P2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="Q2">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="R2">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="S2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="T2">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="U2">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="V2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="W2">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="X2">
-        <v>4</v>
+        <v>64</v>
       </c>
       <c r="Y2">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" t="s">
         <v>42</v>
       </c>
       <c r="D3" t="s">
         <v>40</v>
       </c>
       <c r="E3">
-        <v>13</v>
+        <v>418</v>
       </c>
       <c r="F3">
-        <v>20</v>
+        <v>341</v>
       </c>
       <c r="G3">
-        <v>33</v>
+        <v>759</v>
       </c>
       <c r="H3">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="I3">
-        <v>2</v>
+        <v>36</v>
       </c>
       <c r="J3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K3">
-        <v>2</v>
+        <v>58</v>
       </c>
       <c r="L3">
-        <v>1</v>
+        <v>49</v>
       </c>
       <c r="M3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N3">
-        <v>4</v>
+        <v>69</v>
       </c>
       <c r="O3">
-        <v>5</v>
+        <v>50</v>
       </c>
       <c r="P3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="Q3">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="R3">
-        <v>3</v>
+        <v>65</v>
       </c>
       <c r="S3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="T3">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="U3">
-        <v>5</v>
+        <v>61</v>
       </c>
       <c r="V3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="W3">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="X3">
-        <v>4</v>
+        <v>78</v>
       </c>
       <c r="Y3">
-        <v>1</v>
+        <v>6</v>
+      </c>
+      <c r="AI3">
+        <v>1</v>
+      </c>
+      <c r="AJ3">
+        <v>2</v>
+      </c>
+      <c r="AK3">
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" t="s">
         <v>44</v>
       </c>
       <c r="D4" t="s">
         <v>40</v>
       </c>
       <c r="E4">
-        <v>632</v>
+        <v>450</v>
       </c>
       <c r="F4">
-        <v>569</v>
+        <v>448</v>
       </c>
       <c r="G4">
-        <v>1201</v>
+        <v>898</v>
       </c>
       <c r="H4">
-        <v>96</v>
+        <v>50</v>
       </c>
       <c r="I4">
+        <v>54</v>
+      </c>
+      <c r="J4">
+        <v>4</v>
+      </c>
+      <c r="K4">
+        <v>74</v>
+      </c>
+      <c r="L4">
+        <v>67</v>
+      </c>
+      <c r="M4">
+        <v>6</v>
+      </c>
+      <c r="N4">
+        <v>66</v>
+      </c>
+      <c r="O4">
+        <v>61</v>
+      </c>
+      <c r="P4">
+        <v>6</v>
+      </c>
+      <c r="Q4">
+        <v>85</v>
+      </c>
+      <c r="R4">
+        <v>82</v>
+      </c>
+      <c r="S4">
+        <v>7</v>
+      </c>
+      <c r="T4">
         <v>88</v>
       </c>
-      <c r="J4">
-[...31 lines deleted...]
-      </c>
       <c r="U4">
-        <v>87</v>
+        <v>102</v>
       </c>
       <c r="V4">
         <v>8</v>
       </c>
       <c r="W4">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="X4">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="Y4">
         <v>7</v>
-      </c>
-[...7 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" t="s">
         <v>46</v>
       </c>
       <c r="D5" t="s">
         <v>40</v>
       </c>
       <c r="E5">
-        <v>491</v>
+        <v>30</v>
       </c>
       <c r="F5">
-        <v>388</v>
+        <v>25</v>
       </c>
       <c r="G5">
-        <v>879</v>
+        <v>55</v>
       </c>
       <c r="H5">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="I5">
-        <v>60</v>
+        <v>4</v>
       </c>
       <c r="J5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K5">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L5">
-        <v>52</v>
+        <v>4</v>
       </c>
       <c r="M5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N5">
-        <v>77</v>
+        <v>5</v>
       </c>
       <c r="O5">
-        <v>52</v>
+        <v>1</v>
       </c>
       <c r="P5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="Q5">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="R5">
-        <v>75</v>
+        <v>7</v>
       </c>
       <c r="S5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="T5">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="U5">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="V5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="W5">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="X5">
-        <v>65</v>
+        <v>5</v>
       </c>
       <c r="Y5">
-        <v>6</v>
-[...7 lines deleted...]
-      <c r="AK5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6" t="s">
         <v>48</v>
       </c>
       <c r="D6" t="s">
         <v>40</v>
       </c>
       <c r="E6">
-        <v>334</v>
+        <v>158</v>
       </c>
       <c r="F6">
-        <v>314</v>
+        <v>154</v>
       </c>
       <c r="G6">
-        <v>648</v>
+        <v>312</v>
       </c>
       <c r="H6">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="I6">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="J6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K6">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="L6">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="M6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N6">
-        <v>65</v>
+        <v>19</v>
       </c>
       <c r="O6">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="P6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="Q6">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="R6">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="S6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T6">
-        <v>71</v>
+        <v>30</v>
       </c>
       <c r="U6">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="V6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="W6">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="X6">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="Y6">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" t="s">
         <v>50</v>
       </c>
       <c r="D7" t="s">
         <v>40</v>
       </c>
       <c r="E7">
-        <v>29</v>
+        <v>703</v>
       </c>
       <c r="F7">
-        <v>23</v>
+        <v>624</v>
       </c>
       <c r="G7">
-        <v>52</v>
+        <v>1327</v>
       </c>
       <c r="H7">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="I7">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="J7">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K7">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="L7">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="M7">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="N7">
-        <v>5</v>
+        <v>115</v>
       </c>
       <c r="O7">
-        <v>4</v>
+        <v>95</v>
       </c>
       <c r="P7">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="Q7">
-        <v>6</v>
+        <v>117</v>
       </c>
       <c r="R7">
-        <v>4</v>
+        <v>128</v>
       </c>
       <c r="S7">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="T7">
-        <v>7</v>
+        <v>137</v>
       </c>
       <c r="U7">
-        <v>5</v>
+        <v>101</v>
       </c>
       <c r="V7">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="W7">
-        <v>6</v>
+        <v>171</v>
       </c>
       <c r="X7">
-        <v>4</v>
+        <v>133</v>
       </c>
       <c r="Y7">
-        <v>1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>51</v>
       </c>
       <c r="C8" t="s">
         <v>52</v>
       </c>
       <c r="D8" t="s">
         <v>40</v>
       </c>
       <c r="E8">
-        <v>251</v>
+        <v>13</v>
       </c>
       <c r="F8">
-        <v>255</v>
+        <v>18</v>
       </c>
       <c r="G8">
-        <v>506</v>
+        <v>31</v>
       </c>
       <c r="H8">
-        <v>36</v>
+        <v>3</v>
       </c>
       <c r="I8">
-        <v>37</v>
+        <v>2</v>
       </c>
       <c r="J8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K8">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="L8">
-        <v>44</v>
+        <v>2</v>
       </c>
       <c r="M8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N8">
-        <v>44</v>
+        <v>2</v>
       </c>
       <c r="O8">
-        <v>46</v>
+        <v>1</v>
       </c>
       <c r="P8">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="Q8">
-        <v>42</v>
+        <v>4</v>
       </c>
       <c r="R8">
-        <v>43</v>
+        <v>5</v>
       </c>
       <c r="S8">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="T8">
-        <v>51</v>
+        <v>2</v>
       </c>
       <c r="U8">
-        <v>46</v>
+        <v>3</v>
       </c>
       <c r="V8">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W8">
-        <v>44</v>
+        <v>2</v>
       </c>
       <c r="X8">
-        <v>39</v>
+        <v>5</v>
       </c>
       <c r="Y8">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9" t="s">
         <v>53</v>
       </c>
       <c r="C9" t="s">
         <v>54</v>
       </c>
       <c r="D9" t="s">
         <v>40</v>
       </c>
       <c r="E9">
-        <v>155</v>
+        <v>555</v>
       </c>
       <c r="F9">
-        <v>154</v>
+        <v>493</v>
       </c>
       <c r="G9">
-        <v>309</v>
+        <v>1048</v>
       </c>
       <c r="H9">
-        <v>22</v>
+        <v>89</v>
       </c>
       <c r="I9">
-        <v>19</v>
+        <v>94</v>
       </c>
       <c r="J9">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="K9">
-        <v>19</v>
+        <v>108</v>
       </c>
       <c r="L9">
-        <v>26</v>
+        <v>79</v>
       </c>
       <c r="M9">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="N9">
-        <v>29</v>
+        <v>91</v>
       </c>
       <c r="O9">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="P9">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="Q9">
-        <v>30</v>
+        <v>97</v>
       </c>
       <c r="R9">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="S9">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="T9">
-        <v>30</v>
+        <v>77</v>
       </c>
       <c r="U9">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="V9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="W9">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="X9">
-        <v>17</v>
+        <v>88</v>
       </c>
       <c r="Y9">
+        <v>6</v>
+      </c>
+      <c r="AI9">
+        <v>13</v>
+      </c>
+      <c r="AJ9">
+        <v>6</v>
+      </c>
+      <c r="AK9">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" t="s">
         <v>56</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10">
-        <v>39</v>
+        <v>494</v>
       </c>
       <c r="F10">
-        <v>32</v>
+        <v>381</v>
       </c>
       <c r="G10">
-        <v>71</v>
+        <v>875</v>
       </c>
       <c r="H10">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="I10">
-        <v>6</v>
+        <v>57</v>
       </c>
       <c r="J10">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K10">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="L10">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="M10">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N10">
-        <v>9</v>
+        <v>78</v>
       </c>
       <c r="O10">
-        <v>8</v>
+        <v>52</v>
       </c>
       <c r="P10">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="Q10">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="R10">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="S10">
+        <v>5</v>
+      </c>
+      <c r="T10">
+        <v>97</v>
+      </c>
+      <c r="U10">
+        <v>76</v>
+      </c>
+      <c r="V10">
+        <v>7</v>
+      </c>
+      <c r="W10">
+        <v>95</v>
+      </c>
+      <c r="X10">
+        <v>82</v>
+      </c>
+      <c r="Y10">
+        <v>7</v>
+      </c>
+      <c r="AI10">
+        <v>7</v>
+      </c>
+      <c r="AJ10">
+        <v>3</v>
+      </c>
+      <c r="AK10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" t="s">
         <v>37</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" t="s">
         <v>58</v>
       </c>
       <c r="D11" t="s">
         <v>40</v>
       </c>
       <c r="E11">
-        <v>1195</v>
+        <v>336</v>
       </c>
       <c r="F11">
-        <v>1116</v>
+        <v>303</v>
       </c>
       <c r="G11">
-        <v>2311</v>
+        <v>639</v>
       </c>
       <c r="H11">
-        <v>190</v>
+        <v>60</v>
       </c>
       <c r="I11">
-        <v>152</v>
+        <v>50</v>
       </c>
       <c r="J11">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="K11">
-        <v>189</v>
+        <v>49</v>
       </c>
       <c r="L11">
-        <v>179</v>
+        <v>55</v>
       </c>
       <c r="M11">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="N11">
-        <v>186</v>
+        <v>45</v>
       </c>
       <c r="O11">
-        <v>188</v>
+        <v>42</v>
       </c>
       <c r="P11">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="Q11">
-        <v>196</v>
+        <v>65</v>
       </c>
       <c r="R11">
-        <v>175</v>
+        <v>47</v>
       </c>
       <c r="S11">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="T11">
-        <v>220</v>
+        <v>46</v>
       </c>
       <c r="U11">
-        <v>207</v>
+        <v>64</v>
       </c>
       <c r="V11">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="W11">
-        <v>214</v>
+        <v>71</v>
       </c>
       <c r="X11">
-        <v>215</v>
+        <v>45</v>
       </c>
       <c r="Y11">
-        <v>15</v>
+        <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" t="s">
         <v>60</v>
       </c>
       <c r="D12" t="s">
         <v>40</v>
       </c>
       <c r="E12">
-        <v>432</v>
+        <v>245</v>
       </c>
       <c r="F12">
-        <v>376</v>
+        <v>241</v>
       </c>
       <c r="G12">
-        <v>808</v>
+        <v>486</v>
       </c>
       <c r="H12">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="I12">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="J12">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K12">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="L12">
+        <v>36</v>
+      </c>
+      <c r="M12">
+        <v>3</v>
+      </c>
+      <c r="N12">
+        <v>34</v>
+      </c>
+      <c r="O12">
+        <v>45</v>
+      </c>
+      <c r="P12">
+        <v>3</v>
+      </c>
+      <c r="Q12">
+        <v>44</v>
+      </c>
+      <c r="R12">
+        <v>46</v>
+      </c>
+      <c r="S12">
+        <v>4</v>
+      </c>
+      <c r="T12">
+        <v>43</v>
+      </c>
+      <c r="U12">
+        <v>43</v>
+      </c>
+      <c r="V12">
+        <v>4</v>
+      </c>
+      <c r="W12">
         <v>51</v>
       </c>
-      <c r="M12">
-[...31 lines deleted...]
-      </c>
       <c r="X12">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="Y12">
-        <v>5</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13" t="s">
         <v>61</v>
       </c>
       <c r="C13" t="s">
         <v>62</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="E13">
-        <v>778</v>
+        <v>556</v>
       </c>
       <c r="F13">
-        <v>670</v>
+        <v>572</v>
       </c>
       <c r="G13">
-        <v>1448</v>
+        <v>1128</v>
       </c>
       <c r="H13">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="I13">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="J13">
         <v>7</v>
       </c>
       <c r="K13">
-        <v>112</v>
+        <v>68</v>
       </c>
       <c r="L13">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="M13">
+        <v>7</v>
+      </c>
+      <c r="N13">
+        <v>79</v>
+      </c>
+      <c r="O13">
+        <v>77</v>
+      </c>
+      <c r="P13">
+        <v>7</v>
+      </c>
+      <c r="Q13">
+        <v>105</v>
+      </c>
+      <c r="R13">
+        <v>106</v>
+      </c>
+      <c r="S13">
         <v>8</v>
       </c>
-      <c r="N13">
-[...5 lines deleted...]
-      <c r="P13">
+      <c r="T13">
+        <v>119</v>
+      </c>
+      <c r="U13">
+        <v>96</v>
+      </c>
+      <c r="V13">
         <v>9</v>
       </c>
-      <c r="Q13">
-[...5 lines deleted...]
-      <c r="S13">
+      <c r="W13">
+        <v>102</v>
+      </c>
+      <c r="X13">
+        <v>121</v>
+      </c>
+      <c r="Y13">
         <v>9</v>
       </c>
-      <c r="T13">
-[...15 lines deleted...]
-        <v>10</v>
+      <c r="AI13">
+        <v>9</v>
+      </c>
+      <c r="AJ13">
+        <v>6</v>
+      </c>
+      <c r="AK13">
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14" t="s">
         <v>63</v>
       </c>
       <c r="C14" t="s">
         <v>64</v>
       </c>
       <c r="D14" t="s">
         <v>40</v>
       </c>
       <c r="E14">
-        <v>361</v>
+        <v>80</v>
       </c>
       <c r="F14">
-        <v>322</v>
+        <v>66</v>
       </c>
       <c r="G14">
-        <v>683</v>
+        <v>146</v>
       </c>
       <c r="H14">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="I14">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="J14">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K14">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="L14">
-        <v>63</v>
+        <v>9</v>
       </c>
       <c r="M14">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N14">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="O14">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="P14">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="Q14">
-        <v>72</v>
+        <v>15</v>
       </c>
       <c r="R14">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="S14">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="T14">
-        <v>77</v>
+        <v>10</v>
       </c>
       <c r="U14">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="V14">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="W14">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="X14">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="Y14">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>65</v>
       </c>
       <c r="C15" t="s">
         <v>66</v>
       </c>
       <c r="D15" t="s">
         <v>40</v>
       </c>
       <c r="E15">
-        <v>471</v>
+        <v>637</v>
       </c>
       <c r="F15">
-        <v>483</v>
+        <v>563</v>
       </c>
       <c r="G15">
-        <v>954</v>
+        <v>1200</v>
       </c>
       <c r="H15">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="I15">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="J15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K15">
-        <v>61</v>
+        <v>95</v>
       </c>
       <c r="L15">
-        <v>60</v>
+        <v>86</v>
       </c>
       <c r="M15">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="N15">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="O15">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="P15">
         <v>7</v>
       </c>
       <c r="Q15">
+        <v>120</v>
+      </c>
+      <c r="R15">
+        <v>112</v>
+      </c>
+      <c r="S15">
+        <v>9</v>
+      </c>
+      <c r="T15">
+        <v>119</v>
+      </c>
+      <c r="U15">
+        <v>99</v>
+      </c>
+      <c r="V15">
+        <v>8</v>
+      </c>
+      <c r="W15">
+        <v>109</v>
+      </c>
+      <c r="X15">
         <v>88</v>
       </c>
-      <c r="R15">
-[...2 lines deleted...]
-      <c r="S15">
+      <c r="Y15">
         <v>8</v>
       </c>
-      <c r="T15">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="AI15">
+        <v>8</v>
+      </c>
+      <c r="AJ15">
+        <v>1</v>
+      </c>
+      <c r="AK15">
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16" t="s">
         <v>67</v>
       </c>
       <c r="C16" t="s">
         <v>68</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16">
-        <v>569</v>
+        <v>23</v>
       </c>
       <c r="F16">
-        <v>594</v>
+        <v>21</v>
       </c>
       <c r="G16">
-        <v>1163</v>
-[...7 lines deleted...]
-      <c r="J16">
+        <v>44</v>
+      </c>
+      <c r="K16">
+        <v>2</v>
+      </c>
+      <c r="L16">
+        <v>4</v>
+      </c>
+      <c r="M16">
+        <v>1</v>
+      </c>
+      <c r="N16">
+        <v>3</v>
+      </c>
+      <c r="O16">
+        <v>3</v>
+      </c>
+      <c r="P16">
+        <v>1</v>
+      </c>
+      <c r="Q16">
+        <v>5</v>
+      </c>
+      <c r="R16">
+        <v>4</v>
+      </c>
+      <c r="S16">
+        <v>1</v>
+      </c>
+      <c r="T16">
+        <v>6</v>
+      </c>
+      <c r="U16">
+        <v>5</v>
+      </c>
+      <c r="V16">
+        <v>1</v>
+      </c>
+      <c r="W16">
         <v>7</v>
       </c>
-      <c r="K16">
-[...37 lines deleted...]
-      </c>
       <c r="X16">
-        <v>110</v>
+        <v>5</v>
       </c>
       <c r="Y16">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>69</v>
       </c>
       <c r="C17" t="s">
         <v>70</v>
       </c>
       <c r="D17" t="s">
         <v>40</v>
       </c>
       <c r="E17">
-        <v>570</v>
+        <v>993</v>
       </c>
       <c r="F17">
-        <v>484</v>
+        <v>916</v>
       </c>
       <c r="G17">
-        <v>1054</v>
-[...8 lines deleted...]
-        <v>7</v>
+        <v>1909</v>
       </c>
       <c r="K17">
-        <v>91</v>
+        <v>191</v>
       </c>
       <c r="L17">
-        <v>72</v>
+        <v>152</v>
       </c>
       <c r="M17">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="N17">
-        <v>98</v>
+        <v>196</v>
       </c>
       <c r="O17">
-        <v>65</v>
+        <v>187</v>
       </c>
       <c r="P17">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="Q17">
-        <v>76</v>
+        <v>187</v>
       </c>
       <c r="R17">
-        <v>88</v>
+        <v>192</v>
       </c>
       <c r="S17">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="T17">
-        <v>80</v>
+        <v>199</v>
       </c>
       <c r="U17">
-        <v>88</v>
+        <v>179</v>
       </c>
       <c r="V17">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="W17">
-        <v>109</v>
+        <v>220</v>
       </c>
       <c r="X17">
-        <v>85</v>
+        <v>206</v>
       </c>
       <c r="Y17">
-        <v>7</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>71</v>
       </c>
       <c r="C18" t="s">
         <v>72</v>
       </c>
       <c r="D18" t="s">
         <v>40</v>
       </c>
       <c r="E18">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F18">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="G18">
-        <v>59</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>63</v>
       </c>
       <c r="K18">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="L18">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M18">
         <v>1</v>
       </c>
       <c r="N18">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="O18">
         <v>7</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
       <c r="Q18">
         <v>7</v>
       </c>
       <c r="R18">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="S18">
         <v>1</v>
       </c>
       <c r="T18">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="U18">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="V18">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="Y18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19" t="s">
         <v>73</v>
       </c>
       <c r="C19" t="s">
         <v>74</v>
       </c>
       <c r="D19" t="s">
         <v>75</v>
       </c>
       <c r="E19">
-        <v>792</v>
+        <v>563</v>
       </c>
       <c r="F19">
-        <v>758</v>
+        <v>579</v>
       </c>
       <c r="G19">
-        <v>1550</v>
+        <v>1142</v>
       </c>
       <c r="Z19">
-        <v>281</v>
+        <v>161</v>
       </c>
       <c r="AA19">
-        <v>240</v>
+        <v>161</v>
       </c>
       <c r="AB19">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="AC19">
-        <v>251</v>
+        <v>205</v>
       </c>
       <c r="AD19">
-        <v>265</v>
+        <v>195</v>
       </c>
       <c r="AE19">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="AF19">
-        <v>260</v>
+        <v>197</v>
       </c>
       <c r="AG19">
-        <v>253</v>
+        <v>223</v>
       </c>
       <c r="AH19">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" t="s">
         <v>37</v>
       </c>
       <c r="B20" t="s">
         <v>76</v>
       </c>
       <c r="C20" t="s">
         <v>77</v>
       </c>
       <c r="D20" t="s">
         <v>75</v>
       </c>
       <c r="E20">
-        <v>201</v>
+        <v>22</v>
       </c>
       <c r="F20">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G20">
-        <v>378</v>
+        <v>38</v>
       </c>
       <c r="Z20">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="AA20">
-        <v>64</v>
+        <v>5</v>
       </c>
       <c r="AB20">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="AC20">
-        <v>73</v>
+        <v>6</v>
       </c>
       <c r="AD20">
-        <v>60</v>
+        <v>8</v>
       </c>
       <c r="AE20">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="AF20">
-        <v>59</v>
+        <v>9</v>
       </c>
       <c r="AG20">
-        <v>53</v>
+        <v>3</v>
       </c>
       <c r="AH20">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" t="s">
         <v>37</v>
       </c>
       <c r="B21" t="s">
         <v>78</v>
       </c>
       <c r="C21" t="s">
         <v>79</v>
       </c>
       <c r="D21" t="s">
         <v>75</v>
       </c>
       <c r="E21">
-        <v>265</v>
+        <v>156</v>
       </c>
       <c r="F21">
-        <v>224</v>
+        <v>157</v>
       </c>
       <c r="G21">
-        <v>489</v>
+        <v>313</v>
       </c>
       <c r="Z21">
-        <v>98</v>
+        <v>45</v>
       </c>
       <c r="AA21">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="AB21">
+        <v>6</v>
+      </c>
+      <c r="AC21">
+        <v>60</v>
+      </c>
+      <c r="AD21">
+        <v>49</v>
+      </c>
+      <c r="AE21">
         <v>7</v>
       </c>
-      <c r="AC21">
-[...7 lines deleted...]
-      </c>
       <c r="AF21">
-        <v>89</v>
+        <v>51</v>
       </c>
       <c r="AG21">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="AH21">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22" t="s">
         <v>80</v>
       </c>
       <c r="C22" t="s">
         <v>81</v>
       </c>
       <c r="D22" t="s">
         <v>75</v>
       </c>
       <c r="E22">
-        <v>1061</v>
+        <v>256</v>
       </c>
       <c r="F22">
-        <v>851</v>
+        <v>222</v>
       </c>
       <c r="G22">
-        <v>1912</v>
+        <v>478</v>
       </c>
       <c r="Z22">
-        <v>359</v>
+        <v>81</v>
       </c>
       <c r="AA22">
-        <v>283</v>
+        <v>58</v>
       </c>
       <c r="AB22">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="AC22">
-        <v>343</v>
+        <v>96</v>
       </c>
       <c r="AD22">
-        <v>288</v>
+        <v>87</v>
       </c>
       <c r="AE22">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="AF22">
-        <v>359</v>
+        <v>79</v>
       </c>
       <c r="AG22">
-        <v>280</v>
+        <v>77</v>
       </c>
       <c r="AH22">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23" t="s">
         <v>82</v>
       </c>
       <c r="C23" t="s">
         <v>83</v>
       </c>
       <c r="D23" t="s">
         <v>75</v>
       </c>
       <c r="E23">
-        <v>572</v>
+        <v>1057</v>
       </c>
       <c r="F23">
-        <v>589</v>
+        <v>860</v>
       </c>
       <c r="G23">
-        <v>1161</v>
+        <v>1917</v>
       </c>
       <c r="Z23">
-        <v>204</v>
+        <v>358</v>
       </c>
       <c r="AA23">
-        <v>195</v>
+        <v>291</v>
       </c>
       <c r="AB23">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="AC23">
-        <v>198</v>
+        <v>356</v>
       </c>
       <c r="AD23">
-        <v>222</v>
+        <v>281</v>
       </c>
       <c r="AE23">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="AF23">
-        <v>170</v>
+        <v>343</v>
       </c>
       <c r="AG23">
-        <v>172</v>
+        <v>288</v>
       </c>
       <c r="AH23">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24" t="s">
         <v>84</v>
       </c>
       <c r="C24" t="s">
         <v>85</v>
       </c>
       <c r="D24" t="s">
         <v>75</v>
       </c>
       <c r="E24">
-        <v>156</v>
+        <v>193</v>
       </c>
       <c r="F24">
-        <v>136</v>
+        <v>177</v>
       </c>
       <c r="G24">
-        <v>292</v>
+        <v>370</v>
       </c>
       <c r="Z24">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="AA24">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="AB24">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="AC24">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="AD24">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="AE24">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="AF24">
-        <v>50</v>
+        <v>73</v>
       </c>
       <c r="AG24">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="AH24">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25" t="s">
         <v>86</v>
       </c>
       <c r="C25" t="s">
         <v>87</v>
       </c>
       <c r="D25" t="s">
         <v>75</v>
       </c>
       <c r="E25">
-        <v>21</v>
+        <v>965</v>
       </c>
       <c r="F25">
-        <v>16</v>
+        <v>816</v>
       </c>
       <c r="G25">
-        <v>37</v>
+        <v>1781</v>
       </c>
       <c r="Z25">
-        <v>6</v>
+        <v>292</v>
       </c>
       <c r="AA25">
-        <v>7</v>
+        <v>266</v>
       </c>
       <c r="AB25">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="AC25">
-        <v>9</v>
+        <v>315</v>
       </c>
       <c r="AD25">
-        <v>3</v>
+        <v>255</v>
       </c>
       <c r="AE25">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="AF25">
-        <v>6</v>
+        <v>358</v>
       </c>
       <c r="AG25">
-        <v>6</v>
+        <v>295</v>
       </c>
       <c r="AH25">
-        <v>1</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26" t="s">
         <v>88</v>
       </c>
       <c r="C26" t="s">
         <v>89</v>
       </c>
       <c r="D26" t="s">
         <v>75</v>
       </c>
       <c r="E26">
-        <v>971</v>
+        <v>288</v>
       </c>
       <c r="F26">
-        <v>791</v>
+        <v>317</v>
       </c>
       <c r="G26">
-        <v>1762</v>
-[...8 lines deleted...]
-        <v>20</v>
+        <v>605</v>
       </c>
       <c r="AC26">
-        <v>360</v>
+        <v>152</v>
       </c>
       <c r="AD26">
-        <v>295</v>
+        <v>153</v>
       </c>
       <c r="AE26">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="AF26">
-        <v>294</v>
+        <v>136</v>
       </c>
       <c r="AG26">
-        <v>239</v>
+        <v>164</v>
       </c>
       <c r="AH26">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27" t="s">
         <v>90</v>
       </c>
       <c r="C27" t="s">
         <v>91</v>
       </c>
       <c r="D27" t="s">
         <v>75</v>
       </c>
       <c r="E27">
-        <v>390</v>
+        <v>531</v>
       </c>
       <c r="F27">
-        <v>437</v>
+        <v>505</v>
       </c>
       <c r="G27">
-        <v>827</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>1036</v>
       </c>
       <c r="AC27">
-        <v>138</v>
+        <v>281</v>
       </c>
       <c r="AD27">
-        <v>163</v>
+        <v>240</v>
       </c>
       <c r="AE27">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="AF27">
-        <v>101</v>
+        <v>250</v>
       </c>
       <c r="AG27">
-        <v>122</v>
+        <v>265</v>
       </c>
       <c r="AH27">
-        <v>10</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" t="s">
         <v>92</v>
       </c>
       <c r="B28" t="s">
         <v>93</v>
       </c>
       <c r="C28" t="s">
         <v>94</v>
       </c>
       <c r="D28" t="s">
         <v>40</v>
       </c>
       <c r="E28">
-        <v>44</v>
+        <v>177</v>
       </c>
       <c r="F28">
-        <v>36</v>
+        <v>183</v>
       </c>
       <c r="G28">
-        <v>80</v>
+        <v>360</v>
       </c>
       <c r="H28">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="I28">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="J28">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K28">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="L28">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="M28">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N28">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="O28">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="P28">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q28">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="R28">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="S28">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T28">
-        <v>6</v>
+        <v>35</v>
       </c>
       <c r="U28">
-        <v>3</v>
+        <v>38</v>
       </c>
       <c r="V28">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W28">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="X28">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="Y28">
+        <v>2</v>
+      </c>
+      <c r="AI28">
+        <v>2</v>
+      </c>
+      <c r="AJ28">
+        <v>0</v>
+      </c>
+      <c r="AK28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" t="s">
         <v>95</v>
       </c>
       <c r="C29" t="s">
         <v>96</v>
       </c>
       <c r="D29" t="s">
         <v>40</v>
       </c>
       <c r="E29">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F29">
         <v>26</v>
       </c>
       <c r="G29">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="H29">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="I29">
         <v>2</v>
       </c>
       <c r="J29">
         <v>1</v>
       </c>
       <c r="K29">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L29">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M29">
         <v>1</v>
       </c>
       <c r="N29">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="O29">
         <v>7</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
       <c r="Q29">
+        <v>7</v>
+      </c>
+      <c r="R29">
+        <v>3</v>
+      </c>
+      <c r="S29">
+        <v>1</v>
+      </c>
+      <c r="T29">
+        <v>8</v>
+      </c>
+      <c r="U29">
+        <v>4</v>
+      </c>
+      <c r="V29">
+        <v>1</v>
+      </c>
+      <c r="W29">
+        <v>5</v>
+      </c>
+      <c r="X29">
         <v>6</v>
-      </c>
-[...19 lines deleted...]
-        <v>4</v>
       </c>
       <c r="Y29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>97</v>
       </c>
       <c r="C30" t="s">
         <v>98</v>
       </c>
       <c r="D30" t="s">
         <v>40</v>
       </c>
       <c r="E30">
-        <v>184</v>
+        <v>43</v>
       </c>
       <c r="F30">
-        <v>179</v>
+        <v>37</v>
       </c>
       <c r="G30">
-        <v>363</v>
+        <v>80</v>
       </c>
       <c r="H30">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="I30">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="J30">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K30">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="L30">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="M30">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N30">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="O30">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="P30">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q30">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="R30">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="S30">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T30">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="U30">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="V30">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W30">
-        <v>34</v>
+        <v>6</v>
       </c>
       <c r="X30">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="Y30">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="AK30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>99</v>
       </c>
       <c r="C31" t="s">
         <v>100</v>
       </c>
       <c r="D31" t="s">
         <v>40</v>
       </c>
       <c r="E31">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F31">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="G31">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="H31">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I31">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
       <c r="K31">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L31">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M31">
         <v>1</v>
       </c>
       <c r="N31">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="O31">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
       <c r="Q31">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="R31">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="S31">
         <v>1</v>
       </c>
       <c r="T31">
         <v>6</v>
       </c>
       <c r="U31">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="V31">
         <v>1</v>
       </c>
       <c r="W31">
         <v>6</v>
       </c>
       <c r="X31">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="Y31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>101</v>
       </c>
       <c r="C32" t="s">
         <v>102</v>
       </c>
       <c r="D32" t="s">
         <v>40</v>
       </c>
       <c r="E32">
-        <v>71</v>
+        <v>28</v>
       </c>
       <c r="F32">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="G32">
-        <v>126</v>
+        <v>53</v>
       </c>
       <c r="H32">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="I32">
+        <v>3</v>
+      </c>
+      <c r="J32">
+        <v>1</v>
+      </c>
+      <c r="K32">
+        <v>5</v>
+      </c>
+      <c r="L32">
+        <v>3</v>
+      </c>
+      <c r="M32">
+        <v>1</v>
+      </c>
+      <c r="N32">
+        <v>4</v>
+      </c>
+      <c r="O32">
+        <v>3</v>
+      </c>
+      <c r="P32">
+        <v>1</v>
+      </c>
+      <c r="Q32">
+        <v>5</v>
+      </c>
+      <c r="R32">
+        <v>5</v>
+      </c>
+      <c r="S32">
+        <v>1</v>
+      </c>
+      <c r="T32">
+        <v>6</v>
+      </c>
+      <c r="U32">
+        <v>4</v>
+      </c>
+      <c r="V32">
+        <v>1</v>
+      </c>
+      <c r="W32">
+        <v>6</v>
+      </c>
+      <c r="X32">
         <v>7</v>
-      </c>
-[...43 lines deleted...]
-        <v>11</v>
       </c>
       <c r="Y32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>103</v>
       </c>
       <c r="C33" t="s">
         <v>104</v>
       </c>
       <c r="D33" t="s">
         <v>40</v>
       </c>
       <c r="E33">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="F33">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G33">
-        <v>63</v>
+        <v>121</v>
       </c>
       <c r="H33">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="I33">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="J33">
         <v>1</v>
       </c>
       <c r="K33">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="L33">
         <v>7</v>
       </c>
       <c r="M33">
         <v>1</v>
       </c>
       <c r="N33">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="O33">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
       <c r="Q33">
+        <v>11</v>
+      </c>
+      <c r="R33">
+        <v>9</v>
+      </c>
+      <c r="S33">
+        <v>1</v>
+      </c>
+      <c r="T33">
+        <v>13</v>
+      </c>
+      <c r="U33">
+        <v>10</v>
+      </c>
+      <c r="V33">
+        <v>1</v>
+      </c>
+      <c r="W33">
+        <v>14</v>
+      </c>
+      <c r="X33">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>4</v>
       </c>
       <c r="Y33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>105</v>
       </c>
       <c r="C34" t="s">
         <v>106</v>
       </c>
       <c r="D34" t="s">
         <v>75</v>
       </c>
       <c r="E34">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="F34">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="G34">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="Z34">
+        <v>39</v>
+      </c>
+      <c r="AA34">
+        <v>32</v>
+      </c>
+      <c r="AB34">
+        <v>3</v>
+      </c>
+      <c r="AC34">
         <v>35</v>
       </c>
-      <c r="AA34">
+      <c r="AD34">
         <v>33</v>
       </c>
-      <c r="AB34">
-[...2 lines deleted...]
-      <c r="AC34">
+      <c r="AE34">
+        <v>3</v>
+      </c>
+      <c r="AF34">
         <v>32</v>
       </c>
-      <c r="AD34">
-[...7 lines deleted...]
-      </c>
       <c r="AG34">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="AH34">
         <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" t="s">
         <v>107</v>
       </c>
       <c r="B35" t="s">
         <v>108</v>
       </c>
       <c r="C35" t="s">
         <v>109</v>
       </c>
       <c r="D35" t="s">
         <v>40</v>
       </c>
       <c r="E35">
-        <v>54</v>
+        <v>117</v>
       </c>
       <c r="F35">
-        <v>45</v>
+        <v>115</v>
       </c>
       <c r="G35">
-        <v>99</v>
+        <v>232</v>
       </c>
       <c r="H35">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="I35">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="J35">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K35">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="L35">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="M35">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N35">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="O35">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="P35">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q35">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="R35">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="S35">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T35">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="U35">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="V35">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W35">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="X35">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="Y35">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" t="s">
         <v>107</v>
       </c>
       <c r="B36" t="s">
         <v>110</v>
       </c>
       <c r="C36" t="s">
         <v>111</v>
       </c>
       <c r="D36" t="s">
         <v>40</v>
       </c>
       <c r="E36">
-        <v>123</v>
+        <v>76</v>
       </c>
       <c r="F36">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="G36">
-        <v>240</v>
+        <v>165</v>
       </c>
       <c r="H36">
+        <v>10</v>
+      </c>
+      <c r="I36">
+        <v>8</v>
+      </c>
+      <c r="J36">
+        <v>1</v>
+      </c>
+      <c r="K36">
+        <v>6</v>
+      </c>
+      <c r="L36">
+        <v>13</v>
+      </c>
+      <c r="M36">
+        <v>1</v>
+      </c>
+      <c r="N36">
+        <v>14</v>
+      </c>
+      <c r="O36">
+        <v>24</v>
+      </c>
+      <c r="P36">
+        <v>2</v>
+      </c>
+      <c r="Q36">
+        <v>16</v>
+      </c>
+      <c r="R36">
+        <v>15</v>
+      </c>
+      <c r="S36">
+        <v>2</v>
+      </c>
+      <c r="T36">
+        <v>16</v>
+      </c>
+      <c r="U36">
         <v>21</v>
       </c>
-      <c r="I36">
-[...37 lines deleted...]
-      </c>
       <c r="V36">
         <v>2</v>
       </c>
       <c r="W36">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="X36">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="Y36">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>112</v>
       </c>
       <c r="C37" t="s">
         <v>113</v>
       </c>
       <c r="D37" t="s">
         <v>40</v>
       </c>
       <c r="E37">
-        <v>94</v>
+        <v>48</v>
       </c>
       <c r="F37">
-        <v>80</v>
+        <v>47</v>
       </c>
       <c r="G37">
-        <v>174</v>
+        <v>95</v>
       </c>
       <c r="H37">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="I37">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="J37">
         <v>1</v>
       </c>
       <c r="K37">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="L37">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="M37">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N37">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="O37">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
       <c r="Q37">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="R37">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="S37">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T37">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="U37">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="V37">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W37">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="X37">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="Y37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>114</v>
       </c>
       <c r="C38" t="s">
         <v>115</v>
       </c>
       <c r="D38" t="s">
         <v>40</v>
       </c>
       <c r="E38">
-        <v>583</v>
+        <v>92</v>
       </c>
       <c r="F38">
-        <v>530</v>
+        <v>76</v>
       </c>
       <c r="G38">
-        <v>1113</v>
+        <v>168</v>
       </c>
       <c r="H38">
-        <v>93</v>
+        <v>11</v>
       </c>
       <c r="I38">
-        <v>76</v>
+        <v>7</v>
       </c>
       <c r="J38">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K38">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="L38">
-        <v>90</v>
+        <v>11</v>
       </c>
       <c r="M38">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="N38">
-        <v>94</v>
+        <v>19</v>
       </c>
       <c r="O38">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="P38">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="Q38">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="R38">
-        <v>76</v>
+        <v>12</v>
       </c>
       <c r="S38">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="T38">
-        <v>94</v>
+        <v>19</v>
       </c>
       <c r="U38">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="V38">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="W38">
-        <v>105</v>
+        <v>18</v>
       </c>
       <c r="X38">
-        <v>87</v>
+        <v>15</v>
       </c>
       <c r="Y38">
-        <v>8</v>
-[...7 lines deleted...]
-      <c r="AK38">
         <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" t="s">
         <v>116</v>
       </c>
       <c r="C39" t="s">
         <v>117</v>
       </c>
       <c r="D39" t="s">
         <v>40</v>
       </c>
       <c r="E39">
-        <v>33</v>
+        <v>559</v>
       </c>
       <c r="F39">
-        <v>22</v>
+        <v>513</v>
       </c>
       <c r="G39">
-        <v>55</v>
+        <v>1072</v>
       </c>
       <c r="H39">
+        <v>81</v>
+      </c>
+      <c r="I39">
+        <v>69</v>
+      </c>
+      <c r="J39">
         <v>6</v>
       </c>
-      <c r="I39">
-[...4 lines deleted...]
-      </c>
       <c r="K39">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="L39">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="M39">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="N39">
-        <v>4</v>
+        <v>100</v>
       </c>
       <c r="O39">
+        <v>90</v>
+      </c>
+      <c r="P39">
+        <v>7</v>
+      </c>
+      <c r="Q39">
+        <v>94</v>
+      </c>
+      <c r="R39">
+        <v>84</v>
+      </c>
+      <c r="S39">
+        <v>7</v>
+      </c>
+      <c r="T39">
+        <v>89</v>
+      </c>
+      <c r="U39">
+        <v>77</v>
+      </c>
+      <c r="V39">
         <v>6</v>
       </c>
-      <c r="P39">
-[...19 lines deleted...]
-      </c>
       <c r="W39">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="X39">
-        <v>5</v>
+        <v>116</v>
       </c>
       <c r="Y39">
-        <v>1</v>
+        <v>8</v>
+      </c>
+      <c r="AI39">
+        <v>9</v>
+      </c>
+      <c r="AJ39">
+        <v>1</v>
+      </c>
+      <c r="AK39">
+        <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" t="s">
         <v>118</v>
       </c>
       <c r="C40" t="s">
         <v>119</v>
       </c>
       <c r="D40" t="s">
         <v>40</v>
       </c>
       <c r="E40">
-        <v>83</v>
+        <v>31</v>
       </c>
       <c r="F40">
-        <v>96</v>
+        <v>20</v>
       </c>
       <c r="G40">
-        <v>179</v>
+        <v>51</v>
       </c>
       <c r="H40">
+        <v>3</v>
+      </c>
+      <c r="I40">
+        <v>3</v>
+      </c>
+      <c r="J40">
+        <v>1</v>
+      </c>
+      <c r="K40">
         <v>6</v>
       </c>
-      <c r="I40">
-[...7 lines deleted...]
-      </c>
       <c r="L40">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="M40">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N40">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="O40">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="P40">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q40">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="R40">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="S40">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T40">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="U40">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="V40">
         <v>1</v>
       </c>
       <c r="W40">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="X40">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="Y40">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>120</v>
       </c>
       <c r="C41" t="s">
         <v>121</v>
       </c>
       <c r="D41" t="s">
         <v>75</v>
       </c>
       <c r="E41">
-        <v>295</v>
+        <v>319</v>
       </c>
       <c r="F41">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="G41">
-        <v>562</v>
+        <v>591</v>
       </c>
       <c r="Z41">
+        <v>110</v>
+      </c>
+      <c r="AA41">
+        <v>78</v>
+      </c>
+      <c r="AB41">
+        <v>8</v>
+      </c>
+      <c r="AC41">
         <v>100</v>
       </c>
-      <c r="AA41">
+      <c r="AD41">
         <v>93</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AE41">
         <v>9</v>
       </c>
       <c r="AF41">
-        <v>86</v>
+        <v>109</v>
       </c>
       <c r="AG41">
-        <v>74</v>
+        <v>101</v>
       </c>
       <c r="AH41">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" t="s">
         <v>122</v>
       </c>
       <c r="B42" t="s">
         <v>123</v>
       </c>
       <c r="C42" t="s">
         <v>124</v>
       </c>
       <c r="D42" t="s">
         <v>40</v>
       </c>
       <c r="E42">
+        <v>476</v>
+      </c>
+      <c r="F42">
+        <v>417</v>
+      </c>
+      <c r="G42">
+        <v>893</v>
+      </c>
+      <c r="H42">
+        <v>81</v>
+      </c>
+      <c r="I42">
+        <v>59</v>
+      </c>
+      <c r="J42">
+        <v>5</v>
+      </c>
+      <c r="K42">
+        <v>59</v>
+      </c>
+      <c r="L42">
+        <v>69</v>
+      </c>
+      <c r="M42">
+        <v>5</v>
+      </c>
+      <c r="N42">
+        <v>75</v>
+      </c>
+      <c r="O42">
         <v>76</v>
       </c>
-      <c r="F42">
-[...14 lines deleted...]
-      <c r="K42">
+      <c r="P42">
         <v>6</v>
       </c>
-      <c r="L42">
-[...13 lines deleted...]
-      </c>
       <c r="Q42">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="R42">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="S42">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="T42">
-        <v>11</v>
+        <v>86</v>
       </c>
       <c r="U42">
-        <v>7</v>
+        <v>82</v>
       </c>
       <c r="V42">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="W42">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="X42">
-        <v>12</v>
+        <v>70</v>
       </c>
       <c r="Y42">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" t="s">
         <v>122</v>
       </c>
       <c r="B43" t="s">
         <v>125</v>
       </c>
       <c r="C43" t="s">
         <v>126</v>
       </c>
       <c r="D43" t="s">
         <v>40</v>
       </c>
       <c r="E43">
-        <v>487</v>
+        <v>78</v>
       </c>
       <c r="F43">
-        <v>435</v>
+        <v>64</v>
       </c>
       <c r="G43">
-        <v>922</v>
+        <v>142</v>
       </c>
       <c r="H43">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="I43">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="J43">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K43">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="L43">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="M43">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="N43">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="O43">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="P43">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="Q43">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="R43">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="S43">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="T43">
-        <v>86</v>
+        <v>18</v>
       </c>
       <c r="U43">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="V43">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="W43">
-        <v>92</v>
+        <v>12</v>
       </c>
       <c r="X43">
-        <v>77</v>
+        <v>14</v>
       </c>
       <c r="Y43">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>127</v>
       </c>
       <c r="C44" t="s">
         <v>128</v>
       </c>
       <c r="D44" t="s">
         <v>40</v>
       </c>
       <c r="E44">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F44">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G44">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="H44">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I44">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J44">
         <v>1</v>
       </c>
       <c r="K44">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L44">
+        <v>3</v>
+      </c>
+      <c r="M44">
+        <v>1</v>
+      </c>
+      <c r="N44">
+        <v>5</v>
+      </c>
+      <c r="O44">
         <v>8</v>
-      </c>
-[...7 lines deleted...]
-        <v>9</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
       <c r="Q44">
         <v>6</v>
       </c>
       <c r="R44">
+        <v>9</v>
+      </c>
+      <c r="S44">
+        <v>1</v>
+      </c>
+      <c r="T44">
+        <v>6</v>
+      </c>
+      <c r="U44">
         <v>10</v>
       </c>
-      <c r="S44">
-[...2 lines deleted...]
-      <c r="T44">
+      <c r="V44">
+        <v>1</v>
+      </c>
+      <c r="W44">
         <v>7</v>
       </c>
-      <c r="U44">
+      <c r="X44">
         <v>7</v>
-      </c>
-[...7 lines deleted...]
-        <v>3</v>
       </c>
       <c r="Y44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>129</v>
       </c>
       <c r="C45" t="s">
         <v>130</v>
       </c>
       <c r="D45" t="s">
         <v>40</v>
       </c>
       <c r="E45">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F45">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="G45">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="H45">
+        <v>24</v>
+      </c>
+      <c r="I45">
+        <v>33</v>
+      </c>
+      <c r="J45">
+        <v>3</v>
+      </c>
+      <c r="K45">
         <v>32</v>
       </c>
-      <c r="I45">
+      <c r="L45">
         <v>31</v>
       </c>
-      <c r="J45">
-[...2 lines deleted...]
-      <c r="K45">
+      <c r="M45">
+        <v>3</v>
+      </c>
+      <c r="N45">
         <v>38</v>
       </c>
-      <c r="L45">
+      <c r="O45">
         <v>24</v>
       </c>
-      <c r="M45">
-[...2 lines deleted...]
-      <c r="N45">
+      <c r="P45">
+        <v>3</v>
+      </c>
+      <c r="Q45">
         <v>41</v>
       </c>
-      <c r="O45">
+      <c r="R45">
         <v>41</v>
       </c>
-      <c r="P45">
-[...5 lines deleted...]
-      <c r="R45">
+      <c r="S45">
+        <v>3</v>
+      </c>
+      <c r="T45">
+        <v>49</v>
+      </c>
+      <c r="U45">
         <v>50</v>
       </c>
-      <c r="S45">
-[...7 lines deleted...]
-      </c>
       <c r="V45">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="W45">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="X45">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="Y45">
         <v>3</v>
       </c>
       <c r="AI45">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="AJ45">
         <v>3</v>
       </c>
       <c r="AK45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" t="s">
         <v>131</v>
       </c>
       <c r="C46" t="s">
         <v>132</v>
       </c>
       <c r="D46" t="s">
         <v>40</v>
       </c>
       <c r="E46">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="F46">
-        <v>41</v>
+        <v>71</v>
       </c>
       <c r="G46">
-        <v>106</v>
+        <v>156</v>
       </c>
       <c r="H46">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="I46">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="J46">
         <v>1</v>
       </c>
       <c r="K46">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="L46">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="M46">
         <v>1</v>
       </c>
       <c r="N46">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="O46">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
       <c r="Q46">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="R46">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="S46">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T46">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="U46">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="V46">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W46">
         <v>11</v>
       </c>
       <c r="X46">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="Y46">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="AK46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>133</v>
       </c>
       <c r="C47" t="s">
         <v>134</v>
       </c>
       <c r="D47" t="s">
         <v>40</v>
       </c>
       <c r="E47">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="F47">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="G47">
-        <v>142</v>
+        <v>85</v>
       </c>
       <c r="H47">
+        <v>6</v>
+      </c>
+      <c r="I47">
+        <v>5</v>
+      </c>
+      <c r="J47">
+        <v>1</v>
+      </c>
+      <c r="K47">
+        <v>8</v>
+      </c>
+      <c r="L47">
+        <v>6</v>
+      </c>
+      <c r="M47">
+        <v>1</v>
+      </c>
+      <c r="N47">
         <v>9</v>
       </c>
-      <c r="I47">
-[...16 lines deleted...]
-      </c>
       <c r="O47">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
       <c r="Q47">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="R47">
         <v>9</v>
       </c>
       <c r="S47">
         <v>1</v>
       </c>
       <c r="T47">
+        <v>5</v>
+      </c>
+      <c r="U47">
+        <v>3</v>
+      </c>
+      <c r="V47">
+        <v>1</v>
+      </c>
+      <c r="W47">
         <v>12</v>
       </c>
-      <c r="U47">
-[...7 lines deleted...]
-      </c>
       <c r="X47">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="Y47">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>135</v>
       </c>
       <c r="C48" t="s">
         <v>136</v>
       </c>
       <c r="D48" t="s">
         <v>75</v>
       </c>
       <c r="E48">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="F48">
-        <v>465</v>
+        <v>449</v>
       </c>
       <c r="G48">
-        <v>967</v>
+        <v>950</v>
       </c>
       <c r="Z48">
-        <v>201</v>
+        <v>143</v>
       </c>
       <c r="AA48">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="AB48">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="AC48">
-        <v>159</v>
+        <v>199</v>
       </c>
       <c r="AD48">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="AE48">
         <v>13</v>
       </c>
       <c r="AF48">
-        <v>142</v>
+        <v>159</v>
       </c>
       <c r="AG48">
-        <v>141</v>
+        <v>162</v>
       </c>
       <c r="AH48">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" t="s">
         <v>137</v>
       </c>
       <c r="B49" t="s">
         <v>138</v>
       </c>
       <c r="C49" t="s">
         <v>139</v>
       </c>
       <c r="D49" t="s">
         <v>40</v>
       </c>
       <c r="E49">
-        <v>112</v>
+        <v>364</v>
       </c>
       <c r="F49">
-        <v>84</v>
+        <v>360</v>
       </c>
       <c r="G49">
-        <v>196</v>
+        <v>724</v>
       </c>
       <c r="H49">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="I49">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="J49">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K49">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="L49">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="M49">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N49">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="O49">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="P49">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="Q49">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="R49">
-        <v>12</v>
+        <v>71</v>
       </c>
       <c r="S49">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="T49">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="U49">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="V49">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="W49">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="X49">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="Y49">
+        <v>5</v>
+      </c>
+      <c r="AI49">
+        <v>10</v>
+      </c>
+      <c r="AJ49">
+        <v>5</v>
+      </c>
+      <c r="AK49">
         <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" t="s">
         <v>137</v>
       </c>
       <c r="B50" t="s">
         <v>140</v>
       </c>
       <c r="C50" t="s">
         <v>141</v>
       </c>
       <c r="D50" t="s">
         <v>40</v>
       </c>
       <c r="E50">
-        <v>163</v>
+        <v>365</v>
       </c>
       <c r="F50">
-        <v>124</v>
+        <v>356</v>
       </c>
       <c r="G50">
-        <v>287</v>
+        <v>721</v>
       </c>
       <c r="H50">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="I50">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="J50">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K50">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="L50">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="M50">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N50">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="O50">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="P50">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Q50">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="R50">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="S50">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="T50">
-        <v>20</v>
+        <v>76</v>
       </c>
       <c r="U50">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="V50">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="W50">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="X50">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="Y50">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" t="s">
         <v>137</v>
       </c>
       <c r="B51" t="s">
         <v>142</v>
       </c>
       <c r="C51" t="s">
         <v>143</v>
       </c>
       <c r="D51" t="s">
         <v>40</v>
       </c>
       <c r="E51">
-        <v>359</v>
+        <v>153</v>
       </c>
       <c r="F51">
-        <v>327</v>
+        <v>111</v>
       </c>
       <c r="G51">
-        <v>686</v>
+        <v>264</v>
       </c>
       <c r="H51">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="I51">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="J51">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K51">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="L51">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="M51">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N51">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="O51">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="P51">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="Q51">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="R51">
-        <v>65</v>
+        <v>19</v>
       </c>
       <c r="S51">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="T51">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="U51">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="V51">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="W51">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="X51">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="Y51">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="AI51">
+        <v>9</v>
+      </c>
+      <c r="AJ51">
+        <v>1</v>
+      </c>
+      <c r="AK51">
+        <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" t="s">
         <v>137</v>
       </c>
       <c r="B52" t="s">
         <v>144</v>
       </c>
       <c r="C52" t="s">
         <v>145</v>
       </c>
       <c r="D52" t="s">
         <v>40</v>
       </c>
       <c r="E52">
-        <v>187</v>
+        <v>349</v>
       </c>
       <c r="F52">
-        <v>175</v>
+        <v>310</v>
       </c>
       <c r="G52">
-        <v>362</v>
+        <v>659</v>
       </c>
       <c r="H52">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="I52">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="J52">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K52">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="L52">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="M52">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N52">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="O52">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="P52">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Q52">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="R52">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="S52">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="T52">
-        <v>31</v>
+        <v>78</v>
       </c>
       <c r="U52">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="V52">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="W52">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="X52">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="Y52">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" t="s">
         <v>137</v>
       </c>
       <c r="B53" t="s">
         <v>146</v>
       </c>
       <c r="C53" t="s">
         <v>147</v>
       </c>
       <c r="D53" t="s">
         <v>40</v>
       </c>
       <c r="E53">
-        <v>63</v>
+        <v>170</v>
       </c>
       <c r="F53">
-        <v>55</v>
+        <v>167</v>
       </c>
       <c r="G53">
-        <v>118</v>
+        <v>337</v>
       </c>
       <c r="H53">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I53">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="J53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K53">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="L53">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="M53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N53">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="O53">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="P53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q53">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="R53">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="S53">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T53">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="U53">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="V53">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="W53">
+        <v>31</v>
+      </c>
+      <c r="X53">
+        <v>40</v>
+      </c>
+      <c r="Y53">
+        <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>148</v>
       </c>
       <c r="C54" t="s">
         <v>149</v>
       </c>
       <c r="D54" t="s">
         <v>40</v>
       </c>
       <c r="E54">
-        <v>118</v>
+        <v>778</v>
       </c>
       <c r="F54">
-        <v>77</v>
+        <v>731</v>
       </c>
       <c r="G54">
-        <v>195</v>
+        <v>1509</v>
       </c>
       <c r="H54">
+        <v>121</v>
+      </c>
+      <c r="I54">
+        <v>125</v>
+      </c>
+      <c r="J54">
+        <v>9</v>
+      </c>
+      <c r="K54">
+        <v>130</v>
+      </c>
+      <c r="L54">
+        <v>103</v>
+      </c>
+      <c r="M54">
+        <v>9</v>
+      </c>
+      <c r="N54">
+        <v>137</v>
+      </c>
+      <c r="O54">
+        <v>96</v>
+      </c>
+      <c r="P54">
+        <v>9</v>
+      </c>
+      <c r="Q54">
+        <v>119</v>
+      </c>
+      <c r="R54">
+        <v>145</v>
+      </c>
+      <c r="S54">
         <v>10</v>
       </c>
-      <c r="I54">
-[...8 lines deleted...]
-      <c r="L54">
+      <c r="T54">
+        <v>134</v>
+      </c>
+      <c r="U54">
+        <v>125</v>
+      </c>
+      <c r="V54">
         <v>10</v>
       </c>
-      <c r="M54">
-[...28 lines deleted...]
-      </c>
       <c r="W54">
-        <v>16</v>
+        <v>137</v>
       </c>
       <c r="X54">
-        <v>16</v>
+        <v>137</v>
       </c>
       <c r="Y54">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>150</v>
       </c>
       <c r="C55" t="s">
         <v>151</v>
       </c>
       <c r="D55" t="s">
         <v>40</v>
       </c>
       <c r="E55">
-        <v>399</v>
+        <v>79</v>
       </c>
       <c r="F55">
-        <v>366</v>
+        <v>67</v>
       </c>
       <c r="G55">
-        <v>765</v>
+        <v>146</v>
       </c>
       <c r="H55">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="I55">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="J55">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K55">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="L55">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="M55">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N55">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="O55">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c r="P55">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="Q55">
-        <v>76</v>
+        <v>12</v>
       </c>
       <c r="R55">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="S55">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="T55">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="U55">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="V55">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="W55">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="X55">
-        <v>59</v>
+        <v>5</v>
       </c>
       <c r="Y55">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="A56" t="s">
         <v>137</v>
       </c>
       <c r="B56" t="s">
         <v>152</v>
       </c>
       <c r="C56" t="s">
         <v>153</v>
       </c>
       <c r="D56" t="s">
         <v>40</v>
       </c>
       <c r="E56">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="F56">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="G56">
-        <v>140</v>
+        <v>169</v>
       </c>
       <c r="H56">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="I56">
+        <v>7</v>
+      </c>
+      <c r="J56">
+        <v>1</v>
+      </c>
+      <c r="K56">
+        <v>18</v>
+      </c>
+      <c r="L56">
+        <v>11</v>
+      </c>
+      <c r="M56">
+        <v>2</v>
+      </c>
+      <c r="N56">
+        <v>13</v>
+      </c>
+      <c r="O56">
         <v>8</v>
       </c>
-      <c r="J56">
-[...5 lines deleted...]
-      <c r="L56">
+      <c r="P56">
+        <v>1</v>
+      </c>
+      <c r="Q56">
+        <v>22</v>
+      </c>
+      <c r="R56">
+        <v>15</v>
+      </c>
+      <c r="S56">
+        <v>2</v>
+      </c>
+      <c r="T56">
+        <v>18</v>
+      </c>
+      <c r="U56">
+        <v>12</v>
+      </c>
+      <c r="V56">
+        <v>2</v>
+      </c>
+      <c r="W56">
+        <v>22</v>
+      </c>
+      <c r="X56">
         <v>14</v>
-      </c>
-[...34 lines deleted...]
-        <v>16</v>
       </c>
       <c r="Y56">
         <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="A57" t="s">
         <v>137</v>
       </c>
       <c r="B57" t="s">
         <v>154</v>
       </c>
       <c r="C57" t="s">
         <v>155</v>
       </c>
       <c r="D57" t="s">
         <v>40</v>
       </c>
       <c r="E57">
-        <v>410</v>
+        <v>68</v>
       </c>
       <c r="F57">
-        <v>383</v>
+        <v>62</v>
       </c>
       <c r="G57">
-        <v>793</v>
+        <v>130</v>
       </c>
       <c r="H57">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="I57">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="J57">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K57">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="L57">
-        <v>58</v>
+        <v>8</v>
       </c>
       <c r="M57">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N57">
-        <v>81</v>
+        <v>8</v>
       </c>
       <c r="O57">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="P57">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="Q57">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="R57">
-        <v>81</v>
+        <v>7</v>
       </c>
       <c r="S57">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="T57">
-        <v>78</v>
+        <v>19</v>
       </c>
       <c r="U57">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="V57">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="W57">
-        <v>78</v>
+        <v>9</v>
       </c>
       <c r="X57">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="Y57">
-        <v>5</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="A58" t="s">
         <v>137</v>
       </c>
       <c r="B58" t="s">
         <v>156</v>
       </c>
       <c r="C58" t="s">
         <v>157</v>
       </c>
       <c r="D58" t="s">
         <v>40</v>
       </c>
       <c r="E58">
-        <v>787</v>
+        <v>113</v>
       </c>
       <c r="F58">
-        <v>742</v>
+        <v>74</v>
       </c>
       <c r="G58">
-        <v>1529</v>
+        <v>187</v>
       </c>
       <c r="H58">
-        <v>130</v>
+        <v>12</v>
       </c>
       <c r="I58">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="J58">
+        <v>1</v>
+      </c>
+      <c r="K58">
         <v>9</v>
       </c>
-      <c r="K58">
-[...1 lines deleted...]
-      </c>
       <c r="L58">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="M58">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="N58">
-        <v>119</v>
+        <v>19</v>
       </c>
       <c r="O58">
-        <v>145</v>
+        <v>10</v>
       </c>
       <c r="P58">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="Q58">
-        <v>135</v>
+        <v>29</v>
       </c>
       <c r="R58">
-        <v>126</v>
+        <v>15</v>
       </c>
       <c r="S58">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="T58">
-        <v>137</v>
+        <v>23</v>
       </c>
       <c r="U58">
-        <v>138</v>
+        <v>13</v>
       </c>
       <c r="V58">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="W58">
-        <v>129</v>
+        <v>21</v>
       </c>
       <c r="X58">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="Y58">
-        <v>10</v>
+        <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="A59" t="s">
         <v>137</v>
       </c>
       <c r="B59" t="s">
         <v>158</v>
       </c>
       <c r="C59" t="s">
         <v>159</v>
       </c>
       <c r="D59" t="s">
         <v>75</v>
       </c>
       <c r="E59">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F59">
-        <v>316</v>
+        <v>331</v>
       </c>
       <c r="G59">
-        <v>654</v>
+        <v>675</v>
       </c>
       <c r="Z59">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="AA59">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="AB59">
         <v>9</v>
       </c>
       <c r="AC59">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="AD59">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="AE59">
         <v>9</v>
       </c>
       <c r="AF59">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="AG59">
-        <v>86</v>
+        <v>118</v>
       </c>
       <c r="AH59">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="A60" t="s">
         <v>137</v>
       </c>
       <c r="B60" t="s">
         <v>160</v>
       </c>
       <c r="C60" t="s">
         <v>161</v>
       </c>
       <c r="D60" t="s">
         <v>75</v>
       </c>
       <c r="E60">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F60">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="G60">
         <v>239</v>
       </c>
       <c r="Z60">
+        <v>38</v>
+      </c>
+      <c r="AA60">
+        <v>42</v>
+      </c>
+      <c r="AB60">
+        <v>3</v>
+      </c>
+      <c r="AC60">
         <v>41</v>
       </c>
-      <c r="AA60">
+      <c r="AD60">
         <v>39</v>
       </c>
-      <c r="AB60">
-[...2 lines deleted...]
-      <c r="AC60">
+      <c r="AE60">
+        <v>3</v>
+      </c>
+      <c r="AF60">
         <v>34</v>
       </c>
-      <c r="AD60">
-[...7 lines deleted...]
-      </c>
       <c r="AG60">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="AH60">
         <v>3</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="A61" t="s">
         <v>162</v>
       </c>
       <c r="B61" t="s">
         <v>163</v>
       </c>
       <c r="C61" t="s">
         <v>164</v>
       </c>
       <c r="D61" t="s">
         <v>40</v>
       </c>
       <c r="E61">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="F61">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="G61">
-        <v>68</v>
+        <v>94</v>
       </c>
       <c r="H61">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I61">
+        <v>8</v>
+      </c>
+      <c r="J61">
+        <v>1</v>
+      </c>
+      <c r="K61">
+        <v>5</v>
+      </c>
+      <c r="L61">
+        <v>10</v>
+      </c>
+      <c r="M61">
+        <v>1</v>
+      </c>
+      <c r="N61">
         <v>6</v>
       </c>
-      <c r="J61">
-[...13 lines deleted...]
-      </c>
       <c r="O61">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
       <c r="Q61">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="R61">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="S61">
         <v>1</v>
       </c>
       <c r="T61">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="U61">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="V61">
         <v>1</v>
       </c>
       <c r="W61">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="X61">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="Y61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="A62" t="s">
         <v>162</v>
       </c>
       <c r="B62" t="s">
         <v>165</v>
       </c>
       <c r="C62" t="s">
         <v>166</v>
       </c>
       <c r="D62" t="s">
         <v>40</v>
       </c>
       <c r="E62">
-        <v>192</v>
+        <v>267</v>
       </c>
       <c r="F62">
-        <v>164</v>
+        <v>225</v>
       </c>
       <c r="G62">
-        <v>356</v>
+        <v>492</v>
       </c>
       <c r="H62">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I62">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="J62">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K62">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="L62">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="M62">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N62">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="O62">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="P62">
         <v>3</v>
       </c>
       <c r="Q62">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="R62">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="S62">
         <v>3</v>
       </c>
       <c r="T62">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="U62">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="V62">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="W62">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="X62">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="Y62">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="A63" t="s">
         <v>162</v>
       </c>
       <c r="B63" t="s">
         <v>167</v>
       </c>
       <c r="C63" t="s">
         <v>168</v>
       </c>
       <c r="D63" t="s">
         <v>40</v>
       </c>
       <c r="E63">
-        <v>272</v>
+        <v>50</v>
       </c>
       <c r="F63">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="G63">
-        <v>514</v>
+        <v>89</v>
       </c>
       <c r="H63">
-        <v>36</v>
+        <v>4</v>
       </c>
       <c r="I63">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="J63">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K63">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="L63">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="M63">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N63">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="O63">
-        <v>38</v>
+        <v>4</v>
       </c>
       <c r="P63">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q63">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="R63">
-        <v>42</v>
+        <v>6</v>
       </c>
       <c r="S63">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="T63">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="U63">
-        <v>43</v>
+        <v>4</v>
       </c>
       <c r="V63">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W63">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="X63">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="Y63">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="A64" t="s">
         <v>162</v>
       </c>
       <c r="B64" t="s">
         <v>169</v>
       </c>
       <c r="C64" t="s">
         <v>170</v>
       </c>
       <c r="D64" t="s">
         <v>40</v>
       </c>
       <c r="E64">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="F64">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="G64">
-        <v>99</v>
+        <v>82</v>
       </c>
       <c r="H64">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="I64">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="J64">
         <v>1</v>
       </c>
       <c r="K64">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L64">
+        <v>4</v>
+      </c>
+      <c r="M64">
+        <v>1</v>
+      </c>
+      <c r="N64">
+        <v>8</v>
+      </c>
+      <c r="O64">
         <v>7</v>
       </c>
-      <c r="M64">
-[...5 lines deleted...]
-      <c r="O64">
+      <c r="P64">
+        <v>1</v>
+      </c>
+      <c r="Q64">
+        <v>7</v>
+      </c>
+      <c r="R64">
+        <v>7</v>
+      </c>
+      <c r="S64">
+        <v>1</v>
+      </c>
+      <c r="T64">
+        <v>7</v>
+      </c>
+      <c r="U64">
+        <v>3</v>
+      </c>
+      <c r="V64">
+        <v>1</v>
+      </c>
+      <c r="W64">
         <v>12</v>
       </c>
-      <c r="P64">
-[...22 lines deleted...]
-      </c>
       <c r="X64">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="Y64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="A65" t="s">
         <v>162</v>
       </c>
       <c r="B65" t="s">
         <v>171</v>
       </c>
       <c r="C65" t="s">
         <v>172</v>
       </c>
       <c r="D65" t="s">
         <v>40</v>
       </c>
       <c r="E65">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="F65">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="G65">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="H65">
+        <v>18</v>
+      </c>
+      <c r="I65">
+        <v>16</v>
+      </c>
+      <c r="J65">
+        <v>2</v>
+      </c>
+      <c r="K65">
         <v>22</v>
       </c>
-      <c r="I65">
+      <c r="L65">
         <v>12</v>
       </c>
-      <c r="J65">
-[...2 lines deleted...]
-      <c r="K65">
+      <c r="M65">
+        <v>2</v>
+      </c>
+      <c r="N65">
         <v>20</v>
       </c>
-      <c r="L65">
+      <c r="O65">
         <v>13</v>
       </c>
-      <c r="M65">
-[...2 lines deleted...]
-      <c r="N65">
+      <c r="P65">
+        <v>2</v>
+      </c>
+      <c r="Q65">
         <v>31</v>
       </c>
-      <c r="O65">
+      <c r="R65">
         <v>25</v>
       </c>
-      <c r="P65">
-[...2 lines deleted...]
-      <c r="Q65">
+      <c r="S65">
+        <v>2</v>
+      </c>
+      <c r="T65">
         <v>22</v>
       </c>
-      <c r="R65">
-[...5 lines deleted...]
-      <c r="T65">
+      <c r="U65">
+        <v>12</v>
+      </c>
+      <c r="V65">
+        <v>2</v>
+      </c>
+      <c r="W65">
         <v>24</v>
       </c>
-      <c r="U65">
+      <c r="X65">
         <v>18</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
       <c r="Y65">
         <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="A66" t="s">
         <v>162</v>
       </c>
       <c r="B66" t="s">
         <v>173</v>
       </c>
       <c r="C66" t="s">
         <v>174</v>
       </c>
       <c r="D66" t="s">
         <v>40</v>
       </c>
       <c r="E66">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="F66">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="G66">
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="H66">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="I66">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J66">
         <v>1</v>
       </c>
       <c r="K66">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="L66">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M66">
         <v>1</v>
       </c>
       <c r="N66">
         <v>7</v>
       </c>
       <c r="O66">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
       <c r="Q66">
+        <v>4</v>
+      </c>
+      <c r="R66">
+        <v>4</v>
+      </c>
+      <c r="S66">
+        <v>1</v>
+      </c>
+      <c r="T66">
+        <v>9</v>
+      </c>
+      <c r="U66">
+        <v>6</v>
+      </c>
+      <c r="V66">
+        <v>1</v>
+      </c>
+      <c r="W66">
         <v>8</v>
-      </c>
-[...16 lines deleted...]
-        <v>2</v>
       </c>
       <c r="X66">
         <v>6</v>
       </c>
       <c r="Y66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>175</v>
       </c>
       <c r="C67" t="s">
         <v>176</v>
       </c>
       <c r="D67" t="s">
         <v>40</v>
       </c>
       <c r="E67">
-        <v>55</v>
+        <v>163</v>
       </c>
       <c r="F67">
-        <v>42</v>
+        <v>132</v>
       </c>
       <c r="G67">
-        <v>97</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>295</v>
       </c>
       <c r="K67">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="L67">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="M67">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N67">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="O67">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="P67">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q67">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="R67">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="S67">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T67">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="U67">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="V67">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W67">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="X67">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="Y67">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>177</v>
       </c>
       <c r="C68" t="s">
         <v>178</v>
       </c>
       <c r="D68" t="s">
         <v>75</v>
       </c>
       <c r="E68">
-        <v>808</v>
+        <v>412</v>
       </c>
       <c r="F68">
-        <v>763</v>
+        <v>368</v>
       </c>
       <c r="G68">
-        <v>1571</v>
+        <v>780</v>
       </c>
       <c r="Z68">
-        <v>294</v>
+        <v>128</v>
       </c>
       <c r="AA68">
-        <v>254</v>
+        <v>126</v>
       </c>
       <c r="AB68">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="AC68">
-        <v>281</v>
+        <v>148</v>
       </c>
       <c r="AD68">
-        <v>285</v>
+        <v>110</v>
       </c>
       <c r="AE68">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="AF68">
-        <v>233</v>
+        <v>136</v>
       </c>
       <c r="AG68">
-        <v>224</v>
+        <v>132</v>
       </c>
       <c r="AH68">
-        <v>18</v>
+        <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>179</v>
       </c>
       <c r="C69" t="s">
         <v>180</v>
       </c>
       <c r="D69" t="s">
         <v>75</v>
       </c>
       <c r="E69">
-        <v>423</v>
+        <v>572</v>
       </c>
       <c r="F69">
-        <v>352</v>
+        <v>540</v>
       </c>
       <c r="G69">
-        <v>775</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>1112</v>
       </c>
       <c r="AC69">
-        <v>136</v>
+        <v>292</v>
       </c>
       <c r="AD69">
-        <v>131</v>
+        <v>254</v>
       </c>
       <c r="AE69">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="AF69">
-        <v>139</v>
+        <v>280</v>
       </c>
       <c r="AG69">
-        <v>111</v>
+        <v>286</v>
       </c>
       <c r="AH69">
-        <v>10</v>
+        <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="A70" t="s">
         <v>181</v>
       </c>
       <c r="B70" t="s">
         <v>182</v>
       </c>
       <c r="C70" t="s">
         <v>183</v>
       </c>
       <c r="D70" t="s">
         <v>40</v>
       </c>
       <c r="E70">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F70">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G70">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H70">
+        <v>7</v>
+      </c>
+      <c r="I70">
+        <v>4</v>
+      </c>
+      <c r="J70">
+        <v>1</v>
+      </c>
+      <c r="K70">
+        <v>10</v>
+      </c>
+      <c r="L70">
         <v>9</v>
       </c>
-      <c r="I70">
+      <c r="M70">
+        <v>1</v>
+      </c>
+      <c r="N70">
         <v>9</v>
       </c>
-      <c r="J70">
-[...11 lines deleted...]
-      <c r="N70">
+      <c r="O70">
+        <v>5</v>
+      </c>
+      <c r="P70">
+        <v>1</v>
+      </c>
+      <c r="Q70">
         <v>6</v>
       </c>
-      <c r="O70">
-[...5 lines deleted...]
-      <c r="Q70">
+      <c r="R70">
+        <v>5</v>
+      </c>
+      <c r="S70">
+        <v>1</v>
+      </c>
+      <c r="T70">
         <v>7</v>
       </c>
-      <c r="R70">
+      <c r="U70">
         <v>7</v>
       </c>
-      <c r="S70">
-[...2 lines deleted...]
-      <c r="T70">
+      <c r="V70">
+        <v>1</v>
+      </c>
+      <c r="W70">
         <v>6</v>
       </c>
-      <c r="U70">
-[...7 lines deleted...]
-      </c>
       <c r="X70">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="Y70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="A71" t="s">
         <v>181</v>
       </c>
       <c r="B71" t="s">
         <v>184</v>
       </c>
       <c r="C71" t="s">
         <v>185</v>
       </c>
       <c r="D71" t="s">
         <v>40</v>
       </c>
       <c r="E71">
-        <v>300</v>
+        <v>285</v>
       </c>
       <c r="F71">
-        <v>289</v>
+        <v>275</v>
       </c>
       <c r="G71">
-        <v>589</v>
+        <v>560</v>
       </c>
       <c r="H71">
+        <v>37</v>
+      </c>
+      <c r="I71">
+        <v>35</v>
+      </c>
+      <c r="J71">
+        <v>3</v>
+      </c>
+      <c r="K71">
+        <v>50</v>
+      </c>
+      <c r="L71">
+        <v>50</v>
+      </c>
+      <c r="M71">
+        <v>4</v>
+      </c>
+      <c r="N71">
+        <v>55</v>
+      </c>
+      <c r="O71">
+        <v>44</v>
+      </c>
+      <c r="P71">
+        <v>4</v>
+      </c>
+      <c r="Q71">
+        <v>54</v>
+      </c>
+      <c r="R71">
         <v>51</v>
       </c>
-      <c r="I71">
-[...8 lines deleted...]
-      <c r="L71">
+      <c r="S71">
+        <v>4</v>
+      </c>
+      <c r="T71">
+        <v>45</v>
+      </c>
+      <c r="U71">
         <v>44</v>
       </c>
-      <c r="M71">
-[...5 lines deleted...]
-      <c r="O71">
+      <c r="V71">
+        <v>4</v>
+      </c>
+      <c r="W71">
+        <v>44</v>
+      </c>
+      <c r="X71">
         <v>51</v>
-      </c>
-[...25 lines deleted...]
-        <v>54</v>
       </c>
       <c r="Y71">
         <v>4</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="A72" t="s">
         <v>181</v>
       </c>
       <c r="B72" t="s">
         <v>186</v>
       </c>
       <c r="C72" t="s">
         <v>187</v>
       </c>
       <c r="D72" t="s">
         <v>75</v>
       </c>
       <c r="E72">
-        <v>191</v>
+        <v>141</v>
       </c>
       <c r="F72">
-        <v>188</v>
+        <v>129</v>
       </c>
       <c r="G72">
-        <v>379</v>
-[...1 lines deleted...]
-      <c r="Z72">
+        <v>270</v>
+      </c>
+      <c r="AC72">
         <v>80</v>
       </c>
-      <c r="AA72">
-[...2 lines deleted...]
-      <c r="AB72">
+      <c r="AD72">
+        <v>70</v>
+      </c>
+      <c r="AE72">
         <v>6</v>
       </c>
-      <c r="AC72">
+      <c r="AF72">
         <v>61</v>
       </c>
-      <c r="AD72">
-[...7 lines deleted...]
-      </c>
       <c r="AG72">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AH72">
         <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="A73" t="s">
         <v>188</v>
       </c>
       <c r="B73" t="s">
         <v>189</v>
       </c>
       <c r="C73" t="s">
         <v>190</v>
       </c>
       <c r="D73" t="s">
         <v>40</v>
       </c>
       <c r="E73">
-        <v>372</v>
+        <v>361</v>
       </c>
       <c r="F73">
-        <v>374</v>
+        <v>366</v>
       </c>
       <c r="G73">
-        <v>746</v>
+        <v>727</v>
       </c>
       <c r="H73">
+        <v>56</v>
+      </c>
+      <c r="I73">
+        <v>57</v>
+      </c>
+      <c r="J73">
+        <v>5</v>
+      </c>
+      <c r="K73">
         <v>46</v>
       </c>
-      <c r="I73">
+      <c r="L73">
         <v>61</v>
       </c>
-      <c r="J73">
-[...7 lines deleted...]
-      </c>
       <c r="M73">
         <v>5</v>
       </c>
       <c r="N73">
+        <v>52</v>
+      </c>
+      <c r="O73">
+        <v>61</v>
+      </c>
+      <c r="P73">
+        <v>5</v>
+      </c>
+      <c r="Q73">
         <v>64</v>
       </c>
-      <c r="O73">
-[...7 lines deleted...]
-      </c>
       <c r="R73">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="S73">
+        <v>5</v>
+      </c>
+      <c r="T73">
+        <v>84</v>
+      </c>
+      <c r="U73">
+        <v>71</v>
+      </c>
+      <c r="V73">
         <v>6</v>
       </c>
-      <c r="T73">
+      <c r="W73">
         <v>59</v>
       </c>
-      <c r="U73">
+      <c r="X73">
         <v>66</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
       <c r="Y73">
         <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="A74" t="s">
         <v>188</v>
       </c>
       <c r="B74" t="s">
         <v>191</v>
       </c>
       <c r="C74" t="s">
         <v>192</v>
       </c>
       <c r="D74" t="s">
         <v>40</v>
       </c>
       <c r="E74">
-        <v>364</v>
+        <v>434</v>
       </c>
       <c r="F74">
-        <v>360</v>
+        <v>400</v>
       </c>
       <c r="G74">
-        <v>724</v>
+        <v>834</v>
       </c>
       <c r="H74">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="I74">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="J74">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K74">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="L74">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="M74">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="N74">
-        <v>51</v>
+        <v>67</v>
       </c>
       <c r="O74">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="P74">
         <v>5</v>
       </c>
       <c r="Q74">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="R74">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="S74">
         <v>5</v>
       </c>
       <c r="T74">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="U74">
         <v>66</v>
       </c>
       <c r="V74">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="W74">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="X74">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="Y74">
         <v>5</v>
-      </c>
-[...7 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="A75" t="s">
         <v>188</v>
       </c>
       <c r="B75" t="s">
         <v>193</v>
       </c>
       <c r="C75" t="s">
         <v>194</v>
       </c>
       <c r="D75" t="s">
         <v>40</v>
       </c>
       <c r="E75">
-        <v>648</v>
+        <v>633</v>
       </c>
       <c r="F75">
-        <v>614</v>
+        <v>624</v>
       </c>
       <c r="G75">
-        <v>1262</v>
+        <v>1257</v>
       </c>
       <c r="H75">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="I75">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="J75">
         <v>7</v>
       </c>
       <c r="K75">
         <v>94</v>
       </c>
       <c r="L75">
+        <v>92</v>
+      </c>
+      <c r="M75">
+        <v>7</v>
+      </c>
+      <c r="N75">
+        <v>94</v>
+      </c>
+      <c r="O75">
         <v>102</v>
-      </c>
-[...7 lines deleted...]
-        <v>116</v>
       </c>
       <c r="P75">
         <v>8</v>
       </c>
       <c r="Q75">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="R75">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="S75">
         <v>8</v>
       </c>
       <c r="T75">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="U75">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="V75">
         <v>8</v>
       </c>
       <c r="W75">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="X75">
-        <v>82</v>
+        <v>107</v>
       </c>
       <c r="Y75">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AI75">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="AJ75">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AK75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="A76" t="s">
         <v>188</v>
       </c>
       <c r="B76" t="s">
         <v>195</v>
       </c>
       <c r="C76" t="s">
         <v>196</v>
       </c>
       <c r="D76" t="s">
         <v>40</v>
       </c>
       <c r="E76">
-        <v>433</v>
+        <v>352</v>
       </c>
       <c r="F76">
-        <v>405</v>
+        <v>337</v>
       </c>
       <c r="G76">
-        <v>838</v>
+        <v>689</v>
       </c>
       <c r="H76">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="I76">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="J76">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K76">
+        <v>51</v>
+      </c>
+      <c r="L76">
+        <v>56</v>
+      </c>
+      <c r="M76">
+        <v>4</v>
+      </c>
+      <c r="N76">
+        <v>50</v>
+      </c>
+      <c r="O76">
+        <v>51</v>
+      </c>
+      <c r="P76">
+        <v>4</v>
+      </c>
+      <c r="Q76">
+        <v>51</v>
+      </c>
+      <c r="R76">
         <v>66</v>
       </c>
-      <c r="L76">
-[...19 lines deleted...]
-      </c>
       <c r="S76">
         <v>5</v>
       </c>
       <c r="T76">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="U76">
-        <v>71</v>
+        <v>52</v>
       </c>
       <c r="V76">
         <v>5</v>
       </c>
       <c r="W76">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="X76">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="Y76">
-        <v>5</v>
+        <v>6</v>
+      </c>
+      <c r="AI76">
+        <v>10</v>
+      </c>
+      <c r="AJ76">
+        <v>3</v>
+      </c>
+      <c r="AK76">
+        <v>2</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="A77" t="s">
         <v>188</v>
       </c>
       <c r="B77" t="s">
         <v>197</v>
       </c>
       <c r="C77" t="s">
         <v>198</v>
       </c>
       <c r="D77" t="s">
         <v>40</v>
       </c>
       <c r="E77">
-        <v>167</v>
+        <v>121</v>
       </c>
       <c r="F77">
-        <v>156</v>
+        <v>102</v>
       </c>
       <c r="G77">
-        <v>323</v>
+        <v>223</v>
       </c>
       <c r="H77">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="I77">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="J77">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K77">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="L77">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="M77">
         <v>2</v>
       </c>
       <c r="N77">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="O77">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="P77">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q77">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="R77">
+        <v>22</v>
+      </c>
+      <c r="S77">
+        <v>2</v>
+      </c>
+      <c r="T77">
+        <v>13</v>
+      </c>
+      <c r="U77">
         <v>24</v>
       </c>
-      <c r="S77">
-[...7 lines deleted...]
-      </c>
       <c r="V77">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="W77">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="X77">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="Y77">
         <v>2</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="A78" t="s">
         <v>188</v>
       </c>
       <c r="B78" t="s">
         <v>199</v>
       </c>
       <c r="C78" t="s">
         <v>200</v>
       </c>
       <c r="D78" t="s">
         <v>40</v>
       </c>
       <c r="E78">
-        <v>94</v>
+        <v>164</v>
       </c>
       <c r="F78">
-        <v>98</v>
+        <v>146</v>
       </c>
       <c r="G78">
-        <v>192</v>
+        <v>310</v>
       </c>
       <c r="H78">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="I78">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J78">
         <v>2</v>
       </c>
       <c r="K78">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="L78">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="M78">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N78">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="O78">
+        <v>18</v>
+      </c>
+      <c r="P78">
+        <v>2</v>
+      </c>
+      <c r="Q78">
+        <v>31</v>
+      </c>
+      <c r="R78">
+        <v>27</v>
+      </c>
+      <c r="S78">
+        <v>3</v>
+      </c>
+      <c r="T78">
+        <v>27</v>
+      </c>
+      <c r="U78">
         <v>23</v>
       </c>
-      <c r="P78">
-[...16 lines deleted...]
-      </c>
       <c r="V78">
         <v>2</v>
       </c>
       <c r="W78">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="X78">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="Y78">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>201</v>
       </c>
       <c r="C79" t="s">
         <v>202</v>
       </c>
       <c r="D79" t="s">
         <v>40</v>
       </c>
       <c r="E79">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="F79">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="G79">
-        <v>214</v>
+        <v>182</v>
       </c>
       <c r="H79">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I79">
+        <v>8</v>
+      </c>
+      <c r="J79">
+        <v>1</v>
+      </c>
+      <c r="K79">
+        <v>19</v>
+      </c>
+      <c r="L79">
+        <v>13</v>
+      </c>
+      <c r="M79">
+        <v>2</v>
+      </c>
+      <c r="N79">
+        <v>12</v>
+      </c>
+      <c r="O79">
         <v>14</v>
       </c>
-      <c r="J79">
-[...16 lines deleted...]
-      </c>
       <c r="P79">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q79">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="R79">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S79">
         <v>2</v>
       </c>
       <c r="T79">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U79">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="V79">
         <v>2</v>
       </c>
       <c r="W79">
         <v>15</v>
       </c>
       <c r="X79">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="Y79">
         <v>2</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>203</v>
       </c>
       <c r="C80" t="s">
         <v>204</v>
       </c>
       <c r="D80" t="s">
         <v>75</v>
       </c>
       <c r="E80">
-        <v>528</v>
+        <v>286</v>
       </c>
       <c r="F80">
-        <v>476</v>
+        <v>253</v>
       </c>
       <c r="G80">
-        <v>1004</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>539</v>
       </c>
       <c r="AC80">
-        <v>176</v>
+        <v>135</v>
       </c>
       <c r="AD80">
-        <v>159</v>
+        <v>124</v>
       </c>
       <c r="AE80">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="AF80">
-        <v>178</v>
+        <v>147</v>
       </c>
       <c r="AG80">
-        <v>155</v>
+        <v>128</v>
       </c>
       <c r="AH80">
-        <v>13</v>
+        <v>10</v>
+      </c>
+      <c r="AI80">
+        <v>4</v>
+      </c>
+      <c r="AJ80">
+        <v>1</v>
+      </c>
+      <c r="AK80">
+        <v>2</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="A81" t="s">
         <v>188</v>
       </c>
       <c r="B81" t="s">
         <v>205</v>
       </c>
       <c r="C81" t="s">
         <v>206</v>
       </c>
       <c r="D81" t="s">
         <v>75</v>
       </c>
       <c r="E81">
-        <v>400</v>
+        <v>351</v>
       </c>
       <c r="F81">
-        <v>370</v>
+        <v>321</v>
       </c>
       <c r="G81">
-        <v>770</v>
-[...8 lines deleted...]
-        <v>10</v>
+        <v>672</v>
       </c>
       <c r="AC81">
-        <v>147</v>
+        <v>175</v>
       </c>
       <c r="AD81">
-        <v>128</v>
+        <v>162</v>
       </c>
       <c r="AE81">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="AF81">
-        <v>108</v>
+        <v>176</v>
       </c>
       <c r="AG81">
-        <v>114</v>
+        <v>159</v>
       </c>
       <c r="AH81">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="A82" t="s">
         <v>188</v>
       </c>
       <c r="B82" t="s">
         <v>207</v>
       </c>
       <c r="C82" t="s">
         <v>208</v>
       </c>
       <c r="D82" t="s">
         <v>40</v>
       </c>
       <c r="E82">
         <v>14</v>
       </c>
       <c r="F82">
         <v>14</v>
       </c>
       <c r="G82">
         <v>28</v>
       </c>
       <c r="AI82">
@@ -7827,10201 +7728,9835 @@
       </c>
       <c r="AI83">
         <v>34</v>
       </c>
       <c r="AJ83">
         <v>23</v>
       </c>
       <c r="AK83">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="A84" t="s">
         <v>211</v>
       </c>
       <c r="B84" t="s">
         <v>212</v>
       </c>
       <c r="C84" t="s">
         <v>213</v>
       </c>
       <c r="D84" t="s">
         <v>40</v>
       </c>
       <c r="E84">
-        <v>362</v>
+        <v>290</v>
       </c>
       <c r="F84">
-        <v>364</v>
+        <v>298</v>
       </c>
       <c r="G84">
-        <v>726</v>
+        <v>588</v>
       </c>
       <c r="H84">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="I84">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="J84">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K84">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="L84">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="M84">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N84">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="O84">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="P84">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Q84">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="R84">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="S84">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="T84">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="U84">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="V84">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="W84">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="X84">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="Y84">
         <v>4</v>
+      </c>
+      <c r="AI84">
+        <v>4</v>
+      </c>
+      <c r="AJ84">
+        <v>2</v>
+      </c>
+      <c r="AK84">
+        <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="A85" t="s">
         <v>211</v>
       </c>
       <c r="B85" t="s">
         <v>214</v>
       </c>
       <c r="C85" t="s">
         <v>215</v>
       </c>
       <c r="D85" t="s">
         <v>40</v>
       </c>
       <c r="E85">
-        <v>252</v>
+        <v>373</v>
       </c>
       <c r="F85">
-        <v>253</v>
+        <v>348</v>
       </c>
       <c r="G85">
-        <v>505</v>
+        <v>721</v>
       </c>
       <c r="H85">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="I85">
         <v>46</v>
       </c>
       <c r="J85">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K85">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="L85">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="M85">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="N85">
-        <v>47</v>
+        <v>71</v>
       </c>
       <c r="O85">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="P85">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Q85">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="R85">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="S85">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="T85">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="U85">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="V85">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="W85">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="X85">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="Y85">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="A86" t="s">
         <v>211</v>
       </c>
       <c r="B86" t="s">
         <v>216</v>
       </c>
       <c r="C86" t="s">
         <v>217</v>
       </c>
       <c r="D86" t="s">
         <v>40</v>
       </c>
       <c r="E86">
-        <v>305</v>
+        <v>51</v>
       </c>
       <c r="F86">
-        <v>308</v>
+        <v>37</v>
       </c>
       <c r="G86">
-        <v>613</v>
+        <v>88</v>
       </c>
       <c r="H86">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="I86">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="J86">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K86">
-        <v>41</v>
+        <v>7</v>
       </c>
       <c r="L86">
-        <v>51</v>
+        <v>7</v>
       </c>
       <c r="M86">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N86">
-        <v>54</v>
+        <v>6</v>
       </c>
       <c r="O86">
-        <v>49</v>
+        <v>3</v>
       </c>
       <c r="P86">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="Q86">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="R86">
-        <v>64</v>
+        <v>12</v>
       </c>
       <c r="S86">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="T86">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="U86">
-        <v>52</v>
+        <v>4</v>
       </c>
       <c r="V86">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W86">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="X86">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="Y86">
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="AK86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="A87" t="s">
         <v>211</v>
       </c>
       <c r="B87" t="s">
         <v>218</v>
       </c>
       <c r="C87" t="s">
         <v>219</v>
       </c>
       <c r="D87" t="s">
         <v>40</v>
       </c>
       <c r="E87">
-        <v>53</v>
+        <v>233</v>
       </c>
       <c r="F87">
-        <v>40</v>
+        <v>246</v>
       </c>
       <c r="G87">
-        <v>93</v>
+        <v>479</v>
       </c>
       <c r="H87">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="I87">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="J87">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K87">
-        <v>6</v>
+        <v>35</v>
       </c>
       <c r="L87">
-        <v>3</v>
+        <v>46</v>
       </c>
       <c r="M87">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N87">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="O87">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="P87">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q87">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="R87">
-        <v>4</v>
+        <v>33</v>
       </c>
       <c r="S87">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T87">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="U87">
-        <v>5</v>
+        <v>37</v>
       </c>
       <c r="V87">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W87">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="X87">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="Y87">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="A88" t="s">
         <v>211</v>
       </c>
       <c r="B88" t="s">
         <v>220</v>
       </c>
       <c r="C88" t="s">
         <v>221</v>
       </c>
       <c r="D88" t="s">
         <v>75</v>
       </c>
       <c r="E88">
-        <v>437</v>
+        <v>304</v>
       </c>
       <c r="F88">
-        <v>406</v>
+        <v>288</v>
       </c>
       <c r="G88">
-        <v>843</v>
-[...1 lines deleted...]
-      <c r="Z88">
+        <v>592</v>
+      </c>
+      <c r="AC88">
         <v>155</v>
       </c>
-      <c r="AA88">
-[...7 lines deleted...]
-      </c>
       <c r="AD88">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="AE88">
         <v>11</v>
       </c>
       <c r="AF88">
-        <v>133</v>
+        <v>149</v>
       </c>
       <c r="AG88">
-        <v>116</v>
+        <v>141</v>
       </c>
       <c r="AH88">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="A89" t="s">
         <v>222</v>
       </c>
       <c r="B89" t="s">
         <v>223</v>
       </c>
       <c r="C89" t="s">
         <v>224</v>
       </c>
       <c r="D89" t="s">
         <v>40</v>
       </c>
       <c r="E89">
-        <v>963</v>
+        <v>509</v>
       </c>
       <c r="F89">
-        <v>956</v>
+        <v>522</v>
       </c>
       <c r="G89">
-        <v>1919</v>
+        <v>1031</v>
       </c>
       <c r="H89">
-        <v>166</v>
+        <v>90</v>
       </c>
       <c r="I89">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J89">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="K89">
-        <v>158</v>
+        <v>77</v>
       </c>
       <c r="L89">
-        <v>135</v>
+        <v>91</v>
       </c>
       <c r="M89">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="N89">
-        <v>157</v>
+        <v>94</v>
       </c>
       <c r="O89">
-        <v>176</v>
+        <v>78</v>
       </c>
       <c r="P89">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="Q89">
-        <v>172</v>
+        <v>86</v>
       </c>
       <c r="R89">
-        <v>195</v>
+        <v>82</v>
       </c>
       <c r="S89">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="T89">
-        <v>145</v>
+        <v>81</v>
       </c>
       <c r="U89">
-        <v>153</v>
+        <v>90</v>
       </c>
       <c r="V89">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="W89">
-        <v>165</v>
+        <v>81</v>
       </c>
       <c r="X89">
-        <v>149</v>
+        <v>105</v>
       </c>
       <c r="Y89">
-        <v>12</v>
+        <v>7</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="A90" t="s">
         <v>222</v>
       </c>
       <c r="B90" t="s">
         <v>225</v>
       </c>
       <c r="C90" t="s">
         <v>226</v>
       </c>
       <c r="D90" t="s">
         <v>40</v>
       </c>
       <c r="E90">
-        <v>505</v>
+        <v>22</v>
       </c>
       <c r="F90">
-        <v>508</v>
+        <v>22</v>
       </c>
       <c r="G90">
-        <v>1013</v>
+        <v>44</v>
       </c>
       <c r="H90">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="I90">
-        <v>91</v>
+        <v>3</v>
       </c>
       <c r="J90">
+        <v>1</v>
+      </c>
+      <c r="K90">
+        <v>3</v>
+      </c>
+      <c r="L90">
+        <v>3</v>
+      </c>
+      <c r="M90">
+        <v>1</v>
+      </c>
+      <c r="N90">
+        <v>2</v>
+      </c>
+      <c r="O90">
+        <v>4</v>
+      </c>
+      <c r="P90">
+        <v>1</v>
+      </c>
+      <c r="Q90">
+        <v>4</v>
+      </c>
+      <c r="R90">
+        <v>3</v>
+      </c>
+      <c r="S90">
+        <v>1</v>
+      </c>
+      <c r="T90">
         <v>6</v>
       </c>
-      <c r="K90">
-[...28 lines deleted...]
-      </c>
       <c r="U90">
-        <v>105</v>
+        <v>5</v>
       </c>
       <c r="V90">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="W90">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="X90">
-        <v>62</v>
+        <v>4</v>
       </c>
       <c r="Y90">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="A91" t="s">
         <v>222</v>
       </c>
       <c r="B91" t="s">
         <v>227</v>
       </c>
       <c r="C91" t="s">
         <v>228</v>
       </c>
       <c r="D91" t="s">
         <v>40</v>
       </c>
       <c r="E91">
-        <v>25</v>
+        <v>117</v>
       </c>
       <c r="F91">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="G91">
-        <v>51</v>
+        <v>195</v>
       </c>
       <c r="H91">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="I91">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="J91">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K91">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="L91">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="M91">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N91">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="O91">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="P91">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q91">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="R91">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="S91">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T91">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="U91">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="V91">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W91">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="X91">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="Y91">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="A92" t="s">
         <v>222</v>
       </c>
       <c r="B92" t="s">
         <v>229</v>
       </c>
       <c r="C92" t="s">
         <v>230</v>
       </c>
       <c r="D92" t="s">
         <v>40</v>
       </c>
       <c r="E92">
-        <v>798</v>
+        <v>138</v>
       </c>
       <c r="F92">
-        <v>768</v>
+        <v>123</v>
       </c>
       <c r="G92">
-        <v>1566</v>
+        <v>261</v>
       </c>
       <c r="H92">
-        <v>124</v>
+        <v>20</v>
       </c>
       <c r="I92">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="J92">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="K92">
-        <v>129</v>
+        <v>23</v>
       </c>
       <c r="L92">
-        <v>95</v>
+        <v>22</v>
       </c>
       <c r="M92">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="N92">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="O92">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="P92">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="Q92">
-        <v>134</v>
+        <v>19</v>
       </c>
       <c r="R92">
-        <v>144</v>
+        <v>27</v>
       </c>
       <c r="S92">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="T92">
-        <v>141</v>
+        <v>18</v>
       </c>
       <c r="U92">
-        <v>150</v>
+        <v>20</v>
       </c>
       <c r="V92">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="W92">
-        <v>138</v>
+        <v>36</v>
       </c>
       <c r="X92">
-        <v>132</v>
+        <v>23</v>
       </c>
       <c r="Y92">
-        <v>10</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="A93" t="s">
         <v>222</v>
       </c>
       <c r="B93" t="s">
         <v>231</v>
       </c>
       <c r="C93" t="s">
         <v>232</v>
       </c>
       <c r="D93" t="s">
         <v>40</v>
       </c>
       <c r="E93">
+        <v>809</v>
+      </c>
+      <c r="F93">
+        <v>771</v>
+      </c>
+      <c r="G93">
+        <v>1580</v>
+      </c>
+      <c r="H93">
+        <v>136</v>
+      </c>
+      <c r="I93">
+        <v>132</v>
+      </c>
+      <c r="J93">
+        <v>10</v>
+      </c>
+      <c r="K93">
+        <v>124</v>
+      </c>
+      <c r="L93">
+        <v>106</v>
+      </c>
+      <c r="M93">
+        <v>9</v>
+      </c>
+      <c r="N93">
+        <v>135</v>
+      </c>
+      <c r="O93">
+        <v>97</v>
+      </c>
+      <c r="P93">
+        <v>9</v>
+      </c>
+      <c r="Q93">
+        <v>134</v>
+      </c>
+      <c r="R93">
+        <v>139</v>
+      </c>
+      <c r="S93">
+        <v>10</v>
+      </c>
+      <c r="T93">
         <v>137</v>
       </c>
-      <c r="F93">
-[...43 lines deleted...]
-      </c>
       <c r="U93">
-        <v>23</v>
+        <v>146</v>
       </c>
       <c r="V93">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="W93">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="X93">
-        <v>30</v>
+        <v>150</v>
       </c>
       <c r="Y93">
-        <v>2</v>
+        <v>11</v>
+      </c>
+      <c r="AI93">
+        <v>2</v>
+      </c>
+      <c r="AJ93">
+        <v>1</v>
+      </c>
+      <c r="AK93">
+        <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="A94" t="s">
         <v>222</v>
       </c>
       <c r="B94" t="s">
         <v>233</v>
       </c>
       <c r="C94" t="s">
         <v>234</v>
       </c>
       <c r="D94" t="s">
         <v>40</v>
       </c>
       <c r="E94">
-        <v>994</v>
+        <v>960</v>
       </c>
       <c r="F94">
-        <v>863</v>
+        <v>841</v>
       </c>
       <c r="G94">
-        <v>1857</v>
+        <v>1801</v>
       </c>
       <c r="H94">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="I94">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="J94">
+        <v>10</v>
+      </c>
+      <c r="K94">
+        <v>147</v>
+      </c>
+      <c r="L94">
+        <v>128</v>
+      </c>
+      <c r="M94">
         <v>11</v>
       </c>
-      <c r="K94">
-[...5 lines deleted...]
-      <c r="M94">
+      <c r="N94">
+        <v>153</v>
+      </c>
+      <c r="O94">
+        <v>118</v>
+      </c>
+      <c r="P94">
         <v>10</v>
       </c>
-      <c r="N94">
+      <c r="Q94">
         <v>169</v>
       </c>
-      <c r="O94">
-[...2 lines deleted...]
-      <c r="P94">
+      <c r="R94">
+        <v>127</v>
+      </c>
+      <c r="S94">
         <v>11</v>
       </c>
-      <c r="Q94">
+      <c r="T94">
         <v>162</v>
       </c>
-      <c r="R94">
-[...2 lines deleted...]
-      <c r="S94">
+      <c r="U94">
+        <v>178</v>
+      </c>
+      <c r="V94">
         <v>13</v>
       </c>
-      <c r="T94">
+      <c r="W94">
         <v>185</v>
       </c>
-      <c r="U94">
+      <c r="X94">
         <v>159</v>
-      </c>
-[...7 lines deleted...]
-        <v>147</v>
       </c>
       <c r="Y94">
         <v>12</v>
       </c>
       <c r="AI94">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AJ94">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AK94">
         <v>3</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="A95" t="s">
         <v>222</v>
       </c>
       <c r="B95" t="s">
         <v>235</v>
       </c>
       <c r="C95" t="s">
         <v>236</v>
       </c>
       <c r="D95" t="s">
         <v>40</v>
       </c>
       <c r="E95">
-        <v>265</v>
+        <v>950</v>
       </c>
       <c r="F95">
-        <v>188</v>
+        <v>919</v>
       </c>
       <c r="G95">
-        <v>453</v>
+        <v>1869</v>
       </c>
       <c r="H95">
-        <v>33</v>
+        <v>151</v>
       </c>
       <c r="I95">
-        <v>28</v>
+        <v>107</v>
       </c>
       <c r="J95">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="K95">
-        <v>46</v>
+        <v>165</v>
       </c>
       <c r="L95">
-        <v>30</v>
+        <v>148</v>
       </c>
       <c r="M95">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="N95">
-        <v>38</v>
+        <v>158</v>
       </c>
       <c r="O95">
-        <v>29</v>
+        <v>136</v>
       </c>
       <c r="P95">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="Q95">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="R95">
-        <v>38</v>
+        <v>176</v>
       </c>
       <c r="S95">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="T95">
-        <v>53</v>
+        <v>173</v>
       </c>
       <c r="U95">
-        <v>24</v>
+        <v>199</v>
       </c>
       <c r="V95">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="W95">
-        <v>40</v>
+        <v>145</v>
       </c>
       <c r="X95">
-        <v>36</v>
+        <v>153</v>
       </c>
       <c r="Y95">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="A96" t="s">
         <v>222</v>
       </c>
       <c r="B96" t="s">
         <v>237</v>
       </c>
       <c r="C96" t="s">
         <v>238</v>
       </c>
       <c r="D96" t="s">
         <v>40</v>
       </c>
       <c r="E96">
-        <v>69</v>
+        <v>254</v>
       </c>
       <c r="F96">
-        <v>79</v>
+        <v>184</v>
       </c>
       <c r="G96">
-        <v>148</v>
+        <v>438</v>
       </c>
       <c r="H96">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="I96">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="J96">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K96">
+        <v>33</v>
+      </c>
+      <c r="L96">
+        <v>27</v>
+      </c>
+      <c r="M96">
+        <v>3</v>
+      </c>
+      <c r="N96">
+        <v>48</v>
+      </c>
+      <c r="O96">
+        <v>29</v>
+      </c>
+      <c r="P96">
+        <v>3</v>
+      </c>
+      <c r="Q96">
+        <v>37</v>
+      </c>
+      <c r="R96">
+        <v>29</v>
+      </c>
+      <c r="S96">
+        <v>3</v>
+      </c>
+      <c r="T96">
+        <v>41</v>
+      </c>
+      <c r="U96">
+        <v>38</v>
+      </c>
+      <c r="V96">
+        <v>3</v>
+      </c>
+      <c r="W96">
+        <v>53</v>
+      </c>
+      <c r="X96">
+        <v>24</v>
+      </c>
+      <c r="Y96">
+        <v>3</v>
+      </c>
+      <c r="AI96">
         <v>13</v>
       </c>
-      <c r="L96">
-[...39 lines deleted...]
-        <v>1</v>
+      <c r="AJ96">
+        <v>5</v>
+      </c>
+      <c r="AK96">
+        <v>2</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>239</v>
       </c>
       <c r="C97" t="s">
         <v>240</v>
       </c>
       <c r="D97" t="s">
         <v>40</v>
       </c>
       <c r="E97">
-        <v>124</v>
+        <v>63</v>
       </c>
       <c r="F97">
-        <v>88</v>
+        <v>69</v>
       </c>
       <c r="G97">
-        <v>212</v>
+        <v>132</v>
+      </c>
+      <c r="H97">
+        <v>5</v>
+      </c>
+      <c r="I97">
+        <v>2</v>
+      </c>
+      <c r="J97">
+        <v>1</v>
       </c>
       <c r="K97">
+        <v>9</v>
+      </c>
+      <c r="L97">
+        <v>10</v>
+      </c>
+      <c r="M97">
+        <v>1</v>
+      </c>
+      <c r="N97">
+        <v>13</v>
+      </c>
+      <c r="O97">
+        <v>10</v>
+      </c>
+      <c r="P97">
+        <v>1</v>
+      </c>
+      <c r="Q97">
+        <v>11</v>
+      </c>
+      <c r="R97">
         <v>17</v>
       </c>
-      <c r="L97">
-[...8 lines deleted...]
-      <c r="O97">
+      <c r="S97">
+        <v>1</v>
+      </c>
+      <c r="T97">
+        <v>14</v>
+      </c>
+      <c r="U97">
+        <v>15</v>
+      </c>
+      <c r="V97">
+        <v>2</v>
+      </c>
+      <c r="W97">
         <v>11</v>
       </c>
-      <c r="P97">
-[...2 lines deleted...]
-      <c r="Q97">
+      <c r="X97">
         <v>15</v>
       </c>
-      <c r="R97">
-[...19 lines deleted...]
-      </c>
       <c r="Y97">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>241</v>
       </c>
       <c r="C98" t="s">
         <v>242</v>
       </c>
       <c r="D98" t="s">
         <v>75</v>
       </c>
       <c r="E98">
-        <v>517</v>
+        <v>501</v>
       </c>
       <c r="F98">
         <v>504</v>
       </c>
       <c r="G98">
-        <v>1021</v>
+        <v>1005</v>
       </c>
       <c r="Z98">
-        <v>161</v>
+        <v>141</v>
       </c>
       <c r="AA98">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="AB98">
+        <v>11</v>
+      </c>
+      <c r="AC98">
+        <v>160</v>
+      </c>
+      <c r="AD98">
+        <v>149</v>
+      </c>
+      <c r="AE98">
         <v>12</v>
       </c>
-      <c r="AC98">
+      <c r="AF98">
         <v>186</v>
       </c>
-      <c r="AD98">
+      <c r="AG98">
         <v>201</v>
       </c>
-      <c r="AE98">
+      <c r="AH98">
         <v>14</v>
       </c>
-      <c r="AF98">
-[...7 lines deleted...]
-      </c>
       <c r="AI98">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="AJ98">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AK98">
         <v>3</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="A99" t="s">
         <v>222</v>
       </c>
       <c r="B99" t="s">
         <v>243</v>
       </c>
       <c r="C99" t="s">
         <v>244</v>
       </c>
       <c r="D99" t="s">
         <v>75</v>
       </c>
       <c r="E99">
-        <v>261</v>
+        <v>762</v>
       </c>
       <c r="F99">
-        <v>289</v>
+        <v>713</v>
       </c>
       <c r="G99">
-        <v>550</v>
-[...8 lines deleted...]
-        <v>7</v>
+        <v>1475</v>
       </c>
       <c r="AC99">
-        <v>86</v>
+        <v>367</v>
       </c>
       <c r="AD99">
-        <v>110</v>
+        <v>330</v>
       </c>
       <c r="AE99">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="AF99">
-        <v>99</v>
+        <v>395</v>
       </c>
       <c r="AG99">
-        <v>85</v>
+        <v>383</v>
       </c>
       <c r="AH99">
-        <v>7</v>
+        <v>29</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="A100" t="s">
         <v>222</v>
       </c>
       <c r="B100" t="s">
         <v>245</v>
       </c>
       <c r="C100" t="s">
         <v>246</v>
       </c>
       <c r="D100" t="s">
         <v>75</v>
       </c>
       <c r="E100">
-        <v>1052</v>
+        <v>161</v>
       </c>
       <c r="F100">
-        <v>1011</v>
+        <v>205</v>
       </c>
       <c r="G100">
-        <v>2063</v>
-[...8 lines deleted...]
-        <v>26</v>
+        <v>366</v>
       </c>
       <c r="AC100">
-        <v>396</v>
+        <v>75</v>
       </c>
       <c r="AD100">
-        <v>383</v>
+        <v>95</v>
       </c>
       <c r="AE100">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="AF100">
-        <v>289</v>
+        <v>86</v>
       </c>
       <c r="AG100">
-        <v>300</v>
+        <v>110</v>
       </c>
       <c r="AH100">
-        <v>22</v>
+        <v>8</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="A101" t="s">
         <v>247</v>
       </c>
       <c r="B101" t="s">
         <v>248</v>
       </c>
       <c r="C101" t="s">
         <v>249</v>
       </c>
       <c r="D101" t="s">
         <v>40</v>
       </c>
       <c r="E101">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="F101">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="G101">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="H101">
         <v>7</v>
       </c>
       <c r="I101">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J101">
         <v>1</v>
       </c>
       <c r="K101">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L101">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="M101">
         <v>1</v>
       </c>
       <c r="N101">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="O101">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
       <c r="Q101">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="R101">
         <v>9</v>
       </c>
       <c r="S101">
         <v>1</v>
       </c>
       <c r="T101">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="U101">
         <v>9</v>
       </c>
       <c r="V101">
         <v>1</v>
       </c>
       <c r="W101">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="X101">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="Y101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="A102" t="s">
         <v>247</v>
       </c>
       <c r="B102" t="s">
         <v>250</v>
       </c>
       <c r="C102" t="s">
         <v>251</v>
       </c>
       <c r="D102" t="s">
         <v>40</v>
       </c>
       <c r="E102">
-        <v>124</v>
+        <v>81</v>
       </c>
       <c r="F102">
-        <v>117</v>
+        <v>56</v>
       </c>
       <c r="G102">
-        <v>241</v>
+        <v>137</v>
       </c>
       <c r="H102">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="I102">
+        <v>8</v>
+      </c>
+      <c r="J102">
+        <v>1</v>
+      </c>
+      <c r="K102">
+        <v>15</v>
+      </c>
+      <c r="L102">
+        <v>11</v>
+      </c>
+      <c r="M102">
+        <v>1</v>
+      </c>
+      <c r="N102">
+        <v>14</v>
+      </c>
+      <c r="O102">
+        <v>9</v>
+      </c>
+      <c r="P102">
+        <v>1</v>
+      </c>
+      <c r="Q102">
+        <v>15</v>
+      </c>
+      <c r="R102">
+        <v>10</v>
+      </c>
+      <c r="S102">
+        <v>1</v>
+      </c>
+      <c r="T102">
         <v>13</v>
       </c>
-      <c r="J102">
-[...31 lines deleted...]
-      </c>
       <c r="U102">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="V102">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W102">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="X102">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="Y102">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="A103" t="s">
         <v>247</v>
       </c>
       <c r="B103" t="s">
         <v>252</v>
       </c>
       <c r="C103" t="s">
         <v>253</v>
       </c>
       <c r="D103" t="s">
         <v>40</v>
       </c>
       <c r="E103">
-        <v>69</v>
+        <v>138</v>
       </c>
       <c r="F103">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="G103">
-        <v>157</v>
+        <v>273</v>
       </c>
       <c r="H103">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="I103">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="J103">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K103">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="L103">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="M103">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N103">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="O103">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="P103">
         <v>2</v>
       </c>
       <c r="Q103">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="R103">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="S103">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T103">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="U103">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="V103">
         <v>2</v>
       </c>
       <c r="W103">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="X103">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="Y103">
         <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="A104" t="s">
         <v>247</v>
       </c>
       <c r="B104" t="s">
         <v>254</v>
       </c>
       <c r="C104" t="s">
         <v>255</v>
       </c>
       <c r="D104" t="s">
         <v>40</v>
       </c>
       <c r="E104">
-        <v>40</v>
+        <v>370</v>
       </c>
       <c r="F104">
-        <v>37</v>
+        <v>395</v>
       </c>
       <c r="G104">
-        <v>77</v>
+        <v>765</v>
       </c>
       <c r="H104">
-        <v>4</v>
+        <v>63</v>
       </c>
       <c r="I104">
-        <v>3</v>
+        <v>52</v>
       </c>
       <c r="J104">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K104">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="L104">
-        <v>5</v>
+        <v>54</v>
       </c>
       <c r="M104">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N104">
-        <v>5</v>
+        <v>50</v>
       </c>
       <c r="O104">
-        <v>9</v>
+        <v>70</v>
       </c>
       <c r="P104">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="Q104">
-        <v>8</v>
+        <v>83</v>
       </c>
       <c r="R104">
-        <v>9</v>
+        <v>74</v>
       </c>
       <c r="S104">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="T104">
-        <v>5</v>
+        <v>73</v>
       </c>
       <c r="U104">
+        <v>79</v>
+      </c>
+      <c r="V104">
         <v>6</v>
       </c>
-      <c r="V104">
-[...1 lines deleted...]
-      </c>
       <c r="W104">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="X104">
-        <v>5</v>
+        <v>66</v>
       </c>
       <c r="Y104">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="105" spans="1:37">
       <c r="A105" t="s">
         <v>247</v>
       </c>
       <c r="B105" t="s">
         <v>256</v>
       </c>
       <c r="C105" t="s">
         <v>257</v>
       </c>
       <c r="D105" t="s">
         <v>40</v>
       </c>
       <c r="E105">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="F105">
-        <v>53</v>
+        <v>81</v>
       </c>
       <c r="G105">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="H105">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="I105">
+        <v>8</v>
+      </c>
+      <c r="J105">
+        <v>1</v>
+      </c>
+      <c r="K105">
+        <v>8</v>
+      </c>
+      <c r="L105">
+        <v>8</v>
+      </c>
+      <c r="M105">
+        <v>1</v>
+      </c>
+      <c r="N105">
         <v>11</v>
       </c>
-      <c r="J105">
-[...13 lines deleted...]
-      </c>
       <c r="O105">
+        <v>11</v>
+      </c>
+      <c r="P105">
+        <v>1</v>
+      </c>
+      <c r="Q105">
         <v>10</v>
       </c>
-      <c r="P105">
-[...2 lines deleted...]
-      <c r="Q105">
+      <c r="R105">
+        <v>24</v>
+      </c>
+      <c r="S105">
+        <v>2</v>
+      </c>
+      <c r="T105">
+        <v>7</v>
+      </c>
+      <c r="U105">
+        <v>17</v>
+      </c>
+      <c r="V105">
+        <v>1</v>
+      </c>
+      <c r="W105">
+        <v>17</v>
+      </c>
+      <c r="X105">
         <v>13</v>
       </c>
-      <c r="R105">
-[...19 lines deleted...]
-      </c>
       <c r="Y105">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="A106" t="s">
         <v>247</v>
       </c>
       <c r="B106" t="s">
         <v>258</v>
       </c>
       <c r="C106" t="s">
         <v>259</v>
       </c>
       <c r="D106" t="s">
         <v>40</v>
       </c>
       <c r="E106">
-        <v>138</v>
+        <v>111</v>
       </c>
       <c r="F106">
-        <v>138</v>
+        <v>101</v>
       </c>
       <c r="G106">
-        <v>276</v>
+        <v>212</v>
       </c>
       <c r="H106">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I106">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="J106">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K106">
         <v>19</v>
       </c>
       <c r="L106">
+        <v>13</v>
+      </c>
+      <c r="M106">
+        <v>2</v>
+      </c>
+      <c r="N106">
+        <v>11</v>
+      </c>
+      <c r="O106">
+        <v>18</v>
+      </c>
+      <c r="P106">
+        <v>2</v>
+      </c>
+      <c r="Q106">
+        <v>22</v>
+      </c>
+      <c r="R106">
+        <v>23</v>
+      </c>
+      <c r="S106">
+        <v>2</v>
+      </c>
+      <c r="T106">
         <v>19</v>
       </c>
-      <c r="M106">
-[...5 lines deleted...]
-      <c r="O106">
+      <c r="U106">
+        <v>18</v>
+      </c>
+      <c r="V106">
+        <v>2</v>
+      </c>
+      <c r="W106">
+        <v>26</v>
+      </c>
+      <c r="X106">
         <v>21</v>
-      </c>
-[...25 lines deleted...]
-        <v>25</v>
       </c>
       <c r="Y106">
         <v>2</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="A107" t="s">
         <v>247</v>
       </c>
       <c r="B107" t="s">
         <v>260</v>
       </c>
       <c r="C107" t="s">
         <v>261</v>
       </c>
       <c r="D107" t="s">
         <v>40</v>
       </c>
       <c r="E107">
-        <v>378</v>
+        <v>37</v>
       </c>
       <c r="F107">
-        <v>415</v>
+        <v>44</v>
       </c>
       <c r="G107">
-        <v>793</v>
-[...8 lines deleted...]
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="K107">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="L107">
-        <v>70</v>
+        <v>7</v>
       </c>
       <c r="M107">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N107">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="O107">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="P107">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="Q107">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="R107">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="S107">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="T107">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="U107">
-        <v>66</v>
+        <v>9</v>
       </c>
       <c r="V107">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="W107">
-        <v>70</v>
+        <v>7</v>
       </c>
       <c r="X107">
-        <v>70</v>
+        <v>9</v>
       </c>
       <c r="Y107">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="A108" t="s">
         <v>247</v>
       </c>
       <c r="B108" t="s">
         <v>262</v>
       </c>
       <c r="C108" t="s">
         <v>263</v>
       </c>
       <c r="D108" t="s">
         <v>75</v>
       </c>
       <c r="E108">
+        <v>334</v>
+      </c>
+      <c r="F108">
         <v>297</v>
       </c>
-      <c r="F108">
-[...1 lines deleted...]
-      </c>
       <c r="G108">
-        <v>587</v>
+        <v>631</v>
       </c>
       <c r="Z108">
-        <v>105</v>
+        <v>121</v>
       </c>
       <c r="AA108">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="AB108">
         <v>8</v>
       </c>
       <c r="AC108">
+        <v>106</v>
+      </c>
+      <c r="AD108">
+        <v>98</v>
+      </c>
+      <c r="AE108">
+        <v>8</v>
+      </c>
+      <c r="AF108">
         <v>107</v>
       </c>
-      <c r="AD108">
+      <c r="AG108">
         <v>105</v>
       </c>
-      <c r="AE108">
+      <c r="AH108">
         <v>9</v>
-      </c>
-[...7 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="A109" t="s">
         <v>264</v>
       </c>
       <c r="B109" t="s">
         <v>265</v>
       </c>
       <c r="C109" t="s">
         <v>266</v>
       </c>
       <c r="D109" t="s">
         <v>40</v>
       </c>
       <c r="E109">
+        <v>43</v>
+      </c>
+      <c r="F109">
         <v>47</v>
       </c>
-      <c r="F109">
-[...1 lines deleted...]
-      </c>
       <c r="G109">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="H109">
+        <v>6</v>
+      </c>
+      <c r="I109">
+        <v>6</v>
+      </c>
+      <c r="J109">
+        <v>1</v>
+      </c>
+      <c r="K109">
         <v>12</v>
       </c>
-      <c r="I109">
-[...7 lines deleted...]
-      </c>
       <c r="L109">
+        <v>5</v>
+      </c>
+      <c r="M109">
+        <v>1</v>
+      </c>
+      <c r="N109">
+        <v>4</v>
+      </c>
+      <c r="O109">
         <v>10</v>
-      </c>
-[...7 lines deleted...]
-        <v>8</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
       <c r="Q109">
         <v>8</v>
       </c>
       <c r="R109">
+        <v>8</v>
+      </c>
+      <c r="S109">
+        <v>1</v>
+      </c>
+      <c r="T109">
+        <v>7</v>
+      </c>
+      <c r="U109">
         <v>11</v>
       </c>
-      <c r="S109">
-[...2 lines deleted...]
-      <c r="T109">
+      <c r="V109">
+        <v>1</v>
+      </c>
+      <c r="W109">
         <v>6</v>
       </c>
-      <c r="U109">
+      <c r="X109">
         <v>7</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="Y109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="A110" t="s">
         <v>264</v>
       </c>
       <c r="B110" t="s">
         <v>267</v>
       </c>
       <c r="C110" t="s">
         <v>268</v>
       </c>
       <c r="D110" t="s">
         <v>40</v>
       </c>
       <c r="E110">
+        <v>133</v>
+      </c>
+      <c r="F110">
+        <v>103</v>
+      </c>
+      <c r="G110">
+        <v>236</v>
+      </c>
+      <c r="H110">
         <v>18</v>
       </c>
-      <c r="F110">
-[...7 lines deleted...]
-      </c>
       <c r="I110">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="J110">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K110">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="L110">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="M110">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N110">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="O110">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="P110">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q110">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="R110">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="S110">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T110">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="U110">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="V110">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W110">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="X110">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="Y110">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="A111" t="s">
         <v>264</v>
       </c>
       <c r="B111" t="s">
         <v>269</v>
       </c>
       <c r="C111" t="s">
         <v>270</v>
       </c>
       <c r="D111" t="s">
         <v>40</v>
       </c>
       <c r="E111">
-        <v>136</v>
+        <v>52</v>
       </c>
       <c r="F111">
+        <v>47</v>
+      </c>
+      <c r="G111">
         <v>99</v>
       </c>
-      <c r="G111">
-[...1 lines deleted...]
-      </c>
       <c r="H111">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="I111">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="J111">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K111">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="L111">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="M111">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N111">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="O111">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="P111">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q111">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="R111">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="S111">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T111">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="U111">
+        <v>14</v>
+      </c>
+      <c r="V111">
+        <v>1</v>
+      </c>
+      <c r="W111">
         <v>13</v>
       </c>
-      <c r="V111">
-[...4 lines deleted...]
-      </c>
       <c r="X111">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="Y111">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="A112" t="s">
         <v>264</v>
       </c>
       <c r="B112" t="s">
         <v>271</v>
       </c>
       <c r="C112" t="s">
         <v>272</v>
       </c>
       <c r="D112" t="s">
         <v>40</v>
       </c>
       <c r="E112">
-        <v>541</v>
+        <v>531</v>
       </c>
       <c r="F112">
-        <v>492</v>
+        <v>483</v>
       </c>
       <c r="G112">
-        <v>1033</v>
+        <v>1014</v>
       </c>
       <c r="H112">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="I112">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="J112">
         <v>6</v>
       </c>
       <c r="K112">
+        <v>79</v>
+      </c>
+      <c r="L112">
+        <v>88</v>
+      </c>
+      <c r="M112">
+        <v>6</v>
+      </c>
+      <c r="N112">
         <v>93</v>
       </c>
-      <c r="L112">
+      <c r="O112">
         <v>80</v>
       </c>
-      <c r="M112">
+      <c r="P112">
         <v>7</v>
       </c>
-      <c r="N112">
-[...2 lines deleted...]
-      <c r="O112">
+      <c r="Q112">
+        <v>93</v>
+      </c>
+      <c r="R112">
         <v>75</v>
-      </c>
-[...7 lines deleted...]
-        <v>80</v>
       </c>
       <c r="S112">
         <v>6</v>
       </c>
       <c r="T112">
+        <v>84</v>
+      </c>
+      <c r="U112">
+        <v>81</v>
+      </c>
+      <c r="V112">
+        <v>6</v>
+      </c>
+      <c r="W112">
         <v>97</v>
       </c>
-      <c r="U112">
+      <c r="X112">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y112">
         <v>7</v>
       </c>
       <c r="AI112">
         <v>4</v>
       </c>
       <c r="AJ112">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AK112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="A113" t="s">
         <v>264</v>
       </c>
       <c r="B113" t="s">
         <v>273</v>
       </c>
       <c r="C113" t="s">
         <v>274</v>
       </c>
       <c r="D113" t="s">
         <v>40</v>
       </c>
       <c r="E113">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="F113">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="G113">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="H113">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I113">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J113">
         <v>1</v>
       </c>
       <c r="K113">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="L113">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="M113">
         <v>1</v>
       </c>
       <c r="N113">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="O113">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
       <c r="Q113">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="R113">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="S113">
         <v>1</v>
       </c>
       <c r="T113">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="U113">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="V113">
         <v>1</v>
       </c>
       <c r="W113">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="X113">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="Y113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="A114" t="s">
         <v>264</v>
       </c>
       <c r="B114" t="s">
         <v>275</v>
       </c>
       <c r="C114" t="s">
         <v>276</v>
       </c>
       <c r="D114" t="s">
         <v>75</v>
       </c>
       <c r="E114">
-        <v>477</v>
+        <v>326</v>
       </c>
       <c r="F114">
-        <v>351</v>
+        <v>244</v>
       </c>
       <c r="G114">
-        <v>828</v>
-[...7 lines deleted...]
-      <c r="AB114">
+        <v>570</v>
+      </c>
+      <c r="AC114">
+        <v>155</v>
+      </c>
+      <c r="AD114">
+        <v>119</v>
+      </c>
+      <c r="AE114">
         <v>10</v>
       </c>
-      <c r="AC114">
-[...2 lines deleted...]
-      <c r="AD114">
+      <c r="AF114">
+        <v>171</v>
+      </c>
+      <c r="AG114">
         <v>125</v>
       </c>
-      <c r="AE114">
+      <c r="AH114">
         <v>11</v>
-      </c>
-[...7 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="A115" t="s">
         <v>277</v>
       </c>
       <c r="B115" t="s">
         <v>278</v>
       </c>
       <c r="C115" t="s">
         <v>279</v>
       </c>
       <c r="D115" t="s">
         <v>40</v>
       </c>
       <c r="E115">
-        <v>227</v>
+        <v>27</v>
       </c>
       <c r="F115">
-        <v>206</v>
+        <v>41</v>
       </c>
       <c r="G115">
-        <v>433</v>
+        <v>68</v>
       </c>
       <c r="H115">
-        <v>48</v>
+        <v>4</v>
       </c>
       <c r="I115">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="J115">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K115">
-        <v>34</v>
+        <v>6</v>
       </c>
       <c r="L115">
-        <v>37</v>
+        <v>3</v>
       </c>
       <c r="M115">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N115">
-        <v>39</v>
+        <v>4</v>
       </c>
       <c r="O115">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="P115">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q115">
-        <v>35</v>
+        <v>3</v>
       </c>
       <c r="R115">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="S115">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T115">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="U115">
-        <v>36</v>
+        <v>5</v>
       </c>
       <c r="V115">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W115">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="X115">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="Y115">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="AK115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="A116" t="s">
         <v>277</v>
       </c>
       <c r="B116" t="s">
         <v>280</v>
       </c>
       <c r="C116" t="s">
         <v>281</v>
       </c>
       <c r="D116" t="s">
         <v>40</v>
       </c>
       <c r="E116">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F116">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G116">
-        <v>66</v>
+        <v>34</v>
       </c>
       <c r="H116">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I116">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J116">
         <v>1</v>
       </c>
       <c r="K116">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L116">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="M116">
         <v>1</v>
       </c>
       <c r="N116">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O116">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
       <c r="Q116">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="R116">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="S116">
         <v>1</v>
       </c>
       <c r="T116">
         <v>4</v>
       </c>
       <c r="U116">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="V116">
         <v>1</v>
       </c>
       <c r="W116">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="X116">
         <v>3</v>
       </c>
       <c r="Y116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="A117" t="s">
         <v>277</v>
       </c>
       <c r="B117" t="s">
         <v>282</v>
       </c>
       <c r="C117" t="s">
         <v>283</v>
       </c>
       <c r="D117" t="s">
         <v>40</v>
       </c>
       <c r="E117">
-        <v>99</v>
+        <v>23</v>
       </c>
       <c r="F117">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="G117">
-        <v>183</v>
+        <v>43</v>
       </c>
       <c r="H117">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="I117">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J117">
         <v>1</v>
       </c>
       <c r="K117">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="L117">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="M117">
         <v>1</v>
       </c>
       <c r="N117">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="O117">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="P117">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q117">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="R117">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="S117">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T117">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="U117">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="V117">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W117">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="X117">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="Y117">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="A118" t="s">
         <v>277</v>
       </c>
       <c r="B118" t="s">
         <v>284</v>
       </c>
       <c r="C118" t="s">
         <v>285</v>
       </c>
       <c r="D118" t="s">
         <v>40</v>
       </c>
       <c r="E118">
+        <v>232</v>
+      </c>
+      <c r="F118">
+        <v>205</v>
+      </c>
+      <c r="G118">
+        <v>437</v>
+      </c>
+      <c r="H118">
+        <v>34</v>
+      </c>
+      <c r="I118">
+        <v>31</v>
+      </c>
+      <c r="J118">
+        <v>3</v>
+      </c>
+      <c r="K118">
+        <v>48</v>
+      </c>
+      <c r="L118">
         <v>22</v>
       </c>
-      <c r="F118">
-[...19 lines deleted...]
-      </c>
       <c r="M118">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N118">
-        <v>4</v>
+        <v>34</v>
       </c>
       <c r="O118">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="P118">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q118">
-        <v>4</v>
+        <v>39</v>
       </c>
       <c r="R118">
-        <v>4</v>
+        <v>40</v>
       </c>
       <c r="S118">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T118">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="U118">
-        <v>3</v>
+        <v>38</v>
       </c>
       <c r="V118">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W118">
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="X118">
-        <v>4</v>
+        <v>36</v>
       </c>
       <c r="Y118">
+        <v>3</v>
+      </c>
+      <c r="AI118">
+        <v>5</v>
+      </c>
+      <c r="AJ118">
+        <v>4</v>
+      </c>
+      <c r="AK118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="A119" t="s">
         <v>277</v>
       </c>
       <c r="B119" t="s">
         <v>286</v>
       </c>
       <c r="C119" t="s">
         <v>287</v>
       </c>
       <c r="D119" t="s">
         <v>40</v>
       </c>
       <c r="E119">
-        <v>111</v>
+        <v>85</v>
       </c>
       <c r="F119">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="G119">
-        <v>205</v>
+        <v>170</v>
       </c>
       <c r="H119">
         <v>11</v>
       </c>
       <c r="I119">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="J119">
         <v>1</v>
       </c>
       <c r="K119">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="L119">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="M119">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N119">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="O119">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="P119">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q119">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="R119">
         <v>17</v>
       </c>
       <c r="S119">
         <v>2</v>
       </c>
       <c r="T119">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="U119">
         <v>17</v>
       </c>
       <c r="V119">
         <v>2</v>
       </c>
       <c r="W119">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="X119">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Y119">
         <v>2</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="A120" t="s">
         <v>277</v>
       </c>
       <c r="B120" t="s">
         <v>288</v>
       </c>
       <c r="C120" t="s">
         <v>289</v>
       </c>
       <c r="D120" t="s">
         <v>40</v>
       </c>
       <c r="E120">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="F120">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="G120">
-        <v>52</v>
+        <v>136</v>
       </c>
       <c r="H120">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="I120">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="J120">
         <v>1</v>
       </c>
       <c r="K120">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="L120">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="M120">
         <v>1</v>
       </c>
       <c r="N120">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="O120">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="P120">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q120">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="R120">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="S120">
         <v>1</v>
       </c>
       <c r="T120">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="U120">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V120">
         <v>1</v>
       </c>
       <c r="W120">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="X120">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="Y120">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="A121" t="s">
         <v>277</v>
       </c>
       <c r="B121" t="s">
         <v>290</v>
       </c>
       <c r="C121" t="s">
         <v>291</v>
       </c>
       <c r="D121" t="s">
         <v>40</v>
       </c>
       <c r="E121">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="F121">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="G121">
-        <v>138</v>
+        <v>195</v>
       </c>
       <c r="H121">
+        <v>18</v>
+      </c>
+      <c r="I121">
+        <v>14</v>
+      </c>
+      <c r="J121">
+        <v>2</v>
+      </c>
+      <c r="K121">
         <v>10</v>
       </c>
-      <c r="I121">
-[...7 lines deleted...]
-      </c>
       <c r="L121">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="M121">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N121">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="O121">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="P121">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q121">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="R121">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="S121">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T121">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="U121">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="V121">
         <v>2</v>
       </c>
       <c r="W121">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="X121">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="Y121">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="A122" t="s">
         <v>277</v>
       </c>
       <c r="B122" t="s">
         <v>292</v>
       </c>
       <c r="C122" t="s">
         <v>293</v>
       </c>
       <c r="D122" t="s">
         <v>75</v>
       </c>
       <c r="E122">
-        <v>181</v>
+        <v>209</v>
       </c>
       <c r="F122">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="G122">
-        <v>360</v>
+        <v>382</v>
       </c>
       <c r="Z122">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="AA122">
         <v>55</v>
       </c>
       <c r="AB122">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AC122">
+        <v>78</v>
+      </c>
+      <c r="AD122">
+        <v>54</v>
+      </c>
+      <c r="AE122">
+        <v>5</v>
+      </c>
+      <c r="AF122">
         <v>60</v>
       </c>
-      <c r="AD122">
-[...2 lines deleted...]
-      <c r="AE122">
+      <c r="AG122">
+        <v>64</v>
+      </c>
+      <c r="AH122">
         <v>6</v>
-      </c>
-[...7 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="A123" t="s">
         <v>294</v>
       </c>
       <c r="B123" t="s">
         <v>295</v>
       </c>
       <c r="C123" t="s">
         <v>296</v>
       </c>
       <c r="D123" t="s">
         <v>40</v>
       </c>
       <c r="E123">
-        <v>217</v>
+        <v>63</v>
       </c>
       <c r="F123">
-        <v>202</v>
+        <v>53</v>
       </c>
       <c r="G123">
-        <v>419</v>
+        <v>116</v>
       </c>
       <c r="H123">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="I123">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="J123">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K123">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="L123">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="M123">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N123">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="O123">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="P123">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q123">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="R123">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="S123">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T123">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="U123">
-        <v>43</v>
+        <v>7</v>
       </c>
       <c r="V123">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W123">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="X123">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="Y123">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="AK123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="A124" t="s">
         <v>294</v>
       </c>
       <c r="B124" t="s">
         <v>297</v>
       </c>
       <c r="C124" t="s">
         <v>298</v>
       </c>
       <c r="D124" t="s">
         <v>40</v>
       </c>
       <c r="E124">
-        <v>77</v>
+        <v>131</v>
       </c>
       <c r="F124">
-        <v>56</v>
+        <v>128</v>
       </c>
       <c r="G124">
-        <v>133</v>
+        <v>259</v>
       </c>
       <c r="H124">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="I124">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="J124">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K124">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="L124">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="M124">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N124">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="O124">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="P124">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q124">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="R124">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="S124">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T124">
+        <v>26</v>
+      </c>
+      <c r="U124">
+        <v>30</v>
+      </c>
+      <c r="V124">
+        <v>3</v>
+      </c>
+      <c r="W124">
         <v>17</v>
       </c>
-      <c r="U124">
-[...7 lines deleted...]
-      </c>
       <c r="X124">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="Y124">
         <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="A125" t="s">
         <v>294</v>
       </c>
       <c r="B125" t="s">
         <v>299</v>
       </c>
       <c r="C125" t="s">
         <v>300</v>
       </c>
       <c r="D125" t="s">
         <v>40</v>
       </c>
       <c r="E125">
-        <v>87</v>
+        <v>194</v>
       </c>
       <c r="F125">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="G125">
-        <v>162</v>
+        <v>387</v>
       </c>
       <c r="H125">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="I125">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="J125">
         <v>2</v>
       </c>
       <c r="K125">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="L125">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M125">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N125">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="O125">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="P125">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q125">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="R125">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="S125">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T125">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="U125">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="V125">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W125">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="X125">
-        <v>7</v>
+        <v>43</v>
       </c>
       <c r="Y125">
+        <v>3</v>
+      </c>
+      <c r="AI125">
+        <v>5</v>
+      </c>
+      <c r="AJ125">
+        <v>5</v>
+      </c>
+      <c r="AK125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="A126" t="s">
         <v>294</v>
       </c>
       <c r="B126" t="s">
         <v>301</v>
       </c>
       <c r="C126" t="s">
         <v>302</v>
       </c>
       <c r="D126" t="s">
         <v>40</v>
       </c>
       <c r="E126">
-        <v>133</v>
+        <v>420</v>
       </c>
       <c r="F126">
-        <v>122</v>
+        <v>414</v>
       </c>
       <c r="G126">
-        <v>255</v>
+        <v>834</v>
       </c>
       <c r="H126">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="I126">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="J126">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K126">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="L126">
-        <v>17</v>
+        <v>78</v>
       </c>
       <c r="M126">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N126">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="O126">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="P126">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Q126">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="R126">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="S126">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="T126">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="U126">
-        <v>20</v>
+        <v>59</v>
       </c>
       <c r="V126">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="W126">
-        <v>23</v>
+        <v>73</v>
       </c>
       <c r="X126">
-        <v>15</v>
+        <v>69</v>
       </c>
       <c r="Y126">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="A127" t="s">
         <v>294</v>
       </c>
       <c r="B127" t="s">
         <v>303</v>
       </c>
       <c r="C127" t="s">
         <v>304</v>
       </c>
       <c r="D127" t="s">
         <v>40</v>
       </c>
       <c r="E127">
-        <v>418</v>
+        <v>95</v>
       </c>
       <c r="F127">
-        <v>409</v>
+        <v>79</v>
       </c>
       <c r="G127">
-        <v>827</v>
+        <v>174</v>
       </c>
       <c r="H127">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="I127">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="J127">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K127">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="L127">
-        <v>74</v>
+        <v>18</v>
       </c>
       <c r="M127">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="N127">
-        <v>68</v>
+        <v>9</v>
       </c>
       <c r="O127">
-        <v>70</v>
+        <v>7</v>
       </c>
       <c r="P127">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="Q127">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="R127">
-        <v>59</v>
+        <v>12</v>
       </c>
       <c r="S127">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="T127">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="U127">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="V127">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="W127">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="X127">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="Y127">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="A128" t="s">
         <v>294</v>
       </c>
       <c r="B128" t="s">
         <v>305</v>
       </c>
       <c r="C128" t="s">
         <v>306</v>
       </c>
       <c r="D128" t="s">
         <v>40</v>
       </c>
       <c r="E128">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="F128">
-        <v>481</v>
+        <v>472</v>
       </c>
       <c r="G128">
-        <v>989</v>
+        <v>981</v>
       </c>
       <c r="H128">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="I128">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="J128">
         <v>6</v>
       </c>
       <c r="K128">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="L128">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="M128">
         <v>6</v>
       </c>
       <c r="N128">
+        <v>82</v>
+      </c>
+      <c r="O128">
+        <v>82</v>
+      </c>
+      <c r="P128">
+        <v>7</v>
+      </c>
+      <c r="Q128">
         <v>79</v>
       </c>
-      <c r="O128">
-[...2 lines deleted...]
-      <c r="P128">
+      <c r="R128">
+        <v>82</v>
+      </c>
+      <c r="S128">
         <v>6</v>
       </c>
-      <c r="Q128">
+      <c r="T128">
         <v>107</v>
       </c>
-      <c r="R128">
+      <c r="U128">
+        <v>86</v>
+      </c>
+      <c r="V128">
+        <v>7</v>
+      </c>
+      <c r="W128">
         <v>87</v>
       </c>
-      <c r="S128">
-[...13 lines deleted...]
-      </c>
       <c r="X128">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="Y128">
         <v>6</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="A129" t="s">
         <v>294</v>
       </c>
       <c r="B129" t="s">
         <v>307</v>
       </c>
       <c r="C129" t="s">
         <v>308</v>
       </c>
       <c r="D129" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E129">
-        <v>207</v>
+        <v>706</v>
       </c>
       <c r="F129">
-        <v>180</v>
+        <v>604</v>
       </c>
       <c r="G129">
-        <v>387</v>
-[...53 lines deleted...]
-        <v>3</v>
+        <v>1310</v>
+      </c>
+      <c r="Z129">
+        <v>233</v>
+      </c>
+      <c r="AA129">
+        <v>175</v>
+      </c>
+      <c r="AB129">
+        <v>15</v>
+      </c>
+      <c r="AC129">
+        <v>230</v>
+      </c>
+      <c r="AD129">
+        <v>191</v>
+      </c>
+      <c r="AE129">
+        <v>16</v>
+      </c>
+      <c r="AF129">
+        <v>241</v>
+      </c>
+      <c r="AG129">
+        <v>237</v>
+      </c>
+      <c r="AH129">
+        <v>17</v>
+      </c>
+      <c r="AI129">
+        <v>2</v>
+      </c>
+      <c r="AJ129">
+        <v>1</v>
+      </c>
+      <c r="AK129">
+        <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="A130" t="s">
         <v>294</v>
       </c>
       <c r="B130" t="s">
         <v>309</v>
       </c>
       <c r="C130" t="s">
         <v>310</v>
       </c>
       <c r="D130" t="s">
         <v>75</v>
       </c>
       <c r="E130">
-        <v>677</v>
+        <v>305</v>
       </c>
       <c r="F130">
-        <v>615</v>
+        <v>239</v>
       </c>
       <c r="G130">
-        <v>1292</v>
+        <v>544</v>
       </c>
       <c r="Z130">
-        <v>229</v>
+        <v>93</v>
       </c>
       <c r="AA130">
-        <v>190</v>
+        <v>78</v>
       </c>
       <c r="AB130">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="AC130">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="AD130">
-        <v>237</v>
+        <v>68</v>
       </c>
       <c r="AE130">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="AF130">
-        <v>203</v>
+        <v>114</v>
       </c>
       <c r="AG130">
-        <v>187</v>
+        <v>93</v>
       </c>
       <c r="AH130">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="A131" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="B131" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C131" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D131" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E131">
-        <v>312</v>
+        <v>196</v>
       </c>
       <c r="F131">
-        <v>234</v>
+        <v>186</v>
       </c>
       <c r="G131">
-        <v>546</v>
-[...26 lines deleted...]
-        <v>7</v>
+        <v>382</v>
+      </c>
+      <c r="H131">
+        <v>20</v>
+      </c>
+      <c r="I131">
+        <v>12</v>
+      </c>
+      <c r="J131">
+        <v>2</v>
+      </c>
+      <c r="K131">
+        <v>38</v>
+      </c>
+      <c r="L131">
+        <v>29</v>
+      </c>
+      <c r="M131">
+        <v>3</v>
+      </c>
+      <c r="N131">
+        <v>30</v>
+      </c>
+      <c r="O131">
+        <v>19</v>
+      </c>
+      <c r="P131">
+        <v>3</v>
+      </c>
+      <c r="Q131">
+        <v>38</v>
+      </c>
+      <c r="R131">
+        <v>41</v>
+      </c>
+      <c r="S131">
+        <v>4</v>
+      </c>
+      <c r="T131">
+        <v>36</v>
+      </c>
+      <c r="U131">
+        <v>46</v>
+      </c>
+      <c r="V131">
+        <v>4</v>
+      </c>
+      <c r="W131">
+        <v>34</v>
+      </c>
+      <c r="X131">
+        <v>39</v>
+      </c>
+      <c r="Y131">
+        <v>3</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="A132" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="B132" t="s">
         <v>314</v>
       </c>
       <c r="C132" t="s">
         <v>315</v>
       </c>
       <c r="D132" t="s">
         <v>40</v>
       </c>
       <c r="E132">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F132">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="G132">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="H132">
+        <v>11</v>
+      </c>
+      <c r="I132">
+        <v>1</v>
+      </c>
+      <c r="J132">
+        <v>1</v>
+      </c>
+      <c r="K132">
         <v>6</v>
       </c>
-      <c r="I132">
+      <c r="L132">
         <v>9</v>
       </c>
-      <c r="J132">
-[...2 lines deleted...]
-      <c r="K132">
+      <c r="M132">
+        <v>1</v>
+      </c>
+      <c r="N132">
         <v>12</v>
       </c>
-      <c r="L132">
+      <c r="O132">
         <v>12</v>
       </c>
-      <c r="M132">
-[...2 lines deleted...]
-      <c r="N132">
+      <c r="P132">
+        <v>1</v>
+      </c>
+      <c r="Q132">
         <v>7</v>
       </c>
-      <c r="O132">
+      <c r="R132">
         <v>7</v>
       </c>
-      <c r="P132">
-[...2 lines deleted...]
-      <c r="Q132">
+      <c r="S132">
+        <v>1</v>
+      </c>
+      <c r="T132">
+        <v>8</v>
+      </c>
+      <c r="U132">
+        <v>6</v>
+      </c>
+      <c r="V132">
+        <v>1</v>
+      </c>
+      <c r="W132">
+        <v>13</v>
+      </c>
+      <c r="X132">
         <v>9</v>
-      </c>
-[...19 lines deleted...]
-        <v>5</v>
       </c>
       <c r="Y132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="A133" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="B133" t="s">
         <v>316</v>
       </c>
       <c r="C133" t="s">
         <v>317</v>
       </c>
       <c r="D133" t="s">
         <v>40</v>
       </c>
       <c r="E133">
-        <v>231</v>
+        <v>122</v>
       </c>
       <c r="F133">
-        <v>211</v>
+        <v>95</v>
       </c>
       <c r="G133">
-        <v>442</v>
+        <v>217</v>
       </c>
       <c r="H133">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="I133">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="J133">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K133">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="L133">
+        <v>15</v>
+      </c>
+      <c r="M133">
+        <v>2</v>
+      </c>
+      <c r="N133">
+        <v>27</v>
+      </c>
+      <c r="O133">
+        <v>11</v>
+      </c>
+      <c r="P133">
+        <v>2</v>
+      </c>
+      <c r="Q133">
+        <v>21</v>
+      </c>
+      <c r="R133">
+        <v>15</v>
+      </c>
+      <c r="S133">
+        <v>2</v>
+      </c>
+      <c r="T133">
+        <v>20</v>
+      </c>
+      <c r="U133">
+        <v>27</v>
+      </c>
+      <c r="V133">
+        <v>2</v>
+      </c>
+      <c r="W133">
         <v>19</v>
       </c>
-      <c r="M133">
-[...31 lines deleted...]
-      </c>
       <c r="X133">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="Y133">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="A134" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="B134" t="s">
         <v>318</v>
       </c>
       <c r="C134" t="s">
         <v>319</v>
       </c>
       <c r="D134" t="s">
         <v>40</v>
       </c>
       <c r="E134">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="F134">
-        <v>367</v>
+        <v>353</v>
       </c>
       <c r="G134">
-        <v>776</v>
+        <v>766</v>
       </c>
       <c r="H134">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="I134">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="J134">
         <v>5</v>
       </c>
       <c r="K134">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="L134">
         <v>55</v>
       </c>
       <c r="M134">
         <v>5</v>
       </c>
       <c r="N134">
+        <v>74</v>
+      </c>
+      <c r="O134">
+        <v>55</v>
+      </c>
+      <c r="P134">
+        <v>5</v>
+      </c>
+      <c r="Q134">
         <v>63</v>
       </c>
-      <c r="O134">
+      <c r="R134">
         <v>62</v>
       </c>
-      <c r="P134">
-[...7 lines deleted...]
-      </c>
       <c r="S134">
+        <v>5</v>
+      </c>
+      <c r="T134">
+        <v>69</v>
+      </c>
+      <c r="U134">
+        <v>69</v>
+      </c>
+      <c r="V134">
         <v>6</v>
       </c>
-      <c r="T134">
+      <c r="W134">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>56</v>
       </c>
       <c r="X134">
         <v>61</v>
       </c>
       <c r="Y134">
         <v>5</v>
       </c>
       <c r="AI134">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="AJ134">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AK134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="A135" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="B135" t="s">
         <v>320</v>
       </c>
       <c r="C135" t="s">
         <v>321</v>
       </c>
       <c r="D135" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E135">
-        <v>131</v>
+        <v>245</v>
       </c>
       <c r="F135">
-        <v>94</v>
+        <v>225</v>
       </c>
       <c r="G135">
-        <v>225</v>
-[...53 lines deleted...]
-        <v>2</v>
+        <v>470</v>
+      </c>
+      <c r="Z135">
+        <v>93</v>
+      </c>
+      <c r="AA135">
+        <v>73</v>
+      </c>
+      <c r="AB135">
+        <v>7</v>
+      </c>
+      <c r="AC135">
+        <v>76</v>
+      </c>
+      <c r="AD135">
+        <v>82</v>
+      </c>
+      <c r="AE135">
+        <v>7</v>
+      </c>
+      <c r="AF135">
+        <v>76</v>
+      </c>
+      <c r="AG135">
+        <v>70</v>
+      </c>
+      <c r="AH135">
+        <v>6</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="A136" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
       <c r="B136" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C136" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D136" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E136">
-        <v>205</v>
+        <v>28</v>
       </c>
       <c r="F136">
-        <v>207</v>
+        <v>34</v>
       </c>
       <c r="G136">
-        <v>412</v>
-[...7 lines deleted...]
-      <c r="AB136">
+        <v>62</v>
+      </c>
+      <c r="H136">
+        <v>6</v>
+      </c>
+      <c r="I136">
+        <v>5</v>
+      </c>
+      <c r="J136">
+        <v>1</v>
+      </c>
+      <c r="K136">
+        <v>4</v>
+      </c>
+      <c r="L136">
+        <v>3</v>
+      </c>
+      <c r="M136">
+        <v>1</v>
+      </c>
+      <c r="N136">
+        <v>6</v>
+      </c>
+      <c r="O136">
+        <v>3</v>
+      </c>
+      <c r="P136">
+        <v>1</v>
+      </c>
+      <c r="Q136">
+        <v>5</v>
+      </c>
+      <c r="R136">
+        <v>5</v>
+      </c>
+      <c r="S136">
+        <v>1</v>
+      </c>
+      <c r="T136">
+        <v>3</v>
+      </c>
+      <c r="U136">
         <v>7</v>
       </c>
-      <c r="AC136">
-[...15 lines deleted...]
-        <v>5</v>
+      <c r="V136">
+        <v>1</v>
+      </c>
+      <c r="W136">
+        <v>4</v>
+      </c>
+      <c r="X136">
+        <v>11</v>
+      </c>
+      <c r="Y136">
+        <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:37">
       <c r="A137" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B137" t="s">
         <v>325</v>
       </c>
       <c r="C137" t="s">
         <v>326</v>
       </c>
       <c r="D137" t="s">
         <v>40</v>
       </c>
       <c r="E137">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="F137">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="G137">
-        <v>295</v>
+        <v>285</v>
       </c>
       <c r="H137">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="I137">
         <v>19</v>
       </c>
       <c r="J137">
         <v>2</v>
       </c>
       <c r="K137">
+        <v>21</v>
+      </c>
+      <c r="L137">
+        <v>20</v>
+      </c>
+      <c r="M137">
+        <v>2</v>
+      </c>
+      <c r="N137">
         <v>17</v>
       </c>
-      <c r="L137">
+      <c r="O137">
         <v>18</v>
       </c>
-      <c r="M137">
-[...2 lines deleted...]
-      <c r="N137">
+      <c r="P137">
+        <v>2</v>
+      </c>
+      <c r="Q137">
         <v>30</v>
       </c>
-      <c r="O137">
+      <c r="R137">
         <v>28</v>
       </c>
-      <c r="P137">
-[...5 lines deleted...]
-      <c r="R137">
+      <c r="S137">
+        <v>3</v>
+      </c>
+      <c r="T137">
+        <v>27</v>
+      </c>
+      <c r="U137">
         <v>22</v>
       </c>
-      <c r="S137">
-[...5 lines deleted...]
-      <c r="U137">
+      <c r="V137">
+        <v>2</v>
+      </c>
+      <c r="W137">
+        <v>33</v>
+      </c>
+      <c r="X137">
         <v>27</v>
       </c>
-      <c r="V137">
-[...7 lines deleted...]
-      </c>
       <c r="Y137">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AI137">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="AJ137">
         <v>1</v>
       </c>
       <c r="AK137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="A138" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B138" t="s">
         <v>327</v>
       </c>
       <c r="C138" t="s">
         <v>328</v>
       </c>
       <c r="D138" t="s">
         <v>40</v>
       </c>
       <c r="E138">
-        <v>22</v>
+        <v>210</v>
       </c>
       <c r="F138">
-        <v>18</v>
+        <v>191</v>
       </c>
       <c r="G138">
-        <v>40</v>
+        <v>401</v>
       </c>
       <c r="H138">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="I138">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="J138">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K138">
-        <v>2</v>
+        <v>33</v>
       </c>
       <c r="L138">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="M138">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N138">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="O138">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="P138">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q138">
-        <v>2</v>
+        <v>37</v>
       </c>
       <c r="R138">
-        <v>2</v>
+        <v>31</v>
       </c>
       <c r="S138">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T138">
-        <v>5</v>
+        <v>37</v>
       </c>
       <c r="U138">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="V138">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W138">
-        <v>2</v>
+        <v>40</v>
       </c>
       <c r="X138">
-        <v>3</v>
+        <v>35</v>
       </c>
       <c r="Y138">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="A139" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B139" t="s">
         <v>329</v>
       </c>
       <c r="C139" t="s">
         <v>330</v>
       </c>
       <c r="D139" t="s">
         <v>40</v>
       </c>
       <c r="E139">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="F139">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G139">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="H139">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="I139">
+        <v>13</v>
+      </c>
+      <c r="J139">
+        <v>1</v>
+      </c>
+      <c r="K139">
+        <v>15</v>
+      </c>
+      <c r="L139">
         <v>9</v>
       </c>
-      <c r="J139">
-[...2 lines deleted...]
-      <c r="K139">
+      <c r="M139">
+        <v>1</v>
+      </c>
+      <c r="N139">
         <v>10</v>
       </c>
-      <c r="L139">
+      <c r="O139">
         <v>12</v>
       </c>
-      <c r="M139">
-[...2 lines deleted...]
-      <c r="N139">
+      <c r="P139">
+        <v>1</v>
+      </c>
+      <c r="Q139">
         <v>13</v>
       </c>
-      <c r="O139">
-[...7 lines deleted...]
-      </c>
       <c r="R139">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="S139">
         <v>1</v>
       </c>
       <c r="T139">
         <v>12</v>
       </c>
       <c r="U139">
+        <v>13</v>
+      </c>
+      <c r="V139">
+        <v>1</v>
+      </c>
+      <c r="W139">
+        <v>12</v>
+      </c>
+      <c r="X139">
         <v>9</v>
-      </c>
-[...7 lines deleted...]
-        <v>11</v>
       </c>
       <c r="Y139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="A140" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B140" t="s">
         <v>331</v>
       </c>
       <c r="C140" t="s">
         <v>332</v>
       </c>
       <c r="D140" t="s">
         <v>40</v>
       </c>
       <c r="E140">
-        <v>206</v>
+        <v>39</v>
       </c>
       <c r="F140">
-        <v>186</v>
+        <v>25</v>
       </c>
       <c r="G140">
-        <v>392</v>
+        <v>64</v>
       </c>
       <c r="H140">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="I140">
-        <v>34</v>
+        <v>5</v>
       </c>
       <c r="J140">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K140">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="L140">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="M140">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N140">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="O140">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="P140">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q140">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="R140">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="S140">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T140">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="U140">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="V140">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W140">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="X140">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="Y140">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="A141" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B141" t="s">
         <v>333</v>
       </c>
       <c r="C141" t="s">
         <v>334</v>
       </c>
       <c r="D141" t="s">
         <v>40</v>
       </c>
       <c r="E141">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="F141">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G141">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="H141">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I141">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J141">
         <v>1</v>
       </c>
       <c r="K141">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L141">
+        <v>4</v>
+      </c>
+      <c r="M141">
+        <v>1</v>
+      </c>
+      <c r="N141">
+        <v>3</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="P141">
+        <v>1</v>
+      </c>
+      <c r="Q141">
+        <v>5</v>
+      </c>
+      <c r="R141">
+        <v>3</v>
+      </c>
+      <c r="S141">
+        <v>1</v>
+      </c>
+      <c r="T141">
+        <v>4</v>
+      </c>
+      <c r="U141">
         <v>6</v>
       </c>
-      <c r="M141">
-[...25 lines deleted...]
-      </c>
       <c r="V141">
         <v>1</v>
       </c>
       <c r="W141">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="X141">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Y141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="A142" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B142" t="s">
         <v>335</v>
       </c>
       <c r="C142" t="s">
         <v>336</v>
       </c>
       <c r="D142" t="s">
         <v>40</v>
       </c>
       <c r="E142">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="F142">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="G142">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="H142">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I142">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J142">
         <v>1</v>
       </c>
       <c r="K142">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L142">
         <v>3</v>
       </c>
       <c r="M142">
         <v>1</v>
       </c>
       <c r="N142">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="O142">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
       <c r="Q142">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="R142">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="S142">
         <v>1</v>
       </c>
       <c r="T142">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="U142">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="V142">
         <v>1</v>
       </c>
       <c r="W142">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="X142">
         <v>4</v>
       </c>
       <c r="Y142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="A143" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B143" t="s">
         <v>337</v>
       </c>
       <c r="C143" t="s">
         <v>338</v>
       </c>
       <c r="D143" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E143">
-        <v>25</v>
+        <v>160</v>
       </c>
       <c r="F143">
-        <v>21</v>
+        <v>133</v>
       </c>
       <c r="G143">
+        <v>293</v>
+      </c>
+      <c r="Z143">
+        <v>47</v>
+      </c>
+      <c r="AA143">
+        <v>41</v>
+      </c>
+      <c r="AB143">
+        <v>4</v>
+      </c>
+      <c r="AC143">
+        <v>58</v>
+      </c>
+      <c r="AD143">
+        <v>43</v>
+      </c>
+      <c r="AE143">
+        <v>5</v>
+      </c>
+      <c r="AF143">
+        <v>54</v>
+      </c>
+      <c r="AG143">
         <v>46</v>
       </c>
-      <c r="H143">
-[...50 lines deleted...]
-      <c r="Y143">
+      <c r="AH143">
+        <v>5</v>
+      </c>
+      <c r="AI143">
+        <v>1</v>
+      </c>
+      <c r="AJ143">
+        <v>3</v>
+      </c>
+      <c r="AK143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:37">
       <c r="A144" t="s">
-        <v>324</v>
+        <v>339</v>
       </c>
       <c r="B144" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C144" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D144" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E144">
-        <v>162</v>
+        <v>367</v>
       </c>
       <c r="F144">
-        <v>123</v>
+        <v>269</v>
       </c>
       <c r="G144">
-        <v>285</v>
-[...19 lines deleted...]
-      <c r="AF144">
+        <v>636</v>
+      </c>
+      <c r="H144">
+        <v>49</v>
+      </c>
+      <c r="I144">
+        <v>44</v>
+      </c>
+      <c r="J144">
+        <v>4</v>
+      </c>
+      <c r="K144">
         <v>47</v>
       </c>
-      <c r="AG144">
-[...2 lines deleted...]
-      <c r="AH144">
+      <c r="L144">
+        <v>39</v>
+      </c>
+      <c r="M144">
+        <v>3</v>
+      </c>
+      <c r="N144">
+        <v>65</v>
+      </c>
+      <c r="O144">
+        <v>41</v>
+      </c>
+      <c r="P144">
+        <v>4</v>
+      </c>
+      <c r="Q144">
+        <v>69</v>
+      </c>
+      <c r="R144">
+        <v>49</v>
+      </c>
+      <c r="S144">
+        <v>5</v>
+      </c>
+      <c r="T144">
+        <v>76</v>
+      </c>
+      <c r="U144">
+        <v>40</v>
+      </c>
+      <c r="V144">
+        <v>5</v>
+      </c>
+      <c r="W144">
+        <v>57</v>
+      </c>
+      <c r="X144">
+        <v>56</v>
+      </c>
+      <c r="Y144">
         <v>4</v>
       </c>
       <c r="AI144">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AJ144">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AK144">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="A145" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B145" t="s">
         <v>342</v>
       </c>
       <c r="C145" t="s">
         <v>343</v>
       </c>
       <c r="D145" t="s">
         <v>40</v>
       </c>
       <c r="E145">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F145">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="G145">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="H145">
         <v>3</v>
       </c>
       <c r="I145">
         <v>2</v>
       </c>
       <c r="J145">
         <v>1</v>
       </c>
       <c r="K145">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L145">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M145">
         <v>1</v>
       </c>
       <c r="N145">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O145">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
       <c r="Q145">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="R145">
+        <v>4</v>
+      </c>
+      <c r="S145">
+        <v>1</v>
+      </c>
+      <c r="T145">
+        <v>9</v>
+      </c>
+      <c r="U145">
+        <v>3</v>
+      </c>
+      <c r="V145">
+        <v>1</v>
+      </c>
+      <c r="W145">
         <v>6</v>
-      </c>
-[...13 lines deleted...]
-        <v>2</v>
       </c>
       <c r="X145">
         <v>5</v>
       </c>
       <c r="Y145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="A146" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B146" t="s">
         <v>344</v>
       </c>
       <c r="C146" t="s">
         <v>345</v>
       </c>
       <c r="D146" t="s">
         <v>40</v>
       </c>
       <c r="E146">
-        <v>212</v>
+        <v>22</v>
       </c>
       <c r="F146">
-        <v>197</v>
+        <v>20</v>
       </c>
       <c r="G146">
-        <v>409</v>
+        <v>42</v>
       </c>
       <c r="H146">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="I146">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="J146">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K146">
-        <v>44</v>
+        <v>3</v>
       </c>
       <c r="L146">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="M146">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N146">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="O146">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="P146">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q146">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="R146">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="S146">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T146">
-        <v>46</v>
+        <v>5</v>
       </c>
       <c r="U146">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="V146">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W146">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="X146">
-        <v>39</v>
+        <v>3</v>
       </c>
       <c r="Y146">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="A147" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B147" t="s">
         <v>346</v>
       </c>
       <c r="C147" t="s">
         <v>347</v>
       </c>
       <c r="D147" t="s">
         <v>40</v>
       </c>
       <c r="E147">
-        <v>41</v>
+        <v>209</v>
       </c>
       <c r="F147">
-        <v>24</v>
+        <v>204</v>
       </c>
       <c r="G147">
-        <v>65</v>
+        <v>413</v>
       </c>
       <c r="H147">
-        <v>5</v>
+        <v>31</v>
       </c>
       <c r="I147">
-        <v>1</v>
+        <v>46</v>
       </c>
       <c r="J147">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K147">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="L147">
-        <v>3</v>
+        <v>32</v>
       </c>
       <c r="M147">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N147">
-        <v>6</v>
+        <v>44</v>
       </c>
       <c r="O147">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="P147">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q147">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="R147">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="S147">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T147">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="U147">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="V147">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W147">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="X147">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="Y147">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="A148" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B148" t="s">
         <v>348</v>
       </c>
       <c r="C148" t="s">
         <v>349</v>
       </c>
       <c r="D148" t="s">
         <v>40</v>
       </c>
       <c r="E148">
-        <v>52</v>
+        <v>88</v>
       </c>
       <c r="F148">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="G148">
-        <v>102</v>
+        <v>187</v>
       </c>
       <c r="H148">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="I148">
+        <v>14</v>
+      </c>
+      <c r="J148">
+        <v>1</v>
+      </c>
+      <c r="K148">
+        <v>13</v>
+      </c>
+      <c r="L148">
         <v>8</v>
       </c>
-      <c r="J148">
-[...7 lines deleted...]
-      </c>
       <c r="M148">
         <v>1</v>
       </c>
       <c r="N148">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="O148">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="P148">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q148">
+        <v>9</v>
+      </c>
+      <c r="R148">
+        <v>23</v>
+      </c>
+      <c r="S148">
+        <v>2</v>
+      </c>
+      <c r="T148">
+        <v>25</v>
+      </c>
+      <c r="U148">
+        <v>23</v>
+      </c>
+      <c r="V148">
+        <v>2</v>
+      </c>
+      <c r="W148">
         <v>15</v>
       </c>
-      <c r="R148">
-[...16 lines deleted...]
-      </c>
       <c r="X148">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="Y148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="A149" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B149" t="s">
         <v>350</v>
       </c>
       <c r="C149" t="s">
         <v>351</v>
       </c>
       <c r="D149" t="s">
         <v>40</v>
       </c>
       <c r="E149">
-        <v>374</v>
+        <v>24</v>
       </c>
       <c r="F149">
-        <v>283</v>
+        <v>23</v>
       </c>
       <c r="G149">
-        <v>657</v>
+        <v>47</v>
       </c>
       <c r="H149">
-        <v>46</v>
+        <v>4</v>
       </c>
       <c r="I149">
-        <v>38</v>
+        <v>4</v>
       </c>
       <c r="J149">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K149">
-        <v>65</v>
+        <v>2</v>
       </c>
       <c r="L149">
-        <v>41</v>
+        <v>3</v>
       </c>
       <c r="M149">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N149">
-        <v>69</v>
+        <v>4</v>
       </c>
       <c r="O149">
-        <v>50</v>
+        <v>4</v>
       </c>
       <c r="P149">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="Q149">
-        <v>76</v>
+        <v>4</v>
       </c>
       <c r="R149">
-        <v>41</v>
+        <v>5</v>
       </c>
       <c r="S149">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="T149">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="U149">
-        <v>56</v>
+        <v>2</v>
       </c>
       <c r="V149">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W149">
-        <v>58</v>
+        <v>1</v>
       </c>
       <c r="X149">
-        <v>57</v>
+        <v>5</v>
       </c>
       <c r="Y149">
-        <v>5</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:37">
       <c r="A150" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B150" t="s">
         <v>352</v>
       </c>
       <c r="C150" t="s">
         <v>353</v>
       </c>
       <c r="D150" t="s">
         <v>40</v>
       </c>
       <c r="E150">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="F150">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="G150">
-        <v>45</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="K150">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="L150">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="M150">
         <v>1</v>
       </c>
       <c r="N150">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="O150">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
       <c r="Q150">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="R150">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="S150">
         <v>1</v>
       </c>
       <c r="T150">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="U150">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="V150">
         <v>1</v>
       </c>
       <c r="W150">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="X150">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="Y150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="A151" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B151" t="s">
         <v>354</v>
       </c>
       <c r="C151" t="s">
         <v>355</v>
       </c>
       <c r="D151" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E151">
-        <v>85</v>
+        <v>334</v>
       </c>
       <c r="F151">
-        <v>105</v>
+        <v>288</v>
       </c>
       <c r="G151">
-        <v>190</v>
-[...4 lines deleted...]
-      <c r="I151">
+        <v>622</v>
+      </c>
+      <c r="Z151">
+        <v>102</v>
+      </c>
+      <c r="AA151">
+        <v>89</v>
+      </c>
+      <c r="AB151">
         <v>8</v>
       </c>
-      <c r="J151">
-[...11 lines deleted...]
-      <c r="N151">
+      <c r="AC151">
+        <v>112</v>
+      </c>
+      <c r="AD151">
+        <v>91</v>
+      </c>
+      <c r="AE151">
         <v>9</v>
       </c>
-      <c r="O151">
-[...30 lines deleted...]
-        <v>1</v>
+      <c r="AF151">
+        <v>120</v>
+      </c>
+      <c r="AG151">
+        <v>108</v>
+      </c>
+      <c r="AH151">
+        <v>10</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="A152" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B152" t="s">
         <v>356</v>
       </c>
       <c r="C152" t="s">
         <v>357</v>
       </c>
       <c r="D152" t="s">
         <v>75</v>
       </c>
       <c r="E152">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="F152">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="G152">
-        <v>898</v>
+        <v>897</v>
       </c>
       <c r="Z152">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="AA152">
         <v>148</v>
       </c>
       <c r="AB152">
         <v>7</v>
       </c>
       <c r="AC152">
         <v>182</v>
       </c>
       <c r="AD152">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="AE152">
         <v>7</v>
       </c>
       <c r="AF152">
         <v>159</v>
       </c>
       <c r="AG152">
         <v>110</v>
       </c>
       <c r="AH152">
         <v>7</v>
       </c>
     </row>
     <row r="153" spans="1:37">
       <c r="A153" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B153" t="s">
         <v>358</v>
       </c>
       <c r="C153" t="s">
         <v>359</v>
       </c>
       <c r="D153" t="s">
         <v>75</v>
       </c>
       <c r="E153">
-        <v>332</v>
+        <v>13</v>
       </c>
       <c r="F153">
-        <v>272</v>
+        <v>2</v>
       </c>
       <c r="G153">
-        <v>604</v>
-[...17 lines deleted...]
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="AF153">
-        <v>100</v>
+        <v>13</v>
       </c>
       <c r="AG153">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="AH153">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="A154" t="s">
-        <v>341</v>
+        <v>360</v>
       </c>
       <c r="B154" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C154" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D154" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E154">
-        <v>13</v>
+        <v>155</v>
       </c>
       <c r="F154">
-        <v>2</v>
+        <v>167</v>
       </c>
       <c r="G154">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>322</v>
+      </c>
+      <c r="H154">
+        <v>26</v>
+      </c>
+      <c r="I154">
+        <v>24</v>
+      </c>
+      <c r="J154">
+        <v>2</v>
+      </c>
+      <c r="K154">
+        <v>18</v>
+      </c>
+      <c r="L154">
+        <v>28</v>
+      </c>
+      <c r="M154">
+        <v>2</v>
+      </c>
+      <c r="N154">
+        <v>19</v>
+      </c>
+      <c r="O154">
+        <v>25</v>
+      </c>
+      <c r="P154">
+        <v>2</v>
+      </c>
+      <c r="Q154">
+        <v>45</v>
+      </c>
+      <c r="R154">
+        <v>18</v>
+      </c>
+      <c r="S154">
+        <v>3</v>
+      </c>
+      <c r="T154">
+        <v>23</v>
+      </c>
+      <c r="U154">
+        <v>36</v>
+      </c>
+      <c r="V154">
+        <v>3</v>
+      </c>
+      <c r="W154">
+        <v>24</v>
+      </c>
+      <c r="X154">
+        <v>36</v>
+      </c>
+      <c r="Y154">
+        <v>3</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="A155" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="B155" t="s">
         <v>363</v>
       </c>
       <c r="C155" t="s">
         <v>364</v>
       </c>
       <c r="D155" t="s">
         <v>40</v>
       </c>
       <c r="E155">
-        <v>398</v>
+        <v>385</v>
       </c>
       <c r="F155">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="G155">
-        <v>764</v>
+        <v>748</v>
       </c>
       <c r="H155">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="I155">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="J155">
         <v>5</v>
       </c>
       <c r="K155">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L155">
+        <v>61</v>
+      </c>
+      <c r="M155">
+        <v>5</v>
+      </c>
+      <c r="N155">
+        <v>63</v>
+      </c>
+      <c r="O155">
+        <v>68</v>
+      </c>
+      <c r="P155">
+        <v>5</v>
+      </c>
+      <c r="Q155">
         <v>69</v>
       </c>
-      <c r="M155">
-[...5 lines deleted...]
-      <c r="O155">
+      <c r="R155">
         <v>60</v>
       </c>
-      <c r="P155">
-[...2 lines deleted...]
-      <c r="Q155">
+      <c r="S155">
+        <v>5</v>
+      </c>
+      <c r="T155">
+        <v>57</v>
+      </c>
+      <c r="U155">
         <v>56</v>
       </c>
-      <c r="R155">
-[...5 lines deleted...]
-      <c r="T155">
+      <c r="V155">
+        <v>5</v>
+      </c>
+      <c r="W155">
         <v>70</v>
       </c>
-      <c r="U155">
-[...7 lines deleted...]
-      </c>
       <c r="X155">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="Y155">
         <v>5</v>
       </c>
       <c r="AI155">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="AJ155">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AK155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="A156" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="B156" t="s">
         <v>365</v>
       </c>
       <c r="C156" t="s">
         <v>366</v>
       </c>
       <c r="D156" t="s">
         <v>40</v>
       </c>
       <c r="E156">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F156">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="G156">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="H156">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="I156">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J156">
         <v>1</v>
       </c>
       <c r="K156">
+        <v>2</v>
+      </c>
+      <c r="L156">
+        <v>3</v>
+      </c>
+      <c r="M156">
+        <v>1</v>
+      </c>
+      <c r="N156">
         <v>0</v>
       </c>
-      <c r="L156">
+      <c r="O156">
         <v>6</v>
       </c>
-      <c r="M156">
-[...2 lines deleted...]
-      <c r="N156">
+      <c r="P156">
+        <v>1</v>
+      </c>
+      <c r="Q156">
         <v>6</v>
       </c>
-      <c r="O156">
-[...7 lines deleted...]
-      </c>
       <c r="R156">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S156">
         <v>1</v>
       </c>
       <c r="T156">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="U156">
         <v>2</v>
       </c>
       <c r="V156">
         <v>1</v>
       </c>
       <c r="W156">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="X156">
         <v>2</v>
       </c>
       <c r="Y156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="A157" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="B157" t="s">
         <v>367</v>
       </c>
       <c r="C157" t="s">
         <v>368</v>
       </c>
       <c r="D157" t="s">
         <v>40</v>
       </c>
       <c r="E157">
-        <v>243</v>
+        <v>197</v>
       </c>
       <c r="F157">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="G157">
-        <v>429</v>
+        <v>390</v>
       </c>
       <c r="H157">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="I157">
         <v>24</v>
       </c>
       <c r="J157">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K157">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L157">
         <v>36</v>
       </c>
       <c r="M157">
         <v>3</v>
       </c>
       <c r="N157">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O157">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="P157">
         <v>3</v>
       </c>
       <c r="Q157">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="R157">
         <v>31</v>
       </c>
       <c r="S157">
         <v>3</v>
       </c>
       <c r="T157">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="U157">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="V157">
         <v>3</v>
       </c>
       <c r="W157">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="X157">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="Y157">
         <v>3</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="A158" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="B158" t="s">
         <v>369</v>
       </c>
       <c r="C158" t="s">
         <v>370</v>
       </c>
       <c r="D158" t="s">
         <v>40</v>
       </c>
       <c r="E158">
-        <v>160</v>
+        <v>223</v>
       </c>
       <c r="F158">
-        <v>171</v>
+        <v>186</v>
       </c>
       <c r="G158">
-        <v>331</v>
+        <v>409</v>
       </c>
       <c r="H158">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I158">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J158">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K158">
-        <v>19</v>
+        <v>57</v>
       </c>
       <c r="L158">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M158">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N158">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="O158">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="P158">
         <v>3</v>
       </c>
       <c r="Q158">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="R158">
+        <v>27</v>
+      </c>
+      <c r="S158">
+        <v>3</v>
+      </c>
+      <c r="T158">
+        <v>34</v>
+      </c>
+      <c r="U158">
+        <v>31</v>
+      </c>
+      <c r="V158">
+        <v>3</v>
+      </c>
+      <c r="W158">
         <v>36</v>
       </c>
-      <c r="S158">
-[...13 lines deleted...]
-      </c>
       <c r="X158">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="Y158">
         <v>3</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="A159" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="B159" t="s">
         <v>371</v>
       </c>
       <c r="C159" t="s">
         <v>372</v>
       </c>
       <c r="D159" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E159">
-        <v>197</v>
+        <v>257</v>
       </c>
       <c r="F159">
-        <v>196</v>
+        <v>259</v>
       </c>
       <c r="G159">
-        <v>393</v>
-[...53 lines deleted...]
-        <v>3</v>
+        <v>516</v>
+      </c>
+      <c r="AC159">
+        <v>123</v>
+      </c>
+      <c r="AD159">
+        <v>136</v>
+      </c>
+      <c r="AE159">
+        <v>9</v>
+      </c>
+      <c r="AF159">
+        <v>131</v>
+      </c>
+      <c r="AG159">
+        <v>122</v>
+      </c>
+      <c r="AH159">
+        <v>9</v>
+      </c>
+      <c r="AI159">
+        <v>3</v>
+      </c>
+      <c r="AJ159">
+        <v>1</v>
+      </c>
+      <c r="AK159">
+        <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:37">
       <c r="A160" t="s">
-        <v>362</v>
+        <v>373</v>
       </c>
       <c r="B160" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C160" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D160" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E160">
-        <v>355</v>
+        <v>37</v>
       </c>
       <c r="F160">
-        <v>340</v>
+        <v>44</v>
       </c>
       <c r="G160">
-        <v>695</v>
-[...7 lines deleted...]
-      <c r="AB160">
+        <v>81</v>
+      </c>
+      <c r="H160">
+        <v>5</v>
+      </c>
+      <c r="I160">
+        <v>8</v>
+      </c>
+      <c r="J160">
+        <v>1</v>
+      </c>
+      <c r="K160">
+        <v>4</v>
+      </c>
+      <c r="L160">
+        <v>6</v>
+      </c>
+      <c r="M160">
+        <v>1</v>
+      </c>
+      <c r="N160">
+        <v>3</v>
+      </c>
+      <c r="O160">
+        <v>12</v>
+      </c>
+      <c r="P160">
+        <v>1</v>
+      </c>
+      <c r="Q160">
+        <v>6</v>
+      </c>
+      <c r="R160">
+        <v>6</v>
+      </c>
+      <c r="S160">
+        <v>1</v>
+      </c>
+      <c r="T160">
+        <v>10</v>
+      </c>
+      <c r="U160">
+        <v>5</v>
+      </c>
+      <c r="V160">
+        <v>1</v>
+      </c>
+      <c r="W160">
         <v>9</v>
       </c>
-      <c r="AC160">
-[...14 lines deleted...]
-      <c r="AH160">
+      <c r="X160">
         <v>7</v>
       </c>
-      <c r="AI160">
-[...5 lines deleted...]
-      <c r="AK160">
+      <c r="Y160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="A161" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B161" t="s">
         <v>376</v>
       </c>
       <c r="C161" t="s">
         <v>377</v>
       </c>
       <c r="D161" t="s">
         <v>40</v>
       </c>
       <c r="E161">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="F161">
-        <v>31</v>
+        <v>72</v>
       </c>
       <c r="G161">
-        <v>64</v>
+        <v>154</v>
       </c>
       <c r="H161">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="I161">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J161">
         <v>1</v>
       </c>
       <c r="K161">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="L161">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="M161">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N161">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="O161">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
       <c r="Q161">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="R161">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="S161">
         <v>1</v>
       </c>
       <c r="T161">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="U161">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="V161">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W161">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="X161">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="Y161">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="A162" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B162" t="s">
         <v>378</v>
       </c>
       <c r="C162" t="s">
         <v>379</v>
       </c>
       <c r="D162" t="s">
         <v>40</v>
       </c>
       <c r="E162">
-        <v>92</v>
+        <v>279</v>
       </c>
       <c r="F162">
-        <v>75</v>
+        <v>252</v>
       </c>
       <c r="G162">
-        <v>167</v>
+        <v>531</v>
       </c>
       <c r="H162">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="I162">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="J162">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K162">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="L162">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="M162">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N162">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="O162">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="P162">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="Q162">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="R162">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="S162">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="T162">
-        <v>16</v>
+        <v>55</v>
       </c>
       <c r="U162">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="V162">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="W162">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="X162">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="Y162">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="A163" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B163" t="s">
         <v>380</v>
       </c>
       <c r="C163" t="s">
         <v>381</v>
       </c>
       <c r="D163" t="s">
         <v>40</v>
       </c>
       <c r="E163">
-        <v>295</v>
+        <v>24</v>
       </c>
       <c r="F163">
-        <v>277</v>
+        <v>27</v>
       </c>
       <c r="G163">
-        <v>572</v>
-[...8 lines deleted...]
-        <v>4</v>
+        <v>51</v>
       </c>
       <c r="K163">
-        <v>51</v>
+        <v>4</v>
       </c>
       <c r="L163">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="M163">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N163">
-        <v>39</v>
+        <v>3</v>
       </c>
       <c r="O163">
-        <v>41</v>
+        <v>4</v>
       </c>
       <c r="P163">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q163">
-        <v>55</v>
+        <v>5</v>
       </c>
       <c r="R163">
-        <v>45</v>
+        <v>2</v>
       </c>
       <c r="S163">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="T163">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="U163">
-        <v>50</v>
+        <v>9</v>
       </c>
       <c r="V163">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W163">
-        <v>52</v>
+        <v>3</v>
       </c>
       <c r="X163">
-        <v>56</v>
+        <v>7</v>
       </c>
       <c r="Y163">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="A164" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B164" t="s">
         <v>382</v>
       </c>
       <c r="C164" t="s">
         <v>383</v>
       </c>
       <c r="D164" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E164">
-        <v>38</v>
+        <v>142</v>
       </c>
       <c r="F164">
-        <v>40</v>
+        <v>135</v>
       </c>
       <c r="G164">
+        <v>277</v>
+      </c>
+      <c r="AC164">
+        <v>72</v>
+      </c>
+      <c r="AD164">
+        <v>57</v>
+      </c>
+      <c r="AE164">
+        <v>6</v>
+      </c>
+      <c r="AF164">
+        <v>69</v>
+      </c>
+      <c r="AG164">
         <v>78</v>
       </c>
-      <c r="H164">
-[...2 lines deleted...]
-      <c r="I164">
+      <c r="AH164">
         <v>6</v>
       </c>
-      <c r="J164">
-[...44 lines deleted...]
-      <c r="Y164">
+      <c r="AI164">
+        <v>1</v>
+      </c>
+      <c r="AJ164">
+        <v>0</v>
+      </c>
+      <c r="AK164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:37">
       <c r="A165" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="B165" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C165" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D165" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E165">
-        <v>196</v>
+        <v>115</v>
       </c>
       <c r="F165">
-        <v>194</v>
+        <v>108</v>
       </c>
       <c r="G165">
-        <v>390</v>
-[...35 lines deleted...]
-        <v>1</v>
+        <v>223</v>
+      </c>
+      <c r="H165">
+        <v>17</v>
+      </c>
+      <c r="I165">
+        <v>15</v>
+      </c>
+      <c r="J165">
+        <v>2</v>
+      </c>
+      <c r="K165">
+        <v>15</v>
+      </c>
+      <c r="L165">
+        <v>19</v>
+      </c>
+      <c r="M165">
+        <v>2</v>
+      </c>
+      <c r="N165">
+        <v>18</v>
+      </c>
+      <c r="O165">
+        <v>17</v>
+      </c>
+      <c r="P165">
+        <v>2</v>
+      </c>
+      <c r="Q165">
+        <v>21</v>
+      </c>
+      <c r="R165">
+        <v>21</v>
+      </c>
+      <c r="S165">
+        <v>2</v>
+      </c>
+      <c r="T165">
+        <v>26</v>
+      </c>
+      <c r="U165">
+        <v>18</v>
+      </c>
+      <c r="V165">
+        <v>2</v>
+      </c>
+      <c r="W165">
+        <v>18</v>
+      </c>
+      <c r="X165">
+        <v>18</v>
+      </c>
+      <c r="Y165">
+        <v>2</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="A166" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B166" t="s">
         <v>387</v>
       </c>
       <c r="C166" t="s">
         <v>388</v>
       </c>
       <c r="D166" t="s">
         <v>40</v>
       </c>
       <c r="E166">
-        <v>119</v>
+        <v>288</v>
       </c>
       <c r="F166">
-        <v>115</v>
+        <v>298</v>
       </c>
       <c r="G166">
-        <v>234</v>
+        <v>586</v>
       </c>
       <c r="H166">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="I166">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="J166">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K166">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="L166">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="M166">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N166">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="O166">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="P166">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="Q166">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="R166">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="S166">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="T166">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="U166">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="V166">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="W166">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="X166">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="Y166">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="A167" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B167" t="s">
         <v>389</v>
       </c>
       <c r="C167" t="s">
         <v>390</v>
       </c>
       <c r="D167" t="s">
         <v>40</v>
       </c>
       <c r="E167">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F167">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="G167">
         <v>51</v>
       </c>
-      <c r="H167">
-[...7 lines deleted...]
-      </c>
       <c r="K167">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L167">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="M167">
         <v>1</v>
       </c>
       <c r="N167">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O167">
         <v>5</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
       <c r="Q167">
+        <v>4</v>
+      </c>
+      <c r="R167">
+        <v>3</v>
+      </c>
+      <c r="S167">
+        <v>1</v>
+      </c>
+      <c r="T167">
         <v>6</v>
       </c>
-      <c r="R167">
-[...7 lines deleted...]
-      </c>
       <c r="U167">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="V167">
         <v>1</v>
       </c>
       <c r="W167">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="X167">
         <v>9</v>
       </c>
       <c r="Y167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:37">
       <c r="A168" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B168" t="s">
         <v>391</v>
       </c>
       <c r="C168" t="s">
         <v>392</v>
       </c>
       <c r="D168" t="s">
         <v>40</v>
       </c>
       <c r="E168">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F168">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="G168">
-        <v>88</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>37</v>
       </c>
       <c r="K168">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="L168">
         <v>4</v>
       </c>
       <c r="M168">
         <v>1</v>
       </c>
       <c r="N168">
+        <v>3</v>
+      </c>
+      <c r="O168">
+        <v>3</v>
+      </c>
+      <c r="P168">
+        <v>1</v>
+      </c>
+      <c r="Q168">
+        <v>2</v>
+      </c>
+      <c r="R168">
+        <v>5</v>
+      </c>
+      <c r="S168">
+        <v>1</v>
+      </c>
+      <c r="T168">
         <v>6</v>
       </c>
-      <c r="O168">
-[...5 lines deleted...]
-      <c r="Q168">
+      <c r="U168">
+        <v>1</v>
+      </c>
+      <c r="V168">
+        <v>1</v>
+      </c>
+      <c r="W168">
         <v>6</v>
       </c>
-      <c r="R168">
-[...16 lines deleted...]
-      </c>
       <c r="X168">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Y168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="A169" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B169" t="s">
         <v>393</v>
       </c>
       <c r="C169" t="s">
         <v>394</v>
       </c>
       <c r="D169" t="s">
         <v>40</v>
       </c>
       <c r="E169">
-        <v>290</v>
+        <v>34</v>
       </c>
       <c r="F169">
-        <v>325</v>
+        <v>41</v>
       </c>
       <c r="G169">
-        <v>615</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>75</v>
       </c>
       <c r="K169">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="L169">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="M169">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N169">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="O169">
-        <v>53</v>
+        <v>4</v>
       </c>
       <c r="P169">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="Q169">
-        <v>56</v>
+        <v>6</v>
       </c>
       <c r="R169">
-        <v>56</v>
+        <v>13</v>
       </c>
       <c r="S169">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="T169">
-        <v>55</v>
+        <v>5</v>
       </c>
       <c r="U169">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="V169">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="W169">
-        <v>45</v>
+        <v>4</v>
       </c>
       <c r="X169">
-        <v>60</v>
+        <v>7</v>
       </c>
       <c r="Y169">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="A170" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B170" t="s">
         <v>395</v>
       </c>
       <c r="C170" t="s">
         <v>396</v>
       </c>
       <c r="D170" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E170">
-        <v>31</v>
+        <v>177</v>
       </c>
       <c r="F170">
-        <v>30</v>
+        <v>174</v>
       </c>
       <c r="G170">
+        <v>351</v>
+      </c>
+      <c r="Z170">
+        <v>44</v>
+      </c>
+      <c r="AA170">
+        <v>58</v>
+      </c>
+      <c r="AB170">
+        <v>5</v>
+      </c>
+      <c r="AC170">
+        <v>74</v>
+      </c>
+      <c r="AD170">
+        <v>55</v>
+      </c>
+      <c r="AE170">
+        <v>6</v>
+      </c>
+      <c r="AF170">
+        <v>59</v>
+      </c>
+      <c r="AG170">
         <v>61</v>
       </c>
-      <c r="H170">
-[...51 lines deleted...]
-        <v>1</v>
+      <c r="AH170">
+        <v>5</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="A171" t="s">
-        <v>386</v>
+        <v>397</v>
       </c>
       <c r="B171" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C171" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="D171" t="s">
         <v>40</v>
       </c>
       <c r="E171">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F171">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G171">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="H171">
+        <v>12</v>
+      </c>
+      <c r="I171">
+        <v>13</v>
+      </c>
+      <c r="J171">
+        <v>2</v>
+      </c>
+      <c r="K171">
         <v>9</v>
       </c>
-      <c r="I171">
-[...7 lines deleted...]
-      </c>
       <c r="L171">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="M171">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N171">
         <v>13</v>
       </c>
       <c r="O171">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="P171">
         <v>2</v>
       </c>
       <c r="Q171">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="R171">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="S171">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T171">
+        <v>12</v>
+      </c>
+      <c r="U171">
         <v>15</v>
       </c>
-      <c r="U171">
-[...1 lines deleted...]
-      </c>
       <c r="V171">
         <v>2</v>
       </c>
       <c r="W171">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="X171">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="Y171">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="A172" t="s">
-        <v>386</v>
+        <v>397</v>
       </c>
       <c r="B172" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C172" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D172" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E172">
-        <v>206</v>
+        <v>37</v>
       </c>
       <c r="F172">
-        <v>185</v>
+        <v>40</v>
       </c>
       <c r="G172">
-        <v>391</v>
-[...7 lines deleted...]
-      <c r="AB172">
+        <v>77</v>
+      </c>
+      <c r="H172">
+        <v>7</v>
+      </c>
+      <c r="I172">
         <v>6</v>
       </c>
-      <c r="AC172">
-[...14 lines deleted...]
-      <c r="AH172">
+      <c r="J172">
+        <v>1</v>
+      </c>
+      <c r="K172">
+        <v>10</v>
+      </c>
+      <c r="L172">
         <v>6</v>
+      </c>
+      <c r="M172">
+        <v>1</v>
+      </c>
+      <c r="N172">
+        <v>3</v>
+      </c>
+      <c r="O172">
+        <v>6</v>
+      </c>
+      <c r="P172">
+        <v>1</v>
+      </c>
+      <c r="Q172">
+        <v>3</v>
+      </c>
+      <c r="R172">
+        <v>8</v>
+      </c>
+      <c r="S172">
+        <v>1</v>
+      </c>
+      <c r="T172">
+        <v>6</v>
+      </c>
+      <c r="U172">
+        <v>1</v>
+      </c>
+      <c r="V172">
+        <v>1</v>
+      </c>
+      <c r="W172">
+        <v>8</v>
+      </c>
+      <c r="X172">
+        <v>13</v>
+      </c>
+      <c r="Y172">
+        <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="A173" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="B173" t="s">
         <v>402</v>
       </c>
       <c r="C173" t="s">
         <v>403</v>
       </c>
       <c r="D173" t="s">
         <v>40</v>
       </c>
       <c r="E173">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="F173">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G173">
-        <v>42</v>
+        <v>68</v>
       </c>
       <c r="H173">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="I173">
         <v>3</v>
       </c>
       <c r="J173">
         <v>1</v>
       </c>
       <c r="K173">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="L173">
         <v>6</v>
       </c>
       <c r="M173">
         <v>1</v>
       </c>
       <c r="N173">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="O173">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
       <c r="Q173">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="R173">
         <v>6</v>
       </c>
       <c r="S173">
         <v>1</v>
       </c>
       <c r="T173">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="U173">
         <v>6</v>
       </c>
       <c r="V173">
         <v>1</v>
       </c>
       <c r="W173">
         <v>6</v>
       </c>
       <c r="X173">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="Y173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="A174" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="B174" t="s">
         <v>404</v>
       </c>
       <c r="C174" t="s">
         <v>405</v>
       </c>
       <c r="D174" t="s">
         <v>40</v>
       </c>
       <c r="E174">
-        <v>27</v>
+        <v>184</v>
       </c>
       <c r="F174">
+        <v>166</v>
+      </c>
+      <c r="G174">
+        <v>350</v>
+      </c>
+      <c r="H174">
+        <v>29</v>
+      </c>
+      <c r="I174">
+        <v>25</v>
+      </c>
+      <c r="J174">
+        <v>2</v>
+      </c>
+      <c r="K174">
+        <v>25</v>
+      </c>
+      <c r="L174">
+        <v>20</v>
+      </c>
+      <c r="M174">
+        <v>2</v>
+      </c>
+      <c r="N174">
         <v>26</v>
       </c>
-      <c r="G174">
-[...22 lines deleted...]
-      </c>
       <c r="O174">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="P174">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q174">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="R174">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="S174">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="T174">
-        <v>4</v>
+        <v>37</v>
       </c>
       <c r="U174">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="V174">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W174">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="X174">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c r="Y174">
+        <v>3</v>
+      </c>
+      <c r="AI174">
+        <v>10</v>
+      </c>
+      <c r="AJ174">
+        <v>0</v>
+      </c>
+      <c r="AK174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="A175" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="B175" t="s">
         <v>406</v>
       </c>
       <c r="C175" t="s">
         <v>407</v>
       </c>
       <c r="D175" t="s">
         <v>40</v>
       </c>
       <c r="E175">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="F175">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="G175">
-        <v>76</v>
+        <v>48</v>
       </c>
       <c r="H175">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="I175">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J175">
         <v>1</v>
       </c>
       <c r="K175">
         <v>3</v>
       </c>
       <c r="L175">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M175">
         <v>1</v>
       </c>
       <c r="N175">
         <v>4</v>
       </c>
       <c r="O175">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
       <c r="Q175">
         <v>6</v>
       </c>
       <c r="R175">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="S175">
         <v>1</v>
       </c>
       <c r="T175">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="U175">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="V175">
         <v>1</v>
       </c>
       <c r="W175">
         <v>4</v>
       </c>
       <c r="X175">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="Y175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="A176" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="B176" t="s">
         <v>408</v>
       </c>
       <c r="C176" t="s">
         <v>409</v>
       </c>
       <c r="D176" t="s">
         <v>40</v>
       </c>
       <c r="E176">
-        <v>183</v>
+        <v>33</v>
       </c>
       <c r="F176">
-        <v>180</v>
+        <v>18</v>
       </c>
       <c r="G176">
-        <v>363</v>
+        <v>51</v>
       </c>
       <c r="H176">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="I176">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="J176">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K176">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="L176">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="M176">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N176">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="O176">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="P176">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q176">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="R176">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="S176">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T176">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="U176">
-        <v>34</v>
+        <v>3</v>
       </c>
       <c r="V176">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W176">
-        <v>29</v>
+        <v>5</v>
       </c>
       <c r="X176">
-        <v>39</v>
+        <v>4</v>
       </c>
       <c r="Y176">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="AK176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="A177" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="B177" t="s">
         <v>410</v>
       </c>
       <c r="C177" t="s">
         <v>411</v>
       </c>
       <c r="D177" t="s">
         <v>40</v>
       </c>
       <c r="E177">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="F177">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G177">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="H177">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I177">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J177">
         <v>1</v>
       </c>
       <c r="K177">
         <v>4</v>
       </c>
       <c r="L177">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="M177">
         <v>1</v>
       </c>
       <c r="N177">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="O177">
         <v>8</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
       <c r="Q177">
+        <v>6</v>
+      </c>
+      <c r="R177">
+        <v>9</v>
+      </c>
+      <c r="S177">
+        <v>1</v>
+      </c>
+      <c r="T177">
         <v>7</v>
       </c>
-      <c r="R177">
+      <c r="U177">
         <v>10</v>
       </c>
-      <c r="S177">
-[...2 lines deleted...]
-      <c r="T177">
+      <c r="V177">
+        <v>1</v>
+      </c>
+      <c r="W177">
         <v>8</v>
       </c>
-      <c r="U177">
+      <c r="X177">
         <v>6</v>
-      </c>
-[...7 lines deleted...]
-        <v>5</v>
       </c>
       <c r="Y177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="A178" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="B178" t="s">
         <v>412</v>
       </c>
       <c r="C178" t="s">
         <v>413</v>
       </c>
       <c r="D178" t="s">
         <v>40</v>
       </c>
       <c r="E178">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F178">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="G178">
-        <v>164</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>34</v>
       </c>
       <c r="K178">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="L178">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="M178">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N178">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="O178">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="P178">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q178">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="R178">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="S178">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T178">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="U178">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="V178">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W178">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="X178">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="Y178">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="A179" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="B179" t="s">
         <v>414</v>
       </c>
       <c r="C179" t="s">
         <v>415</v>
       </c>
       <c r="D179" t="s">
         <v>40</v>
       </c>
       <c r="E179">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="F179">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="G179">
-        <v>55</v>
-[...17 lines deleted...]
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="N179">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="O179">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
       <c r="Q179">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="R179">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="S179">
         <v>1</v>
       </c>
       <c r="T179">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="U179">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="V179">
         <v>1</v>
       </c>
       <c r="W179">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="X179">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="Y179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:37">
       <c r="A180" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="B180" t="s">
         <v>416</v>
       </c>
       <c r="C180" t="s">
         <v>417</v>
       </c>
       <c r="D180" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E180">
-        <v>38</v>
+        <v>134</v>
       </c>
       <c r="F180">
-        <v>32</v>
+        <v>91</v>
       </c>
       <c r="G180">
-        <v>70</v>
-[...53 lines deleted...]
-        <v>1</v>
+        <v>225</v>
+      </c>
+      <c r="Z180">
+        <v>42</v>
+      </c>
+      <c r="AA180">
+        <v>30</v>
+      </c>
+      <c r="AB180">
+        <v>4</v>
+      </c>
+      <c r="AC180">
+        <v>45</v>
+      </c>
+      <c r="AD180">
+        <v>31</v>
+      </c>
+      <c r="AE180">
+        <v>4</v>
+      </c>
+      <c r="AF180">
+        <v>47</v>
+      </c>
+      <c r="AG180">
+        <v>30</v>
+      </c>
+      <c r="AH180">
+        <v>3</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="A181" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="B181" t="s">
         <v>418</v>
       </c>
       <c r="C181" t="s">
         <v>419</v>
       </c>
       <c r="D181" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E181">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="F181">
-        <v>8</v>
+        <v>72</v>
       </c>
       <c r="G181">
+        <v>140</v>
+      </c>
+      <c r="Z181">
+        <v>17</v>
+      </c>
+      <c r="AA181">
+        <v>20</v>
+      </c>
+      <c r="AB181">
+        <v>2</v>
+      </c>
+      <c r="AC181">
+        <v>18</v>
+      </c>
+      <c r="AD181">
+        <v>25</v>
+      </c>
+      <c r="AE181">
+        <v>3</v>
+      </c>
+      <c r="AF181">
+        <v>33</v>
+      </c>
+      <c r="AG181">
         <v>27</v>
       </c>
-      <c r="K181">
-[...42 lines deleted...]
-        <v>1</v>
+      <c r="AH181">
+        <v>4</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="A182" t="s">
-        <v>401</v>
+        <v>420</v>
       </c>
       <c r="B182" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C182" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D182" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E182">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="F182">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="G182">
-        <v>215</v>
-[...25 lines deleted...]
-      <c r="AH182">
+        <v>252</v>
+      </c>
+      <c r="H182">
+        <v>14</v>
+      </c>
+      <c r="I182">
+        <v>22</v>
+      </c>
+      <c r="J182">
+        <v>3</v>
+      </c>
+      <c r="K182">
+        <v>24</v>
+      </c>
+      <c r="L182">
+        <v>21</v>
+      </c>
+      <c r="M182">
+        <v>3</v>
+      </c>
+      <c r="N182">
+        <v>19</v>
+      </c>
+      <c r="O182">
+        <v>18</v>
+      </c>
+      <c r="P182">
+        <v>3</v>
+      </c>
+      <c r="Q182">
+        <v>25</v>
+      </c>
+      <c r="R182">
+        <v>23</v>
+      </c>
+      <c r="S182">
+        <v>3</v>
+      </c>
+      <c r="T182">
+        <v>19</v>
+      </c>
+      <c r="U182">
+        <v>20</v>
+      </c>
+      <c r="V182">
+        <v>3</v>
+      </c>
+      <c r="W182">
+        <v>27</v>
+      </c>
+      <c r="X182">
+        <v>20</v>
+      </c>
+      <c r="Y182">
         <v>3</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="A183" t="s">
-        <v>401</v>
+        <v>420</v>
       </c>
       <c r="B183" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C183" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D183" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E183">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F183">
-        <v>74</v>
+        <v>10</v>
       </c>
       <c r="G183">
-        <v>144</v>
-[...26 lines deleted...]
-        <v>3</v>
+        <v>30</v>
+      </c>
+      <c r="H183">
+        <v>1</v>
+      </c>
+      <c r="I183">
+        <v>1</v>
+      </c>
+      <c r="J183">
+        <v>1</v>
+      </c>
+      <c r="K183">
+        <v>4</v>
+      </c>
+      <c r="L183">
+        <v>2</v>
+      </c>
+      <c r="M183">
+        <v>1</v>
+      </c>
+      <c r="N183">
+        <v>0</v>
+      </c>
+      <c r="O183">
+        <v>4</v>
+      </c>
+      <c r="P183">
+        <v>1</v>
+      </c>
+      <c r="Q183">
+        <v>5</v>
+      </c>
+      <c r="R183">
+        <v>1</v>
+      </c>
+      <c r="S183">
+        <v>1</v>
+      </c>
+      <c r="T183">
+        <v>3</v>
+      </c>
+      <c r="U183">
+        <v>1</v>
+      </c>
+      <c r="V183">
+        <v>1</v>
+      </c>
+      <c r="W183">
+        <v>7</v>
+      </c>
+      <c r="X183">
+        <v>1</v>
+      </c>
+      <c r="Y183">
+        <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:37">
       <c r="A184" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="B184" t="s">
         <v>425</v>
       </c>
       <c r="C184" t="s">
         <v>426</v>
       </c>
       <c r="D184" t="s">
         <v>40</v>
       </c>
       <c r="E184">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="F184">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G184">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="H184">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I184">
         <v>4</v>
       </c>
       <c r="J184">
         <v>1</v>
       </c>
       <c r="K184">
+        <v>3</v>
+      </c>
+      <c r="L184">
+        <v>4</v>
+      </c>
+      <c r="M184">
+        <v>1</v>
+      </c>
+      <c r="N184">
         <v>7</v>
       </c>
-      <c r="L184">
-[...7 lines deleted...]
-      </c>
       <c r="O184">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
       <c r="Q184">
         <v>5</v>
       </c>
       <c r="R184">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="S184">
         <v>1</v>
       </c>
       <c r="T184">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="U184">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V184">
         <v>1</v>
       </c>
       <c r="W184">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="X184">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="Y184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="A185" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="B185" t="s">
         <v>427</v>
       </c>
       <c r="C185" t="s">
         <v>428</v>
       </c>
       <c r="D185" t="s">
         <v>40</v>
       </c>
       <c r="E185">
         <v>26</v>
       </c>
       <c r="F185">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G185">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H185">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I185">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J185">
         <v>1</v>
       </c>
       <c r="K185">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L185">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M185">
         <v>1</v>
       </c>
       <c r="N185">
+        <v>3</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="P185">
+        <v>1</v>
+      </c>
+      <c r="Q185">
+        <v>8</v>
+      </c>
+      <c r="R185">
+        <v>2</v>
+      </c>
+      <c r="S185">
+        <v>1</v>
+      </c>
+      <c r="T185">
+        <v>9</v>
+      </c>
+      <c r="U185">
+        <v>3</v>
+      </c>
+      <c r="V185">
+        <v>1</v>
+      </c>
+      <c r="W185">
+        <v>2</v>
+      </c>
+      <c r="X185">
         <v>7</v>
-      </c>
-[...28 lines deleted...]
-        <v>3</v>
       </c>
       <c r="Y185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:37">
       <c r="A186" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="B186" t="s">
         <v>429</v>
       </c>
       <c r="C186" t="s">
         <v>430</v>
       </c>
       <c r="D186" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E186">
-        <v>146</v>
+        <v>330</v>
       </c>
       <c r="F186">
-        <v>122</v>
+        <v>296</v>
       </c>
       <c r="G186">
-        <v>268</v>
-[...53 lines deleted...]
-        <v>3</v>
+        <v>626</v>
+      </c>
+      <c r="Z186">
+        <v>102</v>
+      </c>
+      <c r="AA186">
+        <v>90</v>
+      </c>
+      <c r="AB186">
+        <v>7</v>
+      </c>
+      <c r="AC186">
+        <v>98</v>
+      </c>
+      <c r="AD186">
+        <v>105</v>
+      </c>
+      <c r="AE186">
+        <v>7</v>
+      </c>
+      <c r="AF186">
+        <v>130</v>
+      </c>
+      <c r="AG186">
+        <v>101</v>
+      </c>
+      <c r="AH186">
+        <v>8</v>
       </c>
     </row>
     <row r="187" spans="1:37">
       <c r="A187" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="B187" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C187" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D187" t="s">
         <v>40</v>
       </c>
       <c r="E187">
-        <v>23</v>
+        <v>277</v>
       </c>
       <c r="F187">
-        <v>13</v>
+        <v>249</v>
       </c>
       <c r="G187">
-        <v>36</v>
+        <v>526</v>
       </c>
       <c r="H187">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="I187">
-        <v>2</v>
+        <v>33</v>
       </c>
       <c r="J187">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K187">
-        <v>1</v>
+        <v>38</v>
       </c>
       <c r="L187">
-        <v>4</v>
+        <v>38</v>
       </c>
       <c r="M187">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N187">
-        <v>5</v>
+        <v>40</v>
       </c>
       <c r="O187">
-        <v>1</v>
+        <v>39</v>
       </c>
       <c r="P187">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q187">
-        <v>3</v>
+        <v>53</v>
       </c>
       <c r="R187">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="S187">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="T187">
+        <v>64</v>
+      </c>
+      <c r="U187">
+        <v>45</v>
+      </c>
+      <c r="V187">
+        <v>4</v>
+      </c>
+      <c r="W187">
+        <v>46</v>
+      </c>
+      <c r="X187">
+        <v>47</v>
+      </c>
+      <c r="Y187">
+        <v>4</v>
+      </c>
+      <c r="AI187">
         <v>7</v>
       </c>
-      <c r="U187">
-[...12 lines deleted...]
-        <v>1</v>
+      <c r="AJ187">
+        <v>6</v>
+      </c>
+      <c r="AK187">
+        <v>2</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="A188" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="B188" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C188" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="D188" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E188">
-        <v>336</v>
+        <v>87</v>
       </c>
       <c r="F188">
-        <v>301</v>
+        <v>67</v>
       </c>
       <c r="G188">
-        <v>637</v>
-[...16 lines deleted...]
-      <c r="AE188">
+        <v>154</v>
+      </c>
+      <c r="H188">
+        <v>26</v>
+      </c>
+      <c r="I188">
+        <v>15</v>
+      </c>
+      <c r="J188">
+        <v>2</v>
+      </c>
+      <c r="K188">
+        <v>18</v>
+      </c>
+      <c r="L188">
+        <v>12</v>
+      </c>
+      <c r="M188">
+        <v>2</v>
+      </c>
+      <c r="N188">
+        <v>13</v>
+      </c>
+      <c r="O188">
+        <v>11</v>
+      </c>
+      <c r="P188">
+        <v>1</v>
+      </c>
+      <c r="Q188">
+        <v>12</v>
+      </c>
+      <c r="R188">
+        <v>12</v>
+      </c>
+      <c r="S188">
+        <v>1</v>
+      </c>
+      <c r="T188">
+        <v>9</v>
+      </c>
+      <c r="U188">
+        <v>9</v>
+      </c>
+      <c r="V188">
+        <v>1</v>
+      </c>
+      <c r="W188">
+        <v>9</v>
+      </c>
+      <c r="X188">
         <v>8</v>
       </c>
-      <c r="AF188">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="Y188">
+        <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="A189" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B189" t="s">
         <v>436</v>
       </c>
       <c r="C189" t="s">
         <v>437</v>
       </c>
       <c r="D189" t="s">
         <v>40</v>
       </c>
       <c r="E189">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="F189">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="G189">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="H189">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I189">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J189">
         <v>1</v>
       </c>
       <c r="K189">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="L189">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="M189">
         <v>1</v>
       </c>
       <c r="N189">
         <v>7</v>
       </c>
       <c r="O189">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
       <c r="Q189">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="R189">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="S189">
         <v>1</v>
       </c>
       <c r="T189">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="U189">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="V189">
         <v>1</v>
       </c>
       <c r="W189">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="X189">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="Y189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:37">
       <c r="A190" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B190" t="s">
         <v>438</v>
       </c>
       <c r="C190" t="s">
         <v>439</v>
       </c>
       <c r="D190" t="s">
         <v>40</v>
       </c>
       <c r="E190">
-        <v>59</v>
+        <v>96</v>
       </c>
       <c r="F190">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="G190">
-        <v>113</v>
+        <v>186</v>
       </c>
       <c r="H190">
+        <v>10</v>
+      </c>
+      <c r="I190">
+        <v>12</v>
+      </c>
+      <c r="J190">
+        <v>1</v>
+      </c>
+      <c r="K190">
+        <v>12</v>
+      </c>
+      <c r="L190">
+        <v>17</v>
+      </c>
+      <c r="M190">
+        <v>2</v>
+      </c>
+      <c r="N190">
+        <v>15</v>
+      </c>
+      <c r="O190">
+        <v>15</v>
+      </c>
+      <c r="P190">
+        <v>2</v>
+      </c>
+      <c r="Q190">
+        <v>27</v>
+      </c>
+      <c r="R190">
+        <v>16</v>
+      </c>
+      <c r="S190">
+        <v>2</v>
+      </c>
+      <c r="T190">
+        <v>20</v>
+      </c>
+      <c r="U190">
+        <v>16</v>
+      </c>
+      <c r="V190">
+        <v>2</v>
+      </c>
+      <c r="W190">
+        <v>12</v>
+      </c>
+      <c r="X190">
         <v>14</v>
       </c>
-      <c r="I190">
-[...46 lines deleted...]
-      </c>
       <c r="Y190">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="A191" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B191" t="s">
         <v>440</v>
       </c>
       <c r="C191" t="s">
         <v>441</v>
       </c>
       <c r="D191" t="s">
         <v>40</v>
       </c>
       <c r="E191">
-        <v>104</v>
+        <v>64</v>
       </c>
       <c r="F191">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="G191">
-        <v>194</v>
+        <v>112</v>
       </c>
       <c r="H191">
+        <v>14</v>
+      </c>
+      <c r="I191">
+        <v>7</v>
+      </c>
+      <c r="J191">
+        <v>1</v>
+      </c>
+      <c r="K191">
+        <v>5</v>
+      </c>
+      <c r="L191">
+        <v>6</v>
+      </c>
+      <c r="M191">
+        <v>1</v>
+      </c>
+      <c r="N191">
+        <v>11</v>
+      </c>
+      <c r="O191">
+        <v>8</v>
+      </c>
+      <c r="P191">
+        <v>1</v>
+      </c>
+      <c r="Q191">
+        <v>9</v>
+      </c>
+      <c r="R191">
+        <v>5</v>
+      </c>
+      <c r="S191">
+        <v>1</v>
+      </c>
+      <c r="T191">
         <v>12</v>
       </c>
-      <c r="I191">
-[...32 lines deleted...]
-      <c r="T191">
+      <c r="U191">
+        <v>11</v>
+      </c>
+      <c r="V191">
+        <v>1</v>
+      </c>
+      <c r="W191">
         <v>13</v>
       </c>
-      <c r="U191">
-[...7 lines deleted...]
-      </c>
       <c r="X191">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="Y191">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="A192" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B192" t="s">
         <v>442</v>
       </c>
       <c r="C192" t="s">
         <v>443</v>
       </c>
       <c r="D192" t="s">
         <v>40</v>
       </c>
       <c r="E192">
-        <v>445</v>
+        <v>29</v>
       </c>
       <c r="F192">
-        <v>353</v>
+        <v>31</v>
       </c>
       <c r="G192">
-        <v>798</v>
+        <v>60</v>
       </c>
       <c r="H192">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="I192">
-        <v>60</v>
+        <v>4</v>
       </c>
       <c r="J192">
+        <v>1</v>
+      </c>
+      <c r="K192">
+        <v>8</v>
+      </c>
+      <c r="L192">
+        <v>7</v>
+      </c>
+      <c r="M192">
+        <v>1</v>
+      </c>
+      <c r="N192">
+        <v>5</v>
+      </c>
+      <c r="O192">
+        <v>4</v>
+      </c>
+      <c r="P192">
+        <v>1</v>
+      </c>
+      <c r="Q192">
         <v>6</v>
       </c>
-      <c r="K192">
-[...19 lines deleted...]
-      </c>
       <c r="R192">
-        <v>58</v>
+        <v>5</v>
       </c>
       <c r="S192">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="T192">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="U192">
-        <v>65</v>
+        <v>3</v>
       </c>
       <c r="V192">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="W192">
-        <v>71</v>
+        <v>5</v>
       </c>
       <c r="X192">
-        <v>55</v>
+        <v>8</v>
       </c>
       <c r="Y192">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="AK192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="A193" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B193" t="s">
         <v>444</v>
       </c>
       <c r="C193" t="s">
         <v>445</v>
       </c>
       <c r="D193" t="s">
         <v>40</v>
       </c>
       <c r="E193">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="F193">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="G193">
-        <v>126</v>
+        <v>78</v>
       </c>
       <c r="H193">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="I193">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="J193">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K193">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="L193">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="M193">
         <v>1</v>
       </c>
       <c r="N193">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="O193">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
       <c r="Q193">
         <v>9</v>
       </c>
       <c r="R193">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="S193">
         <v>1</v>
       </c>
       <c r="T193">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="U193">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="V193">
         <v>1</v>
       </c>
       <c r="W193">
         <v>8</v>
       </c>
       <c r="X193">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Y193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="A194" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B194" t="s">
         <v>446</v>
       </c>
       <c r="C194" t="s">
         <v>447</v>
       </c>
       <c r="D194" t="s">
         <v>40</v>
       </c>
       <c r="E194">
-        <v>31</v>
+        <v>436</v>
       </c>
       <c r="F194">
-        <v>30</v>
+        <v>379</v>
       </c>
       <c r="G194">
+        <v>815</v>
+      </c>
+      <c r="H194">
+        <v>62</v>
+      </c>
+      <c r="I194">
+        <v>81</v>
+      </c>
+      <c r="J194">
+        <v>6</v>
+      </c>
+      <c r="K194">
+        <v>84</v>
+      </c>
+      <c r="L194">
         <v>61</v>
       </c>
-      <c r="H194">
-[...13 lines deleted...]
-      </c>
       <c r="M194">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="N194">
-        <v>7</v>
+        <v>64</v>
       </c>
       <c r="O194">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="P194">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="Q194">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="R194">
-        <v>5</v>
+        <v>63</v>
       </c>
       <c r="S194">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="T194">
-        <v>2</v>
+        <v>66</v>
       </c>
       <c r="U194">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="V194">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="W194">
-        <v>9</v>
+        <v>78</v>
       </c>
       <c r="X194">
-        <v>2</v>
+        <v>66</v>
       </c>
       <c r="Y194">
+        <v>5</v>
+      </c>
+      <c r="AI194">
+        <v>6</v>
+      </c>
+      <c r="AJ194">
+        <v>3</v>
+      </c>
+      <c r="AK194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="A195" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B195" t="s">
         <v>448</v>
       </c>
       <c r="C195" t="s">
         <v>449</v>
       </c>
       <c r="D195" t="s">
         <v>40</v>
       </c>
       <c r="E195">
-        <v>300</v>
+        <v>28</v>
       </c>
       <c r="F195">
-        <v>269</v>
+        <v>30</v>
       </c>
       <c r="G195">
-        <v>569</v>
+        <v>58</v>
       </c>
       <c r="H195">
-        <v>38</v>
+        <v>4</v>
       </c>
       <c r="I195">
-        <v>38</v>
+        <v>7</v>
       </c>
       <c r="J195">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K195">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="L195">
-        <v>39</v>
+        <v>5</v>
       </c>
       <c r="M195">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N195">
-        <v>52</v>
+        <v>3</v>
       </c>
       <c r="O195">
-        <v>41</v>
+        <v>3</v>
       </c>
       <c r="P195">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="Q195">
-        <v>65</v>
+        <v>7</v>
       </c>
       <c r="R195">
-        <v>45</v>
+        <v>6</v>
       </c>
       <c r="S195">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="T195">
-        <v>46</v>
+        <v>5</v>
       </c>
       <c r="U195">
-        <v>47</v>
+        <v>4</v>
       </c>
       <c r="V195">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W195">
-        <v>56</v>
+        <v>4</v>
       </c>
       <c r="X195">
-        <v>52</v>
+        <v>5</v>
       </c>
       <c r="Y195">
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="AK195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:37">
       <c r="A196" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B196" t="s">
         <v>450</v>
       </c>
       <c r="C196" t="s">
         <v>451</v>
       </c>
       <c r="D196" t="s">
         <v>40</v>
       </c>
       <c r="E196">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="F196">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="G196">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="H196">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I196">
         <v>5</v>
       </c>
       <c r="J196">
         <v>1</v>
       </c>
       <c r="K196">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L196">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M196">
         <v>1</v>
       </c>
       <c r="N196">
+        <v>4</v>
+      </c>
+      <c r="O196">
         <v>7</v>
       </c>
-      <c r="O196">
-[...1 lines deleted...]
-      </c>
       <c r="P196">
         <v>1</v>
       </c>
       <c r="Q196">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="R196">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S196">
         <v>1</v>
       </c>
       <c r="T196">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="U196">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="V196">
         <v>1</v>
       </c>
       <c r="W196">
+        <v>11</v>
+      </c>
+      <c r="X196">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="Y196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="A197" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B197" t="s">
         <v>452</v>
       </c>
       <c r="C197" t="s">
         <v>453</v>
       </c>
       <c r="D197" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E197">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="F197">
+        <v>21</v>
+      </c>
+      <c r="G197">
         <v>52</v>
       </c>
-      <c r="G197">
-[...2 lines deleted...]
-      <c r="H197">
+      <c r="Z197">
+        <v>8</v>
+      </c>
+      <c r="AA197">
         <v>6</v>
       </c>
-      <c r="I197">
+      <c r="AB197">
+        <v>1</v>
+      </c>
+      <c r="AC197">
+        <v>15</v>
+      </c>
+      <c r="AD197">
         <v>6</v>
       </c>
-      <c r="J197">
-[...5 lines deleted...]
-      <c r="L197">
+      <c r="AE197">
+        <v>1</v>
+      </c>
+      <c r="AF197">
         <v>8</v>
       </c>
-      <c r="M197">
-[...2 lines deleted...]
-      <c r="N197">
+      <c r="AG197">
         <v>9</v>
       </c>
-      <c r="O197">
-[...29 lines deleted...]
-      <c r="Y197">
+      <c r="AH197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:37">
       <c r="A198" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B198" t="s">
         <v>454</v>
       </c>
       <c r="C198" t="s">
         <v>455</v>
       </c>
       <c r="D198" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E198">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="F198">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="G198">
-        <v>62</v>
-[...53 lines deleted...]
-        <v>1</v>
+        <v>118</v>
+      </c>
+      <c r="Z198">
+        <v>20</v>
+      </c>
+      <c r="AA198">
+        <v>17</v>
+      </c>
+      <c r="AB198">
+        <v>2</v>
+      </c>
+      <c r="AC198">
+        <v>17</v>
+      </c>
+      <c r="AD198">
+        <v>24</v>
+      </c>
+      <c r="AE198">
+        <v>2</v>
+      </c>
+      <c r="AF198">
+        <v>18</v>
+      </c>
+      <c r="AG198">
+        <v>22</v>
+      </c>
+      <c r="AH198">
+        <v>2</v>
       </c>
     </row>
     <row r="199" spans="1:37">
       <c r="A199" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B199" t="s">
         <v>456</v>
       </c>
       <c r="C199" t="s">
         <v>457</v>
       </c>
       <c r="D199" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E199">
-        <v>35</v>
+        <v>305</v>
       </c>
       <c r="F199">
-        <v>35</v>
+        <v>255</v>
       </c>
       <c r="G199">
-        <v>70</v>
-[...4 lines deleted...]
-      <c r="I199">
+        <v>560</v>
+      </c>
+      <c r="Z199">
+        <v>97</v>
+      </c>
+      <c r="AA199">
+        <v>66</v>
+      </c>
+      <c r="AB199">
         <v>7</v>
       </c>
-      <c r="J199">
-[...5 lines deleted...]
-      <c r="L199">
+      <c r="AC199">
+        <v>96</v>
+      </c>
+      <c r="AD199">
+        <v>88</v>
+      </c>
+      <c r="AE199">
         <v>7</v>
       </c>
-      <c r="M199">
-[...20 lines deleted...]
-      <c r="T199">
+      <c r="AF199">
+        <v>109</v>
+      </c>
+      <c r="AG199">
+        <v>96</v>
+      </c>
+      <c r="AH199">
         <v>8</v>
       </c>
-      <c r="U199">
-[...12 lines deleted...]
-        <v>1</v>
+      <c r="AI199">
+        <v>3</v>
+      </c>
+      <c r="AJ199">
+        <v>5</v>
+      </c>
+      <c r="AK199">
+        <v>3</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="A200" t="s">
-        <v>435</v>
+        <v>458</v>
       </c>
       <c r="B200" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C200" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="D200" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E200">
-        <v>29</v>
+        <v>92</v>
       </c>
       <c r="F200">
+        <v>111</v>
+      </c>
+      <c r="G200">
+        <v>203</v>
+      </c>
+      <c r="H200">
+        <v>12</v>
+      </c>
+      <c r="I200">
+        <v>18</v>
+      </c>
+      <c r="J200">
+        <v>2</v>
+      </c>
+      <c r="K200">
+        <v>11</v>
+      </c>
+      <c r="L200">
+        <v>14</v>
+      </c>
+      <c r="M200">
+        <v>1</v>
+      </c>
+      <c r="N200">
+        <v>18</v>
+      </c>
+      <c r="O200">
+        <v>12</v>
+      </c>
+      <c r="P200">
+        <v>2</v>
+      </c>
+      <c r="Q200">
+        <v>16</v>
+      </c>
+      <c r="R200">
+        <v>21</v>
+      </c>
+      <c r="S200">
+        <v>2</v>
+      </c>
+      <c r="T200">
+        <v>19</v>
+      </c>
+      <c r="U200">
         <v>22</v>
       </c>
-      <c r="G200">
-[...27 lines deleted...]
-        <v>1</v>
+      <c r="V200">
+        <v>2</v>
+      </c>
+      <c r="W200">
+        <v>16</v>
+      </c>
+      <c r="X200">
+        <v>24</v>
+      </c>
+      <c r="Y200">
+        <v>2</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="A201" t="s">
-        <v>435</v>
+        <v>458</v>
       </c>
       <c r="B201" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C201" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D201" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E201">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F201">
-        <v>69</v>
+        <v>19</v>
       </c>
       <c r="G201">
-        <v>123</v>
-[...26 lines deleted...]
-        <v>2</v>
+        <v>56</v>
+      </c>
+      <c r="H201">
+        <v>6</v>
+      </c>
+      <c r="I201">
+        <v>1</v>
+      </c>
+      <c r="J201">
+        <v>1</v>
+      </c>
+      <c r="K201">
+        <v>9</v>
+      </c>
+      <c r="L201">
+        <v>1</v>
+      </c>
+      <c r="M201">
+        <v>1</v>
+      </c>
+      <c r="N201">
+        <v>3</v>
+      </c>
+      <c r="O201">
+        <v>5</v>
+      </c>
+      <c r="P201">
+        <v>1</v>
+      </c>
+      <c r="Q201">
+        <v>7</v>
+      </c>
+      <c r="R201">
+        <v>0</v>
+      </c>
+      <c r="S201">
+        <v>1</v>
+      </c>
+      <c r="T201">
+        <v>6</v>
+      </c>
+      <c r="U201">
+        <v>6</v>
+      </c>
+      <c r="V201">
+        <v>1</v>
+      </c>
+      <c r="W201">
+        <v>6</v>
+      </c>
+      <c r="X201">
+        <v>6</v>
+      </c>
+      <c r="Y201">
+        <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:37">
       <c r="A202" t="s">
-        <v>435</v>
+        <v>458</v>
       </c>
       <c r="B202" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C202" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="D202" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E202">
-        <v>321</v>
+        <v>18</v>
       </c>
       <c r="F202">
-        <v>291</v>
+        <v>10</v>
       </c>
       <c r="G202">
-        <v>612</v>
-[...7 lines deleted...]
-      <c r="AB202">
+        <v>28</v>
+      </c>
+      <c r="K202">
+        <v>3</v>
+      </c>
+      <c r="L202">
+        <v>1</v>
+      </c>
+      <c r="M202">
+        <v>1</v>
+      </c>
+      <c r="N202">
+        <v>2</v>
+      </c>
+      <c r="O202">
+        <v>3</v>
+      </c>
+      <c r="P202">
+        <v>1</v>
+      </c>
+      <c r="Q202">
         <v>7</v>
       </c>
-      <c r="AC202">
-[...24 lines deleted...]
-        <v>3</v>
+      <c r="R202">
+        <v>1</v>
+      </c>
+      <c r="S202">
+        <v>1</v>
+      </c>
+      <c r="T202">
+        <v>4</v>
+      </c>
+      <c r="U202">
+        <v>3</v>
+      </c>
+      <c r="V202">
+        <v>1</v>
+      </c>
+      <c r="W202">
+        <v>2</v>
+      </c>
+      <c r="X202">
+        <v>2</v>
+      </c>
+      <c r="Y202">
+        <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:37">
       <c r="A203" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="B203" t="s">
         <v>465</v>
       </c>
       <c r="C203" t="s">
         <v>466</v>
       </c>
       <c r="D203" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E203">
-        <v>41</v>
+        <v>92</v>
       </c>
       <c r="F203">
+        <v>64</v>
+      </c>
+      <c r="G203">
+        <v>156</v>
+      </c>
+      <c r="Z203">
+        <v>31</v>
+      </c>
+      <c r="AA203">
+        <v>21</v>
+      </c>
+      <c r="AB203">
+        <v>2</v>
+      </c>
+      <c r="AC203">
+        <v>24</v>
+      </c>
+      <c r="AD203">
         <v>20</v>
       </c>
-      <c r="G203">
-[...54 lines deleted...]
-        <v>1</v>
+      <c r="AE203">
+        <v>2</v>
+      </c>
+      <c r="AF203">
+        <v>37</v>
+      </c>
+      <c r="AG203">
+        <v>23</v>
+      </c>
+      <c r="AH203">
+        <v>3</v>
       </c>
     </row>
     <row r="204" spans="1:37">
       <c r="A204" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="B204" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C204" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D204" t="s">
         <v>40</v>
       </c>
       <c r="E204">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="F204">
-        <v>117</v>
+        <v>72</v>
       </c>
       <c r="G204">
-        <v>222</v>
+        <v>172</v>
       </c>
       <c r="H204">
+        <v>19</v>
+      </c>
+      <c r="I204">
+        <v>12</v>
+      </c>
+      <c r="J204">
+        <v>2</v>
+      </c>
+      <c r="K204">
+        <v>15</v>
+      </c>
+      <c r="L204">
+        <v>9</v>
+      </c>
+      <c r="M204">
+        <v>1</v>
+      </c>
+      <c r="N204">
+        <v>14</v>
+      </c>
+      <c r="O204">
+        <v>10</v>
+      </c>
+      <c r="P204">
+        <v>1</v>
+      </c>
+      <c r="Q204">
+        <v>17</v>
+      </c>
+      <c r="R204">
+        <v>12</v>
+      </c>
+      <c r="S204">
+        <v>2</v>
+      </c>
+      <c r="T204">
+        <v>13</v>
+      </c>
+      <c r="U204">
+        <v>18</v>
+      </c>
+      <c r="V204">
+        <v>2</v>
+      </c>
+      <c r="W204">
+        <v>22</v>
+      </c>
+      <c r="X204">
         <v>11</v>
-      </c>
-[...46 lines deleted...]
-        <v>24</v>
       </c>
       <c r="Y204">
         <v>2</v>
       </c>
     </row>
     <row r="205" spans="1:37">
       <c r="A205" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="B205" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C205" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="D205" t="s">
         <v>40</v>
       </c>
       <c r="E205">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="F205">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G205">
-        <v>32</v>
+        <v>93</v>
       </c>
       <c r="H205">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="I205">
         <v>1</v>
       </c>
       <c r="J205">
         <v>1</v>
       </c>
       <c r="K205">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="L205">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="M205">
         <v>1</v>
       </c>
       <c r="N205">
+        <v>9</v>
+      </c>
+      <c r="O205">
+        <v>4</v>
+      </c>
+      <c r="P205">
+        <v>1</v>
+      </c>
+      <c r="Q205">
+        <v>17</v>
+      </c>
+      <c r="R205">
         <v>7</v>
       </c>
-      <c r="O205">
-[...10 lines deleted...]
-      </c>
       <c r="S205">
         <v>1</v>
       </c>
       <c r="T205">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="U205">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="V205">
         <v>1</v>
       </c>
       <c r="W205">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="X205">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="Y205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:37">
       <c r="A206" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="B206" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C206" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D206" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E206">
-        <v>90</v>
+        <v>19</v>
       </c>
       <c r="F206">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="G206">
-        <v>155</v>
-[...26 lines deleted...]
-        <v>2</v>
+        <v>43</v>
+      </c>
+      <c r="H206">
+        <v>1</v>
+      </c>
+      <c r="I206">
+        <v>2</v>
+      </c>
+      <c r="J206">
+        <v>1</v>
+      </c>
+      <c r="K206">
+        <v>3</v>
+      </c>
+      <c r="L206">
+        <v>2</v>
+      </c>
+      <c r="M206">
+        <v>1</v>
+      </c>
+      <c r="N206">
+        <v>4</v>
+      </c>
+      <c r="O206">
+        <v>7</v>
+      </c>
+      <c r="P206">
+        <v>1</v>
+      </c>
+      <c r="Q206">
+        <v>3</v>
+      </c>
+      <c r="R206">
+        <v>4</v>
+      </c>
+      <c r="S206">
+        <v>1</v>
+      </c>
+      <c r="T206">
+        <v>5</v>
+      </c>
+      <c r="U206">
+        <v>2</v>
+      </c>
+      <c r="V206">
+        <v>1</v>
+      </c>
+      <c r="W206">
+        <v>3</v>
+      </c>
+      <c r="X206">
+        <v>7</v>
+      </c>
+      <c r="Y206">
+        <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="A207" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="B207" t="s">
         <v>474</v>
       </c>
       <c r="C207" t="s">
         <v>475</v>
       </c>
       <c r="D207" t="s">
         <v>40</v>
       </c>
       <c r="E207">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="F207">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="G207">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="H207">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="I207">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J207">
         <v>1</v>
       </c>
       <c r="K207">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L207">
+        <v>5</v>
+      </c>
+      <c r="M207">
+        <v>1</v>
+      </c>
+      <c r="N207">
+        <v>3</v>
+      </c>
+      <c r="O207">
         <v>6</v>
       </c>
-      <c r="M207">
-[...7 lines deleted...]
-      </c>
       <c r="P207">
         <v>1</v>
       </c>
       <c r="Q207">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="R207">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="S207">
         <v>1</v>
       </c>
       <c r="T207">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="U207">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="V207">
         <v>1</v>
       </c>
       <c r="W207">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="X207">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="Y207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="A208" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="B208" t="s">
         <v>476</v>
       </c>
       <c r="C208" t="s">
         <v>477</v>
       </c>
       <c r="D208" t="s">
         <v>40</v>
       </c>
       <c r="E208">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="F208">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="G208">
-        <v>79</v>
+        <v>36</v>
       </c>
       <c r="H208">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="I208">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J208">
         <v>1</v>
       </c>
       <c r="K208">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="L208">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="M208">
         <v>1</v>
       </c>
       <c r="N208">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="O208">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
       <c r="Q208">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="R208">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="S208">
         <v>1</v>
       </c>
       <c r="T208">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="U208">
         <v>4</v>
       </c>
       <c r="V208">
         <v>1</v>
       </c>
       <c r="W208">
         <v>4</v>
       </c>
       <c r="X208">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Y208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:37">
       <c r="A209" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="B209" t="s">
         <v>478</v>
       </c>
       <c r="C209" t="s">
         <v>479</v>
       </c>
       <c r="D209" t="s">
         <v>40</v>
       </c>
       <c r="E209">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="F209">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G209">
-        <v>59</v>
+        <v>83</v>
       </c>
       <c r="H209">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I209">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J209">
         <v>1</v>
       </c>
       <c r="K209">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="L209">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M209">
         <v>1</v>
       </c>
       <c r="N209">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O209">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
       <c r="Q209">
         <v>5</v>
       </c>
       <c r="R209">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="S209">
         <v>1</v>
       </c>
       <c r="T209">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="U209">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="V209">
         <v>1</v>
       </c>
       <c r="W209">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="X209">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="Y209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:37">
       <c r="A210" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="B210" t="s">
         <v>480</v>
       </c>
       <c r="C210" t="s">
         <v>481</v>
       </c>
       <c r="D210" t="s">
         <v>40</v>
       </c>
       <c r="E210">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="F210">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G210">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="H210">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I210">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J210">
         <v>1</v>
       </c>
       <c r="K210">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L210">
         <v>3</v>
       </c>
       <c r="M210">
         <v>1</v>
       </c>
       <c r="N210">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="O210">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
       <c r="Q210">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="R210">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="S210">
         <v>1</v>
       </c>
       <c r="T210">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="U210">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="V210">
         <v>1</v>
       </c>
       <c r="W210">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="X210">
         <v>2</v>
       </c>
       <c r="Y210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:37">
       <c r="A211" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="B211" t="s">
         <v>482</v>
       </c>
       <c r="C211" t="s">
         <v>483</v>
       </c>
       <c r="D211" t="s">
         <v>40</v>
       </c>
       <c r="E211">
-        <v>29</v>
+        <v>73</v>
       </c>
       <c r="F211">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="G211">
-        <v>55</v>
+        <v>136</v>
       </c>
       <c r="H211">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="I211">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J211">
         <v>1</v>
       </c>
       <c r="K211">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="L211">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="M211">
         <v>1</v>
       </c>
       <c r="N211">
+        <v>12</v>
+      </c>
+      <c r="O211">
         <v>7</v>
       </c>
-      <c r="O211">
-[...1 lines deleted...]
-      </c>
       <c r="P211">
         <v>1</v>
       </c>
       <c r="Q211">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="R211">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="S211">
         <v>1</v>
       </c>
       <c r="T211">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="U211">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="V211">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W211">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="X211">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="Y211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="A212" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="B212" t="s">
         <v>484</v>
       </c>
       <c r="C212" t="s">
         <v>485</v>
       </c>
       <c r="D212" t="s">
         <v>40</v>
       </c>
       <c r="E212">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="F212">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="G212">
-        <v>140</v>
+        <v>51</v>
       </c>
       <c r="H212">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="I212">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J212">
         <v>1</v>
       </c>
       <c r="K212">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="L212">
+        <v>3</v>
+      </c>
+      <c r="M212">
+        <v>1</v>
+      </c>
+      <c r="N212">
+        <v>5</v>
+      </c>
+      <c r="O212">
+        <v>3</v>
+      </c>
+      <c r="P212">
+        <v>1</v>
+      </c>
+      <c r="Q212">
         <v>7</v>
       </c>
-      <c r="M212">
-[...13 lines deleted...]
-      </c>
       <c r="R212">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="S212">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T212">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="U212">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="V212">
         <v>1</v>
       </c>
       <c r="W212">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="X212">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="Y212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:37">
       <c r="A213" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="B213" t="s">
         <v>486</v>
       </c>
       <c r="C213" t="s">
         <v>487</v>
       </c>
       <c r="D213" t="s">
         <v>40</v>
       </c>
       <c r="E213">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="F213">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="G213">
-        <v>52</v>
+        <v>88</v>
       </c>
       <c r="H213">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="I213">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J213">
         <v>1</v>
       </c>
       <c r="K213">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="L213">
+        <v>5</v>
+      </c>
+      <c r="M213">
+        <v>1</v>
+      </c>
+      <c r="N213">
         <v>7</v>
       </c>
-      <c r="M213">
-[...4 lines deleted...]
-      </c>
       <c r="O213">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
       <c r="Q213">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="R213">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="S213">
         <v>1</v>
       </c>
       <c r="T213">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="U213">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="V213">
         <v>1</v>
       </c>
       <c r="W213">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="X213">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="Y213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:37">
       <c r="A214" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="B214" t="s">
         <v>488</v>
       </c>
       <c r="C214" t="s">
         <v>489</v>
       </c>
       <c r="D214" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E214">
-        <v>42</v>
+        <v>120</v>
       </c>
       <c r="F214">
-        <v>17</v>
+        <v>137</v>
       </c>
       <c r="G214">
-        <v>59</v>
-[...53 lines deleted...]
-        <v>1</v>
+        <v>257</v>
+      </c>
+      <c r="Z214">
+        <v>38</v>
+      </c>
+      <c r="AA214">
+        <v>49</v>
+      </c>
+      <c r="AB214">
+        <v>3</v>
+      </c>
+      <c r="AC214">
+        <v>39</v>
+      </c>
+      <c r="AD214">
+        <v>51</v>
+      </c>
+      <c r="AE214">
+        <v>4</v>
+      </c>
+      <c r="AF214">
+        <v>43</v>
+      </c>
+      <c r="AG214">
+        <v>37</v>
+      </c>
+      <c r="AH214">
+        <v>3</v>
       </c>
     </row>
     <row r="215" spans="1:37">
       <c r="A215" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="B215" t="s">
         <v>490</v>
       </c>
       <c r="C215" t="s">
         <v>491</v>
       </c>
       <c r="D215" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E215">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="F215">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="G215">
-        <v>176</v>
-[...53 lines deleted...]
-        <v>2</v>
+        <v>183</v>
+      </c>
+      <c r="Z215">
+        <v>23</v>
+      </c>
+      <c r="AA215">
+        <v>33</v>
+      </c>
+      <c r="AB215">
+        <v>2</v>
+      </c>
+      <c r="AC215">
+        <v>24</v>
+      </c>
+      <c r="AD215">
+        <v>23</v>
+      </c>
+      <c r="AE215">
+        <v>2</v>
+      </c>
+      <c r="AF215">
+        <v>44</v>
+      </c>
+      <c r="AG215">
+        <v>36</v>
+      </c>
+      <c r="AH215">
+        <v>3</v>
       </c>
     </row>
     <row r="216" spans="1:37">
       <c r="A216" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="B216" t="s">
         <v>492</v>
       </c>
       <c r="C216" t="s">
         <v>493</v>
       </c>
       <c r="D216" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E216">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="F216">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G216">
-        <v>90</v>
-[...4 lines deleted...]
-      <c r="I216">
+        <v>28</v>
+      </c>
+      <c r="Z216">
+        <v>1</v>
+      </c>
+      <c r="AA216">
         <v>8</v>
       </c>
-      <c r="J216">
-[...14 lines deleted...]
-      <c r="O216">
+      <c r="AB216">
+        <v>1</v>
+      </c>
+      <c r="AC216">
+        <v>5</v>
+      </c>
+      <c r="AD216">
         <v>6</v>
       </c>
-      <c r="P216">
-[...11 lines deleted...]
-      <c r="T216">
+      <c r="AE216">
+        <v>1</v>
+      </c>
+      <c r="AF216">
         <v>6</v>
       </c>
-      <c r="U216">
-[...11 lines deleted...]
-      <c r="Y216">
+      <c r="AG216">
+        <v>2</v>
+      </c>
+      <c r="AH216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:37">
       <c r="A217" t="s">
-        <v>473</v>
+        <v>494</v>
       </c>
       <c r="B217" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C217" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D217" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E217">
-        <v>116</v>
+        <v>21</v>
       </c>
       <c r="F217">
-        <v>116</v>
+        <v>17</v>
       </c>
       <c r="G217">
-        <v>232</v>
-[...13 lines deleted...]
-      <c r="AD217">
         <v>38</v>
       </c>
-      <c r="AE217">
-[...9 lines deleted...]
-        <v>3</v>
+      <c r="H217">
+        <v>6</v>
+      </c>
+      <c r="I217">
+        <v>0</v>
+      </c>
+      <c r="J217">
+        <v>1</v>
+      </c>
+      <c r="K217">
+        <v>1</v>
+      </c>
+      <c r="L217">
+        <v>1</v>
+      </c>
+      <c r="M217">
+        <v>1</v>
+      </c>
+      <c r="N217">
+        <v>0</v>
+      </c>
+      <c r="O217">
+        <v>5</v>
+      </c>
+      <c r="P217">
+        <v>1</v>
+      </c>
+      <c r="Q217">
+        <v>4</v>
+      </c>
+      <c r="R217">
+        <v>0</v>
+      </c>
+      <c r="S217">
+        <v>1</v>
+      </c>
+      <c r="T217">
+        <v>5</v>
+      </c>
+      <c r="U217">
+        <v>4</v>
+      </c>
+      <c r="V217">
+        <v>1</v>
+      </c>
+      <c r="W217">
+        <v>5</v>
+      </c>
+      <c r="X217">
+        <v>7</v>
+      </c>
+      <c r="Y217">
+        <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:37">
       <c r="A218" t="s">
-        <v>473</v>
+        <v>494</v>
       </c>
       <c r="B218" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C218" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="D218" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E218">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="F218">
-        <v>81</v>
+        <v>101</v>
       </c>
       <c r="G218">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="Z218">
+        <v>215</v>
+      </c>
+      <c r="H218">
+        <v>13</v>
+      </c>
+      <c r="I218">
+        <v>17</v>
+      </c>
+      <c r="J218">
+        <v>2</v>
+      </c>
+      <c r="K218">
+        <v>16</v>
+      </c>
+      <c r="L218">
+        <v>16</v>
+      </c>
+      <c r="M218">
+        <v>2</v>
+      </c>
+      <c r="N218">
+        <v>14</v>
+      </c>
+      <c r="O218">
+        <v>14</v>
+      </c>
+      <c r="P218">
+        <v>2</v>
+      </c>
+      <c r="Q218">
+        <v>22</v>
+      </c>
+      <c r="R218">
+        <v>14</v>
+      </c>
+      <c r="S218">
+        <v>2</v>
+      </c>
+      <c r="T218">
         <v>24</v>
       </c>
-      <c r="AA218">
-[...20 lines deleted...]
-      <c r="AH218">
+      <c r="U218">
+        <v>26</v>
+      </c>
+      <c r="V218">
+        <v>2</v>
+      </c>
+      <c r="W218">
+        <v>25</v>
+      </c>
+      <c r="X218">
+        <v>14</v>
+      </c>
+      <c r="Y218">
         <v>2</v>
       </c>
     </row>
     <row r="219" spans="1:37">
       <c r="A219" t="s">
-        <v>473</v>
+        <v>494</v>
       </c>
       <c r="B219" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C219" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D219" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E219">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="F219">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G219">
-        <v>29</v>
-[...25 lines deleted...]
-      <c r="AH219">
+        <v>89</v>
+      </c>
+      <c r="H219">
+        <v>7</v>
+      </c>
+      <c r="I219">
+        <v>5</v>
+      </c>
+      <c r="J219">
+        <v>1</v>
+      </c>
+      <c r="K219">
+        <v>7</v>
+      </c>
+      <c r="L219">
+        <v>7</v>
+      </c>
+      <c r="M219">
+        <v>1</v>
+      </c>
+      <c r="N219">
+        <v>8</v>
+      </c>
+      <c r="O219">
+        <v>5</v>
+      </c>
+      <c r="P219">
+        <v>1</v>
+      </c>
+      <c r="Q219">
+        <v>5</v>
+      </c>
+      <c r="R219">
+        <v>7</v>
+      </c>
+      <c r="S219">
+        <v>1</v>
+      </c>
+      <c r="T219">
+        <v>9</v>
+      </c>
+      <c r="U219">
+        <v>9</v>
+      </c>
+      <c r="V219">
+        <v>1</v>
+      </c>
+      <c r="W219">
+        <v>10</v>
+      </c>
+      <c r="X219">
+        <v>10</v>
+      </c>
+      <c r="Y219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:37">
       <c r="A220" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="B220" t="s">
         <v>501</v>
       </c>
       <c r="C220" t="s">
         <v>502</v>
       </c>
       <c r="D220" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E220">
         <v>43</v>
       </c>
       <c r="F220">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G220">
-        <v>91</v>
-[...191 lines deleted...]
-      <c r="T222">
+        <v>88</v>
+      </c>
+      <c r="AC220">
+        <v>23</v>
+      </c>
+      <c r="AD220">
         <v>25</v>
       </c>
-      <c r="U222">
-[...5 lines deleted...]
-      <c r="W222">
+      <c r="AE220">
+        <v>2</v>
+      </c>
+      <c r="AF220">
         <v>20</v>
       </c>
-      <c r="X222">
-[...37 lines deleted...]
-      <c r="AC223">
+      <c r="AG220">
         <v>20</v>
       </c>
-      <c r="AD223">
-[...11 lines deleted...]
-      <c r="AH223">
+      <c r="AH220">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>