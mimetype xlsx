--- v0 (2026-03-05)
+++ v1 (2026-04-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="student-aboriginal" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="395">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="397">
   <si>
     <t>行政區</t>
   </si>
   <si>
     <t>教育部代碼</t>
   </si>
   <si>
     <t>學校名稱</t>
   </si>
   <si>
     <t>學校學制</t>
   </si>
   <si>
     <t>阿美族</t>
   </si>
   <si>
     <t>泰雅族</t>
   </si>
   <si>
     <t>排灣族</t>
   </si>
   <si>
     <t>布農族</t>
   </si>
   <si>
@@ -80,248 +80,248 @@
   <si>
     <t>噶瑪蘭族</t>
   </si>
   <si>
     <t>太魯閣族</t>
   </si>
   <si>
     <t>撒奇萊雅族</t>
   </si>
   <si>
     <t>賽德克族</t>
   </si>
   <si>
     <t>拉阿魯哇族</t>
   </si>
   <si>
     <t>卡那卡那富族</t>
   </si>
   <si>
     <t>未認定族別(其他)</t>
   </si>
   <si>
     <t>彰化市</t>
   </si>
   <si>
+    <t>074604</t>
+  </si>
+  <si>
+    <t>縣立南郭國小</t>
+  </si>
+  <si>
+    <t>國民小學</t>
+  </si>
+  <si>
+    <t>074605</t>
+  </si>
+  <si>
+    <t>縣立南興國小</t>
+  </si>
+  <si>
+    <t>074774</t>
+  </si>
+  <si>
+    <t>縣立信義國(中)小</t>
+  </si>
+  <si>
+    <t>074775</t>
+  </si>
+  <si>
+    <t>縣立大成國小</t>
+  </si>
+  <si>
+    <t>074607</t>
+  </si>
+  <si>
+    <t>縣立泰和國小</t>
+  </si>
+  <si>
+    <t>074601</t>
+  </si>
+  <si>
+    <t>縣立中山國小</t>
+  </si>
+  <si>
+    <t>074606</t>
+  </si>
+  <si>
+    <t>縣立東芳國小</t>
+  </si>
+  <si>
+    <t>074610</t>
+  </si>
+  <si>
+    <t>縣立大竹國小</t>
+  </si>
+  <si>
+    <t>074609</t>
+  </si>
+  <si>
+    <t>縣立聯興國小</t>
+  </si>
+  <si>
     <t>074603</t>
   </si>
   <si>
     <t>縣立平和國小</t>
   </si>
   <si>
-    <t>國民小學</t>
-[...29 lines deleted...]
-    <t>縣立信義國(中)小</t>
+    <t>074602</t>
+  </si>
+  <si>
+    <t>縣立民生國小</t>
+  </si>
+  <si>
+    <t>074612</t>
+  </si>
+  <si>
+    <t>縣立快官國小</t>
   </si>
   <si>
     <t>074614</t>
   </si>
   <si>
     <t>縣立忠孝國小</t>
   </si>
   <si>
-    <t>074775</t>
-[...34 lines deleted...]
-  <si>
     <t>074611</t>
   </si>
   <si>
     <t>縣立國聖國小</t>
   </si>
   <si>
     <t>074608</t>
   </si>
   <si>
     <t>縣立三民國小</t>
   </si>
   <si>
     <t>074538</t>
   </si>
   <si>
     <t>縣立彰興國中</t>
   </si>
   <si>
     <t>國民中學</t>
   </si>
   <si>
+    <t>074507</t>
+  </si>
+  <si>
+    <t>縣立彰德國中</t>
+  </si>
+  <si>
+    <t>074505</t>
+  </si>
+  <si>
+    <t>縣立陽明國中</t>
+  </si>
+  <si>
     <t>074308</t>
   </si>
   <si>
     <t>縣立彰化藝術高中</t>
   </si>
   <si>
-    <t>074505</t>
-[...10 lines deleted...]
-  <si>
     <t>074506</t>
   </si>
   <si>
     <t>縣立彰安國中</t>
   </si>
   <si>
+    <t>071311</t>
+  </si>
+  <si>
+    <t>私立精誠高中</t>
+  </si>
+  <si>
     <t>074541</t>
   </si>
   <si>
     <t>縣立信義國中(小)</t>
   </si>
   <si>
-    <t>071311</t>
-[...4 lines deleted...]
-  <si>
     <t>074540</t>
   </si>
   <si>
     <t>縣立彰泰國中</t>
   </si>
   <si>
     <t>芬園鄉</t>
   </si>
   <si>
     <t>074618</t>
   </si>
   <si>
     <t>縣立同安國小</t>
   </si>
   <si>
     <t>074617</t>
   </si>
   <si>
     <t>縣立寶山國小</t>
   </si>
   <si>
     <t>074615</t>
   </si>
   <si>
     <t>縣立芬園國小</t>
   </si>
   <si>
     <t>074509</t>
   </si>
   <si>
     <t>縣立芬園國中</t>
   </si>
   <si>
     <t>花壇鄉</t>
   </si>
   <si>
+    <t>074623</t>
+  </si>
+  <si>
+    <t>縣立華南國小</t>
+  </si>
+  <si>
     <t>074621</t>
   </si>
   <si>
     <t>縣立花壇國小</t>
   </si>
   <si>
+    <t>074626</t>
+  </si>
+  <si>
+    <t>縣立白沙國小</t>
+  </si>
+  <si>
     <t>074625</t>
   </si>
   <si>
     <t>縣立三春國小</t>
   </si>
   <si>
-    <t>074623</t>
-[...10 lines deleted...]
-  <si>
     <t>074622</t>
   </si>
   <si>
     <t>縣立文祥國小</t>
   </si>
   <si>
     <t>074624</t>
   </si>
   <si>
     <t>縣立僑愛國小</t>
   </si>
   <si>
     <t>074526</t>
   </si>
   <si>
     <t>縣立花壇國中</t>
   </si>
   <si>
     <t>秀水鄉</t>
   </si>
   <si>
     <t>074657</t>
   </si>
   <si>
     <t>縣立明正國小</t>
@@ -338,209 +338,209 @@
   <si>
     <t>縣立馬興國小</t>
   </si>
   <si>
     <t>074656</t>
   </si>
   <si>
     <t>縣立華龍國小</t>
   </si>
   <si>
     <t>074658</t>
   </si>
   <si>
     <t>縣立陝西國小</t>
   </si>
   <si>
     <t>074522</t>
   </si>
   <si>
     <t>縣立秀水國中</t>
   </si>
   <si>
     <t>鹿港鎮</t>
   </si>
   <si>
+    <t>074644</t>
+  </si>
+  <si>
+    <t>縣立草港國小</t>
+  </si>
+  <si>
+    <t>074641</t>
+  </si>
+  <si>
+    <t>縣立洛津國小</t>
+  </si>
+  <si>
+    <t>074771</t>
+  </si>
+  <si>
+    <t>縣立鹿東國小</t>
+  </si>
+  <si>
     <t>074645</t>
   </si>
   <si>
     <t>縣立頂番國小</t>
   </si>
   <si>
-    <t>074644</t>
-[...4 lines deleted...]
-  <si>
     <t>074643</t>
   </si>
   <si>
     <t>縣立新興國小</t>
   </si>
   <si>
-    <t>074641</t>
-[...10 lines deleted...]
-  <si>
     <t>074639</t>
   </si>
   <si>
     <t>縣立鹿港國小</t>
   </si>
   <si>
     <t>074642</t>
   </si>
   <si>
     <t>縣立海埔國小</t>
   </si>
   <si>
     <t>074646</t>
   </si>
   <si>
     <t>縣立東興國小</t>
   </si>
   <si>
+    <t>074778</t>
+  </si>
+  <si>
+    <t>縣立鹿江國際國(中)小</t>
+  </si>
+  <si>
     <t>074640</t>
   </si>
   <si>
     <t>縣立文開國小</t>
   </si>
   <si>
-    <t>074778</t>
-[...4 lines deleted...]
-  <si>
     <t>074503</t>
   </si>
   <si>
     <t>縣立鹿鳴國中</t>
   </si>
   <si>
     <t>福興鄉</t>
   </si>
   <si>
+    <t>074652</t>
+  </si>
+  <si>
+    <t>縣立日新國小</t>
+  </si>
+  <si>
     <t>074650</t>
   </si>
   <si>
     <t>縣立大興國小</t>
   </si>
   <si>
-    <t>074652</t>
-[...4 lines deleted...]
-  <si>
     <t>074649</t>
   </si>
   <si>
     <t>縣立西勢國小</t>
   </si>
   <si>
     <t>074647</t>
   </si>
   <si>
     <t>縣立管嶼國小</t>
   </si>
   <si>
     <t>074651</t>
   </si>
   <si>
     <t>縣立永豐國小</t>
   </si>
   <si>
+    <t>074521</t>
+  </si>
+  <si>
+    <t>縣立福興國中</t>
+  </si>
+  <si>
     <t>074502</t>
   </si>
   <si>
     <t>縣立鹿港國中</t>
   </si>
   <si>
-    <t>074521</t>
-[...4 lines deleted...]
-  <si>
     <t>線西鄉</t>
   </si>
   <si>
     <t>074633</t>
   </si>
   <si>
     <t>縣立線西國小</t>
   </si>
   <si>
     <t>和美鎮</t>
   </si>
   <si>
+    <t>074628</t>
+  </si>
+  <si>
+    <t>縣立和東國小</t>
+  </si>
+  <si>
+    <t>074631</t>
+  </si>
+  <si>
+    <t>縣立新庄國小</t>
+  </si>
+  <si>
+    <t>074769</t>
+  </si>
+  <si>
+    <t>縣立和仁國小</t>
+  </si>
+  <si>
+    <t>074627</t>
+  </si>
+  <si>
+    <t>縣立和美國小</t>
+  </si>
+  <si>
+    <t>074629</t>
+  </si>
+  <si>
+    <t>縣立大嘉國小</t>
+  </si>
+  <si>
     <t>074632</t>
   </si>
   <si>
     <t>縣立培英國小</t>
   </si>
   <si>
-    <t>074769</t>
-[...28 lines deleted...]
-  <si>
     <t>074630</t>
   </si>
   <si>
     <t>縣立大榮國小</t>
   </si>
   <si>
     <t>074323</t>
   </si>
   <si>
     <t>縣立和美高中</t>
   </si>
   <si>
     <t>074535</t>
   </si>
   <si>
     <t>縣立和群國中</t>
   </si>
   <si>
     <t>伸港鄉</t>
   </si>
   <si>
     <t>074635</t>
   </si>
   <si>
     <t>縣立新港國小</t>
@@ -563,335 +563,341 @@
   <si>
     <t>縣立伸東國小</t>
   </si>
   <si>
     <t>074524</t>
   </si>
   <si>
     <t>縣立伸港國中</t>
   </si>
   <si>
     <t>員林市</t>
   </si>
   <si>
     <t>074682</t>
   </si>
   <si>
     <t>縣立靜修國小</t>
   </si>
   <si>
     <t>074680</t>
   </si>
   <si>
     <t>縣立員林國小</t>
   </si>
   <si>
+    <t>074684</t>
+  </si>
+  <si>
+    <t>縣立員東國小</t>
+  </si>
+  <si>
     <t>074683</t>
   </si>
   <si>
     <t>縣立僑信國小</t>
   </si>
   <si>
-    <t>074684</t>
-[...2 lines deleted...]
-    <t>縣立員東國小</t>
+    <t>074681</t>
+  </si>
+  <si>
+    <t>縣立育英國小</t>
+  </si>
+  <si>
+    <t>074686</t>
+  </si>
+  <si>
+    <t>縣立東山國小</t>
   </si>
   <si>
     <t>074687</t>
   </si>
   <si>
     <t>縣立青山國小</t>
   </si>
   <si>
-    <t>074681</t>
-[...4 lines deleted...]
-  <si>
     <t>074685</t>
   </si>
   <si>
     <t>縣立饒明國小</t>
   </si>
   <si>
-    <t>074686</t>
-[...2 lines deleted...]
-    <t>縣立東山國小</t>
+    <t>074510</t>
+  </si>
+  <si>
+    <t>縣立員林國中</t>
   </si>
   <si>
     <t>074536</t>
   </si>
   <si>
     <t>縣立大同國中</t>
   </si>
   <si>
-    <t>074510</t>
-[...2 lines deleted...]
-    <t>縣立員林國中</t>
+    <t>074511</t>
+  </si>
+  <si>
+    <t>縣立明倫國中</t>
   </si>
   <si>
     <t>社頭鄉</t>
   </si>
   <si>
+    <t>074708</t>
+  </si>
+  <si>
+    <t>縣立湳雅國小</t>
+  </si>
+  <si>
+    <t>074704</t>
+  </si>
+  <si>
+    <t>縣立社頭國小</t>
+  </si>
+  <si>
     <t>074773</t>
   </si>
   <si>
     <t>縣立崙雅國小</t>
   </si>
   <si>
-    <t>074704</t>
-[...10 lines deleted...]
-  <si>
     <t>074706</t>
   </si>
   <si>
     <t>縣立朝興國小</t>
   </si>
   <si>
     <t>074772</t>
   </si>
   <si>
     <t>縣立舊社國小</t>
   </si>
   <si>
     <t>074530</t>
   </si>
   <si>
     <t>縣立社頭國中</t>
   </si>
   <si>
     <t>永靖鄉</t>
   </si>
   <si>
+    <t>074693</t>
+  </si>
+  <si>
+    <t>縣立永靖國小</t>
+  </si>
+  <si>
+    <t>074694</t>
+  </si>
+  <si>
+    <t>縣立福德國小</t>
+  </si>
+  <si>
     <t>074697</t>
   </si>
   <si>
     <t>縣立德興國小</t>
   </si>
   <si>
-    <t>074693</t>
-[...8 lines deleted...]
-    <t>縣立福德國小</t>
+    <t>074696</t>
+  </si>
+  <si>
+    <t>縣立福興國小</t>
   </si>
   <si>
     <t>074695</t>
   </si>
   <si>
     <t>縣立永興國小</t>
   </si>
   <si>
     <t>074527</t>
   </si>
   <si>
     <t>縣立永靖國中</t>
   </si>
   <si>
     <t>埔心鄉</t>
   </si>
   <si>
     <t>074679</t>
   </si>
   <si>
     <t>縣立明聖國小</t>
   </si>
   <si>
     <t>074675</t>
   </si>
   <si>
     <t>縣立舊館國小</t>
   </si>
   <si>
     <t>074673</t>
   </si>
   <si>
     <t>縣立埔心國小</t>
   </si>
   <si>
     <t>074520</t>
   </si>
   <si>
     <t>縣立埔心國中</t>
   </si>
   <si>
     <t>溪湖鎮</t>
   </si>
   <si>
+    <t>074665</t>
+  </si>
+  <si>
+    <t>縣立媽厝國小</t>
+  </si>
+  <si>
     <t>074663</t>
   </si>
   <si>
     <t>縣立湖東國小</t>
   </si>
   <si>
-    <t>074665</t>
-[...4 lines deleted...]
-  <si>
     <t>074777</t>
   </si>
   <si>
     <t>縣立湖北國小</t>
   </si>
   <si>
+    <t>074664</t>
+  </si>
+  <si>
+    <t>縣立湖南國小</t>
+  </si>
+  <si>
     <t>074660</t>
   </si>
   <si>
     <t>縣立溪湖國小</t>
   </si>
   <si>
-    <t>074664</t>
-[...4 lines deleted...]
-  <si>
     <t>074662</t>
   </si>
   <si>
     <t>縣立湖西國小</t>
   </si>
   <si>
     <t>074661</t>
   </si>
   <si>
     <t>縣立東溪國小</t>
   </si>
   <si>
     <t>074339</t>
   </si>
   <si>
     <t>縣立成功高中</t>
   </si>
   <si>
     <t>074518</t>
   </si>
   <si>
     <t>縣立溪湖國中</t>
   </si>
   <si>
     <t>大村鄉</t>
   </si>
   <si>
     <t>074691</t>
   </si>
   <si>
     <t>縣立村上國小</t>
   </si>
   <si>
     <t>074689</t>
   </si>
   <si>
     <t>縣立大村國小</t>
   </si>
   <si>
+    <t>074692</t>
+  </si>
+  <si>
+    <t>縣立村東國小</t>
+  </si>
+  <si>
     <t>074690</t>
   </si>
   <si>
     <t>縣立大西國小</t>
   </si>
   <si>
-    <t>074692</t>
-[...4 lines deleted...]
-  <si>
     <t>074525</t>
   </si>
   <si>
     <t>縣立大村國中</t>
   </si>
   <si>
     <t>埔鹽鄉</t>
   </si>
   <si>
     <t>074666</t>
   </si>
   <si>
     <t>縣立埔鹽國小</t>
   </si>
   <si>
     <t>074669</t>
   </si>
   <si>
     <t>縣立好修國小</t>
   </si>
   <si>
-    <t>074671</t>
-[...4 lines deleted...]
-  <si>
     <t>074519</t>
   </si>
   <si>
     <t>縣立埔鹽國中</t>
   </si>
   <si>
     <t>田中鎮</t>
   </si>
   <si>
+    <t>074700</t>
+  </si>
+  <si>
+    <t>縣立大安國小</t>
+  </si>
+  <si>
     <t>074698</t>
   </si>
   <si>
     <t>縣立田中國小</t>
   </si>
   <si>
     <t>074701</t>
   </si>
   <si>
     <t>縣立內安國小</t>
   </si>
   <si>
-    <t>074700</t>
-[...4 lines deleted...]
-  <si>
     <t>074776</t>
   </si>
   <si>
     <t>縣立新民國小</t>
   </si>
   <si>
     <t>074699</t>
   </si>
   <si>
     <t>縣立三潭國小</t>
   </si>
   <si>
     <t>074703</t>
   </si>
   <si>
     <t>縣立明禮國小</t>
   </si>
   <si>
     <t>074328</t>
   </si>
   <si>
     <t>縣立田中高中</t>
   </si>
   <si>
     <t>071317</t>
@@ -986,84 +992,84 @@
   <si>
     <t>縣立豐崙國小</t>
   </si>
   <si>
     <t>074722</t>
   </si>
   <si>
     <t>縣立合興國小</t>
   </si>
   <si>
     <t>074724</t>
   </si>
   <si>
     <t>縣立芙朝國小</t>
   </si>
   <si>
     <t>074534</t>
   </si>
   <si>
     <t>縣立埤頭國中</t>
   </si>
   <si>
     <t>溪州鄉</t>
   </si>
   <si>
+    <t>074732</t>
+  </si>
+  <si>
+    <t>縣立成功國小</t>
+  </si>
+  <si>
+    <t>074729</t>
+  </si>
+  <si>
+    <t>縣立三條國小</t>
+  </si>
+  <si>
+    <t>074727</t>
+  </si>
+  <si>
+    <t>縣立溪州國小</t>
+  </si>
+  <si>
     <t>074734</t>
   </si>
   <si>
     <t>縣立大莊國小</t>
   </si>
   <si>
-    <t>074729</t>
-[...14 lines deleted...]
-    <t>縣立溪州國小</t>
+    <t>074733</t>
+  </si>
+  <si>
+    <t>縣立圳寮國小</t>
   </si>
   <si>
     <t>074731</t>
   </si>
   <si>
     <t>縣立潮洋國小</t>
-  </si>
-[...4 lines deleted...]
-    <t>縣立圳寮國小</t>
   </si>
   <si>
     <t>074532</t>
   </si>
   <si>
     <t>縣立溪州國中</t>
   </si>
   <si>
     <t>074533</t>
   </si>
   <si>
     <t>縣立溪陽國中</t>
   </si>
   <si>
     <t>竹塘鄉</t>
   </si>
   <si>
     <t>074756</t>
   </si>
   <si>
     <t>縣立長安國小</t>
   </si>
   <si>
     <t>074753</t>
   </si>
@@ -1540,51 +1546,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U174"/>
+  <dimension ref="A1:U175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1627,396 +1633,399 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2">
-        <v>2</v>
+        <v>12</v>
+      </c>
+      <c r="F2">
+        <v>3</v>
       </c>
       <c r="G2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H2">
-        <v>2</v>
+        <v>8</v>
+      </c>
+      <c r="I2">
+        <v>2</v>
+      </c>
+      <c r="J2">
+        <v>1</v>
+      </c>
+      <c r="P2">
+        <v>1</v>
       </c>
       <c r="R2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="F3">
         <v>3</v>
       </c>
       <c r="G3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H3">
-        <v>7</v>
-[...11 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>27</v>
       </c>
       <c r="C4" t="s">
         <v>28</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F4">
         <v>1</v>
       </c>
       <c r="G4">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="R4">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="F5">
         <v>4</v>
       </c>
       <c r="G5">
         <v>3</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="R5">
+      <c r="I5">
+        <v>1</v>
+      </c>
+      <c r="J5">
+        <v>1</v>
+      </c>
+      <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>31</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H6">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="P6">
+        <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F7">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G7">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="H7">
+        <v>4</v>
+      </c>
+      <c r="R7">
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8">
+        <v>7</v>
+      </c>
+      <c r="G8">
         <v>4</v>
       </c>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
       <c r="H8">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="J8">
+        <v>2</v>
+      </c>
+      <c r="P8">
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>37</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F9">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G9">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>5</v>
+      </c>
+      <c r="H9">
+        <v>7</v>
+      </c>
+      <c r="K9">
+        <v>1</v>
+      </c>
+      <c r="R9">
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G10">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="H10">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>6</v>
+      </c>
+      <c r="I10">
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>24</v>
       </c>
       <c r="E11">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F11">
         <v>2</v>
       </c>
       <c r="G11">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H11">
         <v>2</v>
       </c>
-      <c r="P11">
-        <v>2</v>
+      <c r="R11">
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>24</v>
       </c>
       <c r="E12">
-        <v>8</v>
+        <v>2</v>
+      </c>
+      <c r="F12">
+        <v>1</v>
       </c>
       <c r="G12">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="H12">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="P12">
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13" t="s">
         <v>45</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>24</v>
       </c>
       <c r="E13">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14" t="s">
         <v>47</v>
       </c>
       <c r="C14" t="s">
         <v>48</v>
       </c>
       <c r="D14" t="s">
         <v>24</v>
       </c>
       <c r="E14">
-        <v>5</v>
+        <v>4</v>
+      </c>
+      <c r="G14">
+        <v>8</v>
+      </c>
+      <c r="H14">
+        <v>2</v>
+      </c>
+      <c r="I14">
+        <v>2</v>
+      </c>
+      <c r="L14">
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15" t="s">
         <v>49</v>
       </c>
       <c r="C15" t="s">
         <v>50</v>
       </c>
       <c r="D15" t="s">
         <v>24</v>
       </c>
       <c r="E15">
         <v>4</v>
       </c>
       <c r="G15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
         <v>21</v>
@@ -2055,178 +2064,178 @@
       </c>
       <c r="G17">
         <v>3</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="L17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
         <v>21</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" t="s">
         <v>55</v>
       </c>
       <c r="E18">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G18">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="H18">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
         <v>21</v>
       </c>
       <c r="B19" t="s">
         <v>58</v>
       </c>
       <c r="C19" t="s">
         <v>59</v>
       </c>
       <c r="D19" t="s">
         <v>55</v>
       </c>
       <c r="E19">
         <v>3</v>
       </c>
       <c r="F19">
         <v>2</v>
       </c>
       <c r="G19">
         <v>1</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
         <v>21</v>
       </c>
       <c r="B20" t="s">
         <v>60</v>
       </c>
       <c r="C20" t="s">
         <v>61</v>
       </c>
       <c r="D20" t="s">
         <v>55</v>
       </c>
       <c r="E20">
-        <v>6</v>
+        <v>2</v>
+      </c>
+      <c r="F20">
+        <v>1</v>
       </c>
       <c r="G20">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="H20">
         <v>3</v>
+      </c>
+      <c r="L20">
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
         <v>21</v>
       </c>
       <c r="B21" t="s">
         <v>62</v>
       </c>
       <c r="C21" t="s">
         <v>63</v>
       </c>
       <c r="D21" t="s">
         <v>55</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
       <c r="G21">
         <v>3</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>64</v>
       </c>
       <c r="C22" t="s">
         <v>65</v>
       </c>
       <c r="D22" t="s">
         <v>55</v>
       </c>
       <c r="E22">
         <v>3</v>
       </c>
-      <c r="G22">
-        <v>2</v>
+      <c r="F22">
+        <v>1</v>
+      </c>
+      <c r="P22">
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
         <v>21</v>
       </c>
       <c r="B23" t="s">
         <v>66</v>
       </c>
       <c r="C23" t="s">
         <v>67</v>
       </c>
       <c r="D23" t="s">
         <v>55</v>
       </c>
       <c r="E23">
         <v>3</v>
       </c>
-      <c r="F23">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="G23">
+        <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
         <v>21</v>
       </c>
       <c r="B24" t="s">
         <v>68</v>
       </c>
       <c r="C24" t="s">
         <v>69</v>
       </c>
       <c r="D24" t="s">
         <v>55</v>
       </c>
       <c r="E24">
         <v>4</v>
       </c>
       <c r="F24">
         <v>3</v>
       </c>
       <c r="G24">
         <v>3</v>
       </c>
       <c r="H24">
@@ -2311,241 +2320,241 @@
       </c>
       <c r="E28">
         <v>1</v>
       </c>
       <c r="F28">
         <v>1</v>
       </c>
       <c r="G28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
         <v>79</v>
       </c>
       <c r="B29" t="s">
         <v>80</v>
       </c>
       <c r="C29" t="s">
         <v>81</v>
       </c>
       <c r="D29" t="s">
         <v>24</v>
       </c>
       <c r="E29">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="G29">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
         <v>79</v>
       </c>
       <c r="B30" t="s">
         <v>82</v>
       </c>
       <c r="C30" t="s">
         <v>83</v>
       </c>
       <c r="D30" t="s">
         <v>24</v>
       </c>
       <c r="E30">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="G30">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H30">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
         <v>79</v>
       </c>
       <c r="B31" t="s">
         <v>84</v>
       </c>
       <c r="C31" t="s">
         <v>85</v>
       </c>
       <c r="D31" t="s">
         <v>24</v>
       </c>
       <c r="E31">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>7</v>
+      </c>
+      <c r="H31">
+        <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
         <v>79</v>
       </c>
       <c r="B32" t="s">
         <v>86</v>
       </c>
       <c r="C32" t="s">
         <v>87</v>
       </c>
       <c r="D32" t="s">
         <v>24</v>
       </c>
       <c r="E32">
-        <v>6</v>
+        <v>2</v>
+      </c>
+      <c r="G32">
+        <v>2</v>
       </c>
       <c r="H32">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:21">
       <c r="A33" t="s">
         <v>79</v>
       </c>
       <c r="B33" t="s">
         <v>88</v>
       </c>
       <c r="C33" t="s">
         <v>89</v>
       </c>
       <c r="D33" t="s">
         <v>24</v>
       </c>
       <c r="G33">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="P33">
         <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:21">
       <c r="A34" t="s">
         <v>79</v>
       </c>
       <c r="B34" t="s">
         <v>90</v>
       </c>
       <c r="C34" t="s">
         <v>91</v>
       </c>
       <c r="D34" t="s">
         <v>24</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:21">
       <c r="A35" t="s">
         <v>79</v>
       </c>
       <c r="B35" t="s">
         <v>92</v>
       </c>
       <c r="C35" t="s">
         <v>93</v>
       </c>
       <c r="D35" t="s">
         <v>55</v>
       </c>
       <c r="E35">
         <v>9</v>
       </c>
       <c r="F35">
         <v>3</v>
       </c>
       <c r="G35">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H35">
         <v>2</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:21">
       <c r="A36" t="s">
         <v>94</v>
       </c>
       <c r="B36" t="s">
         <v>95</v>
       </c>
       <c r="C36" t="s">
         <v>96</v>
       </c>
       <c r="D36" t="s">
         <v>24</v>
       </c>
       <c r="E36">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G36">
         <v>3</v>
       </c>
       <c r="H36">
         <v>3</v>
       </c>
       <c r="I36">
         <v>1</v>
       </c>
       <c r="J36">
         <v>1</v>
       </c>
       <c r="P36">
         <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:21">
       <c r="A37" t="s">
         <v>94</v>
       </c>
       <c r="B37" t="s">
         <v>97</v>
       </c>
       <c r="C37" t="s">
         <v>98</v>
       </c>
       <c r="D37" t="s">
         <v>24</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
       <c r="F37">
         <v>1</v>
       </c>
       <c r="G37">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:21">
       <c r="A38" t="s">
         <v>94</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38" t="s">
         <v>100</v>
       </c>
       <c r="D38" t="s">
         <v>24</v>
       </c>
       <c r="E38">
         <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:21">
       <c r="A39" t="s">
         <v>94</v>
@@ -2610,155 +2619,155 @@
       </c>
       <c r="I41">
         <v>1</v>
       </c>
       <c r="J41">
         <v>1</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" t="s">
         <v>107</v>
       </c>
       <c r="B42" t="s">
         <v>108</v>
       </c>
       <c r="C42" t="s">
         <v>109</v>
       </c>
       <c r="D42" t="s">
         <v>24</v>
       </c>
       <c r="E42">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G42">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H42">
-        <v>1</v>
-[...4 lines deleted...]
-      <c r="N42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:21">
       <c r="A43" t="s">
         <v>107</v>
       </c>
       <c r="B43" t="s">
         <v>110</v>
       </c>
       <c r="C43" t="s">
         <v>111</v>
       </c>
       <c r="D43" t="s">
         <v>24</v>
       </c>
       <c r="E43">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H43">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="44" spans="1:21">
       <c r="A44" t="s">
         <v>107</v>
       </c>
       <c r="B44" t="s">
         <v>112</v>
       </c>
       <c r="C44" t="s">
         <v>113</v>
       </c>
       <c r="D44" t="s">
         <v>24</v>
       </c>
       <c r="E44">
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="G44">
+        <v>2</v>
+      </c>
+      <c r="H44">
+        <v>4</v>
+      </c>
+      <c r="P44">
+        <v>1</v>
+      </c>
+      <c r="R44">
+        <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" t="s">
         <v>107</v>
       </c>
       <c r="B45" t="s">
         <v>114</v>
       </c>
       <c r="C45" t="s">
         <v>115</v>
       </c>
       <c r="D45" t="s">
         <v>24</v>
       </c>
       <c r="E45">
-        <v>1</v>
+        <v>6</v>
+      </c>
+      <c r="F45">
+        <v>2</v>
+      </c>
+      <c r="G45">
+        <v>2</v>
       </c>
       <c r="H45">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="I45">
+        <v>5</v>
+      </c>
+      <c r="N45">
+        <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:21">
       <c r="A46" t="s">
         <v>107</v>
       </c>
       <c r="B46" t="s">
         <v>116</v>
       </c>
       <c r="C46" t="s">
         <v>117</v>
       </c>
       <c r="D46" t="s">
         <v>24</v>
       </c>
       <c r="E46">
-        <v>3</v>
-[...11 lines deleted...]
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:21">
       <c r="A47" t="s">
         <v>107</v>
       </c>
       <c r="B47" t="s">
         <v>118</v>
       </c>
       <c r="C47" t="s">
         <v>119</v>
       </c>
       <c r="D47" t="s">
         <v>24</v>
       </c>
       <c r="E47">
         <v>6</v>
       </c>
       <c r="H47">
         <v>4</v>
       </c>
       <c r="J47">
         <v>1</v>
       </c>
     </row>
@@ -2787,152 +2796,152 @@
         <v>122</v>
       </c>
       <c r="C49" t="s">
         <v>123</v>
       </c>
       <c r="D49" t="s">
         <v>24</v>
       </c>
       <c r="E49">
         <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:21">
       <c r="A50" t="s">
         <v>107</v>
       </c>
       <c r="B50" t="s">
         <v>124</v>
       </c>
       <c r="C50" t="s">
         <v>125</v>
       </c>
       <c r="D50" t="s">
         <v>24</v>
       </c>
-      <c r="F50">
-[...8 lines deleted...]
-      <c r="J50">
+      <c r="E50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:21">
       <c r="A51" t="s">
         <v>107</v>
       </c>
       <c r="B51" t="s">
         <v>126</v>
       </c>
       <c r="C51" t="s">
         <v>127</v>
       </c>
       <c r="D51" t="s">
         <v>24</v>
       </c>
-      <c r="E51">
+      <c r="F51">
+        <v>1</v>
+      </c>
+      <c r="H51">
+        <v>1</v>
+      </c>
+      <c r="I51">
+        <v>1</v>
+      </c>
+      <c r="J51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" t="s">
         <v>107</v>
       </c>
       <c r="B52" t="s">
         <v>128</v>
       </c>
       <c r="C52" t="s">
         <v>129</v>
       </c>
       <c r="D52" t="s">
         <v>55</v>
       </c>
       <c r="E52">
         <v>5</v>
       </c>
       <c r="G52">
         <v>2</v>
       </c>
       <c r="H52">
         <v>2</v>
       </c>
       <c r="J52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:21">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" t="s">
         <v>132</v>
       </c>
       <c r="D53" t="s">
         <v>24</v>
       </c>
       <c r="E53">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F53">
-        <v>2</v>
-[...7 lines deleted...]
-      <c r="J53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:21">
       <c r="A54" t="s">
         <v>130</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" t="s">
         <v>134</v>
       </c>
       <c r="D54" t="s">
         <v>24</v>
       </c>
       <c r="E54">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F54">
+        <v>2</v>
+      </c>
+      <c r="G54">
+        <v>6</v>
+      </c>
+      <c r="H54">
+        <v>4</v>
+      </c>
+      <c r="J54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:21">
       <c r="A55" t="s">
         <v>130</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" t="s">
         <v>136</v>
       </c>
       <c r="D55" t="s">
         <v>24</v>
       </c>
       <c r="E55">
         <v>2</v>
       </c>
       <c r="G55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:21">
       <c r="A56" t="s">
@@ -2963,277 +2972,277 @@
       </c>
       <c r="C57" t="s">
         <v>140</v>
       </c>
       <c r="D57" t="s">
         <v>24</v>
       </c>
       <c r="E57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:21">
       <c r="A58" t="s">
         <v>130</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" t="s">
         <v>142</v>
       </c>
       <c r="D58" t="s">
         <v>55</v>
       </c>
       <c r="E58">
+        <v>3</v>
+      </c>
+      <c r="G58">
         <v>8</v>
       </c>
-      <c r="F58">
-[...4 lines deleted...]
-      </c>
       <c r="H58">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:21">
       <c r="A59" t="s">
         <v>130</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" t="s">
         <v>144</v>
       </c>
       <c r="D59" t="s">
         <v>55</v>
       </c>
       <c r="E59">
-        <v>3</v>
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1</v>
       </c>
       <c r="G59">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H59">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="60" spans="1:21">
       <c r="A60" t="s">
         <v>145</v>
       </c>
       <c r="B60" t="s">
         <v>146</v>
       </c>
       <c r="C60" t="s">
         <v>147</v>
       </c>
       <c r="D60" t="s">
         <v>24</v>
       </c>
       <c r="E60">
         <v>1</v>
       </c>
       <c r="F60">
         <v>3</v>
       </c>
       <c r="G60">
         <v>3</v>
       </c>
       <c r="I60">
         <v>1</v>
       </c>
       <c r="M60">
         <v>1</v>
       </c>
       <c r="P60">
         <v>2</v>
       </c>
     </row>
     <row r="61" spans="1:21">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" t="s">
         <v>150</v>
       </c>
       <c r="D61" t="s">
         <v>24</v>
       </c>
-      <c r="E61">
-[...1 lines deleted...]
-      </c>
       <c r="F61">
         <v>1</v>
       </c>
       <c r="G61">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H61">
-        <v>2</v>
+        <v>5</v>
+      </c>
+      <c r="I61">
+        <v>4</v>
+      </c>
+      <c r="J61">
+        <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:21">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" t="s">
         <v>152</v>
       </c>
       <c r="D62" t="s">
         <v>24</v>
       </c>
       <c r="E62">
         <v>3</v>
       </c>
-      <c r="F62">
-[...1 lines deleted...]
-      </c>
       <c r="G62">
-        <v>3</v>
+        <v>5</v>
+      </c>
+      <c r="H62">
+        <v>1</v>
+      </c>
+      <c r="K62">
+        <v>2</v>
+      </c>
+      <c r="R62">
+        <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:21">
       <c r="A63" t="s">
         <v>148</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" t="s">
         <v>154</v>
       </c>
       <c r="D63" t="s">
         <v>24</v>
       </c>
       <c r="E63">
         <v>3</v>
       </c>
+      <c r="F63">
+        <v>1</v>
+      </c>
       <c r="G63">
-        <v>5</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:21">
       <c r="A64" t="s">
         <v>148</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" t="s">
         <v>156</v>
       </c>
       <c r="D64" t="s">
         <v>24</v>
       </c>
       <c r="E64">
-        <v>4</v>
+        <v>2</v>
+      </c>
+      <c r="F64">
+        <v>1</v>
       </c>
       <c r="G64">
         <v>4</v>
       </c>
+      <c r="H64">
+        <v>2</v>
+      </c>
       <c r="J64">
+        <v>1</v>
+      </c>
+      <c r="R64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:21">
       <c r="A65" t="s">
         <v>148</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" t="s">
         <v>158</v>
       </c>
       <c r="D65" t="s">
         <v>24</v>
       </c>
       <c r="E65">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G65">
         <v>4</v>
       </c>
-      <c r="H65">
-[...1 lines deleted...]
-      </c>
       <c r="J65">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="R65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:21">
       <c r="A66" t="s">
         <v>148</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" t="s">
         <v>160</v>
       </c>
       <c r="D66" t="s">
         <v>24</v>
       </c>
+      <c r="E66">
+        <v>1</v>
+      </c>
       <c r="F66">
         <v>1</v>
       </c>
       <c r="G66">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H66">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:21">
       <c r="A67" t="s">
         <v>148</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" t="s">
         <v>162</v>
       </c>
       <c r="D67" t="s">
         <v>24</v>
       </c>
       <c r="E67">
         <v>3</v>
       </c>
       <c r="G67">
         <v>1</v>
       </c>
       <c r="I67">
         <v>1</v>
       </c>
     </row>
@@ -3322,54 +3331,54 @@
       </c>
       <c r="T70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:21">
       <c r="A71" t="s">
         <v>167</v>
       </c>
       <c r="B71" t="s">
         <v>170</v>
       </c>
       <c r="C71" t="s">
         <v>171</v>
       </c>
       <c r="D71" t="s">
         <v>24</v>
       </c>
       <c r="E71">
         <v>3</v>
       </c>
       <c r="F71">
         <v>7</v>
       </c>
       <c r="G71">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H71">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="R71">
         <v>1</v>
       </c>
       <c r="T71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:21">
       <c r="A72" t="s">
         <v>167</v>
       </c>
       <c r="B72" t="s">
         <v>172</v>
       </c>
       <c r="C72" t="s">
         <v>173</v>
       </c>
       <c r="D72" t="s">
         <v>24</v>
       </c>
       <c r="E72">
         <v>1</v>
       </c>
       <c r="G72">
@@ -3432,2159 +3441,2185 @@
       </c>
     </row>
     <row r="75" spans="1:21">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" t="s">
         <v>180</v>
       </c>
       <c r="D75" t="s">
         <v>24</v>
       </c>
       <c r="E75">
         <v>4</v>
       </c>
       <c r="F75">
         <v>1</v>
       </c>
       <c r="G75">
         <v>2</v>
       </c>
       <c r="H75">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:21">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" t="s">
         <v>182</v>
       </c>
       <c r="D76" t="s">
         <v>24</v>
       </c>
       <c r="E76">
         <v>11</v>
       </c>
       <c r="F76">
         <v>3</v>
       </c>
       <c r="G76">
         <v>1</v>
       </c>
       <c r="H76">
         <v>1</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:21">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" t="s">
         <v>184</v>
       </c>
       <c r="D77" t="s">
         <v>24</v>
       </c>
       <c r="E77">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F77">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G77">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I77">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="78" spans="1:21">
       <c r="A78" t="s">
         <v>178</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" t="s">
         <v>186</v>
       </c>
       <c r="D78" t="s">
         <v>24</v>
       </c>
       <c r="E78">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F78">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G78">
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="H78">
+        <v>5</v>
       </c>
       <c r="I78">
         <v>1</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="P78">
+        <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:21">
       <c r="A79" t="s">
         <v>178</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" t="s">
         <v>188</v>
       </c>
       <c r="D79" t="s">
         <v>24</v>
       </c>
+      <c r="E79">
+        <v>1</v>
+      </c>
       <c r="F79">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H79">
+        <v>1</v>
+      </c>
+      <c r="I79">
+        <v>2</v>
+      </c>
+      <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:21">
       <c r="A80" t="s">
         <v>178</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" t="s">
         <v>190</v>
       </c>
       <c r="D80" t="s">
         <v>24</v>
       </c>
       <c r="E80">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="I80">
+        <v>4</v>
+      </c>
+      <c r="G80">
+        <v>1</v>
+      </c>
+      <c r="M80">
         <v>2</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:21">
       <c r="A81" t="s">
         <v>178</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" t="s">
         <v>192</v>
       </c>
       <c r="D81" t="s">
         <v>24</v>
       </c>
-      <c r="M81">
+      <c r="F81">
+        <v>1</v>
+      </c>
+      <c r="G81">
+        <v>1</v>
+      </c>
+      <c r="H81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:21">
       <c r="A82" t="s">
         <v>178</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" t="s">
         <v>194</v>
       </c>
       <c r="D82" t="s">
         <v>24</v>
       </c>
-      <c r="E82">
-[...4 lines deleted...]
-      </c>
       <c r="M82">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:21">
       <c r="A83" t="s">
         <v>178</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" t="s">
         <v>196</v>
       </c>
       <c r="D83" t="s">
         <v>55</v>
       </c>
       <c r="E83">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="F83">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G83">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H83">
         <v>2</v>
-      </c>
-[...10 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:21">
       <c r="A84" t="s">
         <v>178</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" t="s">
         <v>198</v>
       </c>
       <c r="D84" t="s">
         <v>55</v>
       </c>
       <c r="E84">
+        <v>13</v>
+      </c>
+      <c r="F84">
+        <v>2</v>
+      </c>
+      <c r="G84">
         <v>4</v>
       </c>
-      <c r="F84">
-[...4 lines deleted...]
-      </c>
       <c r="H84">
         <v>2</v>
+      </c>
+      <c r="I84">
+        <v>2</v>
+      </c>
+      <c r="K84">
+        <v>1</v>
+      </c>
+      <c r="M84">
+        <v>1</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:21">
       <c r="A85" t="s">
+        <v>178</v>
+      </c>
+      <c r="B85" t="s">
         <v>199</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" t="s">
         <v>200</v>
       </c>
-      <c r="C85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D85" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>55</v>
+      </c>
+      <c r="G85">
+        <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:21">
       <c r="A86" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B86" t="s">
         <v>202</v>
       </c>
       <c r="C86" t="s">
         <v>203</v>
       </c>
       <c r="D86" t="s">
         <v>24</v>
       </c>
       <c r="E86">
-        <v>3</v>
-[...4 lines deleted...]
-      <c r="N86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:21">
       <c r="A87" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B87" t="s">
         <v>204</v>
       </c>
       <c r="C87" t="s">
         <v>205</v>
       </c>
       <c r="D87" t="s">
         <v>24</v>
       </c>
       <c r="E87">
+        <v>3</v>
+      </c>
+      <c r="H87">
+        <v>2</v>
+      </c>
+      <c r="N87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:21">
       <c r="A88" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B88" t="s">
         <v>206</v>
       </c>
       <c r="C88" t="s">
         <v>207</v>
       </c>
       <c r="D88" t="s">
         <v>24</v>
       </c>
-      <c r="G88">
+      <c r="E88">
+        <v>6</v>
+      </c>
+      <c r="F88">
         <v>2</v>
       </c>
     </row>
     <row r="89" spans="1:21">
       <c r="A89" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B89" t="s">
         <v>208</v>
       </c>
       <c r="C89" t="s">
         <v>209</v>
       </c>
       <c r="D89" t="s">
         <v>24</v>
       </c>
-      <c r="H89">
-        <v>1</v>
+      <c r="G89">
+        <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:21">
       <c r="A90" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B90" t="s">
         <v>210</v>
       </c>
       <c r="C90" t="s">
         <v>211</v>
       </c>
       <c r="D90" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="H90">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="K90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:21">
       <c r="A91" t="s">
+        <v>201</v>
+      </c>
+      <c r="B91" t="s">
         <v>212</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" t="s">
         <v>213</v>
       </c>
-      <c r="C91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D91" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F91">
+        <v>55</v>
+      </c>
+      <c r="E91">
+        <v>2</v>
+      </c>
+      <c r="G91">
+        <v>4</v>
+      </c>
+      <c r="H91">
+        <v>1</v>
+      </c>
+      <c r="K91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:21">
       <c r="A92" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B92" t="s">
         <v>215</v>
       </c>
       <c r="C92" t="s">
         <v>216</v>
       </c>
       <c r="D92" t="s">
         <v>24</v>
       </c>
       <c r="H92">
         <v>2</v>
       </c>
       <c r="I92">
         <v>1</v>
       </c>
       <c r="K92">
         <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:21">
       <c r="A93" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>217</v>
       </c>
       <c r="C93" t="s">
         <v>218</v>
       </c>
       <c r="D93" t="s">
         <v>24</v>
       </c>
       <c r="E93">
         <v>4</v>
       </c>
     </row>
     <row r="94" spans="1:21">
       <c r="A94" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>219</v>
       </c>
       <c r="C94" t="s">
         <v>220</v>
       </c>
       <c r="D94" t="s">
         <v>24</v>
       </c>
-      <c r="E94">
+      <c r="F94">
         <v>1</v>
       </c>
       <c r="G94">
         <v>2</v>
       </c>
     </row>
     <row r="95" spans="1:21">
       <c r="A95" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B95" t="s">
         <v>221</v>
       </c>
       <c r="C95" t="s">
         <v>222</v>
       </c>
       <c r="D95" t="s">
-        <v>55</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="H95">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:21">
       <c r="A96" t="s">
+        <v>214</v>
+      </c>
+      <c r="B96" t="s">
         <v>223</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" t="s">
         <v>224</v>
       </c>
-      <c r="C96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D96" t="s">
         <v>24</v>
       </c>
       <c r="E96">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="G96">
+        <v>2</v>
       </c>
     </row>
     <row r="97" spans="1:21">
       <c r="A97" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="B97" t="s">
+        <v>225</v>
+      </c>
+      <c r="C97" t="s">
         <v>226</v>
       </c>
-      <c r="C97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D97" t="s">
-        <v>24</v>
+        <v>55</v>
+      </c>
+      <c r="E97">
+        <v>4</v>
       </c>
       <c r="F97">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="G97">
+        <v>2</v>
+      </c>
+      <c r="H97">
+        <v>2</v>
       </c>
     </row>
     <row r="98" spans="1:21">
       <c r="A98" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B98" t="s">
         <v>228</v>
       </c>
       <c r="C98" t="s">
         <v>229</v>
       </c>
       <c r="D98" t="s">
         <v>24</v>
       </c>
+      <c r="E98">
+        <v>2</v>
+      </c>
       <c r="F98">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="H98">
+        <v>1</v>
+      </c>
+      <c r="I98">
+        <v>3</v>
       </c>
     </row>
     <row r="99" spans="1:21">
       <c r="A99" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B99" t="s">
         <v>230</v>
       </c>
       <c r="C99" t="s">
         <v>231</v>
       </c>
       <c r="D99" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>24</v>
+      </c>
+      <c r="F99">
+        <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:21">
       <c r="A100" t="s">
+        <v>227</v>
+      </c>
+      <c r="B100" t="s">
         <v>232</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" t="s">
         <v>233</v>
       </c>
-      <c r="C100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D100" t="s">
         <v>24</v>
       </c>
-      <c r="E100">
-[...5 lines deleted...]
-      <c r="R100">
+      <c r="F100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:21">
       <c r="A101" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="B101" t="s">
+        <v>234</v>
+      </c>
+      <c r="C101" t="s">
         <v>235</v>
       </c>
-      <c r="C101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D101" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="G101">
+        <v>55</v>
+      </c>
+      <c r="I101">
         <v>2</v>
       </c>
     </row>
     <row r="102" spans="1:21">
       <c r="A102" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B102" t="s">
         <v>237</v>
       </c>
       <c r="C102" t="s">
         <v>238</v>
       </c>
       <c r="D102" t="s">
         <v>24</v>
       </c>
       <c r="E102">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G102">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="P102">
         <v>2</v>
       </c>
     </row>
     <row r="103" spans="1:21">
       <c r="A103" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B103" t="s">
         <v>239</v>
       </c>
       <c r="C103" t="s">
         <v>240</v>
       </c>
       <c r="D103" t="s">
         <v>24</v>
       </c>
       <c r="E103">
-        <v>4</v>
+        <v>6</v>
+      </c>
+      <c r="H103">
+        <v>1</v>
+      </c>
+      <c r="R103">
+        <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:21">
       <c r="A104" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>241</v>
       </c>
       <c r="C104" t="s">
         <v>242</v>
       </c>
       <c r="D104" t="s">
         <v>24</v>
       </c>
       <c r="E104">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F104">
         <v>1</v>
+      </c>
+      <c r="G104">
+        <v>2</v>
+      </c>
+      <c r="P104">
+        <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:21">
       <c r="A105" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B105" t="s">
         <v>243</v>
       </c>
       <c r="C105" t="s">
         <v>244</v>
       </c>
       <c r="D105" t="s">
         <v>24</v>
       </c>
-      <c r="R105">
-        <v>2</v>
+      <c r="E105">
+        <v>2</v>
+      </c>
+      <c r="F105">
+        <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:21">
       <c r="A106" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B106" t="s">
         <v>245</v>
       </c>
       <c r="C106" t="s">
         <v>246</v>
       </c>
       <c r="D106" t="s">
         <v>24</v>
       </c>
-      <c r="R106">
-        <v>1</v>
+      <c r="E106">
+        <v>4</v>
       </c>
     </row>
     <row r="107" spans="1:21">
       <c r="A107" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B107" t="s">
         <v>247</v>
       </c>
       <c r="C107" t="s">
         <v>248</v>
       </c>
       <c r="D107" t="s">
-        <v>55</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="R107">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="108" spans="1:21">
       <c r="A108" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B108" t="s">
         <v>249</v>
       </c>
       <c r="C108" t="s">
         <v>250</v>
       </c>
       <c r="D108" t="s">
-        <v>55</v>
-[...8 lines deleted...]
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="R108">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:21">
       <c r="A109" t="s">
+        <v>236</v>
+      </c>
+      <c r="B109" t="s">
         <v>251</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" t="s">
         <v>252</v>
       </c>
-      <c r="C109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D109" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E109">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="F109">
+        <v>2</v>
       </c>
       <c r="G109">
         <v>3</v>
       </c>
-      <c r="H109">
-[...2 lines deleted...]
-      <c r="I109">
+      <c r="L109">
         <v>1</v>
       </c>
       <c r="R109">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:21">
       <c r="A110" t="s">
-        <v>251</v>
+        <v>236</v>
       </c>
       <c r="B110" t="s">
+        <v>253</v>
+      </c>
+      <c r="C110" t="s">
         <v>254</v>
       </c>
-      <c r="C110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D110" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E110">
         <v>2</v>
       </c>
+      <c r="F110">
+        <v>1</v>
+      </c>
       <c r="G110">
-        <v>2</v>
-[...4 lines deleted...]
-      <c r="L110">
+        <v>4</v>
+      </c>
+      <c r="R110">
         <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:21">
       <c r="A111" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="B111" t="s">
         <v>256</v>
       </c>
       <c r="C111" t="s">
         <v>257</v>
       </c>
       <c r="D111" t="s">
         <v>24</v>
       </c>
       <c r="E111">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="G111">
+        <v>3</v>
+      </c>
+      <c r="H111">
+        <v>1</v>
+      </c>
+      <c r="I111">
+        <v>1</v>
+      </c>
+      <c r="R111">
+        <v>3</v>
       </c>
     </row>
     <row r="112" spans="1:21">
       <c r="A112" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="B112" t="s">
         <v>258</v>
       </c>
       <c r="C112" t="s">
         <v>259</v>
       </c>
       <c r="D112" t="s">
         <v>24</v>
       </c>
       <c r="E112">
         <v>2</v>
       </c>
+      <c r="G112">
+        <v>2</v>
+      </c>
+      <c r="H112">
+        <v>2</v>
+      </c>
+      <c r="L112">
+        <v>2</v>
+      </c>
     </row>
     <row r="113" spans="1:21">
       <c r="A113" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="B113" t="s">
         <v>260</v>
       </c>
       <c r="C113" t="s">
         <v>261</v>
       </c>
       <c r="D113" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E113">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="114" spans="1:21">
       <c r="A114" t="s">
+        <v>255</v>
+      </c>
+      <c r="B114" t="s">
         <v>262</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" t="s">
         <v>263</v>
       </c>
-      <c r="C114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D114" t="s">
         <v>24</v>
       </c>
       <c r="E114">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="115" spans="1:21">
       <c r="A115" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="B115" t="s">
+        <v>264</v>
+      </c>
+      <c r="C115" t="s">
         <v>265</v>
       </c>
-      <c r="C115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D115" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E115">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="G115">
+        <v>1</v>
+      </c>
+      <c r="H115">
+        <v>1</v>
+      </c>
+      <c r="R115">
+        <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:21">
       <c r="A116" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B116" t="s">
         <v>267</v>
       </c>
       <c r="C116" t="s">
         <v>268</v>
       </c>
       <c r="D116" t="s">
         <v>24</v>
       </c>
+      <c r="E116">
+        <v>5</v>
+      </c>
       <c r="G116">
-        <v>3</v>
+        <v>6</v>
+      </c>
+      <c r="H116">
+        <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:21">
       <c r="A117" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B117" t="s">
         <v>269</v>
       </c>
       <c r="C117" t="s">
         <v>270</v>
       </c>
       <c r="D117" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E117">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="118" spans="1:21">
       <c r="A118" t="s">
+        <v>266</v>
+      </c>
+      <c r="B118" t="s">
         <v>271</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" t="s">
         <v>272</v>
       </c>
-      <c r="C118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D118" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E118">
+        <v>1</v>
+      </c>
+      <c r="G118">
         <v>4</v>
       </c>
-      <c r="G118">
-[...1 lines deleted...]
-      </c>
       <c r="H118">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:21">
       <c r="A119" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B119" t="s">
         <v>274</v>
       </c>
       <c r="C119" t="s">
         <v>275</v>
       </c>
       <c r="D119" t="s">
         <v>24</v>
       </c>
       <c r="F119">
         <v>2</v>
       </c>
-      <c r="H119">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="120" spans="1:21">
       <c r="A120" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B120" t="s">
         <v>276</v>
       </c>
       <c r="C120" t="s">
         <v>277</v>
       </c>
       <c r="D120" t="s">
         <v>24</v>
       </c>
-      <c r="F120">
-        <v>2</v>
+      <c r="E120">
+        <v>4</v>
+      </c>
+      <c r="G120">
+        <v>3</v>
+      </c>
+      <c r="H120">
+        <v>4</v>
       </c>
     </row>
     <row r="121" spans="1:21">
       <c r="A121" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B121" t="s">
         <v>278</v>
       </c>
       <c r="C121" t="s">
         <v>279</v>
       </c>
       <c r="D121" t="s">
         <v>24</v>
       </c>
       <c r="F121">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G121">
+        <v>2</v>
+      </c>
+      <c r="H121">
         <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:21">
       <c r="A122" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B122" t="s">
         <v>280</v>
       </c>
       <c r="C122" t="s">
         <v>281</v>
       </c>
       <c r="D122" t="s">
         <v>24</v>
       </c>
-      <c r="E122">
-        <v>1</v>
+      <c r="F122">
+        <v>2</v>
+      </c>
+      <c r="G122">
+        <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:21">
       <c r="A123" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B123" t="s">
         <v>282</v>
       </c>
       <c r="C123" t="s">
         <v>283</v>
       </c>
       <c r="D123" t="s">
         <v>24</v>
       </c>
       <c r="E123">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="G123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:21">
       <c r="A124" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B124" t="s">
         <v>284</v>
       </c>
       <c r="C124" t="s">
         <v>285</v>
       </c>
       <c r="D124" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E124">
-        <v>3</v>
-[...10 lines deleted...]
-      <c r="P124">
+        <v>2</v>
+      </c>
+      <c r="G124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:21">
       <c r="A125" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B125" t="s">
         <v>286</v>
       </c>
       <c r="C125" t="s">
         <v>287</v>
       </c>
       <c r="D125" t="s">
         <v>55</v>
       </c>
+      <c r="E125">
+        <v>3</v>
+      </c>
       <c r="F125">
         <v>1</v>
       </c>
-      <c r="G125">
+      <c r="J125">
+        <v>2</v>
+      </c>
+      <c r="M125">
+        <v>1</v>
+      </c>
+      <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:21">
       <c r="A126" t="s">
+        <v>273</v>
+      </c>
+      <c r="B126" t="s">
         <v>288</v>
       </c>
-      <c r="B126" t="s">
+      <c r="C126" t="s">
         <v>289</v>
       </c>
-      <c r="C126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D126" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>55</v>
+      </c>
+      <c r="E126">
+        <v>1</v>
+      </c>
+      <c r="F126">
+        <v>1</v>
+      </c>
+      <c r="G126">
+        <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:21">
       <c r="A127" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B127" t="s">
         <v>291</v>
       </c>
       <c r="C127" t="s">
         <v>292</v>
       </c>
       <c r="D127" t="s">
         <v>24</v>
       </c>
-      <c r="E127">
-[...4 lines deleted...]
-      </c>
       <c r="H127">
         <v>1</v>
+      </c>
+      <c r="P127">
+        <v>2</v>
       </c>
     </row>
     <row r="128" spans="1:21">
       <c r="A128" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B128" t="s">
         <v>293</v>
       </c>
       <c r="C128" t="s">
         <v>294</v>
       </c>
       <c r="D128" t="s">
         <v>24</v>
       </c>
       <c r="E128">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H128">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:21">
       <c r="A129" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B129" t="s">
         <v>295</v>
       </c>
       <c r="C129" t="s">
         <v>296</v>
       </c>
       <c r="D129" t="s">
         <v>24</v>
       </c>
+      <c r="E129">
+        <v>5</v>
+      </c>
       <c r="F129">
         <v>1</v>
       </c>
-      <c r="G129">
-        <v>1</v>
+      <c r="H129">
+        <v>6</v>
       </c>
     </row>
     <row r="130" spans="1:21">
       <c r="A130" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B130" t="s">
         <v>297</v>
       </c>
       <c r="C130" t="s">
         <v>298</v>
       </c>
       <c r="D130" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E130">
+        <v>24</v>
+      </c>
+      <c r="F130">
         <v>1</v>
       </c>
       <c r="G130">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:21">
       <c r="A131" t="s">
+        <v>290</v>
+      </c>
+      <c r="B131" t="s">
         <v>299</v>
       </c>
-      <c r="B131" t="s">
+      <c r="C131" t="s">
         <v>300</v>
       </c>
-      <c r="C131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D131" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E131">
         <v>1</v>
       </c>
-      <c r="F131">
-[...1 lines deleted...]
-      </c>
       <c r="G131">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="H131">
+        <v>2</v>
       </c>
     </row>
     <row r="132" spans="1:21">
       <c r="A132" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B132" t="s">
         <v>302</v>
       </c>
       <c r="C132" t="s">
         <v>303</v>
       </c>
       <c r="D132" t="s">
         <v>24</v>
       </c>
-      <c r="H132">
-        <v>2</v>
+      <c r="E132">
+        <v>1</v>
+      </c>
+      <c r="F132">
+        <v>1</v>
+      </c>
+      <c r="G132">
+        <v>1</v>
+      </c>
+      <c r="P132">
+        <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:21">
       <c r="A133" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B133" t="s">
         <v>304</v>
       </c>
       <c r="C133" t="s">
         <v>305</v>
       </c>
       <c r="D133" t="s">
         <v>24</v>
       </c>
-      <c r="E133">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="H133">
+        <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:21">
       <c r="A134" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B134" t="s">
         <v>306</v>
       </c>
       <c r="C134" t="s">
         <v>307</v>
       </c>
       <c r="D134" t="s">
         <v>24</v>
       </c>
       <c r="E134">
         <v>1</v>
       </c>
+      <c r="G134">
+        <v>1</v>
+      </c>
     </row>
     <row r="135" spans="1:21">
       <c r="A135" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B135" t="s">
         <v>308</v>
       </c>
       <c r="C135" t="s">
         <v>309</v>
       </c>
       <c r="D135" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>24</v>
+      </c>
+      <c r="E135">
+        <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:21">
       <c r="A136" t="s">
+        <v>301</v>
+      </c>
+      <c r="B136" t="s">
         <v>310</v>
       </c>
-      <c r="B136" t="s">
+      <c r="C136" t="s">
         <v>311</v>
       </c>
-      <c r="C136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D136" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="H136">
+        <v>55</v>
+      </c>
+      <c r="I136">
         <v>2</v>
       </c>
     </row>
     <row r="137" spans="1:21">
       <c r="A137" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B137" t="s">
         <v>313</v>
       </c>
       <c r="C137" t="s">
         <v>314</v>
       </c>
       <c r="D137" t="s">
         <v>24</v>
       </c>
-      <c r="E137">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="H137">
+        <v>2</v>
       </c>
     </row>
     <row r="138" spans="1:21">
       <c r="A138" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B138" t="s">
         <v>315</v>
       </c>
       <c r="C138" t="s">
         <v>316</v>
       </c>
       <c r="D138" t="s">
         <v>24</v>
       </c>
       <c r="E138">
-        <v>4</v>
+        <v>2</v>
+      </c>
+      <c r="G138">
+        <v>3</v>
       </c>
     </row>
     <row r="139" spans="1:21">
       <c r="A139" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B139" t="s">
         <v>317</v>
       </c>
       <c r="C139" t="s">
         <v>318</v>
       </c>
       <c r="D139" t="s">
         <v>24</v>
       </c>
       <c r="E139">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="140" spans="1:21">
       <c r="A140" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B140" t="s">
         <v>319</v>
       </c>
       <c r="C140" t="s">
         <v>320</v>
       </c>
       <c r="D140" t="s">
         <v>24</v>
       </c>
+      <c r="E140">
+        <v>1</v>
+      </c>
+      <c r="F140">
+        <v>1</v>
+      </c>
       <c r="H140">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="141" spans="1:21">
       <c r="A141" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B141" t="s">
         <v>321</v>
       </c>
       <c r="C141" t="s">
         <v>322</v>
       </c>
       <c r="D141" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-      <c r="G141">
+        <v>24</v>
+      </c>
+      <c r="H141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:21">
       <c r="A142" t="s">
+        <v>312</v>
+      </c>
+      <c r="B142" t="s">
         <v>323</v>
       </c>
-      <c r="B142" t="s">
+      <c r="C142" t="s">
         <v>324</v>
       </c>
-      <c r="C142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D142" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E142">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="G142">
+        <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:21">
       <c r="A143" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B143" t="s">
         <v>326</v>
       </c>
       <c r="C143" t="s">
         <v>327</v>
       </c>
       <c r="D143" t="s">
         <v>24</v>
       </c>
       <c r="F143">
         <v>1</v>
       </c>
-      <c r="H143">
-        <v>1</v>
+      <c r="P143">
+        <v>2</v>
       </c>
     </row>
     <row r="144" spans="1:21">
       <c r="A144" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B144" t="s">
         <v>328</v>
       </c>
       <c r="C144" t="s">
         <v>329</v>
       </c>
       <c r="D144" t="s">
         <v>24</v>
       </c>
+      <c r="E144">
+        <v>1</v>
+      </c>
       <c r="F144">
         <v>1</v>
       </c>
-      <c r="P144">
-        <v>2</v>
+      <c r="H144">
+        <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:21">
       <c r="A145" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B145" t="s">
         <v>330</v>
       </c>
       <c r="C145" t="s">
         <v>331</v>
       </c>
       <c r="D145" t="s">
         <v>24</v>
       </c>
       <c r="F145">
         <v>1</v>
       </c>
       <c r="G145">
         <v>2</v>
       </c>
     </row>
     <row r="146" spans="1:21">
       <c r="A146" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B146" t="s">
         <v>332</v>
       </c>
       <c r="C146" t="s">
         <v>333</v>
       </c>
       <c r="D146" t="s">
         <v>24</v>
       </c>
-      <c r="J146">
-        <v>1</v>
+      <c r="E146">
+        <v>2</v>
       </c>
     </row>
     <row r="147" spans="1:21">
       <c r="A147" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B147" t="s">
         <v>334</v>
       </c>
       <c r="C147" t="s">
         <v>335</v>
       </c>
       <c r="D147" t="s">
         <v>24</v>
       </c>
       <c r="F147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:21">
       <c r="A148" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B148" t="s">
         <v>336</v>
       </c>
       <c r="C148" t="s">
         <v>337</v>
       </c>
       <c r="D148" t="s">
-        <v>55</v>
-[...10 lines deleted...]
-      <c r="P148">
+        <v>24</v>
+      </c>
+      <c r="J148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:21">
       <c r="A149" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B149" t="s">
         <v>338</v>
       </c>
       <c r="C149" t="s">
         <v>339</v>
       </c>
       <c r="D149" t="s">
         <v>55</v>
       </c>
-      <c r="E149">
-        <v>1</v>
+      <c r="G149">
+        <v>2</v>
       </c>
       <c r="H149">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I149">
         <v>1</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:21">
       <c r="A150" t="s">
+        <v>325</v>
+      </c>
+      <c r="B150" t="s">
         <v>340</v>
       </c>
-      <c r="B150" t="s">
+      <c r="C150" t="s">
         <v>341</v>
       </c>
-      <c r="C150" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D150" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E150">
+        <v>1</v>
+      </c>
+      <c r="H150">
+        <v>1</v>
+      </c>
+      <c r="I150">
+        <v>1</v>
+      </c>
+      <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:21">
       <c r="A151" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B151" t="s">
         <v>343</v>
       </c>
       <c r="C151" t="s">
         <v>344</v>
       </c>
       <c r="D151" t="s">
         <v>24</v>
       </c>
       <c r="E151">
         <v>1</v>
       </c>
-      <c r="I151">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="152" spans="1:21">
       <c r="A152" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B152" t="s">
         <v>345</v>
       </c>
       <c r="C152" t="s">
         <v>346</v>
       </c>
       <c r="D152" t="s">
         <v>24</v>
       </c>
       <c r="E152">
         <v>1</v>
       </c>
+      <c r="I152">
+        <v>1</v>
+      </c>
     </row>
     <row r="153" spans="1:21">
       <c r="A153" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B153" t="s">
         <v>347</v>
       </c>
       <c r="C153" t="s">
         <v>348</v>
       </c>
       <c r="D153" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E153">
-        <v>3</v>
-[...4 lines deleted...]
-      <c r="J153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:21">
       <c r="A154" t="s">
+        <v>342</v>
+      </c>
+      <c r="B154" t="s">
         <v>349</v>
       </c>
-      <c r="B154" t="s">
+      <c r="C154" t="s">
         <v>350</v>
       </c>
-      <c r="C154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D154" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E154">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H154">
-        <v>3</v>
-[...4 lines deleted...]
-      <c r="K154">
+        <v>1</v>
+      </c>
+      <c r="J154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:21">
       <c r="A155" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B155" t="s">
         <v>352</v>
       </c>
       <c r="C155" t="s">
         <v>353</v>
       </c>
       <c r="D155" t="s">
         <v>24</v>
       </c>
+      <c r="E155">
+        <v>2</v>
+      </c>
+      <c r="F155">
+        <v>7</v>
+      </c>
+      <c r="G155">
+        <v>2</v>
+      </c>
       <c r="H155">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="I155">
+        <v>1</v>
+      </c>
+      <c r="K155">
+        <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:21">
       <c r="A156" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B156" t="s">
         <v>354</v>
       </c>
       <c r="C156" t="s">
         <v>355</v>
       </c>
       <c r="D156" t="s">
         <v>24</v>
       </c>
-      <c r="E156">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="H156">
+        <v>2</v>
       </c>
     </row>
     <row r="157" spans="1:21">
       <c r="A157" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B157" t="s">
         <v>356</v>
       </c>
       <c r="C157" t="s">
         <v>357</v>
       </c>
       <c r="D157" t="s">
         <v>24</v>
       </c>
-      <c r="G157">
-        <v>2</v>
+      <c r="E157">
+        <v>1</v>
+      </c>
+      <c r="F157">
+        <v>3</v>
       </c>
     </row>
     <row r="158" spans="1:21">
       <c r="A158" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B158" t="s">
         <v>358</v>
       </c>
       <c r="C158" t="s">
         <v>359</v>
       </c>
       <c r="D158" t="s">
         <v>24</v>
       </c>
-      <c r="L158">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="G158">
+        <v>2</v>
       </c>
     </row>
     <row r="159" spans="1:21">
       <c r="A159" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B159" t="s">
         <v>360</v>
       </c>
       <c r="C159" t="s">
         <v>361</v>
       </c>
       <c r="D159" t="s">
         <v>24</v>
       </c>
-      <c r="E159">
-[...2 lines deleted...]
-      <c r="H159">
+      <c r="L159">
         <v>1</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:21">
       <c r="A160" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B160" t="s">
         <v>362</v>
       </c>
       <c r="C160" t="s">
         <v>363</v>
       </c>
       <c r="D160" t="s">
         <v>24</v>
       </c>
+      <c r="E160">
+        <v>2</v>
+      </c>
       <c r="H160">
+        <v>1</v>
+      </c>
+      <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:21">
       <c r="A161" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B161" t="s">
         <v>364</v>
       </c>
       <c r="C161" t="s">
         <v>365</v>
       </c>
       <c r="D161" t="s">
-        <v>55</v>
-[...7 lines deleted...]
-      <c r="G161">
+        <v>24</v>
+      </c>
+      <c r="H161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:21">
       <c r="A162" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B162" t="s">
         <v>366</v>
       </c>
       <c r="C162" t="s">
         <v>367</v>
       </c>
       <c r="D162" t="s">
         <v>55</v>
       </c>
       <c r="E162">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F162">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G162">
-        <v>5</v>
-[...4 lines deleted...]
-      <c r="I162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:21">
       <c r="A163" t="s">
+        <v>351</v>
+      </c>
+      <c r="B163" t="s">
         <v>368</v>
       </c>
-      <c r="B163" t="s">
+      <c r="C163" t="s">
         <v>369</v>
       </c>
-      <c r="C163" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D163" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E163">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F163">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="G163">
+        <v>5</v>
+      </c>
+      <c r="H163">
+        <v>1</v>
+      </c>
+      <c r="I163">
+        <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:21">
       <c r="A164" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B164" t="s">
         <v>371</v>
       </c>
       <c r="C164" t="s">
         <v>372</v>
       </c>
       <c r="D164" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>24</v>
+      </c>
+      <c r="E164">
+        <v>2</v>
+      </c>
+      <c r="F164">
+        <v>2</v>
       </c>
     </row>
     <row r="165" spans="1:21">
       <c r="A165" t="s">
+        <v>370</v>
+      </c>
+      <c r="B165" t="s">
         <v>373</v>
       </c>
-      <c r="B165" t="s">
+      <c r="C165" t="s">
         <v>374</v>
       </c>
-      <c r="C165" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D165" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="H165">
+        <v>55</v>
+      </c>
+      <c r="M165">
+        <v>1</v>
+      </c>
+      <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:21">
       <c r="A166" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B166" t="s">
         <v>376</v>
       </c>
       <c r="C166" t="s">
         <v>377</v>
       </c>
       <c r="D166" t="s">
         <v>24</v>
       </c>
       <c r="E166">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F166">
         <v>1</v>
       </c>
       <c r="G166">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H166">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:21">
       <c r="A167" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B167" t="s">
         <v>378</v>
       </c>
       <c r="C167" t="s">
         <v>379</v>
       </c>
       <c r="D167" t="s">
         <v>24</v>
       </c>
       <c r="E167">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="F167">
+        <v>1</v>
+      </c>
+      <c r="G167">
+        <v>5</v>
+      </c>
+      <c r="H167">
+        <v>3</v>
       </c>
     </row>
     <row r="168" spans="1:21">
       <c r="A168" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B168" t="s">
         <v>380</v>
       </c>
       <c r="C168" t="s">
         <v>381</v>
       </c>
       <c r="D168" t="s">
         <v>24</v>
       </c>
-      <c r="G168">
-[...2 lines deleted...]
-      <c r="H168">
+      <c r="E168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:21">
       <c r="A169" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B169" t="s">
         <v>382</v>
       </c>
       <c r="C169" t="s">
         <v>383</v>
       </c>
       <c r="D169" t="s">
         <v>24</v>
       </c>
+      <c r="G169">
+        <v>2</v>
+      </c>
       <c r="H169">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:21">
       <c r="A170" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B170" t="s">
         <v>384</v>
       </c>
       <c r="C170" t="s">
         <v>385</v>
       </c>
       <c r="D170" t="s">
         <v>24</v>
       </c>
-      <c r="E170">
-        <v>1</v>
+      <c r="H170">
+        <v>2</v>
       </c>
     </row>
     <row r="171" spans="1:21">
       <c r="A171" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B171" t="s">
         <v>386</v>
       </c>
       <c r="C171" t="s">
         <v>387</v>
       </c>
       <c r="D171" t="s">
         <v>24</v>
       </c>
-      <c r="G171">
+      <c r="E171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:21">
       <c r="A172" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B172" t="s">
         <v>388</v>
       </c>
       <c r="C172" t="s">
         <v>389</v>
       </c>
       <c r="D172" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="G172">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="H172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:21">
       <c r="A173" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B173" t="s">
         <v>390</v>
       </c>
       <c r="C173" t="s">
         <v>391</v>
       </c>
       <c r="D173" t="s">
         <v>55</v>
       </c>
       <c r="E173">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G173">
+        <v>3</v>
+      </c>
+      <c r="H173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:21">
       <c r="A174" t="s">
+        <v>375</v>
+      </c>
+      <c r="B174" t="s">
         <v>392</v>
       </c>
-      <c r="B174" t="s">
+      <c r="C174" t="s">
         <v>393</v>
       </c>
-      <c r="C174" t="s">
+      <c r="D174" t="s">
+        <v>55</v>
+      </c>
+      <c r="E174">
+        <v>2</v>
+      </c>
+      <c r="G174">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:21">
+      <c r="A175" t="s">
         <v>394</v>
       </c>
-      <c r="D174" t="s">
-[...5 lines deleted...]
-      <c r="H174">
+      <c r="B175" t="s">
+        <v>395</v>
+      </c>
+      <c r="C175" t="s">
+        <v>396</v>
+      </c>
+      <c r="D175" t="s">
+        <v>24</v>
+      </c>
+      <c r="E175">
+        <v>3</v>
+      </c>
+      <c r="H175">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>