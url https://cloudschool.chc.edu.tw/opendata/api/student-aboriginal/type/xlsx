--- v1 (2026-04-14)
+++ v2 (2026-05-13)
@@ -80,236 +80,236 @@
   <si>
     <t>噶瑪蘭族</t>
   </si>
   <si>
     <t>太魯閣族</t>
   </si>
   <si>
     <t>撒奇萊雅族</t>
   </si>
   <si>
     <t>賽德克族</t>
   </si>
   <si>
     <t>拉阿魯哇族</t>
   </si>
   <si>
     <t>卡那卡那富族</t>
   </si>
   <si>
     <t>未認定族別(其他)</t>
   </si>
   <si>
     <t>彰化市</t>
   </si>
   <si>
+    <t>074605</t>
+  </si>
+  <si>
+    <t>縣立南興國小</t>
+  </si>
+  <si>
+    <t>國民小學</t>
+  </si>
+  <si>
     <t>074604</t>
   </si>
   <si>
     <t>縣立南郭國小</t>
   </si>
   <si>
-    <t>國民小學</t>
-[...5 lines deleted...]
-    <t>縣立南興國小</t>
+    <t>074606</t>
+  </si>
+  <si>
+    <t>縣立東芳國小</t>
+  </si>
+  <si>
+    <t>074601</t>
+  </si>
+  <si>
+    <t>縣立中山國小</t>
+  </si>
+  <si>
+    <t>074775</t>
+  </si>
+  <si>
+    <t>縣立大成國小</t>
+  </si>
+  <si>
+    <t>074609</t>
+  </si>
+  <si>
+    <t>縣立聯興國小</t>
+  </si>
+  <si>
+    <t>074610</t>
+  </si>
+  <si>
+    <t>縣立大竹國小</t>
+  </si>
+  <si>
+    <t>074603</t>
+  </si>
+  <si>
+    <t>縣立平和國小</t>
+  </si>
+  <si>
+    <t>074602</t>
+  </si>
+  <si>
+    <t>縣立民生國小</t>
+  </si>
+  <si>
+    <t>074612</t>
+  </si>
+  <si>
+    <t>縣立快官國小</t>
   </si>
   <si>
     <t>074774</t>
   </si>
   <si>
     <t>縣立信義國(中)小</t>
   </si>
   <si>
-    <t>074775</t>
-[...2 lines deleted...]
-    <t>縣立大成國小</t>
+    <t>074614</t>
+  </si>
+  <si>
+    <t>縣立忠孝國小</t>
   </si>
   <si>
     <t>074607</t>
   </si>
   <si>
     <t>縣立泰和國小</t>
   </si>
   <si>
-    <t>074601</t>
-[...46 lines deleted...]
-  <si>
     <t>074611</t>
   </si>
   <si>
     <t>縣立國聖國小</t>
   </si>
   <si>
     <t>074608</t>
   </si>
   <si>
     <t>縣立三民國小</t>
   </si>
   <si>
+    <t>074541</t>
+  </si>
+  <si>
+    <t>縣立信義國中(小)</t>
+  </si>
+  <si>
+    <t>國民中學</t>
+  </si>
+  <si>
+    <t>071311</t>
+  </si>
+  <si>
+    <t>私立精誠高中</t>
+  </si>
+  <si>
     <t>074538</t>
   </si>
   <si>
     <t>縣立彰興國中</t>
   </si>
   <si>
-    <t>國民中學</t>
-[...1 lines deleted...]
-  <si>
     <t>074507</t>
   </si>
   <si>
     <t>縣立彰德國中</t>
   </si>
   <si>
+    <t>074308</t>
+  </si>
+  <si>
+    <t>縣立彰化藝術高中</t>
+  </si>
+  <si>
     <t>074505</t>
   </si>
   <si>
     <t>縣立陽明國中</t>
   </si>
   <si>
-    <t>074308</t>
-[...4 lines deleted...]
-  <si>
     <t>074506</t>
   </si>
   <si>
     <t>縣立彰安國中</t>
   </si>
   <si>
-    <t>071311</t>
-[...10 lines deleted...]
-  <si>
     <t>074540</t>
   </si>
   <si>
     <t>縣立彰泰國中</t>
   </si>
   <si>
     <t>芬園鄉</t>
   </si>
   <si>
     <t>074618</t>
   </si>
   <si>
     <t>縣立同安國小</t>
   </si>
   <si>
     <t>074617</t>
   </si>
   <si>
     <t>縣立寶山國小</t>
   </si>
   <si>
     <t>074615</t>
   </si>
   <si>
     <t>縣立芬園國小</t>
   </si>
   <si>
     <t>074509</t>
   </si>
   <si>
     <t>縣立芬園國中</t>
   </si>
   <si>
     <t>花壇鄉</t>
   </si>
   <si>
+    <t>074621</t>
+  </si>
+  <si>
+    <t>縣立花壇國小</t>
+  </si>
+  <si>
     <t>074623</t>
   </si>
   <si>
     <t>縣立華南國小</t>
   </si>
   <si>
-    <t>074621</t>
-[...4 lines deleted...]
-  <si>
     <t>074626</t>
   </si>
   <si>
     <t>縣立白沙國小</t>
   </si>
   <si>
     <t>074625</t>
   </si>
   <si>
     <t>縣立三春國小</t>
   </si>
   <si>
     <t>074622</t>
   </si>
   <si>
     <t>縣立文祥國小</t>
   </si>
   <si>
     <t>074624</t>
   </si>
   <si>
     <t>縣立僑愛國小</t>
   </si>
   <si>
     <t>074526</t>
@@ -338,110 +338,110 @@
   <si>
     <t>縣立馬興國小</t>
   </si>
   <si>
     <t>074656</t>
   </si>
   <si>
     <t>縣立華龍國小</t>
   </si>
   <si>
     <t>074658</t>
   </si>
   <si>
     <t>縣立陝西國小</t>
   </si>
   <si>
     <t>074522</t>
   </si>
   <si>
     <t>縣立秀水國中</t>
   </si>
   <si>
     <t>鹿港鎮</t>
   </si>
   <si>
+    <t>074645</t>
+  </si>
+  <si>
+    <t>縣立頂番國小</t>
+  </si>
+  <si>
+    <t>074771</t>
+  </si>
+  <si>
+    <t>縣立鹿東國小</t>
+  </si>
+  <si>
     <t>074644</t>
   </si>
   <si>
     <t>縣立草港國小</t>
   </si>
   <si>
+    <t>074643</t>
+  </si>
+  <si>
+    <t>縣立新興國小</t>
+  </si>
+  <si>
     <t>074641</t>
   </si>
   <si>
     <t>縣立洛津國小</t>
   </si>
   <si>
-    <t>074771</t>
-[...16 lines deleted...]
-  <si>
     <t>074639</t>
   </si>
   <si>
     <t>縣立鹿港國小</t>
   </si>
   <si>
+    <t>074646</t>
+  </si>
+  <si>
+    <t>縣立東興國小</t>
+  </si>
+  <si>
     <t>074642</t>
   </si>
   <si>
     <t>縣立海埔國小</t>
   </si>
   <si>
-    <t>074646</t>
-[...2 lines deleted...]
-    <t>縣立東興國小</t>
+    <t>074640</t>
+  </si>
+  <si>
+    <t>縣立文開國小</t>
   </si>
   <si>
     <t>074778</t>
   </si>
   <si>
     <t>縣立鹿江國際國(中)小</t>
   </si>
   <si>
-    <t>074640</t>
-[...4 lines deleted...]
-  <si>
     <t>074503</t>
   </si>
   <si>
     <t>縣立鹿鳴國中</t>
   </si>
   <si>
     <t>福興鄉</t>
   </si>
   <si>
     <t>074652</t>
   </si>
   <si>
     <t>縣立日新國小</t>
   </si>
   <si>
     <t>074650</t>
   </si>
   <si>
     <t>縣立大興國小</t>
   </si>
   <si>
     <t>074649</t>
   </si>
   <si>
     <t>縣立西勢國小</t>
@@ -461,200 +461,200 @@
   <si>
     <t>074521</t>
   </si>
   <si>
     <t>縣立福興國中</t>
   </si>
   <si>
     <t>074502</t>
   </si>
   <si>
     <t>縣立鹿港國中</t>
   </si>
   <si>
     <t>線西鄉</t>
   </si>
   <si>
     <t>074633</t>
   </si>
   <si>
     <t>縣立線西國小</t>
   </si>
   <si>
     <t>和美鎮</t>
   </si>
   <si>
+    <t>074631</t>
+  </si>
+  <si>
+    <t>縣立新庄國小</t>
+  </si>
+  <si>
+    <t>074627</t>
+  </si>
+  <si>
+    <t>縣立和美國小</t>
+  </si>
+  <si>
+    <t>074769</t>
+  </si>
+  <si>
+    <t>縣立和仁國小</t>
+  </si>
+  <si>
+    <t>074629</t>
+  </si>
+  <si>
+    <t>縣立大嘉國小</t>
+  </si>
+  <si>
+    <t>074632</t>
+  </si>
+  <si>
+    <t>縣立培英國小</t>
+  </si>
+  <si>
     <t>074628</t>
   </si>
   <si>
     <t>縣立和東國小</t>
   </si>
   <si>
-    <t>074631</t>
-[...28 lines deleted...]
-  <si>
     <t>074630</t>
   </si>
   <si>
     <t>縣立大榮國小</t>
   </si>
   <si>
+    <t>074535</t>
+  </si>
+  <si>
+    <t>縣立和群國中</t>
+  </si>
+  <si>
     <t>074323</t>
   </si>
   <si>
     <t>縣立和美高中</t>
   </si>
   <si>
-    <t>074535</t>
-[...4 lines deleted...]
-  <si>
     <t>伸港鄉</t>
   </si>
   <si>
     <t>074635</t>
   </si>
   <si>
     <t>縣立新港國小</t>
   </si>
   <si>
     <t>074638</t>
   </si>
   <si>
     <t>縣立大同國小</t>
   </si>
   <si>
     <t>074637</t>
   </si>
   <si>
     <t>縣立伸仁國小</t>
   </si>
   <si>
     <t>074636</t>
   </si>
   <si>
     <t>縣立伸東國小</t>
   </si>
   <si>
     <t>074524</t>
   </si>
   <si>
     <t>縣立伸港國中</t>
   </si>
   <si>
     <t>員林市</t>
   </si>
   <si>
+    <t>074683</t>
+  </si>
+  <si>
+    <t>縣立僑信國小</t>
+  </si>
+  <si>
     <t>074682</t>
   </si>
   <si>
     <t>縣立靜修國小</t>
   </si>
   <si>
+    <t>074684</t>
+  </si>
+  <si>
+    <t>縣立員東國小</t>
+  </si>
+  <si>
     <t>074680</t>
   </si>
   <si>
     <t>縣立員林國小</t>
   </si>
   <si>
-    <t>074684</t>
-[...8 lines deleted...]
-    <t>縣立僑信國小</t>
+    <t>074686</t>
+  </si>
+  <si>
+    <t>縣立東山國小</t>
+  </si>
+  <si>
+    <t>074687</t>
+  </si>
+  <si>
+    <t>縣立青山國小</t>
+  </si>
+  <si>
+    <t>074685</t>
+  </si>
+  <si>
+    <t>縣立饒明國小</t>
   </si>
   <si>
     <t>074681</t>
   </si>
   <si>
     <t>縣立育英國小</t>
   </si>
   <si>
-    <t>074686</t>
-[...14 lines deleted...]
-    <t>縣立饒明國小</t>
+    <t>074536</t>
+  </si>
+  <si>
+    <t>縣立大同國中</t>
   </si>
   <si>
     <t>074510</t>
   </si>
   <si>
     <t>縣立員林國中</t>
   </si>
   <si>
-    <t>074536</t>
-[...4 lines deleted...]
-  <si>
     <t>074511</t>
   </si>
   <si>
     <t>縣立明倫國中</t>
   </si>
   <si>
     <t>社頭鄉</t>
   </si>
   <si>
     <t>074708</t>
   </si>
   <si>
     <t>縣立湳雅國小</t>
   </si>
   <si>
     <t>074704</t>
   </si>
   <si>
     <t>縣立社頭國小</t>
   </si>
   <si>
     <t>074773</t>
   </si>
   <si>
     <t>縣立崙雅國小</t>
@@ -725,365 +725,365 @@
   <si>
     <t>縣立明聖國小</t>
   </si>
   <si>
     <t>074675</t>
   </si>
   <si>
     <t>縣立舊館國小</t>
   </si>
   <si>
     <t>074673</t>
   </si>
   <si>
     <t>縣立埔心國小</t>
   </si>
   <si>
     <t>074520</t>
   </si>
   <si>
     <t>縣立埔心國中</t>
   </si>
   <si>
     <t>溪湖鎮</t>
   </si>
   <si>
+    <t>074777</t>
+  </si>
+  <si>
+    <t>縣立湖北國小</t>
+  </si>
+  <si>
+    <t>074663</t>
+  </si>
+  <si>
+    <t>縣立湖東國小</t>
+  </si>
+  <si>
     <t>074665</t>
   </si>
   <si>
     <t>縣立媽厝國小</t>
   </si>
   <si>
-    <t>074663</t>
-[...10 lines deleted...]
-  <si>
     <t>074664</t>
   </si>
   <si>
     <t>縣立湖南國小</t>
   </si>
   <si>
     <t>074660</t>
   </si>
   <si>
     <t>縣立溪湖國小</t>
   </si>
   <si>
     <t>074662</t>
   </si>
   <si>
     <t>縣立湖西國小</t>
   </si>
   <si>
     <t>074661</t>
   </si>
   <si>
     <t>縣立東溪國小</t>
   </si>
   <si>
+    <t>074518</t>
+  </si>
+  <si>
+    <t>縣立溪湖國中</t>
+  </si>
+  <si>
     <t>074339</t>
   </si>
   <si>
     <t>縣立成功高中</t>
   </si>
   <si>
-    <t>074518</t>
-[...4 lines deleted...]
-  <si>
     <t>大村鄉</t>
   </si>
   <si>
     <t>074691</t>
   </si>
   <si>
     <t>縣立村上國小</t>
   </si>
   <si>
     <t>074689</t>
   </si>
   <si>
     <t>縣立大村國小</t>
   </si>
   <si>
+    <t>074690</t>
+  </si>
+  <si>
+    <t>縣立大西國小</t>
+  </si>
+  <si>
     <t>074692</t>
   </si>
   <si>
     <t>縣立村東國小</t>
   </si>
   <si>
-    <t>074690</t>
-[...4 lines deleted...]
-  <si>
     <t>074525</t>
   </si>
   <si>
     <t>縣立大村國中</t>
   </si>
   <si>
     <t>埔鹽鄉</t>
   </si>
   <si>
+    <t>074669</t>
+  </si>
+  <si>
+    <t>縣立好修國小</t>
+  </si>
+  <si>
     <t>074666</t>
   </si>
   <si>
     <t>縣立埔鹽國小</t>
   </si>
   <si>
-    <t>074669</t>
-[...4 lines deleted...]
-  <si>
     <t>074519</t>
   </si>
   <si>
     <t>縣立埔鹽國中</t>
   </si>
   <si>
     <t>田中鎮</t>
   </si>
   <si>
+    <t>074698</t>
+  </si>
+  <si>
+    <t>縣立田中國小</t>
+  </si>
+  <si>
+    <t>074701</t>
+  </si>
+  <si>
+    <t>縣立內安國小</t>
+  </si>
+  <si>
     <t>074700</t>
   </si>
   <si>
     <t>縣立大安國小</t>
   </si>
   <si>
-    <t>074698</t>
-[...10 lines deleted...]
-  <si>
     <t>074776</t>
   </si>
   <si>
     <t>縣立新民國小</t>
   </si>
   <si>
     <t>074699</t>
   </si>
   <si>
     <t>縣立三潭國小</t>
   </si>
   <si>
     <t>074703</t>
   </si>
   <si>
     <t>縣立明禮國小</t>
   </si>
   <si>
+    <t>071317</t>
+  </si>
+  <si>
+    <t>私立文興高中</t>
+  </si>
+  <si>
     <t>074328</t>
   </si>
   <si>
     <t>縣立田中高中</t>
   </si>
   <si>
-    <t>071317</t>
-[...4 lines deleted...]
-  <si>
     <t>北斗鎮</t>
   </si>
   <si>
+    <t>074712</t>
+  </si>
+  <si>
+    <t>縣立北斗國小</t>
+  </si>
+  <si>
     <t>074713</t>
   </si>
   <si>
     <t>縣立萬來國小</t>
   </si>
   <si>
     <t>074716</t>
   </si>
   <si>
     <t>縣立螺陽國小</t>
   </si>
   <si>
-    <t>074712</t>
-[...4 lines deleted...]
-  <si>
     <t>074714</t>
   </si>
   <si>
     <t>縣立螺青國小</t>
   </si>
   <si>
     <t>074501</t>
   </si>
   <si>
     <t>縣立北斗國中</t>
   </si>
   <si>
     <t>田尾鄉</t>
   </si>
   <si>
     <t>074717</t>
   </si>
   <si>
     <t>縣立田尾國小</t>
   </si>
   <si>
+    <t>074720</t>
+  </si>
+  <si>
+    <t>縣立仁豐國小</t>
+  </si>
+  <si>
     <t>074718</t>
   </si>
   <si>
     <t>縣立南鎮國小</t>
   </si>
   <si>
-    <t>074720</t>
-[...4 lines deleted...]
-  <si>
     <t>074719</t>
   </si>
   <si>
     <t>縣立陸豐國小</t>
   </si>
   <si>
     <t>074531</t>
   </si>
   <si>
     <t>縣立田尾國中</t>
   </si>
   <si>
     <t>埤頭鄉</t>
   </si>
   <si>
+    <t>074725</t>
+  </si>
+  <si>
+    <t>縣立中和國小</t>
+  </si>
+  <si>
+    <t>074723</t>
+  </si>
+  <si>
+    <t>縣立豐崙國小</t>
+  </si>
+  <si>
     <t>074721</t>
   </si>
   <si>
     <t>縣立埤頭國小</t>
   </si>
   <si>
-    <t>074725</t>
-[...10 lines deleted...]
-  <si>
     <t>074722</t>
   </si>
   <si>
     <t>縣立合興國小</t>
   </si>
   <si>
     <t>074724</t>
   </si>
   <si>
     <t>縣立芙朝國小</t>
   </si>
   <si>
     <t>074534</t>
   </si>
   <si>
     <t>縣立埤頭國中</t>
   </si>
   <si>
     <t>溪州鄉</t>
   </si>
   <si>
     <t>074732</t>
   </si>
   <si>
     <t>縣立成功國小</t>
   </si>
   <si>
     <t>074729</t>
   </si>
   <si>
     <t>縣立三條國小</t>
   </si>
   <si>
     <t>074727</t>
   </si>
   <si>
     <t>縣立溪州國小</t>
   </si>
   <si>
     <t>074734</t>
   </si>
   <si>
     <t>縣立大莊國小</t>
   </si>
   <si>
+    <t>074731</t>
+  </si>
+  <si>
+    <t>縣立潮洋國小</t>
+  </si>
+  <si>
     <t>074733</t>
   </si>
   <si>
     <t>縣立圳寮國小</t>
   </si>
   <si>
-    <t>074731</t>
-[...2 lines deleted...]
-    <t>縣立潮洋國小</t>
+    <t>074533</t>
+  </si>
+  <si>
+    <t>縣立溪陽國中</t>
   </si>
   <si>
     <t>074532</t>
   </si>
   <si>
     <t>縣立溪州國中</t>
   </si>
   <si>
-    <t>074533</t>
-[...4 lines deleted...]
-  <si>
     <t>竹塘鄉</t>
   </si>
   <si>
     <t>074756</t>
   </si>
   <si>
     <t>縣立長安國小</t>
   </si>
   <si>
     <t>074753</t>
   </si>
   <si>
     <t>縣立竹塘國小</t>
   </si>
   <si>
     <t>074757</t>
   </si>
   <si>
     <t>縣立土庫國小</t>
   </si>
   <si>
     <t>074514</t>
   </si>
   <si>
     <t>縣立竹塘國中</t>
@@ -1094,62 +1094,62 @@
   <si>
     <t>074736</t>
   </si>
   <si>
     <t>縣立二林國小</t>
   </si>
   <si>
     <t>074741</t>
   </si>
   <si>
     <t>縣立廣興國小</t>
   </si>
   <si>
     <t>074737</t>
   </si>
   <si>
     <t>縣立興華國小</t>
   </si>
   <si>
     <t>074744</t>
   </si>
   <si>
     <t>縣立中興國小</t>
   </si>
   <si>
+    <t>074738</t>
+  </si>
+  <si>
+    <t>縣立中正國小</t>
+  </si>
+  <si>
     <t>074740</t>
   </si>
   <si>
     <t>縣立香田國小</t>
   </si>
   <si>
-    <t>074738</t>
-[...4 lines deleted...]
-  <si>
     <t>074745</t>
   </si>
   <si>
     <t>縣立原斗國(中)小</t>
   </si>
   <si>
     <t>074512</t>
   </si>
   <si>
     <t>縣立萬興國中</t>
   </si>
   <si>
     <t>074313</t>
   </si>
   <si>
     <t>縣立二林高中</t>
   </si>
   <si>
     <t>大城鄉</t>
   </si>
   <si>
     <t>074747</t>
   </si>
   <si>
     <t>縣立大城國小</t>
@@ -1166,60 +1166,60 @@
   <si>
     <t>074765</t>
   </si>
   <si>
     <t>縣立王功國小</t>
   </si>
   <si>
     <t>074766</t>
   </si>
   <si>
     <t>縣立新寶國小</t>
   </si>
   <si>
     <t>074767</t>
   </si>
   <si>
     <t>縣立路上國小</t>
   </si>
   <si>
     <t>074759</t>
   </si>
   <si>
     <t>縣立後寮國小</t>
   </si>
   <si>
+    <t>074761</t>
+  </si>
+  <si>
+    <t>縣立育華國小</t>
+  </si>
+  <si>
     <t>074764</t>
   </si>
   <si>
     <t>縣立漢寶國小</t>
-  </si>
-[...4 lines deleted...]
-    <t>縣立育華國小</t>
   </si>
   <si>
     <t>074758</t>
   </si>
   <si>
     <t>縣立芳苑國小</t>
   </si>
   <si>
     <t>074517</t>
   </si>
   <si>
     <t>縣立芳苑國中</t>
   </si>
   <si>
     <t>074516</t>
   </si>
   <si>
     <t>縣立草湖國中</t>
   </si>
   <si>
     <t>二水鄉</t>
   </si>
   <si>
     <t>074709</t>
   </si>
@@ -1633,399 +1633,399 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F2">
         <v>3</v>
       </c>
       <c r="G2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H2">
-        <v>8</v>
-[...11 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F3">
         <v>3</v>
       </c>
       <c r="G3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H3">
-        <v>1</v>
+        <v>8</v>
+      </c>
+      <c r="I3">
+        <v>2</v>
+      </c>
+      <c r="J3">
+        <v>1</v>
+      </c>
+      <c r="P3">
+        <v>1</v>
+      </c>
+      <c r="R3">
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>27</v>
       </c>
       <c r="C4" t="s">
         <v>28</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G4">
+        <v>4</v>
+      </c>
+      <c r="H4">
+        <v>1</v>
+      </c>
+      <c r="J4">
+        <v>2</v>
+      </c>
+      <c r="P4">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="F5">
         <v>4</v>
       </c>
       <c r="G5">
         <v>3</v>
       </c>
-      <c r="I5">
-[...5 lines deleted...]
-      <c r="P5">
+      <c r="H5">
+        <v>4</v>
+      </c>
+      <c r="R5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>31</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6">
         <v>4</v>
       </c>
       <c r="F6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G6">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="I6">
+        <v>1</v>
+      </c>
+      <c r="J6">
+        <v>1</v>
       </c>
       <c r="P6">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G7">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="H7">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>6</v>
+      </c>
+      <c r="I7">
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8">
+        <v>5</v>
+      </c>
+      <c r="F8">
+        <v>1</v>
+      </c>
+      <c r="G8">
+        <v>5</v>
+      </c>
+      <c r="H8">
         <v>7</v>
       </c>
-      <c r="G8">
-[...8 lines deleted...]
-      <c r="P8">
+      <c r="K8">
+        <v>1</v>
+      </c>
+      <c r="R8">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>37</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G9">
         <v>5</v>
       </c>
       <c r="H9">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="R9">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10">
-        <v>8</v>
+        <v>2</v>
+      </c>
+      <c r="F10">
+        <v>1</v>
       </c>
       <c r="G10">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="H10">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="P10">
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>24</v>
       </c>
       <c r="E11">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="G11">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>24</v>
       </c>
       <c r="E12">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F12">
         <v>1</v>
       </c>
       <c r="G12">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13" t="s">
         <v>45</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>24</v>
       </c>
       <c r="E13">
-        <v>5</v>
+        <v>4</v>
+      </c>
+      <c r="G13">
+        <v>8</v>
+      </c>
+      <c r="H13">
+        <v>2</v>
+      </c>
+      <c r="I13">
+        <v>2</v>
+      </c>
+      <c r="L13">
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14" t="s">
         <v>47</v>
       </c>
       <c r="C14" t="s">
         <v>48</v>
       </c>
       <c r="D14" t="s">
         <v>24</v>
       </c>
       <c r="E14">
         <v>4</v>
       </c>
+      <c r="F14">
+        <v>2</v>
+      </c>
       <c r="G14">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H14">
         <v>2</v>
       </c>
-      <c r="I14">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="P14">
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15" t="s">
         <v>49</v>
       </c>
       <c r="C15" t="s">
         <v>50</v>
       </c>
       <c r="D15" t="s">
         <v>24</v>
       </c>
       <c r="E15">
         <v>4</v>
       </c>
       <c r="G15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
         <v>21</v>
@@ -2035,207 +2035,207 @@
       </c>
       <c r="C16" t="s">
         <v>52</v>
       </c>
       <c r="D16" t="s">
         <v>24</v>
       </c>
       <c r="E16">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" t="s">
         <v>55</v>
       </c>
       <c r="E17">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G17">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
         <v>21</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" t="s">
         <v>55</v>
       </c>
       <c r="E18">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>3</v>
+      </c>
+      <c r="F18">
+        <v>1</v>
+      </c>
+      <c r="P18">
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
         <v>21</v>
       </c>
       <c r="B19" t="s">
         <v>58</v>
       </c>
       <c r="C19" t="s">
         <v>59</v>
       </c>
       <c r="D19" t="s">
         <v>55</v>
       </c>
       <c r="E19">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F19">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G19">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H19">
+        <v>1</v>
+      </c>
+      <c r="L19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
         <v>21</v>
       </c>
       <c r="B20" t="s">
         <v>60</v>
       </c>
       <c r="C20" t="s">
         <v>61</v>
       </c>
       <c r="D20" t="s">
         <v>55</v>
       </c>
       <c r="E20">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G20">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="H20">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
         <v>21</v>
       </c>
       <c r="B21" t="s">
         <v>62</v>
       </c>
       <c r="C21" t="s">
         <v>63</v>
       </c>
       <c r="D21" t="s">
         <v>55</v>
       </c>
       <c r="E21">
+        <v>2</v>
+      </c>
+      <c r="F21">
         <v>1</v>
       </c>
       <c r="G21">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="P21">
+        <v>1</v>
+      </c>
+      <c r="H21">
+        <v>3</v>
+      </c>
+      <c r="L21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>64</v>
       </c>
       <c r="C22" t="s">
         <v>65</v>
       </c>
       <c r="D22" t="s">
         <v>55</v>
       </c>
       <c r="E22">
         <v>3</v>
       </c>
       <c r="F22">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="P22">
+        <v>2</v>
+      </c>
+      <c r="G22">
+        <v>1</v>
+      </c>
+      <c r="H22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
         <v>21</v>
       </c>
       <c r="B23" t="s">
         <v>66</v>
       </c>
       <c r="C23" t="s">
         <v>67</v>
       </c>
       <c r="D23" t="s">
         <v>55</v>
       </c>
       <c r="E23">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G23">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="P23">
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
         <v>21</v>
       </c>
       <c r="B24" t="s">
         <v>68</v>
       </c>
       <c r="C24" t="s">
         <v>69</v>
       </c>
       <c r="D24" t="s">
         <v>55</v>
       </c>
       <c r="E24">
         <v>4</v>
       </c>
       <c r="F24">
         <v>3</v>
       </c>
       <c r="G24">
         <v>3</v>
       </c>
       <c r="H24">
@@ -2320,77 +2320,77 @@
       </c>
       <c r="E28">
         <v>1</v>
       </c>
       <c r="F28">
         <v>1</v>
       </c>
       <c r="G28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
         <v>79</v>
       </c>
       <c r="B29" t="s">
         <v>80</v>
       </c>
       <c r="C29" t="s">
         <v>81</v>
       </c>
       <c r="D29" t="s">
         <v>24</v>
       </c>
       <c r="E29">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="G29">
-        <v>1</v>
+        <v>5</v>
+      </c>
+      <c r="H29">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
         <v>79</v>
       </c>
       <c r="B30" t="s">
         <v>82</v>
       </c>
       <c r="C30" t="s">
         <v>83</v>
       </c>
       <c r="D30" t="s">
         <v>24</v>
       </c>
       <c r="E30">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="G30">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
         <v>79</v>
       </c>
       <c r="B31" t="s">
         <v>84</v>
       </c>
       <c r="C31" t="s">
         <v>85</v>
       </c>
       <c r="D31" t="s">
         <v>24</v>
       </c>
       <c r="E31">
         <v>7</v>
       </c>
       <c r="H31">
         <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
         <v>79</v>
@@ -2619,254 +2619,254 @@
       </c>
       <c r="I41">
         <v>1</v>
       </c>
       <c r="J41">
         <v>1</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" t="s">
         <v>107</v>
       </c>
       <c r="B42" t="s">
         <v>108</v>
       </c>
       <c r="C42" t="s">
         <v>109</v>
       </c>
       <c r="D42" t="s">
         <v>24</v>
       </c>
       <c r="E42">
-        <v>3</v>
+        <v>6</v>
+      </c>
+      <c r="F42">
+        <v>2</v>
       </c>
       <c r="G42">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H42">
+        <v>1</v>
+      </c>
+      <c r="I42">
+        <v>5</v>
+      </c>
+      <c r="N42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:21">
       <c r="A43" t="s">
         <v>107</v>
       </c>
       <c r="B43" t="s">
         <v>110</v>
       </c>
       <c r="C43" t="s">
         <v>111</v>
       </c>
       <c r="D43" t="s">
         <v>24</v>
       </c>
       <c r="E43">
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="G43">
+        <v>2</v>
       </c>
       <c r="H43">
-        <v>3</v>
+        <v>4</v>
+      </c>
+      <c r="P43">
+        <v>1</v>
+      </c>
+      <c r="R43">
+        <v>4</v>
       </c>
     </row>
     <row r="44" spans="1:21">
       <c r="A44" t="s">
         <v>107</v>
       </c>
       <c r="B44" t="s">
         <v>112</v>
       </c>
       <c r="C44" t="s">
         <v>113</v>
       </c>
       <c r="D44" t="s">
         <v>24</v>
       </c>
       <c r="E44">
         <v>3</v>
       </c>
       <c r="G44">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H44">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" t="s">
         <v>107</v>
       </c>
       <c r="B45" t="s">
         <v>114</v>
       </c>
       <c r="C45" t="s">
         <v>115</v>
       </c>
       <c r="D45" t="s">
         <v>24</v>
       </c>
       <c r="E45">
-        <v>6</v>
-[...13 lines deleted...]
-      <c r="N45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:21">
       <c r="A46" t="s">
         <v>107</v>
       </c>
       <c r="B46" t="s">
         <v>116</v>
       </c>
       <c r="C46" t="s">
         <v>117</v>
       </c>
       <c r="D46" t="s">
         <v>24</v>
       </c>
       <c r="E46">
         <v>1</v>
       </c>
+      <c r="H46">
+        <v>3</v>
+      </c>
     </row>
     <row r="47" spans="1:21">
       <c r="A47" t="s">
         <v>107</v>
       </c>
       <c r="B47" t="s">
         <v>118</v>
       </c>
       <c r="C47" t="s">
         <v>119</v>
       </c>
       <c r="D47" t="s">
         <v>24</v>
       </c>
       <c r="E47">
         <v>6</v>
       </c>
       <c r="H47">
         <v>4</v>
       </c>
       <c r="J47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:21">
       <c r="A48" t="s">
         <v>107</v>
       </c>
       <c r="B48" t="s">
         <v>120</v>
       </c>
       <c r="C48" t="s">
         <v>121</v>
       </c>
       <c r="D48" t="s">
         <v>24</v>
       </c>
       <c r="E48">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="49" spans="1:21">
       <c r="A49" t="s">
         <v>107</v>
       </c>
       <c r="B49" t="s">
         <v>122</v>
       </c>
       <c r="C49" t="s">
         <v>123</v>
       </c>
       <c r="D49" t="s">
         <v>24</v>
       </c>
       <c r="E49">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:21">
       <c r="A50" t="s">
         <v>107</v>
       </c>
       <c r="B50" t="s">
         <v>124</v>
       </c>
       <c r="C50" t="s">
         <v>125</v>
       </c>
       <c r="D50" t="s">
         <v>24</v>
       </c>
-      <c r="E50">
+      <c r="F50">
+        <v>1</v>
+      </c>
+      <c r="H50">
+        <v>1</v>
+      </c>
+      <c r="I50">
+        <v>1</v>
+      </c>
+      <c r="J50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:21">
       <c r="A51" t="s">
         <v>107</v>
       </c>
       <c r="B51" t="s">
         <v>126</v>
       </c>
       <c r="C51" t="s">
         <v>127</v>
       </c>
       <c r="D51" t="s">
         <v>24</v>
       </c>
-      <c r="F51">
-[...8 lines deleted...]
-      <c r="J51">
+      <c r="E51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" t="s">
         <v>107</v>
       </c>
       <c r="B52" t="s">
         <v>128</v>
       </c>
       <c r="C52" t="s">
         <v>129</v>
       </c>
       <c r="D52" t="s">
         <v>55</v>
       </c>
       <c r="E52">
         <v>5</v>
       </c>
       <c r="G52">
         <v>2</v>
       </c>
       <c r="H52">
         <v>2</v>
       </c>
@@ -3052,275 +3052,275 @@
         <v>3</v>
       </c>
       <c r="I60">
         <v>1</v>
       </c>
       <c r="M60">
         <v>1</v>
       </c>
       <c r="P60">
         <v>2</v>
       </c>
     </row>
     <row r="61" spans="1:21">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" t="s">
         <v>150</v>
       </c>
       <c r="D61" t="s">
         <v>24</v>
       </c>
-      <c r="F61">
-        <v>1</v>
+      <c r="E61">
+        <v>3</v>
       </c>
       <c r="G61">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H61">
-        <v>5</v>
-[...4 lines deleted...]
-      <c r="J61">
+        <v>1</v>
+      </c>
+      <c r="K61">
+        <v>2</v>
+      </c>
+      <c r="R61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:21">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" t="s">
         <v>152</v>
       </c>
       <c r="D62" t="s">
         <v>24</v>
       </c>
       <c r="E62">
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="F62">
+        <v>1</v>
       </c>
       <c r="G62">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H62">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>2</v>
+      </c>
+      <c r="J62">
+        <v>1</v>
       </c>
       <c r="R62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:21">
       <c r="A63" t="s">
         <v>148</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" t="s">
         <v>154</v>
       </c>
       <c r="D63" t="s">
         <v>24</v>
       </c>
       <c r="E63">
         <v>3</v>
       </c>
       <c r="F63">
         <v>1</v>
       </c>
       <c r="G63">
         <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:21">
       <c r="A64" t="s">
         <v>148</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" t="s">
         <v>156</v>
       </c>
       <c r="D64" t="s">
         <v>24</v>
       </c>
       <c r="E64">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G64">
         <v>4</v>
       </c>
-      <c r="H64">
-[...1 lines deleted...]
-      </c>
       <c r="J64">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="R64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:21">
       <c r="A65" t="s">
         <v>148</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" t="s">
         <v>158</v>
       </c>
       <c r="D65" t="s">
         <v>24</v>
       </c>
       <c r="E65">
-        <v>4</v>
+        <v>1</v>
+      </c>
+      <c r="F65">
+        <v>1</v>
       </c>
       <c r="G65">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="H65">
+        <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:21">
       <c r="A66" t="s">
         <v>148</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" t="s">
         <v>160</v>
       </c>
       <c r="D66" t="s">
         <v>24</v>
       </c>
-      <c r="E66">
-[...1 lines deleted...]
-      </c>
       <c r="F66">
         <v>1</v>
       </c>
       <c r="G66">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H66">
-        <v>2</v>
+        <v>5</v>
+      </c>
+      <c r="I66">
+        <v>4</v>
+      </c>
+      <c r="J66">
+        <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:21">
       <c r="A67" t="s">
         <v>148</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" t="s">
         <v>162</v>
       </c>
       <c r="D67" t="s">
         <v>24</v>
       </c>
       <c r="E67">
         <v>3</v>
       </c>
       <c r="G67">
         <v>1</v>
       </c>
       <c r="I67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:21">
       <c r="A68" t="s">
         <v>148</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" t="s">
         <v>164</v>
       </c>
       <c r="D68" t="s">
         <v>55</v>
       </c>
       <c r="E68">
-        <v>8</v>
+        <v>1</v>
+      </c>
+      <c r="F68">
+        <v>2</v>
       </c>
       <c r="G68">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H68">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="69" spans="1:21">
       <c r="A69" t="s">
         <v>148</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" t="s">
         <v>166</v>
       </c>
       <c r="D69" t="s">
         <v>55</v>
       </c>
       <c r="E69">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G69">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H69">
-        <v>4</v>
+        <v>2</v>
+      </c>
+      <c r="I69">
+        <v>1</v>
+      </c>
+      <c r="J69">
+        <v>2</v>
       </c>
     </row>
     <row r="70" spans="1:21">
       <c r="A70" t="s">
         <v>167</v>
       </c>
       <c r="B70" t="s">
         <v>168</v>
       </c>
       <c r="C70" t="s">
         <v>169</v>
       </c>
       <c r="D70" t="s">
         <v>24</v>
       </c>
       <c r="E70">
         <v>1</v>
       </c>
       <c r="G70">
         <v>6</v>
       </c>
       <c r="H70">
         <v>3</v>
       </c>
       <c r="N70">
@@ -3432,312 +3432,312 @@
       </c>
       <c r="F74">
         <v>1</v>
       </c>
       <c r="G74">
         <v>4</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:21">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" t="s">
         <v>180</v>
       </c>
       <c r="D75" t="s">
         <v>24</v>
       </c>
       <c r="E75">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F75">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G75">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H75">
-        <v>2</v>
+        <v>5</v>
+      </c>
+      <c r="I75">
+        <v>1</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
       </c>
       <c r="P75">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="76" spans="1:21">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" t="s">
         <v>182</v>
       </c>
       <c r="D76" t="s">
         <v>24</v>
       </c>
       <c r="E76">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="F76">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G76">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H76">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="O76">
+        <v>2</v>
+      </c>
+      <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:21">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" t="s">
         <v>184</v>
       </c>
       <c r="D77" t="s">
         <v>24</v>
       </c>
       <c r="E77">
         <v>1</v>
       </c>
       <c r="F77">
         <v>1</v>
       </c>
       <c r="G77">
         <v>1</v>
       </c>
       <c r="I77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:21">
       <c r="A78" t="s">
         <v>178</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" t="s">
         <v>186</v>
       </c>
       <c r="D78" t="s">
         <v>24</v>
       </c>
       <c r="E78">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="F78">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G78">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H78">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="I78">
         <v>1</v>
       </c>
       <c r="O78">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:21">
       <c r="A79" t="s">
         <v>178</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" t="s">
         <v>188</v>
       </c>
       <c r="D79" t="s">
         <v>24</v>
       </c>
       <c r="E79">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="I79">
+        <v>4</v>
+      </c>
+      <c r="G79">
+        <v>1</v>
+      </c>
+      <c r="M79">
         <v>2</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:21">
       <c r="A80" t="s">
         <v>178</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" t="s">
         <v>190</v>
       </c>
       <c r="D80" t="s">
         <v>24</v>
       </c>
-      <c r="E80">
-        <v>4</v>
+      <c r="F80">
+        <v>1</v>
       </c>
       <c r="G80">
         <v>1</v>
       </c>
-      <c r="M80">
-[...2 lines deleted...]
-      <c r="P80">
+      <c r="H80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:21">
       <c r="A81" t="s">
         <v>178</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" t="s">
         <v>192</v>
       </c>
       <c r="D81" t="s">
         <v>24</v>
       </c>
-      <c r="F81">
-[...5 lines deleted...]
-      <c r="H81">
+      <c r="M81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:21">
       <c r="A82" t="s">
         <v>178</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" t="s">
         <v>194</v>
       </c>
       <c r="D82" t="s">
         <v>24</v>
       </c>
-      <c r="M82">
+      <c r="E82">
+        <v>1</v>
+      </c>
+      <c r="F82">
+        <v>2</v>
+      </c>
+      <c r="H82">
+        <v>1</v>
+      </c>
+      <c r="I82">
+        <v>2</v>
+      </c>
+      <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:21">
       <c r="A83" t="s">
         <v>178</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" t="s">
         <v>196</v>
       </c>
       <c r="D83" t="s">
         <v>55</v>
       </c>
       <c r="E83">
+        <v>13</v>
+      </c>
+      <c r="F83">
+        <v>2</v>
+      </c>
+      <c r="G83">
         <v>4</v>
       </c>
-      <c r="F83">
-[...4 lines deleted...]
-      </c>
       <c r="H83">
         <v>2</v>
+      </c>
+      <c r="I83">
+        <v>2</v>
+      </c>
+      <c r="K83">
+        <v>1</v>
+      </c>
+      <c r="M83">
+        <v>1</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:21">
       <c r="A84" t="s">
         <v>178</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" t="s">
         <v>198</v>
       </c>
       <c r="D84" t="s">
         <v>55</v>
       </c>
       <c r="E84">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="F84">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G84">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H84">
         <v>2</v>
-      </c>
-[...10 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:21">
       <c r="A85" t="s">
         <v>178</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" t="s">
         <v>200</v>
       </c>
       <c r="D85" t="s">
         <v>55</v>
       </c>
       <c r="G85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:21">
       <c r="A86" t="s">
         <v>201</v>
       </c>
       <c r="B86" t="s">
         <v>202</v>
@@ -4047,102 +4047,102 @@
       </c>
       <c r="C101" t="s">
         <v>235</v>
       </c>
       <c r="D101" t="s">
         <v>55</v>
       </c>
       <c r="I101">
         <v>2</v>
       </c>
     </row>
     <row r="102" spans="1:21">
       <c r="A102" t="s">
         <v>236</v>
       </c>
       <c r="B102" t="s">
         <v>237</v>
       </c>
       <c r="C102" t="s">
         <v>238</v>
       </c>
       <c r="D102" t="s">
         <v>24</v>
       </c>
       <c r="E102">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="F102">
+        <v>1</v>
       </c>
       <c r="G102">
+        <v>2</v>
+      </c>
+      <c r="P102">
         <v>2</v>
       </c>
     </row>
     <row r="103" spans="1:21">
       <c r="A103" t="s">
         <v>236</v>
       </c>
       <c r="B103" t="s">
         <v>239</v>
       </c>
       <c r="C103" t="s">
         <v>240</v>
       </c>
       <c r="D103" t="s">
         <v>24</v>
       </c>
       <c r="E103">
         <v>6</v>
       </c>
       <c r="H103">
         <v>1</v>
       </c>
       <c r="R103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:21">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>241</v>
       </c>
       <c r="C104" t="s">
         <v>242</v>
       </c>
       <c r="D104" t="s">
         <v>24</v>
       </c>
       <c r="E104">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G104">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="P104">
         <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:21">
       <c r="A105" t="s">
         <v>236</v>
       </c>
       <c r="B105" t="s">
         <v>243</v>
       </c>
       <c r="C105" t="s">
         <v>244</v>
       </c>
       <c r="D105" t="s">
         <v>24</v>
       </c>
       <c r="E105">
         <v>2</v>
       </c>
       <c r="F105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:21">
       <c r="A106" t="s">
@@ -4190,86 +4190,86 @@
       </c>
       <c r="D108" t="s">
         <v>24</v>
       </c>
       <c r="R108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:21">
       <c r="A109" t="s">
         <v>236</v>
       </c>
       <c r="B109" t="s">
         <v>251</v>
       </c>
       <c r="C109" t="s">
         <v>252</v>
       </c>
       <c r="D109" t="s">
         <v>55</v>
       </c>
       <c r="E109">
         <v>2</v>
       </c>
       <c r="F109">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G109">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="R109">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="110" spans="1:21">
       <c r="A110" t="s">
         <v>236</v>
       </c>
       <c r="B110" t="s">
         <v>253</v>
       </c>
       <c r="C110" t="s">
         <v>254</v>
       </c>
       <c r="D110" t="s">
         <v>55</v>
       </c>
       <c r="E110">
         <v>2</v>
       </c>
       <c r="F110">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G110">
-        <v>4</v>
+        <v>3</v>
+      </c>
+      <c r="L110">
+        <v>1</v>
       </c>
       <c r="R110">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:21">
       <c r="A111" t="s">
         <v>255</v>
       </c>
       <c r="B111" t="s">
         <v>256</v>
       </c>
       <c r="C111" t="s">
         <v>257</v>
       </c>
       <c r="D111" t="s">
         <v>24</v>
       </c>
       <c r="E111">
         <v>1</v>
       </c>
       <c r="G111">
         <v>3</v>
       </c>
       <c r="H111">
         <v>1</v>
       </c>
       <c r="I111">
@@ -4357,158 +4357,158 @@
       </c>
       <c r="G115">
         <v>1</v>
       </c>
       <c r="H115">
         <v>1</v>
       </c>
       <c r="R115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:21">
       <c r="A116" t="s">
         <v>266</v>
       </c>
       <c r="B116" t="s">
         <v>267</v>
       </c>
       <c r="C116" t="s">
         <v>268</v>
       </c>
       <c r="D116" t="s">
         <v>24</v>
       </c>
       <c r="E116">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:21">
       <c r="A117" t="s">
         <v>266</v>
       </c>
       <c r="B117" t="s">
         <v>269</v>
       </c>
       <c r="C117" t="s">
         <v>270</v>
       </c>
       <c r="D117" t="s">
         <v>24</v>
       </c>
       <c r="E117">
-        <v>2</v>
+        <v>5</v>
+      </c>
+      <c r="G117">
+        <v>6</v>
+      </c>
+      <c r="H117">
+        <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:21">
       <c r="A118" t="s">
         <v>266</v>
       </c>
       <c r="B118" t="s">
         <v>271</v>
       </c>
       <c r="C118" t="s">
         <v>272</v>
       </c>
       <c r="D118" t="s">
         <v>55</v>
       </c>
       <c r="E118">
         <v>1</v>
       </c>
       <c r="G118">
         <v>4</v>
       </c>
       <c r="H118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:21">
       <c r="A119" t="s">
         <v>273</v>
       </c>
       <c r="B119" t="s">
         <v>274</v>
       </c>
       <c r="C119" t="s">
         <v>275</v>
       </c>
       <c r="D119" t="s">
         <v>24</v>
       </c>
-      <c r="F119">
-        <v>2</v>
+      <c r="E119">
+        <v>4</v>
+      </c>
+      <c r="G119">
+        <v>3</v>
+      </c>
+      <c r="H119">
+        <v>4</v>
       </c>
     </row>
     <row r="120" spans="1:21">
       <c r="A120" t="s">
         <v>273</v>
       </c>
       <c r="B120" t="s">
         <v>276</v>
       </c>
       <c r="C120" t="s">
         <v>277</v>
       </c>
       <c r="D120" t="s">
         <v>24</v>
       </c>
-      <c r="E120">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="F120">
+        <v>2</v>
       </c>
       <c r="H120">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="121" spans="1:21">
       <c r="A121" t="s">
         <v>273</v>
       </c>
       <c r="B121" t="s">
         <v>278</v>
       </c>
       <c r="C121" t="s">
         <v>279</v>
       </c>
       <c r="D121" t="s">
         <v>24</v>
       </c>
       <c r="F121">
         <v>2</v>
       </c>
-      <c r="H121">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="122" spans="1:21">
       <c r="A122" t="s">
         <v>273</v>
       </c>
       <c r="B122" t="s">
         <v>280</v>
       </c>
       <c r="C122" t="s">
         <v>281</v>
       </c>
       <c r="D122" t="s">
         <v>24</v>
       </c>
       <c r="F122">
         <v>2</v>
       </c>
       <c r="G122">
         <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:21">
       <c r="A123" t="s">
         <v>273</v>
       </c>
@@ -4537,152 +4537,152 @@
       </c>
       <c r="D124" t="s">
         <v>24</v>
       </c>
       <c r="E124">
         <v>2</v>
       </c>
       <c r="G124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:21">
       <c r="A125" t="s">
         <v>273</v>
       </c>
       <c r="B125" t="s">
         <v>286</v>
       </c>
       <c r="C125" t="s">
         <v>287</v>
       </c>
       <c r="D125" t="s">
         <v>55</v>
       </c>
       <c r="E125">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F125">
         <v>1</v>
       </c>
-      <c r="J125">
-[...5 lines deleted...]
-      <c r="P125">
+      <c r="G125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:21">
       <c r="A126" t="s">
         <v>273</v>
       </c>
       <c r="B126" t="s">
         <v>288</v>
       </c>
       <c r="C126" t="s">
         <v>289</v>
       </c>
       <c r="D126" t="s">
         <v>55</v>
       </c>
       <c r="E126">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F126">
         <v>1</v>
       </c>
-      <c r="G126">
+      <c r="J126">
+        <v>2</v>
+      </c>
+      <c r="M126">
+        <v>1</v>
+      </c>
+      <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:21">
       <c r="A127" t="s">
         <v>290</v>
       </c>
       <c r="B127" t="s">
         <v>291</v>
       </c>
       <c r="C127" t="s">
         <v>292</v>
       </c>
       <c r="D127" t="s">
         <v>24</v>
       </c>
+      <c r="E127">
+        <v>5</v>
+      </c>
+      <c r="F127">
+        <v>1</v>
+      </c>
       <c r="H127">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="128" spans="1:21">
       <c r="A128" t="s">
         <v>290</v>
       </c>
       <c r="B128" t="s">
         <v>293</v>
       </c>
       <c r="C128" t="s">
         <v>294</v>
       </c>
       <c r="D128" t="s">
         <v>24</v>
       </c>
-      <c r="E128">
-[...4 lines deleted...]
-      </c>
       <c r="H128">
         <v>1</v>
+      </c>
+      <c r="P128">
+        <v>2</v>
       </c>
     </row>
     <row r="129" spans="1:21">
       <c r="A129" t="s">
         <v>290</v>
       </c>
       <c r="B129" t="s">
         <v>295</v>
       </c>
       <c r="C129" t="s">
         <v>296</v>
       </c>
       <c r="D129" t="s">
         <v>24</v>
       </c>
       <c r="E129">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F129">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H129">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:21">
       <c r="A130" t="s">
         <v>290</v>
       </c>
       <c r="B130" t="s">
         <v>297</v>
       </c>
       <c r="C130" t="s">
         <v>298</v>
       </c>
       <c r="D130" t="s">
         <v>24</v>
       </c>
       <c r="F130">
         <v>1</v>
       </c>
       <c r="G130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:21">
       <c r="A131" t="s">
         <v>290</v>
@@ -4723,160 +4723,160 @@
         <v>1</v>
       </c>
       <c r="F132">
         <v>1</v>
       </c>
       <c r="G132">
         <v>1</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:21">
       <c r="A133" t="s">
         <v>301</v>
       </c>
       <c r="B133" t="s">
         <v>304</v>
       </c>
       <c r="C133" t="s">
         <v>305</v>
       </c>
       <c r="D133" t="s">
         <v>24</v>
       </c>
-      <c r="H133">
-        <v>2</v>
+      <c r="E133">
+        <v>1</v>
+      </c>
+      <c r="G133">
+        <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:21">
       <c r="A134" t="s">
         <v>301</v>
       </c>
       <c r="B134" t="s">
         <v>306</v>
       </c>
       <c r="C134" t="s">
         <v>307</v>
       </c>
       <c r="D134" t="s">
         <v>24</v>
       </c>
-      <c r="E134">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="H134">
+        <v>2</v>
       </c>
     </row>
     <row r="135" spans="1:21">
       <c r="A135" t="s">
         <v>301</v>
       </c>
       <c r="B135" t="s">
         <v>308</v>
       </c>
       <c r="C135" t="s">
         <v>309</v>
       </c>
       <c r="D135" t="s">
         <v>24</v>
       </c>
       <c r="E135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:21">
       <c r="A136" t="s">
         <v>301</v>
       </c>
       <c r="B136" t="s">
         <v>310</v>
       </c>
       <c r="C136" t="s">
         <v>311</v>
       </c>
       <c r="D136" t="s">
         <v>55</v>
       </c>
       <c r="I136">
         <v>2</v>
       </c>
     </row>
     <row r="137" spans="1:21">
       <c r="A137" t="s">
         <v>312</v>
       </c>
       <c r="B137" t="s">
         <v>313</v>
       </c>
       <c r="C137" t="s">
         <v>314</v>
       </c>
       <c r="D137" t="s">
         <v>24</v>
       </c>
-      <c r="H137">
-        <v>2</v>
+      <c r="E137">
+        <v>2</v>
+      </c>
+      <c r="G137">
+        <v>3</v>
       </c>
     </row>
     <row r="138" spans="1:21">
       <c r="A138" t="s">
         <v>312</v>
       </c>
       <c r="B138" t="s">
         <v>315</v>
       </c>
       <c r="C138" t="s">
         <v>316</v>
       </c>
       <c r="D138" t="s">
         <v>24</v>
       </c>
       <c r="E138">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="139" spans="1:21">
       <c r="A139" t="s">
         <v>312</v>
       </c>
       <c r="B139" t="s">
         <v>317</v>
       </c>
       <c r="C139" t="s">
         <v>318</v>
       </c>
       <c r="D139" t="s">
         <v>24</v>
       </c>
-      <c r="E139">
-        <v>4</v>
+      <c r="H139">
+        <v>2</v>
       </c>
     </row>
     <row r="140" spans="1:21">
       <c r="A140" t="s">
         <v>312</v>
       </c>
       <c r="B140" t="s">
         <v>319</v>
       </c>
       <c r="C140" t="s">
         <v>320</v>
       </c>
       <c r="D140" t="s">
         <v>24</v>
       </c>
       <c r="E140">
         <v>1</v>
       </c>
       <c r="F140">
         <v>1</v>
       </c>
       <c r="H140">
         <v>3</v>
       </c>
     </row>
@@ -4988,115 +4988,115 @@
         <v>332</v>
       </c>
       <c r="C146" t="s">
         <v>333</v>
       </c>
       <c r="D146" t="s">
         <v>24</v>
       </c>
       <c r="E146">
         <v>2</v>
       </c>
     </row>
     <row r="147" spans="1:21">
       <c r="A147" t="s">
         <v>325</v>
       </c>
       <c r="B147" t="s">
         <v>334</v>
       </c>
       <c r="C147" t="s">
         <v>335</v>
       </c>
       <c r="D147" t="s">
         <v>24</v>
       </c>
-      <c r="F147">
+      <c r="J147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:21">
       <c r="A148" t="s">
         <v>325</v>
       </c>
       <c r="B148" t="s">
         <v>336</v>
       </c>
       <c r="C148" t="s">
         <v>337</v>
       </c>
       <c r="D148" t="s">
         <v>24</v>
       </c>
-      <c r="J148">
+      <c r="F148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:21">
       <c r="A149" t="s">
         <v>325</v>
       </c>
       <c r="B149" t="s">
         <v>338</v>
       </c>
       <c r="C149" t="s">
         <v>339</v>
       </c>
       <c r="D149" t="s">
         <v>55</v>
       </c>
-      <c r="G149">
-        <v>2</v>
+      <c r="E149">
+        <v>1</v>
       </c>
       <c r="H149">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I149">
         <v>1</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:21">
       <c r="A150" t="s">
         <v>325</v>
       </c>
       <c r="B150" t="s">
         <v>340</v>
       </c>
       <c r="C150" t="s">
         <v>341</v>
       </c>
       <c r="D150" t="s">
         <v>55</v>
       </c>
-      <c r="E150">
-        <v>1</v>
+      <c r="G150">
+        <v>2</v>
       </c>
       <c r="H150">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I150">
         <v>1</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:21">
       <c r="A151" t="s">
         <v>342</v>
       </c>
       <c r="B151" t="s">
         <v>343</v>
       </c>
       <c r="C151" t="s">
         <v>344</v>
       </c>
       <c r="D151" t="s">
         <v>24</v>
       </c>
       <c r="E151">
         <v>1</v>
       </c>
     </row>
@@ -5155,51 +5155,51 @@
       </c>
       <c r="H154">
         <v>1</v>
       </c>
       <c r="J154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:21">
       <c r="A155" t="s">
         <v>351</v>
       </c>
       <c r="B155" t="s">
         <v>352</v>
       </c>
       <c r="C155" t="s">
         <v>353</v>
       </c>
       <c r="D155" t="s">
         <v>24</v>
       </c>
       <c r="E155">
         <v>2</v>
       </c>
       <c r="F155">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G155">
         <v>2</v>
       </c>
       <c r="H155">
         <v>3</v>
       </c>
       <c r="I155">
         <v>1</v>
       </c>
       <c r="K155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:21">
       <c r="A156" t="s">
         <v>351</v>
       </c>
       <c r="B156" t="s">
         <v>354</v>
       </c>
       <c r="C156" t="s">
         <v>355</v>
       </c>
       <c r="D156" t="s">
@@ -5237,74 +5237,74 @@
         <v>358</v>
       </c>
       <c r="C158" t="s">
         <v>359</v>
       </c>
       <c r="D158" t="s">
         <v>24</v>
       </c>
       <c r="G158">
         <v>2</v>
       </c>
     </row>
     <row r="159" spans="1:21">
       <c r="A159" t="s">
         <v>351</v>
       </c>
       <c r="B159" t="s">
         <v>360</v>
       </c>
       <c r="C159" t="s">
         <v>361</v>
       </c>
       <c r="D159" t="s">
         <v>24</v>
       </c>
-      <c r="L159">
+      <c r="E159">
+        <v>2</v>
+      </c>
+      <c r="H159">
         <v>1</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:21">
       <c r="A160" t="s">
         <v>351</v>
       </c>
       <c r="B160" t="s">
         <v>362</v>
       </c>
       <c r="C160" t="s">
         <v>363</v>
       </c>
       <c r="D160" t="s">
         <v>24</v>
       </c>
-      <c r="E160">
-[...2 lines deleted...]
-      <c r="H160">
+      <c r="L160">
         <v>1</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:21">
       <c r="A161" t="s">
         <v>351</v>
       </c>
       <c r="B161" t="s">
         <v>364</v>
       </c>
       <c r="C161" t="s">
         <v>365</v>
       </c>
       <c r="D161" t="s">
         <v>24</v>
       </c>
       <c r="H161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:21">
       <c r="A162" t="s">
@@ -5478,69 +5478,69 @@
         <v>383</v>
       </c>
       <c r="D169" t="s">
         <v>24</v>
       </c>
       <c r="G169">
         <v>2</v>
       </c>
       <c r="H169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:21">
       <c r="A170" t="s">
         <v>375</v>
       </c>
       <c r="B170" t="s">
         <v>384</v>
       </c>
       <c r="C170" t="s">
         <v>385</v>
       </c>
       <c r="D170" t="s">
         <v>24</v>
       </c>
-      <c r="H170">
-        <v>2</v>
+      <c r="E170">
+        <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:21">
       <c r="A171" t="s">
         <v>375</v>
       </c>
       <c r="B171" t="s">
         <v>386</v>
       </c>
       <c r="C171" t="s">
         <v>387</v>
       </c>
       <c r="D171" t="s">
         <v>24</v>
       </c>
-      <c r="E171">
-        <v>1</v>
+      <c r="H171">
+        <v>2</v>
       </c>
     </row>
     <row r="172" spans="1:21">
       <c r="A172" t="s">
         <v>375</v>
       </c>
       <c r="B172" t="s">
         <v>388</v>
       </c>
       <c r="C172" t="s">
         <v>389</v>
       </c>
       <c r="D172" t="s">
         <v>24</v>
       </c>
       <c r="G172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:21">
       <c r="A173" t="s">
         <v>375</v>
       </c>
       <c r="B173" t="s">
         <v>390</v>