--- v2 (2026-05-13)
+++ v3 (2026-06-03)
@@ -80,242 +80,242 @@
   <si>
     <t>噶瑪蘭族</t>
   </si>
   <si>
     <t>太魯閣族</t>
   </si>
   <si>
     <t>撒奇萊雅族</t>
   </si>
   <si>
     <t>賽德克族</t>
   </si>
   <si>
     <t>拉阿魯哇族</t>
   </si>
   <si>
     <t>卡那卡那富族</t>
   </si>
   <si>
     <t>未認定族別(其他)</t>
   </si>
   <si>
     <t>彰化市</t>
   </si>
   <si>
+    <t>074612</t>
+  </si>
+  <si>
+    <t>縣立快官國小</t>
+  </si>
+  <si>
+    <t>國民小學</t>
+  </si>
+  <si>
+    <t>074601</t>
+  </si>
+  <si>
+    <t>縣立中山國小</t>
+  </si>
+  <si>
+    <t>074604</t>
+  </si>
+  <si>
+    <t>縣立南郭國小</t>
+  </si>
+  <si>
+    <t>074606</t>
+  </si>
+  <si>
+    <t>縣立東芳國小</t>
+  </si>
+  <si>
     <t>074605</t>
   </si>
   <si>
     <t>縣立南興國小</t>
   </si>
   <si>
-    <t>國民小學</t>
-[...19 lines deleted...]
-  <si>
     <t>074775</t>
   </si>
   <si>
     <t>縣立大成國小</t>
   </si>
   <si>
     <t>074609</t>
   </si>
   <si>
     <t>縣立聯興國小</t>
   </si>
   <si>
     <t>074610</t>
   </si>
   <si>
     <t>縣立大竹國小</t>
   </si>
   <si>
     <t>074603</t>
   </si>
   <si>
     <t>縣立平和國小</t>
   </si>
   <si>
     <t>074602</t>
   </si>
   <si>
     <t>縣立民生國小</t>
   </si>
   <si>
-    <t>074612</t>
-[...4 lines deleted...]
-  <si>
     <t>074774</t>
   </si>
   <si>
     <t>縣立信義國(中)小</t>
   </si>
   <si>
     <t>074614</t>
   </si>
   <si>
     <t>縣立忠孝國小</t>
   </si>
   <si>
     <t>074607</t>
   </si>
   <si>
     <t>縣立泰和國小</t>
   </si>
   <si>
     <t>074611</t>
   </si>
   <si>
     <t>縣立國聖國小</t>
   </si>
   <si>
     <t>074608</t>
   </si>
   <si>
     <t>縣立三民國小</t>
   </si>
   <si>
+    <t>074308</t>
+  </si>
+  <si>
+    <t>縣立彰化藝術高中</t>
+  </si>
+  <si>
+    <t>國民中學</t>
+  </si>
+  <si>
     <t>074541</t>
   </si>
   <si>
     <t>縣立信義國中(小)</t>
   </si>
   <si>
-    <t>國民中學</t>
-[...1 lines deleted...]
-  <si>
     <t>071311</t>
   </si>
   <si>
     <t>私立精誠高中</t>
   </si>
   <si>
     <t>074538</t>
   </si>
   <si>
     <t>縣立彰興國中</t>
   </si>
   <si>
     <t>074507</t>
   </si>
   <si>
     <t>縣立彰德國中</t>
   </si>
   <si>
-    <t>074308</t>
-[...4 lines deleted...]
-  <si>
     <t>074505</t>
   </si>
   <si>
     <t>縣立陽明國中</t>
   </si>
   <si>
     <t>074506</t>
   </si>
   <si>
     <t>縣立彰安國中</t>
   </si>
   <si>
     <t>074540</t>
   </si>
   <si>
     <t>縣立彰泰國中</t>
   </si>
   <si>
     <t>芬園鄉</t>
   </si>
   <si>
     <t>074618</t>
   </si>
   <si>
     <t>縣立同安國小</t>
   </si>
   <si>
     <t>074617</t>
   </si>
   <si>
     <t>縣立寶山國小</t>
   </si>
   <si>
     <t>074615</t>
   </si>
   <si>
     <t>縣立芬園國小</t>
   </si>
   <si>
     <t>074509</t>
   </si>
   <si>
     <t>縣立芬園國中</t>
   </si>
   <si>
     <t>花壇鄉</t>
   </si>
   <si>
+    <t>074626</t>
+  </si>
+  <si>
+    <t>縣立白沙國小</t>
+  </si>
+  <si>
     <t>074621</t>
   </si>
   <si>
     <t>縣立花壇國小</t>
   </si>
   <si>
     <t>074623</t>
   </si>
   <si>
     <t>縣立華南國小</t>
   </si>
   <si>
-    <t>074626</t>
-[...4 lines deleted...]
-  <si>
     <t>074625</t>
   </si>
   <si>
     <t>縣立三春國小</t>
   </si>
   <si>
     <t>074622</t>
   </si>
   <si>
     <t>縣立文祥國小</t>
   </si>
   <si>
     <t>074624</t>
   </si>
   <si>
     <t>縣立僑愛國小</t>
   </si>
   <si>
     <t>074526</t>
   </si>
   <si>
     <t>縣立花壇國中</t>
   </si>
   <si>
     <t>秀水鄉</t>
@@ -338,62 +338,62 @@
   <si>
     <t>縣立馬興國小</t>
   </si>
   <si>
     <t>074656</t>
   </si>
   <si>
     <t>縣立華龍國小</t>
   </si>
   <si>
     <t>074658</t>
   </si>
   <si>
     <t>縣立陝西國小</t>
   </si>
   <si>
     <t>074522</t>
   </si>
   <si>
     <t>縣立秀水國中</t>
   </si>
   <si>
     <t>鹿港鎮</t>
   </si>
   <si>
+    <t>074771</t>
+  </si>
+  <si>
+    <t>縣立鹿東國小</t>
+  </si>
+  <si>
     <t>074645</t>
   </si>
   <si>
     <t>縣立頂番國小</t>
   </si>
   <si>
-    <t>074771</t>
-[...4 lines deleted...]
-  <si>
     <t>074644</t>
   </si>
   <si>
     <t>縣立草港國小</t>
   </si>
   <si>
     <t>074643</t>
   </si>
   <si>
     <t>縣立新興國小</t>
   </si>
   <si>
     <t>074641</t>
   </si>
   <si>
     <t>縣立洛津國小</t>
   </si>
   <si>
     <t>074639</t>
   </si>
   <si>
     <t>縣立鹿港國小</t>
   </si>
   <si>
     <t>074646</t>
@@ -407,218 +407,218 @@
   <si>
     <t>縣立海埔國小</t>
   </si>
   <si>
     <t>074640</t>
   </si>
   <si>
     <t>縣立文開國小</t>
   </si>
   <si>
     <t>074778</t>
   </si>
   <si>
     <t>縣立鹿江國際國(中)小</t>
   </si>
   <si>
     <t>074503</t>
   </si>
   <si>
     <t>縣立鹿鳴國中</t>
   </si>
   <si>
     <t>福興鄉</t>
   </si>
   <si>
+    <t>074650</t>
+  </si>
+  <si>
+    <t>縣立大興國小</t>
+  </si>
+  <si>
     <t>074652</t>
   </si>
   <si>
     <t>縣立日新國小</t>
   </si>
   <si>
-    <t>074650</t>
-[...4 lines deleted...]
-  <si>
     <t>074649</t>
   </si>
   <si>
     <t>縣立西勢國小</t>
   </si>
   <si>
     <t>074647</t>
   </si>
   <si>
     <t>縣立管嶼國小</t>
   </si>
   <si>
     <t>074651</t>
   </si>
   <si>
     <t>縣立永豐國小</t>
   </si>
   <si>
     <t>074521</t>
   </si>
   <si>
     <t>縣立福興國中</t>
   </si>
   <si>
     <t>074502</t>
   </si>
   <si>
     <t>縣立鹿港國中</t>
   </si>
   <si>
     <t>線西鄉</t>
   </si>
   <si>
     <t>074633</t>
   </si>
   <si>
     <t>縣立線西國小</t>
   </si>
   <si>
     <t>和美鎮</t>
   </si>
   <si>
     <t>074631</t>
   </si>
   <si>
     <t>縣立新庄國小</t>
   </si>
   <si>
+    <t>074769</t>
+  </si>
+  <si>
+    <t>縣立和仁國小</t>
+  </si>
+  <si>
     <t>074627</t>
   </si>
   <si>
     <t>縣立和美國小</t>
   </si>
   <si>
-    <t>074769</t>
-[...4 lines deleted...]
-  <si>
     <t>074629</t>
   </si>
   <si>
     <t>縣立大嘉國小</t>
   </si>
   <si>
     <t>074632</t>
   </si>
   <si>
     <t>縣立培英國小</t>
   </si>
   <si>
     <t>074628</t>
   </si>
   <si>
     <t>縣立和東國小</t>
   </si>
   <si>
     <t>074630</t>
   </si>
   <si>
     <t>縣立大榮國小</t>
   </si>
   <si>
     <t>074535</t>
   </si>
   <si>
     <t>縣立和群國中</t>
   </si>
   <si>
     <t>074323</t>
   </si>
   <si>
     <t>縣立和美高中</t>
   </si>
   <si>
     <t>伸港鄉</t>
   </si>
   <si>
+    <t>074638</t>
+  </si>
+  <si>
+    <t>縣立大同國小</t>
+  </si>
+  <si>
+    <t>074637</t>
+  </si>
+  <si>
+    <t>縣立伸仁國小</t>
+  </si>
+  <si>
     <t>074635</t>
   </si>
   <si>
     <t>縣立新港國小</t>
   </si>
   <si>
-    <t>074638</t>
-[...10 lines deleted...]
-  <si>
     <t>074636</t>
   </si>
   <si>
     <t>縣立伸東國小</t>
   </si>
   <si>
     <t>074524</t>
   </si>
   <si>
     <t>縣立伸港國中</t>
   </si>
   <si>
     <t>員林市</t>
   </si>
   <si>
     <t>074683</t>
   </si>
   <si>
     <t>縣立僑信國小</t>
   </si>
   <si>
     <t>074682</t>
   </si>
   <si>
     <t>縣立靜修國小</t>
   </si>
   <si>
+    <t>074680</t>
+  </si>
+  <si>
+    <t>縣立員林國小</t>
+  </si>
+  <si>
     <t>074684</t>
   </si>
   <si>
     <t>縣立員東國小</t>
   </si>
   <si>
-    <t>074680</t>
-[...4 lines deleted...]
-  <si>
     <t>074686</t>
   </si>
   <si>
     <t>縣立東山國小</t>
   </si>
   <si>
     <t>074687</t>
   </si>
   <si>
     <t>縣立青山國小</t>
   </si>
   <si>
     <t>074685</t>
   </si>
   <si>
     <t>縣立饒明國小</t>
   </si>
   <si>
     <t>074681</t>
   </si>
   <si>
     <t>縣立育英國小</t>
   </si>
   <si>
     <t>074536</t>
@@ -626,546 +626,546 @@
   <si>
     <t>縣立大同國中</t>
   </si>
   <si>
     <t>074510</t>
   </si>
   <si>
     <t>縣立員林國中</t>
   </si>
   <si>
     <t>074511</t>
   </si>
   <si>
     <t>縣立明倫國中</t>
   </si>
   <si>
     <t>社頭鄉</t>
   </si>
   <si>
     <t>074708</t>
   </si>
   <si>
     <t>縣立湳雅國小</t>
   </si>
   <si>
+    <t>074773</t>
+  </si>
+  <si>
+    <t>縣立崙雅國小</t>
+  </si>
+  <si>
     <t>074704</t>
   </si>
   <si>
     <t>縣立社頭國小</t>
   </si>
   <si>
-    <t>074773</t>
-[...4 lines deleted...]
-  <si>
     <t>074706</t>
   </si>
   <si>
     <t>縣立朝興國小</t>
   </si>
   <si>
     <t>074772</t>
   </si>
   <si>
     <t>縣立舊社國小</t>
   </si>
   <si>
     <t>074530</t>
   </si>
   <si>
     <t>縣立社頭國中</t>
   </si>
   <si>
     <t>永靖鄉</t>
   </si>
   <si>
+    <t>074694</t>
+  </si>
+  <si>
+    <t>縣立福德國小</t>
+  </si>
+  <si>
+    <t>074697</t>
+  </si>
+  <si>
+    <t>縣立德興國小</t>
+  </si>
+  <si>
     <t>074693</t>
   </si>
   <si>
     <t>縣立永靖國小</t>
   </si>
   <si>
-    <t>074694</t>
-[...10 lines deleted...]
-  <si>
     <t>074696</t>
   </si>
   <si>
     <t>縣立福興國小</t>
   </si>
   <si>
     <t>074695</t>
   </si>
   <si>
     <t>縣立永興國小</t>
   </si>
   <si>
     <t>074527</t>
   </si>
   <si>
     <t>縣立永靖國中</t>
   </si>
   <si>
     <t>埔心鄉</t>
   </si>
   <si>
+    <t>074675</t>
+  </si>
+  <si>
+    <t>縣立舊館國小</t>
+  </si>
+  <si>
     <t>074679</t>
   </si>
   <si>
     <t>縣立明聖國小</t>
   </si>
   <si>
-    <t>074675</t>
-[...4 lines deleted...]
-  <si>
     <t>074673</t>
   </si>
   <si>
     <t>縣立埔心國小</t>
   </si>
   <si>
     <t>074520</t>
   </si>
   <si>
     <t>縣立埔心國中</t>
   </si>
   <si>
     <t>溪湖鎮</t>
   </si>
   <si>
+    <t>074663</t>
+  </si>
+  <si>
+    <t>縣立湖東國小</t>
+  </si>
+  <si>
     <t>074777</t>
   </si>
   <si>
     <t>縣立湖北國小</t>
   </si>
   <si>
-    <t>074663</t>
-[...4 lines deleted...]
-  <si>
     <t>074665</t>
   </si>
   <si>
     <t>縣立媽厝國小</t>
   </si>
   <si>
+    <t>074660</t>
+  </si>
+  <si>
+    <t>縣立溪湖國小</t>
+  </si>
+  <si>
     <t>074664</t>
   </si>
   <si>
     <t>縣立湖南國小</t>
   </si>
   <si>
-    <t>074660</t>
-[...4 lines deleted...]
-  <si>
     <t>074662</t>
   </si>
   <si>
     <t>縣立湖西國小</t>
   </si>
   <si>
     <t>074661</t>
   </si>
   <si>
     <t>縣立東溪國小</t>
   </si>
   <si>
+    <t>074339</t>
+  </si>
+  <si>
+    <t>縣立成功高中</t>
+  </si>
+  <si>
     <t>074518</t>
   </si>
   <si>
     <t>縣立溪湖國中</t>
   </si>
   <si>
-    <t>074339</t>
-[...4 lines deleted...]
-  <si>
     <t>大村鄉</t>
   </si>
   <si>
     <t>074691</t>
   </si>
   <si>
     <t>縣立村上國小</t>
   </si>
   <si>
     <t>074689</t>
   </si>
   <si>
     <t>縣立大村國小</t>
   </si>
   <si>
     <t>074690</t>
   </si>
   <si>
     <t>縣立大西國小</t>
   </si>
   <si>
     <t>074692</t>
   </si>
   <si>
     <t>縣立村東國小</t>
   </si>
   <si>
     <t>074525</t>
   </si>
   <si>
     <t>縣立大村國中</t>
   </si>
   <si>
     <t>埔鹽鄉</t>
   </si>
   <si>
+    <t>074666</t>
+  </si>
+  <si>
+    <t>縣立埔鹽國小</t>
+  </si>
+  <si>
     <t>074669</t>
   </si>
   <si>
     <t>縣立好修國小</t>
   </si>
   <si>
-    <t>074666</t>
-[...4 lines deleted...]
-  <si>
     <t>074519</t>
   </si>
   <si>
     <t>縣立埔鹽國中</t>
   </si>
   <si>
     <t>田中鎮</t>
   </si>
   <si>
     <t>074698</t>
   </si>
   <si>
     <t>縣立田中國小</t>
   </si>
   <si>
+    <t>074700</t>
+  </si>
+  <si>
+    <t>縣立大安國小</t>
+  </si>
+  <si>
     <t>074701</t>
   </si>
   <si>
     <t>縣立內安國小</t>
   </si>
   <si>
-    <t>074700</t>
-[...4 lines deleted...]
-  <si>
     <t>074776</t>
   </si>
   <si>
     <t>縣立新民國小</t>
   </si>
   <si>
     <t>074699</t>
   </si>
   <si>
     <t>縣立三潭國小</t>
   </si>
   <si>
     <t>074703</t>
   </si>
   <si>
     <t>縣立明禮國小</t>
   </si>
   <si>
+    <t>074328</t>
+  </si>
+  <si>
+    <t>縣立田中高中</t>
+  </si>
+  <si>
     <t>071317</t>
   </si>
   <si>
     <t>私立文興高中</t>
   </si>
   <si>
-    <t>074328</t>
-[...4 lines deleted...]
-  <si>
     <t>北斗鎮</t>
   </si>
   <si>
+    <t>074713</t>
+  </si>
+  <si>
+    <t>縣立萬來國小</t>
+  </si>
+  <si>
+    <t>074716</t>
+  </si>
+  <si>
+    <t>縣立螺陽國小</t>
+  </si>
+  <si>
     <t>074712</t>
   </si>
   <si>
     <t>縣立北斗國小</t>
   </si>
   <si>
-    <t>074713</t>
-[...10 lines deleted...]
-  <si>
     <t>074714</t>
   </si>
   <si>
     <t>縣立螺青國小</t>
   </si>
   <si>
     <t>074501</t>
   </si>
   <si>
     <t>縣立北斗國中</t>
   </si>
   <si>
     <t>田尾鄉</t>
   </si>
   <si>
     <t>074717</t>
   </si>
   <si>
     <t>縣立田尾國小</t>
   </si>
   <si>
     <t>074720</t>
   </si>
   <si>
     <t>縣立仁豐國小</t>
   </si>
   <si>
     <t>074718</t>
   </si>
   <si>
     <t>縣立南鎮國小</t>
   </si>
   <si>
     <t>074719</t>
   </si>
   <si>
     <t>縣立陸豐國小</t>
   </si>
   <si>
     <t>074531</t>
   </si>
   <si>
     <t>縣立田尾國中</t>
   </si>
   <si>
     <t>埤頭鄉</t>
   </si>
   <si>
+    <t>074723</t>
+  </si>
+  <si>
+    <t>縣立豐崙國小</t>
+  </si>
+  <si>
+    <t>074721</t>
+  </si>
+  <si>
+    <t>縣立埤頭國小</t>
+  </si>
+  <si>
     <t>074725</t>
   </si>
   <si>
     <t>縣立中和國小</t>
   </si>
   <si>
-    <t>074723</t>
-[...10 lines deleted...]
-  <si>
     <t>074722</t>
   </si>
   <si>
     <t>縣立合興國小</t>
   </si>
   <si>
     <t>074724</t>
   </si>
   <si>
     <t>縣立芙朝國小</t>
   </si>
   <si>
     <t>074534</t>
   </si>
   <si>
     <t>縣立埤頭國中</t>
   </si>
   <si>
     <t>溪州鄉</t>
   </si>
   <si>
+    <t>074727</t>
+  </si>
+  <si>
+    <t>縣立溪州國小</t>
+  </si>
+  <si>
+    <t>074734</t>
+  </si>
+  <si>
+    <t>縣立大莊國小</t>
+  </si>
+  <si>
+    <t>074729</t>
+  </si>
+  <si>
+    <t>縣立三條國小</t>
+  </si>
+  <si>
     <t>074732</t>
   </si>
   <si>
     <t>縣立成功國小</t>
   </si>
   <si>
-    <t>074729</t>
-[...16 lines deleted...]
-  <si>
     <t>074731</t>
   </si>
   <si>
     <t>縣立潮洋國小</t>
   </si>
   <si>
     <t>074733</t>
   </si>
   <si>
     <t>縣立圳寮國小</t>
   </si>
   <si>
+    <t>074532</t>
+  </si>
+  <si>
+    <t>縣立溪州國中</t>
+  </si>
+  <si>
     <t>074533</t>
   </si>
   <si>
     <t>縣立溪陽國中</t>
   </si>
   <si>
-    <t>074532</t>
-[...4 lines deleted...]
-  <si>
     <t>竹塘鄉</t>
   </si>
   <si>
     <t>074756</t>
   </si>
   <si>
     <t>縣立長安國小</t>
   </si>
   <si>
     <t>074753</t>
   </si>
   <si>
     <t>縣立竹塘國小</t>
   </si>
   <si>
     <t>074757</t>
   </si>
   <si>
     <t>縣立土庫國小</t>
   </si>
   <si>
     <t>074514</t>
   </si>
   <si>
     <t>縣立竹塘國中</t>
   </si>
   <si>
     <t>二林鎮</t>
   </si>
   <si>
+    <t>074737</t>
+  </si>
+  <si>
+    <t>縣立興華國小</t>
+  </si>
+  <si>
+    <t>074744</t>
+  </si>
+  <si>
+    <t>縣立中興國小</t>
+  </si>
+  <si>
     <t>074736</t>
   </si>
   <si>
     <t>縣立二林國小</t>
   </si>
   <si>
     <t>074741</t>
   </si>
   <si>
     <t>縣立廣興國小</t>
   </si>
   <si>
-    <t>074737</t>
-[...8 lines deleted...]
-    <t>縣立中興國小</t>
+    <t>074740</t>
+  </si>
+  <si>
+    <t>縣立香田國小</t>
   </si>
   <si>
     <t>074738</t>
   </si>
   <si>
     <t>縣立中正國小</t>
   </si>
   <si>
-    <t>074740</t>
-[...4 lines deleted...]
-  <si>
     <t>074745</t>
   </si>
   <si>
     <t>縣立原斗國(中)小</t>
   </si>
   <si>
+    <t>074313</t>
+  </si>
+  <si>
+    <t>縣立二林高中</t>
+  </si>
+  <si>
     <t>074512</t>
   </si>
   <si>
     <t>縣立萬興國中</t>
-  </si>
-[...4 lines deleted...]
-    <t>縣立二林高中</t>
   </si>
   <si>
     <t>大城鄉</t>
   </si>
   <si>
     <t>074747</t>
   </si>
   <si>
     <t>縣立大城國小</t>
   </si>
   <si>
     <t>074515</t>
   </si>
   <si>
     <t>縣立大城國中</t>
   </si>
   <si>
     <t>芳苑鄉</t>
   </si>
   <si>
     <t>074765</t>
   </si>
   <si>
     <t>縣立王功國小</t>
   </si>
@@ -1635,316 +1635,316 @@
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2">
         <v>5</v>
       </c>
-      <c r="F2">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H3">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="R3">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>27</v>
       </c>
       <c r="C4" t="s">
         <v>28</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4">
-        <v>7</v>
+        <v>12</v>
+      </c>
+      <c r="F4">
+        <v>3</v>
       </c>
       <c r="G4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H4">
-        <v>1</v>
+        <v>8</v>
+      </c>
+      <c r="I4">
+        <v>2</v>
       </c>
       <c r="J4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P4">
+        <v>1</v>
+      </c>
+      <c r="R4">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F5">
+        <v>7</v>
+      </c>
+      <c r="G5">
         <v>4</v>
       </c>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
       <c r="H5">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1</v>
+      </c>
+      <c r="J5">
+        <v>2</v>
+      </c>
+      <c r="P5">
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>31</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G6">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="P6">
+        <v>2</v>
+      </c>
+      <c r="H6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7">
-        <v>8</v>
+        <v>4</v>
+      </c>
+      <c r="F7">
+        <v>4</v>
       </c>
       <c r="G7">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I7">
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="J7">
+        <v>1</v>
+      </c>
+      <c r="P7">
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G8">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="H8">
-        <v>7</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>6</v>
+      </c>
+      <c r="I8">
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>37</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9">
-        <v>2</v>
+        <v>5</v>
+      </c>
+      <c r="F9">
+        <v>1</v>
       </c>
       <c r="G9">
         <v>5</v>
       </c>
       <c r="H9">
-        <v>2</v>
+        <v>7</v>
+      </c>
+      <c r="K9">
+        <v>1</v>
       </c>
       <c r="R9">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10">
         <v>2</v>
       </c>
-      <c r="F10">
-[...1 lines deleted...]
-      </c>
       <c r="G10">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H10">
         <v>2</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>24</v>
       </c>
       <c r="E11">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="F11">
+        <v>1</v>
+      </c>
+      <c r="G11">
+        <v>2</v>
+      </c>
+      <c r="H11">
+        <v>2</v>
+      </c>
+      <c r="P11">
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>24</v>
       </c>
       <c r="E12">
         <v>6</v>
       </c>
       <c r="F12">
         <v>1</v>
       </c>
       <c r="G12">
         <v>2</v>
       </c>
     </row>
@@ -2035,158 +2035,158 @@
       </c>
       <c r="C16" t="s">
         <v>52</v>
       </c>
       <c r="D16" t="s">
         <v>24</v>
       </c>
       <c r="E16">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" t="s">
         <v>55</v>
       </c>
       <c r="E17">
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="F17">
+        <v>1</v>
       </c>
       <c r="G17">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="H17">
+        <v>3</v>
+      </c>
+      <c r="L17">
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
         <v>21</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" t="s">
         <v>55</v>
       </c>
       <c r="E18">
         <v>3</v>
       </c>
-      <c r="F18">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="G18">
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
         <v>21</v>
       </c>
       <c r="B19" t="s">
         <v>58</v>
       </c>
       <c r="C19" t="s">
         <v>59</v>
       </c>
       <c r="D19" t="s">
         <v>55</v>
       </c>
       <c r="E19">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F19">
         <v>1</v>
       </c>
-      <c r="G19">
-[...5 lines deleted...]
-      <c r="L19">
+      <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
         <v>21</v>
       </c>
       <c r="B20" t="s">
         <v>60</v>
       </c>
       <c r="C20" t="s">
         <v>61</v>
       </c>
       <c r="D20" t="s">
         <v>55</v>
       </c>
       <c r="E20">
-        <v>6</v>
+        <v>5</v>
+      </c>
+      <c r="F20">
+        <v>1</v>
       </c>
       <c r="G20">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="H20">
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="L20">
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
         <v>21</v>
       </c>
       <c r="B21" t="s">
         <v>62</v>
       </c>
       <c r="C21" t="s">
         <v>63</v>
       </c>
       <c r="D21" t="s">
         <v>55</v>
       </c>
       <c r="E21">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G21">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="H21">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>64</v>
       </c>
       <c r="C22" t="s">
         <v>65</v>
       </c>
       <c r="D22" t="s">
         <v>55</v>
       </c>
       <c r="E22">
         <v>3</v>
       </c>
       <c r="F22">
         <v>2</v>
       </c>
       <c r="G22">
         <v>1</v>
       </c>
       <c r="H22">
@@ -2320,97 +2320,97 @@
       </c>
       <c r="E28">
         <v>1</v>
       </c>
       <c r="F28">
         <v>1</v>
       </c>
       <c r="G28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
         <v>79</v>
       </c>
       <c r="B29" t="s">
         <v>80</v>
       </c>
       <c r="C29" t="s">
         <v>81</v>
       </c>
       <c r="D29" t="s">
         <v>24</v>
       </c>
       <c r="E29">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="H29">
-        <v>9</v>
+        <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
         <v>79</v>
       </c>
       <c r="B30" t="s">
         <v>82</v>
       </c>
       <c r="C30" t="s">
         <v>83</v>
       </c>
       <c r="D30" t="s">
         <v>24</v>
       </c>
       <c r="E30">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="G30">
-        <v>1</v>
+        <v>5</v>
+      </c>
+      <c r="H30">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
         <v>79</v>
       </c>
       <c r="B31" t="s">
         <v>84</v>
       </c>
       <c r="C31" t="s">
         <v>85</v>
       </c>
       <c r="D31" t="s">
         <v>24</v>
       </c>
       <c r="E31">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>4</v>
+      </c>
+      <c r="G31">
+        <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
         <v>79</v>
       </c>
       <c r="B32" t="s">
         <v>86</v>
       </c>
       <c r="C32" t="s">
         <v>87</v>
       </c>
       <c r="D32" t="s">
         <v>24</v>
       </c>
       <c r="E32">
         <v>2</v>
       </c>
       <c r="G32">
         <v>2</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
     </row>
@@ -2619,95 +2619,95 @@
       </c>
       <c r="I41">
         <v>1</v>
       </c>
       <c r="J41">
         <v>1</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" t="s">
         <v>107</v>
       </c>
       <c r="B42" t="s">
         <v>108</v>
       </c>
       <c r="C42" t="s">
         <v>109</v>
       </c>
       <c r="D42" t="s">
         <v>24</v>
       </c>
       <c r="E42">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G42">
         <v>2</v>
       </c>
       <c r="H42">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>4</v>
+      </c>
+      <c r="P42">
+        <v>1</v>
+      </c>
+      <c r="R42">
+        <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:21">
       <c r="A43" t="s">
         <v>107</v>
       </c>
       <c r="B43" t="s">
         <v>110</v>
       </c>
       <c r="C43" t="s">
         <v>111</v>
       </c>
       <c r="D43" t="s">
         <v>24</v>
       </c>
       <c r="E43">
-        <v>3</v>
+        <v>6</v>
+      </c>
+      <c r="F43">
+        <v>2</v>
       </c>
       <c r="G43">
         <v>2</v>
       </c>
       <c r="H43">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>1</v>
+      </c>
+      <c r="I43">
+        <v>5</v>
+      </c>
+      <c r="N43">
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:21">
       <c r="A44" t="s">
         <v>107</v>
       </c>
       <c r="B44" t="s">
         <v>112</v>
       </c>
       <c r="C44" t="s">
         <v>113</v>
       </c>
       <c r="D44" t="s">
         <v>24</v>
       </c>
       <c r="E44">
         <v>3</v>
       </c>
       <c r="G44">
         <v>3</v>
       </c>
       <c r="H44">
         <v>1</v>
       </c>
     </row>
@@ -2765,50 +2765,53 @@
         <v>6</v>
       </c>
       <c r="H47">
         <v>4</v>
       </c>
       <c r="J47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:21">
       <c r="A48" t="s">
         <v>107</v>
       </c>
       <c r="B48" t="s">
         <v>120</v>
       </c>
       <c r="C48" t="s">
         <v>121</v>
       </c>
       <c r="D48" t="s">
         <v>24</v>
       </c>
       <c r="E48">
         <v>2</v>
       </c>
+      <c r="G48">
+        <v>1</v>
+      </c>
     </row>
     <row r="49" spans="1:21">
       <c r="A49" t="s">
         <v>107</v>
       </c>
       <c r="B49" t="s">
         <v>122</v>
       </c>
       <c r="C49" t="s">
         <v>123</v>
       </c>
       <c r="D49" t="s">
         <v>24</v>
       </c>
       <c r="E49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:21">
       <c r="A50" t="s">
         <v>107</v>
       </c>
       <c r="B50" t="s">
         <v>124</v>
       </c>
@@ -2866,82 +2869,82 @@
       </c>
       <c r="G52">
         <v>2</v>
       </c>
       <c r="H52">
         <v>2</v>
       </c>
       <c r="J52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:21">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" t="s">
         <v>132</v>
       </c>
       <c r="D53" t="s">
         <v>24</v>
       </c>
       <c r="E53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F53">
+        <v>2</v>
+      </c>
+      <c r="G53">
+        <v>6</v>
+      </c>
+      <c r="H53">
+        <v>4</v>
+      </c>
+      <c r="J53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:21">
       <c r="A54" t="s">
         <v>130</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" t="s">
         <v>134</v>
       </c>
       <c r="D54" t="s">
         <v>24</v>
       </c>
       <c r="E54">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F54">
-        <v>2</v>
-[...7 lines deleted...]
-      <c r="J54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:21">
       <c r="A55" t="s">
         <v>130</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" t="s">
         <v>136</v>
       </c>
       <c r="D55" t="s">
         <v>24</v>
       </c>
       <c r="E55">
         <v>2</v>
       </c>
       <c r="G55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:21">
       <c r="A56" t="s">
@@ -3082,89 +3085,89 @@
       </c>
       <c r="H61">
         <v>1</v>
       </c>
       <c r="K61">
         <v>2</v>
       </c>
       <c r="R61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:21">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" t="s">
         <v>152</v>
       </c>
       <c r="D62" t="s">
         <v>24</v>
       </c>
       <c r="E62">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F62">
         <v>1</v>
       </c>
       <c r="G62">
-        <v>4</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:21">
       <c r="A63" t="s">
         <v>148</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" t="s">
         <v>154</v>
       </c>
       <c r="D63" t="s">
         <v>24</v>
       </c>
       <c r="E63">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F63">
         <v>1</v>
       </c>
       <c r="G63">
-        <v>3</v>
+        <v>4</v>
+      </c>
+      <c r="H63">
+        <v>2</v>
+      </c>
+      <c r="J63">
+        <v>1</v>
+      </c>
+      <c r="R63">
+        <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:21">
       <c r="A64" t="s">
         <v>148</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" t="s">
         <v>156</v>
       </c>
       <c r="D64" t="s">
         <v>24</v>
       </c>
       <c r="E64">
         <v>4</v>
       </c>
       <c r="G64">
         <v>4</v>
       </c>
       <c r="J64">
         <v>1</v>
       </c>
     </row>
@@ -3293,120 +3296,120 @@
       </c>
       <c r="H69">
         <v>2</v>
       </c>
       <c r="I69">
         <v>1</v>
       </c>
       <c r="J69">
         <v>2</v>
       </c>
     </row>
     <row r="70" spans="1:21">
       <c r="A70" t="s">
         <v>167</v>
       </c>
       <c r="B70" t="s">
         <v>168</v>
       </c>
       <c r="C70" t="s">
         <v>169</v>
       </c>
       <c r="D70" t="s">
         <v>24</v>
       </c>
       <c r="E70">
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="F70">
+        <v>7</v>
       </c>
       <c r="G70">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H70">
         <v>3</v>
       </c>
-      <c r="N70">
-[...2 lines deleted...]
-      <c r="P70">
+      <c r="R70">
         <v>1</v>
       </c>
       <c r="T70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:21">
       <c r="A71" t="s">
         <v>167</v>
       </c>
       <c r="B71" t="s">
         <v>170</v>
       </c>
       <c r="C71" t="s">
         <v>171</v>
       </c>
       <c r="D71" t="s">
         <v>24</v>
       </c>
       <c r="E71">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G71">
         <v>2</v>
       </c>
-      <c r="H71">
-[...1 lines deleted...]
-      </c>
       <c r="R71">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="T71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:21">
       <c r="A72" t="s">
         <v>167</v>
       </c>
       <c r="B72" t="s">
         <v>172</v>
       </c>
       <c r="C72" t="s">
         <v>173</v>
       </c>
       <c r="D72" t="s">
         <v>24</v>
       </c>
       <c r="E72">
         <v>1</v>
       </c>
       <c r="G72">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="R72">
+        <v>6</v>
+      </c>
+      <c r="H72">
+        <v>3</v>
+      </c>
+      <c r="N72">
+        <v>1</v>
+      </c>
+      <c r="P72">
+        <v>1</v>
+      </c>
+      <c r="T72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:21">
       <c r="A73" t="s">
         <v>167</v>
       </c>
       <c r="B73" t="s">
         <v>174</v>
       </c>
       <c r="C73" t="s">
         <v>175</v>
       </c>
       <c r="D73" t="s">
         <v>24</v>
       </c>
       <c r="G73">
         <v>1</v>
       </c>
       <c r="H73">
         <v>1</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
@@ -3496,88 +3499,88 @@
       </c>
       <c r="G76">
         <v>2</v>
       </c>
       <c r="H76">
         <v>2</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:21">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" t="s">
         <v>184</v>
       </c>
       <c r="D77" t="s">
         <v>24</v>
       </c>
       <c r="E77">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="F77">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G77">
         <v>1</v>
       </c>
-      <c r="I77">
+      <c r="H77">
+        <v>1</v>
+      </c>
+      <c r="O77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:21">
       <c r="A78" t="s">
         <v>178</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" t="s">
         <v>186</v>
       </c>
       <c r="D78" t="s">
         <v>24</v>
       </c>
       <c r="E78">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="F78">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G78">
         <v>1</v>
       </c>
-      <c r="H78">
-[...2 lines deleted...]
-      <c r="O78">
+      <c r="I78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:21">
       <c r="A79" t="s">
         <v>178</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" t="s">
         <v>188</v>
       </c>
       <c r="D79" t="s">
         <v>24</v>
       </c>
       <c r="E79">
         <v>4</v>
       </c>
       <c r="G79">
         <v>1</v>
       </c>
       <c r="M79">
         <v>2</v>
       </c>
@@ -3744,77 +3747,77 @@
       </c>
       <c r="C86" t="s">
         <v>203</v>
       </c>
       <c r="D86" t="s">
         <v>24</v>
       </c>
       <c r="E86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:21">
       <c r="A87" t="s">
         <v>201</v>
       </c>
       <c r="B87" t="s">
         <v>204</v>
       </c>
       <c r="C87" t="s">
         <v>205</v>
       </c>
       <c r="D87" t="s">
         <v>24</v>
       </c>
       <c r="E87">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>6</v>
+      </c>
+      <c r="F87">
+        <v>2</v>
       </c>
     </row>
     <row r="88" spans="1:21">
       <c r="A88" t="s">
         <v>201</v>
       </c>
       <c r="B88" t="s">
         <v>206</v>
       </c>
       <c r="C88" t="s">
         <v>207</v>
       </c>
       <c r="D88" t="s">
         <v>24</v>
       </c>
       <c r="E88">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="H88">
+        <v>2</v>
+      </c>
+      <c r="N88">
+        <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:21">
       <c r="A89" t="s">
         <v>201</v>
       </c>
       <c r="B89" t="s">
         <v>208</v>
       </c>
       <c r="C89" t="s">
         <v>209</v>
       </c>
       <c r="D89" t="s">
         <v>24</v>
       </c>
       <c r="G89">
         <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:21">
       <c r="A90" t="s">
         <v>201</v>
       </c>
       <c r="B90" t="s">
         <v>210</v>
@@ -3846,94 +3849,94 @@
         <v>2</v>
       </c>
       <c r="G91">
         <v>4</v>
       </c>
       <c r="H91">
         <v>1</v>
       </c>
       <c r="K91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:21">
       <c r="A92" t="s">
         <v>214</v>
       </c>
       <c r="B92" t="s">
         <v>215</v>
       </c>
       <c r="C92" t="s">
         <v>216</v>
       </c>
       <c r="D92" t="s">
         <v>24</v>
       </c>
-      <c r="H92">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="E92">
+        <v>4</v>
       </c>
     </row>
     <row r="93" spans="1:21">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>217</v>
       </c>
       <c r="C93" t="s">
         <v>218</v>
       </c>
       <c r="D93" t="s">
         <v>24</v>
       </c>
-      <c r="E93">
-        <v>4</v>
+      <c r="F93">
+        <v>1</v>
+      </c>
+      <c r="G93">
+        <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:21">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>219</v>
       </c>
       <c r="C94" t="s">
         <v>220</v>
       </c>
       <c r="D94" t="s">
         <v>24</v>
       </c>
-      <c r="F94">
-[...2 lines deleted...]
-      <c r="G94">
+      <c r="H94">
+        <v>2</v>
+      </c>
+      <c r="I94">
+        <v>1</v>
+      </c>
+      <c r="K94">
         <v>2</v>
       </c>
     </row>
     <row r="95" spans="1:21">
       <c r="A95" t="s">
         <v>214</v>
       </c>
       <c r="B95" t="s">
         <v>221</v>
       </c>
       <c r="C95" t="s">
         <v>222</v>
       </c>
       <c r="D95" t="s">
         <v>24</v>
       </c>
       <c r="H95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:21">
       <c r="A96" t="s">
         <v>214</v>
       </c>
       <c r="B96" t="s">
@@ -3969,218 +3972,221 @@
         <v>4</v>
       </c>
       <c r="F97">
         <v>2</v>
       </c>
       <c r="G97">
         <v>2</v>
       </c>
       <c r="H97">
         <v>2</v>
       </c>
     </row>
     <row r="98" spans="1:21">
       <c r="A98" t="s">
         <v>227</v>
       </c>
       <c r="B98" t="s">
         <v>228</v>
       </c>
       <c r="C98" t="s">
         <v>229</v>
       </c>
       <c r="D98" t="s">
         <v>24</v>
       </c>
-      <c r="E98">
-[...1 lines deleted...]
-      </c>
       <c r="F98">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="G98">
+        <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:21">
       <c r="A99" t="s">
         <v>227</v>
       </c>
       <c r="B99" t="s">
         <v>230</v>
       </c>
       <c r="C99" t="s">
         <v>231</v>
       </c>
       <c r="D99" t="s">
         <v>24</v>
       </c>
+      <c r="E99">
+        <v>2</v>
+      </c>
       <c r="F99">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="H99">
+        <v>1</v>
+      </c>
+      <c r="I99">
+        <v>3</v>
       </c>
     </row>
     <row r="100" spans="1:21">
       <c r="A100" t="s">
         <v>227</v>
       </c>
       <c r="B100" t="s">
         <v>232</v>
       </c>
       <c r="C100" t="s">
         <v>233</v>
       </c>
       <c r="D100" t="s">
         <v>24</v>
       </c>
       <c r="F100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:21">
       <c r="A101" t="s">
         <v>227</v>
       </c>
       <c r="B101" t="s">
         <v>234</v>
       </c>
       <c r="C101" t="s">
         <v>235</v>
       </c>
       <c r="D101" t="s">
         <v>55</v>
       </c>
       <c r="I101">
         <v>2</v>
       </c>
     </row>
     <row r="102" spans="1:21">
       <c r="A102" t="s">
         <v>236</v>
       </c>
       <c r="B102" t="s">
         <v>237</v>
       </c>
       <c r="C102" t="s">
         <v>238</v>
       </c>
       <c r="D102" t="s">
         <v>24</v>
       </c>
       <c r="E102">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>6</v>
+      </c>
+      <c r="H102">
+        <v>1</v>
+      </c>
+      <c r="R102">
+        <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:21">
       <c r="A103" t="s">
         <v>236</v>
       </c>
       <c r="B103" t="s">
         <v>239</v>
       </c>
       <c r="C103" t="s">
         <v>240</v>
       </c>
       <c r="D103" t="s">
         <v>24</v>
       </c>
       <c r="E103">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>1</v>
+      </c>
+      <c r="F103">
+        <v>1</v>
+      </c>
+      <c r="G103">
+        <v>2</v>
+      </c>
+      <c r="P103">
+        <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:21">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>241</v>
       </c>
       <c r="C104" t="s">
         <v>242</v>
       </c>
       <c r="D104" t="s">
         <v>24</v>
       </c>
       <c r="E104">
         <v>2</v>
       </c>
       <c r="G104">
         <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:21">
       <c r="A105" t="s">
         <v>236</v>
       </c>
       <c r="B105" t="s">
         <v>243</v>
       </c>
       <c r="C105" t="s">
         <v>244</v>
       </c>
       <c r="D105" t="s">
         <v>24</v>
       </c>
       <c r="E105">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="106" spans="1:21">
       <c r="A106" t="s">
         <v>236</v>
       </c>
       <c r="B106" t="s">
         <v>245</v>
       </c>
       <c r="C106" t="s">
         <v>246</v>
       </c>
       <c r="D106" t="s">
         <v>24</v>
       </c>
       <c r="E106">
-        <v>4</v>
+        <v>2</v>
+      </c>
+      <c r="F106">
+        <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:21">
       <c r="A107" t="s">
         <v>236</v>
       </c>
       <c r="B107" t="s">
         <v>247</v>
       </c>
       <c r="C107" t="s">
         <v>248</v>
       </c>
       <c r="D107" t="s">
         <v>24</v>
       </c>
       <c r="R107">
         <v>2</v>
       </c>
     </row>
     <row r="108" spans="1:21">
       <c r="A108" t="s">
         <v>236</v>
       </c>
       <c r="B108" t="s">
         <v>249</v>
@@ -4190,86 +4196,86 @@
       </c>
       <c r="D108" t="s">
         <v>24</v>
       </c>
       <c r="R108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:21">
       <c r="A109" t="s">
         <v>236</v>
       </c>
       <c r="B109" t="s">
         <v>251</v>
       </c>
       <c r="C109" t="s">
         <v>252</v>
       </c>
       <c r="D109" t="s">
         <v>55</v>
       </c>
       <c r="E109">
         <v>2</v>
       </c>
       <c r="F109">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G109">
-        <v>4</v>
+        <v>3</v>
+      </c>
+      <c r="L109">
+        <v>1</v>
       </c>
       <c r="R109">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:21">
       <c r="A110" t="s">
         <v>236</v>
       </c>
       <c r="B110" t="s">
         <v>253</v>
       </c>
       <c r="C110" t="s">
         <v>254</v>
       </c>
       <c r="D110" t="s">
         <v>55</v>
       </c>
       <c r="E110">
         <v>2</v>
       </c>
       <c r="F110">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G110">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="R110">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:21">
       <c r="A111" t="s">
         <v>255</v>
       </c>
       <c r="B111" t="s">
         <v>256</v>
       </c>
       <c r="C111" t="s">
         <v>257</v>
       </c>
       <c r="D111" t="s">
         <v>24</v>
       </c>
       <c r="E111">
         <v>1</v>
       </c>
       <c r="G111">
         <v>3</v>
       </c>
       <c r="H111">
         <v>1</v>
       </c>
       <c r="I111">
@@ -4357,158 +4363,161 @@
       </c>
       <c r="G115">
         <v>1</v>
       </c>
       <c r="H115">
         <v>1</v>
       </c>
       <c r="R115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:21">
       <c r="A116" t="s">
         <v>266</v>
       </c>
       <c r="B116" t="s">
         <v>267</v>
       </c>
       <c r="C116" t="s">
         <v>268</v>
       </c>
       <c r="D116" t="s">
         <v>24</v>
       </c>
       <c r="E116">
-        <v>2</v>
+        <v>5</v>
+      </c>
+      <c r="G116">
+        <v>6</v>
+      </c>
+      <c r="H116">
+        <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:21">
       <c r="A117" t="s">
         <v>266</v>
       </c>
       <c r="B117" t="s">
         <v>269</v>
       </c>
       <c r="C117" t="s">
         <v>270</v>
       </c>
       <c r="D117" t="s">
         <v>24</v>
       </c>
       <c r="E117">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="118" spans="1:21">
       <c r="A118" t="s">
         <v>266</v>
       </c>
       <c r="B118" t="s">
         <v>271</v>
       </c>
       <c r="C118" t="s">
         <v>272</v>
       </c>
       <c r="D118" t="s">
         <v>55</v>
       </c>
       <c r="E118">
         <v>1</v>
       </c>
       <c r="G118">
         <v>4</v>
       </c>
       <c r="H118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:21">
       <c r="A119" t="s">
         <v>273</v>
       </c>
       <c r="B119" t="s">
         <v>274</v>
       </c>
       <c r="C119" t="s">
         <v>275</v>
       </c>
       <c r="D119" t="s">
         <v>24</v>
       </c>
       <c r="E119">
         <v>4</v>
       </c>
+      <c r="F119">
+        <v>1</v>
+      </c>
       <c r="G119">
         <v>3</v>
       </c>
       <c r="H119">
         <v>4</v>
       </c>
     </row>
     <row r="120" spans="1:21">
       <c r="A120" t="s">
         <v>273</v>
       </c>
       <c r="B120" t="s">
         <v>276</v>
       </c>
       <c r="C120" t="s">
         <v>277</v>
       </c>
       <c r="D120" t="s">
         <v>24</v>
       </c>
       <c r="F120">
         <v>2</v>
       </c>
-      <c r="H120">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="121" spans="1:21">
       <c r="A121" t="s">
         <v>273</v>
       </c>
       <c r="B121" t="s">
         <v>278</v>
       </c>
       <c r="C121" t="s">
         <v>279</v>
       </c>
       <c r="D121" t="s">
         <v>24</v>
       </c>
       <c r="F121">
         <v>2</v>
       </c>
+      <c r="H121">
+        <v>2</v>
+      </c>
     </row>
     <row r="122" spans="1:21">
       <c r="A122" t="s">
         <v>273</v>
       </c>
       <c r="B122" t="s">
         <v>280</v>
       </c>
       <c r="C122" t="s">
         <v>281</v>
       </c>
       <c r="D122" t="s">
         <v>24</v>
       </c>
       <c r="F122">
         <v>2</v>
       </c>
       <c r="G122">
         <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:21">
       <c r="A123" t="s">
         <v>273</v>
       </c>
@@ -4537,152 +4546,152 @@
       </c>
       <c r="D124" t="s">
         <v>24</v>
       </c>
       <c r="E124">
         <v>2</v>
       </c>
       <c r="G124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:21">
       <c r="A125" t="s">
         <v>273</v>
       </c>
       <c r="B125" t="s">
         <v>286</v>
       </c>
       <c r="C125" t="s">
         <v>287</v>
       </c>
       <c r="D125" t="s">
         <v>55</v>
       </c>
       <c r="E125">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F125">
         <v>1</v>
       </c>
-      <c r="G125">
+      <c r="J125">
+        <v>2</v>
+      </c>
+      <c r="M125">
+        <v>1</v>
+      </c>
+      <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:21">
       <c r="A126" t="s">
         <v>273</v>
       </c>
       <c r="B126" t="s">
         <v>288</v>
       </c>
       <c r="C126" t="s">
         <v>289</v>
       </c>
       <c r="D126" t="s">
         <v>55</v>
       </c>
       <c r="E126">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F126">
         <v>1</v>
       </c>
-      <c r="J126">
-[...5 lines deleted...]
-      <c r="P126">
+      <c r="G126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:21">
       <c r="A127" t="s">
         <v>290</v>
       </c>
       <c r="B127" t="s">
         <v>291</v>
       </c>
       <c r="C127" t="s">
         <v>292</v>
       </c>
       <c r="D127" t="s">
         <v>24</v>
       </c>
-      <c r="E127">
-[...4 lines deleted...]
-      </c>
       <c r="H127">
-        <v>6</v>
+        <v>1</v>
+      </c>
+      <c r="P127">
+        <v>2</v>
       </c>
     </row>
     <row r="128" spans="1:21">
       <c r="A128" t="s">
         <v>290</v>
       </c>
       <c r="B128" t="s">
         <v>293</v>
       </c>
       <c r="C128" t="s">
         <v>294</v>
       </c>
       <c r="D128" t="s">
         <v>24</v>
       </c>
+      <c r="E128">
+        <v>2</v>
+      </c>
+      <c r="F128">
+        <v>2</v>
+      </c>
       <c r="H128">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="129" spans="1:21">
       <c r="A129" t="s">
         <v>290</v>
       </c>
       <c r="B129" t="s">
         <v>295</v>
       </c>
       <c r="C129" t="s">
         <v>296</v>
       </c>
       <c r="D129" t="s">
         <v>24</v>
       </c>
       <c r="E129">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F129">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H129">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="130" spans="1:21">
       <c r="A130" t="s">
         <v>290</v>
       </c>
       <c r="B130" t="s">
         <v>297</v>
       </c>
       <c r="C130" t="s">
         <v>298</v>
       </c>
       <c r="D130" t="s">
         <v>24</v>
       </c>
       <c r="F130">
         <v>1</v>
       </c>
       <c r="G130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:21">
       <c r="A131" t="s">
         <v>290</v>
@@ -4795,308 +4804,311 @@
       </c>
       <c r="C136" t="s">
         <v>311</v>
       </c>
       <c r="D136" t="s">
         <v>55</v>
       </c>
       <c r="I136">
         <v>2</v>
       </c>
     </row>
     <row r="137" spans="1:21">
       <c r="A137" t="s">
         <v>312</v>
       </c>
       <c r="B137" t="s">
         <v>313</v>
       </c>
       <c r="C137" t="s">
         <v>314</v>
       </c>
       <c r="D137" t="s">
         <v>24</v>
       </c>
       <c r="E137">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="138" spans="1:21">
       <c r="A138" t="s">
         <v>312</v>
       </c>
       <c r="B138" t="s">
         <v>315</v>
       </c>
       <c r="C138" t="s">
         <v>316</v>
       </c>
       <c r="D138" t="s">
         <v>24</v>
       </c>
-      <c r="E138">
-        <v>4</v>
+      <c r="H138">
+        <v>2</v>
       </c>
     </row>
     <row r="139" spans="1:21">
       <c r="A139" t="s">
         <v>312</v>
       </c>
       <c r="B139" t="s">
         <v>317</v>
       </c>
       <c r="C139" t="s">
         <v>318</v>
       </c>
       <c r="D139" t="s">
         <v>24</v>
       </c>
-      <c r="H139">
-        <v>2</v>
+      <c r="E139">
+        <v>2</v>
+      </c>
+      <c r="G139">
+        <v>3</v>
       </c>
     </row>
     <row r="140" spans="1:21">
       <c r="A140" t="s">
         <v>312</v>
       </c>
       <c r="B140" t="s">
         <v>319</v>
       </c>
       <c r="C140" t="s">
         <v>320</v>
       </c>
       <c r="D140" t="s">
         <v>24</v>
       </c>
       <c r="E140">
         <v>1</v>
       </c>
       <c r="F140">
         <v>1</v>
       </c>
       <c r="H140">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="141" spans="1:21">
       <c r="A141" t="s">
         <v>312</v>
       </c>
       <c r="B141" t="s">
         <v>321</v>
       </c>
       <c r="C141" t="s">
         <v>322</v>
       </c>
       <c r="D141" t="s">
         <v>24</v>
       </c>
       <c r="H141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:21">
       <c r="A142" t="s">
         <v>312</v>
       </c>
       <c r="B142" t="s">
         <v>323</v>
       </c>
       <c r="C142" t="s">
         <v>324</v>
       </c>
       <c r="D142" t="s">
         <v>55</v>
       </c>
       <c r="E142">
         <v>3</v>
       </c>
       <c r="G142">
         <v>1</v>
       </c>
+      <c r="K142">
+        <v>1</v>
+      </c>
     </row>
     <row r="143" spans="1:21">
       <c r="A143" t="s">
         <v>325</v>
       </c>
       <c r="B143" t="s">
         <v>326</v>
       </c>
       <c r="C143" t="s">
         <v>327</v>
       </c>
       <c r="D143" t="s">
         <v>24</v>
       </c>
       <c r="F143">
         <v>1</v>
       </c>
-      <c r="P143">
+      <c r="G143">
         <v>2</v>
       </c>
     </row>
     <row r="144" spans="1:21">
       <c r="A144" t="s">
         <v>325</v>
       </c>
       <c r="B144" t="s">
         <v>328</v>
       </c>
       <c r="C144" t="s">
         <v>329</v>
       </c>
       <c r="D144" t="s">
         <v>24</v>
       </c>
       <c r="E144">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="145" spans="1:21">
       <c r="A145" t="s">
         <v>325</v>
       </c>
       <c r="B145" t="s">
         <v>330</v>
       </c>
       <c r="C145" t="s">
         <v>331</v>
       </c>
       <c r="D145" t="s">
         <v>24</v>
       </c>
+      <c r="E145">
+        <v>1</v>
+      </c>
       <c r="F145">
         <v>1</v>
       </c>
-      <c r="G145">
-        <v>2</v>
+      <c r="H145">
+        <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:21">
       <c r="A146" t="s">
         <v>325</v>
       </c>
       <c r="B146" t="s">
         <v>332</v>
       </c>
       <c r="C146" t="s">
         <v>333</v>
       </c>
       <c r="D146" t="s">
         <v>24</v>
       </c>
-      <c r="E146">
+      <c r="F146">
+        <v>1</v>
+      </c>
+      <c r="P146">
         <v>2</v>
       </c>
     </row>
     <row r="147" spans="1:21">
       <c r="A147" t="s">
         <v>325</v>
       </c>
       <c r="B147" t="s">
         <v>334</v>
       </c>
       <c r="C147" t="s">
         <v>335</v>
       </c>
       <c r="D147" t="s">
         <v>24</v>
       </c>
       <c r="J147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:21">
       <c r="A148" t="s">
         <v>325</v>
       </c>
       <c r="B148" t="s">
         <v>336</v>
       </c>
       <c r="C148" t="s">
         <v>337</v>
       </c>
       <c r="D148" t="s">
         <v>24</v>
       </c>
       <c r="F148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:21">
       <c r="A149" t="s">
         <v>325</v>
       </c>
       <c r="B149" t="s">
         <v>338</v>
       </c>
       <c r="C149" t="s">
         <v>339</v>
       </c>
       <c r="D149" t="s">
         <v>55</v>
       </c>
-      <c r="E149">
-        <v>1</v>
+      <c r="G149">
+        <v>2</v>
       </c>
       <c r="H149">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I149">
         <v>1</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:21">
       <c r="A150" t="s">
         <v>325</v>
       </c>
       <c r="B150" t="s">
         <v>340</v>
       </c>
       <c r="C150" t="s">
         <v>341</v>
       </c>
       <c r="D150" t="s">
         <v>55</v>
       </c>
-      <c r="G150">
-        <v>2</v>
+      <c r="E150">
+        <v>1</v>
       </c>
       <c r="H150">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I150">
         <v>1</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:21">
       <c r="A151" t="s">
         <v>342</v>
       </c>
       <c r="B151" t="s">
         <v>343</v>
       </c>
       <c r="C151" t="s">
         <v>344</v>
       </c>
       <c r="D151" t="s">
         <v>24</v>
       </c>
       <c r="E151">
         <v>1</v>
       </c>
     </row>
@@ -5152,231 +5164,231 @@
       </c>
       <c r="E154">
         <v>3</v>
       </c>
       <c r="H154">
         <v>1</v>
       </c>
       <c r="J154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:21">
       <c r="A155" t="s">
         <v>351</v>
       </c>
       <c r="B155" t="s">
         <v>352</v>
       </c>
       <c r="C155" t="s">
         <v>353</v>
       </c>
       <c r="D155" t="s">
         <v>24</v>
       </c>
       <c r="E155">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F155">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="156" spans="1:21">
       <c r="A156" t="s">
         <v>351</v>
       </c>
       <c r="B156" t="s">
         <v>354</v>
       </c>
       <c r="C156" t="s">
         <v>355</v>
       </c>
       <c r="D156" t="s">
         <v>24</v>
       </c>
-      <c r="H156">
+      <c r="G156">
         <v>2</v>
       </c>
     </row>
     <row r="157" spans="1:21">
       <c r="A157" t="s">
         <v>351</v>
       </c>
       <c r="B157" t="s">
         <v>356</v>
       </c>
       <c r="C157" t="s">
         <v>357</v>
       </c>
       <c r="D157" t="s">
         <v>24</v>
       </c>
       <c r="E157">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F157">
-        <v>3</v>
+        <v>6</v>
+      </c>
+      <c r="G157">
+        <v>2</v>
+      </c>
+      <c r="H157">
+        <v>3</v>
+      </c>
+      <c r="I157">
+        <v>1</v>
+      </c>
+      <c r="K157">
+        <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:21">
       <c r="A158" t="s">
         <v>351</v>
       </c>
       <c r="B158" t="s">
         <v>358</v>
       </c>
       <c r="C158" t="s">
         <v>359</v>
       </c>
       <c r="D158" t="s">
         <v>24</v>
       </c>
-      <c r="G158">
+      <c r="H158">
         <v>2</v>
       </c>
     </row>
     <row r="159" spans="1:21">
       <c r="A159" t="s">
         <v>351</v>
       </c>
       <c r="B159" t="s">
         <v>360</v>
       </c>
       <c r="C159" t="s">
         <v>361</v>
       </c>
       <c r="D159" t="s">
         <v>24</v>
       </c>
-      <c r="E159">
-[...2 lines deleted...]
-      <c r="H159">
+      <c r="L159">
         <v>1</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:21">
       <c r="A160" t="s">
         <v>351</v>
       </c>
       <c r="B160" t="s">
         <v>362</v>
       </c>
       <c r="C160" t="s">
         <v>363</v>
       </c>
       <c r="D160" t="s">
         <v>24</v>
       </c>
-      <c r="L160">
+      <c r="E160">
+        <v>2</v>
+      </c>
+      <c r="H160">
         <v>1</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:21">
       <c r="A161" t="s">
         <v>351</v>
       </c>
       <c r="B161" t="s">
         <v>364</v>
       </c>
       <c r="C161" t="s">
         <v>365</v>
       </c>
       <c r="D161" t="s">
         <v>24</v>
       </c>
       <c r="H161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:21">
       <c r="A162" t="s">
         <v>351</v>
       </c>
       <c r="B162" t="s">
         <v>366</v>
       </c>
       <c r="C162" t="s">
         <v>367</v>
       </c>
       <c r="D162" t="s">
         <v>55</v>
       </c>
       <c r="E162">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F162">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G162">
+        <v>5</v>
+      </c>
+      <c r="H162">
+        <v>1</v>
+      </c>
+      <c r="I162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:21">
       <c r="A163" t="s">
         <v>351</v>
       </c>
       <c r="B163" t="s">
         <v>368</v>
       </c>
       <c r="C163" t="s">
         <v>369</v>
       </c>
       <c r="D163" t="s">
         <v>55</v>
       </c>
       <c r="E163">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F163">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G163">
-        <v>5</v>
-[...4 lines deleted...]
-      <c r="I163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:21">
       <c r="A164" t="s">
         <v>370</v>
       </c>
       <c r="B164" t="s">
         <v>371</v>
       </c>
       <c r="C164" t="s">
         <v>372</v>
       </c>
       <c r="D164" t="s">
         <v>24</v>
       </c>
       <c r="E164">
         <v>2</v>
       </c>
       <c r="F164">
         <v>2</v>
       </c>
     </row>
     <row r="165" spans="1:21">
       <c r="A165" t="s">