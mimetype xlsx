--- v3 (2026-06-03)
+++ v4 (2026-06-24)
@@ -80,569 +80,569 @@
   <si>
     <t>噶瑪蘭族</t>
   </si>
   <si>
     <t>太魯閣族</t>
   </si>
   <si>
     <t>撒奇萊雅族</t>
   </si>
   <si>
     <t>賽德克族</t>
   </si>
   <si>
     <t>拉阿魯哇族</t>
   </si>
   <si>
     <t>卡那卡那富族</t>
   </si>
   <si>
     <t>未認定族別(其他)</t>
   </si>
   <si>
     <t>彰化市</t>
   </si>
   <si>
+    <t>074605</t>
+  </si>
+  <si>
+    <t>縣立南興國小</t>
+  </si>
+  <si>
+    <t>國民小學</t>
+  </si>
+  <si>
+    <t>074601</t>
+  </si>
+  <si>
+    <t>縣立中山國小</t>
+  </si>
+  <si>
+    <t>074609</t>
+  </si>
+  <si>
+    <t>縣立聯興國小</t>
+  </si>
+  <si>
+    <t>074775</t>
+  </si>
+  <si>
+    <t>縣立大成國小</t>
+  </si>
+  <si>
+    <t>074604</t>
+  </si>
+  <si>
+    <t>縣立南郭國小</t>
+  </si>
+  <si>
+    <t>074610</t>
+  </si>
+  <si>
+    <t>縣立大竹國小</t>
+  </si>
+  <si>
     <t>074612</t>
   </si>
   <si>
     <t>縣立快官國小</t>
   </si>
   <si>
-    <t>國民小學</t>
-[...11 lines deleted...]
-    <t>縣立南郭國小</t>
+    <t>074603</t>
+  </si>
+  <si>
+    <t>縣立平和國小</t>
+  </si>
+  <si>
+    <t>074614</t>
+  </si>
+  <si>
+    <t>縣立忠孝國小</t>
+  </si>
+  <si>
+    <t>074774</t>
+  </si>
+  <si>
+    <t>縣立信義國(中)小</t>
+  </si>
+  <si>
+    <t>074607</t>
+  </si>
+  <si>
+    <t>縣立泰和國小</t>
   </si>
   <si>
     <t>074606</t>
   </si>
   <si>
     <t>縣立東芳國小</t>
   </si>
   <si>
-    <t>074605</t>
-[...28 lines deleted...]
-  <si>
     <t>074602</t>
   </si>
   <si>
     <t>縣立民生國小</t>
   </si>
   <si>
-    <t>074774</t>
-[...16 lines deleted...]
-  <si>
     <t>074611</t>
   </si>
   <si>
     <t>縣立國聖國小</t>
   </si>
   <si>
     <t>074608</t>
   </si>
   <si>
     <t>縣立三民國小</t>
   </si>
   <si>
     <t>074308</t>
   </si>
   <si>
     <t>縣立彰化藝術高中</t>
   </si>
   <si>
     <t>國民中學</t>
   </si>
   <si>
+    <t>074538</t>
+  </si>
+  <si>
+    <t>縣立彰興國中</t>
+  </si>
+  <si>
+    <t>074507</t>
+  </si>
+  <si>
+    <t>縣立彰德國中</t>
+  </si>
+  <si>
+    <t>074505</t>
+  </si>
+  <si>
+    <t>縣立陽明國中</t>
+  </si>
+  <si>
     <t>074541</t>
   </si>
   <si>
     <t>縣立信義國中(小)</t>
   </si>
   <si>
+    <t>074506</t>
+  </si>
+  <si>
+    <t>縣立彰安國中</t>
+  </si>
+  <si>
     <t>071311</t>
   </si>
   <si>
     <t>私立精誠高中</t>
   </si>
   <si>
-    <t>074538</t>
-[...22 lines deleted...]
-  <si>
     <t>074540</t>
   </si>
   <si>
     <t>縣立彰泰國中</t>
   </si>
   <si>
     <t>芬園鄉</t>
   </si>
   <si>
     <t>074618</t>
   </si>
   <si>
     <t>縣立同安國小</t>
   </si>
   <si>
     <t>074617</t>
   </si>
   <si>
     <t>縣立寶山國小</t>
   </si>
   <si>
     <t>074615</t>
   </si>
   <si>
     <t>縣立芬園國小</t>
   </si>
   <si>
     <t>074509</t>
   </si>
   <si>
     <t>縣立芬園國中</t>
   </si>
   <si>
     <t>花壇鄉</t>
   </si>
   <si>
+    <t>074621</t>
+  </si>
+  <si>
+    <t>縣立花壇國小</t>
+  </si>
+  <si>
+    <t>074625</t>
+  </si>
+  <si>
+    <t>縣立三春國小</t>
+  </si>
+  <si>
     <t>074626</t>
   </si>
   <si>
     <t>縣立白沙國小</t>
   </si>
   <si>
-    <t>074621</t>
-[...4 lines deleted...]
-  <si>
     <t>074623</t>
   </si>
   <si>
     <t>縣立華南國小</t>
   </si>
   <si>
-    <t>074625</t>
-[...4 lines deleted...]
-  <si>
     <t>074622</t>
   </si>
   <si>
     <t>縣立文祥國小</t>
   </si>
   <si>
     <t>074624</t>
   </si>
   <si>
     <t>縣立僑愛國小</t>
   </si>
   <si>
     <t>074526</t>
   </si>
   <si>
     <t>縣立花壇國中</t>
   </si>
   <si>
     <t>秀水鄉</t>
   </si>
   <si>
+    <t>074654</t>
+  </si>
+  <si>
+    <t>縣立秀水國小</t>
+  </si>
+  <si>
     <t>074657</t>
   </si>
   <si>
     <t>縣立明正國小</t>
   </si>
   <si>
-    <t>074654</t>
-[...4 lines deleted...]
-  <si>
     <t>074655</t>
   </si>
   <si>
     <t>縣立馬興國小</t>
   </si>
   <si>
     <t>074656</t>
   </si>
   <si>
     <t>縣立華龍國小</t>
   </si>
   <si>
     <t>074658</t>
   </si>
   <si>
     <t>縣立陝西國小</t>
   </si>
   <si>
     <t>074522</t>
   </si>
   <si>
     <t>縣立秀水國中</t>
   </si>
   <si>
     <t>鹿港鎮</t>
   </si>
   <si>
+    <t>074644</t>
+  </si>
+  <si>
+    <t>縣立草港國小</t>
+  </si>
+  <si>
+    <t>074643</t>
+  </si>
+  <si>
+    <t>縣立新興國小</t>
+  </si>
+  <si>
+    <t>074645</t>
+  </si>
+  <si>
+    <t>縣立頂番國小</t>
+  </si>
+  <si>
+    <t>074641</t>
+  </si>
+  <si>
+    <t>縣立洛津國小</t>
+  </si>
+  <si>
     <t>074771</t>
   </si>
   <si>
     <t>縣立鹿東國小</t>
   </si>
   <si>
-    <t>074645</t>
-[...22 lines deleted...]
-  <si>
     <t>074639</t>
   </si>
   <si>
     <t>縣立鹿港國小</t>
   </si>
   <si>
     <t>074646</t>
   </si>
   <si>
     <t>縣立東興國小</t>
   </si>
   <si>
     <t>074642</t>
   </si>
   <si>
     <t>縣立海埔國小</t>
   </si>
   <si>
+    <t>074778</t>
+  </si>
+  <si>
+    <t>縣立鹿江國際國(中)小</t>
+  </si>
+  <si>
     <t>074640</t>
   </si>
   <si>
     <t>縣立文開國小</t>
   </si>
   <si>
-    <t>074778</t>
-[...4 lines deleted...]
-  <si>
     <t>074503</t>
   </si>
   <si>
     <t>縣立鹿鳴國中</t>
   </si>
   <si>
     <t>福興鄉</t>
   </si>
   <si>
+    <t>074652</t>
+  </si>
+  <si>
+    <t>縣立日新國小</t>
+  </si>
+  <si>
     <t>074650</t>
   </si>
   <si>
     <t>縣立大興國小</t>
   </si>
   <si>
-    <t>074652</t>
-[...4 lines deleted...]
-  <si>
     <t>074649</t>
   </si>
   <si>
     <t>縣立西勢國小</t>
   </si>
   <si>
     <t>074647</t>
   </si>
   <si>
     <t>縣立管嶼國小</t>
   </si>
   <si>
     <t>074651</t>
   </si>
   <si>
     <t>縣立永豐國小</t>
   </si>
   <si>
     <t>074521</t>
   </si>
   <si>
     <t>縣立福興國中</t>
   </si>
   <si>
     <t>074502</t>
   </si>
   <si>
     <t>縣立鹿港國中</t>
   </si>
   <si>
     <t>線西鄉</t>
   </si>
   <si>
     <t>074633</t>
   </si>
   <si>
     <t>縣立線西國小</t>
   </si>
   <si>
     <t>和美鎮</t>
   </si>
   <si>
     <t>074631</t>
   </si>
   <si>
     <t>縣立新庄國小</t>
   </si>
   <si>
+    <t>074627</t>
+  </si>
+  <si>
+    <t>縣立和美國小</t>
+  </si>
+  <si>
+    <t>074628</t>
+  </si>
+  <si>
+    <t>縣立和東國小</t>
+  </si>
+  <si>
     <t>074769</t>
   </si>
   <si>
     <t>縣立和仁國小</t>
   </si>
   <si>
-    <t>074627</t>
-[...4 lines deleted...]
-  <si>
     <t>074629</t>
   </si>
   <si>
     <t>縣立大嘉國小</t>
   </si>
   <si>
     <t>074632</t>
   </si>
   <si>
     <t>縣立培英國小</t>
   </si>
   <si>
-    <t>074628</t>
-[...4 lines deleted...]
-  <si>
     <t>074630</t>
   </si>
   <si>
     <t>縣立大榮國小</t>
   </si>
   <si>
+    <t>074323</t>
+  </si>
+  <si>
+    <t>縣立和美高中</t>
+  </si>
+  <si>
     <t>074535</t>
   </si>
   <si>
     <t>縣立和群國中</t>
   </si>
   <si>
-    <t>074323</t>
-[...4 lines deleted...]
-  <si>
     <t>伸港鄉</t>
   </si>
   <si>
+    <t>074635</t>
+  </si>
+  <si>
+    <t>縣立新港國小</t>
+  </si>
+  <si>
     <t>074638</t>
   </si>
   <si>
     <t>縣立大同國小</t>
   </si>
   <si>
     <t>074637</t>
   </si>
   <si>
     <t>縣立伸仁國小</t>
   </si>
   <si>
-    <t>074635</t>
-[...4 lines deleted...]
-  <si>
     <t>074636</t>
   </si>
   <si>
     <t>縣立伸東國小</t>
   </si>
   <si>
     <t>074524</t>
   </si>
   <si>
     <t>縣立伸港國中</t>
   </si>
   <si>
     <t>員林市</t>
   </si>
   <si>
+    <t>074682</t>
+  </si>
+  <si>
+    <t>縣立靜修國小</t>
+  </si>
+  <si>
     <t>074683</t>
   </si>
   <si>
     <t>縣立僑信國小</t>
   </si>
   <si>
-    <t>074682</t>
-[...4 lines deleted...]
-  <si>
     <t>074680</t>
   </si>
   <si>
     <t>縣立員林國小</t>
   </si>
   <si>
     <t>074684</t>
   </si>
   <si>
     <t>縣立員東國小</t>
   </si>
   <si>
+    <t>074681</t>
+  </si>
+  <si>
+    <t>縣立育英國小</t>
+  </si>
+  <si>
     <t>074686</t>
   </si>
   <si>
     <t>縣立東山國小</t>
   </si>
   <si>
     <t>074687</t>
   </si>
   <si>
     <t>縣立青山國小</t>
   </si>
   <si>
     <t>074685</t>
   </si>
   <si>
     <t>縣立饒明國小</t>
   </si>
   <si>
-    <t>074681</t>
-[...4 lines deleted...]
-  <si>
     <t>074536</t>
   </si>
   <si>
     <t>縣立大同國中</t>
   </si>
   <si>
     <t>074510</t>
   </si>
   <si>
     <t>縣立員林國中</t>
   </si>
   <si>
     <t>074511</t>
   </si>
   <si>
     <t>縣立明倫國中</t>
   </si>
   <si>
     <t>社頭鄉</t>
   </si>
   <si>
     <t>074708</t>
   </si>
   <si>
     <t>縣立湳雅國小</t>
@@ -659,185 +659,185 @@
   <si>
     <t>縣立社頭國小</t>
   </si>
   <si>
     <t>074706</t>
   </si>
   <si>
     <t>縣立朝興國小</t>
   </si>
   <si>
     <t>074772</t>
   </si>
   <si>
     <t>縣立舊社國小</t>
   </si>
   <si>
     <t>074530</t>
   </si>
   <si>
     <t>縣立社頭國中</t>
   </si>
   <si>
     <t>永靖鄉</t>
   </si>
   <si>
+    <t>074693</t>
+  </si>
+  <si>
+    <t>縣立永靖國小</t>
+  </si>
+  <si>
+    <t>074697</t>
+  </si>
+  <si>
+    <t>縣立德興國小</t>
+  </si>
+  <si>
     <t>074694</t>
   </si>
   <si>
     <t>縣立福德國小</t>
   </si>
   <si>
-    <t>074697</t>
-[...10 lines deleted...]
-  <si>
     <t>074696</t>
   </si>
   <si>
     <t>縣立福興國小</t>
   </si>
   <si>
     <t>074695</t>
   </si>
   <si>
     <t>縣立永興國小</t>
   </si>
   <si>
     <t>074527</t>
   </si>
   <si>
     <t>縣立永靖國中</t>
   </si>
   <si>
     <t>埔心鄉</t>
   </si>
   <si>
     <t>074675</t>
   </si>
   <si>
     <t>縣立舊館國小</t>
   </si>
   <si>
     <t>074679</t>
   </si>
   <si>
     <t>縣立明聖國小</t>
   </si>
   <si>
     <t>074673</t>
   </si>
   <si>
     <t>縣立埔心國小</t>
   </si>
   <si>
     <t>074520</t>
   </si>
   <si>
     <t>縣立埔心國中</t>
   </si>
   <si>
     <t>溪湖鎮</t>
   </si>
   <si>
+    <t>074777</t>
+  </si>
+  <si>
+    <t>縣立湖北國小</t>
+  </si>
+  <si>
     <t>074663</t>
   </si>
   <si>
     <t>縣立湖東國小</t>
   </si>
   <si>
-    <t>074777</t>
-[...4 lines deleted...]
-  <si>
     <t>074665</t>
   </si>
   <si>
     <t>縣立媽厝國小</t>
   </si>
   <si>
     <t>074660</t>
   </si>
   <si>
     <t>縣立溪湖國小</t>
   </si>
   <si>
     <t>074664</t>
   </si>
   <si>
     <t>縣立湖南國小</t>
   </si>
   <si>
     <t>074662</t>
   </si>
   <si>
     <t>縣立湖西國小</t>
   </si>
   <si>
     <t>074661</t>
   </si>
   <si>
     <t>縣立東溪國小</t>
   </si>
   <si>
     <t>074339</t>
   </si>
   <si>
     <t>縣立成功高中</t>
   </si>
   <si>
     <t>074518</t>
   </si>
   <si>
     <t>縣立溪湖國中</t>
   </si>
   <si>
     <t>大村鄉</t>
   </si>
   <si>
+    <t>074689</t>
+  </si>
+  <si>
+    <t>縣立大村國小</t>
+  </si>
+  <si>
     <t>074691</t>
   </si>
   <si>
     <t>縣立村上國小</t>
   </si>
   <si>
-    <t>074689</t>
-[...4 lines deleted...]
-  <si>
     <t>074690</t>
   </si>
   <si>
     <t>縣立大西國小</t>
   </si>
   <si>
     <t>074692</t>
   </si>
   <si>
     <t>縣立村東國小</t>
   </si>
   <si>
     <t>074525</t>
   </si>
   <si>
     <t>縣立大村國中</t>
   </si>
   <si>
     <t>埔鹽鄉</t>
   </si>
   <si>
     <t>074666</t>
   </si>
   <si>
     <t>縣立埔鹽國小</t>
@@ -887,285 +887,285 @@
   <si>
     <t>縣立三潭國小</t>
   </si>
   <si>
     <t>074703</t>
   </si>
   <si>
     <t>縣立明禮國小</t>
   </si>
   <si>
     <t>074328</t>
   </si>
   <si>
     <t>縣立田中高中</t>
   </si>
   <si>
     <t>071317</t>
   </si>
   <si>
     <t>私立文興高中</t>
   </si>
   <si>
     <t>北斗鎮</t>
   </si>
   <si>
+    <t>074712</t>
+  </si>
+  <si>
+    <t>縣立北斗國小</t>
+  </si>
+  <si>
     <t>074713</t>
   </si>
   <si>
     <t>縣立萬來國小</t>
   </si>
   <si>
     <t>074716</t>
   </si>
   <si>
     <t>縣立螺陽國小</t>
   </si>
   <si>
-    <t>074712</t>
-[...4 lines deleted...]
-  <si>
     <t>074714</t>
   </si>
   <si>
     <t>縣立螺青國小</t>
   </si>
   <si>
     <t>074501</t>
   </si>
   <si>
     <t>縣立北斗國中</t>
   </si>
   <si>
     <t>田尾鄉</t>
   </si>
   <si>
     <t>074717</t>
   </si>
   <si>
     <t>縣立田尾國小</t>
   </si>
   <si>
     <t>074720</t>
   </si>
   <si>
     <t>縣立仁豐國小</t>
   </si>
   <si>
     <t>074718</t>
   </si>
   <si>
     <t>縣立南鎮國小</t>
   </si>
   <si>
     <t>074719</t>
   </si>
   <si>
     <t>縣立陸豐國小</t>
   </si>
   <si>
     <t>074531</t>
   </si>
   <si>
     <t>縣立田尾國中</t>
   </si>
   <si>
     <t>埤頭鄉</t>
   </si>
   <si>
+    <t>074721</t>
+  </si>
+  <si>
+    <t>縣立埤頭國小</t>
+  </si>
+  <si>
     <t>074723</t>
   </si>
   <si>
     <t>縣立豐崙國小</t>
   </si>
   <si>
-    <t>074721</t>
-[...4 lines deleted...]
-  <si>
     <t>074725</t>
   </si>
   <si>
     <t>縣立中和國小</t>
   </si>
   <si>
     <t>074722</t>
   </si>
   <si>
     <t>縣立合興國小</t>
   </si>
   <si>
     <t>074724</t>
   </si>
   <si>
     <t>縣立芙朝國小</t>
   </si>
   <si>
     <t>074534</t>
   </si>
   <si>
     <t>縣立埤頭國中</t>
   </si>
   <si>
     <t>溪州鄉</t>
   </si>
   <si>
     <t>074727</t>
   </si>
   <si>
     <t>縣立溪州國小</t>
   </si>
   <si>
     <t>074734</t>
   </si>
   <si>
     <t>縣立大莊國小</t>
   </si>
   <si>
+    <t>074732</t>
+  </si>
+  <si>
+    <t>縣立成功國小</t>
+  </si>
+  <si>
     <t>074729</t>
   </si>
   <si>
     <t>縣立三條國小</t>
   </si>
   <si>
-    <t>074732</t>
-[...2 lines deleted...]
-    <t>縣立成功國小</t>
+    <t>074733</t>
+  </si>
+  <si>
+    <t>縣立圳寮國小</t>
   </si>
   <si>
     <t>074731</t>
   </si>
   <si>
     <t>縣立潮洋國小</t>
   </si>
   <si>
-    <t>074733</t>
-[...2 lines deleted...]
-    <t>縣立圳寮國小</t>
+    <t>074533</t>
+  </si>
+  <si>
+    <t>縣立溪陽國中</t>
   </si>
   <si>
     <t>074532</t>
   </si>
   <si>
     <t>縣立溪州國中</t>
   </si>
   <si>
-    <t>074533</t>
-[...4 lines deleted...]
-  <si>
     <t>竹塘鄉</t>
   </si>
   <si>
     <t>074756</t>
   </si>
   <si>
     <t>縣立長安國小</t>
   </si>
   <si>
     <t>074753</t>
   </si>
   <si>
     <t>縣立竹塘國小</t>
   </si>
   <si>
     <t>074757</t>
   </si>
   <si>
     <t>縣立土庫國小</t>
   </si>
   <si>
     <t>074514</t>
   </si>
   <si>
     <t>縣立竹塘國中</t>
   </si>
   <si>
     <t>二林鎮</t>
   </si>
   <si>
+    <t>074736</t>
+  </si>
+  <si>
+    <t>縣立二林國小</t>
+  </si>
+  <si>
     <t>074737</t>
   </si>
   <si>
     <t>縣立興華國小</t>
   </si>
   <si>
     <t>074744</t>
   </si>
   <si>
     <t>縣立中興國小</t>
   </si>
   <si>
-    <t>074736</t>
-[...4 lines deleted...]
-  <si>
     <t>074741</t>
   </si>
   <si>
     <t>縣立廣興國小</t>
   </si>
   <si>
     <t>074740</t>
   </si>
   <si>
     <t>縣立香田國小</t>
   </si>
   <si>
     <t>074738</t>
   </si>
   <si>
     <t>縣立中正國小</t>
   </si>
   <si>
     <t>074745</t>
   </si>
   <si>
     <t>縣立原斗國(中)小</t>
   </si>
   <si>
+    <t>074512</t>
+  </si>
+  <si>
+    <t>縣立萬興國中</t>
+  </si>
+  <si>
     <t>074313</t>
   </si>
   <si>
     <t>縣立二林高中</t>
-  </si>
-[...4 lines deleted...]
-    <t>縣立萬興國中</t>
   </si>
   <si>
     <t>大城鄉</t>
   </si>
   <si>
     <t>074747</t>
   </si>
   <si>
     <t>縣立大城國小</t>
   </si>
   <si>
     <t>074515</t>
   </si>
   <si>
     <t>縣立大城國中</t>
   </si>
   <si>
     <t>芳苑鄉</t>
   </si>
   <si>
     <t>074765</t>
   </si>
   <si>
     <t>縣立王功國小</t>
   </si>
@@ -1635,397 +1635,397 @@
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2">
         <v>5</v>
       </c>
+      <c r="F2">
+        <v>3</v>
+      </c>
+      <c r="G2">
+        <v>2</v>
+      </c>
+      <c r="H2">
+        <v>1</v>
+      </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3">
         <v>9</v>
       </c>
       <c r="F3">
         <v>4</v>
       </c>
       <c r="G3">
         <v>3</v>
       </c>
       <c r="H3">
         <v>4</v>
       </c>
       <c r="R3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>27</v>
       </c>
       <c r="C4" t="s">
         <v>28</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G4">
+        <v>22</v>
+      </c>
+      <c r="H4">
         <v>6</v>
       </c>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
       <c r="I4">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5">
-        <v>7</v>
+        <v>4</v>
+      </c>
+      <c r="F5">
+        <v>4</v>
       </c>
       <c r="G5">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="H5">
+        <v>3</v>
+      </c>
+      <c r="I5">
         <v>1</v>
       </c>
       <c r="J5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P5">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>31</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F6">
         <v>3</v>
       </c>
       <c r="G6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H6">
-        <v>1</v>
+        <v>8</v>
+      </c>
+      <c r="I6">
+        <v>2</v>
+      </c>
+      <c r="J6">
+        <v>1</v>
+      </c>
+      <c r="P6">
+        <v>1</v>
+      </c>
+      <c r="R6">
+        <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F7">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G7">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>5</v>
+      </c>
+      <c r="H7">
+        <v>7</v>
+      </c>
+      <c r="K7">
+        <v>1</v>
+      </c>
+      <c r="R7">
+        <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>37</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G9">
         <v>5</v>
       </c>
       <c r="H9">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="R9">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G10">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="H10">
         <v>2</v>
       </c>
-      <c r="R10">
-        <v>1</v>
+      <c r="I10">
+        <v>2</v>
+      </c>
+      <c r="L10">
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>24</v>
       </c>
       <c r="E11">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F11">
         <v>1</v>
       </c>
       <c r="G11">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>24</v>
       </c>
       <c r="E12">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G12">
+        <v>4</v>
+      </c>
+      <c r="H12">
+        <v>2</v>
+      </c>
+      <c r="P12">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13" t="s">
         <v>45</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>24</v>
       </c>
       <c r="E13">
+        <v>7</v>
+      </c>
+      <c r="G13">
         <v>4</v>
       </c>
-      <c r="G13">
-[...1 lines deleted...]
-      </c>
       <c r="H13">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="J13">
+        <v>2</v>
+      </c>
+      <c r="P13">
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14" t="s">
         <v>47</v>
       </c>
       <c r="C14" t="s">
         <v>48</v>
       </c>
       <c r="D14" t="s">
         <v>24</v>
       </c>
       <c r="E14">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G14">
         <v>4</v>
       </c>
       <c r="H14">
         <v>2</v>
       </c>
       <c r="P14">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15" t="s">
         <v>49</v>
       </c>
       <c r="C15" t="s">
         <v>50</v>
       </c>
       <c r="D15" t="s">
         <v>24</v>
       </c>
       <c r="E15">
         <v>4</v>
       </c>
       <c r="G15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
         <v>21</v>
@@ -2064,175 +2064,175 @@
       </c>
       <c r="G17">
         <v>1</v>
       </c>
       <c r="H17">
         <v>3</v>
       </c>
       <c r="L17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
         <v>21</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" t="s">
         <v>55</v>
       </c>
       <c r="E18">
-        <v>3</v>
+        <v>5</v>
+      </c>
+      <c r="F18">
+        <v>1</v>
       </c>
       <c r="G18">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="H18">
+        <v>1</v>
+      </c>
+      <c r="L18">
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
         <v>21</v>
       </c>
       <c r="B19" t="s">
         <v>58</v>
       </c>
       <c r="C19" t="s">
         <v>59</v>
       </c>
       <c r="D19" t="s">
         <v>55</v>
       </c>
       <c r="E19">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>6</v>
+      </c>
+      <c r="G19">
+        <v>9</v>
+      </c>
+      <c r="H19">
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
         <v>21</v>
       </c>
       <c r="B20" t="s">
         <v>60</v>
       </c>
       <c r="C20" t="s">
         <v>61</v>
       </c>
       <c r="D20" t="s">
         <v>55</v>
       </c>
       <c r="E20">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F20">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G20">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H20">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="L20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
         <v>21</v>
       </c>
       <c r="B21" t="s">
         <v>62</v>
       </c>
       <c r="C21" t="s">
         <v>63</v>
       </c>
       <c r="D21" t="s">
         <v>55</v>
       </c>
       <c r="E21">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G21">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>64</v>
       </c>
       <c r="C22" t="s">
         <v>65</v>
       </c>
       <c r="D22" t="s">
         <v>55</v>
       </c>
       <c r="E22">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G22">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="H22">
+        <v>3</v>
+      </c>
+      <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
         <v>21</v>
       </c>
       <c r="B23" t="s">
         <v>66</v>
       </c>
       <c r="C23" t="s">
         <v>67</v>
       </c>
       <c r="D23" t="s">
         <v>55</v>
       </c>
       <c r="E23">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>3</v>
+      </c>
+      <c r="F23">
+        <v>1</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
         <v>21</v>
       </c>
       <c r="B24" t="s">
         <v>68</v>
       </c>
       <c r="C24" t="s">
         <v>69</v>
       </c>
       <c r="D24" t="s">
         <v>55</v>
       </c>
       <c r="E24">
         <v>4</v>
       </c>
       <c r="F24">
         <v>3</v>
       </c>
       <c r="G24">
@@ -2259,50 +2259,53 @@
         <v>24</v>
       </c>
       <c r="E25">
         <v>3</v>
       </c>
       <c r="H25">
         <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
         <v>70</v>
       </c>
       <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" t="s">
         <v>74</v>
       </c>
       <c r="D26" t="s">
         <v>24</v>
       </c>
       <c r="F26">
         <v>1</v>
       </c>
+      <c r="G26">
+        <v>1</v>
+      </c>
       <c r="H26">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
         <v>70</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" t="s">
         <v>76</v>
       </c>
       <c r="D27" t="s">
         <v>24</v>
       </c>
       <c r="E27">
         <v>2</v>
       </c>
       <c r="G27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:21">
@@ -2320,119 +2323,119 @@
       </c>
       <c r="E28">
         <v>1</v>
       </c>
       <c r="F28">
         <v>1</v>
       </c>
       <c r="G28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
         <v>79</v>
       </c>
       <c r="B29" t="s">
         <v>80</v>
       </c>
       <c r="C29" t="s">
         <v>81</v>
       </c>
       <c r="D29" t="s">
         <v>24</v>
       </c>
       <c r="E29">
-        <v>7</v>
+        <v>15</v>
+      </c>
+      <c r="G29">
+        <v>5</v>
       </c>
       <c r="H29">
-        <v>2</v>
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
         <v>79</v>
       </c>
       <c r="B30" t="s">
         <v>82</v>
       </c>
       <c r="C30" t="s">
         <v>83</v>
       </c>
       <c r="D30" t="s">
         <v>24</v>
       </c>
       <c r="E30">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="G30">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H30">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
         <v>79</v>
       </c>
       <c r="B31" t="s">
         <v>84</v>
       </c>
       <c r="C31" t="s">
         <v>85</v>
       </c>
       <c r="D31" t="s">
         <v>24</v>
       </c>
       <c r="E31">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>7</v>
+      </c>
+      <c r="H31">
+        <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
         <v>79</v>
       </c>
       <c r="B32" t="s">
         <v>86</v>
       </c>
       <c r="C32" t="s">
         <v>87</v>
       </c>
       <c r="D32" t="s">
         <v>24</v>
       </c>
       <c r="E32">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G32">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="H32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:21">
       <c r="A33" t="s">
         <v>79</v>
       </c>
       <c r="B33" t="s">
         <v>88</v>
       </c>
       <c r="C33" t="s">
         <v>89</v>
       </c>
       <c r="D33" t="s">
         <v>24</v>
       </c>
       <c r="G33">
         <v>3</v>
       </c>
       <c r="P33">
         <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:21">
       <c r="A34" t="s">
@@ -2472,92 +2475,92 @@
       </c>
       <c r="G35">
         <v>6</v>
       </c>
       <c r="H35">
         <v>2</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:21">
       <c r="A36" t="s">
         <v>94</v>
       </c>
       <c r="B36" t="s">
         <v>95</v>
       </c>
       <c r="C36" t="s">
         <v>96</v>
       </c>
       <c r="D36" t="s">
         <v>24</v>
       </c>
       <c r="E36">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="F36">
+        <v>1</v>
       </c>
       <c r="G36">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P36">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:21">
       <c r="A37" t="s">
         <v>94</v>
       </c>
       <c r="B37" t="s">
         <v>97</v>
       </c>
       <c r="C37" t="s">
         <v>98</v>
       </c>
       <c r="D37" t="s">
         <v>24</v>
       </c>
       <c r="E37">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G37">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="H37">
+        <v>3</v>
+      </c>
+      <c r="I37">
+        <v>1</v>
+      </c>
+      <c r="J37">
+        <v>1</v>
       </c>
       <c r="P37">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:21">
       <c r="A38" t="s">
         <v>94</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38" t="s">
         <v>100</v>
       </c>
       <c r="D38" t="s">
         <v>24</v>
       </c>
       <c r="E38">
         <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:21">
       <c r="A39" t="s">
         <v>94</v>
       </c>
       <c r="B39" t="s">
         <v>101</v>
@@ -2622,152 +2625,152 @@
       </c>
       <c r="J41">
         <v>1</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" t="s">
         <v>107</v>
       </c>
       <c r="B42" t="s">
         <v>108</v>
       </c>
       <c r="C42" t="s">
         <v>109</v>
       </c>
       <c r="D42" t="s">
         <v>24</v>
       </c>
       <c r="E42">
         <v>3</v>
       </c>
       <c r="G42">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H42">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:21">
       <c r="A43" t="s">
         <v>107</v>
       </c>
       <c r="B43" t="s">
         <v>110</v>
       </c>
       <c r="C43" t="s">
         <v>111</v>
       </c>
       <c r="D43" t="s">
         <v>24</v>
       </c>
       <c r="E43">
-        <v>6</v>
-[...13 lines deleted...]
-      <c r="N43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:21">
       <c r="A44" t="s">
         <v>107</v>
       </c>
       <c r="B44" t="s">
         <v>112</v>
       </c>
       <c r="C44" t="s">
         <v>113</v>
       </c>
       <c r="D44" t="s">
         <v>24</v>
       </c>
       <c r="E44">
-        <v>3</v>
+        <v>6</v>
+      </c>
+      <c r="F44">
+        <v>2</v>
       </c>
       <c r="G44">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H44">
+        <v>1</v>
+      </c>
+      <c r="I44">
+        <v>5</v>
+      </c>
+      <c r="N44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" t="s">
         <v>107</v>
       </c>
       <c r="B45" t="s">
         <v>114</v>
       </c>
       <c r="C45" t="s">
         <v>115</v>
       </c>
       <c r="D45" t="s">
         <v>24</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
+      <c r="H45">
+        <v>3</v>
+      </c>
     </row>
     <row r="46" spans="1:21">
       <c r="A46" t="s">
         <v>107</v>
       </c>
       <c r="B46" t="s">
         <v>116</v>
       </c>
       <c r="C46" t="s">
         <v>117</v>
       </c>
       <c r="D46" t="s">
         <v>24</v>
       </c>
       <c r="E46">
-        <v>1</v>
+        <v>4</v>
+      </c>
+      <c r="G46">
+        <v>2</v>
       </c>
       <c r="H46">
-        <v>3</v>
+        <v>4</v>
+      </c>
+      <c r="P46">
+        <v>1</v>
+      </c>
+      <c r="R46">
+        <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:21">
       <c r="A47" t="s">
         <v>107</v>
       </c>
       <c r="B47" t="s">
         <v>118</v>
       </c>
       <c r="C47" t="s">
         <v>119</v>
       </c>
       <c r="D47" t="s">
         <v>24</v>
       </c>
       <c r="E47">
         <v>6</v>
       </c>
       <c r="H47">
         <v>4</v>
       </c>
       <c r="J47">
         <v>1</v>
       </c>
     </row>
@@ -2799,152 +2802,152 @@
         <v>122</v>
       </c>
       <c r="C49" t="s">
         <v>123</v>
       </c>
       <c r="D49" t="s">
         <v>24</v>
       </c>
       <c r="E49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:21">
       <c r="A50" t="s">
         <v>107</v>
       </c>
       <c r="B50" t="s">
         <v>124</v>
       </c>
       <c r="C50" t="s">
         <v>125</v>
       </c>
       <c r="D50" t="s">
         <v>24</v>
       </c>
-      <c r="F50">
-[...8 lines deleted...]
-      <c r="J50">
+      <c r="E50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:21">
       <c r="A51" t="s">
         <v>107</v>
       </c>
       <c r="B51" t="s">
         <v>126</v>
       </c>
       <c r="C51" t="s">
         <v>127</v>
       </c>
       <c r="D51" t="s">
         <v>24</v>
       </c>
-      <c r="E51">
+      <c r="F51">
+        <v>1</v>
+      </c>
+      <c r="H51">
+        <v>1</v>
+      </c>
+      <c r="I51">
+        <v>1</v>
+      </c>
+      <c r="J51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" t="s">
         <v>107</v>
       </c>
       <c r="B52" t="s">
         <v>128</v>
       </c>
       <c r="C52" t="s">
         <v>129</v>
       </c>
       <c r="D52" t="s">
         <v>55</v>
       </c>
       <c r="E52">
         <v>5</v>
       </c>
       <c r="G52">
         <v>2</v>
       </c>
       <c r="H52">
         <v>2</v>
       </c>
       <c r="J52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:21">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" t="s">
         <v>132</v>
       </c>
       <c r="D53" t="s">
         <v>24</v>
       </c>
       <c r="E53">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F53">
-        <v>2</v>
-[...7 lines deleted...]
-      <c r="J53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:21">
       <c r="A54" t="s">
         <v>130</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" t="s">
         <v>134</v>
       </c>
       <c r="D54" t="s">
         <v>24</v>
       </c>
       <c r="E54">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F54">
+        <v>2</v>
+      </c>
+      <c r="G54">
+        <v>6</v>
+      </c>
+      <c r="H54">
+        <v>4</v>
+      </c>
+      <c r="J54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:21">
       <c r="A55" t="s">
         <v>130</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" t="s">
         <v>136</v>
       </c>
       <c r="D55" t="s">
         <v>24</v>
       </c>
       <c r="E55">
         <v>2</v>
       </c>
       <c r="G55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:21">
       <c r="A56" t="s">
@@ -3085,331 +3088,331 @@
       </c>
       <c r="H61">
         <v>1</v>
       </c>
       <c r="K61">
         <v>2</v>
       </c>
       <c r="R61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:21">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" t="s">
         <v>152</v>
       </c>
       <c r="D62" t="s">
         <v>24</v>
       </c>
       <c r="E62">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F62">
         <v>1</v>
       </c>
       <c r="G62">
-        <v>3</v>
+        <v>4</v>
+      </c>
+      <c r="H62">
+        <v>2</v>
+      </c>
+      <c r="J62">
+        <v>1</v>
+      </c>
+      <c r="R62">
+        <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:21">
       <c r="A63" t="s">
         <v>148</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" t="s">
         <v>154</v>
       </c>
       <c r="D63" t="s">
         <v>24</v>
       </c>
-      <c r="E63">
-[...1 lines deleted...]
-      </c>
       <c r="F63">
         <v>1</v>
       </c>
       <c r="G63">
         <v>4</v>
       </c>
       <c r="H63">
-        <v>2</v>
+        <v>5</v>
+      </c>
+      <c r="I63">
+        <v>4</v>
       </c>
       <c r="J63">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="R63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:21">
       <c r="A64" t="s">
         <v>148</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" t="s">
         <v>156</v>
       </c>
       <c r="D64" t="s">
         <v>24</v>
       </c>
       <c r="E64">
-        <v>4</v>
+        <v>3</v>
+      </c>
+      <c r="F64">
+        <v>1</v>
       </c>
       <c r="G64">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="65" spans="1:21">
       <c r="A65" t="s">
         <v>148</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" t="s">
         <v>158</v>
       </c>
       <c r="D65" t="s">
         <v>24</v>
       </c>
       <c r="E65">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G65">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>4</v>
+      </c>
+      <c r="J65">
+        <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:21">
       <c r="A66" t="s">
         <v>148</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" t="s">
         <v>160</v>
       </c>
       <c r="D66" t="s">
         <v>24</v>
       </c>
+      <c r="E66">
+        <v>1</v>
+      </c>
       <c r="F66">
         <v>1</v>
       </c>
       <c r="G66">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H66">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:21">
       <c r="A67" t="s">
         <v>148</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" t="s">
         <v>162</v>
       </c>
       <c r="D67" t="s">
         <v>24</v>
       </c>
       <c r="E67">
         <v>3</v>
       </c>
       <c r="G67">
         <v>1</v>
       </c>
       <c r="I67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:21">
       <c r="A68" t="s">
         <v>148</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" t="s">
         <v>164</v>
       </c>
       <c r="D68" t="s">
         <v>55</v>
       </c>
       <c r="E68">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G68">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H68">
-        <v>4</v>
+        <v>2</v>
+      </c>
+      <c r="I68">
+        <v>1</v>
+      </c>
+      <c r="J68">
+        <v>2</v>
       </c>
     </row>
     <row r="69" spans="1:21">
       <c r="A69" t="s">
         <v>148</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" t="s">
         <v>166</v>
       </c>
       <c r="D69" t="s">
         <v>55</v>
       </c>
       <c r="E69">
-        <v>8</v>
+        <v>1</v>
+      </c>
+      <c r="F69">
+        <v>2</v>
       </c>
       <c r="G69">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H69">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="70" spans="1:21">
       <c r="A70" t="s">
         <v>167</v>
       </c>
       <c r="B70" t="s">
         <v>168</v>
       </c>
       <c r="C70" t="s">
         <v>169</v>
       </c>
       <c r="D70" t="s">
         <v>24</v>
       </c>
       <c r="E70">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G70">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H70">
         <v>3</v>
       </c>
-      <c r="R70">
+      <c r="N70">
+        <v>1</v>
+      </c>
+      <c r="P70">
         <v>1</v>
       </c>
       <c r="T70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:21">
       <c r="A71" t="s">
         <v>167</v>
       </c>
       <c r="B71" t="s">
         <v>170</v>
       </c>
       <c r="C71" t="s">
         <v>171</v>
       </c>
       <c r="D71" t="s">
         <v>24</v>
       </c>
       <c r="E71">
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="F71">
+        <v>7</v>
       </c>
       <c r="G71">
         <v>2</v>
       </c>
+      <c r="H71">
+        <v>3</v>
+      </c>
       <c r="R71">
+        <v>1</v>
+      </c>
+      <c r="T71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:21">
       <c r="A72" t="s">
         <v>167</v>
       </c>
       <c r="B72" t="s">
         <v>172</v>
       </c>
       <c r="C72" t="s">
         <v>173</v>
       </c>
       <c r="D72" t="s">
         <v>24</v>
       </c>
       <c r="E72">
         <v>1</v>
       </c>
       <c r="G72">
-        <v>6</v>
-[...10 lines deleted...]
-      <c r="T72">
+        <v>2</v>
+      </c>
+      <c r="R72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:21">
       <c r="A73" t="s">
         <v>167</v>
       </c>
       <c r="B73" t="s">
         <v>174</v>
       </c>
       <c r="C73" t="s">
         <v>175</v>
       </c>
       <c r="D73" t="s">
         <v>24</v>
       </c>
       <c r="G73">
         <v>1</v>
       </c>
       <c r="H73">
         <v>1</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
@@ -3435,98 +3438,98 @@
       </c>
       <c r="F74">
         <v>1</v>
       </c>
       <c r="G74">
         <v>4</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:21">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" t="s">
         <v>180</v>
       </c>
       <c r="D75" t="s">
         <v>24</v>
       </c>
       <c r="E75">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F75">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G75">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H75">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P75">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:21">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" t="s">
         <v>182</v>
       </c>
       <c r="D76" t="s">
         <v>24</v>
       </c>
       <c r="E76">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F76">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G76">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H76">
-        <v>2</v>
+        <v>5</v>
+      </c>
+      <c r="I76">
+        <v>1</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
       </c>
       <c r="P76">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="77" spans="1:21">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" t="s">
         <v>184</v>
       </c>
       <c r="D77" t="s">
         <v>24</v>
       </c>
       <c r="E77">
         <v>11</v>
       </c>
       <c r="F77">
         <v>3</v>
       </c>
       <c r="G77">
         <v>1</v>
       </c>
       <c r="H77">
@@ -3554,128 +3557,128 @@
       </c>
       <c r="F78">
         <v>1</v>
       </c>
       <c r="G78">
         <v>1</v>
       </c>
       <c r="I78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:21">
       <c r="A79" t="s">
         <v>178</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" t="s">
         <v>188</v>
       </c>
       <c r="D79" t="s">
         <v>24</v>
       </c>
       <c r="E79">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="F79">
+        <v>2</v>
+      </c>
+      <c r="H79">
+        <v>1</v>
+      </c>
+      <c r="I79">
+        <v>3</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:21">
       <c r="A80" t="s">
         <v>178</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" t="s">
         <v>190</v>
       </c>
       <c r="D80" t="s">
         <v>24</v>
       </c>
-      <c r="F80">
-        <v>1</v>
+      <c r="E80">
+        <v>4</v>
       </c>
       <c r="G80">
         <v>1</v>
       </c>
-      <c r="H80">
+      <c r="M80">
+        <v>2</v>
+      </c>
+      <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:21">
       <c r="A81" t="s">
         <v>178</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" t="s">
         <v>192</v>
       </c>
       <c r="D81" t="s">
         <v>24</v>
       </c>
-      <c r="M81">
+      <c r="F81">
+        <v>1</v>
+      </c>
+      <c r="G81">
+        <v>1</v>
+      </c>
+      <c r="H81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:21">
       <c r="A82" t="s">
         <v>178</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" t="s">
         <v>194</v>
       </c>
       <c r="D82" t="s">
         <v>24</v>
       </c>
-      <c r="E82">
-[...11 lines deleted...]
-      <c r="P82">
+      <c r="M82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:21">
       <c r="A83" t="s">
         <v>178</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" t="s">
         <v>196</v>
       </c>
       <c r="D83" t="s">
         <v>55</v>
       </c>
       <c r="E83">
         <v>13</v>
       </c>
       <c r="F83">
         <v>2</v>
       </c>
       <c r="G83">
         <v>4</v>
       </c>
@@ -3849,95 +3852,95 @@
         <v>2</v>
       </c>
       <c r="G91">
         <v>4</v>
       </c>
       <c r="H91">
         <v>1</v>
       </c>
       <c r="K91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:21">
       <c r="A92" t="s">
         <v>214</v>
       </c>
       <c r="B92" t="s">
         <v>215</v>
       </c>
       <c r="C92" t="s">
         <v>216</v>
       </c>
       <c r="D92" t="s">
         <v>24</v>
       </c>
-      <c r="E92">
-        <v>4</v>
+      <c r="H92">
+        <v>2</v>
+      </c>
+      <c r="I92">
+        <v>1</v>
+      </c>
+      <c r="K92">
+        <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:21">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>217</v>
       </c>
       <c r="C93" t="s">
         <v>218</v>
       </c>
       <c r="D93" t="s">
         <v>24</v>
       </c>
       <c r="F93">
         <v>1</v>
       </c>
       <c r="G93">
         <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:21">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>219</v>
       </c>
       <c r="C94" t="s">
         <v>220</v>
       </c>
       <c r="D94" t="s">
         <v>24</v>
       </c>
-      <c r="H94">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="E94">
+        <v>4</v>
       </c>
     </row>
     <row r="95" spans="1:21">
       <c r="A95" t="s">
         <v>214</v>
       </c>
       <c r="B95" t="s">
         <v>221</v>
       </c>
       <c r="C95" t="s">
         <v>222</v>
       </c>
       <c r="D95" t="s">
         <v>24</v>
       </c>
       <c r="H95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:21">
       <c r="A96" t="s">
         <v>214</v>
       </c>
       <c r="B96" t="s">
         <v>223</v>
@@ -4053,83 +4056,83 @@
       </c>
       <c r="C101" t="s">
         <v>235</v>
       </c>
       <c r="D101" t="s">
         <v>55</v>
       </c>
       <c r="I101">
         <v>2</v>
       </c>
     </row>
     <row r="102" spans="1:21">
       <c r="A102" t="s">
         <v>236</v>
       </c>
       <c r="B102" t="s">
         <v>237</v>
       </c>
       <c r="C102" t="s">
         <v>238</v>
       </c>
       <c r="D102" t="s">
         <v>24</v>
       </c>
       <c r="E102">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>1</v>
+      </c>
+      <c r="F102">
+        <v>1</v>
+      </c>
+      <c r="G102">
+        <v>2</v>
+      </c>
+      <c r="P102">
+        <v>2</v>
       </c>
     </row>
     <row r="103" spans="1:21">
       <c r="A103" t="s">
         <v>236</v>
       </c>
       <c r="B103" t="s">
         <v>239</v>
       </c>
       <c r="C103" t="s">
         <v>240</v>
       </c>
       <c r="D103" t="s">
         <v>24</v>
       </c>
       <c r="E103">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>6</v>
+      </c>
+      <c r="H103">
+        <v>1</v>
+      </c>
+      <c r="R103">
+        <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:21">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>241</v>
       </c>
       <c r="C104" t="s">
         <v>242</v>
       </c>
       <c r="D104" t="s">
         <v>24</v>
       </c>
       <c r="E104">
         <v>2</v>
       </c>
       <c r="G104">
         <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:21">
       <c r="A105" t="s">
         <v>236</v>
@@ -4248,89 +4251,89 @@
       </c>
       <c r="F110">
         <v>1</v>
       </c>
       <c r="G110">
         <v>4</v>
       </c>
       <c r="R110">
         <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:21">
       <c r="A111" t="s">
         <v>255</v>
       </c>
       <c r="B111" t="s">
         <v>256</v>
       </c>
       <c r="C111" t="s">
         <v>257</v>
       </c>
       <c r="D111" t="s">
         <v>24</v>
       </c>
       <c r="E111">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G111">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H111">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="L111">
+        <v>2</v>
       </c>
     </row>
     <row r="112" spans="1:21">
       <c r="A112" t="s">
         <v>255</v>
       </c>
       <c r="B112" t="s">
         <v>258</v>
       </c>
       <c r="C112" t="s">
         <v>259</v>
       </c>
       <c r="D112" t="s">
         <v>24</v>
       </c>
       <c r="E112">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G112">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H112">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="I112">
+        <v>1</v>
+      </c>
+      <c r="R112">
+        <v>3</v>
       </c>
     </row>
     <row r="113" spans="1:21">
       <c r="A113" t="s">
         <v>255</v>
       </c>
       <c r="B113" t="s">
         <v>260</v>
       </c>
       <c r="C113" t="s">
         <v>261</v>
       </c>
       <c r="D113" t="s">
         <v>24</v>
       </c>
       <c r="E113">
         <v>2</v>
       </c>
     </row>
     <row r="114" spans="1:21">
       <c r="A114" t="s">
         <v>255</v>
       </c>
       <c r="B114" t="s">
         <v>262</v>
@@ -4597,101 +4600,101 @@
         <v>55</v>
       </c>
       <c r="E126">
         <v>1</v>
       </c>
       <c r="F126">
         <v>1</v>
       </c>
       <c r="G126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:21">
       <c r="A127" t="s">
         <v>290</v>
       </c>
       <c r="B127" t="s">
         <v>291</v>
       </c>
       <c r="C127" t="s">
         <v>292</v>
       </c>
       <c r="D127" t="s">
         <v>24</v>
       </c>
+      <c r="E127">
+        <v>5</v>
+      </c>
+      <c r="F127">
+        <v>1</v>
+      </c>
       <c r="H127">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="128" spans="1:21">
       <c r="A128" t="s">
         <v>290</v>
       </c>
       <c r="B128" t="s">
         <v>293</v>
       </c>
       <c r="C128" t="s">
         <v>294</v>
       </c>
       <c r="D128" t="s">
         <v>24</v>
       </c>
-      <c r="E128">
-[...4 lines deleted...]
-      </c>
       <c r="H128">
         <v>1</v>
+      </c>
+      <c r="P128">
+        <v>2</v>
       </c>
     </row>
     <row r="129" spans="1:21">
       <c r="A129" t="s">
         <v>290</v>
       </c>
       <c r="B129" t="s">
         <v>295</v>
       </c>
       <c r="C129" t="s">
         <v>296</v>
       </c>
       <c r="D129" t="s">
         <v>24</v>
       </c>
       <c r="E129">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F129">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H129">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:21">
       <c r="A130" t="s">
         <v>290</v>
       </c>
       <c r="B130" t="s">
         <v>297</v>
       </c>
       <c r="C130" t="s">
         <v>298</v>
       </c>
       <c r="D130" t="s">
         <v>24</v>
       </c>
       <c r="F130">
         <v>1</v>
       </c>
       <c r="G130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:21">
       <c r="A131" t="s">
         <v>290</v>
@@ -4803,69 +4806,69 @@
         <v>310</v>
       </c>
       <c r="C136" t="s">
         <v>311</v>
       </c>
       <c r="D136" t="s">
         <v>55</v>
       </c>
       <c r="I136">
         <v>2</v>
       </c>
     </row>
     <row r="137" spans="1:21">
       <c r="A137" t="s">
         <v>312</v>
       </c>
       <c r="B137" t="s">
         <v>313</v>
       </c>
       <c r="C137" t="s">
         <v>314</v>
       </c>
       <c r="D137" t="s">
         <v>24</v>
       </c>
-      <c r="E137">
-        <v>4</v>
+      <c r="H137">
+        <v>2</v>
       </c>
     </row>
     <row r="138" spans="1:21">
       <c r="A138" t="s">
         <v>312</v>
       </c>
       <c r="B138" t="s">
         <v>315</v>
       </c>
       <c r="C138" t="s">
         <v>316</v>
       </c>
       <c r="D138" t="s">
         <v>24</v>
       </c>
-      <c r="H138">
-        <v>2</v>
+      <c r="E138">
+        <v>4</v>
       </c>
     </row>
     <row r="139" spans="1:21">
       <c r="A139" t="s">
         <v>312</v>
       </c>
       <c r="B139" t="s">
         <v>317</v>
       </c>
       <c r="C139" t="s">
         <v>318</v>
       </c>
       <c r="D139" t="s">
         <v>24</v>
       </c>
       <c r="E139">
         <v>2</v>
       </c>
       <c r="G139">
         <v>3</v>
       </c>
     </row>
     <row r="140" spans="1:21">
       <c r="A140" t="s">
         <v>312</v>
@@ -4957,158 +4960,158 @@
         <v>328</v>
       </c>
       <c r="C144" t="s">
         <v>329</v>
       </c>
       <c r="D144" t="s">
         <v>24</v>
       </c>
       <c r="E144">
         <v>2</v>
       </c>
     </row>
     <row r="145" spans="1:21">
       <c r="A145" t="s">
         <v>325</v>
       </c>
       <c r="B145" t="s">
         <v>330</v>
       </c>
       <c r="C145" t="s">
         <v>331</v>
       </c>
       <c r="D145" t="s">
         <v>24</v>
       </c>
-      <c r="E145">
-[...1 lines deleted...]
-      </c>
       <c r="F145">
         <v>1</v>
       </c>
-      <c r="H145">
-        <v>1</v>
+      <c r="P145">
+        <v>2</v>
       </c>
     </row>
     <row r="146" spans="1:21">
       <c r="A146" t="s">
         <v>325</v>
       </c>
       <c r="B146" t="s">
         <v>332</v>
       </c>
       <c r="C146" t="s">
         <v>333</v>
       </c>
       <c r="D146" t="s">
         <v>24</v>
       </c>
+      <c r="E146">
+        <v>1</v>
+      </c>
       <c r="F146">
         <v>1</v>
       </c>
-      <c r="P146">
-        <v>2</v>
+      <c r="H146">
+        <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:21">
       <c r="A147" t="s">
         <v>325</v>
       </c>
       <c r="B147" t="s">
         <v>334</v>
       </c>
       <c r="C147" t="s">
         <v>335</v>
       </c>
       <c r="D147" t="s">
         <v>24</v>
       </c>
-      <c r="J147">
+      <c r="F147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:21">
       <c r="A148" t="s">
         <v>325</v>
       </c>
       <c r="B148" t="s">
         <v>336</v>
       </c>
       <c r="C148" t="s">
         <v>337</v>
       </c>
       <c r="D148" t="s">
         <v>24</v>
       </c>
-      <c r="F148">
+      <c r="J148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:21">
       <c r="A149" t="s">
         <v>325</v>
       </c>
       <c r="B149" t="s">
         <v>338</v>
       </c>
       <c r="C149" t="s">
         <v>339</v>
       </c>
       <c r="D149" t="s">
         <v>55</v>
       </c>
-      <c r="G149">
-        <v>2</v>
+      <c r="E149">
+        <v>1</v>
       </c>
       <c r="H149">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I149">
         <v>1</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:21">
       <c r="A150" t="s">
         <v>325</v>
       </c>
       <c r="B150" t="s">
         <v>340</v>
       </c>
       <c r="C150" t="s">
         <v>341</v>
       </c>
       <c r="D150" t="s">
         <v>55</v>
       </c>
-      <c r="E150">
-        <v>1</v>
+      <c r="G150">
+        <v>2</v>
       </c>
       <c r="H150">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I150">
         <v>1</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:21">
       <c r="A151" t="s">
         <v>342</v>
       </c>
       <c r="B151" t="s">
         <v>343</v>
       </c>
       <c r="C151" t="s">
         <v>344</v>
       </c>
       <c r="D151" t="s">
         <v>24</v>
       </c>
       <c r="E151">
         <v>1</v>
       </c>
     </row>
@@ -5164,103 +5167,103 @@
       </c>
       <c r="E154">
         <v>3</v>
       </c>
       <c r="H154">
         <v>1</v>
       </c>
       <c r="J154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:21">
       <c r="A155" t="s">
         <v>351</v>
       </c>
       <c r="B155" t="s">
         <v>352</v>
       </c>
       <c r="C155" t="s">
         <v>353</v>
       </c>
       <c r="D155" t="s">
         <v>24</v>
       </c>
       <c r="E155">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F155">
-        <v>3</v>
+        <v>6</v>
+      </c>
+      <c r="G155">
+        <v>2</v>
+      </c>
+      <c r="H155">
+        <v>3</v>
+      </c>
+      <c r="I155">
+        <v>1</v>
+      </c>
+      <c r="K155">
+        <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:21">
       <c r="A156" t="s">
         <v>351</v>
       </c>
       <c r="B156" t="s">
         <v>354</v>
       </c>
       <c r="C156" t="s">
         <v>355</v>
       </c>
       <c r="D156" t="s">
         <v>24</v>
       </c>
-      <c r="G156">
-        <v>2</v>
+      <c r="E156">
+        <v>1</v>
+      </c>
+      <c r="F156">
+        <v>3</v>
       </c>
     </row>
     <row r="157" spans="1:21">
       <c r="A157" t="s">
         <v>351</v>
       </c>
       <c r="B157" t="s">
         <v>356</v>
       </c>
       <c r="C157" t="s">
         <v>357</v>
       </c>
       <c r="D157" t="s">
         <v>24</v>
       </c>
-      <c r="E157">
-[...4 lines deleted...]
-      </c>
       <c r="G157">
         <v>2</v>
-      </c>
-[...7 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:21">
       <c r="A158" t="s">
         <v>351</v>
       </c>
       <c r="B158" t="s">
         <v>358</v>
       </c>
       <c r="C158" t="s">
         <v>359</v>
       </c>
       <c r="D158" t="s">
         <v>24</v>
       </c>
       <c r="H158">
         <v>2</v>
       </c>
     </row>
     <row r="159" spans="1:21">
       <c r="A159" t="s">
         <v>351</v>
       </c>
       <c r="B159" t="s">
         <v>360</v>
@@ -5310,85 +5313,85 @@
       </c>
       <c r="C161" t="s">
         <v>365</v>
       </c>
       <c r="D161" t="s">
         <v>24</v>
       </c>
       <c r="H161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:21">
       <c r="A162" t="s">
         <v>351</v>
       </c>
       <c r="B162" t="s">
         <v>366</v>
       </c>
       <c r="C162" t="s">
         <v>367</v>
       </c>
       <c r="D162" t="s">
         <v>55</v>
       </c>
       <c r="E162">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F162">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G162">
-        <v>5</v>
-[...4 lines deleted...]
-      <c r="I162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:21">
       <c r="A163" t="s">
         <v>351</v>
       </c>
       <c r="B163" t="s">
         <v>368</v>
       </c>
       <c r="C163" t="s">
         <v>369</v>
       </c>
       <c r="D163" t="s">
         <v>55</v>
       </c>
       <c r="E163">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F163">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G163">
+        <v>5</v>
+      </c>
+      <c r="H163">
+        <v>1</v>
+      </c>
+      <c r="I163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:21">
       <c r="A164" t="s">
         <v>370</v>
       </c>
       <c r="B164" t="s">
         <v>371</v>
       </c>
       <c r="C164" t="s">
         <v>372</v>
       </c>
       <c r="D164" t="s">
         <v>24</v>
       </c>
       <c r="E164">
         <v>2</v>
       </c>
       <c r="F164">
         <v>2</v>
       </c>
     </row>
     <row r="165" spans="1:21">
       <c r="A165" t="s">