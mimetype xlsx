--- v4 (2026-06-24)
+++ v5 (2026-07-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="student-aboriginal" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="397">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="395">
   <si>
     <t>行政區</t>
   </si>
   <si>
     <t>教育部代碼</t>
   </si>
   <si>
     <t>學校名稱</t>
   </si>
   <si>
     <t>學校學制</t>
   </si>
   <si>
     <t>阿美族</t>
   </si>
   <si>
     <t>泰雅族</t>
   </si>
   <si>
     <t>排灣族</t>
   </si>
   <si>
     <t>布農族</t>
   </si>
   <si>
@@ -80,248 +80,248 @@
   <si>
     <t>噶瑪蘭族</t>
   </si>
   <si>
     <t>太魯閣族</t>
   </si>
   <si>
     <t>撒奇萊雅族</t>
   </si>
   <si>
     <t>賽德克族</t>
   </si>
   <si>
     <t>拉阿魯哇族</t>
   </si>
   <si>
     <t>卡那卡那富族</t>
   </si>
   <si>
     <t>未認定族別(其他)</t>
   </si>
   <si>
     <t>彰化市</t>
   </si>
   <si>
+    <t>074606</t>
+  </si>
+  <si>
+    <t>縣立東芳國小</t>
+  </si>
+  <si>
+    <t>國民小學</t>
+  </si>
+  <si>
+    <t>074609</t>
+  </si>
+  <si>
+    <t>縣立聯興國小</t>
+  </si>
+  <si>
+    <t>074604</t>
+  </si>
+  <si>
+    <t>縣立南郭國小</t>
+  </si>
+  <si>
+    <t>074610</t>
+  </si>
+  <si>
+    <t>縣立大竹國小</t>
+  </si>
+  <si>
     <t>074605</t>
   </si>
   <si>
     <t>縣立南興國小</t>
   </si>
   <si>
-    <t>國民小學</t>
+    <t>074603</t>
+  </si>
+  <si>
+    <t>縣立平和國小</t>
   </si>
   <si>
     <t>074601</t>
   </si>
   <si>
     <t>縣立中山國小</t>
   </si>
   <si>
-    <t>074609</t>
-[...2 lines deleted...]
-    <t>縣立聯興國小</t>
+    <t>074602</t>
+  </si>
+  <si>
+    <t>縣立民生國小</t>
+  </si>
+  <si>
+    <t>074612</t>
+  </si>
+  <si>
+    <t>縣立快官國小</t>
+  </si>
+  <si>
+    <t>074774</t>
+  </si>
+  <si>
+    <t>縣立信義國(中)小</t>
   </si>
   <si>
     <t>074775</t>
   </si>
   <si>
     <t>縣立大成國小</t>
   </si>
   <si>
-    <t>074604</t>
-[...22 lines deleted...]
-  <si>
     <t>074614</t>
   </si>
   <si>
     <t>縣立忠孝國小</t>
   </si>
   <si>
-    <t>074774</t>
-[...4 lines deleted...]
-  <si>
     <t>074607</t>
   </si>
   <si>
     <t>縣立泰和國小</t>
   </si>
   <si>
-    <t>074606</t>
-[...10 lines deleted...]
-  <si>
     <t>074611</t>
   </si>
   <si>
     <t>縣立國聖國小</t>
   </si>
   <si>
     <t>074608</t>
   </si>
   <si>
     <t>縣立三民國小</t>
   </si>
   <si>
+    <t>074541</t>
+  </si>
+  <si>
+    <t>縣立信義國中(小)</t>
+  </si>
+  <si>
+    <t>國民中學</t>
+  </si>
+  <si>
+    <t>071311</t>
+  </si>
+  <si>
+    <t>私立精誠高中</t>
+  </si>
+  <si>
+    <t>074538</t>
+  </si>
+  <si>
+    <t>縣立彰興國中</t>
+  </si>
+  <si>
+    <t>074507</t>
+  </si>
+  <si>
+    <t>縣立彰德國中</t>
+  </si>
+  <si>
     <t>074308</t>
   </si>
   <si>
     <t>縣立彰化藝術高中</t>
   </si>
   <si>
-    <t>國民中學</t>
-[...13 lines deleted...]
-  <si>
     <t>074505</t>
   </si>
   <si>
     <t>縣立陽明國中</t>
   </si>
   <si>
-    <t>074541</t>
-[...4 lines deleted...]
-  <si>
     <t>074506</t>
   </si>
   <si>
     <t>縣立彰安國中</t>
   </si>
   <si>
-    <t>071311</t>
-[...4 lines deleted...]
-  <si>
     <t>074540</t>
   </si>
   <si>
     <t>縣立彰泰國中</t>
   </si>
   <si>
     <t>芬園鄉</t>
   </si>
   <si>
     <t>074618</t>
   </si>
   <si>
     <t>縣立同安國小</t>
   </si>
   <si>
     <t>074617</t>
   </si>
   <si>
     <t>縣立寶山國小</t>
   </si>
   <si>
     <t>074615</t>
   </si>
   <si>
     <t>縣立芬園國小</t>
   </si>
   <si>
     <t>074509</t>
   </si>
   <si>
     <t>縣立芬園國中</t>
   </si>
   <si>
     <t>花壇鄉</t>
   </si>
   <si>
+    <t>074623</t>
+  </si>
+  <si>
+    <t>縣立華南國小</t>
+  </si>
+  <si>
     <t>074621</t>
   </si>
   <si>
     <t>縣立花壇國小</t>
   </si>
   <si>
     <t>074625</t>
   </si>
   <si>
     <t>縣立三春國小</t>
   </si>
   <si>
     <t>074626</t>
   </si>
   <si>
     <t>縣立白沙國小</t>
   </si>
   <si>
-    <t>074623</t>
-[...4 lines deleted...]
-  <si>
     <t>074622</t>
   </si>
   <si>
     <t>縣立文祥國小</t>
   </si>
   <si>
     <t>074624</t>
   </si>
   <si>
     <t>縣立僑愛國小</t>
   </si>
   <si>
     <t>074526</t>
   </si>
   <si>
     <t>縣立花壇國中</t>
   </si>
   <si>
     <t>秀水鄉</t>
   </si>
   <si>
     <t>074654</t>
   </si>
   <si>
     <t>縣立秀水國小</t>
@@ -338,191 +338,191 @@
   <si>
     <t>縣立馬興國小</t>
   </si>
   <si>
     <t>074656</t>
   </si>
   <si>
     <t>縣立華龍國小</t>
   </si>
   <si>
     <t>074658</t>
   </si>
   <si>
     <t>縣立陝西國小</t>
   </si>
   <si>
     <t>074522</t>
   </si>
   <si>
     <t>縣立秀水國中</t>
   </si>
   <si>
     <t>鹿港鎮</t>
   </si>
   <si>
+    <t>074771</t>
+  </si>
+  <si>
+    <t>縣立鹿東國小</t>
+  </si>
+  <si>
+    <t>074645</t>
+  </si>
+  <si>
+    <t>縣立頂番國小</t>
+  </si>
+  <si>
     <t>074644</t>
   </si>
   <si>
     <t>縣立草港國小</t>
   </si>
   <si>
     <t>074643</t>
   </si>
   <si>
     <t>縣立新興國小</t>
   </si>
   <si>
-    <t>074645</t>
-[...4 lines deleted...]
-  <si>
     <t>074641</t>
   </si>
   <si>
     <t>縣立洛津國小</t>
   </si>
   <si>
-    <t>074771</t>
-[...4 lines deleted...]
-  <si>
     <t>074639</t>
   </si>
   <si>
     <t>縣立鹿港國小</t>
   </si>
   <si>
     <t>074646</t>
   </si>
   <si>
     <t>縣立東興國小</t>
   </si>
   <si>
     <t>074642</t>
   </si>
   <si>
     <t>縣立海埔國小</t>
   </si>
   <si>
+    <t>074640</t>
+  </si>
+  <si>
+    <t>縣立文開國小</t>
+  </si>
+  <si>
     <t>074778</t>
   </si>
   <si>
     <t>縣立鹿江國際國(中)小</t>
   </si>
   <si>
-    <t>074640</t>
-[...4 lines deleted...]
-  <si>
     <t>074503</t>
   </si>
   <si>
     <t>縣立鹿鳴國中</t>
   </si>
   <si>
     <t>福興鄉</t>
   </si>
   <si>
+    <t>074650</t>
+  </si>
+  <si>
+    <t>縣立大興國小</t>
+  </si>
+  <si>
     <t>074652</t>
   </si>
   <si>
     <t>縣立日新國小</t>
   </si>
   <si>
-    <t>074650</t>
-[...4 lines deleted...]
-  <si>
     <t>074649</t>
   </si>
   <si>
     <t>縣立西勢國小</t>
   </si>
   <si>
     <t>074647</t>
   </si>
   <si>
     <t>縣立管嶼國小</t>
   </si>
   <si>
     <t>074651</t>
   </si>
   <si>
     <t>縣立永豐國小</t>
   </si>
   <si>
+    <t>074502</t>
+  </si>
+  <si>
+    <t>縣立鹿港國中</t>
+  </si>
+  <si>
     <t>074521</t>
   </si>
   <si>
     <t>縣立福興國中</t>
   </si>
   <si>
-    <t>074502</t>
-[...4 lines deleted...]
-  <si>
     <t>線西鄉</t>
   </si>
   <si>
     <t>074633</t>
   </si>
   <si>
     <t>縣立線西國小</t>
   </si>
   <si>
     <t>和美鎮</t>
   </si>
   <si>
+    <t>074628</t>
+  </si>
+  <si>
+    <t>縣立和東國小</t>
+  </si>
+  <si>
+    <t>074627</t>
+  </si>
+  <si>
+    <t>縣立和美國小</t>
+  </si>
+  <si>
     <t>074631</t>
   </si>
   <si>
     <t>縣立新庄國小</t>
   </si>
   <si>
-    <t>074627</t>
-[...10 lines deleted...]
-  <si>
     <t>074769</t>
   </si>
   <si>
     <t>縣立和仁國小</t>
   </si>
   <si>
     <t>074629</t>
   </si>
   <si>
     <t>縣立大嘉國小</t>
   </si>
   <si>
     <t>074632</t>
   </si>
   <si>
     <t>縣立培英國小</t>
   </si>
   <si>
     <t>074630</t>
   </si>
   <si>
     <t>縣立大榮國小</t>
   </si>
   <si>
     <t>074323</t>
@@ -551,383 +551,383 @@
   <si>
     <t>縣立大同國小</t>
   </si>
   <si>
     <t>074637</t>
   </si>
   <si>
     <t>縣立伸仁國小</t>
   </si>
   <si>
     <t>074636</t>
   </si>
   <si>
     <t>縣立伸東國小</t>
   </si>
   <si>
     <t>074524</t>
   </si>
   <si>
     <t>縣立伸港國中</t>
   </si>
   <si>
     <t>員林市</t>
   </si>
   <si>
+    <t>074680</t>
+  </si>
+  <si>
+    <t>縣立員林國小</t>
+  </si>
+  <si>
+    <t>074683</t>
+  </si>
+  <si>
+    <t>縣立僑信國小</t>
+  </si>
+  <si>
     <t>074682</t>
   </si>
   <si>
     <t>縣立靜修國小</t>
   </si>
   <si>
-    <t>074683</t>
-[...10 lines deleted...]
-  <si>
     <t>074684</t>
   </si>
   <si>
     <t>縣立員東國小</t>
   </si>
   <si>
+    <t>074687</t>
+  </si>
+  <si>
+    <t>縣立青山國小</t>
+  </si>
+  <si>
     <t>074681</t>
   </si>
   <si>
     <t>縣立育英國小</t>
   </si>
   <si>
+    <t>074685</t>
+  </si>
+  <si>
+    <t>縣立饒明國小</t>
+  </si>
+  <si>
     <t>074686</t>
   </si>
   <si>
     <t>縣立東山國小</t>
   </si>
   <si>
-    <t>074687</t>
-[...10 lines deleted...]
-  <si>
     <t>074536</t>
   </si>
   <si>
     <t>縣立大同國中</t>
   </si>
   <si>
     <t>074510</t>
   </si>
   <si>
     <t>縣立員林國中</t>
   </si>
   <si>
     <t>074511</t>
   </si>
   <si>
     <t>縣立明倫國中</t>
   </si>
   <si>
     <t>社頭鄉</t>
   </si>
   <si>
+    <t>074704</t>
+  </si>
+  <si>
+    <t>縣立社頭國小</t>
+  </si>
+  <si>
     <t>074708</t>
   </si>
   <si>
     <t>縣立湳雅國小</t>
   </si>
   <si>
     <t>074773</t>
   </si>
   <si>
     <t>縣立崙雅國小</t>
   </si>
   <si>
-    <t>074704</t>
-[...4 lines deleted...]
-  <si>
     <t>074706</t>
   </si>
   <si>
     <t>縣立朝興國小</t>
   </si>
   <si>
     <t>074772</t>
   </si>
   <si>
     <t>縣立舊社國小</t>
   </si>
   <si>
     <t>074530</t>
   </si>
   <si>
     <t>縣立社頭國中</t>
   </si>
   <si>
     <t>永靖鄉</t>
   </si>
   <si>
     <t>074693</t>
   </si>
   <si>
     <t>縣立永靖國小</t>
   </si>
   <si>
+    <t>074694</t>
+  </si>
+  <si>
+    <t>縣立福德國小</t>
+  </si>
+  <si>
     <t>074697</t>
   </si>
   <si>
     <t>縣立德興國小</t>
   </si>
   <si>
-    <t>074694</t>
-[...4 lines deleted...]
-  <si>
     <t>074696</t>
   </si>
   <si>
     <t>縣立福興國小</t>
   </si>
   <si>
     <t>074695</t>
   </si>
   <si>
     <t>縣立永興國小</t>
   </si>
   <si>
     <t>074527</t>
   </si>
   <si>
     <t>縣立永靖國中</t>
   </si>
   <si>
     <t>埔心鄉</t>
   </si>
   <si>
     <t>074675</t>
   </si>
   <si>
     <t>縣立舊館國小</t>
   </si>
   <si>
     <t>074679</t>
   </si>
   <si>
     <t>縣立明聖國小</t>
   </si>
   <si>
     <t>074673</t>
   </si>
   <si>
     <t>縣立埔心國小</t>
   </si>
   <si>
     <t>074520</t>
   </si>
   <si>
     <t>縣立埔心國中</t>
   </si>
   <si>
     <t>溪湖鎮</t>
   </si>
   <si>
+    <t>074663</t>
+  </si>
+  <si>
+    <t>縣立湖東國小</t>
+  </si>
+  <si>
     <t>074777</t>
   </si>
   <si>
     <t>縣立湖北國小</t>
   </si>
   <si>
-    <t>074663</t>
-[...4 lines deleted...]
-  <si>
     <t>074665</t>
   </si>
   <si>
     <t>縣立媽厝國小</t>
   </si>
   <si>
+    <t>074664</t>
+  </si>
+  <si>
+    <t>縣立湖南國小</t>
+  </si>
+  <si>
     <t>074660</t>
   </si>
   <si>
     <t>縣立溪湖國小</t>
   </si>
   <si>
-    <t>074664</t>
-[...4 lines deleted...]
-  <si>
     <t>074662</t>
   </si>
   <si>
     <t>縣立湖西國小</t>
   </si>
   <si>
     <t>074661</t>
   </si>
   <si>
     <t>縣立東溪國小</t>
   </si>
   <si>
+    <t>074518</t>
+  </si>
+  <si>
+    <t>縣立溪湖國中</t>
+  </si>
+  <si>
     <t>074339</t>
   </si>
   <si>
     <t>縣立成功高中</t>
   </si>
   <si>
-    <t>074518</t>
-[...4 lines deleted...]
-  <si>
     <t>大村鄉</t>
   </si>
   <si>
+    <t>074691</t>
+  </si>
+  <si>
+    <t>縣立村上國小</t>
+  </si>
+  <si>
     <t>074689</t>
   </si>
   <si>
     <t>縣立大村國小</t>
   </si>
   <si>
-    <t>074691</t>
-[...4 lines deleted...]
-  <si>
     <t>074690</t>
   </si>
   <si>
     <t>縣立大西國小</t>
   </si>
   <si>
     <t>074692</t>
   </si>
   <si>
     <t>縣立村東國小</t>
   </si>
   <si>
     <t>074525</t>
   </si>
   <si>
     <t>縣立大村國中</t>
   </si>
   <si>
     <t>埔鹽鄉</t>
   </si>
   <si>
     <t>074666</t>
   </si>
   <si>
     <t>縣立埔鹽國小</t>
   </si>
   <si>
     <t>074669</t>
   </si>
   <si>
     <t>縣立好修國小</t>
   </si>
   <si>
     <t>074519</t>
   </si>
   <si>
     <t>縣立埔鹽國中</t>
   </si>
   <si>
     <t>田中鎮</t>
   </si>
   <si>
     <t>074698</t>
   </si>
   <si>
     <t>縣立田中國小</t>
   </si>
   <si>
+    <t>074701</t>
+  </si>
+  <si>
+    <t>縣立內安國小</t>
+  </si>
+  <si>
     <t>074700</t>
   </si>
   <si>
     <t>縣立大安國小</t>
   </si>
   <si>
-    <t>074701</t>
-[...4 lines deleted...]
-  <si>
     <t>074776</t>
   </si>
   <si>
     <t>縣立新民國小</t>
   </si>
   <si>
     <t>074699</t>
   </si>
   <si>
     <t>縣立三潭國小</t>
   </si>
   <si>
     <t>074703</t>
   </si>
   <si>
     <t>縣立明禮國小</t>
   </si>
   <si>
+    <t>071317</t>
+  </si>
+  <si>
+    <t>私立文興高中</t>
+  </si>
+  <si>
     <t>074328</t>
   </si>
   <si>
     <t>縣立田中高中</t>
   </si>
   <si>
-    <t>071317</t>
-[...4 lines deleted...]
-  <si>
     <t>北斗鎮</t>
   </si>
   <si>
     <t>074712</t>
   </si>
   <si>
     <t>縣立北斗國小</t>
   </si>
   <si>
     <t>074713</t>
   </si>
   <si>
     <t>縣立萬來國小</t>
   </si>
   <si>
     <t>074716</t>
   </si>
   <si>
     <t>縣立螺陽國小</t>
   </si>
   <si>
     <t>074714</t>
   </si>
   <si>
     <t>縣立螺青國小</t>
@@ -953,249 +953,243 @@
   <si>
     <t>縣立仁豐國小</t>
   </si>
   <si>
     <t>074718</t>
   </si>
   <si>
     <t>縣立南鎮國小</t>
   </si>
   <si>
     <t>074719</t>
   </si>
   <si>
     <t>縣立陸豐國小</t>
   </si>
   <si>
     <t>074531</t>
   </si>
   <si>
     <t>縣立田尾國中</t>
   </si>
   <si>
     <t>埤頭鄉</t>
   </si>
   <si>
+    <t>074725</t>
+  </si>
+  <si>
+    <t>縣立中和國小</t>
+  </si>
+  <si>
+    <t>074723</t>
+  </si>
+  <si>
+    <t>縣立豐崙國小</t>
+  </si>
+  <si>
     <t>074721</t>
   </si>
   <si>
     <t>縣立埤頭國小</t>
   </si>
   <si>
-    <t>074723</t>
-[...10 lines deleted...]
-  <si>
     <t>074722</t>
   </si>
   <si>
     <t>縣立合興國小</t>
   </si>
   <si>
     <t>074724</t>
   </si>
   <si>
     <t>縣立芙朝國小</t>
   </si>
   <si>
     <t>074534</t>
   </si>
   <si>
     <t>縣立埤頭國中</t>
   </si>
   <si>
     <t>溪州鄉</t>
   </si>
   <si>
     <t>074727</t>
   </si>
   <si>
     <t>縣立溪州國小</t>
   </si>
   <si>
     <t>074734</t>
   </si>
   <si>
     <t>縣立大莊國小</t>
   </si>
   <si>
+    <t>074729</t>
+  </si>
+  <si>
+    <t>縣立三條國小</t>
+  </si>
+  <si>
     <t>074732</t>
   </si>
   <si>
     <t>縣立成功國小</t>
   </si>
   <si>
-    <t>074729</t>
-[...2 lines deleted...]
-    <t>縣立三條國小</t>
+    <t>074731</t>
+  </si>
+  <si>
+    <t>縣立潮洋國小</t>
   </si>
   <si>
     <t>074733</t>
   </si>
   <si>
     <t>縣立圳寮國小</t>
   </si>
   <si>
-    <t>074731</t>
-[...2 lines deleted...]
-    <t>縣立潮洋國小</t>
+    <t>074532</t>
+  </si>
+  <si>
+    <t>縣立溪州國中</t>
   </si>
   <si>
     <t>074533</t>
   </si>
   <si>
     <t>縣立溪陽國中</t>
   </si>
   <si>
-    <t>074532</t>
-[...4 lines deleted...]
-  <si>
     <t>竹塘鄉</t>
   </si>
   <si>
     <t>074756</t>
   </si>
   <si>
     <t>縣立長安國小</t>
   </si>
   <si>
     <t>074753</t>
   </si>
   <si>
     <t>縣立竹塘國小</t>
   </si>
   <si>
     <t>074757</t>
   </si>
   <si>
     <t>縣立土庫國小</t>
   </si>
   <si>
     <t>074514</t>
   </si>
   <si>
     <t>縣立竹塘國中</t>
   </si>
   <si>
     <t>二林鎮</t>
   </si>
   <si>
+    <t>074737</t>
+  </si>
+  <si>
+    <t>縣立興華國小</t>
+  </si>
+  <si>
+    <t>074744</t>
+  </si>
+  <si>
+    <t>縣立中興國小</t>
+  </si>
+  <si>
     <t>074736</t>
   </si>
   <si>
     <t>縣立二林國小</t>
   </si>
   <si>
-    <t>074737</t>
-[...16 lines deleted...]
-  <si>
     <t>074740</t>
   </si>
   <si>
     <t>縣立香田國小</t>
   </si>
   <si>
     <t>074738</t>
   </si>
   <si>
     <t>縣立中正國小</t>
   </si>
   <si>
     <t>074745</t>
   </si>
   <si>
     <t>縣立原斗國(中)小</t>
   </si>
   <si>
     <t>074512</t>
   </si>
   <si>
     <t>縣立萬興國中</t>
   </si>
   <si>
     <t>074313</t>
   </si>
   <si>
     <t>縣立二林高中</t>
   </si>
   <si>
     <t>大城鄉</t>
   </si>
   <si>
     <t>074747</t>
   </si>
   <si>
     <t>縣立大城國小</t>
   </si>
   <si>
     <t>074515</t>
   </si>
   <si>
     <t>縣立大城國中</t>
   </si>
   <si>
     <t>芳苑鄉</t>
   </si>
   <si>
+    <t>074766</t>
+  </si>
+  <si>
+    <t>縣立新寶國小</t>
+  </si>
+  <si>
     <t>074765</t>
   </si>
   <si>
     <t>縣立王功國小</t>
-  </si>
-[...4 lines deleted...]
-    <t>縣立新寶國小</t>
   </si>
   <si>
     <t>074767</t>
   </si>
   <si>
     <t>縣立路上國小</t>
   </si>
   <si>
     <t>074759</t>
   </si>
   <si>
     <t>縣立後寮國小</t>
   </si>
   <si>
     <t>074761</t>
   </si>
   <si>
     <t>縣立育華國小</t>
   </si>
   <si>
     <t>074764</t>
   </si>
   <si>
     <t>縣立漢寶國小</t>
   </si>
@@ -1546,51 +1540,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U175"/>
+  <dimension ref="A1:U174"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1633,399 +1627,396 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H2">
         <v>1</v>
+      </c>
+      <c r="J2">
+        <v>2</v>
+      </c>
+      <c r="P2">
+        <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G3">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="H3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>6</v>
+      </c>
+      <c r="I3">
+        <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>27</v>
       </c>
       <c r="C4" t="s">
         <v>28</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4">
+        <v>12</v>
+      </c>
+      <c r="F4">
+        <v>3</v>
+      </c>
+      <c r="G4">
+        <v>6</v>
+      </c>
+      <c r="H4">
         <v>8</v>
       </c>
-      <c r="G4">
-[...4 lines deleted...]
-      </c>
       <c r="I4">
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="J4">
+        <v>1</v>
+      </c>
+      <c r="P4">
+        <v>1</v>
+      </c>
+      <c r="R4">
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G5">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>5</v>
+      </c>
+      <c r="H5">
+        <v>7</v>
+      </c>
+      <c r="K5">
+        <v>1</v>
+      </c>
+      <c r="R5">
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>31</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F6">
         <v>3</v>
       </c>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
       <c r="H6">
-        <v>8</v>
-[...11 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G7">
         <v>5</v>
       </c>
       <c r="H7">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="R7">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8">
-        <v>5</v>
+        <v>9</v>
+      </c>
+      <c r="F8">
+        <v>4</v>
+      </c>
+      <c r="G8">
+        <v>3</v>
+      </c>
+      <c r="H8">
+        <v>4</v>
+      </c>
+      <c r="R8">
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>37</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9">
         <v>2</v>
       </c>
+      <c r="F9">
+        <v>1</v>
+      </c>
       <c r="G9">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H9">
         <v>2</v>
       </c>
-      <c r="R9">
+      <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10">
-        <v>4</v>
-[...11 lines deleted...]
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>24</v>
       </c>
       <c r="E11">
         <v>6</v>
       </c>
       <c r="F11">
         <v>1</v>
       </c>
       <c r="G11">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>24</v>
       </c>
       <c r="E12">
         <v>4</v>
       </c>
       <c r="F12">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G12">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="I12">
+        <v>1</v>
+      </c>
+      <c r="J12">
+        <v>1</v>
       </c>
       <c r="P12">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13" t="s">
         <v>45</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>24</v>
       </c>
       <c r="E13">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="G13">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="H13">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>2</v>
+      </c>
+      <c r="I13">
+        <v>2</v>
+      </c>
+      <c r="L13">
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14" t="s">
         <v>47</v>
       </c>
       <c r="C14" t="s">
         <v>48</v>
       </c>
       <c r="D14" t="s">
         <v>24</v>
       </c>
       <c r="E14">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G14">
         <v>4</v>
       </c>
       <c r="H14">
         <v>2</v>
       </c>
       <c r="P14">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15" t="s">
         <v>49</v>
       </c>
       <c r="C15" t="s">
         <v>50</v>
       </c>
       <c r="D15" t="s">
         <v>24</v>
       </c>
       <c r="E15">
         <v>4</v>
       </c>
       <c r="G15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
         <v>21</v>
@@ -2035,204 +2026,204 @@
       </c>
       <c r="C16" t="s">
         <v>52</v>
       </c>
       <c r="D16" t="s">
         <v>24</v>
       </c>
       <c r="E16">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" t="s">
         <v>55</v>
       </c>
       <c r="E17">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G17">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
         <v>21</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" t="s">
         <v>55</v>
       </c>
       <c r="E18">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F18">
         <v>1</v>
       </c>
-      <c r="G18">
-[...5 lines deleted...]
-      <c r="L18">
+      <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
         <v>21</v>
       </c>
       <c r="B19" t="s">
         <v>58</v>
       </c>
       <c r="C19" t="s">
         <v>59</v>
       </c>
       <c r="D19" t="s">
         <v>55</v>
       </c>
       <c r="E19">
-        <v>6</v>
+        <v>5</v>
+      </c>
+      <c r="F19">
+        <v>1</v>
       </c>
       <c r="G19">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="H19">
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="L19">
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
         <v>21</v>
       </c>
       <c r="B20" t="s">
         <v>60</v>
       </c>
       <c r="C20" t="s">
         <v>61</v>
       </c>
       <c r="D20" t="s">
         <v>55</v>
       </c>
       <c r="E20">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G20">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="H20">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
         <v>21</v>
       </c>
       <c r="B21" t="s">
         <v>62</v>
       </c>
       <c r="C21" t="s">
         <v>63</v>
       </c>
       <c r="D21" t="s">
         <v>55</v>
       </c>
       <c r="E21">
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="F21">
+        <v>1</v>
       </c>
       <c r="G21">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="H21">
+        <v>3</v>
+      </c>
+      <c r="L21">
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>64</v>
       </c>
       <c r="C22" t="s">
         <v>65</v>
       </c>
       <c r="D22" t="s">
         <v>55</v>
       </c>
       <c r="E22">
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="F22">
+        <v>2</v>
       </c>
       <c r="G22">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="P22">
+        <v>1</v>
+      </c>
+      <c r="H22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
         <v>21</v>
       </c>
       <c r="B23" t="s">
         <v>66</v>
       </c>
       <c r="C23" t="s">
         <v>67</v>
       </c>
       <c r="D23" t="s">
         <v>55</v>
       </c>
       <c r="E23">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1</v>
+      </c>
+      <c r="G23">
+        <v>3</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
         <v>21</v>
       </c>
       <c r="B24" t="s">
         <v>68</v>
       </c>
       <c r="C24" t="s">
         <v>69</v>
       </c>
       <c r="D24" t="s">
         <v>55</v>
       </c>
       <c r="E24">
         <v>4</v>
       </c>
       <c r="F24">
         <v>3</v>
       </c>
       <c r="G24">
@@ -2323,120 +2314,120 @@
       </c>
       <c r="E28">
         <v>1</v>
       </c>
       <c r="F28">
         <v>1</v>
       </c>
       <c r="G28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
         <v>79</v>
       </c>
       <c r="B29" t="s">
         <v>80</v>
       </c>
       <c r="C29" t="s">
         <v>81</v>
       </c>
       <c r="D29" t="s">
         <v>24</v>
       </c>
       <c r="E29">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="G29">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
         <v>79</v>
       </c>
       <c r="B30" t="s">
         <v>82</v>
       </c>
       <c r="C30" t="s">
         <v>83</v>
       </c>
       <c r="D30" t="s">
         <v>24</v>
       </c>
       <c r="E30">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="G30">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H30">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
         <v>79</v>
       </c>
       <c r="B31" t="s">
         <v>84</v>
       </c>
       <c r="C31" t="s">
         <v>85</v>
       </c>
       <c r="D31" t="s">
         <v>24</v>
       </c>
       <c r="E31">
-        <v>7</v>
+        <v>2</v>
+      </c>
+      <c r="G31">
+        <v>2</v>
       </c>
       <c r="H31">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
         <v>79</v>
       </c>
       <c r="B32" t="s">
         <v>86</v>
       </c>
       <c r="C32" t="s">
         <v>87</v>
       </c>
       <c r="D32" t="s">
         <v>24</v>
       </c>
       <c r="E32">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>7</v>
+      </c>
+      <c r="H32">
+        <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:21">
       <c r="A33" t="s">
         <v>79</v>
       </c>
       <c r="B33" t="s">
         <v>88</v>
       </c>
       <c r="C33" t="s">
         <v>89</v>
       </c>
       <c r="D33" t="s">
         <v>24</v>
       </c>
       <c r="G33">
         <v>3</v>
       </c>
       <c r="P33">
         <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:21">
       <c r="A34" t="s">
         <v>79</v>
@@ -2446,51 +2437,51 @@
       </c>
       <c r="C34" t="s">
         <v>91</v>
       </c>
       <c r="D34" t="s">
         <v>24</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:21">
       <c r="A35" t="s">
         <v>79</v>
       </c>
       <c r="B35" t="s">
         <v>92</v>
       </c>
       <c r="C35" t="s">
         <v>93</v>
       </c>
       <c r="D35" t="s">
         <v>55</v>
       </c>
       <c r="E35">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F35">
         <v>3</v>
       </c>
       <c r="G35">
         <v>6</v>
       </c>
       <c r="H35">
         <v>2</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:21">
       <c r="A36" t="s">
         <v>94</v>
       </c>
       <c r="B36" t="s">
         <v>95</v>
       </c>
       <c r="C36" t="s">
         <v>96</v>
       </c>
       <c r="D36" t="s">
@@ -2622,155 +2613,155 @@
       </c>
       <c r="I41">
         <v>1</v>
       </c>
       <c r="J41">
         <v>1</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" t="s">
         <v>107</v>
       </c>
       <c r="B42" t="s">
         <v>108</v>
       </c>
       <c r="C42" t="s">
         <v>109</v>
       </c>
       <c r="D42" t="s">
         <v>24</v>
       </c>
       <c r="E42">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G42">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H42">
-        <v>1</v>
+        <v>4</v>
+      </c>
+      <c r="P42">
+        <v>1</v>
+      </c>
+      <c r="R42">
+        <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:21">
       <c r="A43" t="s">
         <v>107</v>
       </c>
       <c r="B43" t="s">
         <v>110</v>
       </c>
       <c r="C43" t="s">
         <v>111</v>
       </c>
       <c r="D43" t="s">
         <v>24</v>
       </c>
       <c r="E43">
+        <v>6</v>
+      </c>
+      <c r="F43">
+        <v>2</v>
+      </c>
+      <c r="G43">
+        <v>2</v>
+      </c>
+      <c r="H43">
+        <v>1</v>
+      </c>
+      <c r="I43">
+        <v>5</v>
+      </c>
+      <c r="N43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:21">
       <c r="A44" t="s">
         <v>107</v>
       </c>
       <c r="B44" t="s">
         <v>112</v>
       </c>
       <c r="C44" t="s">
         <v>113</v>
       </c>
       <c r="D44" t="s">
         <v>24</v>
       </c>
       <c r="E44">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G44">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H44">
-        <v>1</v>
-[...4 lines deleted...]
-      <c r="N44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" t="s">
         <v>107</v>
       </c>
       <c r="B45" t="s">
         <v>114</v>
       </c>
       <c r="C45" t="s">
         <v>115</v>
       </c>
       <c r="D45" t="s">
         <v>24</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
-      <c r="H45">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="46" spans="1:21">
       <c r="A46" t="s">
         <v>107</v>
       </c>
       <c r="B46" t="s">
         <v>116</v>
       </c>
       <c r="C46" t="s">
         <v>117</v>
       </c>
       <c r="D46" t="s">
         <v>24</v>
       </c>
       <c r="E46">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H46">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:21">
       <c r="A47" t="s">
         <v>107</v>
       </c>
       <c r="B47" t="s">
         <v>118</v>
       </c>
       <c r="C47" t="s">
         <v>119</v>
       </c>
       <c r="D47" t="s">
         <v>24</v>
       </c>
       <c r="E47">
         <v>6</v>
       </c>
       <c r="H47">
         <v>4</v>
       </c>
       <c r="J47">
         <v>1</v>
       </c>
     </row>
@@ -2802,152 +2793,152 @@
         <v>122</v>
       </c>
       <c r="C49" t="s">
         <v>123</v>
       </c>
       <c r="D49" t="s">
         <v>24</v>
       </c>
       <c r="E49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:21">
       <c r="A50" t="s">
         <v>107</v>
       </c>
       <c r="B50" t="s">
         <v>124</v>
       </c>
       <c r="C50" t="s">
         <v>125</v>
       </c>
       <c r="D50" t="s">
         <v>24</v>
       </c>
-      <c r="E50">
+      <c r="F50">
+        <v>1</v>
+      </c>
+      <c r="H50">
+        <v>1</v>
+      </c>
+      <c r="I50">
+        <v>1</v>
+      </c>
+      <c r="J50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:21">
       <c r="A51" t="s">
         <v>107</v>
       </c>
       <c r="B51" t="s">
         <v>126</v>
       </c>
       <c r="C51" t="s">
         <v>127</v>
       </c>
       <c r="D51" t="s">
         <v>24</v>
       </c>
-      <c r="F51">
-[...8 lines deleted...]
-      <c r="J51">
+      <c r="E51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" t="s">
         <v>107</v>
       </c>
       <c r="B52" t="s">
         <v>128</v>
       </c>
       <c r="C52" t="s">
         <v>129</v>
       </c>
       <c r="D52" t="s">
         <v>55</v>
       </c>
       <c r="E52">
         <v>5</v>
       </c>
       <c r="G52">
         <v>2</v>
       </c>
       <c r="H52">
         <v>2</v>
       </c>
       <c r="J52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:21">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" t="s">
         <v>132</v>
       </c>
       <c r="D53" t="s">
         <v>24</v>
       </c>
       <c r="E53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F53">
+        <v>2</v>
+      </c>
+      <c r="G53">
+        <v>6</v>
+      </c>
+      <c r="H53">
+        <v>4</v>
+      </c>
+      <c r="J53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:21">
       <c r="A54" t="s">
         <v>130</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" t="s">
         <v>134</v>
       </c>
       <c r="D54" t="s">
         <v>24</v>
       </c>
       <c r="E54">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F54">
-        <v>2</v>
-[...7 lines deleted...]
-      <c r="J54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:21">
       <c r="A55" t="s">
         <v>130</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" t="s">
         <v>136</v>
       </c>
       <c r="D55" t="s">
         <v>24</v>
       </c>
       <c r="E55">
         <v>2</v>
       </c>
       <c r="G55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:21">
       <c r="A56" t="s">
@@ -2978,204 +2969,204 @@
       </c>
       <c r="C57" t="s">
         <v>140</v>
       </c>
       <c r="D57" t="s">
         <v>24</v>
       </c>
       <c r="E57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:21">
       <c r="A58" t="s">
         <v>130</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" t="s">
         <v>142</v>
       </c>
       <c r="D58" t="s">
         <v>55</v>
       </c>
       <c r="E58">
-        <v>3</v>
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1</v>
       </c>
       <c r="G58">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H58">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:21">
       <c r="A59" t="s">
         <v>130</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" t="s">
         <v>144</v>
       </c>
       <c r="D59" t="s">
         <v>55</v>
       </c>
       <c r="E59">
+        <v>3</v>
+      </c>
+      <c r="G59">
         <v>8</v>
       </c>
-      <c r="F59">
-[...4 lines deleted...]
-      </c>
       <c r="H59">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:21">
       <c r="A60" t="s">
         <v>145</v>
       </c>
       <c r="B60" t="s">
         <v>146</v>
       </c>
       <c r="C60" t="s">
         <v>147</v>
       </c>
       <c r="D60" t="s">
         <v>24</v>
       </c>
-      <c r="E60">
-[...1 lines deleted...]
-      </c>
       <c r="F60">
         <v>3</v>
       </c>
       <c r="G60">
         <v>3</v>
       </c>
       <c r="I60">
         <v>1</v>
       </c>
       <c r="M60">
         <v>1</v>
       </c>
       <c r="P60">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:21">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" t="s">
         <v>150</v>
       </c>
       <c r="D61" t="s">
         <v>24</v>
       </c>
-      <c r="E61">
-        <v>3</v>
+      <c r="F61">
+        <v>1</v>
       </c>
       <c r="G61">
+        <v>4</v>
+      </c>
+      <c r="H61">
         <v>5</v>
       </c>
-      <c r="H61">
-[...5 lines deleted...]
-      <c r="R61">
+      <c r="I61">
+        <v>4</v>
+      </c>
+      <c r="J61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:21">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" t="s">
         <v>152</v>
       </c>
       <c r="D62" t="s">
         <v>24</v>
       </c>
       <c r="E62">
         <v>2</v>
       </c>
       <c r="F62">
         <v>1</v>
       </c>
       <c r="G62">
         <v>4</v>
       </c>
       <c r="H62">
         <v>2</v>
       </c>
       <c r="J62">
         <v>1</v>
       </c>
       <c r="R62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:21">
       <c r="A63" t="s">
         <v>148</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" t="s">
         <v>154</v>
       </c>
       <c r="D63" t="s">
         <v>24</v>
       </c>
-      <c r="F63">
-        <v>1</v>
+      <c r="E63">
+        <v>3</v>
       </c>
       <c r="G63">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H63">
-        <v>5</v>
-[...4 lines deleted...]
-      <c r="J63">
+        <v>1</v>
+      </c>
+      <c r="K63">
+        <v>2</v>
+      </c>
+      <c r="P63">
+        <v>1</v>
+      </c>
+      <c r="R63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:21">
       <c r="A64" t="s">
         <v>148</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" t="s">
         <v>156</v>
       </c>
       <c r="D64" t="s">
         <v>24</v>
       </c>
       <c r="E64">
         <v>3</v>
       </c>
       <c r="F64">
         <v>1</v>
       </c>
       <c r="G64">
         <v>3</v>
       </c>
@@ -3273,51 +3264,51 @@
       </c>
       <c r="H68">
         <v>2</v>
       </c>
       <c r="I68">
         <v>1</v>
       </c>
       <c r="J68">
         <v>2</v>
       </c>
     </row>
     <row r="69" spans="1:21">
       <c r="A69" t="s">
         <v>148</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" t="s">
         <v>166</v>
       </c>
       <c r="D69" t="s">
         <v>55</v>
       </c>
       <c r="E69">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F69">
         <v>2</v>
       </c>
       <c r="G69">
         <v>4</v>
       </c>
       <c r="H69">
         <v>4</v>
       </c>
     </row>
     <row r="70" spans="1:21">
       <c r="A70" t="s">
         <v>167</v>
       </c>
       <c r="B70" t="s">
         <v>168</v>
       </c>
       <c r="C70" t="s">
         <v>169</v>
       </c>
       <c r="D70" t="s">
         <v>24</v>
       </c>
       <c r="E70">
@@ -3438,247 +3429,247 @@
       </c>
       <c r="F74">
         <v>1</v>
       </c>
       <c r="G74">
         <v>4</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:21">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" t="s">
         <v>180</v>
       </c>
       <c r="D75" t="s">
         <v>24</v>
       </c>
       <c r="E75">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F75">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G75">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H75">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="P75">
+        <v>1</v>
+      </c>
+      <c r="O75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:21">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" t="s">
         <v>182</v>
       </c>
       <c r="D76" t="s">
         <v>24</v>
       </c>
       <c r="E76">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F76">
         <v>2</v>
       </c>
       <c r="G76">
         <v>3</v>
       </c>
       <c r="H76">
         <v>5</v>
       </c>
       <c r="I76">
         <v>1</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="P76">
         <v>2</v>
       </c>
     </row>
     <row r="77" spans="1:21">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" t="s">
         <v>184</v>
       </c>
       <c r="D77" t="s">
         <v>24</v>
       </c>
       <c r="E77">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="F77">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G77">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H77">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="O77">
+        <v>2</v>
+      </c>
+      <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:21">
       <c r="A78" t="s">
         <v>178</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" t="s">
         <v>186</v>
       </c>
       <c r="D78" t="s">
         <v>24</v>
       </c>
       <c r="E78">
         <v>1</v>
       </c>
       <c r="F78">
         <v>1</v>
       </c>
       <c r="G78">
         <v>1</v>
       </c>
       <c r="I78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:21">
       <c r="A79" t="s">
         <v>178</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" t="s">
         <v>188</v>
       </c>
       <c r="D79" t="s">
         <v>24</v>
       </c>
-      <c r="E79">
-[...1 lines deleted...]
-      </c>
       <c r="F79">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="G79">
+        <v>1</v>
       </c>
       <c r="H79">
-        <v>1</v>
-[...4 lines deleted...]
-      <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:21">
       <c r="A80" t="s">
         <v>178</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" t="s">
         <v>190</v>
       </c>
       <c r="D80" t="s">
         <v>24</v>
       </c>
       <c r="E80">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="F80">
+        <v>2</v>
+      </c>
+      <c r="H80">
+        <v>1</v>
+      </c>
+      <c r="I80">
+        <v>3</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:21">
       <c r="A81" t="s">
         <v>178</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" t="s">
         <v>192</v>
       </c>
       <c r="D81" t="s">
         <v>24</v>
       </c>
-      <c r="F81">
-[...5 lines deleted...]
-      <c r="H81">
+      <c r="M81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:21">
       <c r="A82" t="s">
         <v>178</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" t="s">
         <v>194</v>
       </c>
       <c r="D82" t="s">
         <v>24</v>
       </c>
+      <c r="E82">
+        <v>4</v>
+      </c>
+      <c r="G82">
+        <v>1</v>
+      </c>
       <c r="M82">
+        <v>2</v>
+      </c>
+      <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:21">
       <c r="A83" t="s">
         <v>178</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" t="s">
         <v>196</v>
       </c>
       <c r="D83" t="s">
         <v>55</v>
       </c>
       <c r="E83">
         <v>13</v>
       </c>
       <c r="F83">
         <v>2</v>
       </c>
       <c r="G83">
         <v>4</v>
       </c>
@@ -3733,94 +3724,94 @@
       </c>
       <c r="C85" t="s">
         <v>200</v>
       </c>
       <c r="D85" t="s">
         <v>55</v>
       </c>
       <c r="G85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:21">
       <c r="A86" t="s">
         <v>201</v>
       </c>
       <c r="B86" t="s">
         <v>202</v>
       </c>
       <c r="C86" t="s">
         <v>203</v>
       </c>
       <c r="D86" t="s">
         <v>24</v>
       </c>
       <c r="E86">
+        <v>3</v>
+      </c>
+      <c r="H86">
+        <v>2</v>
+      </c>
+      <c r="N86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:21">
       <c r="A87" t="s">
         <v>201</v>
       </c>
       <c r="B87" t="s">
         <v>204</v>
       </c>
       <c r="C87" t="s">
         <v>205</v>
       </c>
       <c r="D87" t="s">
         <v>24</v>
       </c>
       <c r="E87">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:21">
       <c r="A88" t="s">
         <v>201</v>
       </c>
       <c r="B88" t="s">
         <v>206</v>
       </c>
       <c r="C88" t="s">
         <v>207</v>
       </c>
       <c r="D88" t="s">
         <v>24</v>
       </c>
       <c r="E88">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>6</v>
+      </c>
+      <c r="F88">
+        <v>2</v>
       </c>
     </row>
     <row r="89" spans="1:21">
       <c r="A89" t="s">
         <v>201</v>
       </c>
       <c r="B89" t="s">
         <v>208</v>
       </c>
       <c r="C89" t="s">
         <v>209</v>
       </c>
       <c r="D89" t="s">
         <v>24</v>
       </c>
       <c r="G89">
         <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:21">
       <c r="A90" t="s">
         <v>201</v>
       </c>
       <c r="B90" t="s">
         <v>210</v>
@@ -3875,72 +3866,72 @@
         <v>24</v>
       </c>
       <c r="H92">
         <v>2</v>
       </c>
       <c r="I92">
         <v>1</v>
       </c>
       <c r="K92">
         <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:21">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>217</v>
       </c>
       <c r="C93" t="s">
         <v>218</v>
       </c>
       <c r="D93" t="s">
         <v>24</v>
       </c>
-      <c r="F93">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="E93">
+        <v>4</v>
       </c>
     </row>
     <row r="94" spans="1:21">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>219</v>
       </c>
       <c r="C94" t="s">
         <v>220</v>
       </c>
       <c r="D94" t="s">
         <v>24</v>
       </c>
-      <c r="E94">
-        <v>4</v>
+      <c r="F94">
+        <v>1</v>
+      </c>
+      <c r="G94">
+        <v>2</v>
       </c>
     </row>
     <row r="95" spans="1:21">
       <c r="A95" t="s">
         <v>214</v>
       </c>
       <c r="B95" t="s">
         <v>221</v>
       </c>
       <c r="C95" t="s">
         <v>222</v>
       </c>
       <c r="D95" t="s">
         <v>24</v>
       </c>
       <c r="H95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:21">
       <c r="A96" t="s">
         <v>214</v>
       </c>
       <c r="B96" t="s">
         <v>223</v>
@@ -4056,140 +4047,140 @@
       </c>
       <c r="C101" t="s">
         <v>235</v>
       </c>
       <c r="D101" t="s">
         <v>55</v>
       </c>
       <c r="I101">
         <v>2</v>
       </c>
     </row>
     <row r="102" spans="1:21">
       <c r="A102" t="s">
         <v>236</v>
       </c>
       <c r="B102" t="s">
         <v>237</v>
       </c>
       <c r="C102" t="s">
         <v>238</v>
       </c>
       <c r="D102" t="s">
         <v>24</v>
       </c>
       <c r="E102">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>6</v>
+      </c>
+      <c r="H102">
+        <v>1</v>
+      </c>
+      <c r="R102">
+        <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:21">
       <c r="A103" t="s">
         <v>236</v>
       </c>
       <c r="B103" t="s">
         <v>239</v>
       </c>
       <c r="C103" t="s">
         <v>240</v>
       </c>
       <c r="D103" t="s">
         <v>24</v>
       </c>
       <c r="E103">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>1</v>
+      </c>
+      <c r="F103">
+        <v>1</v>
+      </c>
+      <c r="G103">
+        <v>2</v>
+      </c>
+      <c r="P103">
+        <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:21">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>241</v>
       </c>
       <c r="C104" t="s">
         <v>242</v>
       </c>
       <c r="D104" t="s">
         <v>24</v>
       </c>
       <c r="E104">
         <v>2</v>
       </c>
       <c r="G104">
         <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:21">
       <c r="A105" t="s">
         <v>236</v>
       </c>
       <c r="B105" t="s">
         <v>243</v>
       </c>
       <c r="C105" t="s">
         <v>244</v>
       </c>
       <c r="D105" t="s">
         <v>24</v>
       </c>
       <c r="E105">
-        <v>4</v>
+        <v>2</v>
+      </c>
+      <c r="F105">
+        <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:21">
       <c r="A106" t="s">
         <v>236</v>
       </c>
       <c r="B106" t="s">
         <v>245</v>
       </c>
       <c r="C106" t="s">
         <v>246</v>
       </c>
       <c r="D106" t="s">
         <v>24</v>
       </c>
       <c r="E106">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="107" spans="1:21">
       <c r="A107" t="s">
         <v>236</v>
       </c>
       <c r="B107" t="s">
         <v>247</v>
       </c>
       <c r="C107" t="s">
         <v>248</v>
       </c>
       <c r="D107" t="s">
         <v>24</v>
       </c>
       <c r="R107">
         <v>2</v>
       </c>
     </row>
     <row r="108" spans="1:21">
       <c r="A108" t="s">
         <v>236</v>
       </c>
       <c r="B108" t="s">
         <v>249</v>
@@ -4199,141 +4190,141 @@
       </c>
       <c r="D108" t="s">
         <v>24</v>
       </c>
       <c r="R108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:21">
       <c r="A109" t="s">
         <v>236</v>
       </c>
       <c r="B109" t="s">
         <v>251</v>
       </c>
       <c r="C109" t="s">
         <v>252</v>
       </c>
       <c r="D109" t="s">
         <v>55</v>
       </c>
       <c r="E109">
         <v>2</v>
       </c>
       <c r="F109">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G109">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="R109">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="110" spans="1:21">
       <c r="A110" t="s">
         <v>236</v>
       </c>
       <c r="B110" t="s">
         <v>253</v>
       </c>
       <c r="C110" t="s">
         <v>254</v>
       </c>
       <c r="D110" t="s">
         <v>55</v>
       </c>
       <c r="E110">
         <v>2</v>
       </c>
       <c r="F110">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G110">
-        <v>4</v>
+        <v>3</v>
+      </c>
+      <c r="L110">
+        <v>1</v>
       </c>
       <c r="R110">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:21">
       <c r="A111" t="s">
         <v>255</v>
       </c>
       <c r="B111" t="s">
         <v>256</v>
       </c>
       <c r="C111" t="s">
         <v>257</v>
       </c>
       <c r="D111" t="s">
         <v>24</v>
       </c>
       <c r="E111">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G111">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H111">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="I111">
+        <v>1</v>
+      </c>
+      <c r="R111">
+        <v>3</v>
       </c>
     </row>
     <row r="112" spans="1:21">
       <c r="A112" t="s">
         <v>255</v>
       </c>
       <c r="B112" t="s">
         <v>258</v>
       </c>
       <c r="C112" t="s">
         <v>259</v>
       </c>
       <c r="D112" t="s">
         <v>24</v>
       </c>
       <c r="E112">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G112">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H112">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="L112">
+        <v>2</v>
       </c>
     </row>
     <row r="113" spans="1:21">
       <c r="A113" t="s">
         <v>255</v>
       </c>
       <c r="B113" t="s">
         <v>260</v>
       </c>
       <c r="C113" t="s">
         <v>261</v>
       </c>
       <c r="D113" t="s">
         <v>24</v>
       </c>
       <c r="E113">
         <v>2</v>
       </c>
     </row>
     <row r="114" spans="1:21">
       <c r="A114" t="s">
         <v>255</v>
       </c>
       <c r="B114" t="s">
         <v>262</v>
@@ -4457,70 +4448,70 @@
         <v>1</v>
       </c>
       <c r="G119">
         <v>3</v>
       </c>
       <c r="H119">
         <v>4</v>
       </c>
     </row>
     <row r="120" spans="1:21">
       <c r="A120" t="s">
         <v>273</v>
       </c>
       <c r="B120" t="s">
         <v>276</v>
       </c>
       <c r="C120" t="s">
         <v>277</v>
       </c>
       <c r="D120" t="s">
         <v>24</v>
       </c>
       <c r="F120">
         <v>2</v>
       </c>
+      <c r="H120">
+        <v>2</v>
+      </c>
     </row>
     <row r="121" spans="1:21">
       <c r="A121" t="s">
         <v>273</v>
       </c>
       <c r="B121" t="s">
         <v>278</v>
       </c>
       <c r="C121" t="s">
         <v>279</v>
       </c>
       <c r="D121" t="s">
         <v>24</v>
       </c>
       <c r="F121">
         <v>2</v>
       </c>
-      <c r="H121">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="122" spans="1:21">
       <c r="A122" t="s">
         <v>273</v>
       </c>
       <c r="B122" t="s">
         <v>280</v>
       </c>
       <c r="C122" t="s">
         <v>281</v>
       </c>
       <c r="D122" t="s">
         <v>24</v>
       </c>
       <c r="F122">
         <v>2</v>
       </c>
       <c r="G122">
         <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:21">
       <c r="A123" t="s">
         <v>273</v>
       </c>
@@ -4549,85 +4540,85 @@
       </c>
       <c r="D124" t="s">
         <v>24</v>
       </c>
       <c r="E124">
         <v>2</v>
       </c>
       <c r="G124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:21">
       <c r="A125" t="s">
         <v>273</v>
       </c>
       <c r="B125" t="s">
         <v>286</v>
       </c>
       <c r="C125" t="s">
         <v>287</v>
       </c>
       <c r="D125" t="s">
         <v>55</v>
       </c>
       <c r="E125">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F125">
         <v>1</v>
       </c>
-      <c r="J125">
-[...5 lines deleted...]
-      <c r="P125">
+      <c r="G125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:21">
       <c r="A126" t="s">
         <v>273</v>
       </c>
       <c r="B126" t="s">
         <v>288</v>
       </c>
       <c r="C126" t="s">
         <v>289</v>
       </c>
       <c r="D126" t="s">
         <v>55</v>
       </c>
       <c r="E126">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F126">
         <v>1</v>
       </c>
-      <c r="G126">
+      <c r="J126">
+        <v>2</v>
+      </c>
+      <c r="M126">
+        <v>1</v>
+      </c>
+      <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:21">
       <c r="A127" t="s">
         <v>290</v>
       </c>
       <c r="B127" t="s">
         <v>291</v>
       </c>
       <c r="C127" t="s">
         <v>292</v>
       </c>
       <c r="D127" t="s">
         <v>24</v>
       </c>
       <c r="E127">
         <v>5</v>
       </c>
       <c r="F127">
         <v>1</v>
       </c>
       <c r="H127">
         <v>6</v>
       </c>
@@ -4806,89 +4797,89 @@
         <v>310</v>
       </c>
       <c r="C136" t="s">
         <v>311</v>
       </c>
       <c r="D136" t="s">
         <v>55</v>
       </c>
       <c r="I136">
         <v>2</v>
       </c>
     </row>
     <row r="137" spans="1:21">
       <c r="A137" t="s">
         <v>312</v>
       </c>
       <c r="B137" t="s">
         <v>313</v>
       </c>
       <c r="C137" t="s">
         <v>314</v>
       </c>
       <c r="D137" t="s">
         <v>24</v>
       </c>
-      <c r="H137">
-        <v>2</v>
+      <c r="E137">
+        <v>2</v>
+      </c>
+      <c r="G137">
+        <v>3</v>
       </c>
     </row>
     <row r="138" spans="1:21">
       <c r="A138" t="s">
         <v>312</v>
       </c>
       <c r="B138" t="s">
         <v>315</v>
       </c>
       <c r="C138" t="s">
         <v>316</v>
       </c>
       <c r="D138" t="s">
         <v>24</v>
       </c>
       <c r="E138">
         <v>4</v>
       </c>
     </row>
     <row r="139" spans="1:21">
       <c r="A139" t="s">
         <v>312</v>
       </c>
       <c r="B139" t="s">
         <v>317</v>
       </c>
       <c r="C139" t="s">
         <v>318</v>
       </c>
       <c r="D139" t="s">
         <v>24</v>
       </c>
-      <c r="E139">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="H139">
+        <v>2</v>
       </c>
     </row>
     <row r="140" spans="1:21">
       <c r="A140" t="s">
         <v>312</v>
       </c>
       <c r="B140" t="s">
         <v>319</v>
       </c>
       <c r="C140" t="s">
         <v>320</v>
       </c>
       <c r="D140" t="s">
         <v>24</v>
       </c>
       <c r="E140">
         <v>1</v>
       </c>
       <c r="F140">
         <v>1</v>
       </c>
       <c r="H140">
         <v>4</v>
       </c>
     </row>
@@ -4960,158 +4951,158 @@
         <v>328</v>
       </c>
       <c r="C144" t="s">
         <v>329</v>
       </c>
       <c r="D144" t="s">
         <v>24</v>
       </c>
       <c r="E144">
         <v>2</v>
       </c>
     </row>
     <row r="145" spans="1:21">
       <c r="A145" t="s">
         <v>325</v>
       </c>
       <c r="B145" t="s">
         <v>330</v>
       </c>
       <c r="C145" t="s">
         <v>331</v>
       </c>
       <c r="D145" t="s">
         <v>24</v>
       </c>
+      <c r="E145">
+        <v>1</v>
+      </c>
       <c r="F145">
         <v>1</v>
       </c>
-      <c r="P145">
-        <v>2</v>
+      <c r="H145">
+        <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:21">
       <c r="A146" t="s">
         <v>325</v>
       </c>
       <c r="B146" t="s">
         <v>332</v>
       </c>
       <c r="C146" t="s">
         <v>333</v>
       </c>
       <c r="D146" t="s">
         <v>24</v>
       </c>
-      <c r="E146">
-[...1 lines deleted...]
-      </c>
       <c r="F146">
         <v>1</v>
       </c>
-      <c r="H146">
-        <v>1</v>
+      <c r="P146">
+        <v>2</v>
       </c>
     </row>
     <row r="147" spans="1:21">
       <c r="A147" t="s">
         <v>325</v>
       </c>
       <c r="B147" t="s">
         <v>334</v>
       </c>
       <c r="C147" t="s">
         <v>335</v>
       </c>
       <c r="D147" t="s">
         <v>24</v>
       </c>
-      <c r="F147">
+      <c r="J147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:21">
       <c r="A148" t="s">
         <v>325</v>
       </c>
       <c r="B148" t="s">
         <v>336</v>
       </c>
       <c r="C148" t="s">
         <v>337</v>
       </c>
       <c r="D148" t="s">
         <v>24</v>
       </c>
-      <c r="J148">
+      <c r="F148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:21">
       <c r="A149" t="s">
         <v>325</v>
       </c>
       <c r="B149" t="s">
         <v>338</v>
       </c>
       <c r="C149" t="s">
         <v>339</v>
       </c>
       <c r="D149" t="s">
         <v>55</v>
       </c>
-      <c r="E149">
-        <v>1</v>
+      <c r="G149">
+        <v>2</v>
       </c>
       <c r="H149">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I149">
         <v>1</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:21">
       <c r="A150" t="s">
         <v>325</v>
       </c>
       <c r="B150" t="s">
         <v>340</v>
       </c>
       <c r="C150" t="s">
         <v>341</v>
       </c>
       <c r="D150" t="s">
         <v>55</v>
       </c>
-      <c r="G150">
-        <v>2</v>
+      <c r="E150">
+        <v>1</v>
       </c>
       <c r="H150">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I150">
         <v>1</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:21">
       <c r="A151" t="s">
         <v>342</v>
       </c>
       <c r="B151" t="s">
         <v>343</v>
       </c>
       <c r="C151" t="s">
         <v>344</v>
       </c>
       <c r="D151" t="s">
         <v>24</v>
       </c>
       <c r="E151">
         <v>1</v>
       </c>
     </row>
@@ -5167,474 +5158,457 @@
       </c>
       <c r="E154">
         <v>3</v>
       </c>
       <c r="H154">
         <v>1</v>
       </c>
       <c r="J154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:21">
       <c r="A155" t="s">
         <v>351</v>
       </c>
       <c r="B155" t="s">
         <v>352</v>
       </c>
       <c r="C155" t="s">
         <v>353</v>
       </c>
       <c r="D155" t="s">
         <v>24</v>
       </c>
       <c r="E155">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F155">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="156" spans="1:21">
       <c r="A156" t="s">
         <v>351</v>
       </c>
       <c r="B156" t="s">
         <v>354</v>
       </c>
       <c r="C156" t="s">
         <v>355</v>
       </c>
       <c r="D156" t="s">
         <v>24</v>
       </c>
-      <c r="E156">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="G156">
+        <v>2</v>
       </c>
     </row>
     <row r="157" spans="1:21">
       <c r="A157" t="s">
         <v>351</v>
       </c>
       <c r="B157" t="s">
         <v>356</v>
       </c>
       <c r="C157" t="s">
         <v>357</v>
       </c>
       <c r="D157" t="s">
         <v>24</v>
       </c>
+      <c r="E157">
+        <v>2</v>
+      </c>
+      <c r="F157">
+        <v>6</v>
+      </c>
       <c r="G157">
         <v>2</v>
+      </c>
+      <c r="H157">
+        <v>3</v>
+      </c>
+      <c r="I157">
+        <v>1</v>
+      </c>
+      <c r="K157">
+        <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:21">
       <c r="A158" t="s">
         <v>351</v>
       </c>
       <c r="B158" t="s">
         <v>358</v>
       </c>
       <c r="C158" t="s">
         <v>359</v>
       </c>
       <c r="D158" t="s">
         <v>24</v>
       </c>
-      <c r="H158">
-        <v>2</v>
+      <c r="L158">
+        <v>1</v>
+      </c>
+      <c r="P158">
+        <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:21">
       <c r="A159" t="s">
         <v>351</v>
       </c>
       <c r="B159" t="s">
         <v>360</v>
       </c>
       <c r="C159" t="s">
         <v>361</v>
       </c>
       <c r="D159" t="s">
         <v>24</v>
       </c>
-      <c r="L159">
+      <c r="E159">
+        <v>2</v>
+      </c>
+      <c r="H159">
         <v>1</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:21">
       <c r="A160" t="s">
         <v>351</v>
       </c>
       <c r="B160" t="s">
         <v>362</v>
       </c>
       <c r="C160" t="s">
         <v>363</v>
       </c>
       <c r="D160" t="s">
         <v>24</v>
       </c>
-      <c r="E160">
-[...1 lines deleted...]
-      </c>
       <c r="H160">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:21">
       <c r="A161" t="s">
         <v>351</v>
       </c>
       <c r="B161" t="s">
         <v>364</v>
       </c>
       <c r="C161" t="s">
         <v>365</v>
       </c>
       <c r="D161" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="H161">
+        <v>55</v>
+      </c>
+      <c r="E161">
+        <v>1</v>
+      </c>
+      <c r="F161">
+        <v>1</v>
+      </c>
+      <c r="G161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:21">
       <c r="A162" t="s">
         <v>351</v>
       </c>
       <c r="B162" t="s">
         <v>366</v>
       </c>
       <c r="C162" t="s">
         <v>367</v>
       </c>
       <c r="D162" t="s">
         <v>55</v>
       </c>
       <c r="E162">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F162">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G162">
+        <v>5</v>
+      </c>
+      <c r="H162">
+        <v>1</v>
+      </c>
+      <c r="I162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:21">
       <c r="A163" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="B163" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C163" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D163" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E163">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F163">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="164" spans="1:21">
       <c r="A164" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="B164" t="s">
         <v>371</v>
       </c>
       <c r="C164" t="s">
         <v>372</v>
       </c>
       <c r="D164" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>55</v>
+      </c>
+      <c r="M164">
+        <v>1</v>
+      </c>
+      <c r="P164">
+        <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:21">
       <c r="A165" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="B165" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C165" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D165" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>24</v>
+      </c>
+      <c r="E165">
+        <v>2</v>
+      </c>
+      <c r="F165">
+        <v>1</v>
+      </c>
+      <c r="G165">
+        <v>5</v>
+      </c>
+      <c r="H165">
+        <v>3</v>
       </c>
     </row>
     <row r="166" spans="1:21">
       <c r="A166" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B166" t="s">
         <v>376</v>
       </c>
       <c r="C166" t="s">
         <v>377</v>
       </c>
       <c r="D166" t="s">
         <v>24</v>
       </c>
       <c r="E166">
         <v>1</v>
       </c>
       <c r="F166">
         <v>1</v>
       </c>
       <c r="G166">
         <v>3</v>
       </c>
       <c r="H166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:21">
       <c r="A167" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B167" t="s">
         <v>378</v>
       </c>
       <c r="C167" t="s">
         <v>379</v>
       </c>
       <c r="D167" t="s">
         <v>24</v>
       </c>
       <c r="E167">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:21">
       <c r="A168" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B168" t="s">
         <v>380</v>
       </c>
       <c r="C168" t="s">
         <v>381</v>
       </c>
       <c r="D168" t="s">
         <v>24</v>
       </c>
-      <c r="E168">
+      <c r="G168">
+        <v>2</v>
+      </c>
+      <c r="H168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:21">
       <c r="A169" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B169" t="s">
         <v>382</v>
       </c>
       <c r="C169" t="s">
         <v>383</v>
       </c>
       <c r="D169" t="s">
         <v>24</v>
       </c>
-      <c r="G169">
-[...2 lines deleted...]
-      <c r="H169">
+      <c r="E169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:21">
       <c r="A170" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B170" t="s">
         <v>384</v>
       </c>
       <c r="C170" t="s">
         <v>385</v>
       </c>
       <c r="D170" t="s">
         <v>24</v>
       </c>
-      <c r="E170">
-        <v>1</v>
+      <c r="H170">
+        <v>2</v>
       </c>
     </row>
     <row r="171" spans="1:21">
       <c r="A171" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B171" t="s">
         <v>386</v>
       </c>
       <c r="C171" t="s">
         <v>387</v>
       </c>
       <c r="D171" t="s">
         <v>24</v>
       </c>
-      <c r="H171">
-        <v>2</v>
+      <c r="G171">
+        <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:21">
       <c r="A172" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B172" t="s">
         <v>388</v>
       </c>
       <c r="C172" t="s">
         <v>389</v>
       </c>
       <c r="D172" t="s">
-        <v>24</v>
+        <v>55</v>
+      </c>
+      <c r="E172">
+        <v>1</v>
       </c>
       <c r="G172">
+        <v>3</v>
+      </c>
+      <c r="H172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:21">
       <c r="A173" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B173" t="s">
         <v>390</v>
       </c>
       <c r="C173" t="s">
         <v>391</v>
       </c>
       <c r="D173" t="s">
         <v>55</v>
       </c>
       <c r="E173">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G173">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="H173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:21">
       <c r="A174" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
       <c r="B174" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C174" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D174" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E174">
-        <v>2</v>
-[...21 lines deleted...]
-      <c r="H175">
+        <v>3</v>
+      </c>
+      <c r="H174">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>