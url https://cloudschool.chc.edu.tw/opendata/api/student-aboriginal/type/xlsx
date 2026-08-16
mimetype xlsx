--- v5 (2026-07-14)
+++ v6 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="student-aboriginal" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="395">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="373">
   <si>
     <t>行政區</t>
   </si>
   <si>
     <t>教育部代碼</t>
   </si>
   <si>
     <t>學校名稱</t>
   </si>
   <si>
     <t>學校學制</t>
   </si>
   <si>
     <t>阿美族</t>
   </si>
   <si>
     <t>泰雅族</t>
   </si>
   <si>
     <t>排灣族</t>
   </si>
   <si>
     <t>布農族</t>
   </si>
   <si>
@@ -80,653 +80,629 @@
   <si>
     <t>噶瑪蘭族</t>
   </si>
   <si>
     <t>太魯閣族</t>
   </si>
   <si>
     <t>撒奇萊雅族</t>
   </si>
   <si>
     <t>賽德克族</t>
   </si>
   <si>
     <t>拉阿魯哇族</t>
   </si>
   <si>
     <t>卡那卡那富族</t>
   </si>
   <si>
     <t>未認定族別(其他)</t>
   </si>
   <si>
     <t>彰化市</t>
   </si>
   <si>
+    <t>074610</t>
+  </si>
+  <si>
+    <t>縣立大竹國小</t>
+  </si>
+  <si>
+    <t>國民小學</t>
+  </si>
+  <si>
+    <t>074611</t>
+  </si>
+  <si>
+    <t>縣立國聖國小</t>
+  </si>
+  <si>
     <t>074606</t>
   </si>
   <si>
     <t>縣立東芳國小</t>
   </si>
   <si>
-    <t>國民小學</t>
+    <t>074602</t>
+  </si>
+  <si>
+    <t>縣立民生國小</t>
+  </si>
+  <si>
+    <t>074774</t>
+  </si>
+  <si>
+    <t>縣立信義國(中)小</t>
+  </si>
+  <si>
+    <t>074614</t>
+  </si>
+  <si>
+    <t>縣立忠孝國小</t>
+  </si>
+  <si>
+    <t>074603</t>
+  </si>
+  <si>
+    <t>縣立平和國小</t>
+  </si>
+  <si>
+    <t>074601</t>
+  </si>
+  <si>
+    <t>縣立中山國小</t>
+  </si>
+  <si>
+    <t>074607</t>
+  </si>
+  <si>
+    <t>縣立泰和國小</t>
+  </si>
+  <si>
+    <t>074605</t>
+  </si>
+  <si>
+    <t>縣立南興國小</t>
+  </si>
+  <si>
+    <t>074612</t>
+  </si>
+  <si>
+    <t>縣立快官國小</t>
+  </si>
+  <si>
+    <t>074604</t>
+  </si>
+  <si>
+    <t>縣立南郭國小</t>
+  </si>
+  <si>
+    <t>074775</t>
+  </si>
+  <si>
+    <t>縣立大成國小</t>
   </si>
   <si>
     <t>074609</t>
   </si>
   <si>
     <t>縣立聯興國小</t>
   </si>
   <si>
-    <t>074604</t>
-[...70 lines deleted...]
-  <si>
     <t>074608</t>
   </si>
   <si>
     <t>縣立三民國小</t>
   </si>
   <si>
     <t>074541</t>
   </si>
   <si>
     <t>縣立信義國中(小)</t>
   </si>
   <si>
     <t>國民中學</t>
   </si>
   <si>
+    <t>074507</t>
+  </si>
+  <si>
+    <t>縣立彰德國中</t>
+  </si>
+  <si>
+    <t>074506</t>
+  </si>
+  <si>
+    <t>縣立彰安國中</t>
+  </si>
+  <si>
+    <t>074308</t>
+  </si>
+  <si>
+    <t>縣立彰化藝術高中</t>
+  </si>
+  <si>
+    <t>074538</t>
+  </si>
+  <si>
+    <t>縣立彰興國中</t>
+  </si>
+  <si>
+    <t>074505</t>
+  </si>
+  <si>
+    <t>縣立陽明國中</t>
+  </si>
+  <si>
     <t>071311</t>
   </si>
   <si>
     <t>私立精誠高中</t>
   </si>
   <si>
-    <t>074538</t>
-[...28 lines deleted...]
-  <si>
     <t>074540</t>
   </si>
   <si>
     <t>縣立彰泰國中</t>
   </si>
   <si>
     <t>芬園鄉</t>
   </si>
   <si>
+    <t>074615</t>
+  </si>
+  <si>
+    <t>縣立芬園國小</t>
+  </si>
+  <si>
+    <t>074617</t>
+  </si>
+  <si>
+    <t>縣立寶山國小</t>
+  </si>
+  <si>
     <t>074618</t>
   </si>
   <si>
     <t>縣立同安國小</t>
   </si>
   <si>
-    <t>074617</t>
-[...10 lines deleted...]
-  <si>
     <t>074509</t>
   </si>
   <si>
     <t>縣立芬園國中</t>
   </si>
   <si>
     <t>花壇鄉</t>
   </si>
   <si>
+    <t>074621</t>
+  </si>
+  <si>
+    <t>縣立花壇國小</t>
+  </si>
+  <si>
+    <t>074626</t>
+  </si>
+  <si>
+    <t>縣立白沙國小</t>
+  </si>
+  <si>
+    <t>074625</t>
+  </si>
+  <si>
+    <t>縣立三春國小</t>
+  </si>
+  <si>
     <t>074623</t>
   </si>
   <si>
     <t>縣立華南國小</t>
   </si>
   <si>
-    <t>074621</t>
-[...16 lines deleted...]
-  <si>
     <t>074622</t>
   </si>
   <si>
     <t>縣立文祥國小</t>
   </si>
   <si>
-    <t>074624</t>
-[...4 lines deleted...]
-  <si>
     <t>074526</t>
   </si>
   <si>
     <t>縣立花壇國中</t>
   </si>
   <si>
     <t>秀水鄉</t>
   </si>
   <si>
+    <t>074657</t>
+  </si>
+  <si>
+    <t>縣立明正國小</t>
+  </si>
+  <si>
     <t>074654</t>
   </si>
   <si>
     <t>縣立秀水國小</t>
   </si>
   <si>
-    <t>074657</t>
-[...4 lines deleted...]
-  <si>
     <t>074655</t>
   </si>
   <si>
     <t>縣立馬興國小</t>
   </si>
   <si>
     <t>074656</t>
   </si>
   <si>
     <t>縣立華龍國小</t>
   </si>
   <si>
     <t>074658</t>
   </si>
   <si>
     <t>縣立陝西國小</t>
   </si>
   <si>
     <t>074522</t>
   </si>
   <si>
     <t>縣立秀水國中</t>
   </si>
   <si>
     <t>鹿港鎮</t>
   </si>
   <si>
+    <t>074643</t>
+  </si>
+  <si>
+    <t>縣立新興國小</t>
+  </si>
+  <si>
     <t>074771</t>
   </si>
   <si>
     <t>縣立鹿東國小</t>
   </si>
   <si>
     <t>074645</t>
   </si>
   <si>
     <t>縣立頂番國小</t>
   </si>
   <si>
+    <t>074641</t>
+  </si>
+  <si>
+    <t>縣立洛津國小</t>
+  </si>
+  <si>
     <t>074644</t>
   </si>
   <si>
     <t>縣立草港國小</t>
   </si>
   <si>
-    <t>074643</t>
-[...10 lines deleted...]
-  <si>
     <t>074639</t>
   </si>
   <si>
     <t>縣立鹿港國小</t>
   </si>
   <si>
     <t>074646</t>
   </si>
   <si>
     <t>縣立東興國小</t>
   </si>
   <si>
     <t>074642</t>
   </si>
   <si>
     <t>縣立海埔國小</t>
   </si>
   <si>
     <t>074640</t>
   </si>
   <si>
     <t>縣立文開國小</t>
   </si>
   <si>
-    <t>074778</t>
-[...4 lines deleted...]
-  <si>
     <t>074503</t>
   </si>
   <si>
     <t>縣立鹿鳴國中</t>
   </si>
   <si>
     <t>福興鄉</t>
   </si>
   <si>
+    <t>074652</t>
+  </si>
+  <si>
+    <t>縣立日新國小</t>
+  </si>
+  <si>
     <t>074650</t>
   </si>
   <si>
     <t>縣立大興國小</t>
   </si>
   <si>
-    <t>074652</t>
-[...4 lines deleted...]
-  <si>
     <t>074649</t>
   </si>
   <si>
     <t>縣立西勢國小</t>
   </si>
   <si>
     <t>074647</t>
   </si>
   <si>
     <t>縣立管嶼國小</t>
   </si>
   <si>
     <t>074651</t>
   </si>
   <si>
     <t>縣立永豐國小</t>
   </si>
   <si>
+    <t>074521</t>
+  </si>
+  <si>
+    <t>縣立福興國中</t>
+  </si>
+  <si>
     <t>074502</t>
   </si>
   <si>
     <t>縣立鹿港國中</t>
   </si>
   <si>
-    <t>074521</t>
-[...4 lines deleted...]
-  <si>
     <t>線西鄉</t>
   </si>
   <si>
     <t>074633</t>
   </si>
   <si>
     <t>縣立線西國小</t>
   </si>
   <si>
     <t>和美鎮</t>
   </si>
   <si>
     <t>074628</t>
   </si>
   <si>
     <t>縣立和東國小</t>
   </si>
   <si>
+    <t>074769</t>
+  </si>
+  <si>
+    <t>縣立和仁國小</t>
+  </si>
+  <si>
+    <t>074629</t>
+  </si>
+  <si>
+    <t>縣立大嘉國小</t>
+  </si>
+  <si>
+    <t>074632</t>
+  </si>
+  <si>
+    <t>縣立培英國小</t>
+  </si>
+  <si>
+    <t>074631</t>
+  </si>
+  <si>
+    <t>縣立新庄國小</t>
+  </si>
+  <si>
     <t>074627</t>
   </si>
   <si>
     <t>縣立和美國小</t>
   </si>
   <si>
-    <t>074631</t>
-[...22 lines deleted...]
-  <si>
     <t>074630</t>
   </si>
   <si>
     <t>縣立大榮國小</t>
   </si>
   <si>
     <t>074323</t>
   </si>
   <si>
     <t>縣立和美高中</t>
   </si>
   <si>
     <t>074535</t>
   </si>
   <si>
     <t>縣立和群國中</t>
   </si>
   <si>
     <t>伸港鄉</t>
   </si>
   <si>
+    <t>074638</t>
+  </si>
+  <si>
+    <t>縣立大同國小</t>
+  </si>
+  <si>
     <t>074635</t>
   </si>
   <si>
     <t>縣立新港國小</t>
   </si>
   <si>
-    <t>074638</t>
-[...4 lines deleted...]
-  <si>
     <t>074637</t>
   </si>
   <si>
     <t>縣立伸仁國小</t>
   </si>
   <si>
     <t>074636</t>
   </si>
   <si>
     <t>縣立伸東國小</t>
   </si>
   <si>
     <t>074524</t>
   </si>
   <si>
     <t>縣立伸港國中</t>
   </si>
   <si>
     <t>員林市</t>
   </si>
   <si>
+    <t>074683</t>
+  </si>
+  <si>
+    <t>縣立僑信國小</t>
+  </si>
+  <si>
+    <t>074686</t>
+  </si>
+  <si>
+    <t>縣立東山國小</t>
+  </si>
+  <si>
+    <t>074684</t>
+  </si>
+  <si>
+    <t>縣立員東國小</t>
+  </si>
+  <si>
+    <t>074682</t>
+  </si>
+  <si>
+    <t>縣立靜修國小</t>
+  </si>
+  <si>
     <t>074680</t>
   </si>
   <si>
     <t>縣立員林國小</t>
   </si>
   <si>
-    <t>074683</t>
-[...14 lines deleted...]
-    <t>縣立員東國小</t>
+    <t>074681</t>
+  </si>
+  <si>
+    <t>縣立育英國小</t>
+  </si>
+  <si>
+    <t>074685</t>
+  </si>
+  <si>
+    <t>縣立饒明國小</t>
   </si>
   <si>
     <t>074687</t>
   </si>
   <si>
     <t>縣立青山國小</t>
   </si>
   <si>
-    <t>074681</t>
-[...14 lines deleted...]
-    <t>縣立東山國小</t>
+    <t>074510</t>
+  </si>
+  <si>
+    <t>縣立員林國中</t>
   </si>
   <si>
     <t>074536</t>
   </si>
   <si>
     <t>縣立大同國中</t>
   </si>
   <si>
-    <t>074510</t>
-[...10 lines deleted...]
-  <si>
     <t>社頭鄉</t>
   </si>
   <si>
     <t>074704</t>
   </si>
   <si>
     <t>縣立社頭國小</t>
   </si>
   <si>
     <t>074708</t>
   </si>
   <si>
     <t>縣立湳雅國小</t>
   </si>
   <si>
     <t>074773</t>
   </si>
   <si>
     <t>縣立崙雅國小</t>
   </si>
   <si>
     <t>074706</t>
   </si>
   <si>
     <t>縣立朝興國小</t>
   </si>
   <si>
-    <t>074772</t>
-[...4 lines deleted...]
-  <si>
     <t>074530</t>
   </si>
   <si>
     <t>縣立社頭國中</t>
   </si>
   <si>
     <t>永靖鄉</t>
   </si>
   <si>
+    <t>074696</t>
+  </si>
+  <si>
+    <t>縣立福興國小</t>
+  </si>
+  <si>
+    <t>074697</t>
+  </si>
+  <si>
+    <t>縣立德興國小</t>
+  </si>
+  <si>
     <t>074693</t>
   </si>
   <si>
     <t>縣立永靖國小</t>
   </si>
   <si>
     <t>074694</t>
   </si>
   <si>
     <t>縣立福德國小</t>
   </si>
   <si>
-    <t>074697</t>
-[...10 lines deleted...]
-  <si>
     <t>074695</t>
   </si>
   <si>
     <t>縣立永興國小</t>
   </si>
   <si>
     <t>074527</t>
   </si>
   <si>
     <t>縣立永靖國中</t>
   </si>
   <si>
     <t>埔心鄉</t>
   </si>
   <si>
     <t>074675</t>
   </si>
   <si>
     <t>縣立舊館國小</t>
   </si>
   <si>
     <t>074679</t>
   </si>
   <si>
     <t>縣立明聖國小</t>
@@ -743,167 +719,161 @@
   <si>
     <t>縣立埔心國中</t>
   </si>
   <si>
     <t>溪湖鎮</t>
   </si>
   <si>
     <t>074663</t>
   </si>
   <si>
     <t>縣立湖東國小</t>
   </si>
   <si>
     <t>074777</t>
   </si>
   <si>
     <t>縣立湖北國小</t>
   </si>
   <si>
     <t>074665</t>
   </si>
   <si>
     <t>縣立媽厝國小</t>
   </si>
   <si>
-    <t>074664</t>
-[...4 lines deleted...]
-  <si>
     <t>074660</t>
   </si>
   <si>
     <t>縣立溪湖國小</t>
   </si>
   <si>
     <t>074662</t>
   </si>
   <si>
     <t>縣立湖西國小</t>
   </si>
   <si>
     <t>074661</t>
   </si>
   <si>
     <t>縣立東溪國小</t>
   </si>
   <si>
     <t>074518</t>
   </si>
   <si>
     <t>縣立溪湖國中</t>
   </si>
   <si>
     <t>074339</t>
   </si>
   <si>
     <t>縣立成功高中</t>
   </si>
   <si>
     <t>大村鄉</t>
   </si>
   <si>
     <t>074691</t>
   </si>
   <si>
     <t>縣立村上國小</t>
   </si>
   <si>
     <t>074689</t>
   </si>
   <si>
     <t>縣立大村國小</t>
   </si>
   <si>
+    <t>074692</t>
+  </si>
+  <si>
+    <t>縣立村東國小</t>
+  </si>
+  <si>
     <t>074690</t>
   </si>
   <si>
     <t>縣立大西國小</t>
   </si>
   <si>
-    <t>074692</t>
-[...4 lines deleted...]
-  <si>
     <t>074525</t>
   </si>
   <si>
     <t>縣立大村國中</t>
   </si>
   <si>
     <t>埔鹽鄉</t>
   </si>
   <si>
     <t>074666</t>
   </si>
   <si>
     <t>縣立埔鹽國小</t>
   </si>
   <si>
     <t>074669</t>
   </si>
   <si>
     <t>縣立好修國小</t>
   </si>
   <si>
     <t>074519</t>
   </si>
   <si>
     <t>縣立埔鹽國中</t>
   </si>
   <si>
     <t>田中鎮</t>
   </si>
   <si>
+    <t>074776</t>
+  </si>
+  <si>
+    <t>縣立新民國小</t>
+  </si>
+  <si>
+    <t>074700</t>
+  </si>
+  <si>
+    <t>縣立大安國小</t>
+  </si>
+  <si>
+    <t>074701</t>
+  </si>
+  <si>
+    <t>縣立內安國小</t>
+  </si>
+  <si>
     <t>074698</t>
   </si>
   <si>
     <t>縣立田中國小</t>
   </si>
   <si>
-    <t>074701</t>
-[...16 lines deleted...]
-  <si>
     <t>074699</t>
   </si>
   <si>
     <t>縣立三潭國小</t>
   </si>
   <si>
     <t>074703</t>
   </si>
   <si>
     <t>縣立明禮國小</t>
   </si>
   <si>
     <t>071317</t>
   </si>
   <si>
     <t>私立文興高中</t>
   </si>
   <si>
     <t>074328</t>
   </si>
   <si>
     <t>縣立田中高中</t>
   </si>
   <si>
     <t>北斗鎮</t>
@@ -920,318 +890,282 @@
   <si>
     <t>縣立萬來國小</t>
   </si>
   <si>
     <t>074716</t>
   </si>
   <si>
     <t>縣立螺陽國小</t>
   </si>
   <si>
     <t>074714</t>
   </si>
   <si>
     <t>縣立螺青國小</t>
   </si>
   <si>
     <t>074501</t>
   </si>
   <si>
     <t>縣立北斗國中</t>
   </si>
   <si>
     <t>田尾鄉</t>
   </si>
   <si>
+    <t>074720</t>
+  </si>
+  <si>
+    <t>縣立仁豐國小</t>
+  </si>
+  <si>
     <t>074717</t>
   </si>
   <si>
     <t>縣立田尾國小</t>
   </si>
   <si>
-    <t>074720</t>
-[...4 lines deleted...]
-  <si>
     <t>074718</t>
   </si>
   <si>
     <t>縣立南鎮國小</t>
   </si>
   <si>
-    <t>074719</t>
-[...4 lines deleted...]
-  <si>
     <t>074531</t>
   </si>
   <si>
     <t>縣立田尾國中</t>
   </si>
   <si>
     <t>埤頭鄉</t>
   </si>
   <si>
-    <t>074725</t>
-[...4 lines deleted...]
-  <si>
     <t>074723</t>
   </si>
   <si>
     <t>縣立豐崙國小</t>
   </si>
   <si>
     <t>074721</t>
   </si>
   <si>
     <t>縣立埤頭國小</t>
   </si>
   <si>
     <t>074722</t>
   </si>
   <si>
     <t>縣立合興國小</t>
   </si>
   <si>
     <t>074724</t>
   </si>
   <si>
     <t>縣立芙朝國小</t>
   </si>
   <si>
     <t>074534</t>
   </si>
   <si>
     <t>縣立埤頭國中</t>
   </si>
   <si>
     <t>溪州鄉</t>
   </si>
   <si>
+    <t>074734</t>
+  </si>
+  <si>
+    <t>縣立大莊國小</t>
+  </si>
+  <si>
+    <t>074729</t>
+  </si>
+  <si>
+    <t>縣立三條國小</t>
+  </si>
+  <si>
     <t>074727</t>
   </si>
   <si>
     <t>縣立溪州國小</t>
   </si>
   <si>
-    <t>074734</t>
-[...10 lines deleted...]
-  <si>
     <t>074732</t>
   </si>
   <si>
     <t>縣立成功國小</t>
   </si>
   <si>
-    <t>074731</t>
-[...8 lines deleted...]
-    <t>縣立圳寮國小</t>
+    <t>074533</t>
+  </si>
+  <si>
+    <t>縣立溪陽國中</t>
   </si>
   <si>
     <t>074532</t>
   </si>
   <si>
     <t>縣立溪州國中</t>
   </si>
   <si>
-    <t>074533</t>
-[...4 lines deleted...]
-  <si>
     <t>竹塘鄉</t>
   </si>
   <si>
-    <t>074756</t>
-[...4 lines deleted...]
-  <si>
     <t>074753</t>
   </si>
   <si>
     <t>縣立竹塘國小</t>
   </si>
   <si>
     <t>074757</t>
   </si>
   <si>
     <t>縣立土庫國小</t>
   </si>
   <si>
     <t>074514</t>
   </si>
   <si>
     <t>縣立竹塘國中</t>
   </si>
   <si>
     <t>二林鎮</t>
   </si>
   <si>
+    <t>074736</t>
+  </si>
+  <si>
+    <t>縣立二林國小</t>
+  </si>
+  <si>
+    <t>074744</t>
+  </si>
+  <si>
+    <t>縣立中興國小</t>
+  </si>
+  <si>
     <t>074737</t>
   </si>
   <si>
     <t>縣立興華國小</t>
   </si>
   <si>
-    <t>074744</t>
-[...10 lines deleted...]
-  <si>
     <t>074740</t>
   </si>
   <si>
     <t>縣立香田國小</t>
   </si>
   <si>
     <t>074738</t>
   </si>
   <si>
     <t>縣立中正國小</t>
   </si>
   <si>
     <t>074745</t>
   </si>
   <si>
     <t>縣立原斗國(中)小</t>
   </si>
   <si>
+    <t>074313</t>
+  </si>
+  <si>
+    <t>縣立二林高中</t>
+  </si>
+  <si>
     <t>074512</t>
   </si>
   <si>
     <t>縣立萬興國中</t>
   </si>
   <si>
-    <t>074313</t>
-[...4 lines deleted...]
-  <si>
     <t>大城鄉</t>
   </si>
   <si>
     <t>074747</t>
   </si>
   <si>
     <t>縣立大城國小</t>
   </si>
   <si>
     <t>074515</t>
   </si>
   <si>
     <t>縣立大城國中</t>
   </si>
   <si>
     <t>芳苑鄉</t>
   </si>
   <si>
     <t>074766</t>
   </si>
   <si>
     <t>縣立新寶國小</t>
   </si>
   <si>
+    <t>074767</t>
+  </si>
+  <si>
+    <t>縣立路上國小</t>
+  </si>
+  <si>
     <t>074765</t>
   </si>
   <si>
     <t>縣立王功國小</t>
   </si>
   <si>
-    <t>074767</t>
-[...4 lines deleted...]
-  <si>
     <t>074759</t>
   </si>
   <si>
     <t>縣立後寮國小</t>
   </si>
   <si>
     <t>074761</t>
   </si>
   <si>
     <t>縣立育華國小</t>
   </si>
   <si>
     <t>074764</t>
   </si>
   <si>
     <t>縣立漢寶國小</t>
   </si>
   <si>
-    <t>074758</t>
-[...2 lines deleted...]
-    <t>縣立芳苑國小</t>
+    <t>074516</t>
+  </si>
+  <si>
+    <t>縣立草湖國中</t>
   </si>
   <si>
     <t>074517</t>
   </si>
   <si>
     <t>縣立芳苑國中</t>
-  </si>
-[...4 lines deleted...]
-    <t>縣立草湖國中</t>
   </si>
   <si>
     <t>二水鄉</t>
   </si>
   <si>
     <t>074709</t>
   </si>
   <si>
     <t>縣立二水國小</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1540,51 +1474,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U174"/>
+  <dimension ref="A1:U163"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1627,3988 +1561,3696 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2">
-        <v>7</v>
+        <v>5</v>
+      </c>
+      <c r="F2">
+        <v>1</v>
       </c>
       <c r="G2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H2">
-        <v>1</v>
-[...4 lines deleted...]
-      <c r="P2">
+        <v>8</v>
+      </c>
+      <c r="K2">
+        <v>1</v>
+      </c>
+      <c r="R2">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G3">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>27</v>
       </c>
       <c r="C4" t="s">
         <v>28</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G4">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P4">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
       <c r="G5">
         <v>5</v>
       </c>
       <c r="H5">
-        <v>7</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="P5">
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>31</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F6">
         <v>3</v>
+      </c>
+      <c r="G6">
+        <v>2</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7">
+        <v>5</v>
+      </c>
+      <c r="F7">
         <v>2</v>
       </c>
       <c r="G7">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="H7">
         <v>2</v>
       </c>
-      <c r="R7">
-        <v>1</v>
+      <c r="I7">
+        <v>1</v>
+      </c>
+      <c r="L7">
+        <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G8">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H8">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="R8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>37</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F9">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G9">
+        <v>3</v>
+      </c>
+      <c r="H9">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10">
-        <v>5</v>
+        <v>4</v>
+      </c>
+      <c r="F10">
+        <v>1</v>
+      </c>
+      <c r="G10">
+        <v>4</v>
+      </c>
+      <c r="H10">
+        <v>2</v>
+      </c>
+      <c r="P10">
+        <v>1</v>
+      </c>
+      <c r="U10">
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>24</v>
       </c>
       <c r="E11">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F11">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>24</v>
       </c>
       <c r="E12">
-        <v>4</v>
-[...14 lines deleted...]
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13" t="s">
         <v>45</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>24</v>
       </c>
       <c r="E13">
+        <v>11</v>
+      </c>
+      <c r="F13">
+        <v>2</v>
+      </c>
+      <c r="G13">
+        <v>6</v>
+      </c>
+      <c r="H13">
         <v>4</v>
       </c>
-      <c r="G13">
-[...4 lines deleted...]
-      </c>
       <c r="I13">
         <v>2</v>
       </c>
-      <c r="L13">
-        <v>3</v>
+      <c r="J13">
+        <v>1</v>
+      </c>
+      <c r="P13">
+        <v>1</v>
+      </c>
+      <c r="R13">
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14" t="s">
         <v>47</v>
       </c>
       <c r="C14" t="s">
         <v>48</v>
       </c>
       <c r="D14" t="s">
         <v>24</v>
       </c>
       <c r="E14">
         <v>4</v>
       </c>
       <c r="F14">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G14">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="I14">
+        <v>1</v>
+      </c>
+      <c r="J14">
+        <v>1</v>
       </c>
       <c r="P14">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15" t="s">
         <v>49</v>
       </c>
       <c r="C15" t="s">
         <v>50</v>
       </c>
       <c r="D15" t="s">
         <v>24</v>
       </c>
       <c r="E15">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G15">
-        <v>1</v>
+        <v>18</v>
+      </c>
+      <c r="H15">
+        <v>5</v>
+      </c>
+      <c r="I15">
+        <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
         <v>21</v>
       </c>
       <c r="B16" t="s">
         <v>51</v>
       </c>
       <c r="C16" t="s">
         <v>52</v>
       </c>
       <c r="D16" t="s">
         <v>24</v>
       </c>
       <c r="E16">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" t="s">
         <v>55</v>
       </c>
       <c r="E17">
-        <v>3</v>
+        <v>4</v>
+      </c>
+      <c r="F17">
+        <v>1</v>
       </c>
       <c r="G17">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
         <v>21</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" t="s">
         <v>55</v>
       </c>
       <c r="E18">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>4</v>
+      </c>
+      <c r="G18">
+        <v>6</v>
+      </c>
+      <c r="H18">
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
         <v>21</v>
       </c>
       <c r="B19" t="s">
         <v>58</v>
       </c>
       <c r="C19" t="s">
         <v>59</v>
       </c>
       <c r="D19" t="s">
         <v>55</v>
       </c>
       <c r="E19">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F19">
         <v>1</v>
       </c>
       <c r="G19">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
         <v>21</v>
       </c>
       <c r="B20" t="s">
         <v>60</v>
       </c>
       <c r="C20" t="s">
         <v>61</v>
       </c>
       <c r="D20" t="s">
         <v>55</v>
       </c>
       <c r="E20">
-        <v>6</v>
+        <v>2</v>
+      </c>
+      <c r="F20">
+        <v>1</v>
       </c>
       <c r="G20">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="H20">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
         <v>21</v>
       </c>
       <c r="B21" t="s">
         <v>62</v>
       </c>
       <c r="C21" t="s">
         <v>63</v>
       </c>
       <c r="D21" t="s">
         <v>55</v>
       </c>
       <c r="E21">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G21">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H21">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>64</v>
       </c>
       <c r="C22" t="s">
         <v>65</v>
       </c>
       <c r="D22" t="s">
         <v>55</v>
       </c>
       <c r="E22">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F22">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G22">
         <v>1</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
         <v>21</v>
       </c>
       <c r="B23" t="s">
         <v>66</v>
       </c>
       <c r="C23" t="s">
         <v>67</v>
       </c>
       <c r="D23" t="s">
         <v>55</v>
       </c>
       <c r="E23">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G23">
         <v>3</v>
+      </c>
+      <c r="F23">
+        <v>1</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
         <v>21</v>
       </c>
       <c r="B24" t="s">
         <v>68</v>
       </c>
       <c r="C24" t="s">
         <v>69</v>
       </c>
       <c r="D24" t="s">
         <v>55</v>
       </c>
       <c r="E24">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F24">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G24">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
         <v>70</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" t="s">
         <v>72</v>
       </c>
       <c r="D25" t="s">
         <v>24</v>
       </c>
       <c r="E25">
         <v>3</v>
       </c>
-      <c r="H25">
-        <v>3</v>
+      <c r="G25">
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
         <v>70</v>
       </c>
       <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" t="s">
         <v>74</v>
       </c>
       <c r="D26" t="s">
         <v>24</v>
       </c>
+      <c r="E26">
+        <v>1</v>
+      </c>
       <c r="F26">
         <v>1</v>
       </c>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
       <c r="H26">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
         <v>70</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" t="s">
         <v>76</v>
       </c>
       <c r="D27" t="s">
         <v>24</v>
       </c>
       <c r="E27">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="H27">
+        <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
         <v>70</v>
       </c>
       <c r="B28" t="s">
         <v>77</v>
       </c>
       <c r="C28" t="s">
         <v>78</v>
       </c>
       <c r="D28" t="s">
         <v>55</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
       <c r="F28">
         <v>1</v>
       </c>
       <c r="G28">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
         <v>79</v>
       </c>
       <c r="B29" t="s">
         <v>80</v>
       </c>
       <c r="C29" t="s">
         <v>81</v>
       </c>
       <c r="D29" t="s">
         <v>24</v>
       </c>
       <c r="E29">
+        <v>16</v>
+      </c>
+      <c r="G29">
         <v>4</v>
       </c>
-      <c r="G29">
-        <v>1</v>
+      <c r="H29">
+        <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
         <v>79</v>
       </c>
       <c r="B30" t="s">
         <v>82</v>
       </c>
       <c r="C30" t="s">
         <v>83</v>
       </c>
       <c r="D30" t="s">
         <v>24</v>
       </c>
       <c r="E30">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="G30">
         <v>5</v>
       </c>
       <c r="H30">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
         <v>79</v>
       </c>
       <c r="B31" t="s">
         <v>84</v>
       </c>
       <c r="C31" t="s">
         <v>85</v>
       </c>
       <c r="D31" t="s">
         <v>24</v>
       </c>
       <c r="E31">
         <v>2</v>
       </c>
       <c r="G31">
         <v>2</v>
       </c>
-      <c r="H31">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
         <v>79</v>
       </c>
       <c r="B32" t="s">
         <v>86</v>
       </c>
       <c r="C32" t="s">
         <v>87</v>
       </c>
       <c r="D32" t="s">
         <v>24</v>
       </c>
       <c r="E32">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>4</v>
+      </c>
+      <c r="G32">
+        <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:21">
       <c r="A33" t="s">
         <v>79</v>
       </c>
       <c r="B33" t="s">
         <v>88</v>
       </c>
       <c r="C33" t="s">
         <v>89</v>
       </c>
       <c r="D33" t="s">
         <v>24</v>
       </c>
       <c r="G33">
         <v>3</v>
       </c>
       <c r="P33">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:21">
       <c r="A34" t="s">
         <v>79</v>
       </c>
       <c r="B34" t="s">
         <v>90</v>
       </c>
       <c r="C34" t="s">
         <v>91</v>
       </c>
       <c r="D34" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E34">
+        <v>4</v>
+      </c>
+      <c r="F34">
+        <v>2</v>
+      </c>
+      <c r="G34">
+        <v>4</v>
+      </c>
+      <c r="J34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:21">
       <c r="A35" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="B35" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C35" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D35" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E35">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="F35">
+        <v>4</v>
+      </c>
+      <c r="G35">
         <v>3</v>
       </c>
-      <c r="G35">
-[...1 lines deleted...]
-      </c>
       <c r="H35">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J35">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="P35">
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:21">
       <c r="A36" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B36" t="s">
         <v>95</v>
       </c>
       <c r="C36" t="s">
         <v>96</v>
       </c>
       <c r="D36" t="s">
         <v>24</v>
       </c>
       <c r="E36">
         <v>1</v>
       </c>
       <c r="F36">
         <v>1</v>
       </c>
       <c r="G36">
         <v>2</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:21">
       <c r="A37" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B37" t="s">
         <v>97</v>
       </c>
       <c r="C37" t="s">
         <v>98</v>
       </c>
       <c r="D37" t="s">
         <v>24</v>
       </c>
       <c r="E37">
-        <v>5</v>
-[...13 lines deleted...]
-      <c r="P37">
         <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:21">
       <c r="A38" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38" t="s">
         <v>100</v>
       </c>
       <c r="D38" t="s">
         <v>24</v>
       </c>
-      <c r="E38">
-        <v>2</v>
+      <c r="G38">
+        <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:21">
       <c r="A39" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B39" t="s">
         <v>101</v>
       </c>
       <c r="C39" t="s">
         <v>102</v>
       </c>
       <c r="D39" t="s">
         <v>24</v>
       </c>
       <c r="G39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B40" t="s">
         <v>103</v>
       </c>
       <c r="C40" t="s">
         <v>104</v>
       </c>
       <c r="D40" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E40">
+        <v>3</v>
+      </c>
+      <c r="F40">
         <v>1</v>
       </c>
       <c r="G40">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="I40">
+        <v>1</v>
+      </c>
+      <c r="J40">
+        <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:21">
       <c r="A41" t="s">
-        <v>94</v>
+        <v>105</v>
       </c>
       <c r="B41" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C41" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D41" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E41">
-        <v>1</v>
-[...16 lines deleted...]
-      <c r="P41">
+        <v>2</v>
+      </c>
+      <c r="O41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B42" t="s">
         <v>108</v>
       </c>
       <c r="C42" t="s">
         <v>109</v>
       </c>
       <c r="D42" t="s">
         <v>24</v>
       </c>
       <c r="E42">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G42">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H42">
         <v>4</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
       <c r="R42">
         <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:21">
       <c r="A43" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B43" t="s">
         <v>110</v>
       </c>
       <c r="C43" t="s">
         <v>111</v>
       </c>
       <c r="D43" t="s">
         <v>24</v>
       </c>
       <c r="E43">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F43">
         <v>2</v>
       </c>
       <c r="G43">
         <v>2</v>
       </c>
       <c r="H43">
         <v>1</v>
       </c>
       <c r="I43">
         <v>5</v>
       </c>
       <c r="N43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:21">
       <c r="A44" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B44" t="s">
         <v>112</v>
       </c>
       <c r="C44" t="s">
         <v>113</v>
       </c>
       <c r="D44" t="s">
         <v>24</v>
       </c>
-      <c r="E44">
-[...4 lines deleted...]
-      </c>
       <c r="H44">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B45" t="s">
         <v>114</v>
       </c>
       <c r="C45" t="s">
         <v>115</v>
       </c>
       <c r="D45" t="s">
         <v>24</v>
       </c>
       <c r="E45">
+        <v>2</v>
+      </c>
+      <c r="G45">
+        <v>3</v>
+      </c>
+      <c r="H45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:21">
       <c r="A46" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B46" t="s">
         <v>116</v>
       </c>
       <c r="C46" t="s">
         <v>117</v>
       </c>
       <c r="D46" t="s">
         <v>24</v>
       </c>
       <c r="E46">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H46">
-        <v>3</v>
+        <v>4</v>
+      </c>
+      <c r="J46">
+        <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:21">
       <c r="A47" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B47" t="s">
         <v>118</v>
       </c>
       <c r="C47" t="s">
         <v>119</v>
       </c>
       <c r="D47" t="s">
         <v>24</v>
       </c>
       <c r="E47">
-        <v>6</v>
-[...4 lines deleted...]
-      <c r="J47">
+        <v>1</v>
+      </c>
+      <c r="G47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:21">
       <c r="A48" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B48" t="s">
         <v>120</v>
       </c>
       <c r="C48" t="s">
         <v>121</v>
       </c>
       <c r="D48" t="s">
         <v>24</v>
       </c>
       <c r="E48">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="G48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:21">
       <c r="A49" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B49" t="s">
         <v>122</v>
       </c>
       <c r="C49" t="s">
         <v>123</v>
       </c>
       <c r="D49" t="s">
         <v>24</v>
       </c>
-      <c r="E49">
+      <c r="H49">
+        <v>1</v>
+      </c>
+      <c r="I49">
+        <v>1</v>
+      </c>
+      <c r="J49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:21">
       <c r="A50" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B50" t="s">
         <v>124</v>
       </c>
       <c r="C50" t="s">
         <v>125</v>
       </c>
       <c r="D50" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>55</v>
+      </c>
+      <c r="E50">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>2</v>
       </c>
       <c r="H50">
         <v>1</v>
       </c>
       <c r="I50">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="J50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:21">
       <c r="A51" t="s">
-        <v>107</v>
+        <v>126</v>
       </c>
       <c r="B51" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C51" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D51" t="s">
         <v>24</v>
       </c>
       <c r="E51">
         <v>1</v>
+      </c>
+      <c r="R51">
+        <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" t="s">
-        <v>107</v>
+        <v>126</v>
       </c>
       <c r="B52" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C52" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D52" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E52">
+        <v>2</v>
+      </c>
+      <c r="F52">
+        <v>1</v>
+      </c>
+      <c r="G52">
         <v>5</v>
       </c>
-      <c r="G52">
-[...1 lines deleted...]
-      </c>
       <c r="H52">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:21">
       <c r="A53" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" t="s">
         <v>132</v>
       </c>
       <c r="D53" t="s">
         <v>24</v>
       </c>
       <c r="E53">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G53">
-        <v>6</v>
-[...4 lines deleted...]
-      <c r="J53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:21">
       <c r="A54" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" t="s">
         <v>134</v>
       </c>
       <c r="D54" t="s">
         <v>24</v>
       </c>
       <c r="E54">
         <v>1</v>
       </c>
-      <c r="F54">
+      <c r="G54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:21">
       <c r="A55" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" t="s">
         <v>136</v>
       </c>
       <c r="D55" t="s">
         <v>24</v>
       </c>
       <c r="E55">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="G55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:21">
       <c r="A56" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" t="s">
         <v>138</v>
       </c>
       <c r="D56" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E56">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G56">
-        <v>2</v>
+        <v>7</v>
+      </c>
+      <c r="H56">
+        <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:21">
       <c r="A57" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" t="s">
         <v>140</v>
       </c>
       <c r="D57" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E57">
-        <v>1</v>
+        <v>6</v>
+      </c>
+      <c r="F57">
+        <v>1</v>
+      </c>
+      <c r="H57">
+        <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:21">
       <c r="A58" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="B58" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C58" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D58" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="F58">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G58">
         <v>3</v>
       </c>
-      <c r="H58">
-        <v>3</v>
+      <c r="I58">
+        <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:21">
       <c r="A59" t="s">
-        <v>130</v>
+        <v>144</v>
       </c>
       <c r="B59" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C59" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D59" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E59">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G59">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H59">
+        <v>4</v>
+      </c>
+      <c r="I59">
+        <v>4</v>
+      </c>
+      <c r="J59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:21">
       <c r="A60" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B60" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C60" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D60" t="s">
         <v>24</v>
       </c>
+      <c r="E60">
+        <v>4</v>
+      </c>
       <c r="F60">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G60">
         <v>3</v>
       </c>
-      <c r="I60">
-[...5 lines deleted...]
-      <c r="P60">
+      <c r="H60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:21">
       <c r="A61" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" t="s">
         <v>150</v>
       </c>
       <c r="D61" t="s">
         <v>24</v>
       </c>
-      <c r="F61">
-        <v>1</v>
+      <c r="E61">
+        <v>5</v>
       </c>
       <c r="G61">
         <v>4</v>
       </c>
-      <c r="H61">
-[...4 lines deleted...]
-      </c>
       <c r="J61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:21">
       <c r="A62" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" t="s">
         <v>152</v>
       </c>
       <c r="D62" t="s">
         <v>24</v>
       </c>
       <c r="E62">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F62">
         <v>1</v>
       </c>
       <c r="G62">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H62">
-        <v>2</v>
-[...4 lines deleted...]
-      <c r="R62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:21">
       <c r="A63" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" t="s">
         <v>154</v>
       </c>
       <c r="D63" t="s">
         <v>24</v>
       </c>
       <c r="E63">
         <v>3</v>
       </c>
       <c r="G63">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H63">
         <v>1</v>
       </c>
       <c r="K63">
         <v>2</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
       <c r="R63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:21">
       <c r="A64" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" t="s">
         <v>156</v>
       </c>
       <c r="D64" t="s">
         <v>24</v>
       </c>
       <c r="E64">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F64">
         <v>1</v>
       </c>
       <c r="G64">
-        <v>3</v>
+        <v>4</v>
+      </c>
+      <c r="H64">
+        <v>1</v>
+      </c>
+      <c r="J64">
+        <v>1</v>
+      </c>
+      <c r="R64">
+        <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:21">
       <c r="A65" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" t="s">
         <v>158</v>
       </c>
       <c r="D65" t="s">
         <v>24</v>
       </c>
       <c r="E65">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G65">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="J65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:21">
       <c r="A66" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" t="s">
         <v>160</v>
       </c>
       <c r="D66" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E66">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G66">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H66">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="I66">
+        <v>1</v>
+      </c>
+      <c r="J66">
+        <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:21">
       <c r="A67" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" t="s">
         <v>162</v>
       </c>
       <c r="D67" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E67">
+        <v>2</v>
+      </c>
+      <c r="F67">
+        <v>1</v>
+      </c>
+      <c r="G67">
         <v>3</v>
       </c>
-      <c r="G67">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="H67">
+        <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:21">
       <c r="A68" t="s">
-        <v>148</v>
+        <v>163</v>
       </c>
       <c r="B68" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C68" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D68" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E68">
-        <v>8</v>
+        <v>3</v>
+      </c>
+      <c r="F68">
+        <v>7</v>
       </c>
       <c r="G68">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H68">
         <v>2</v>
       </c>
-      <c r="I68">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="R68">
+        <v>2</v>
+      </c>
+      <c r="T68">
+        <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:21">
       <c r="A69" t="s">
-        <v>148</v>
+        <v>163</v>
       </c>
       <c r="B69" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C69" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D69" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E69">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G69">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H69">
-        <v>4</v>
+        <v>3</v>
+      </c>
+      <c r="N69">
+        <v>1</v>
+      </c>
+      <c r="T69">
+        <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:21">
       <c r="A70" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B70" t="s">
         <v>168</v>
       </c>
       <c r="C70" t="s">
         <v>169</v>
       </c>
       <c r="D70" t="s">
         <v>24</v>
       </c>
       <c r="E70">
         <v>1</v>
       </c>
       <c r="G70">
-        <v>6</v>
-[...10 lines deleted...]
-      <c r="T70">
+        <v>2</v>
+      </c>
+      <c r="R70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:21">
       <c r="A71" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B71" t="s">
         <v>170</v>
       </c>
       <c r="C71" t="s">
         <v>171</v>
       </c>
       <c r="D71" t="s">
         <v>24</v>
       </c>
-      <c r="E71">
-[...4 lines deleted...]
-      </c>
       <c r="G71">
-        <v>2</v>
-[...4 lines deleted...]
-      <c r="R71">
+        <v>1</v>
+      </c>
+      <c r="P71">
         <v>1</v>
       </c>
       <c r="T71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:21">
       <c r="A72" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B72" t="s">
         <v>172</v>
       </c>
       <c r="C72" t="s">
         <v>173</v>
       </c>
       <c r="D72" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E72">
+        <v>2</v>
+      </c>
+      <c r="F72">
         <v>1</v>
       </c>
       <c r="G72">
         <v>2</v>
       </c>
-      <c r="R72">
+      <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:21">
       <c r="A73" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="B73" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C73" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D73" t="s">
         <v>24</v>
       </c>
+      <c r="E73">
+        <v>4</v>
+      </c>
+      <c r="F73">
+        <v>2</v>
+      </c>
       <c r="G73">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H73">
+        <v>4</v>
+      </c>
+      <c r="I73">
+        <v>1</v>
+      </c>
+      <c r="O73">
         <v>1</v>
       </c>
       <c r="P73">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="T73">
+        <v>2</v>
+      </c>
+      <c r="R73">
         <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:21">
       <c r="A74" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="B74" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C74" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D74" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E74">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G74">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1</v>
+      </c>
+      <c r="M74">
+        <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:21">
       <c r="A75" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" t="s">
         <v>180</v>
       </c>
       <c r="D75" t="s">
         <v>24</v>
       </c>
-      <c r="E75">
-[...1 lines deleted...]
-      </c>
       <c r="F75">
+        <v>2</v>
+      </c>
+      <c r="G75">
         <v>3</v>
       </c>
-      <c r="G75">
-[...5 lines deleted...]
-      <c r="O75">
+      <c r="I75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:21">
       <c r="A76" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" t="s">
         <v>182</v>
       </c>
       <c r="D76" t="s">
         <v>24</v>
       </c>
       <c r="E76">
         <v>4</v>
       </c>
       <c r="F76">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G76">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H76">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P76">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:21">
       <c r="A77" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" t="s">
         <v>184</v>
       </c>
       <c r="D77" t="s">
         <v>24</v>
       </c>
       <c r="E77">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F77">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G77">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H77">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:21">
       <c r="A78" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" t="s">
         <v>186</v>
       </c>
       <c r="D78" t="s">
         <v>24</v>
       </c>
       <c r="E78">
         <v>1</v>
       </c>
       <c r="F78">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G78">
+        <v>2</v>
+      </c>
+      <c r="H78">
         <v>1</v>
       </c>
       <c r="I78">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:21">
       <c r="A79" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" t="s">
         <v>188</v>
       </c>
       <c r="D79" t="s">
         <v>24</v>
       </c>
-      <c r="F79">
-[...5 lines deleted...]
-      <c r="H79">
+      <c r="M79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:21">
       <c r="A80" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" t="s">
         <v>190</v>
       </c>
       <c r="D80" t="s">
         <v>24</v>
       </c>
-      <c r="E80">
-[...1 lines deleted...]
-      </c>
       <c r="F80">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="G80">
+        <v>1</v>
       </c>
       <c r="H80">
-        <v>1</v>
-[...4 lines deleted...]
-      <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:21">
       <c r="A81" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" t="s">
         <v>192</v>
       </c>
       <c r="D81" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="M81">
+        <v>55</v>
+      </c>
+      <c r="E81">
+        <v>2</v>
+      </c>
+      <c r="F81">
+        <v>2</v>
+      </c>
+      <c r="H81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:21">
       <c r="A82" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" t="s">
         <v>194</v>
       </c>
       <c r="D82" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E82">
-        <v>4</v>
+        <v>11</v>
+      </c>
+      <c r="F82">
+        <v>1</v>
       </c>
       <c r="G82">
+        <v>2</v>
+      </c>
+      <c r="H82">
+        <v>2</v>
+      </c>
+      <c r="I82">
+        <v>1</v>
+      </c>
+      <c r="K82">
         <v>1</v>
       </c>
       <c r="M82">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="P82">
+        <v>1</v>
+      </c>
+      <c r="O82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:21">
       <c r="A83" t="s">
-        <v>178</v>
+        <v>195</v>
       </c>
       <c r="B83" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C83" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D83" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E83">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H83">
         <v>2</v>
-      </c>
-[...10 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:21">
       <c r="A84" t="s">
-        <v>178</v>
+        <v>195</v>
       </c>
       <c r="B84" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C84" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D84" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E84">
-        <v>4</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:21">
       <c r="A85" t="s">
-        <v>178</v>
+        <v>195</v>
       </c>
       <c r="B85" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C85" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D85" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>24</v>
+      </c>
+      <c r="E85">
+        <v>5</v>
+      </c>
+      <c r="F85">
+        <v>2</v>
       </c>
     </row>
     <row r="86" spans="1:21">
       <c r="A86" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="B86" t="s">
         <v>202</v>
       </c>
       <c r="C86" t="s">
         <v>203</v>
       </c>
       <c r="D86" t="s">
         <v>24</v>
       </c>
-      <c r="E86">
-[...5 lines deleted...]
-      <c r="N86">
+      <c r="G86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:21">
       <c r="A87" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="B87" t="s">
         <v>204</v>
       </c>
       <c r="C87" t="s">
         <v>205</v>
       </c>
       <c r="D87" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E87">
+        <v>1</v>
+      </c>
+      <c r="G87">
+        <v>3</v>
+      </c>
+      <c r="K87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:21">
       <c r="A88" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="B88" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C88" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D88" t="s">
         <v>24</v>
       </c>
-      <c r="E88">
-[...2 lines deleted...]
-      <c r="F88">
+      <c r="H88">
         <v>2</v>
       </c>
     </row>
     <row r="89" spans="1:21">
       <c r="A89" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="B89" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C89" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D89" t="s">
         <v>24</v>
       </c>
+      <c r="F89">
+        <v>1</v>
+      </c>
       <c r="G89">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="H89">
+        <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:21">
       <c r="A90" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="B90" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C90" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D90" t="s">
         <v>24</v>
       </c>
+      <c r="G90">
+        <v>2</v>
+      </c>
       <c r="H90">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="I90">
+        <v>1</v>
+      </c>
+      <c r="K90">
+        <v>2</v>
       </c>
     </row>
     <row r="91" spans="1:21">
       <c r="A91" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="B91" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C91" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D91" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E91">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="G91">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:21">
       <c r="A92" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="B92" t="s">
         <v>215</v>
       </c>
       <c r="C92" t="s">
         <v>216</v>
       </c>
       <c r="D92" t="s">
         <v>24</v>
       </c>
-      <c r="H92">
-[...5 lines deleted...]
-      <c r="K92">
+      <c r="E92">
+        <v>1</v>
+      </c>
+      <c r="G92">
         <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:21">
       <c r="A93" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="B93" t="s">
         <v>217</v>
       </c>
       <c r="C93" t="s">
         <v>218</v>
       </c>
       <c r="D93" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E93">
-        <v>4</v>
+        <v>3</v>
+      </c>
+      <c r="F93">
+        <v>2</v>
+      </c>
+      <c r="G93">
+        <v>1</v>
+      </c>
+      <c r="H93">
+        <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:21">
       <c r="A94" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="B94" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C94" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D94" t="s">
         <v>24</v>
       </c>
       <c r="F94">
         <v>1</v>
       </c>
       <c r="G94">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:21">
       <c r="A95" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="B95" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C95" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D95" t="s">
         <v>24</v>
       </c>
+      <c r="E95">
+        <v>1</v>
+      </c>
+      <c r="F95">
+        <v>2</v>
+      </c>
       <c r="H95">
         <v>1</v>
+      </c>
+      <c r="I95">
+        <v>3</v>
       </c>
     </row>
     <row r="96" spans="1:21">
       <c r="A96" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="B96" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C96" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D96" t="s">
         <v>24</v>
       </c>
-      <c r="E96">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="F96">
+        <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:21">
       <c r="A97" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="B97" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C97" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D97" t="s">
         <v>55</v>
       </c>
-      <c r="E97">
-[...9 lines deleted...]
-        <v>2</v>
+      <c r="I97">
+        <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:21">
       <c r="A98" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B98" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C98" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D98" t="s">
         <v>24</v>
       </c>
-      <c r="F98">
-[...2 lines deleted...]
-      <c r="G98">
+      <c r="E98">
+        <v>7</v>
+      </c>
+      <c r="H98">
+        <v>1</v>
+      </c>
+      <c r="R98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:21">
       <c r="A99" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B99" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C99" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D99" t="s">
         <v>24</v>
       </c>
       <c r="E99">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F99">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="G99">
+        <v>2</v>
+      </c>
+      <c r="P99">
+        <v>2</v>
       </c>
     </row>
     <row r="100" spans="1:21">
       <c r="A100" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B100" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C100" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D100" t="s">
         <v>24</v>
       </c>
-      <c r="F100">
+      <c r="E100">
+        <v>2</v>
+      </c>
+      <c r="G100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:21">
       <c r="A101" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B101" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C101" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D101" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>24</v>
+      </c>
+      <c r="E101">
+        <v>3</v>
       </c>
     </row>
     <row r="102" spans="1:21">
       <c r="A102" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="B102" t="s">
         <v>237</v>
       </c>
       <c r="C102" t="s">
         <v>238</v>
       </c>
       <c r="D102" t="s">
         <v>24</v>
       </c>
-      <c r="E102">
-[...4 lines deleted...]
-      </c>
       <c r="R102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:21">
       <c r="A103" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="B103" t="s">
         <v>239</v>
       </c>
       <c r="C103" t="s">
         <v>240</v>
       </c>
       <c r="D103" t="s">
         <v>24</v>
       </c>
-      <c r="E103">
-[...9 lines deleted...]
-        <v>2</v>
+      <c r="R103">
+        <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:21">
       <c r="A104" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="B104" t="s">
         <v>241</v>
       </c>
       <c r="C104" t="s">
         <v>242</v>
       </c>
       <c r="D104" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E104">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="F104">
+        <v>1</v>
       </c>
       <c r="G104">
+        <v>4</v>
+      </c>
+      <c r="R104">
         <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:21">
       <c r="A105" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="B105" t="s">
         <v>243</v>
       </c>
       <c r="C105" t="s">
         <v>244</v>
       </c>
       <c r="D105" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E105">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="F105">
+        <v>1</v>
+      </c>
+      <c r="G105">
+        <v>1</v>
+      </c>
+      <c r="L105">
+        <v>1</v>
+      </c>
+      <c r="R105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:21">
       <c r="A106" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="B106" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C106" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D106" t="s">
         <v>24</v>
       </c>
       <c r="E106">
-        <v>4</v>
+        <v>1</v>
+      </c>
+      <c r="G106">
+        <v>3</v>
+      </c>
+      <c r="H106">
+        <v>1</v>
+      </c>
+      <c r="R106">
+        <v>2</v>
       </c>
     </row>
     <row r="107" spans="1:21">
       <c r="A107" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="B107" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C107" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D107" t="s">
         <v>24</v>
       </c>
-      <c r="R107">
+      <c r="E107">
+        <v>1</v>
+      </c>
+      <c r="G107">
+        <v>1</v>
+      </c>
+      <c r="H107">
+        <v>1</v>
+      </c>
+      <c r="L107">
         <v>2</v>
       </c>
     </row>
     <row r="108" spans="1:21">
       <c r="A108" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="B108" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C108" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D108" t="s">
         <v>24</v>
       </c>
-      <c r="R108">
-        <v>1</v>
+      <c r="E108">
+        <v>2</v>
       </c>
     </row>
     <row r="109" spans="1:21">
       <c r="A109" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="B109" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C109" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D109" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E109">
-        <v>2</v>
-[...7 lines deleted...]
-      <c r="R109">
         <v>2</v>
       </c>
     </row>
     <row r="110" spans="1:21">
       <c r="A110" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="B110" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C110" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D110" t="s">
         <v>55</v>
       </c>
       <c r="E110">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G110">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="L110">
+        <v>1</v>
+      </c>
+      <c r="H110">
+        <v>2</v>
+      </c>
+      <c r="I110">
         <v>1</v>
       </c>
       <c r="R110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:21">
       <c r="A111" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B111" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C111" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D111" t="s">
         <v>24</v>
       </c>
       <c r="E111">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G111">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H111">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>3</v>
       </c>
     </row>
     <row r="112" spans="1:21">
       <c r="A112" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B112" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C112" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D112" t="s">
         <v>24</v>
       </c>
       <c r="E112">
-        <v>2</v>
-[...7 lines deleted...]
-      <c r="L112">
         <v>2</v>
       </c>
     </row>
     <row r="113" spans="1:21">
       <c r="A113" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B113" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C113" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D113" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E113">
+        <v>1</v>
+      </c>
+      <c r="G113">
         <v>2</v>
       </c>
     </row>
     <row r="114" spans="1:21">
       <c r="A114" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="B114" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C114" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D114" t="s">
         <v>24</v>
       </c>
       <c r="E114">
+        <v>1</v>
+      </c>
+      <c r="F114">
+        <v>2</v>
+      </c>
+      <c r="G114">
         <v>2</v>
       </c>
     </row>
     <row r="115" spans="1:21">
       <c r="A115" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="B115" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C115" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="D115" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E115">
+        <v>24</v>
+      </c>
+      <c r="F115">
         <v>3</v>
-      </c>
-[...7 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:21">
       <c r="A116" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B116" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C116" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D116" t="s">
         <v>24</v>
       </c>
-      <c r="E116">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="F116">
+        <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:21">
       <c r="A117" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B117" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C117" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D117" t="s">
         <v>24</v>
       </c>
       <c r="E117">
-        <v>2</v>
+        <v>4</v>
+      </c>
+      <c r="F117">
+        <v>1</v>
+      </c>
+      <c r="G117">
+        <v>3</v>
+      </c>
+      <c r="H117">
+        <v>4</v>
       </c>
     </row>
     <row r="118" spans="1:21">
       <c r="A118" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B118" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C118" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D118" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E118">
-        <v>1</v>
-[...4 lines deleted...]
-      <c r="H118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:21">
       <c r="A119" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="B119" t="s">
         <v>274</v>
       </c>
       <c r="C119" t="s">
         <v>275</v>
       </c>
       <c r="D119" t="s">
         <v>24</v>
       </c>
       <c r="E119">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F119">
         <v>1</v>
       </c>
       <c r="G119">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:21">
       <c r="A120" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="B120" t="s">
         <v>276</v>
       </c>
       <c r="C120" t="s">
         <v>277</v>
       </c>
       <c r="D120" t="s">
-        <v>24</v>
+        <v>55</v>
+      </c>
+      <c r="E120">
+        <v>1</v>
       </c>
       <c r="F120">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="G120">
+        <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:21">
       <c r="A121" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="B121" t="s">
         <v>278</v>
       </c>
       <c r="C121" t="s">
         <v>279</v>
       </c>
       <c r="D121" t="s">
-        <v>24</v>
+        <v>55</v>
+      </c>
+      <c r="E121">
+        <v>3</v>
       </c>
       <c r="F121">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="J121">
+        <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:21">
       <c r="A122" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="B122" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C122" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D122" t="s">
         <v>24</v>
       </c>
+      <c r="E122">
+        <v>3</v>
+      </c>
       <c r="F122">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="H122">
+        <v>4</v>
       </c>
     </row>
     <row r="123" spans="1:21">
       <c r="A123" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="B123" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C123" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D123" t="s">
         <v>24</v>
       </c>
-      <c r="E123">
-        <v>1</v>
+      <c r="H123">
+        <v>2</v>
+      </c>
+      <c r="P123">
+        <v>3</v>
       </c>
     </row>
     <row r="124" spans="1:21">
       <c r="A124" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="B124" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C124" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D124" t="s">
         <v>24</v>
       </c>
       <c r="E124">
         <v>2</v>
       </c>
-      <c r="G124">
+      <c r="F124">
+        <v>1</v>
+      </c>
+      <c r="H124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:21">
       <c r="A125" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="B125" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C125" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D125" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="F125">
         <v>1</v>
       </c>
       <c r="G125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:21">
       <c r="A126" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="B126" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C126" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D126" t="s">
         <v>55</v>
       </c>
-      <c r="E126">
-[...12 lines deleted...]
-        <v>1</v>
+      <c r="G126">
+        <v>2</v>
+      </c>
+      <c r="H126">
+        <v>2</v>
       </c>
     </row>
     <row r="127" spans="1:21">
       <c r="A127" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B127" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C127" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D127" t="s">
         <v>24</v>
       </c>
       <c r="E127">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>6</v>
+        <v>1</v>
+      </c>
+      <c r="G127">
+        <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:21">
       <c r="A128" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B128" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C128" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D128" t="s">
         <v>24</v>
       </c>
-      <c r="H128">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="F128">
+        <v>1</v>
+      </c>
+      <c r="G128">
+        <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:21">
       <c r="A129" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B129" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C129" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D129" t="s">
         <v>24</v>
       </c>
-      <c r="E129">
-[...4 lines deleted...]
-      </c>
       <c r="H129">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="130" spans="1:21">
       <c r="A130" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B130" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C130" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D130" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="G130">
+        <v>55</v>
+      </c>
+      <c r="I130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:21">
       <c r="A131" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="B131" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C131" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D131" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E131">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="132" spans="1:21">
       <c r="A132" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B132" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C132" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D132" t="s">
         <v>24</v>
       </c>
-      <c r="E132">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="H132">
+        <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:21">
       <c r="A133" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B133" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C133" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D133" t="s">
         <v>24</v>
       </c>
       <c r="E133">
         <v>1</v>
       </c>
-      <c r="G133">
-        <v>1</v>
+      <c r="F133">
+        <v>1</v>
+      </c>
+      <c r="H133">
+        <v>3</v>
       </c>
     </row>
     <row r="134" spans="1:21">
       <c r="A134" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B134" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C134" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D134" t="s">
         <v>24</v>
       </c>
       <c r="H134">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:21">
       <c r="A135" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B135" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C135" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D135" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E135">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="G135">
+        <v>1</v>
+      </c>
+      <c r="K135">
+        <v>2</v>
       </c>
     </row>
     <row r="136" spans="1:21">
       <c r="A136" t="s">
-        <v>301</v>
+        <v>311</v>
       </c>
       <c r="B136" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C136" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="D136" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>24</v>
+      </c>
+      <c r="E136">
+        <v>1</v>
+      </c>
+      <c r="H136">
+        <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:21">
       <c r="A137" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B137" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C137" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D137" t="s">
         <v>24</v>
       </c>
-      <c r="E137">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="F137">
+        <v>1</v>
+      </c>
+      <c r="H137">
+        <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:21">
       <c r="A138" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B138" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C138" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D138" t="s">
         <v>24</v>
       </c>
-      <c r="E138">
-        <v>4</v>
+      <c r="G138">
+        <v>2</v>
       </c>
     </row>
     <row r="139" spans="1:21">
       <c r="A139" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B139" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C139" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D139" t="s">
         <v>24</v>
       </c>
-      <c r="H139">
-        <v>2</v>
+      <c r="F139">
+        <v>1</v>
+      </c>
+      <c r="P139">
+        <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:21">
       <c r="A140" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B140" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C140" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D140" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E140">
         <v>1</v>
       </c>
-      <c r="F140">
-[...1 lines deleted...]
-      </c>
       <c r="H140">
-        <v>4</v>
+        <v>1</v>
+      </c>
+      <c r="I140">
+        <v>1</v>
+      </c>
+      <c r="P140">
+        <v>2</v>
       </c>
     </row>
     <row r="141" spans="1:21">
       <c r="A141" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B141" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C141" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D141" t="s">
-        <v>24</v>
+        <v>55</v>
+      </c>
+      <c r="G141">
+        <v>1</v>
       </c>
       <c r="H141">
+        <v>2</v>
+      </c>
+      <c r="I141">
+        <v>1</v>
+      </c>
+      <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:21">
       <c r="A142" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
       <c r="B142" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C142" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="D142" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E142">
-        <v>3</v>
-[...4 lines deleted...]
-      <c r="K142">
+        <v>1</v>
+      </c>
+      <c r="I142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:21">
       <c r="A143" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="B143" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C143" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D143" t="s">
         <v>24</v>
       </c>
-      <c r="F143">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="E143">
+        <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:21">
       <c r="A144" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="B144" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C144" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D144" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E144">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="H144">
+        <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:21">
       <c r="A145" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="B145" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C145" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="D145" t="s">
         <v>24</v>
       </c>
       <c r="E145">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F145">
-        <v>1</v>
+        <v>4</v>
+      </c>
+      <c r="G145">
+        <v>2</v>
       </c>
       <c r="H145">
+        <v>3</v>
+      </c>
+      <c r="I145">
+        <v>1</v>
+      </c>
+      <c r="K145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:21">
       <c r="A146" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="B146" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="C146" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="D146" t="s">
         <v>24</v>
       </c>
-      <c r="F146">
-[...2 lines deleted...]
-      <c r="P146">
+      <c r="G146">
         <v>2</v>
       </c>
     </row>
     <row r="147" spans="1:21">
       <c r="A147" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="B147" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C147" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="D147" t="s">
         <v>24</v>
       </c>
-      <c r="J147">
+      <c r="E147">
+        <v>1</v>
+      </c>
+      <c r="F147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:21">
       <c r="A148" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="B148" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C148" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="D148" t="s">
         <v>24</v>
       </c>
-      <c r="F148">
+      <c r="L148">
+        <v>1</v>
+      </c>
+      <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:21">
       <c r="A149" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="B149" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C149" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D149" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="G149">
+        <v>24</v>
+      </c>
+      <c r="E149">
         <v>2</v>
       </c>
       <c r="H149">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="I149">
         <v>1</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:21">
       <c r="A150" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="B150" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C150" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="D150" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="H150">
-        <v>1</v>
-[...4 lines deleted...]
-      <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:21">
       <c r="A151" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="B151" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C151" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D151" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E151">
+        <v>1</v>
+      </c>
+      <c r="F151">
+        <v>3</v>
+      </c>
+      <c r="G151">
+        <v>4</v>
+      </c>
+      <c r="H151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:21">
       <c r="A152" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="B152" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C152" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D152" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E152">
         <v>1</v>
       </c>
-      <c r="I152">
+      <c r="F152">
+        <v>1</v>
+      </c>
+      <c r="G152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:21">
       <c r="A153" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="B153" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C153" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="D153" t="s">
         <v>24</v>
       </c>
       <c r="E153">
         <v>1</v>
+      </c>
+      <c r="F153">
+        <v>2</v>
       </c>
     </row>
     <row r="154" spans="1:21">
       <c r="A154" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="B154" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C154" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="D154" t="s">
         <v>55</v>
       </c>
-      <c r="E154">
-[...5 lines deleted...]
-      <c r="J154">
+      <c r="M154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:21">
       <c r="A155" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B155" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C155" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="D155" t="s">
         <v>24</v>
       </c>
       <c r="E155">
         <v>1</v>
       </c>
       <c r="F155">
+        <v>1</v>
+      </c>
+      <c r="G155">
+        <v>6</v>
+      </c>
+      <c r="H155">
         <v>3</v>
       </c>
     </row>
     <row r="156" spans="1:21">
       <c r="A156" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B156" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="C156" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="D156" t="s">
         <v>24</v>
       </c>
-      <c r="G156">
+      <c r="E156">
         <v>2</v>
       </c>
     </row>
     <row r="157" spans="1:21">
       <c r="A157" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B157" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C157" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="D157" t="s">
         <v>24</v>
       </c>
       <c r="E157">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F157">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G157">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H157">
-        <v>3</v>
-[...4 lines deleted...]
-      <c r="K157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:21">
       <c r="A158" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B158" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="C158" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="D158" t="s">
         <v>24</v>
       </c>
-      <c r="L158">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="G158">
+        <v>1</v>
+      </c>
+      <c r="H158">
+        <v>3</v>
       </c>
     </row>
     <row r="159" spans="1:21">
       <c r="A159" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B159" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C159" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="D159" t="s">
         <v>24</v>
       </c>
       <c r="E159">
-        <v>2</v>
-[...4 lines deleted...]
-      <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:21">
       <c r="A160" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B160" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C160" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="D160" t="s">
         <v>24</v>
       </c>
       <c r="H160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:21">
       <c r="A161" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B161" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="C161" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D161" t="s">
         <v>55</v>
       </c>
       <c r="E161">
-        <v>1</v>
-[...4 lines deleted...]
-      <c r="G161">
+        <v>2</v>
+      </c>
+      <c r="H161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:21">
       <c r="A162" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B162" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C162" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="D162" t="s">
         <v>55</v>
       </c>
-      <c r="E162">
-[...4 lines deleted...]
-      </c>
       <c r="G162">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H162">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="I162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:21">
       <c r="A163" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B163" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C163" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="D163" t="s">
         <v>24</v>
       </c>
       <c r="E163">
-        <v>2</v>
-[...47 lines deleted...]
-      <c r="H165">
         <v>3</v>
       </c>
-    </row>
-[...173 lines deleted...]
-      <c r="H174">
+      <c r="H163">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>