--- v6 (2026-08-16)
+++ v7 (2026-09-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="student-aboriginal" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="373">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="381">
   <si>
     <t>行政區</t>
   </si>
   <si>
     <t>教育部代碼</t>
   </si>
   <si>
     <t>學校名稱</t>
   </si>
   <si>
     <t>學校學制</t>
   </si>
   <si>
     <t>阿美族</t>
   </si>
   <si>
     <t>泰雅族</t>
   </si>
   <si>
     <t>排灣族</t>
   </si>
   <si>
     <t>布農族</t>
   </si>
   <si>
@@ -80,242 +80,242 @@
   <si>
     <t>噶瑪蘭族</t>
   </si>
   <si>
     <t>太魯閣族</t>
   </si>
   <si>
     <t>撒奇萊雅族</t>
   </si>
   <si>
     <t>賽德克族</t>
   </si>
   <si>
     <t>拉阿魯哇族</t>
   </si>
   <si>
     <t>卡那卡那富族</t>
   </si>
   <si>
     <t>未認定族別(其他)</t>
   </si>
   <si>
     <t>彰化市</t>
   </si>
   <si>
+    <t>074775</t>
+  </si>
+  <si>
+    <t>縣立大成國小</t>
+  </si>
+  <si>
+    <t>國民小學</t>
+  </si>
+  <si>
+    <t>074614</t>
+  </si>
+  <si>
+    <t>縣立忠孝國小</t>
+  </si>
+  <si>
+    <t>074603</t>
+  </si>
+  <si>
+    <t>縣立平和國小</t>
+  </si>
+  <si>
+    <t>074602</t>
+  </si>
+  <si>
+    <t>縣立民生國小</t>
+  </si>
+  <si>
+    <t>074607</t>
+  </si>
+  <si>
+    <t>縣立泰和國小</t>
+  </si>
+  <si>
+    <t>074601</t>
+  </si>
+  <si>
+    <t>縣立中山國小</t>
+  </si>
+  <si>
     <t>074610</t>
   </si>
   <si>
     <t>縣立大竹國小</t>
   </si>
   <si>
-    <t>國民小學</t>
+    <t>074606</t>
+  </si>
+  <si>
+    <t>縣立東芳國小</t>
   </si>
   <si>
     <t>074611</t>
   </si>
   <si>
     <t>縣立國聖國小</t>
   </si>
   <si>
-    <t>074606</t>
-[...8 lines deleted...]
-    <t>縣立民生國小</t>
+    <t>074609</t>
+  </si>
+  <si>
+    <t>縣立聯興國小</t>
   </si>
   <si>
     <t>074774</t>
   </si>
   <si>
     <t>縣立信義國(中)小</t>
   </si>
   <si>
-    <t>074614</t>
-[...20 lines deleted...]
-    <t>縣立泰和國小</t>
+    <t>074604</t>
+  </si>
+  <si>
+    <t>縣立南郭國小</t>
+  </si>
+  <si>
+    <t>074612</t>
+  </si>
+  <si>
+    <t>縣立快官國小</t>
   </si>
   <si>
     <t>074605</t>
   </si>
   <si>
     <t>縣立南興國小</t>
   </si>
   <si>
-    <t>074612</t>
-[...22 lines deleted...]
-  <si>
     <t>074608</t>
   </si>
   <si>
     <t>縣立三民國小</t>
   </si>
   <si>
+    <t>074540</t>
+  </si>
+  <si>
+    <t>縣立彰泰國中</t>
+  </si>
+  <si>
+    <t>國民中學</t>
+  </si>
+  <si>
+    <t>074506</t>
+  </si>
+  <si>
+    <t>縣立彰安國中</t>
+  </si>
+  <si>
+    <t>074507</t>
+  </si>
+  <si>
+    <t>縣立彰德國中</t>
+  </si>
+  <si>
+    <t>071311</t>
+  </si>
+  <si>
+    <t>私立精誠高中</t>
+  </si>
+  <si>
     <t>074541</t>
   </si>
   <si>
     <t>縣立信義國中(小)</t>
   </si>
   <si>
-    <t>國民中學</t>
-[...11 lines deleted...]
-    <t>縣立彰安國中</t>
+    <t>074538</t>
+  </si>
+  <si>
+    <t>縣立彰興國中</t>
+  </si>
+  <si>
+    <t>074505</t>
+  </si>
+  <si>
+    <t>縣立陽明國中</t>
   </si>
   <si>
     <t>074308</t>
   </si>
   <si>
     <t>縣立彰化藝術高中</t>
   </si>
   <si>
-    <t>074538</t>
-[...22 lines deleted...]
-  <si>
     <t>芬園鄉</t>
   </si>
   <si>
+    <t>074617</t>
+  </si>
+  <si>
+    <t>縣立寶山國小</t>
+  </si>
+  <si>
     <t>074615</t>
   </si>
   <si>
     <t>縣立芬園國小</t>
   </si>
   <si>
-    <t>074617</t>
-[...4 lines deleted...]
-  <si>
     <t>074618</t>
   </si>
   <si>
     <t>縣立同安國小</t>
   </si>
   <si>
     <t>074509</t>
   </si>
   <si>
     <t>縣立芬園國中</t>
   </si>
   <si>
     <t>花壇鄉</t>
   </si>
   <si>
     <t>074621</t>
   </si>
   <si>
     <t>縣立花壇國小</t>
   </si>
   <si>
+    <t>074625</t>
+  </si>
+  <si>
+    <t>縣立三春國小</t>
+  </si>
+  <si>
     <t>074626</t>
   </si>
   <si>
     <t>縣立白沙國小</t>
   </si>
   <si>
-    <t>074625</t>
-[...4 lines deleted...]
-  <si>
     <t>074623</t>
   </si>
   <si>
     <t>縣立華南國小</t>
   </si>
   <si>
     <t>074622</t>
   </si>
   <si>
     <t>縣立文祥國小</t>
   </si>
   <si>
     <t>074526</t>
   </si>
   <si>
     <t>縣立花壇國中</t>
   </si>
   <si>
     <t>秀水鄉</t>
   </si>
   <si>
     <t>074657</t>
   </si>
   <si>
     <t>縣立明正國小</t>
@@ -332,311 +332,317 @@
   <si>
     <t>縣立馬興國小</t>
   </si>
   <si>
     <t>074656</t>
   </si>
   <si>
     <t>縣立華龍國小</t>
   </si>
   <si>
     <t>074658</t>
   </si>
   <si>
     <t>縣立陝西國小</t>
   </si>
   <si>
     <t>074522</t>
   </si>
   <si>
     <t>縣立秀水國中</t>
   </si>
   <si>
     <t>鹿港鎮</t>
   </si>
   <si>
+    <t>074645</t>
+  </si>
+  <si>
+    <t>縣立頂番國小</t>
+  </si>
+  <si>
     <t>074643</t>
   </si>
   <si>
     <t>縣立新興國小</t>
   </si>
   <si>
     <t>074771</t>
   </si>
   <si>
     <t>縣立鹿東國小</t>
   </si>
   <si>
-    <t>074645</t>
-[...4 lines deleted...]
-  <si>
     <t>074641</t>
   </si>
   <si>
     <t>縣立洛津國小</t>
   </si>
   <si>
     <t>074644</t>
   </si>
   <si>
     <t>縣立草港國小</t>
   </si>
   <si>
+    <t>074646</t>
+  </si>
+  <si>
+    <t>縣立東興國小</t>
+  </si>
+  <si>
     <t>074639</t>
   </si>
   <si>
     <t>縣立鹿港國小</t>
   </si>
   <si>
-    <t>074646</t>
-[...4 lines deleted...]
-  <si>
     <t>074642</t>
   </si>
   <si>
     <t>縣立海埔國小</t>
   </si>
   <si>
     <t>074640</t>
   </si>
   <si>
     <t>縣立文開國小</t>
   </si>
   <si>
     <t>074503</t>
   </si>
   <si>
     <t>縣立鹿鳴國中</t>
   </si>
   <si>
     <t>福興鄉</t>
   </si>
   <si>
+    <t>074650</t>
+  </si>
+  <si>
+    <t>縣立大興國小</t>
+  </si>
+  <si>
     <t>074652</t>
   </si>
   <si>
     <t>縣立日新國小</t>
   </si>
   <si>
-    <t>074650</t>
-[...4 lines deleted...]
-  <si>
     <t>074649</t>
   </si>
   <si>
     <t>縣立西勢國小</t>
   </si>
   <si>
     <t>074647</t>
   </si>
   <si>
     <t>縣立管嶼國小</t>
   </si>
   <si>
     <t>074651</t>
   </si>
   <si>
     <t>縣立永豐國小</t>
   </si>
   <si>
     <t>074521</t>
   </si>
   <si>
     <t>縣立福興國中</t>
   </si>
   <si>
     <t>074502</t>
   </si>
   <si>
     <t>縣立鹿港國中</t>
   </si>
   <si>
     <t>線西鄉</t>
   </si>
   <si>
     <t>074633</t>
   </si>
   <si>
     <t>縣立線西國小</t>
   </si>
   <si>
     <t>和美鎮</t>
   </si>
   <si>
     <t>074628</t>
   </si>
   <si>
     <t>縣立和東國小</t>
   </si>
   <si>
+    <t>074629</t>
+  </si>
+  <si>
+    <t>縣立大嘉國小</t>
+  </si>
+  <si>
+    <t>074627</t>
+  </si>
+  <si>
+    <t>縣立和美國小</t>
+  </si>
+  <si>
     <t>074769</t>
   </si>
   <si>
     <t>縣立和仁國小</t>
   </si>
   <si>
-    <t>074629</t>
-[...2 lines deleted...]
-    <t>縣立大嘉國小</t>
+    <t>074630</t>
+  </si>
+  <si>
+    <t>縣立大榮國小</t>
+  </si>
+  <si>
+    <t>074631</t>
+  </si>
+  <si>
+    <t>縣立新庄國小</t>
   </si>
   <si>
     <t>074632</t>
   </si>
   <si>
     <t>縣立培英國小</t>
   </si>
   <si>
-    <t>074631</t>
-[...14 lines deleted...]
-    <t>縣立大榮國小</t>
+    <t>074535</t>
+  </si>
+  <si>
+    <t>縣立和群國中</t>
   </si>
   <si>
     <t>074323</t>
   </si>
   <si>
     <t>縣立和美高中</t>
   </si>
   <si>
-    <t>074535</t>
-[...4 lines deleted...]
-  <si>
     <t>伸港鄉</t>
   </si>
   <si>
+    <t>074635</t>
+  </si>
+  <si>
+    <t>縣立新港國小</t>
+  </si>
+  <si>
     <t>074638</t>
   </si>
   <si>
     <t>縣立大同國小</t>
   </si>
   <si>
-    <t>074635</t>
-[...4 lines deleted...]
-  <si>
     <t>074637</t>
   </si>
   <si>
     <t>縣立伸仁國小</t>
   </si>
   <si>
     <t>074636</t>
   </si>
   <si>
     <t>縣立伸東國小</t>
   </si>
   <si>
     <t>074524</t>
   </si>
   <si>
     <t>縣立伸港國中</t>
   </si>
   <si>
     <t>員林市</t>
   </si>
   <si>
+    <t>074684</t>
+  </si>
+  <si>
+    <t>縣立員東國小</t>
+  </si>
+  <si>
+    <t>074681</t>
+  </si>
+  <si>
+    <t>縣立育英國小</t>
+  </si>
+  <si>
     <t>074683</t>
   </si>
   <si>
     <t>縣立僑信國小</t>
   </si>
   <si>
+    <t>074682</t>
+  </si>
+  <si>
+    <t>縣立靜修國小</t>
+  </si>
+  <si>
+    <t>074680</t>
+  </si>
+  <si>
+    <t>縣立員林國小</t>
+  </si>
+  <si>
+    <t>074687</t>
+  </si>
+  <si>
+    <t>縣立青山國小</t>
+  </si>
+  <si>
+    <t>074685</t>
+  </si>
+  <si>
+    <t>縣立饒明國小</t>
+  </si>
+  <si>
     <t>074686</t>
   </si>
   <si>
     <t>縣立東山國小</t>
   </si>
   <si>
-    <t>074684</t>
-[...34 lines deleted...]
-  <si>
     <t>074510</t>
   </si>
   <si>
     <t>縣立員林國中</t>
   </si>
   <si>
+    <t>074511</t>
+  </si>
+  <si>
+    <t>縣立明倫國中</t>
+  </si>
+  <si>
     <t>074536</t>
   </si>
   <si>
     <t>縣立大同國中</t>
   </si>
   <si>
     <t>社頭鄉</t>
   </si>
   <si>
     <t>074704</t>
   </si>
   <si>
     <t>縣立社頭國小</t>
   </si>
   <si>
     <t>074708</t>
   </si>
   <si>
     <t>縣立湳雅國小</t>
   </si>
   <si>
     <t>074773</t>
   </si>
   <si>
     <t>縣立崙雅國小</t>
@@ -674,498 +680,516 @@
   <si>
     <t>縣立永靖國小</t>
   </si>
   <si>
     <t>074694</t>
   </si>
   <si>
     <t>縣立福德國小</t>
   </si>
   <si>
     <t>074695</t>
   </si>
   <si>
     <t>縣立永興國小</t>
   </si>
   <si>
     <t>074527</t>
   </si>
   <si>
     <t>縣立永靖國中</t>
   </si>
   <si>
     <t>埔心鄉</t>
   </si>
   <si>
+    <t>074673</t>
+  </si>
+  <si>
+    <t>縣立埔心國小</t>
+  </si>
+  <si>
+    <t>074676</t>
+  </si>
+  <si>
+    <t>縣立羅厝國小</t>
+  </si>
+  <si>
+    <t>074679</t>
+  </si>
+  <si>
+    <t>縣立明聖國小</t>
+  </si>
+  <si>
     <t>074675</t>
   </si>
   <si>
     <t>縣立舊館國小</t>
   </si>
   <si>
-    <t>074679</t>
-[...10 lines deleted...]
-  <si>
     <t>074520</t>
   </si>
   <si>
     <t>縣立埔心國中</t>
   </si>
   <si>
     <t>溪湖鎮</t>
   </si>
   <si>
     <t>074663</t>
   </si>
   <si>
     <t>縣立湖東國小</t>
   </si>
   <si>
+    <t>074665</t>
+  </si>
+  <si>
+    <t>縣立媽厝國小</t>
+  </si>
+  <si>
+    <t>074662</t>
+  </si>
+  <si>
+    <t>縣立湖西國小</t>
+  </si>
+  <si>
     <t>074777</t>
   </si>
   <si>
     <t>縣立湖北國小</t>
   </si>
   <si>
-    <t>074665</t>
-[...2 lines deleted...]
-    <t>縣立媽厝國小</t>
+    <t>074664</t>
+  </si>
+  <si>
+    <t>縣立湖南國小</t>
   </si>
   <si>
     <t>074660</t>
   </si>
   <si>
     <t>縣立溪湖國小</t>
   </si>
   <si>
-    <t>074662</t>
-[...4 lines deleted...]
-  <si>
     <t>074661</t>
   </si>
   <si>
     <t>縣立東溪國小</t>
   </si>
   <si>
+    <t>074339</t>
+  </si>
+  <si>
+    <t>縣立成功高中</t>
+  </si>
+  <si>
     <t>074518</t>
   </si>
   <si>
     <t>縣立溪湖國中</t>
   </si>
   <si>
-    <t>074339</t>
-[...4 lines deleted...]
-  <si>
     <t>大村鄉</t>
   </si>
   <si>
     <t>074691</t>
   </si>
   <si>
     <t>縣立村上國小</t>
   </si>
   <si>
     <t>074689</t>
   </si>
   <si>
     <t>縣立大村國小</t>
   </si>
   <si>
     <t>074692</t>
   </si>
   <si>
     <t>縣立村東國小</t>
   </si>
   <si>
     <t>074690</t>
   </si>
   <si>
     <t>縣立大西國小</t>
   </si>
   <si>
     <t>074525</t>
   </si>
   <si>
     <t>縣立大村國中</t>
   </si>
   <si>
     <t>埔鹽鄉</t>
   </si>
   <si>
+    <t>074669</t>
+  </si>
+  <si>
+    <t>縣立好修國小</t>
+  </si>
+  <si>
     <t>074666</t>
   </si>
   <si>
     <t>縣立埔鹽國小</t>
   </si>
   <si>
-    <t>074669</t>
-[...4 lines deleted...]
-  <si>
     <t>074519</t>
   </si>
   <si>
     <t>縣立埔鹽國中</t>
   </si>
   <si>
     <t>田中鎮</t>
   </si>
   <si>
+    <t>074700</t>
+  </si>
+  <si>
+    <t>縣立大安國小</t>
+  </si>
+  <si>
     <t>074776</t>
   </si>
   <si>
     <t>縣立新民國小</t>
   </si>
   <si>
-    <t>074700</t>
-[...2 lines deleted...]
-    <t>縣立大安國小</t>
+    <t>074698</t>
+  </si>
+  <si>
+    <t>縣立田中國小</t>
   </si>
   <si>
     <t>074701</t>
   </si>
   <si>
     <t>縣立內安國小</t>
   </si>
   <si>
-    <t>074698</t>
-[...4 lines deleted...]
-  <si>
     <t>074699</t>
   </si>
   <si>
     <t>縣立三潭國小</t>
   </si>
   <si>
     <t>074703</t>
   </si>
   <si>
     <t>縣立明禮國小</t>
   </si>
   <si>
+    <t>074328</t>
+  </si>
+  <si>
+    <t>縣立田中高中</t>
+  </si>
+  <si>
     <t>071317</t>
   </si>
   <si>
     <t>私立文興高中</t>
   </si>
   <si>
-    <t>074328</t>
-[...4 lines deleted...]
-  <si>
     <t>北斗鎮</t>
   </si>
   <si>
     <t>074712</t>
   </si>
   <si>
     <t>縣立北斗國小</t>
   </si>
   <si>
     <t>074713</t>
   </si>
   <si>
     <t>縣立萬來國小</t>
   </si>
   <si>
     <t>074716</t>
   </si>
   <si>
     <t>縣立螺陽國小</t>
   </si>
   <si>
     <t>074714</t>
   </si>
   <si>
     <t>縣立螺青國小</t>
   </si>
   <si>
     <t>074501</t>
   </si>
   <si>
     <t>縣立北斗國中</t>
   </si>
   <si>
     <t>田尾鄉</t>
   </si>
   <si>
+    <t>074717</t>
+  </si>
+  <si>
+    <t>縣立田尾國小</t>
+  </si>
+  <si>
     <t>074720</t>
   </si>
   <si>
     <t>縣立仁豐國小</t>
   </si>
   <si>
-    <t>074717</t>
-[...4 lines deleted...]
-  <si>
     <t>074718</t>
   </si>
   <si>
     <t>縣立南鎮國小</t>
   </si>
   <si>
     <t>074531</t>
   </si>
   <si>
     <t>縣立田尾國中</t>
   </si>
   <si>
     <t>埤頭鄉</t>
   </si>
   <si>
+    <t>074722</t>
+  </si>
+  <si>
+    <t>縣立合興國小</t>
+  </si>
+  <si>
+    <t>074725</t>
+  </si>
+  <si>
+    <t>縣立中和國小</t>
+  </si>
+  <si>
     <t>074723</t>
   </si>
   <si>
     <t>縣立豐崙國小</t>
   </si>
   <si>
     <t>074721</t>
   </si>
   <si>
     <t>縣立埤頭國小</t>
   </si>
   <si>
-    <t>074722</t>
-[...4 lines deleted...]
-  <si>
     <t>074724</t>
   </si>
   <si>
     <t>縣立芙朝國小</t>
   </si>
   <si>
     <t>074534</t>
   </si>
   <si>
     <t>縣立埤頭國中</t>
   </si>
   <si>
     <t>溪州鄉</t>
   </si>
   <si>
     <t>074734</t>
   </si>
   <si>
     <t>縣立大莊國小</t>
   </si>
   <si>
+    <t>074727</t>
+  </si>
+  <si>
+    <t>縣立溪州國小</t>
+  </si>
+  <si>
     <t>074729</t>
   </si>
   <si>
     <t>縣立三條國小</t>
   </si>
   <si>
-    <t>074727</t>
-[...4 lines deleted...]
-  <si>
     <t>074732</t>
   </si>
   <si>
     <t>縣立成功國小</t>
   </si>
   <si>
     <t>074533</t>
   </si>
   <si>
     <t>縣立溪陽國中</t>
   </si>
   <si>
     <t>074532</t>
   </si>
   <si>
     <t>縣立溪州國中</t>
   </si>
   <si>
     <t>竹塘鄉</t>
   </si>
   <si>
     <t>074753</t>
   </si>
   <si>
     <t>縣立竹塘國小</t>
   </si>
   <si>
     <t>074757</t>
   </si>
   <si>
     <t>縣立土庫國小</t>
   </si>
   <si>
     <t>074514</t>
   </si>
   <si>
     <t>縣立竹塘國中</t>
   </si>
   <si>
     <t>二林鎮</t>
   </si>
   <si>
     <t>074736</t>
   </si>
   <si>
     <t>縣立二林國小</t>
   </si>
   <si>
+    <t>074737</t>
+  </si>
+  <si>
+    <t>縣立興華國小</t>
+  </si>
+  <si>
     <t>074744</t>
   </si>
   <si>
     <t>縣立中興國小</t>
   </si>
   <si>
-    <t>074737</t>
-[...4 lines deleted...]
-  <si>
     <t>074740</t>
   </si>
   <si>
     <t>縣立香田國小</t>
   </si>
   <si>
     <t>074738</t>
   </si>
   <si>
     <t>縣立中正國小</t>
   </si>
   <si>
     <t>074745</t>
   </si>
   <si>
     <t>縣立原斗國(中)小</t>
   </si>
   <si>
     <t>074313</t>
   </si>
   <si>
     <t>縣立二林高中</t>
   </si>
   <si>
     <t>074512</t>
   </si>
   <si>
     <t>縣立萬興國中</t>
   </si>
   <si>
     <t>大城鄉</t>
   </si>
   <si>
     <t>074747</t>
   </si>
   <si>
     <t>縣立大城國小</t>
   </si>
   <si>
     <t>074515</t>
   </si>
   <si>
     <t>縣立大城國中</t>
   </si>
   <si>
     <t>芳苑鄉</t>
   </si>
   <si>
+    <t>074765</t>
+  </si>
+  <si>
+    <t>縣立王功國小</t>
+  </si>
+  <si>
     <t>074766</t>
   </si>
   <si>
     <t>縣立新寶國小</t>
   </si>
   <si>
     <t>074767</t>
   </si>
   <si>
     <t>縣立路上國小</t>
   </si>
   <si>
-    <t>074765</t>
-[...4 lines deleted...]
-  <si>
     <t>074759</t>
   </si>
   <si>
     <t>縣立後寮國小</t>
   </si>
   <si>
+    <t>074764</t>
+  </si>
+  <si>
+    <t>縣立漢寶國小</t>
+  </si>
+  <si>
     <t>074761</t>
   </si>
   <si>
     <t>縣立育華國小</t>
   </si>
   <si>
-    <t>074764</t>
-[...2 lines deleted...]
-    <t>縣立漢寶國小</t>
+    <t>074517</t>
+  </si>
+  <si>
+    <t>縣立芳苑國中</t>
   </si>
   <si>
     <t>074516</t>
   </si>
   <si>
     <t>縣立草湖國中</t>
-  </si>
-[...4 lines deleted...]
-    <t>縣立芳苑國中</t>
   </si>
   <si>
     <t>二水鄉</t>
   </si>
   <si>
     <t>074709</t>
   </si>
   <si>
     <t>縣立二水國小</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1474,51 +1498,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U163"/>
+  <dimension ref="A1:U167"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1561,834 +1585,867 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2">
+        <v>4</v>
+      </c>
+      <c r="F2">
         <v>5</v>
       </c>
-      <c r="F2">
-[...1 lines deleted...]
-      </c>
       <c r="G2">
-        <v>5</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="I2">
+        <v>1</v>
+      </c>
+      <c r="J2">
+        <v>2</v>
+      </c>
+      <c r="P2">
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3">
         <v>5</v>
       </c>
+      <c r="F3">
+        <v>2</v>
+      </c>
       <c r="G3">
-        <v>1</v>
+        <v>8</v>
+      </c>
+      <c r="H3">
+        <v>2</v>
+      </c>
+      <c r="I3">
+        <v>1</v>
+      </c>
+      <c r="L3">
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>27</v>
       </c>
       <c r="C4" t="s">
         <v>28</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G4">
-        <v>7</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>5</v>
+      </c>
+      <c r="H4">
+        <v>1</v>
+      </c>
+      <c r="R4">
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5">
         <v>2</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
       <c r="G5">
         <v>5</v>
       </c>
       <c r="H5">
         <v>3</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>31</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6">
-        <v>3</v>
+        <v>4</v>
+      </c>
+      <c r="F6">
+        <v>1</v>
       </c>
       <c r="G6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H6">
+        <v>2</v>
+      </c>
+      <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F7">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G7">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H7">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8">
-        <v>3</v>
+        <v>5</v>
+      </c>
+      <c r="F8">
+        <v>1</v>
       </c>
       <c r="G8">
         <v>5</v>
       </c>
       <c r="H8">
+        <v>8</v>
+      </c>
+      <c r="K8">
         <v>1</v>
       </c>
       <c r="R8">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>37</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9">
+        <v>7</v>
+      </c>
+      <c r="G9">
         <v>8</v>
       </c>
-      <c r="F9">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="I9">
+        <v>1</v>
+      </c>
+      <c r="J9">
+        <v>2</v>
+      </c>
+      <c r="P9">
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G10">
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="U10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>24</v>
       </c>
       <c r="E11">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F11">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>21</v>
+      </c>
+      <c r="H11">
+        <v>6</v>
+      </c>
+      <c r="I11">
+        <v>3</v>
+      </c>
+      <c r="R11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>24</v>
       </c>
       <c r="E12">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="G12">
+        <v>2</v>
+      </c>
+      <c r="H12">
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13" t="s">
         <v>45</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>24</v>
       </c>
       <c r="E13">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F13">
         <v>2</v>
       </c>
       <c r="G13">
         <v>6</v>
       </c>
       <c r="H13">
         <v>4</v>
       </c>
       <c r="I13">
         <v>2</v>
       </c>
       <c r="J13">
         <v>1</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
       <c r="R13">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14" t="s">
         <v>47</v>
       </c>
       <c r="C14" t="s">
         <v>48</v>
       </c>
       <c r="D14" t="s">
         <v>24</v>
       </c>
       <c r="E14">
-        <v>4</v>
-[...14 lines deleted...]
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15" t="s">
         <v>49</v>
       </c>
       <c r="C15" t="s">
         <v>50</v>
       </c>
       <c r="D15" t="s">
         <v>24</v>
       </c>
       <c r="E15">
-        <v>7</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>4</v>
+      </c>
+      <c r="F15">
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
         <v>21</v>
       </c>
       <c r="B16" t="s">
         <v>51</v>
       </c>
       <c r="C16" t="s">
         <v>52</v>
       </c>
       <c r="D16" t="s">
         <v>24</v>
       </c>
       <c r="E16">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" t="s">
         <v>55</v>
       </c>
       <c r="E17">
+        <v>6</v>
+      </c>
+      <c r="F17">
+        <v>5</v>
+      </c>
+      <c r="G17">
         <v>4</v>
       </c>
-      <c r="F17">
-[...2 lines deleted...]
-      <c r="G17">
+      <c r="H17">
+        <v>1</v>
+      </c>
+      <c r="I17">
+        <v>1</v>
+      </c>
+      <c r="L17">
+        <v>1</v>
+      </c>
+      <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
         <v>21</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" t="s">
         <v>55</v>
       </c>
       <c r="E18">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G18">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H18">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="P18">
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
         <v>21</v>
       </c>
       <c r="B19" t="s">
         <v>58</v>
       </c>
       <c r="C19" t="s">
         <v>59</v>
       </c>
       <c r="D19" t="s">
         <v>55</v>
       </c>
       <c r="E19">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G19">
-        <v>2</v>
+        <v>8</v>
+      </c>
+      <c r="H19">
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
         <v>21</v>
       </c>
       <c r="B20" t="s">
         <v>60</v>
       </c>
       <c r="C20" t="s">
         <v>61</v>
       </c>
       <c r="D20" t="s">
         <v>55</v>
       </c>
       <c r="E20">
-        <v>2</v>
-[...7 lines deleted...]
-      <c r="H20">
+        <v>4</v>
+      </c>
+      <c r="I20">
+        <v>1</v>
+      </c>
+      <c r="P20">
+        <v>1</v>
+      </c>
+      <c r="T20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
         <v>21</v>
       </c>
       <c r="B21" t="s">
         <v>62</v>
       </c>
       <c r="C21" t="s">
         <v>63</v>
       </c>
       <c r="D21" t="s">
         <v>55</v>
       </c>
       <c r="E21">
-        <v>5</v>
+        <v>4</v>
+      </c>
+      <c r="F21">
+        <v>1</v>
       </c>
       <c r="G21">
-        <v>3</v>
-[...4 lines deleted...]
-      <c r="L21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>64</v>
       </c>
       <c r="C22" t="s">
         <v>65</v>
       </c>
       <c r="D22" t="s">
         <v>55</v>
       </c>
       <c r="E22">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G22">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H22">
+        <v>1</v>
+      </c>
+      <c r="L22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
         <v>21</v>
       </c>
       <c r="B23" t="s">
         <v>66</v>
       </c>
       <c r="C23" t="s">
         <v>67</v>
       </c>
       <c r="D23" t="s">
         <v>55</v>
       </c>
       <c r="E23">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F23">
         <v>1</v>
       </c>
-      <c r="P23">
+      <c r="G23">
+        <v>1</v>
+      </c>
+      <c r="H23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
         <v>21</v>
       </c>
       <c r="B24" t="s">
         <v>68</v>
       </c>
       <c r="C24" t="s">
         <v>69</v>
       </c>
       <c r="D24" t="s">
         <v>55</v>
       </c>
       <c r="E24">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F24">
         <v>1</v>
       </c>
       <c r="G24">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="H24">
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
         <v>70</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" t="s">
         <v>72</v>
       </c>
       <c r="D25" t="s">
         <v>24</v>
       </c>
       <c r="E25">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="G25">
+        <v>1</v>
+      </c>
+      <c r="F25">
+        <v>1</v>
+      </c>
+      <c r="H25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
         <v>70</v>
       </c>
       <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" t="s">
         <v>74</v>
       </c>
       <c r="D26" t="s">
         <v>24</v>
       </c>
       <c r="E26">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
         <v>70</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" t="s">
         <v>76</v>
       </c>
       <c r="D27" t="s">
         <v>24</v>
       </c>
       <c r="E27">
         <v>3</v>
       </c>
       <c r="H27">
         <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
         <v>70</v>
       </c>
       <c r="B28" t="s">
         <v>77</v>
       </c>
       <c r="C28" t="s">
         <v>78</v>
       </c>
       <c r="D28" t="s">
         <v>55</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
       <c r="F28">
         <v>1</v>
       </c>
       <c r="G28">
         <v>2</v>
       </c>
+      <c r="H28">
+        <v>1</v>
+      </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
         <v>79</v>
       </c>
       <c r="B29" t="s">
         <v>80</v>
       </c>
       <c r="C29" t="s">
         <v>81</v>
       </c>
       <c r="D29" t="s">
         <v>24</v>
       </c>
       <c r="E29">
         <v>16</v>
       </c>
       <c r="G29">
         <v>4</v>
       </c>
       <c r="H29">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
         <v>79</v>
       </c>
       <c r="B30" t="s">
         <v>82</v>
       </c>
       <c r="C30" t="s">
         <v>83</v>
       </c>
       <c r="D30" t="s">
         <v>24</v>
       </c>
       <c r="E30">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="G30">
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
         <v>79</v>
       </c>
       <c r="B31" t="s">
         <v>84</v>
       </c>
       <c r="C31" t="s">
         <v>85</v>
       </c>
       <c r="D31" t="s">
         <v>24</v>
       </c>
       <c r="E31">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>5</v>
+      </c>
+      <c r="H31">
+        <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
         <v>79</v>
       </c>
       <c r="B32" t="s">
         <v>86</v>
       </c>
       <c r="C32" t="s">
         <v>87</v>
       </c>
       <c r="D32" t="s">
         <v>24</v>
       </c>
       <c r="E32">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:21">
       <c r="A33" t="s">
         <v>79</v>
       </c>
       <c r="B33" t="s">
         <v>88</v>
       </c>
       <c r="C33" t="s">
         <v>89</v>
       </c>
       <c r="D33" t="s">
         <v>24</v>
       </c>
       <c r="G33">
         <v>3</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:21">
       <c r="A34" t="s">
         <v>79</v>
       </c>
       <c r="B34" t="s">
         <v>90</v>
       </c>
       <c r="C34" t="s">
         <v>91</v>
       </c>
       <c r="D34" t="s">
         <v>55</v>
       </c>
       <c r="E34">
+        <v>7</v>
+      </c>
+      <c r="F34">
+        <v>2</v>
+      </c>
+      <c r="G34">
+        <v>5</v>
+      </c>
+      <c r="H34">
         <v>4</v>
       </c>
-      <c r="F34">
-[...4 lines deleted...]
-      </c>
       <c r="J34">
+        <v>1</v>
+      </c>
+      <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:21">
       <c r="A35" t="s">
         <v>92</v>
       </c>
       <c r="B35" t="s">
         <v>93</v>
       </c>
       <c r="C35" t="s">
         <v>94</v>
       </c>
       <c r="D35" t="s">
         <v>24</v>
       </c>
       <c r="E35">
         <v>4</v>
       </c>
       <c r="G35">
         <v>3</v>
       </c>
       <c r="H35">
         <v>3</v>
       </c>
@@ -2497,115 +2554,115 @@
       </c>
       <c r="G40">
         <v>1</v>
       </c>
       <c r="I40">
         <v>1</v>
       </c>
       <c r="J40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:21">
       <c r="A41" t="s">
         <v>105</v>
       </c>
       <c r="B41" t="s">
         <v>106</v>
       </c>
       <c r="C41" t="s">
         <v>107</v>
       </c>
       <c r="D41" t="s">
         <v>24</v>
       </c>
       <c r="E41">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="O41">
+        <v>4</v>
+      </c>
+      <c r="F41">
+        <v>2</v>
+      </c>
+      <c r="G41">
+        <v>3</v>
+      </c>
+      <c r="H41">
+        <v>1</v>
+      </c>
+      <c r="I41">
+        <v>6</v>
+      </c>
+      <c r="N41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" t="s">
         <v>105</v>
       </c>
       <c r="B42" t="s">
         <v>108</v>
       </c>
       <c r="C42" t="s">
         <v>109</v>
       </c>
       <c r="D42" t="s">
         <v>24</v>
       </c>
       <c r="E42">
         <v>3</v>
       </c>
-      <c r="G42">
-[...9 lines deleted...]
-        <v>4</v>
+      <c r="O42">
+        <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:21">
       <c r="A43" t="s">
         <v>105</v>
       </c>
       <c r="B43" t="s">
         <v>110</v>
       </c>
       <c r="C43" t="s">
         <v>111</v>
       </c>
       <c r="D43" t="s">
         <v>24</v>
       </c>
       <c r="E43">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G43">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H43">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>4</v>
+      </c>
+      <c r="P43">
+        <v>1</v>
+      </c>
+      <c r="R43">
+        <v>4</v>
       </c>
     </row>
     <row r="44" spans="1:21">
       <c r="A44" t="s">
         <v>105</v>
       </c>
       <c r="B44" t="s">
         <v>112</v>
       </c>
       <c r="C44" t="s">
         <v>113</v>
       </c>
       <c r="D44" t="s">
         <v>24</v>
       </c>
       <c r="H44">
         <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" t="s">
         <v>105</v>
       </c>
       <c r="B45" t="s">
         <v>114</v>
@@ -2618,76 +2675,79 @@
       </c>
       <c r="E45">
         <v>2</v>
       </c>
       <c r="G45">
         <v>3</v>
       </c>
       <c r="H45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:21">
       <c r="A46" t="s">
         <v>105</v>
       </c>
       <c r="B46" t="s">
         <v>116</v>
       </c>
       <c r="C46" t="s">
         <v>117</v>
       </c>
       <c r="D46" t="s">
         <v>24</v>
       </c>
       <c r="E46">
-        <v>5</v>
-[...4 lines deleted...]
-      <c r="J46">
+        <v>1</v>
+      </c>
+      <c r="G46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:21">
       <c r="A47" t="s">
         <v>105</v>
       </c>
       <c r="B47" t="s">
         <v>118</v>
       </c>
       <c r="C47" t="s">
         <v>119</v>
       </c>
       <c r="D47" t="s">
         <v>24</v>
       </c>
       <c r="E47">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G47">
+        <v>5</v>
+      </c>
+      <c r="H47">
+        <v>4</v>
+      </c>
+      <c r="J47">
+        <v>1</v>
+      </c>
+      <c r="R47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:21">
       <c r="A48" t="s">
         <v>105</v>
       </c>
       <c r="B48" t="s">
         <v>120</v>
       </c>
       <c r="C48" t="s">
         <v>121</v>
       </c>
       <c r="D48" t="s">
         <v>24</v>
       </c>
       <c r="E48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:21">
       <c r="A49" t="s">
         <v>105</v>
       </c>
       <c r="B49" t="s">
@@ -2727,124 +2787,130 @@
       </c>
       <c r="G50">
         <v>2</v>
       </c>
       <c r="H50">
         <v>1</v>
       </c>
       <c r="I50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:21">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" t="s">
         <v>128</v>
       </c>
       <c r="D51" t="s">
         <v>24</v>
       </c>
       <c r="E51">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="F51">
+        <v>1</v>
+      </c>
+      <c r="G51">
+        <v>8</v>
+      </c>
+      <c r="H51">
+        <v>4</v>
+      </c>
+      <c r="J51">
+        <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" t="s">
         <v>126</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" t="s">
         <v>130</v>
       </c>
       <c r="D52" t="s">
         <v>24</v>
       </c>
       <c r="E52">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="F52">
         <v>1</v>
       </c>
       <c r="G52">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="R52">
+        <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:21">
       <c r="A53" t="s">
         <v>126</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" t="s">
         <v>132</v>
       </c>
       <c r="D53" t="s">
         <v>24</v>
       </c>
       <c r="E53">
         <v>1</v>
       </c>
       <c r="G53">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:21">
       <c r="A54" t="s">
         <v>126</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" t="s">
         <v>134</v>
       </c>
       <c r="D54" t="s">
         <v>24</v>
       </c>
       <c r="E54">
         <v>1</v>
       </c>
       <c r="G54">
         <v>1</v>
       </c>
+      <c r="H54">
+        <v>1</v>
+      </c>
     </row>
     <row r="55" spans="1:21">
       <c r="A55" t="s">
         <v>126</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" t="s">
         <v>136</v>
       </c>
       <c r="D55" t="s">
         <v>24</v>
       </c>
       <c r="E55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:21">
       <c r="A56" t="s">
         <v>126</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
@@ -2878,359 +2944,362 @@
         <v>55</v>
       </c>
       <c r="E57">
         <v>6</v>
       </c>
       <c r="F57">
         <v>1</v>
       </c>
       <c r="H57">
         <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:21">
       <c r="A58" t="s">
         <v>141</v>
       </c>
       <c r="B58" t="s">
         <v>142</v>
       </c>
       <c r="C58" t="s">
         <v>143</v>
       </c>
       <c r="D58" t="s">
         <v>24</v>
       </c>
+      <c r="E58">
+        <v>1</v>
+      </c>
       <c r="F58">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G58">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:21">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" t="s">
         <v>146</v>
       </c>
       <c r="D59" t="s">
         <v>24</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
       <c r="G59">
         <v>6</v>
       </c>
       <c r="H59">
         <v>4</v>
       </c>
       <c r="I59">
         <v>4</v>
       </c>
       <c r="J59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:21">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" t="s">
         <v>148</v>
       </c>
       <c r="D60" t="s">
         <v>24</v>
       </c>
       <c r="E60">
+        <v>5</v>
+      </c>
+      <c r="G60">
         <v>4</v>
       </c>
-      <c r="F60">
-[...5 lines deleted...]
-      <c r="H60">
+      <c r="J60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:21">
       <c r="A61" t="s">
         <v>144</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" t="s">
         <v>150</v>
       </c>
       <c r="D61" t="s">
         <v>24</v>
       </c>
       <c r="E61">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="F61">
+        <v>1</v>
       </c>
       <c r="G61">
         <v>4</v>
       </c>
+      <c r="H61">
+        <v>2</v>
+      </c>
       <c r="J61">
         <v>1</v>
+      </c>
+      <c r="R61">
+        <v>2</v>
       </c>
     </row>
     <row r="62" spans="1:21">
       <c r="A62" t="s">
         <v>144</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" t="s">
         <v>152</v>
       </c>
       <c r="D62" t="s">
         <v>24</v>
       </c>
       <c r="E62">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F62">
         <v>1</v>
       </c>
       <c r="G62">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:21">
       <c r="A63" t="s">
         <v>144</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" t="s">
         <v>154</v>
       </c>
       <c r="D63" t="s">
         <v>24</v>
       </c>
       <c r="E63">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G63">
-        <v>4</v>
-[...10 lines deleted...]
-      <c r="R63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:21">
       <c r="A64" t="s">
         <v>144</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" t="s">
         <v>156</v>
       </c>
       <c r="D64" t="s">
         <v>24</v>
       </c>
       <c r="E64">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G64">
         <v>4</v>
       </c>
       <c r="H64">
         <v>1</v>
       </c>
-      <c r="J64">
+      <c r="K64">
+        <v>2</v>
+      </c>
+      <c r="P64">
         <v>1</v>
       </c>
       <c r="R64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:21">
       <c r="A65" t="s">
         <v>144</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" t="s">
         <v>158</v>
       </c>
       <c r="D65" t="s">
         <v>24</v>
       </c>
       <c r="E65">
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="F65">
+        <v>1</v>
       </c>
       <c r="G65">
+        <v>1</v>
+      </c>
+      <c r="H65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:21">
       <c r="A66" t="s">
         <v>144</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" t="s">
         <v>160</v>
       </c>
       <c r="D66" t="s">
         <v>55</v>
       </c>
       <c r="E66">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="F66">
+        <v>1</v>
       </c>
       <c r="G66">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H66">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:21">
       <c r="A67" t="s">
         <v>144</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" t="s">
         <v>162</v>
       </c>
       <c r="D67" t="s">
         <v>55</v>
       </c>
       <c r="E67">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G67">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H67">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="I67">
+        <v>1</v>
+      </c>
+      <c r="J67">
+        <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:21">
       <c r="A68" t="s">
         <v>163</v>
       </c>
       <c r="B68" t="s">
         <v>164</v>
       </c>
       <c r="C68" t="s">
         <v>165</v>
       </c>
       <c r="D68" t="s">
         <v>24</v>
       </c>
       <c r="E68">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G68">
+        <v>6</v>
+      </c>
+      <c r="H68">
         <v>4</v>
       </c>
-      <c r="H68">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="N68">
+        <v>1</v>
       </c>
       <c r="T68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:21">
       <c r="A69" t="s">
         <v>163</v>
       </c>
       <c r="B69" t="s">
         <v>166</v>
       </c>
       <c r="C69" t="s">
         <v>167</v>
       </c>
       <c r="D69" t="s">
         <v>24</v>
       </c>
       <c r="E69">
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="F69">
+        <v>8</v>
       </c>
       <c r="G69">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H69">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="R69">
+        <v>2</v>
       </c>
       <c r="T69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:21">
       <c r="A70" t="s">
         <v>163</v>
       </c>
       <c r="B70" t="s">
         <v>168</v>
       </c>
       <c r="C70" t="s">
         <v>169</v>
       </c>
       <c r="D70" t="s">
         <v>24</v>
       </c>
       <c r="E70">
         <v>1</v>
       </c>
       <c r="G70">
         <v>2</v>
       </c>
       <c r="R70">
@@ -3258,1999 +3327,2109 @@
       </c>
       <c r="T71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:21">
       <c r="A72" t="s">
         <v>163</v>
       </c>
       <c r="B72" t="s">
         <v>172</v>
       </c>
       <c r="C72" t="s">
         <v>173</v>
       </c>
       <c r="D72" t="s">
         <v>55</v>
       </c>
       <c r="E72">
         <v>2</v>
       </c>
       <c r="F72">
         <v>1</v>
       </c>
       <c r="G72">
+        <v>3</v>
+      </c>
+      <c r="H72">
         <v>2</v>
       </c>
       <c r="P72">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="T72">
+        <v>2</v>
       </c>
     </row>
     <row r="73" spans="1:21">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" t="s">
         <v>176</v>
       </c>
       <c r="D73" t="s">
         <v>24</v>
       </c>
-      <c r="E73">
-[...1 lines deleted...]
-      </c>
       <c r="F73">
         <v>2</v>
       </c>
       <c r="G73">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I73">
         <v>1</v>
-      </c>
-[...7 lines deleted...]
-        <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:21">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" t="s">
         <v>178</v>
       </c>
       <c r="D74" t="s">
         <v>24</v>
       </c>
       <c r="E74">
-        <v>4</v>
-[...4 lines deleted...]
-      <c r="M74">
+        <v>2</v>
+      </c>
+      <c r="F74">
+        <v>2</v>
+      </c>
+      <c r="H74">
+        <v>1</v>
+      </c>
+      <c r="I74">
         <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:21">
       <c r="A75" t="s">
         <v>174</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" t="s">
         <v>180</v>
       </c>
       <c r="D75" t="s">
         <v>24</v>
       </c>
+      <c r="E75">
+        <v>5</v>
+      </c>
       <c r="F75">
         <v>2</v>
       </c>
       <c r="G75">
+        <v>2</v>
+      </c>
+      <c r="H75">
+        <v>6</v>
+      </c>
+      <c r="I75">
+        <v>1</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="R75">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:21">
       <c r="A76" t="s">
         <v>174</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" t="s">
         <v>182</v>
       </c>
       <c r="D76" t="s">
         <v>24</v>
       </c>
       <c r="E76">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G76">
         <v>2</v>
       </c>
       <c r="H76">
         <v>2</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:21">
       <c r="A77" t="s">
         <v>174</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" t="s">
         <v>184</v>
       </c>
       <c r="D77" t="s">
         <v>24</v>
       </c>
       <c r="E77">
         <v>10</v>
       </c>
       <c r="F77">
         <v>3</v>
       </c>
       <c r="G77">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H77">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="78" spans="1:21">
       <c r="A78" t="s">
         <v>174</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" t="s">
         <v>186</v>
       </c>
       <c r="D78" t="s">
         <v>24</v>
       </c>
-      <c r="E78">
-[...1 lines deleted...]
-      </c>
       <c r="F78">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="G78">
+        <v>1</v>
       </c>
       <c r="H78">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:21">
       <c r="A79" t="s">
         <v>174</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" t="s">
         <v>188</v>
       </c>
       <c r="D79" t="s">
         <v>24</v>
       </c>
       <c r="M79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:21">
       <c r="A80" t="s">
         <v>174</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" t="s">
         <v>190</v>
       </c>
       <c r="D80" t="s">
         <v>24</v>
       </c>
-      <c r="F80">
+      <c r="E80">
         <v>1</v>
       </c>
       <c r="G80">
         <v>1</v>
       </c>
-      <c r="H80">
-        <v>1</v>
+      <c r="M80">
+        <v>2</v>
       </c>
     </row>
     <row r="81" spans="1:21">
       <c r="A81" t="s">
         <v>174</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" t="s">
         <v>192</v>
       </c>
       <c r="D81" t="s">
         <v>55</v>
       </c>
       <c r="E81">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F81">
         <v>2</v>
       </c>
       <c r="H81">
+        <v>2</v>
+      </c>
+      <c r="I81">
+        <v>1</v>
+      </c>
+      <c r="N81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:21">
       <c r="A82" t="s">
         <v>174</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" t="s">
         <v>194</v>
       </c>
       <c r="D82" t="s">
         <v>55</v>
       </c>
       <c r="E82">
-        <v>11</v>
-[...19 lines deleted...]
-      <c r="O82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:21">
       <c r="A83" t="s">
+        <v>174</v>
+      </c>
+      <c r="B83" t="s">
         <v>195</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" t="s">
         <v>196</v>
       </c>
-      <c r="C83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D83" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E83">
+        <v>11</v>
+      </c>
+      <c r="F83">
+        <v>1</v>
+      </c>
+      <c r="G83">
         <v>2</v>
       </c>
       <c r="H83">
         <v>2</v>
+      </c>
+      <c r="I83">
+        <v>1</v>
+      </c>
+      <c r="K83">
+        <v>1</v>
+      </c>
+      <c r="M83">
+        <v>1</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:21">
       <c r="A84" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B84" t="s">
         <v>198</v>
       </c>
       <c r="C84" t="s">
         <v>199</v>
       </c>
       <c r="D84" t="s">
         <v>24</v>
       </c>
       <c r="E84">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="H84">
+        <v>2</v>
       </c>
     </row>
     <row r="85" spans="1:21">
       <c r="A85" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B85" t="s">
         <v>200</v>
       </c>
       <c r="C85" t="s">
         <v>201</v>
       </c>
       <c r="D85" t="s">
         <v>24</v>
       </c>
       <c r="E85">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:21">
       <c r="A86" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B86" t="s">
         <v>202</v>
       </c>
       <c r="C86" t="s">
         <v>203</v>
       </c>
       <c r="D86" t="s">
         <v>24</v>
       </c>
-      <c r="G86">
-        <v>1</v>
+      <c r="E86">
+        <v>5</v>
+      </c>
+      <c r="F86">
+        <v>2</v>
       </c>
     </row>
     <row r="87" spans="1:21">
       <c r="A87" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B87" t="s">
         <v>204</v>
       </c>
       <c r="C87" t="s">
         <v>205</v>
       </c>
       <c r="D87" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="G87">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="K87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:21">
       <c r="A88" t="s">
+        <v>197</v>
+      </c>
+      <c r="B88" t="s">
         <v>206</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" t="s">
         <v>207</v>
       </c>
-      <c r="C88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D88" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>55</v>
+      </c>
+      <c r="E88">
+        <v>2</v>
+      </c>
+      <c r="G88">
+        <v>4</v>
+      </c>
+      <c r="K88">
+        <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:21">
       <c r="A89" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B89" t="s">
         <v>209</v>
       </c>
       <c r="C89" t="s">
         <v>210</v>
       </c>
       <c r="D89" t="s">
         <v>24</v>
       </c>
-      <c r="F89">
-[...4 lines deleted...]
-      </c>
       <c r="H89">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:21">
       <c r="A90" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>211</v>
       </c>
       <c r="C90" t="s">
         <v>212</v>
       </c>
       <c r="D90" t="s">
         <v>24</v>
       </c>
+      <c r="F90">
+        <v>1</v>
+      </c>
       <c r="G90">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H90">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:21">
       <c r="A91" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>213</v>
       </c>
       <c r="C91" t="s">
         <v>214</v>
       </c>
       <c r="D91" t="s">
         <v>24</v>
       </c>
-      <c r="E91">
-        <v>4</v>
+      <c r="G91">
+        <v>2</v>
+      </c>
+      <c r="H91">
+        <v>2</v>
+      </c>
+      <c r="I91">
+        <v>1</v>
+      </c>
+      <c r="K91">
+        <v>2</v>
       </c>
     </row>
     <row r="92" spans="1:21">
       <c r="A92" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B92" t="s">
         <v>215</v>
       </c>
       <c r="C92" t="s">
         <v>216</v>
       </c>
       <c r="D92" t="s">
         <v>24</v>
       </c>
       <c r="E92">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="93" spans="1:21">
       <c r="A93" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B93" t="s">
         <v>217</v>
       </c>
       <c r="C93" t="s">
         <v>218</v>
       </c>
       <c r="D93" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E93">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G93">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:21">
       <c r="A94" t="s">
+        <v>208</v>
+      </c>
+      <c r="B94" t="s">
         <v>219</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" t="s">
         <v>220</v>
       </c>
-      <c r="C94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D94" t="s">
-        <v>24</v>
+        <v>55</v>
+      </c>
+      <c r="E94">
+        <v>3</v>
       </c>
       <c r="F94">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G94">
+        <v>1</v>
+      </c>
+      <c r="H94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:21">
       <c r="A95" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B95" t="s">
         <v>222</v>
       </c>
       <c r="C95" t="s">
         <v>223</v>
       </c>
       <c r="D95" t="s">
         <v>24</v>
       </c>
-      <c r="E95">
-[...1 lines deleted...]
-      </c>
       <c r="F95">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="K95">
+        <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:21">
       <c r="A96" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B96" t="s">
         <v>224</v>
       </c>
       <c r="C96" t="s">
         <v>225</v>
       </c>
       <c r="D96" t="s">
         <v>24</v>
       </c>
-      <c r="F96">
+      <c r="G96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:21">
       <c r="A97" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B97" t="s">
         <v>226</v>
       </c>
       <c r="C97" t="s">
         <v>227</v>
       </c>
       <c r="D97" t="s">
-        <v>55</v>
+        <v>24</v>
+      </c>
+      <c r="E97">
+        <v>1</v>
+      </c>
+      <c r="F97">
+        <v>2</v>
+      </c>
+      <c r="H97">
+        <v>1</v>
       </c>
       <c r="I97">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="98" spans="1:21">
       <c r="A98" t="s">
+        <v>221</v>
+      </c>
+      <c r="B98" t="s">
         <v>228</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" t="s">
         <v>229</v>
       </c>
-      <c r="C98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D98" t="s">
         <v>24</v>
       </c>
-      <c r="E98">
-[...5 lines deleted...]
-      <c r="R98">
+      <c r="F98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:21">
       <c r="A99" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="B99" t="s">
+        <v>230</v>
+      </c>
+      <c r="C99" t="s">
         <v>231</v>
       </c>
-      <c r="C99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D99" t="s">
-        <v>24</v>
-[...11 lines deleted...]
-        <v>2</v>
+        <v>55</v>
+      </c>
+      <c r="I99">
+        <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:21">
       <c r="A100" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B100" t="s">
         <v>233</v>
       </c>
       <c r="C100" t="s">
         <v>234</v>
       </c>
       <c r="D100" t="s">
         <v>24</v>
       </c>
       <c r="E100">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="G100">
+        <v>7</v>
+      </c>
+      <c r="H100">
+        <v>1</v>
+      </c>
+      <c r="R100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:21">
       <c r="A101" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B101" t="s">
         <v>235</v>
       </c>
       <c r="C101" t="s">
         <v>236</v>
       </c>
       <c r="D101" t="s">
         <v>24</v>
       </c>
       <c r="E101">
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="G101">
+        <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:21">
       <c r="A102" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>237</v>
       </c>
       <c r="C102" t="s">
         <v>238</v>
       </c>
       <c r="D102" t="s">
         <v>24</v>
       </c>
+      <c r="G102">
+        <v>1</v>
+      </c>
       <c r="R102">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="103" spans="1:21">
       <c r="A103" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B103" t="s">
         <v>239</v>
       </c>
       <c r="C103" t="s">
         <v>240</v>
       </c>
       <c r="D103" t="s">
         <v>24</v>
       </c>
-      <c r="R103">
-        <v>1</v>
+      <c r="E103">
+        <v>1</v>
+      </c>
+      <c r="F103">
+        <v>1</v>
+      </c>
+      <c r="G103">
+        <v>2</v>
+      </c>
+      <c r="P103">
+        <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:21">
       <c r="A104" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B104" t="s">
         <v>241</v>
       </c>
       <c r="C104" t="s">
         <v>242</v>
       </c>
       <c r="D104" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E104">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F104">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:21">
       <c r="A105" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B105" t="s">
         <v>243</v>
       </c>
       <c r="C105" t="s">
         <v>244</v>
       </c>
       <c r="D105" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E105">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="106" spans="1:21">
       <c r="A106" t="s">
+        <v>232</v>
+      </c>
+      <c r="B106" t="s">
         <v>245</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" t="s">
         <v>246</v>
       </c>
-      <c r="C106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D106" t="s">
         <v>24</v>
       </c>
-      <c r="E106">
-[...7 lines deleted...]
-      </c>
       <c r="R106">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:21">
       <c r="A107" t="s">
-        <v>245</v>
+        <v>232</v>
       </c>
       <c r="B107" t="s">
+        <v>247</v>
+      </c>
+      <c r="C107" t="s">
         <v>248</v>
       </c>
-      <c r="C107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D107" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E107">
         <v>1</v>
       </c>
       <c r="G107">
         <v>1</v>
       </c>
-      <c r="H107">
-[...1 lines deleted...]
-      </c>
       <c r="L107">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="R107">
+        <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:21">
       <c r="A108" t="s">
-        <v>245</v>
+        <v>232</v>
       </c>
       <c r="B108" t="s">
+        <v>249</v>
+      </c>
+      <c r="C108" t="s">
         <v>250</v>
       </c>
-      <c r="C108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D108" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E108">
+        <v>2</v>
+      </c>
+      <c r="F108">
+        <v>1</v>
+      </c>
+      <c r="G108">
+        <v>4</v>
+      </c>
+      <c r="R108">
         <v>2</v>
       </c>
     </row>
     <row r="109" spans="1:21">
       <c r="A109" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="B109" t="s">
         <v>252</v>
       </c>
       <c r="C109" t="s">
         <v>253</v>
       </c>
       <c r="D109" t="s">
         <v>24</v>
       </c>
       <c r="E109">
         <v>2</v>
       </c>
+      <c r="G109">
+        <v>3</v>
+      </c>
+      <c r="H109">
+        <v>1</v>
+      </c>
+      <c r="R109">
+        <v>2</v>
+      </c>
     </row>
     <row r="110" spans="1:21">
       <c r="A110" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="B110" t="s">
         <v>254</v>
       </c>
       <c r="C110" t="s">
         <v>255</v>
       </c>
       <c r="D110" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E110">
         <v>3</v>
       </c>
       <c r="G110">
         <v>1</v>
       </c>
       <c r="H110">
         <v>2</v>
       </c>
-      <c r="I110">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="L110">
+        <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:21">
       <c r="A111" t="s">
+        <v>251</v>
+      </c>
+      <c r="B111" t="s">
         <v>256</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" t="s">
         <v>257</v>
       </c>
-      <c r="C111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D111" t="s">
         <v>24</v>
       </c>
       <c r="E111">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="112" spans="1:21">
       <c r="A112" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="B112" t="s">
+        <v>258</v>
+      </c>
+      <c r="C112" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="D112" t="s">
         <v>24</v>
       </c>
       <c r="E112">
         <v>2</v>
       </c>
     </row>
     <row r="113" spans="1:21">
       <c r="A113" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="B113" t="s">
+        <v>260</v>
+      </c>
+      <c r="C113" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="D113" t="s">
         <v>55</v>
       </c>
       <c r="E113">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G113">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="H113">
+        <v>2</v>
+      </c>
+      <c r="I113">
+        <v>1</v>
+      </c>
+      <c r="R113">
+        <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:21">
       <c r="A114" t="s">
+        <v>262</v>
+      </c>
+      <c r="B114" t="s">
         <v>263</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" t="s">
         <v>264</v>
       </c>
-      <c r="C114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D114" t="s">
         <v>24</v>
       </c>
       <c r="E114">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>2</v>
+      </c>
+      <c r="I114">
+        <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:21">
       <c r="A115" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B115" t="s">
+        <v>265</v>
+      </c>
+      <c r="C115" t="s">
         <v>266</v>
       </c>
-      <c r="C115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D115" t="s">
         <v>24</v>
       </c>
-      <c r="F115">
-        <v>3</v>
+      <c r="E115">
+        <v>5</v>
+      </c>
+      <c r="G115">
+        <v>6</v>
+      </c>
+      <c r="H115">
+        <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:21">
       <c r="A116" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B116" t="s">
+        <v>267</v>
+      </c>
+      <c r="C116" t="s">
         <v>268</v>
       </c>
-      <c r="C116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D116" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F116">
+        <v>55</v>
+      </c>
+      <c r="E116">
+        <v>1</v>
+      </c>
+      <c r="G116">
         <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:21">
       <c r="A117" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="B117" t="s">
         <v>270</v>
       </c>
       <c r="C117" t="s">
         <v>271</v>
       </c>
       <c r="D117" t="s">
         <v>24</v>
       </c>
-      <c r="E117">
-[...1 lines deleted...]
-      </c>
       <c r="F117">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G117">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="118" spans="1:21">
       <c r="A118" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="B118" t="s">
         <v>272</v>
       </c>
       <c r="C118" t="s">
         <v>273</v>
       </c>
       <c r="D118" t="s">
         <v>24</v>
       </c>
       <c r="E118">
         <v>1</v>
       </c>
+      <c r="F118">
+        <v>2</v>
+      </c>
+      <c r="G118">
+        <v>2</v>
+      </c>
     </row>
     <row r="119" spans="1:21">
       <c r="A119" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="B119" t="s">
         <v>274</v>
       </c>
       <c r="C119" t="s">
         <v>275</v>
       </c>
       <c r="D119" t="s">
         <v>24</v>
       </c>
       <c r="E119">
+        <v>4</v>
+      </c>
+      <c r="F119">
         <v>1</v>
       </c>
       <c r="G119">
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="H119">
+        <v>4</v>
       </c>
     </row>
     <row r="120" spans="1:21">
       <c r="A120" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="B120" t="s">
         <v>276</v>
       </c>
       <c r="C120" t="s">
         <v>277</v>
       </c>
       <c r="D120" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="F120">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="121" spans="1:21">
       <c r="A121" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="B121" t="s">
         <v>278</v>
       </c>
       <c r="C121" t="s">
         <v>279</v>
       </c>
       <c r="D121" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E121">
-        <v>3</v>
-[...4 lines deleted...]
-      <c r="J121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:21">
       <c r="A122" t="s">
+        <v>269</v>
+      </c>
+      <c r="B122" t="s">
         <v>280</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" t="s">
         <v>281</v>
       </c>
-      <c r="C122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D122" t="s">
         <v>24</v>
       </c>
       <c r="E122">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>1</v>
+      </c>
+      <c r="G122">
+        <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:21">
       <c r="A123" t="s">
-        <v>280</v>
+        <v>269</v>
       </c>
       <c r="B123" t="s">
+        <v>282</v>
+      </c>
+      <c r="C123" t="s">
         <v>283</v>
       </c>
-      <c r="C123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D123" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="P123">
+        <v>55</v>
+      </c>
+      <c r="E123">
         <v>3</v>
+      </c>
+      <c r="F123">
+        <v>1</v>
+      </c>
+      <c r="J123">
+        <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:21">
       <c r="A124" t="s">
-        <v>280</v>
+        <v>269</v>
       </c>
       <c r="B124" t="s">
+        <v>284</v>
+      </c>
+      <c r="C124" t="s">
         <v>285</v>
       </c>
-      <c r="C124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D124" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E124">
-        <v>2</v>
-[...4 lines deleted...]
-      <c r="H124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:21">
       <c r="A125" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B125" t="s">
         <v>287</v>
       </c>
       <c r="C125" t="s">
         <v>288</v>
       </c>
       <c r="D125" t="s">
         <v>24</v>
       </c>
+      <c r="E125">
+        <v>3</v>
+      </c>
       <c r="F125">
         <v>1</v>
       </c>
-      <c r="G125">
+      <c r="H125">
+        <v>4</v>
+      </c>
+      <c r="J125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:21">
       <c r="A126" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B126" t="s">
         <v>289</v>
       </c>
       <c r="C126" t="s">
         <v>290</v>
       </c>
       <c r="D126" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="H126">
         <v>2</v>
+      </c>
+      <c r="P126">
+        <v>3</v>
       </c>
     </row>
     <row r="127" spans="1:21">
       <c r="A127" t="s">
+        <v>286</v>
+      </c>
+      <c r="B127" t="s">
         <v>291</v>
       </c>
-      <c r="B127" t="s">
+      <c r="C127" t="s">
         <v>292</v>
       </c>
-      <c r="C127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D127" t="s">
         <v>24</v>
       </c>
       <c r="E127">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G127">
+        <v>2</v>
+      </c>
+      <c r="F127">
+        <v>1</v>
+      </c>
+      <c r="H127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:21">
       <c r="A128" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="B128" t="s">
+        <v>293</v>
+      </c>
+      <c r="C128" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="D128" t="s">
         <v>24</v>
       </c>
       <c r="F128">
         <v>1</v>
       </c>
       <c r="G128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:21">
       <c r="A129" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="B129" t="s">
+        <v>295</v>
+      </c>
+      <c r="C129" t="s">
         <v>296</v>
       </c>
-      <c r="C129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D129" t="s">
-        <v>24</v>
+        <v>55</v>
+      </c>
+      <c r="E129">
+        <v>2</v>
+      </c>
+      <c r="F129">
+        <v>1</v>
+      </c>
+      <c r="G129">
+        <v>2</v>
       </c>
       <c r="H129">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="130" spans="1:21">
       <c r="A130" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="B130" t="s">
         <v>298</v>
       </c>
       <c r="C130" t="s">
         <v>299</v>
       </c>
       <c r="D130" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="I130">
+        <v>24</v>
+      </c>
+      <c r="F130">
+        <v>2</v>
+      </c>
+      <c r="G130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:21">
       <c r="A131" t="s">
+        <v>297</v>
+      </c>
+      <c r="B131" t="s">
         <v>300</v>
       </c>
-      <c r="B131" t="s">
+      <c r="C131" t="s">
         <v>301</v>
       </c>
-      <c r="C131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D131" t="s">
         <v>24</v>
       </c>
       <c r="E131">
-        <v>4</v>
+        <v>1</v>
+      </c>
+      <c r="G131">
+        <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:21">
       <c r="A132" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="B132" t="s">
+        <v>302</v>
+      </c>
+      <c r="C132" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="D132" t="s">
         <v>24</v>
       </c>
       <c r="H132">
         <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:21">
       <c r="A133" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="B133" t="s">
+        <v>304</v>
+      </c>
+      <c r="C133" t="s">
         <v>305</v>
       </c>
-      <c r="C133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D133" t="s">
-        <v>24</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>55</v>
+      </c>
+      <c r="I133">
+        <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:21">
       <c r="A134" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="B134" t="s">
         <v>307</v>
       </c>
       <c r="C134" t="s">
         <v>308</v>
       </c>
       <c r="D134" t="s">
         <v>24</v>
       </c>
+      <c r="E134">
+        <v>1</v>
+      </c>
+      <c r="F134">
+        <v>2</v>
+      </c>
       <c r="H134">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="135" spans="1:21">
       <c r="A135" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="B135" t="s">
         <v>309</v>
       </c>
       <c r="C135" t="s">
         <v>310</v>
       </c>
       <c r="D135" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E135">
-        <v>2</v>
+        <v>4</v>
+      </c>
+      <c r="F135">
+        <v>1</v>
       </c>
       <c r="G135">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="K135">
         <v>2</v>
       </c>
     </row>
     <row r="136" spans="1:21">
       <c r="A136" t="s">
+        <v>306</v>
+      </c>
+      <c r="B136" t="s">
         <v>311</v>
       </c>
-      <c r="B136" t="s">
+      <c r="C136" t="s">
         <v>312</v>
       </c>
-      <c r="C136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D136" t="s">
         <v>24</v>
       </c>
       <c r="E136">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="137" spans="1:21">
       <c r="A137" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="B137" t="s">
+        <v>313</v>
+      </c>
+      <c r="C137" t="s">
         <v>314</v>
       </c>
-      <c r="C137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D137" t="s">
         <v>24</v>
       </c>
-      <c r="F137">
-[...1 lines deleted...]
-      </c>
       <c r="H137">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="138" spans="1:21">
       <c r="A138" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="B138" t="s">
+        <v>315</v>
+      </c>
+      <c r="C138" t="s">
         <v>316</v>
       </c>
-      <c r="C138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D138" t="s">
         <v>24</v>
       </c>
-      <c r="G138">
-        <v>2</v>
+      <c r="H138">
+        <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:21">
       <c r="A139" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="B139" t="s">
+        <v>317</v>
+      </c>
+      <c r="C139" t="s">
         <v>318</v>
       </c>
-      <c r="C139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D139" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>55</v>
+      </c>
+      <c r="E139">
+        <v>2</v>
+      </c>
+      <c r="G139">
+        <v>1</v>
+      </c>
+      <c r="K139">
+        <v>2</v>
       </c>
     </row>
     <row r="140" spans="1:21">
       <c r="A140" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="B140" t="s">
         <v>320</v>
       </c>
       <c r="C140" t="s">
         <v>321</v>
       </c>
       <c r="D140" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E140">
         <v>1</v>
       </c>
       <c r="H140">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="141" spans="1:21">
       <c r="A141" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="B141" t="s">
         <v>322</v>
       </c>
       <c r="C141" t="s">
         <v>323</v>
       </c>
       <c r="D141" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="G141">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="142" spans="1:21">
       <c r="A142" t="s">
+        <v>319</v>
+      </c>
+      <c r="B142" t="s">
         <v>324</v>
       </c>
-      <c r="B142" t="s">
+      <c r="C142" t="s">
         <v>325</v>
       </c>
-      <c r="C142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D142" t="s">
         <v>24</v>
       </c>
-      <c r="E142">
-[...2 lines deleted...]
-      <c r="I142">
+      <c r="F142">
+        <v>1</v>
+      </c>
+      <c r="H142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:21">
       <c r="A143" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="B143" t="s">
+        <v>326</v>
+      </c>
+      <c r="C143" t="s">
         <v>327</v>
       </c>
-      <c r="C143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D143" t="s">
         <v>24</v>
       </c>
-      <c r="E143">
+      <c r="F143">
+        <v>1</v>
+      </c>
+      <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:21">
       <c r="A144" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="B144" t="s">
+        <v>328</v>
+      </c>
+      <c r="C144" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="D144" t="s">
         <v>55</v>
       </c>
       <c r="E144">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H144">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="I144">
+        <v>1</v>
+      </c>
+      <c r="P144">
+        <v>2</v>
       </c>
     </row>
     <row r="145" spans="1:21">
       <c r="A145" t="s">
+        <v>319</v>
+      </c>
+      <c r="B145" t="s">
+        <v>330</v>
+      </c>
+      <c r="C145" t="s">
         <v>331</v>
       </c>
-      <c r="B145" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D145" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E145">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F145">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G145">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H145">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I145">
         <v>1</v>
       </c>
-      <c r="K145">
+      <c r="J145">
+        <v>1</v>
+      </c>
+      <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:21">
       <c r="A146" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B146" t="s">
+        <v>333</v>
+      </c>
+      <c r="C146" t="s">
         <v>334</v>
       </c>
-      <c r="C146" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D146" t="s">
         <v>24</v>
       </c>
-      <c r="G146">
-        <v>2</v>
+      <c r="E146">
+        <v>1</v>
+      </c>
+      <c r="I146">
+        <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:21">
       <c r="A147" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B147" t="s">
+        <v>335</v>
+      </c>
+      <c r="C147" t="s">
         <v>336</v>
       </c>
-      <c r="C147" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D147" t="s">
         <v>24</v>
       </c>
       <c r="E147">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="F147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:21">
       <c r="A148" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B148" t="s">
+        <v>337</v>
+      </c>
+      <c r="C148" t="s">
         <v>338</v>
       </c>
-      <c r="C148" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D148" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="P148">
+        <v>55</v>
+      </c>
+      <c r="E148">
+        <v>3</v>
+      </c>
+      <c r="F148">
+        <v>1</v>
+      </c>
+      <c r="G148">
+        <v>1</v>
+      </c>
+      <c r="H148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:21">
       <c r="A149" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="B149" t="s">
         <v>340</v>
       </c>
       <c r="C149" t="s">
         <v>341</v>
       </c>
       <c r="D149" t="s">
         <v>24</v>
       </c>
       <c r="E149">
         <v>2</v>
       </c>
+      <c r="F149">
+        <v>4</v>
+      </c>
+      <c r="G149">
+        <v>2</v>
+      </c>
       <c r="H149">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="P149">
+        <v>5</v>
+      </c>
+      <c r="I149">
+        <v>1</v>
+      </c>
+      <c r="K149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:21">
       <c r="A150" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="B150" t="s">
         <v>342</v>
       </c>
       <c r="C150" t="s">
         <v>343</v>
       </c>
       <c r="D150" t="s">
         <v>24</v>
       </c>
-      <c r="H150">
+      <c r="E150">
+        <v>1</v>
+      </c>
+      <c r="F150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:21">
       <c r="A151" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="B151" t="s">
         <v>344</v>
       </c>
       <c r="C151" t="s">
         <v>345</v>
       </c>
       <c r="D151" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="G151">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="152" spans="1:21">
       <c r="A152" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="B152" t="s">
         <v>346</v>
       </c>
       <c r="C152" t="s">
         <v>347</v>
       </c>
       <c r="D152" t="s">
-        <v>55</v>
-[...7 lines deleted...]
-      <c r="G152">
+        <v>24</v>
+      </c>
+      <c r="L152">
+        <v>1</v>
+      </c>
+      <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:21">
       <c r="A153" t="s">
+        <v>339</v>
+      </c>
+      <c r="B153" t="s">
         <v>348</v>
       </c>
-      <c r="B153" t="s">
+      <c r="C153" t="s">
         <v>349</v>
       </c>
-      <c r="C153" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D153" t="s">
         <v>24</v>
       </c>
       <c r="E153">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>2</v>
+      </c>
+      <c r="H153">
+        <v>1</v>
+      </c>
+      <c r="P153">
+        <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:21">
       <c r="A154" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
       <c r="B154" t="s">
+        <v>350</v>
+      </c>
+      <c r="C154" t="s">
         <v>351</v>
       </c>
-      <c r="C154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D154" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="M154">
+        <v>24</v>
+      </c>
+      <c r="H154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:21">
       <c r="A155" t="s">
+        <v>339</v>
+      </c>
+      <c r="B155" t="s">
+        <v>352</v>
+      </c>
+      <c r="C155" t="s">
         <v>353</v>
       </c>
-      <c r="B155" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D155" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E155">
         <v>1</v>
       </c>
       <c r="F155">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G155">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H155">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:21">
       <c r="A156" t="s">
-        <v>353</v>
+        <v>339</v>
       </c>
       <c r="B156" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="C156" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="D156" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E156">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="F156">
+        <v>1</v>
+      </c>
+      <c r="G156">
+        <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:21">
       <c r="A157" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="B157" t="s">
+        <v>357</v>
+      </c>
+      <c r="C157" t="s">
         <v>358</v>
       </c>
-      <c r="C157" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D157" t="s">
         <v>24</v>
       </c>
       <c r="E157">
         <v>1</v>
       </c>
       <c r="F157">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H157">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="158" spans="1:21">
       <c r="A158" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="B158" t="s">
+        <v>359</v>
+      </c>
+      <c r="C158" t="s">
         <v>360</v>
       </c>
-      <c r="C158" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D158" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>55</v>
+      </c>
+      <c r="M158">
+        <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:21">
       <c r="A159" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="B159" t="s">
         <v>362</v>
       </c>
       <c r="C159" t="s">
         <v>363</v>
       </c>
       <c r="D159" t="s">
         <v>24</v>
       </c>
       <c r="E159">
         <v>1</v>
       </c>
+      <c r="F159">
+        <v>1</v>
+      </c>
+      <c r="G159">
+        <v>4</v>
+      </c>
+      <c r="H159">
+        <v>1</v>
+      </c>
     </row>
     <row r="160" spans="1:21">
       <c r="A160" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="B160" t="s">
         <v>364</v>
       </c>
       <c r="C160" t="s">
         <v>365</v>
       </c>
       <c r="D160" t="s">
         <v>24</v>
       </c>
+      <c r="E160">
+        <v>1</v>
+      </c>
+      <c r="F160">
+        <v>1</v>
+      </c>
+      <c r="G160">
+        <v>6</v>
+      </c>
       <c r="H160">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="161" spans="1:21">
       <c r="A161" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="B161" t="s">
         <v>366</v>
       </c>
       <c r="C161" t="s">
         <v>367</v>
       </c>
       <c r="D161" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="E161">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:21">
       <c r="A162" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="B162" t="s">
         <v>368</v>
       </c>
       <c r="C162" t="s">
         <v>369</v>
       </c>
       <c r="D162" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="G162">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H162">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="163" spans="1:21">
       <c r="A163" t="s">
+        <v>361</v>
+      </c>
+      <c r="B163" t="s">
         <v>370</v>
       </c>
-      <c r="B163" t="s">
+      <c r="C163" t="s">
         <v>371</v>
       </c>
-      <c r="C163" t="s">
+      <c r="D163" t="s">
+        <v>24</v>
+      </c>
+      <c r="H163">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="164" spans="1:21">
+      <c r="A164" t="s">
+        <v>361</v>
+      </c>
+      <c r="B164" t="s">
         <v>372</v>
       </c>
-      <c r="D163" t="s">
-[...2 lines deleted...]
-      <c r="E163">
+      <c r="C164" t="s">
+        <v>373</v>
+      </c>
+      <c r="D164" t="s">
+        <v>24</v>
+      </c>
+      <c r="E164">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="165" spans="1:21">
+      <c r="A165" t="s">
+        <v>361</v>
+      </c>
+      <c r="B165" t="s">
+        <v>374</v>
+      </c>
+      <c r="C165" t="s">
+        <v>375</v>
+      </c>
+      <c r="D165" t="s">
+        <v>55</v>
+      </c>
+      <c r="G165">
+        <v>4</v>
+      </c>
+      <c r="H165">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="166" spans="1:21">
+      <c r="A166" t="s">
+        <v>361</v>
+      </c>
+      <c r="B166" t="s">
+        <v>376</v>
+      </c>
+      <c r="C166" t="s">
+        <v>377</v>
+      </c>
+      <c r="D166" t="s">
+        <v>55</v>
+      </c>
+      <c r="E166">
+        <v>2</v>
+      </c>
+      <c r="H166">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="167" spans="1:21">
+      <c r="A167" t="s">
+        <v>378</v>
+      </c>
+      <c r="B167" t="s">
+        <v>379</v>
+      </c>
+      <c r="C167" t="s">
+        <v>380</v>
+      </c>
+      <c r="D167" t="s">
+        <v>24</v>
+      </c>
+      <c r="E167">
         <v>3</v>
       </c>
-      <c r="H163">
+      <c r="H167">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>