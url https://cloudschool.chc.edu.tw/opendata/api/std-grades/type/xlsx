--- v5 (2026-09-05)
+++ v6 (2026-09-25)
@@ -2101,152 +2101,152 @@
       </c>
       <c r="AS1" t="s">
         <v>44</v>
       </c>
       <c r="AT1" t="s">
         <v>45</v>
       </c>
       <c r="AU1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="2" spans="1:47">
       <c r="A2" t="s">
         <v>47</v>
       </c>
       <c r="B2" t="s">
         <v>48</v>
       </c>
       <c r="C2" t="s">
         <v>49</v>
       </c>
       <c r="D2" t="s">
         <v>50</v>
       </c>
       <c r="E2">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="F2">
         <v>575</v>
       </c>
       <c r="G2">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="AF2">
         <v>12</v>
       </c>
       <c r="AG2">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AH2">
         <v>161</v>
       </c>
       <c r="AI2">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="AJ2">
         <v>14</v>
       </c>
       <c r="AK2">
         <v>206</v>
       </c>
       <c r="AL2">
         <v>192</v>
       </c>
       <c r="AM2">
         <v>398</v>
       </c>
       <c r="AN2">
         <v>15</v>
       </c>
       <c r="AO2">
         <v>196</v>
       </c>
       <c r="AP2">
         <v>222</v>
       </c>
       <c r="AQ2">
         <v>418</v>
       </c>
     </row>
     <row r="3" spans="1:47">
       <c r="A3" t="s">
         <v>47</v>
       </c>
       <c r="B3" t="s">
         <v>51</v>
       </c>
       <c r="C3" t="s">
         <v>52</v>
       </c>
       <c r="D3" t="s">
         <v>53</v>
       </c>
       <c r="E3">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="F3">
         <v>626</v>
       </c>
       <c r="G3">
-        <v>1332</v>
+        <v>1331</v>
       </c>
       <c r="H3">
         <v>6</v>
       </c>
       <c r="I3">
         <v>85</v>
       </c>
       <c r="J3">
         <v>83</v>
       </c>
       <c r="K3">
         <v>168</v>
       </c>
       <c r="L3">
         <v>7</v>
       </c>
       <c r="M3">
         <v>80</v>
       </c>
       <c r="N3">
         <v>87</v>
       </c>
       <c r="O3">
         <v>167</v>
       </c>
       <c r="P3">
         <v>8</v>
       </c>
       <c r="Q3">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="R3">
         <v>94</v>
       </c>
       <c r="S3">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="T3">
         <v>9</v>
       </c>
       <c r="U3">
         <v>120</v>
       </c>
       <c r="V3">
         <v>128</v>
       </c>
       <c r="W3">
         <v>248</v>
       </c>
       <c r="X3">
         <v>9</v>
       </c>
       <c r="Y3">
         <v>136</v>
       </c>
       <c r="Z3">
         <v>101</v>
       </c>
       <c r="AA3">
         <v>237</v>
       </c>
@@ -2258,197 +2258,197 @@
       </c>
       <c r="AD3">
         <v>133</v>
       </c>
       <c r="AE3">
         <v>303</v>
       </c>
     </row>
     <row r="4" spans="1:47">
       <c r="A4" t="s">
         <v>47</v>
       </c>
       <c r="B4" t="s">
         <v>54</v>
       </c>
       <c r="C4" t="s">
         <v>55</v>
       </c>
       <c r="D4" t="s">
         <v>53</v>
       </c>
       <c r="E4">
         <v>446</v>
       </c>
       <c r="F4">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="G4">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="H4">
         <v>4</v>
       </c>
       <c r="I4">
         <v>50</v>
       </c>
       <c r="J4">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K4">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="L4">
         <v>6</v>
       </c>
       <c r="M4">
         <v>74</v>
       </c>
       <c r="N4">
         <v>67</v>
       </c>
       <c r="O4">
         <v>141</v>
       </c>
       <c r="P4">
         <v>6</v>
       </c>
       <c r="Q4">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="R4">
         <v>61</v>
       </c>
       <c r="S4">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="T4">
         <v>7</v>
       </c>
       <c r="U4">
         <v>84</v>
       </c>
       <c r="V4">
         <v>81</v>
       </c>
       <c r="W4">
         <v>165</v>
       </c>
       <c r="X4">
         <v>8</v>
       </c>
       <c r="Y4">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="Z4">
         <v>101</v>
       </c>
       <c r="AA4">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="AB4">
         <v>7</v>
       </c>
       <c r="AC4">
         <v>86</v>
       </c>
       <c r="AD4">
         <v>82</v>
       </c>
       <c r="AE4">
         <v>168</v>
       </c>
     </row>
     <row r="5" spans="1:47">
       <c r="A5" t="s">
         <v>47</v>
       </c>
       <c r="B5" t="s">
         <v>56</v>
       </c>
       <c r="C5" t="s">
         <v>57</v>
       </c>
       <c r="D5" t="s">
         <v>53</v>
       </c>
       <c r="E5">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="F5">
         <v>573</v>
       </c>
       <c r="G5">
-        <v>1128</v>
+        <v>1127</v>
       </c>
       <c r="H5">
         <v>7</v>
       </c>
       <c r="I5">
         <v>74</v>
       </c>
       <c r="J5">
         <v>86</v>
       </c>
       <c r="K5">
         <v>160</v>
       </c>
       <c r="L5">
         <v>7</v>
       </c>
       <c r="M5">
         <v>67</v>
       </c>
       <c r="N5">
         <v>80</v>
       </c>
       <c r="O5">
         <v>147</v>
       </c>
       <c r="P5">
         <v>7</v>
       </c>
       <c r="Q5">
         <v>79</v>
       </c>
       <c r="R5">
         <v>78</v>
       </c>
       <c r="S5">
         <v>157</v>
       </c>
       <c r="T5">
         <v>8</v>
       </c>
       <c r="U5">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="V5">
         <v>106</v>
       </c>
       <c r="W5">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="X5">
         <v>9</v>
       </c>
       <c r="Y5">
         <v>119</v>
       </c>
       <c r="Z5">
         <v>96</v>
       </c>
       <c r="AA5">
         <v>215</v>
       </c>
       <c r="AB5">
         <v>9</v>
       </c>
       <c r="AC5">
         <v>102</v>
       </c>
       <c r="AD5">
         <v>121</v>
       </c>
       <c r="AE5">
         <v>223</v>
       </c>
@@ -2457,57 +2457,69 @@
       </c>
       <c r="AS5">
         <v>9</v>
       </c>
       <c r="AT5">
         <v>6</v>
       </c>
       <c r="AU5">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:47">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>58</v>
       </c>
       <c r="C6" t="s">
         <v>59</v>
       </c>
       <c r="D6" t="s">
         <v>53</v>
       </c>
       <c r="E6">
-        <v>994</v>
+        <v>1179</v>
       </c>
       <c r="F6">
-        <v>917</v>
+        <v>1085</v>
       </c>
       <c r="G6">
-        <v>1911</v>
+        <v>2264</v>
+      </c>
+      <c r="H6">
+        <v>13</v>
+      </c>
+      <c r="I6">
+        <v>185</v>
+      </c>
+      <c r="J6">
+        <v>168</v>
+      </c>
+      <c r="K6">
+        <v>353</v>
       </c>
       <c r="L6">
         <v>13</v>
       </c>
       <c r="M6">
         <v>191</v>
       </c>
       <c r="N6">
         <v>152</v>
       </c>
       <c r="O6">
         <v>343</v>
       </c>
       <c r="P6">
         <v>14</v>
       </c>
       <c r="Q6">
         <v>196</v>
       </c>
       <c r="R6">
         <v>187</v>
       </c>
       <c r="S6">
         <v>383</v>
       </c>
@@ -2730,105 +2742,105 @@
       </c>
       <c r="AC8">
         <v>51</v>
       </c>
       <c r="AD8">
         <v>46</v>
       </c>
       <c r="AE8">
         <v>97</v>
       </c>
     </row>
     <row r="9" spans="1:47">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>64</v>
       </c>
       <c r="C9" t="s">
         <v>65</v>
       </c>
       <c r="D9" t="s">
         <v>53</v>
       </c>
       <c r="E9">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F9">
         <v>340</v>
       </c>
       <c r="G9">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="H9">
         <v>4</v>
       </c>
       <c r="I9">
         <v>51</v>
       </c>
       <c r="J9">
         <v>35</v>
       </c>
       <c r="K9">
         <v>86</v>
       </c>
       <c r="L9">
         <v>4</v>
       </c>
       <c r="M9">
         <v>57</v>
       </c>
       <c r="N9">
         <v>49</v>
       </c>
       <c r="O9">
         <v>106</v>
       </c>
       <c r="P9">
         <v>5</v>
       </c>
       <c r="Q9">
         <v>67</v>
       </c>
       <c r="R9">
         <v>50</v>
       </c>
       <c r="S9">
         <v>117</v>
       </c>
       <c r="T9">
         <v>5</v>
       </c>
       <c r="U9">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="V9">
         <v>65</v>
       </c>
       <c r="W9">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="X9">
         <v>5</v>
       </c>
       <c r="Y9">
         <v>73</v>
       </c>
       <c r="Z9">
         <v>61</v>
       </c>
       <c r="AA9">
         <v>134</v>
       </c>
       <c r="AB9">
         <v>6</v>
       </c>
       <c r="AC9">
         <v>90</v>
       </c>
       <c r="AD9">
         <v>78</v>
       </c>
       <c r="AE9">
         <v>168</v>
       </c>
@@ -2837,57 +2849,57 @@
       </c>
       <c r="AS9">
         <v>2</v>
       </c>
       <c r="AT9">
         <v>2</v>
       </c>
       <c r="AU9">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:47">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>66</v>
       </c>
       <c r="C10" t="s">
         <v>67</v>
       </c>
       <c r="D10" t="s">
         <v>53</v>
       </c>
       <c r="E10">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="F10">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G10">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10">
         <v>7</v>
       </c>
       <c r="J10">
         <v>4</v>
       </c>
       <c r="K10">
         <v>11</v>
       </c>
       <c r="L10">
         <v>1</v>
       </c>
       <c r="M10">
         <v>2</v>
       </c>
       <c r="N10">
         <v>4</v>
       </c>
       <c r="O10">
         <v>6</v>
       </c>
@@ -2916,50 +2928,62 @@
         <v>9</v>
       </c>
       <c r="X10">
         <v>1</v>
       </c>
       <c r="Y10">
         <v>6</v>
       </c>
       <c r="Z10">
         <v>5</v>
       </c>
       <c r="AA10">
         <v>11</v>
       </c>
       <c r="AB10">
         <v>1</v>
       </c>
       <c r="AC10">
         <v>7</v>
       </c>
       <c r="AD10">
         <v>5</v>
       </c>
       <c r="AE10">
         <v>12</v>
+      </c>
+      <c r="AR10">
+        <v>1</v>
+      </c>
+      <c r="AS10">
+        <v>11</v>
+      </c>
+      <c r="AT10">
+        <v>4</v>
+      </c>
+      <c r="AU10">
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:47">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>68</v>
       </c>
       <c r="C11" t="s">
         <v>69</v>
       </c>
       <c r="D11" t="s">
         <v>53</v>
       </c>
       <c r="E11">
         <v>156</v>
       </c>
       <c r="F11">
         <v>154</v>
       </c>
       <c r="G11">
         <v>310</v>
       </c>
       <c r="H11">
@@ -3419,81 +3443,81 @@
       </c>
       <c r="AC15">
         <v>2</v>
       </c>
       <c r="AD15">
         <v>5</v>
       </c>
       <c r="AE15">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:47">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16" t="s">
         <v>78</v>
       </c>
       <c r="C16" t="s">
         <v>79</v>
       </c>
       <c r="D16" t="s">
         <v>53</v>
       </c>
       <c r="E16">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F16">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="G16">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="H16">
         <v>7</v>
       </c>
       <c r="I16">
         <v>92</v>
       </c>
       <c r="J16">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K16">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="L16">
         <v>7</v>
       </c>
       <c r="M16">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N16">
         <v>86</v>
       </c>
       <c r="O16">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="P16">
         <v>7</v>
       </c>
       <c r="Q16">
         <v>98</v>
       </c>
       <c r="R16">
         <v>92</v>
       </c>
       <c r="S16">
         <v>190</v>
       </c>
       <c r="T16">
         <v>9</v>
       </c>
       <c r="U16">
         <v>120</v>
       </c>
       <c r="V16">
         <v>112</v>
       </c>
       <c r="W16">
         <v>232</v>
       </c>
@@ -3790,137 +3814,137 @@
       </c>
       <c r="AP19">
         <v>162</v>
       </c>
       <c r="AQ19">
         <v>298</v>
       </c>
     </row>
     <row r="20" spans="1:47">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20" t="s">
         <v>86</v>
       </c>
       <c r="C20" t="s">
         <v>87</v>
       </c>
       <c r="D20" t="s">
         <v>50</v>
       </c>
       <c r="E20">
         <v>257</v>
       </c>
       <c r="F20">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="G20">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="AF20">
         <v>6</v>
       </c>
       <c r="AG20">
         <v>83</v>
       </c>
       <c r="AH20">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AI20">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="AJ20">
         <v>7</v>
       </c>
       <c r="AK20">
         <v>95</v>
       </c>
       <c r="AL20">
         <v>87</v>
       </c>
       <c r="AM20">
         <v>182</v>
       </c>
       <c r="AN20">
         <v>6</v>
       </c>
       <c r="AO20">
         <v>79</v>
       </c>
       <c r="AP20">
         <v>77</v>
       </c>
       <c r="AQ20">
         <v>156</v>
       </c>
     </row>
     <row r="21" spans="1:47">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21" t="s">
         <v>88</v>
       </c>
       <c r="C21" t="s">
         <v>89</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21">
         <v>796</v>
       </c>
       <c r="F21">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="G21">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="AF21">
         <v>18</v>
       </c>
       <c r="AG21">
         <v>265</v>
       </c>
       <c r="AH21">
         <v>251</v>
       </c>
       <c r="AI21">
         <v>516</v>
       </c>
       <c r="AJ21">
         <v>18</v>
       </c>
       <c r="AK21">
         <v>281</v>
       </c>
       <c r="AL21">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="AM21">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="AN21">
         <v>18</v>
       </c>
       <c r="AO21">
         <v>250</v>
       </c>
       <c r="AP21">
         <v>266</v>
       </c>
       <c r="AQ21">
         <v>516</v>
       </c>
     </row>
     <row r="22" spans="1:47">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>90</v>
       </c>
       <c r="C22" t="s">
         <v>91</v>
       </c>
       <c r="D22" t="s">
@@ -3967,78 +3991,78 @@
       </c>
       <c r="AP22">
         <v>295</v>
       </c>
       <c r="AQ22">
         <v>654</v>
       </c>
     </row>
     <row r="23" spans="1:47">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23" t="s">
         <v>92</v>
       </c>
       <c r="C23" t="s">
         <v>93</v>
       </c>
       <c r="D23" t="s">
         <v>50</v>
       </c>
       <c r="E23">
         <v>194</v>
       </c>
       <c r="F23">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="G23">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="AF23">
         <v>4</v>
       </c>
       <c r="AG23">
         <v>52</v>
       </c>
       <c r="AH23">
         <v>54</v>
       </c>
       <c r="AI23">
         <v>106</v>
       </c>
       <c r="AJ23">
         <v>5</v>
       </c>
       <c r="AK23">
         <v>69</v>
       </c>
       <c r="AL23">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="AM23">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="AN23">
         <v>5</v>
       </c>
       <c r="AO23">
         <v>73</v>
       </c>
       <c r="AP23">
         <v>59</v>
       </c>
       <c r="AQ23">
         <v>132</v>
       </c>
     </row>
     <row r="24" spans="1:47">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24" t="s">
         <v>94</v>
       </c>
       <c r="C24" t="s">
         <v>95</v>
       </c>
       <c r="D24" t="s">
@@ -4085,66 +4109,66 @@
       </c>
       <c r="AP24">
         <v>288</v>
       </c>
       <c r="AQ24">
         <v>631</v>
       </c>
     </row>
     <row r="25" spans="1:47">
       <c r="A25" t="s">
         <v>47</v>
       </c>
       <c r="B25" t="s">
         <v>96</v>
       </c>
       <c r="C25" t="s">
         <v>97</v>
       </c>
       <c r="D25" t="s">
         <v>50</v>
       </c>
       <c r="E25">
         <v>22</v>
       </c>
       <c r="F25">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G25">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AF25">
         <v>1</v>
       </c>
       <c r="AG25">
         <v>7</v>
       </c>
       <c r="AH25">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AI25">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="AJ25">
         <v>1</v>
       </c>
       <c r="AK25">
         <v>6</v>
       </c>
       <c r="AL25">
         <v>8</v>
       </c>
       <c r="AM25">
         <v>14</v>
       </c>
       <c r="AN25">
         <v>1</v>
       </c>
       <c r="AO25">
         <v>9</v>
       </c>
       <c r="AP25">
         <v>3</v>
       </c>
       <c r="AQ25">
         <v>12</v>
       </c>
@@ -4957,140 +4981,140 @@
       </c>
       <c r="AC37">
         <v>6</v>
       </c>
       <c r="AD37">
         <v>7</v>
       </c>
       <c r="AE37">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:47">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" t="s">
         <v>123</v>
       </c>
       <c r="C38" t="s">
         <v>124</v>
       </c>
       <c r="D38" t="s">
         <v>50</v>
       </c>
       <c r="E38">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F38">
         <v>101</v>
       </c>
       <c r="G38">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="AF38">
         <v>3</v>
       </c>
       <c r="AG38">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AH38">
         <v>32</v>
       </c>
       <c r="AI38">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AJ38">
         <v>3</v>
       </c>
       <c r="AK38">
         <v>36</v>
       </c>
       <c r="AL38">
         <v>33</v>
       </c>
       <c r="AM38">
         <v>69</v>
       </c>
       <c r="AN38">
         <v>3</v>
       </c>
       <c r="AO38">
         <v>32</v>
       </c>
       <c r="AP38">
         <v>36</v>
       </c>
       <c r="AQ38">
         <v>68</v>
       </c>
     </row>
     <row r="39" spans="1:47">
       <c r="A39" t="s">
         <v>125</v>
       </c>
       <c r="B39" t="s">
         <v>126</v>
       </c>
       <c r="C39" t="s">
         <v>127</v>
       </c>
       <c r="D39" t="s">
         <v>53</v>
       </c>
       <c r="E39">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="F39">
         <v>511</v>
       </c>
       <c r="G39">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="H39">
         <v>6</v>
       </c>
       <c r="I39">
         <v>80</v>
       </c>
       <c r="J39">
         <v>69</v>
       </c>
       <c r="K39">
         <v>149</v>
       </c>
       <c r="L39">
         <v>6</v>
       </c>
       <c r="M39">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N39">
         <v>76</v>
       </c>
       <c r="O39">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="P39">
         <v>7</v>
       </c>
       <c r="Q39">
         <v>99</v>
       </c>
       <c r="R39">
         <v>90</v>
       </c>
       <c r="S39">
         <v>189</v>
       </c>
       <c r="T39">
         <v>7</v>
       </c>
       <c r="U39">
         <v>94</v>
       </c>
       <c r="V39">
         <v>84</v>
       </c>
       <c r="W39">
         <v>178</v>
       </c>
@@ -5218,81 +5242,81 @@
       </c>
       <c r="AC40">
         <v>18</v>
       </c>
       <c r="AD40">
         <v>15</v>
       </c>
       <c r="AE40">
         <v>33</v>
       </c>
     </row>
     <row r="41" spans="1:47">
       <c r="A41" t="s">
         <v>125</v>
       </c>
       <c r="B41" t="s">
         <v>130</v>
       </c>
       <c r="C41" t="s">
         <v>131</v>
       </c>
       <c r="D41" t="s">
         <v>53</v>
       </c>
       <c r="E41">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F41">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G41">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41">
         <v>5</v>
       </c>
       <c r="J41">
+        <v>7</v>
+      </c>
+      <c r="K41">
+        <v>12</v>
+      </c>
+      <c r="L41">
+        <v>1</v>
+      </c>
+      <c r="M41">
         <v>8</v>
       </c>
-      <c r="K41">
+      <c r="N41">
+        <v>5</v>
+      </c>
+      <c r="O41">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
       <c r="Q41">
         <v>7</v>
       </c>
       <c r="R41">
         <v>8</v>
       </c>
       <c r="S41">
         <v>15</v>
       </c>
       <c r="T41">
         <v>1</v>
       </c>
       <c r="U41">
         <v>10</v>
       </c>
       <c r="V41">
         <v>5</v>
       </c>
       <c r="W41">
         <v>15</v>
       </c>
@@ -5601,113 +5625,113 @@
       </c>
       <c r="AD44">
         <v>8</v>
       </c>
       <c r="AE44">
         <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:47">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" t="s">
         <v>138</v>
       </c>
       <c r="C45" t="s">
         <v>139</v>
       </c>
       <c r="D45" t="s">
         <v>50</v>
       </c>
       <c r="E45">
         <v>321</v>
       </c>
       <c r="F45">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G45">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="AF45">
         <v>8</v>
       </c>
       <c r="AG45">
         <v>110</v>
       </c>
       <c r="AH45">
         <v>80</v>
       </c>
       <c r="AI45">
         <v>190</v>
       </c>
       <c r="AJ45">
         <v>9</v>
       </c>
       <c r="AK45">
         <v>102</v>
       </c>
       <c r="AL45">
         <v>93</v>
       </c>
       <c r="AM45">
         <v>195</v>
       </c>
       <c r="AN45">
         <v>9</v>
       </c>
       <c r="AO45">
         <v>109</v>
       </c>
       <c r="AP45">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AQ45">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="46" spans="1:47">
       <c r="A46" t="s">
         <v>140</v>
       </c>
       <c r="B46" t="s">
         <v>141</v>
       </c>
       <c r="C46" t="s">
         <v>142</v>
       </c>
       <c r="D46" t="s">
         <v>53</v>
       </c>
       <c r="E46">
         <v>231</v>
       </c>
       <c r="F46">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="G46">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="H46">
         <v>3</v>
       </c>
       <c r="I46">
         <v>24</v>
       </c>
       <c r="J46">
         <v>33</v>
       </c>
       <c r="K46">
         <v>57</v>
       </c>
       <c r="L46">
         <v>3</v>
       </c>
       <c r="M46">
         <v>32</v>
       </c>
       <c r="N46">
         <v>31</v>
       </c>
       <c r="O46">
         <v>63</v>
       </c>
@@ -5720,54 +5744,54 @@
       <c r="R46">
         <v>24</v>
       </c>
       <c r="S46">
         <v>62</v>
       </c>
       <c r="T46">
         <v>3</v>
       </c>
       <c r="U46">
         <v>41</v>
       </c>
       <c r="V46">
         <v>41</v>
       </c>
       <c r="W46">
         <v>82</v>
       </c>
       <c r="X46">
         <v>4</v>
       </c>
       <c r="Y46">
         <v>49</v>
       </c>
       <c r="Z46">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AA46">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AB46">
         <v>3</v>
       </c>
       <c r="AC46">
         <v>40</v>
       </c>
       <c r="AD46">
         <v>40</v>
       </c>
       <c r="AE46">
         <v>80</v>
       </c>
       <c r="AR46">
         <v>1</v>
       </c>
       <c r="AS46">
         <v>7</v>
       </c>
       <c r="AT46">
         <v>3</v>
       </c>
       <c r="AU46">
         <v>10</v>
       </c>
@@ -5957,78 +5981,78 @@
       </c>
       <c r="AD48">
         <v>4</v>
       </c>
       <c r="AE48">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:47">
       <c r="A49" t="s">
         <v>140</v>
       </c>
       <c r="B49" t="s">
         <v>147</v>
       </c>
       <c r="C49" t="s">
         <v>148</v>
       </c>
       <c r="D49" t="s">
         <v>53</v>
       </c>
       <c r="E49">
         <v>473</v>
       </c>
       <c r="F49">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="G49">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="H49">
         <v>5</v>
       </c>
       <c r="I49">
         <v>81</v>
       </c>
       <c r="J49">
         <v>59</v>
       </c>
       <c r="K49">
         <v>140</v>
       </c>
       <c r="L49">
         <v>5</v>
       </c>
       <c r="M49">
         <v>58</v>
       </c>
       <c r="N49">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O49">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="P49">
         <v>6</v>
       </c>
       <c r="Q49">
         <v>74</v>
       </c>
       <c r="R49">
         <v>76</v>
       </c>
       <c r="S49">
         <v>150</v>
       </c>
       <c r="T49">
         <v>6</v>
       </c>
       <c r="U49">
         <v>89</v>
       </c>
       <c r="V49">
         <v>61</v>
       </c>
       <c r="W49">
         <v>150</v>
       </c>
@@ -6254,101 +6278,101 @@
       <c r="B52" t="s">
         <v>153</v>
       </c>
       <c r="C52" t="s">
         <v>154</v>
       </c>
       <c r="D52" t="s">
         <v>50</v>
       </c>
       <c r="E52">
         <v>501</v>
       </c>
       <c r="F52">
         <v>450</v>
       </c>
       <c r="G52">
         <v>951</v>
       </c>
       <c r="AF52">
         <v>11</v>
       </c>
       <c r="AG52">
         <v>144</v>
       </c>
       <c r="AH52">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AI52">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AJ52">
         <v>13</v>
       </c>
       <c r="AK52">
         <v>198</v>
       </c>
       <c r="AL52">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="AM52">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="AN52">
         <v>13</v>
       </c>
       <c r="AO52">
         <v>159</v>
       </c>
       <c r="AP52">
         <v>161</v>
       </c>
       <c r="AQ52">
         <v>320</v>
       </c>
     </row>
     <row r="53" spans="1:47">
       <c r="A53" t="s">
         <v>155</v>
       </c>
       <c r="B53" t="s">
         <v>156</v>
       </c>
       <c r="C53" t="s">
         <v>157</v>
       </c>
       <c r="D53" t="s">
         <v>53</v>
       </c>
       <c r="E53">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="F53">
         <v>367</v>
       </c>
       <c r="G53">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="H53">
         <v>3</v>
       </c>
       <c r="I53">
         <v>37</v>
       </c>
       <c r="J53">
         <v>41</v>
       </c>
       <c r="K53">
         <v>78</v>
       </c>
       <c r="L53">
         <v>4</v>
       </c>
       <c r="M53">
         <v>49</v>
       </c>
       <c r="N53">
         <v>47</v>
       </c>
       <c r="O53">
         <v>96</v>
       </c>
@@ -6358,57 +6382,57 @@
       <c r="Q53">
         <v>43</v>
       </c>
       <c r="R53">
         <v>60</v>
       </c>
       <c r="S53">
         <v>103</v>
       </c>
       <c r="T53">
         <v>6</v>
       </c>
       <c r="U53">
         <v>80</v>
       </c>
       <c r="V53">
         <v>71</v>
       </c>
       <c r="W53">
         <v>151</v>
       </c>
       <c r="X53">
         <v>6</v>
       </c>
       <c r="Y53">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="Z53">
         <v>82</v>
       </c>
       <c r="AA53">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="AB53">
         <v>5</v>
       </c>
       <c r="AC53">
         <v>78</v>
       </c>
       <c r="AD53">
         <v>61</v>
       </c>
       <c r="AE53">
         <v>139</v>
       </c>
       <c r="AR53">
         <v>2</v>
       </c>
       <c r="AS53">
         <v>11</v>
       </c>
       <c r="AT53">
         <v>5</v>
       </c>
       <c r="AU53">
         <v>16</v>
       </c>
@@ -6500,129 +6524,129 @@
       </c>
       <c r="AC54">
         <v>66</v>
       </c>
       <c r="AD54">
         <v>42</v>
       </c>
       <c r="AE54">
         <v>108</v>
       </c>
     </row>
     <row r="55" spans="1:47">
       <c r="A55" t="s">
         <v>155</v>
       </c>
       <c r="B55" t="s">
         <v>160</v>
       </c>
       <c r="C55" t="s">
         <v>161</v>
       </c>
       <c r="D55" t="s">
         <v>53</v>
       </c>
       <c r="E55">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F55">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G55">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="H55">
         <v>2</v>
       </c>
       <c r="I55">
         <v>18</v>
       </c>
       <c r="J55">
         <v>16</v>
       </c>
       <c r="K55">
         <v>34</v>
       </c>
       <c r="L55">
         <v>2</v>
       </c>
       <c r="M55">
         <v>26</v>
       </c>
       <c r="N55">
         <v>13</v>
       </c>
       <c r="O55">
         <v>39</v>
       </c>
       <c r="P55">
         <v>2</v>
       </c>
       <c r="Q55">
         <v>22</v>
       </c>
       <c r="R55">
         <v>23</v>
       </c>
       <c r="S55">
         <v>45</v>
       </c>
       <c r="T55">
         <v>2</v>
       </c>
       <c r="U55">
         <v>26</v>
       </c>
       <c r="V55">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="W55">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X55">
         <v>2</v>
       </c>
       <c r="Y55">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="Z55">
         <v>17</v>
       </c>
       <c r="AA55">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AB55">
         <v>2</v>
       </c>
       <c r="AC55">
         <v>20</v>
       </c>
       <c r="AD55">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="AE55">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AR55">
         <v>1</v>
       </c>
       <c r="AS55">
         <v>9</v>
       </c>
       <c r="AT55">
         <v>1</v>
       </c>
       <c r="AU55">
         <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:47">
       <c r="A56" t="s">
         <v>155</v>
       </c>
       <c r="B56" t="s">
         <v>162</v>
       </c>
       <c r="C56" t="s">
         <v>163</v>
       </c>
       <c r="D56" t="s">
@@ -6702,117 +6726,117 @@
       </c>
       <c r="AC56">
         <v>22</v>
       </c>
       <c r="AD56">
         <v>14</v>
       </c>
       <c r="AE56">
         <v>36</v>
       </c>
     </row>
     <row r="57" spans="1:47">
       <c r="A57" t="s">
         <v>155</v>
       </c>
       <c r="B57" t="s">
         <v>164</v>
       </c>
       <c r="C57" t="s">
         <v>165</v>
       </c>
       <c r="D57" t="s">
         <v>53</v>
       </c>
       <c r="E57">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F57">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G57">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="H57">
         <v>1</v>
       </c>
       <c r="I57">
         <v>12</v>
       </c>
       <c r="J57">
         <v>13</v>
       </c>
       <c r="K57">
         <v>25</v>
       </c>
       <c r="L57">
         <v>1</v>
       </c>
       <c r="M57">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="N57">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="O57">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="P57">
         <v>2</v>
       </c>
       <c r="Q57">
         <v>19</v>
       </c>
       <c r="R57">
         <v>10</v>
       </c>
       <c r="S57">
         <v>29</v>
       </c>
       <c r="T57">
         <v>2</v>
       </c>
       <c r="U57">
         <v>29</v>
       </c>
       <c r="V57">
         <v>15</v>
       </c>
       <c r="W57">
         <v>44</v>
       </c>
       <c r="X57">
         <v>2</v>
       </c>
       <c r="Y57">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Z57">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="AA57">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="AB57">
         <v>2</v>
       </c>
       <c r="AC57">
         <v>21</v>
       </c>
       <c r="AD57">
         <v>12</v>
       </c>
       <c r="AE57">
         <v>33</v>
       </c>
     </row>
     <row r="58" spans="1:47">
       <c r="A58" t="s">
         <v>155</v>
       </c>
       <c r="B58" t="s">
         <v>166</v>
       </c>
       <c r="C58" t="s">
         <v>167</v>
       </c>
       <c r="D58" t="s">
@@ -6892,69 +6916,69 @@
       </c>
       <c r="AC58">
         <v>31</v>
       </c>
       <c r="AD58">
         <v>40</v>
       </c>
       <c r="AE58">
         <v>71</v>
       </c>
     </row>
     <row r="59" spans="1:47">
       <c r="A59" t="s">
         <v>155</v>
       </c>
       <c r="B59" t="s">
         <v>168</v>
       </c>
       <c r="C59" t="s">
         <v>169</v>
       </c>
       <c r="D59" t="s">
         <v>53</v>
       </c>
       <c r="E59">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="F59">
         <v>358</v>
       </c>
       <c r="G59">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="H59">
         <v>4</v>
       </c>
       <c r="I59">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J59">
         <v>51</v>
       </c>
       <c r="K59">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L59">
         <v>4</v>
       </c>
       <c r="M59">
         <v>54</v>
       </c>
       <c r="N59">
         <v>53</v>
       </c>
       <c r="O59">
         <v>107</v>
       </c>
       <c r="P59">
         <v>5</v>
       </c>
       <c r="Q59">
         <v>71</v>
       </c>
       <c r="R59">
         <v>56</v>
       </c>
       <c r="S59">
         <v>127</v>
       </c>
@@ -7295,81 +7319,81 @@
       </c>
       <c r="AO63">
         <v>34</v>
       </c>
       <c r="AP63">
         <v>44</v>
       </c>
       <c r="AQ63">
         <v>78</v>
       </c>
     </row>
     <row r="64" spans="1:47">
       <c r="A64" t="s">
         <v>155</v>
       </c>
       <c r="B64" t="s">
         <v>178</v>
       </c>
       <c r="C64" t="s">
         <v>179</v>
       </c>
       <c r="D64" t="s">
         <v>53</v>
       </c>
       <c r="E64">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F64">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="G64">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="H64">
         <v>1</v>
       </c>
       <c r="I64">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="J64">
         <v>11</v>
       </c>
       <c r="K64">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="L64">
         <v>1</v>
       </c>
       <c r="M64">
         <v>16</v>
       </c>
       <c r="N64">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="O64">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
       <c r="Q64">
         <v>14</v>
       </c>
       <c r="R64">
         <v>14</v>
       </c>
       <c r="S64">
         <v>28</v>
       </c>
       <c r="T64">
         <v>1</v>
       </c>
       <c r="U64">
         <v>12</v>
       </c>
       <c r="V64">
         <v>10</v>
       </c>
       <c r="W64">
         <v>22</v>
       </c>
@@ -8055,152 +8079,152 @@
       </c>
       <c r="AC71">
         <v>7</v>
       </c>
       <c r="AD71">
         <v>8</v>
       </c>
       <c r="AE71">
         <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:47">
       <c r="A72" t="s">
         <v>180</v>
       </c>
       <c r="B72" t="s">
         <v>195</v>
       </c>
       <c r="C72" t="s">
         <v>196</v>
       </c>
       <c r="D72" t="s">
         <v>50</v>
       </c>
       <c r="E72">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F72">
         <v>796</v>
       </c>
       <c r="G72">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="AF72">
         <v>19</v>
       </c>
       <c r="AG72">
         <v>251</v>
       </c>
       <c r="AH72">
         <v>255</v>
       </c>
       <c r="AI72">
         <v>506</v>
       </c>
       <c r="AJ72">
         <v>21</v>
       </c>
       <c r="AK72">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="AL72">
         <v>254</v>
       </c>
       <c r="AM72">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="AN72">
         <v>21</v>
       </c>
       <c r="AO72">
         <v>279</v>
       </c>
       <c r="AP72">
         <v>287</v>
       </c>
       <c r="AQ72">
         <v>566</v>
       </c>
     </row>
     <row r="73" spans="1:47">
       <c r="A73" t="s">
         <v>180</v>
       </c>
       <c r="B73" t="s">
         <v>197</v>
       </c>
       <c r="C73" t="s">
         <v>198</v>
       </c>
       <c r="D73" t="s">
         <v>50</v>
       </c>
       <c r="E73">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="F73">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="G73">
         <v>783</v>
       </c>
       <c r="AF73">
         <v>11</v>
       </c>
       <c r="AG73">
         <v>129</v>
       </c>
       <c r="AH73">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AI73">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="AJ73">
         <v>11</v>
       </c>
       <c r="AK73">
         <v>149</v>
       </c>
       <c r="AL73">
         <v>110</v>
       </c>
       <c r="AM73">
         <v>259</v>
       </c>
       <c r="AN73">
         <v>11</v>
       </c>
       <c r="AO73">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="AP73">
         <v>133</v>
       </c>
       <c r="AQ73">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="74" spans="1:47">
       <c r="A74" t="s">
         <v>199</v>
       </c>
       <c r="B74" t="s">
         <v>200</v>
       </c>
       <c r="C74" t="s">
         <v>201</v>
       </c>
       <c r="D74" t="s">
         <v>53</v>
       </c>
       <c r="E74">
         <v>289</v>
       </c>
       <c r="F74">
         <v>275</v>
       </c>
       <c r="G74">
         <v>564</v>
       </c>
       <c r="H74">
@@ -8366,125 +8390,125 @@
       </c>
       <c r="AD75">
         <v>5</v>
       </c>
       <c r="AE75">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:47">
       <c r="A76" t="s">
         <v>199</v>
       </c>
       <c r="B76" t="s">
         <v>204</v>
       </c>
       <c r="C76" t="s">
         <v>205</v>
       </c>
       <c r="D76" t="s">
         <v>50</v>
       </c>
       <c r="E76">
         <v>207</v>
       </c>
       <c r="F76">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="G76">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="AF76">
         <v>5</v>
       </c>
       <c r="AG76">
         <v>66</v>
       </c>
       <c r="AH76">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AI76">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AJ76">
         <v>6</v>
       </c>
       <c r="AK76">
         <v>80</v>
       </c>
       <c r="AL76">
         <v>70</v>
       </c>
       <c r="AM76">
         <v>150</v>
       </c>
       <c r="AN76">
         <v>5</v>
       </c>
       <c r="AO76">
         <v>61</v>
       </c>
       <c r="AP76">
         <v>59</v>
       </c>
       <c r="AQ76">
         <v>120</v>
       </c>
     </row>
     <row r="77" spans="1:47">
       <c r="A77" t="s">
         <v>206</v>
       </c>
       <c r="B77" t="s">
         <v>207</v>
       </c>
       <c r="C77" t="s">
         <v>208</v>
       </c>
       <c r="D77" t="s">
         <v>53</v>
       </c>
       <c r="E77">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="F77">
         <v>335</v>
       </c>
       <c r="G77">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="H77">
         <v>4</v>
       </c>
       <c r="I77">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="J77">
         <v>42</v>
       </c>
       <c r="K77">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="L77">
         <v>4</v>
       </c>
       <c r="M77">
         <v>51</v>
       </c>
       <c r="N77">
         <v>56</v>
       </c>
       <c r="O77">
         <v>107</v>
       </c>
       <c r="P77">
         <v>4</v>
       </c>
       <c r="Q77">
         <v>50</v>
       </c>
       <c r="R77">
         <v>51</v>
       </c>
       <c r="S77">
         <v>101</v>
       </c>
@@ -8494,57 +8518,57 @@
       <c r="U77">
         <v>51</v>
       </c>
       <c r="V77">
         <v>66</v>
       </c>
       <c r="W77">
         <v>117</v>
       </c>
       <c r="X77">
         <v>5</v>
       </c>
       <c r="Y77">
         <v>61</v>
       </c>
       <c r="Z77">
         <v>52</v>
       </c>
       <c r="AA77">
         <v>113</v>
       </c>
       <c r="AB77">
         <v>6</v>
       </c>
       <c r="AC77">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="AD77">
         <v>65</v>
       </c>
       <c r="AE77">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AR77">
         <v>2</v>
       </c>
       <c r="AS77">
         <v>10</v>
       </c>
       <c r="AT77">
         <v>3</v>
       </c>
       <c r="AU77">
         <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:47">
       <c r="A78" t="s">
         <v>206</v>
       </c>
       <c r="B78" t="s">
         <v>209</v>
       </c>
       <c r="C78" t="s">
         <v>210</v>
       </c>
       <c r="D78" t="s">
@@ -9016,57 +9040,57 @@
       </c>
       <c r="AC82">
         <v>29</v>
       </c>
       <c r="AD82">
         <v>38</v>
       </c>
       <c r="AE82">
         <v>67</v>
       </c>
     </row>
     <row r="83" spans="1:47">
       <c r="A83" t="s">
         <v>206</v>
       </c>
       <c r="B83" t="s">
         <v>219</v>
       </c>
       <c r="C83" t="s">
         <v>220</v>
       </c>
       <c r="D83" t="s">
         <v>53</v>
       </c>
       <c r="E83">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="F83">
         <v>400</v>
       </c>
       <c r="G83">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="H83">
         <v>5</v>
       </c>
       <c r="I83">
         <v>76</v>
       </c>
       <c r="J83">
         <v>62</v>
       </c>
       <c r="K83">
         <v>138</v>
       </c>
       <c r="L83">
         <v>5</v>
       </c>
       <c r="M83">
         <v>69</v>
       </c>
       <c r="N83">
         <v>71</v>
       </c>
       <c r="O83">
         <v>140</v>
       </c>
@@ -9088,57 +9112,57 @@
       <c r="U83">
         <v>79</v>
       </c>
       <c r="V83">
         <v>61</v>
       </c>
       <c r="W83">
         <v>140</v>
       </c>
       <c r="X83">
         <v>5</v>
       </c>
       <c r="Y83">
         <v>71</v>
       </c>
       <c r="Z83">
         <v>66</v>
       </c>
       <c r="AA83">
         <v>137</v>
       </c>
       <c r="AB83">
         <v>5</v>
       </c>
       <c r="AC83">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AD83">
         <v>71</v>
       </c>
       <c r="AE83">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="84" spans="1:47">
       <c r="A84" t="s">
         <v>206</v>
       </c>
       <c r="B84" t="s">
         <v>221</v>
       </c>
       <c r="C84" t="s">
         <v>222</v>
       </c>
       <c r="D84" t="s">
         <v>50</v>
       </c>
       <c r="E84">
         <v>425</v>
       </c>
       <c r="F84">
         <v>357</v>
       </c>
       <c r="G84">
         <v>782</v>
       </c>
       <c r="AF84">
@@ -9244,101 +9268,101 @@
       </c>
       <c r="AP85">
         <v>159</v>
       </c>
       <c r="AQ85">
         <v>335</v>
       </c>
     </row>
     <row r="86" spans="1:47">
       <c r="A86" t="s">
         <v>206</v>
       </c>
       <c r="B86" t="s">
         <v>225</v>
       </c>
       <c r="C86" t="s">
         <v>226</v>
       </c>
       <c r="D86" t="s">
         <v>50</v>
       </c>
       <c r="E86">
         <v>35</v>
       </c>
       <c r="F86">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="G86">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="AR86">
         <v>9</v>
       </c>
       <c r="AS86">
         <v>35</v>
       </c>
       <c r="AT86">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AU86">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="87" spans="1:47">
       <c r="A87" t="s">
         <v>206</v>
       </c>
       <c r="B87" t="s">
         <v>227</v>
       </c>
       <c r="C87" t="s">
         <v>228</v>
       </c>
       <c r="D87" t="s">
         <v>53</v>
       </c>
       <c r="E87">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F87">
         <v>12</v>
       </c>
       <c r="G87">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="AR87">
         <v>8</v>
       </c>
       <c r="AS87">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="AT87">
         <v>12</v>
       </c>
       <c r="AU87">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="88" spans="1:47">
       <c r="A88" t="s">
         <v>229</v>
       </c>
       <c r="B88" t="s">
         <v>230</v>
       </c>
       <c r="C88" t="s">
         <v>231</v>
       </c>
       <c r="D88" t="s">
         <v>53</v>
       </c>
       <c r="E88">
         <v>371</v>
       </c>
       <c r="F88">
         <v>348</v>
       </c>
       <c r="G88">
         <v>719</v>
       </c>
       <c r="H88">
@@ -9504,102 +9528,102 @@
       </c>
       <c r="AD89">
         <v>50</v>
       </c>
       <c r="AE89">
         <v>90</v>
       </c>
     </row>
     <row r="90" spans="1:47">
       <c r="A90" t="s">
         <v>229</v>
       </c>
       <c r="B90" t="s">
         <v>234</v>
       </c>
       <c r="C90" t="s">
         <v>235</v>
       </c>
       <c r="D90" t="s">
         <v>53</v>
       </c>
       <c r="E90">
         <v>51</v>
       </c>
       <c r="F90">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G90">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="H90">
         <v>1</v>
       </c>
       <c r="I90">
         <v>7</v>
       </c>
       <c r="J90">
         <v>6</v>
       </c>
       <c r="K90">
         <v>13</v>
       </c>
       <c r="L90">
         <v>1</v>
       </c>
       <c r="M90">
         <v>7</v>
       </c>
       <c r="N90">
         <v>7</v>
       </c>
       <c r="O90">
         <v>14</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
       <c r="Q90">
         <v>6</v>
       </c>
       <c r="R90">
         <v>3</v>
       </c>
       <c r="S90">
         <v>9</v>
       </c>
       <c r="T90">
         <v>1</v>
       </c>
       <c r="U90">
         <v>10</v>
       </c>
       <c r="V90">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="W90">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="X90">
         <v>1</v>
       </c>
       <c r="Y90">
         <v>10</v>
       </c>
       <c r="Z90">
         <v>4</v>
       </c>
       <c r="AA90">
         <v>14</v>
       </c>
       <c r="AB90">
         <v>1</v>
       </c>
       <c r="AC90">
         <v>11</v>
       </c>
       <c r="AD90">
         <v>5</v>
       </c>
       <c r="AE90">
         <v>16</v>
       </c>
@@ -9952,81 +9976,81 @@
       </c>
       <c r="AC94">
         <v>81</v>
       </c>
       <c r="AD94">
         <v>106</v>
       </c>
       <c r="AE94">
         <v>187</v>
       </c>
     </row>
     <row r="95" spans="1:47">
       <c r="A95" t="s">
         <v>240</v>
       </c>
       <c r="B95" t="s">
         <v>245</v>
       </c>
       <c r="C95" t="s">
         <v>246</v>
       </c>
       <c r="D95" t="s">
         <v>53</v>
       </c>
       <c r="E95">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F95">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="G95">
-        <v>1799</v>
+        <v>1801</v>
       </c>
       <c r="H95">
         <v>10</v>
       </c>
       <c r="I95">
         <v>133</v>
       </c>
       <c r="J95">
         <v>130</v>
       </c>
       <c r="K95">
         <v>263</v>
       </c>
       <c r="L95">
         <v>11</v>
       </c>
       <c r="M95">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="N95">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="O95">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P95">
         <v>10</v>
       </c>
       <c r="Q95">
         <v>153</v>
       </c>
       <c r="R95">
         <v>117</v>
       </c>
       <c r="S95">
         <v>270</v>
       </c>
       <c r="T95">
         <v>11</v>
       </c>
       <c r="U95">
         <v>169</v>
       </c>
       <c r="V95">
         <v>127</v>
       </c>
       <c r="W95">
         <v>296</v>
       </c>
@@ -10062,78 +10086,78 @@
       </c>
       <c r="AT95">
         <v>1</v>
       </c>
       <c r="AU95">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:47">
       <c r="A96" t="s">
         <v>240</v>
       </c>
       <c r="B96" t="s">
         <v>247</v>
       </c>
       <c r="C96" t="s">
         <v>248</v>
       </c>
       <c r="D96" t="s">
         <v>53</v>
       </c>
       <c r="E96">
         <v>805</v>
       </c>
       <c r="F96">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="G96">
-        <v>1570</v>
+        <v>1569</v>
       </c>
       <c r="H96">
         <v>10</v>
       </c>
       <c r="I96">
         <v>136</v>
       </c>
       <c r="J96">
         <v>132</v>
       </c>
       <c r="K96">
         <v>268</v>
       </c>
       <c r="L96">
         <v>9</v>
       </c>
       <c r="M96">
         <v>121</v>
       </c>
       <c r="N96">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="O96">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="P96">
         <v>9</v>
       </c>
       <c r="Q96">
         <v>135</v>
       </c>
       <c r="R96">
         <v>95</v>
       </c>
       <c r="S96">
         <v>230</v>
       </c>
       <c r="T96">
         <v>10</v>
       </c>
       <c r="U96">
         <v>134</v>
       </c>
       <c r="V96">
         <v>137</v>
       </c>
       <c r="W96">
         <v>271</v>
       </c>
@@ -10190,105 +10214,105 @@
       <c r="E97">
         <v>256</v>
       </c>
       <c r="F97">
         <v>184</v>
       </c>
       <c r="G97">
         <v>440</v>
       </c>
       <c r="H97">
         <v>3</v>
       </c>
       <c r="I97">
         <v>30</v>
       </c>
       <c r="J97">
         <v>32</v>
       </c>
       <c r="K97">
         <v>62</v>
       </c>
       <c r="L97">
         <v>3</v>
       </c>
       <c r="M97">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N97">
         <v>27</v>
       </c>
       <c r="O97">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P97">
         <v>3</v>
       </c>
       <c r="Q97">
         <v>48</v>
       </c>
       <c r="R97">
         <v>29</v>
       </c>
       <c r="S97">
         <v>77</v>
       </c>
       <c r="T97">
         <v>3</v>
       </c>
       <c r="U97">
         <v>36</v>
       </c>
       <c r="V97">
         <v>29</v>
       </c>
       <c r="W97">
         <v>65</v>
       </c>
       <c r="X97">
         <v>3</v>
       </c>
       <c r="Y97">
         <v>41</v>
       </c>
       <c r="Z97">
         <v>38</v>
       </c>
       <c r="AA97">
         <v>79</v>
       </c>
       <c r="AB97">
         <v>3</v>
       </c>
       <c r="AC97">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AD97">
         <v>24</v>
       </c>
       <c r="AE97">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="AR97">
         <v>2</v>
       </c>
       <c r="AS97">
         <v>15</v>
       </c>
       <c r="AT97">
         <v>5</v>
       </c>
       <c r="AU97">
         <v>20</v>
       </c>
     </row>
     <row r="98" spans="1:47">
       <c r="A98" t="s">
         <v>240</v>
       </c>
       <c r="B98" t="s">
         <v>251</v>
       </c>
       <c r="C98" t="s">
         <v>252</v>
       </c>
       <c r="D98" t="s">
@@ -10656,208 +10680,208 @@
       </c>
       <c r="AD101">
         <v>4</v>
       </c>
       <c r="AE101">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:47">
       <c r="A102" t="s">
         <v>240</v>
       </c>
       <c r="B102" t="s">
         <v>259</v>
       </c>
       <c r="C102" t="s">
         <v>260</v>
       </c>
       <c r="D102" t="s">
         <v>50</v>
       </c>
       <c r="E102">
         <v>503</v>
       </c>
       <c r="F102">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="G102">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="AF102">
         <v>11</v>
       </c>
       <c r="AG102">
         <v>143</v>
       </c>
       <c r="AH102">
         <v>147</v>
       </c>
       <c r="AI102">
         <v>290</v>
       </c>
       <c r="AJ102">
         <v>12</v>
       </c>
       <c r="AK102">
         <v>159</v>
       </c>
       <c r="AL102">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AM102">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="AN102">
         <v>14</v>
       </c>
       <c r="AO102">
         <v>186</v>
       </c>
       <c r="AP102">
         <v>201</v>
       </c>
       <c r="AQ102">
         <v>387</v>
       </c>
       <c r="AR102">
         <v>3</v>
       </c>
       <c r="AS102">
         <v>15</v>
       </c>
       <c r="AT102">
         <v>9</v>
       </c>
       <c r="AU102">
         <v>24</v>
       </c>
     </row>
     <row r="103" spans="1:47">
       <c r="A103" t="s">
         <v>240</v>
       </c>
       <c r="B103" t="s">
         <v>261</v>
       </c>
       <c r="C103" t="s">
         <v>262</v>
       </c>
       <c r="D103" t="s">
         <v>50</v>
       </c>
       <c r="E103">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F103">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="G103">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="AF103">
         <v>8</v>
       </c>
       <c r="AG103">
         <v>105</v>
       </c>
       <c r="AH103">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AI103">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="AJ103">
         <v>7</v>
       </c>
       <c r="AK103">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AL103">
         <v>94</v>
       </c>
       <c r="AM103">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="AN103">
         <v>8</v>
       </c>
       <c r="AO103">
         <v>86</v>
       </c>
       <c r="AP103">
         <v>110</v>
       </c>
       <c r="AQ103">
         <v>196</v>
       </c>
     </row>
     <row r="104" spans="1:47">
       <c r="A104" t="s">
         <v>240</v>
       </c>
       <c r="B104" t="s">
         <v>263</v>
       </c>
       <c r="C104" t="s">
         <v>264</v>
       </c>
       <c r="D104" t="s">
         <v>50</v>
       </c>
       <c r="E104">
         <v>1103</v>
       </c>
       <c r="F104">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="G104">
-        <v>2152</v>
+        <v>2154</v>
       </c>
       <c r="AF104">
         <v>26</v>
       </c>
       <c r="AG104">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="AH104">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="AI104">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="AJ104">
         <v>26</v>
       </c>
       <c r="AK104">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AL104">
         <v>330</v>
       </c>
       <c r="AM104">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="AN104">
         <v>29</v>
       </c>
       <c r="AO104">
         <v>394</v>
       </c>
       <c r="AP104">
         <v>383</v>
       </c>
       <c r="AQ104">
         <v>777</v>
       </c>
     </row>
     <row r="105" spans="1:47">
       <c r="A105" t="s">
         <v>265</v>
       </c>
       <c r="B105" t="s">
         <v>266</v>
       </c>
       <c r="C105" t="s">
         <v>267</v>
       </c>
       <c r="D105" t="s">
@@ -11127,129 +11151,129 @@
       </c>
       <c r="AC107">
         <v>5</v>
       </c>
       <c r="AD107">
         <v>6</v>
       </c>
       <c r="AE107">
         <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:47">
       <c r="A108" t="s">
         <v>265</v>
       </c>
       <c r="B108" t="s">
         <v>272</v>
       </c>
       <c r="C108" t="s">
         <v>273</v>
       </c>
       <c r="D108" t="s">
         <v>53</v>
       </c>
       <c r="E108">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F108">
         <v>49</v>
       </c>
       <c r="G108">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H108">
         <v>1</v>
       </c>
       <c r="I108">
         <v>4</v>
       </c>
       <c r="J108">
         <v>5</v>
       </c>
       <c r="K108">
         <v>9</v>
       </c>
       <c r="L108">
         <v>1</v>
       </c>
       <c r="M108">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="N108">
         <v>7</v>
       </c>
       <c r="O108">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
       <c r="Q108">
         <v>3</v>
       </c>
       <c r="R108">
         <v>11</v>
       </c>
       <c r="S108">
         <v>14</v>
       </c>
       <c r="T108">
         <v>1</v>
       </c>
       <c r="U108">
         <v>10</v>
       </c>
       <c r="V108">
         <v>8</v>
       </c>
       <c r="W108">
         <v>18</v>
       </c>
       <c r="X108">
         <v>1</v>
       </c>
       <c r="Y108">
         <v>10</v>
       </c>
       <c r="Z108">
         <v>9</v>
       </c>
       <c r="AA108">
         <v>19</v>
       </c>
       <c r="AB108">
         <v>1</v>
       </c>
       <c r="AC108">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="AD108">
         <v>9</v>
       </c>
       <c r="AE108">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:47">
       <c r="A109" t="s">
         <v>265</v>
       </c>
       <c r="B109" t="s">
         <v>274</v>
       </c>
       <c r="C109" t="s">
         <v>275</v>
       </c>
       <c r="D109" t="s">
         <v>53</v>
       </c>
       <c r="E109">
         <v>63</v>
       </c>
       <c r="F109">
         <v>81</v>
       </c>
       <c r="G109">
         <v>144</v>
       </c>
       <c r="H109">
@@ -11320,54 +11344,54 @@
       </c>
       <c r="AD109">
         <v>13</v>
       </c>
       <c r="AE109">
         <v>30</v>
       </c>
     </row>
     <row r="110" spans="1:47">
       <c r="A110" t="s">
         <v>265</v>
       </c>
       <c r="B110" t="s">
         <v>276</v>
       </c>
       <c r="C110" t="s">
         <v>277</v>
       </c>
       <c r="D110" t="s">
         <v>53</v>
       </c>
       <c r="E110">
         <v>137</v>
       </c>
       <c r="F110">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="G110">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="H110">
         <v>2</v>
       </c>
       <c r="I110">
         <v>24</v>
       </c>
       <c r="J110">
         <v>20</v>
       </c>
       <c r="K110">
         <v>44</v>
       </c>
       <c r="L110">
         <v>2</v>
       </c>
       <c r="M110">
         <v>15</v>
       </c>
       <c r="N110">
         <v>18</v>
       </c>
       <c r="O110">
         <v>33</v>
       </c>
@@ -11380,54 +11404,54 @@
       <c r="R110">
         <v>19</v>
       </c>
       <c r="S110">
         <v>38</v>
       </c>
       <c r="T110">
         <v>2</v>
       </c>
       <c r="U110">
         <v>31</v>
       </c>
       <c r="V110">
         <v>22</v>
       </c>
       <c r="W110">
         <v>53</v>
       </c>
       <c r="X110">
         <v>2</v>
       </c>
       <c r="Y110">
         <v>22</v>
       </c>
       <c r="Z110">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="AA110">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="AB110">
         <v>2</v>
       </c>
       <c r="AC110">
         <v>26</v>
       </c>
       <c r="AD110">
         <v>28</v>
       </c>
       <c r="AE110">
         <v>54</v>
       </c>
     </row>
     <row r="111" spans="1:47">
       <c r="A111" t="s">
         <v>265</v>
       </c>
       <c r="B111" t="s">
         <v>278</v>
       </c>
       <c r="C111" t="s">
         <v>279</v>
       </c>
       <c r="D111" t="s">
@@ -11507,81 +11531,81 @@
       </c>
       <c r="AC111">
         <v>26</v>
       </c>
       <c r="AD111">
         <v>21</v>
       </c>
       <c r="AE111">
         <v>47</v>
       </c>
     </row>
     <row r="112" spans="1:47">
       <c r="A112" t="s">
         <v>265</v>
       </c>
       <c r="B112" t="s">
         <v>280</v>
       </c>
       <c r="C112" t="s">
         <v>281</v>
       </c>
       <c r="D112" t="s">
         <v>50</v>
       </c>
       <c r="E112">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F112">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="G112">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="AF112">
         <v>8</v>
       </c>
       <c r="AG112">
         <v>121</v>
       </c>
       <c r="AH112">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AI112">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="AJ112">
         <v>8</v>
       </c>
       <c r="AK112">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AL112">
         <v>98</v>
       </c>
       <c r="AM112">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="AN112">
         <v>9</v>
       </c>
       <c r="AO112">
         <v>107</v>
       </c>
       <c r="AP112">
         <v>105</v>
       </c>
       <c r="AQ112">
         <v>212</v>
       </c>
     </row>
     <row r="113" spans="1:47">
       <c r="A113" t="s">
         <v>282</v>
       </c>
       <c r="B113" t="s">
         <v>283</v>
       </c>
       <c r="C113" t="s">
         <v>284</v>
       </c>
       <c r="D113" t="s">
@@ -12056,149 +12080,149 @@
       </c>
       <c r="AD117">
         <v>3</v>
       </c>
       <c r="AE117">
         <v>6</v>
       </c>
     </row>
     <row r="118" spans="1:47">
       <c r="A118" t="s">
         <v>282</v>
       </c>
       <c r="B118" t="s">
         <v>293</v>
       </c>
       <c r="C118" t="s">
         <v>294</v>
       </c>
       <c r="D118" t="s">
         <v>50</v>
       </c>
       <c r="E118">
         <v>466</v>
       </c>
       <c r="F118">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="G118">
-        <v>816</v>
+        <v>814</v>
       </c>
       <c r="AF118">
         <v>10</v>
       </c>
       <c r="AG118">
         <v>143</v>
       </c>
       <c r="AH118">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="AI118">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="AJ118">
         <v>10</v>
       </c>
       <c r="AK118">
         <v>153</v>
       </c>
       <c r="AL118">
         <v>119</v>
       </c>
       <c r="AM118">
         <v>272</v>
       </c>
       <c r="AN118">
         <v>11</v>
       </c>
       <c r="AO118">
         <v>170</v>
       </c>
       <c r="AP118">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="AQ118">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="119" spans="1:47">
       <c r="A119" t="s">
         <v>295</v>
       </c>
       <c r="B119" t="s">
         <v>296</v>
       </c>
       <c r="C119" t="s">
         <v>297</v>
       </c>
       <c r="D119" t="s">
         <v>53</v>
       </c>
       <c r="E119">
         <v>232</v>
       </c>
       <c r="F119">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="G119">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="H119">
         <v>3</v>
       </c>
       <c r="I119">
         <v>34</v>
       </c>
       <c r="J119">
         <v>31</v>
       </c>
       <c r="K119">
         <v>65</v>
       </c>
       <c r="L119">
         <v>3</v>
       </c>
       <c r="M119">
         <v>49</v>
       </c>
       <c r="N119">
         <v>22</v>
       </c>
       <c r="O119">
         <v>71</v>
       </c>
       <c r="P119">
         <v>3</v>
       </c>
       <c r="Q119">
         <v>34</v>
       </c>
       <c r="R119">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="S119">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="T119">
         <v>3</v>
       </c>
       <c r="U119">
         <v>38</v>
       </c>
       <c r="V119">
         <v>40</v>
       </c>
       <c r="W119">
         <v>78</v>
       </c>
       <c r="X119">
         <v>3</v>
       </c>
       <c r="Y119">
         <v>35</v>
       </c>
       <c r="Z119">
         <v>38</v>
       </c>
       <c r="AA119">
         <v>73</v>
       </c>
@@ -12222,90 +12246,90 @@
       </c>
       <c r="AT119">
         <v>4</v>
       </c>
       <c r="AU119">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:47">
       <c r="A120" t="s">
         <v>295</v>
       </c>
       <c r="B120" t="s">
         <v>298</v>
       </c>
       <c r="C120" t="s">
         <v>299</v>
       </c>
       <c r="D120" t="s">
         <v>53</v>
       </c>
       <c r="E120">
         <v>85</v>
       </c>
       <c r="F120">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G120">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H120">
         <v>1</v>
       </c>
       <c r="I120">
         <v>11</v>
       </c>
       <c r="J120">
         <v>16</v>
       </c>
       <c r="K120">
         <v>27</v>
       </c>
       <c r="L120">
         <v>1</v>
       </c>
       <c r="M120">
         <v>8</v>
       </c>
       <c r="N120">
         <v>9</v>
       </c>
       <c r="O120">
         <v>17</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
       <c r="Q120">
         <v>14</v>
       </c>
       <c r="R120">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="S120">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="T120">
         <v>2</v>
       </c>
       <c r="U120">
         <v>12</v>
       </c>
       <c r="V120">
         <v>16</v>
       </c>
       <c r="W120">
         <v>28</v>
       </c>
       <c r="X120">
         <v>2</v>
       </c>
       <c r="Y120">
         <v>19</v>
       </c>
       <c r="Z120">
         <v>17</v>
       </c>
       <c r="AA120">
         <v>36</v>
       </c>
@@ -12314,57 +12338,57 @@
       </c>
       <c r="AC120">
         <v>21</v>
       </c>
       <c r="AD120">
         <v>16</v>
       </c>
       <c r="AE120">
         <v>37</v>
       </c>
     </row>
     <row r="121" spans="1:47">
       <c r="A121" t="s">
         <v>295</v>
       </c>
       <c r="B121" t="s">
         <v>300</v>
       </c>
       <c r="C121" t="s">
         <v>301</v>
       </c>
       <c r="D121" t="s">
         <v>53</v>
       </c>
       <c r="E121">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="F121">
         <v>93</v>
       </c>
       <c r="G121">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="H121">
         <v>2</v>
       </c>
       <c r="I121">
         <v>18</v>
       </c>
       <c r="J121">
         <v>14</v>
       </c>
       <c r="K121">
         <v>32</v>
       </c>
       <c r="L121">
         <v>1</v>
       </c>
       <c r="M121">
         <v>10</v>
       </c>
       <c r="N121">
         <v>12</v>
       </c>
       <c r="O121">
         <v>22</v>
       </c>
@@ -12386,57 +12410,57 @@
       <c r="U121">
         <v>16</v>
       </c>
       <c r="V121">
         <v>20</v>
       </c>
       <c r="W121">
         <v>36</v>
       </c>
       <c r="X121">
         <v>2</v>
       </c>
       <c r="Y121">
         <v>19</v>
       </c>
       <c r="Z121">
         <v>17</v>
       </c>
       <c r="AA121">
         <v>36</v>
       </c>
       <c r="AB121">
         <v>2</v>
       </c>
       <c r="AC121">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="AD121">
         <v>17</v>
       </c>
       <c r="AE121">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="122" spans="1:47">
       <c r="A122" t="s">
         <v>295</v>
       </c>
       <c r="B122" t="s">
         <v>302</v>
       </c>
       <c r="C122" t="s">
         <v>303</v>
       </c>
       <c r="D122" t="s">
         <v>53</v>
       </c>
       <c r="E122">
         <v>19</v>
       </c>
       <c r="F122">
         <v>17</v>
       </c>
       <c r="G122">
         <v>36</v>
       </c>
       <c r="H122">
@@ -12599,81 +12623,81 @@
       </c>
       <c r="AC123">
         <v>3</v>
       </c>
       <c r="AD123">
         <v>1</v>
       </c>
       <c r="AE123">
         <v>4</v>
       </c>
     </row>
     <row r="124" spans="1:47">
       <c r="A124" t="s">
         <v>295</v>
       </c>
       <c r="B124" t="s">
         <v>306</v>
       </c>
       <c r="C124" t="s">
         <v>307</v>
       </c>
       <c r="D124" t="s">
         <v>53</v>
       </c>
       <c r="E124">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F124">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G124">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H124">
         <v>1</v>
       </c>
       <c r="I124">
         <v>4</v>
       </c>
       <c r="J124">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="K124">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="L124">
         <v>1</v>
       </c>
       <c r="M124">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="N124">
         <v>3</v>
       </c>
       <c r="O124">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
       <c r="Q124">
         <v>4</v>
       </c>
       <c r="R124">
         <v>8</v>
       </c>
       <c r="S124">
         <v>12</v>
       </c>
       <c r="T124">
         <v>1</v>
       </c>
       <c r="U124">
         <v>3</v>
       </c>
       <c r="V124">
         <v>7</v>
       </c>
       <c r="W124">
         <v>10</v>
       </c>
@@ -13148,66 +13172,66 @@
       </c>
       <c r="AD129">
         <v>20</v>
       </c>
       <c r="AE129">
         <v>37</v>
       </c>
     </row>
     <row r="130" spans="1:47">
       <c r="A130" t="s">
         <v>312</v>
       </c>
       <c r="B130" t="s">
         <v>319</v>
       </c>
       <c r="C130" t="s">
         <v>320</v>
       </c>
       <c r="D130" t="s">
         <v>53</v>
       </c>
       <c r="E130">
         <v>507</v>
       </c>
       <c r="F130">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G130">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="H130">
         <v>6</v>
       </c>
       <c r="I130">
         <v>74</v>
       </c>
       <c r="J130">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K130">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="L130">
         <v>6</v>
       </c>
       <c r="M130">
         <v>80</v>
       </c>
       <c r="N130">
         <v>69</v>
       </c>
       <c r="O130">
         <v>149</v>
       </c>
       <c r="P130">
         <v>7</v>
       </c>
       <c r="Q130">
         <v>82</v>
       </c>
       <c r="R130">
         <v>82</v>
       </c>
       <c r="S130">
         <v>164</v>
       </c>
@@ -13525,69 +13549,69 @@
       </c>
       <c r="AC133">
         <v>73</v>
       </c>
       <c r="AD133">
         <v>69</v>
       </c>
       <c r="AE133">
         <v>142</v>
       </c>
     </row>
     <row r="134" spans="1:47">
       <c r="A134" t="s">
         <v>312</v>
       </c>
       <c r="B134" t="s">
         <v>327</v>
       </c>
       <c r="C134" t="s">
         <v>328</v>
       </c>
       <c r="D134" t="s">
         <v>50</v>
       </c>
       <c r="E134">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="F134">
         <v>603</v>
       </c>
       <c r="G134">
-        <v>1307</v>
+        <v>1306</v>
       </c>
       <c r="AF134">
         <v>15</v>
       </c>
       <c r="AG134">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="AH134">
         <v>176</v>
       </c>
       <c r="AI134">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="AJ134">
         <v>16</v>
       </c>
       <c r="AK134">
         <v>227</v>
       </c>
       <c r="AL134">
         <v>188</v>
       </c>
       <c r="AM134">
         <v>415</v>
       </c>
       <c r="AN134">
         <v>17</v>
       </c>
       <c r="AO134">
         <v>240</v>
       </c>
       <c r="AP134">
         <v>238</v>
       </c>
       <c r="AQ134">
         <v>478</v>
       </c>
@@ -13596,69 +13620,69 @@
       </c>
       <c r="AS134">
         <v>2</v>
       </c>
       <c r="AT134">
         <v>1</v>
       </c>
       <c r="AU134">
         <v>3</v>
       </c>
     </row>
     <row r="135" spans="1:47">
       <c r="A135" t="s">
         <v>312</v>
       </c>
       <c r="B135" t="s">
         <v>329</v>
       </c>
       <c r="C135" t="s">
         <v>330</v>
       </c>
       <c r="D135" t="s">
         <v>50</v>
       </c>
       <c r="E135">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="F135">
         <v>241</v>
       </c>
       <c r="G135">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="AF135">
         <v>7</v>
       </c>
       <c r="AG135">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AH135">
         <v>79</v>
       </c>
       <c r="AI135">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="AJ135">
         <v>7</v>
       </c>
       <c r="AK135">
         <v>97</v>
       </c>
       <c r="AL135">
         <v>68</v>
       </c>
       <c r="AM135">
         <v>165</v>
       </c>
       <c r="AN135">
         <v>8</v>
       </c>
       <c r="AO135">
         <v>115</v>
       </c>
       <c r="AP135">
         <v>94</v>
       </c>
       <c r="AQ135">
         <v>209</v>
       </c>
@@ -13952,81 +13976,81 @@
       </c>
       <c r="AC138">
         <v>35</v>
       </c>
       <c r="AD138">
         <v>40</v>
       </c>
       <c r="AE138">
         <v>75</v>
       </c>
     </row>
     <row r="139" spans="1:47">
       <c r="A139" t="s">
         <v>331</v>
       </c>
       <c r="B139" t="s">
         <v>338</v>
       </c>
       <c r="C139" t="s">
         <v>339</v>
       </c>
       <c r="D139" t="s">
         <v>53</v>
       </c>
       <c r="E139">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F139">
         <v>95</v>
       </c>
       <c r="G139">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="H139">
         <v>2</v>
       </c>
       <c r="I139">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J139">
         <v>17</v>
       </c>
       <c r="K139">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L139">
         <v>2</v>
       </c>
       <c r="M139">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="N139">
         <v>15</v>
       </c>
       <c r="O139">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P139">
         <v>2</v>
       </c>
       <c r="Q139">
         <v>27</v>
       </c>
       <c r="R139">
         <v>11</v>
       </c>
       <c r="S139">
         <v>38</v>
       </c>
       <c r="T139">
         <v>2</v>
       </c>
       <c r="U139">
         <v>21</v>
       </c>
       <c r="V139">
         <v>15</v>
       </c>
       <c r="W139">
         <v>36</v>
       </c>
@@ -14854,93 +14878,93 @@
       </c>
       <c r="AS148">
         <v>1</v>
       </c>
       <c r="AT148">
         <v>3</v>
       </c>
       <c r="AU148">
         <v>4</v>
       </c>
     </row>
     <row r="149" spans="1:47">
       <c r="A149" t="s">
         <v>359</v>
       </c>
       <c r="B149" t="s">
         <v>360</v>
       </c>
       <c r="C149" t="s">
         <v>361</v>
       </c>
       <c r="D149" t="s">
         <v>53</v>
       </c>
       <c r="E149">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="F149">
         <v>268</v>
       </c>
       <c r="G149">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="H149">
         <v>4</v>
       </c>
       <c r="I149">
         <v>49</v>
       </c>
       <c r="J149">
         <v>44</v>
       </c>
       <c r="K149">
         <v>93</v>
       </c>
       <c r="L149">
         <v>3</v>
       </c>
       <c r="M149">
         <v>47</v>
       </c>
       <c r="N149">
         <v>39</v>
       </c>
       <c r="O149">
         <v>86</v>
       </c>
       <c r="P149">
         <v>4</v>
       </c>
       <c r="Q149">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="R149">
         <v>41</v>
       </c>
       <c r="S149">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="T149">
         <v>5</v>
       </c>
       <c r="U149">
         <v>69</v>
       </c>
       <c r="V149">
         <v>49</v>
       </c>
       <c r="W149">
         <v>118</v>
       </c>
       <c r="X149">
         <v>5</v>
       </c>
       <c r="Y149">
         <v>76</v>
       </c>
       <c r="Z149">
         <v>39</v>
       </c>
       <c r="AA149">
         <v>115</v>
       </c>
@@ -14964,114 +14988,114 @@
       </c>
       <c r="AT149">
         <v>0</v>
       </c>
       <c r="AU149">
         <v>4</v>
       </c>
     </row>
     <row r="150" spans="1:47">
       <c r="A150" t="s">
         <v>359</v>
       </c>
       <c r="B150" t="s">
         <v>362</v>
       </c>
       <c r="C150" t="s">
         <v>363</v>
       </c>
       <c r="D150" t="s">
         <v>53</v>
       </c>
       <c r="E150">
         <v>88</v>
       </c>
       <c r="F150">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="G150">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="H150">
         <v>1</v>
       </c>
       <c r="I150">
         <v>11</v>
       </c>
       <c r="J150">
         <v>14</v>
       </c>
       <c r="K150">
         <v>25</v>
       </c>
       <c r="L150">
         <v>1</v>
       </c>
       <c r="M150">
         <v>13</v>
       </c>
       <c r="N150">
         <v>8</v>
       </c>
       <c r="O150">
         <v>21</v>
       </c>
       <c r="P150">
         <v>2</v>
       </c>
       <c r="Q150">
         <v>15</v>
       </c>
       <c r="R150">
         <v>22</v>
       </c>
       <c r="S150">
         <v>37</v>
       </c>
       <c r="T150">
         <v>2</v>
       </c>
       <c r="U150">
         <v>9</v>
       </c>
       <c r="V150">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W150">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="X150">
         <v>2</v>
       </c>
       <c r="Y150">
         <v>25</v>
       </c>
       <c r="Z150">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AA150">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AB150">
         <v>1</v>
       </c>
       <c r="AC150">
         <v>15</v>
       </c>
       <c r="AD150">
         <v>9</v>
       </c>
       <c r="AE150">
         <v>24</v>
       </c>
     </row>
     <row r="151" spans="1:47">
       <c r="A151" t="s">
         <v>359</v>
       </c>
       <c r="B151" t="s">
         <v>364</v>
       </c>
       <c r="C151" t="s">
         <v>365</v>
       </c>
       <c r="D151" t="s">
@@ -15154,54 +15178,54 @@
       </c>
       <c r="AD151">
         <v>5</v>
       </c>
       <c r="AE151">
         <v>6</v>
       </c>
     </row>
     <row r="152" spans="1:47">
       <c r="A152" t="s">
         <v>359</v>
       </c>
       <c r="B152" t="s">
         <v>366</v>
       </c>
       <c r="C152" t="s">
         <v>367</v>
       </c>
       <c r="D152" t="s">
         <v>53</v>
       </c>
       <c r="E152">
         <v>54</v>
       </c>
       <c r="F152">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G152">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H152">
         <v>1</v>
       </c>
       <c r="I152">
         <v>13</v>
       </c>
       <c r="J152">
         <v>13</v>
       </c>
       <c r="K152">
         <v>26</v>
       </c>
       <c r="L152">
         <v>1</v>
       </c>
       <c r="M152">
         <v>12</v>
       </c>
       <c r="N152">
         <v>8</v>
       </c>
       <c r="O152">
         <v>20</v>
       </c>
@@ -15214,54 +15238,54 @@
       <c r="R152">
         <v>10</v>
       </c>
       <c r="S152">
         <v>16</v>
       </c>
       <c r="T152">
         <v>1</v>
       </c>
       <c r="U152">
         <v>4</v>
       </c>
       <c r="V152">
         <v>5</v>
       </c>
       <c r="W152">
         <v>9</v>
       </c>
       <c r="X152">
         <v>1</v>
       </c>
       <c r="Y152">
         <v>14</v>
       </c>
       <c r="Z152">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AA152">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="AB152">
         <v>1</v>
       </c>
       <c r="AC152">
         <v>5</v>
       </c>
       <c r="AD152">
         <v>8</v>
       </c>
       <c r="AE152">
         <v>13</v>
       </c>
     </row>
     <row r="153" spans="1:47">
       <c r="A153" t="s">
         <v>359</v>
       </c>
       <c r="B153" t="s">
         <v>368</v>
       </c>
       <c r="C153" t="s">
         <v>369</v>
       </c>
       <c r="D153" t="s">
@@ -15687,54 +15711,54 @@
       </c>
       <c r="AP158">
         <v>2</v>
       </c>
       <c r="AQ158">
         <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:47">
       <c r="A159" t="s">
         <v>380</v>
       </c>
       <c r="B159" t="s">
         <v>381</v>
       </c>
       <c r="C159" t="s">
         <v>382</v>
       </c>
       <c r="D159" t="s">
         <v>53</v>
       </c>
       <c r="E159">
         <v>384</v>
       </c>
       <c r="F159">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="G159">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="H159">
         <v>5</v>
       </c>
       <c r="I159">
         <v>57</v>
       </c>
       <c r="J159">
         <v>55</v>
       </c>
       <c r="K159">
         <v>112</v>
       </c>
       <c r="L159">
         <v>5</v>
       </c>
       <c r="M159">
         <v>63</v>
       </c>
       <c r="N159">
         <v>61</v>
       </c>
       <c r="O159">
         <v>124</v>
       </c>
@@ -15747,54 +15771,54 @@
       <c r="R159">
         <v>68</v>
       </c>
       <c r="S159">
         <v>131</v>
       </c>
       <c r="T159">
         <v>5</v>
       </c>
       <c r="U159">
         <v>69</v>
       </c>
       <c r="V159">
         <v>60</v>
       </c>
       <c r="W159">
         <v>129</v>
       </c>
       <c r="X159">
         <v>5</v>
       </c>
       <c r="Y159">
         <v>56</v>
       </c>
       <c r="Z159">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AA159">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AB159">
         <v>5</v>
       </c>
       <c r="AC159">
         <v>71</v>
       </c>
       <c r="AD159">
         <v>59</v>
       </c>
       <c r="AE159">
         <v>130</v>
       </c>
       <c r="AR159">
         <v>1</v>
       </c>
       <c r="AS159">
         <v>5</v>
       </c>
       <c r="AT159">
         <v>4</v>
       </c>
       <c r="AU159">
         <v>9</v>
       </c>
@@ -15886,117 +15910,117 @@
       </c>
       <c r="AC160">
         <v>34</v>
       </c>
       <c r="AD160">
         <v>43</v>
       </c>
       <c r="AE160">
         <v>77</v>
       </c>
     </row>
     <row r="161" spans="1:47">
       <c r="A161" t="s">
         <v>380</v>
       </c>
       <c r="B161" t="s">
         <v>385</v>
       </c>
       <c r="C161" t="s">
         <v>386</v>
       </c>
       <c r="D161" t="s">
         <v>53</v>
       </c>
       <c r="E161">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="F161">
         <v>166</v>
       </c>
       <c r="G161">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="H161">
         <v>2</v>
       </c>
       <c r="I161">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J161">
         <v>23</v>
       </c>
       <c r="K161">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L161">
         <v>2</v>
       </c>
       <c r="M161">
         <v>18</v>
       </c>
       <c r="N161">
         <v>28</v>
       </c>
       <c r="O161">
         <v>46</v>
       </c>
       <c r="P161">
         <v>2</v>
       </c>
       <c r="Q161">
         <v>19</v>
       </c>
       <c r="R161">
         <v>25</v>
       </c>
       <c r="S161">
         <v>44</v>
       </c>
       <c r="T161">
         <v>3</v>
       </c>
       <c r="U161">
         <v>45</v>
       </c>
       <c r="V161">
         <v>18</v>
       </c>
       <c r="W161">
         <v>63</v>
       </c>
       <c r="X161">
         <v>3</v>
       </c>
       <c r="Y161">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Z161">
         <v>36</v>
       </c>
       <c r="AA161">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AB161">
         <v>3</v>
       </c>
       <c r="AC161">
         <v>24</v>
       </c>
       <c r="AD161">
         <v>36</v>
       </c>
       <c r="AE161">
         <v>60</v>
       </c>
     </row>
     <row r="162" spans="1:47">
       <c r="A162" t="s">
         <v>380</v>
       </c>
       <c r="B162" t="s">
         <v>387</v>
       </c>
       <c r="C162" t="s">
         <v>388</v>
       </c>
       <c r="D162" t="s">
@@ -16171,93 +16195,93 @@
       </c>
       <c r="AC163">
         <v>36</v>
       </c>
       <c r="AD163">
         <v>37</v>
       </c>
       <c r="AE163">
         <v>73</v>
       </c>
     </row>
     <row r="164" spans="1:47">
       <c r="A164" t="s">
         <v>380</v>
       </c>
       <c r="B164" t="s">
         <v>391</v>
       </c>
       <c r="C164" t="s">
         <v>392</v>
       </c>
       <c r="D164" t="s">
         <v>50</v>
       </c>
       <c r="E164">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="F164">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="G164">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="AF164">
         <v>9</v>
       </c>
       <c r="AG164">
         <v>162</v>
       </c>
       <c r="AH164">
         <v>108</v>
       </c>
       <c r="AI164">
         <v>270</v>
       </c>
       <c r="AJ164">
         <v>9</v>
       </c>
       <c r="AK164">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="AL164">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AM164">
         <v>260</v>
       </c>
       <c r="AN164">
         <v>9</v>
       </c>
       <c r="AO164">
         <v>131</v>
       </c>
       <c r="AP164">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AQ164">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="AR164">
         <v>1</v>
       </c>
       <c r="AS164">
         <v>5</v>
       </c>
       <c r="AT164">
         <v>1</v>
       </c>
       <c r="AU164">
         <v>6</v>
       </c>
     </row>
     <row r="165" spans="1:47">
       <c r="A165" t="s">
         <v>393</v>
       </c>
       <c r="B165" t="s">
         <v>394</v>
       </c>
       <c r="C165" t="s">
         <v>395</v>
       </c>
       <c r="D165" t="s">
@@ -17325,114 +17349,114 @@
       </c>
       <c r="AP176">
         <v>62</v>
       </c>
       <c r="AQ176">
         <v>121</v>
       </c>
     </row>
     <row r="177" spans="1:47">
       <c r="A177" t="s">
         <v>419</v>
       </c>
       <c r="B177" t="s">
         <v>420</v>
       </c>
       <c r="C177" t="s">
         <v>421</v>
       </c>
       <c r="D177" t="s">
         <v>53</v>
       </c>
       <c r="E177">
         <v>185</v>
       </c>
       <c r="F177">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="G177">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="H177">
         <v>2</v>
       </c>
       <c r="I177">
         <v>29</v>
       </c>
       <c r="J177">
         <v>27</v>
       </c>
       <c r="K177">
         <v>56</v>
       </c>
       <c r="L177">
         <v>2</v>
       </c>
       <c r="M177">
         <v>25</v>
       </c>
       <c r="N177">
         <v>20</v>
       </c>
       <c r="O177">
         <v>45</v>
       </c>
       <c r="P177">
         <v>2</v>
       </c>
       <c r="Q177">
         <v>26</v>
       </c>
       <c r="R177">
         <v>29</v>
       </c>
       <c r="S177">
         <v>55</v>
       </c>
       <c r="T177">
         <v>3</v>
       </c>
       <c r="U177">
         <v>29</v>
       </c>
       <c r="V177">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="W177">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="X177">
         <v>3</v>
       </c>
       <c r="Y177">
         <v>37</v>
       </c>
       <c r="Z177">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AA177">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AB177">
         <v>3</v>
       </c>
       <c r="AC177">
         <v>29</v>
       </c>
       <c r="AD177">
         <v>34</v>
       </c>
       <c r="AE177">
         <v>63</v>
       </c>
       <c r="AR177">
         <v>1</v>
       </c>
       <c r="AS177">
         <v>10</v>
       </c>
       <c r="AT177">
         <v>0</v>
       </c>
       <c r="AU177">
         <v>10</v>
       </c>
@@ -18165,81 +18189,81 @@
       </c>
       <c r="AC185">
         <v>8</v>
       </c>
       <c r="AD185">
         <v>13</v>
       </c>
       <c r="AE185">
         <v>21</v>
       </c>
     </row>
     <row r="186" spans="1:47">
       <c r="A186" t="s">
         <v>419</v>
       </c>
       <c r="B186" t="s">
         <v>438</v>
       </c>
       <c r="C186" t="s">
         <v>439</v>
       </c>
       <c r="D186" t="s">
         <v>50</v>
       </c>
       <c r="E186">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F186">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G186">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="AF186">
         <v>4</v>
       </c>
       <c r="AG186">
         <v>42</v>
       </c>
       <c r="AH186">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="AI186">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AJ186">
         <v>4</v>
       </c>
       <c r="AK186">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AL186">
         <v>31</v>
       </c>
       <c r="AM186">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AN186">
         <v>3</v>
       </c>
       <c r="AO186">
         <v>48</v>
       </c>
       <c r="AP186">
         <v>31</v>
       </c>
       <c r="AQ186">
         <v>79</v>
       </c>
     </row>
     <row r="187" spans="1:47">
       <c r="A187" t="s">
         <v>419</v>
       </c>
       <c r="B187" t="s">
         <v>440</v>
       </c>
       <c r="C187" t="s">
         <v>441</v>
       </c>
       <c r="D187" t="s">
@@ -18473,57 +18497,57 @@
       </c>
       <c r="AC189">
         <v>4</v>
       </c>
       <c r="AD189">
         <v>1</v>
       </c>
       <c r="AE189">
         <v>5</v>
       </c>
     </row>
     <row r="190" spans="1:47">
       <c r="A190" t="s">
         <v>442</v>
       </c>
       <c r="B190" t="s">
         <v>447</v>
       </c>
       <c r="C190" t="s">
         <v>448</v>
       </c>
       <c r="D190" t="s">
         <v>53</v>
       </c>
       <c r="E190">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F190">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G190">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H190">
         <v>1</v>
       </c>
       <c r="I190">
         <v>1</v>
       </c>
       <c r="J190">
         <v>1</v>
       </c>
       <c r="K190">
         <v>2</v>
       </c>
       <c r="L190">
         <v>1</v>
       </c>
       <c r="M190">
         <v>4</v>
       </c>
       <c r="N190">
         <v>2</v>
       </c>
       <c r="O190">
         <v>6</v>
       </c>
@@ -18533,69 +18557,69 @@
       <c r="Q190">
         <v>0</v>
       </c>
       <c r="R190">
         <v>4</v>
       </c>
       <c r="S190">
         <v>4</v>
       </c>
       <c r="T190">
         <v>1</v>
       </c>
       <c r="U190">
         <v>5</v>
       </c>
       <c r="V190">
         <v>1</v>
       </c>
       <c r="W190">
         <v>6</v>
       </c>
       <c r="X190">
         <v>1</v>
       </c>
       <c r="Y190">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Z190">
         <v>1</v>
       </c>
       <c r="AA190">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AB190">
         <v>1</v>
       </c>
       <c r="AC190">
         <v>7</v>
       </c>
       <c r="AD190">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE190">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="191" spans="1:47">
       <c r="A191" t="s">
         <v>442</v>
       </c>
       <c r="B191" t="s">
         <v>449</v>
       </c>
       <c r="C191" t="s">
         <v>450</v>
       </c>
       <c r="D191" t="s">
         <v>53</v>
       </c>
       <c r="E191">
         <v>26</v>
       </c>
       <c r="F191">
         <v>16</v>
       </c>
       <c r="G191">
         <v>42</v>
       </c>
       <c r="H191">
@@ -18666,90 +18690,90 @@
       </c>
       <c r="AD191">
         <v>7</v>
       </c>
       <c r="AE191">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:47">
       <c r="A192" t="s">
         <v>442</v>
       </c>
       <c r="B192" t="s">
         <v>451</v>
       </c>
       <c r="C192" t="s">
         <v>452</v>
       </c>
       <c r="D192" t="s">
         <v>50</v>
       </c>
       <c r="E192">
         <v>332</v>
       </c>
       <c r="F192">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G192">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="AF192">
         <v>7</v>
       </c>
       <c r="AG192">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AH192">
         <v>90</v>
       </c>
       <c r="AI192">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="AJ192">
         <v>7</v>
       </c>
       <c r="AK192">
         <v>99</v>
       </c>
       <c r="AL192">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="AM192">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="AN192">
         <v>8</v>
       </c>
       <c r="AO192">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AP192">
         <v>101</v>
       </c>
       <c r="AQ192">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="193" spans="1:47">
       <c r="A193" t="s">
         <v>453</v>
       </c>
       <c r="B193" t="s">
         <v>454</v>
       </c>
       <c r="C193" t="s">
         <v>455</v>
       </c>
       <c r="D193" t="s">
         <v>53</v>
       </c>
       <c r="E193">
         <v>432</v>
       </c>
       <c r="F193">
         <v>378</v>
       </c>
       <c r="G193">
         <v>810</v>
       </c>
       <c r="H193">
@@ -18829,152 +18853,152 @@
       </c>
       <c r="AS193">
         <v>6</v>
       </c>
       <c r="AT193">
         <v>4</v>
       </c>
       <c r="AU193">
         <v>10</v>
       </c>
     </row>
     <row r="194" spans="1:47">
       <c r="A194" t="s">
         <v>453</v>
       </c>
       <c r="B194" t="s">
         <v>456</v>
       </c>
       <c r="C194" t="s">
         <v>457</v>
       </c>
       <c r="D194" t="s">
         <v>53</v>
       </c>
       <c r="E194">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F194">
         <v>47</v>
       </c>
       <c r="G194">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="H194">
         <v>1</v>
       </c>
       <c r="I194">
         <v>5</v>
       </c>
       <c r="J194">
         <v>3</v>
       </c>
       <c r="K194">
         <v>8</v>
       </c>
       <c r="L194">
         <v>1</v>
       </c>
       <c r="M194">
         <v>14</v>
       </c>
       <c r="N194">
         <v>10</v>
       </c>
       <c r="O194">
         <v>24</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
       <c r="Q194">
         <v>7</v>
       </c>
       <c r="R194">
         <v>8</v>
       </c>
       <c r="S194">
         <v>15</v>
       </c>
       <c r="T194">
         <v>1</v>
       </c>
       <c r="U194">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="V194">
         <v>9</v>
       </c>
       <c r="W194">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="X194">
         <v>1</v>
       </c>
       <c r="Y194">
         <v>6</v>
       </c>
       <c r="Z194">
         <v>8</v>
       </c>
       <c r="AA194">
         <v>14</v>
       </c>
       <c r="AB194">
         <v>1</v>
       </c>
       <c r="AC194">
         <v>10</v>
       </c>
       <c r="AD194">
         <v>9</v>
       </c>
       <c r="AE194">
         <v>19</v>
       </c>
     </row>
     <row r="195" spans="1:47">
       <c r="A195" t="s">
         <v>453</v>
       </c>
       <c r="B195" t="s">
         <v>458</v>
       </c>
       <c r="C195" t="s">
         <v>459</v>
       </c>
       <c r="D195" t="s">
         <v>53</v>
       </c>
       <c r="E195">
         <v>278</v>
       </c>
       <c r="F195">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="G195">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="H195">
         <v>3</v>
       </c>
       <c r="I195">
         <v>29</v>
       </c>
       <c r="J195">
         <v>34</v>
       </c>
       <c r="K195">
         <v>63</v>
       </c>
       <c r="L195">
         <v>3</v>
       </c>
       <c r="M195">
         <v>38</v>
       </c>
       <c r="N195">
         <v>38</v>
       </c>
       <c r="O195">
         <v>76</v>
       </c>
@@ -18987,54 +19011,54 @@
       <c r="R195">
         <v>38</v>
       </c>
       <c r="S195">
         <v>78</v>
       </c>
       <c r="T195">
         <v>4</v>
       </c>
       <c r="U195">
         <v>53</v>
       </c>
       <c r="V195">
         <v>42</v>
       </c>
       <c r="W195">
         <v>95</v>
       </c>
       <c r="X195">
         <v>4</v>
       </c>
       <c r="Y195">
         <v>64</v>
       </c>
       <c r="Z195">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="AA195">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AB195">
         <v>4</v>
       </c>
       <c r="AC195">
         <v>47</v>
       </c>
       <c r="AD195">
         <v>47</v>
       </c>
       <c r="AE195">
         <v>94</v>
       </c>
       <c r="AR195">
         <v>2</v>
       </c>
       <c r="AS195">
         <v>7</v>
       </c>
       <c r="AT195">
         <v>6</v>
       </c>
       <c r="AU195">
         <v>13</v>
       </c>
@@ -19221,93 +19245,93 @@
       </c>
       <c r="AC197">
         <v>8</v>
       </c>
       <c r="AD197">
         <v>8</v>
       </c>
       <c r="AE197">
         <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:47">
       <c r="A198" t="s">
         <v>453</v>
       </c>
       <c r="B198" t="s">
         <v>464</v>
       </c>
       <c r="C198" t="s">
         <v>465</v>
       </c>
       <c r="D198" t="s">
         <v>53</v>
       </c>
       <c r="E198">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F198">
         <v>47</v>
       </c>
       <c r="G198">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H198">
         <v>1</v>
       </c>
       <c r="I198">
         <v>15</v>
       </c>
       <c r="J198">
         <v>6</v>
       </c>
       <c r="K198">
         <v>21</v>
       </c>
       <c r="L198">
         <v>1</v>
       </c>
       <c r="M198">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N198">
         <v>6</v>
       </c>
       <c r="O198">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
       <c r="Q198">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="R198">
         <v>8</v>
       </c>
       <c r="S198">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="T198">
         <v>1</v>
       </c>
       <c r="U198">
         <v>9</v>
       </c>
       <c r="V198">
         <v>5</v>
       </c>
       <c r="W198">
         <v>14</v>
       </c>
       <c r="X198">
         <v>1</v>
       </c>
       <c r="Y198">
         <v>12</v>
       </c>
       <c r="Z198">
         <v>11</v>
       </c>
       <c r="AA198">
         <v>23</v>
       </c>
@@ -19912,78 +19936,78 @@
       </c>
       <c r="AP205">
         <v>9</v>
       </c>
       <c r="AQ205">
         <v>18</v>
       </c>
     </row>
     <row r="206" spans="1:47">
       <c r="A206" t="s">
         <v>453</v>
       </c>
       <c r="B206" t="s">
         <v>480</v>
       </c>
       <c r="C206" t="s">
         <v>481</v>
       </c>
       <c r="D206" t="s">
         <v>50</v>
       </c>
       <c r="E206">
         <v>305</v>
       </c>
       <c r="F206">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="G206">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="AF206">
         <v>7</v>
       </c>
       <c r="AG206">
         <v>97</v>
       </c>
       <c r="AH206">
         <v>67</v>
       </c>
       <c r="AI206">
         <v>164</v>
       </c>
       <c r="AJ206">
         <v>7</v>
       </c>
       <c r="AK206">
         <v>96</v>
       </c>
       <c r="AL206">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AM206">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AN206">
         <v>8</v>
       </c>
       <c r="AO206">
         <v>109</v>
       </c>
       <c r="AP206">
         <v>96</v>
       </c>
       <c r="AQ206">
         <v>205</v>
       </c>
       <c r="AR206">
         <v>3</v>
       </c>
       <c r="AS206">
         <v>3</v>
       </c>
       <c r="AT206">
         <v>5</v>
       </c>
       <c r="AU206">
         <v>8</v>
       </c>
@@ -20704,93 +20728,93 @@
       </c>
       <c r="AC214">
         <v>4</v>
       </c>
       <c r="AD214">
         <v>4</v>
       </c>
       <c r="AE214">
         <v>8</v>
       </c>
     </row>
     <row r="215" spans="1:47">
       <c r="A215" t="s">
         <v>491</v>
       </c>
       <c r="B215" t="s">
         <v>500</v>
       </c>
       <c r="C215" t="s">
         <v>501</v>
       </c>
       <c r="D215" t="s">
         <v>53</v>
       </c>
       <c r="E215">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F215">
         <v>21</v>
       </c>
       <c r="G215">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="H215">
         <v>1</v>
       </c>
       <c r="I215">
         <v>5</v>
       </c>
       <c r="J215">
         <v>10</v>
       </c>
       <c r="K215">
         <v>15</v>
       </c>
       <c r="L215">
         <v>1</v>
       </c>
       <c r="M215">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N215">
         <v>3</v>
       </c>
       <c r="O215">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
       <c r="Q215">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="R215">
         <v>3</v>
       </c>
       <c r="S215">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="T215">
         <v>1</v>
       </c>
       <c r="U215">
         <v>7</v>
       </c>
       <c r="V215">
         <v>2</v>
       </c>
       <c r="W215">
         <v>9</v>
       </c>
       <c r="X215">
         <v>1</v>
       </c>
       <c r="Y215">
         <v>5</v>
       </c>
       <c r="Z215">
         <v>1</v>
       </c>
       <c r="AA215">
         <v>6</v>
       </c>
@@ -21084,152 +21108,152 @@
       </c>
       <c r="AC218">
         <v>22</v>
       </c>
       <c r="AD218">
         <v>10</v>
       </c>
       <c r="AE218">
         <v>32</v>
       </c>
     </row>
     <row r="219" spans="1:47">
       <c r="A219" t="s">
         <v>491</v>
       </c>
       <c r="B219" t="s">
         <v>508</v>
       </c>
       <c r="C219" t="s">
         <v>509</v>
       </c>
       <c r="D219" t="s">
         <v>53</v>
       </c>
       <c r="E219">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F219">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G219">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="H219">
         <v>1</v>
       </c>
       <c r="I219">
         <v>5</v>
       </c>
       <c r="J219">
         <v>3</v>
       </c>
       <c r="K219">
         <v>8</v>
       </c>
       <c r="L219">
         <v>1</v>
       </c>
       <c r="M219">
         <v>4</v>
       </c>
       <c r="N219">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O219">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
       <c r="Q219">
         <v>5</v>
       </c>
       <c r="R219">
         <v>3</v>
       </c>
       <c r="S219">
         <v>8</v>
       </c>
       <c r="T219">
         <v>1</v>
       </c>
       <c r="U219">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="V219">
         <v>3</v>
       </c>
       <c r="W219">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="X219">
         <v>1</v>
       </c>
       <c r="Y219">
         <v>5</v>
       </c>
       <c r="Z219">
         <v>4</v>
       </c>
       <c r="AA219">
         <v>9</v>
       </c>
       <c r="AB219">
         <v>1</v>
       </c>
       <c r="AC219">
         <v>3</v>
       </c>
       <c r="AD219">
         <v>6</v>
       </c>
       <c r="AE219">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:47">
       <c r="A220" t="s">
         <v>491</v>
       </c>
       <c r="B220" t="s">
         <v>510</v>
       </c>
       <c r="C220" t="s">
         <v>511</v>
       </c>
       <c r="D220" t="s">
         <v>53</v>
       </c>
       <c r="E220">
         <v>53</v>
       </c>
       <c r="F220">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G220">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H220">
         <v>1</v>
       </c>
       <c r="I220">
         <v>9</v>
       </c>
       <c r="J220">
         <v>8</v>
       </c>
       <c r="K220">
         <v>17</v>
       </c>
       <c r="L220">
         <v>1</v>
       </c>
       <c r="M220">
         <v>10</v>
       </c>
       <c r="N220">
         <v>5</v>
       </c>
       <c r="O220">
         <v>15</v>
       </c>
@@ -21242,54 +21266,54 @@
       <c r="R220">
         <v>9</v>
       </c>
       <c r="S220">
         <v>16</v>
       </c>
       <c r="T220">
         <v>1</v>
       </c>
       <c r="U220">
         <v>13</v>
       </c>
       <c r="V220">
         <v>6</v>
       </c>
       <c r="W220">
         <v>19</v>
       </c>
       <c r="X220">
         <v>1</v>
       </c>
       <c r="Y220">
         <v>5</v>
       </c>
       <c r="Z220">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AA220">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AB220">
         <v>1</v>
       </c>
       <c r="AC220">
         <v>9</v>
       </c>
       <c r="AD220">
         <v>4</v>
       </c>
       <c r="AE220">
         <v>13</v>
       </c>
     </row>
     <row r="221" spans="1:47">
       <c r="A221" t="s">
         <v>491</v>
       </c>
       <c r="B221" t="s">
         <v>512</v>
       </c>
       <c r="C221" t="s">
         <v>513</v>
       </c>
       <c r="D221" t="s">