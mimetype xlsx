--- v6 (2026-09-25)
+++ v7 (2026-10-16)
@@ -2101,116 +2101,116 @@
       </c>
       <c r="AS1" t="s">
         <v>44</v>
       </c>
       <c r="AT1" t="s">
         <v>45</v>
       </c>
       <c r="AU1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="2" spans="1:47">
       <c r="A2" t="s">
         <v>47</v>
       </c>
       <c r="B2" t="s">
         <v>48</v>
       </c>
       <c r="C2" t="s">
         <v>49</v>
       </c>
       <c r="D2" t="s">
         <v>50</v>
       </c>
       <c r="E2">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="F2">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="G2">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="AF2">
         <v>12</v>
       </c>
       <c r="AG2">
         <v>164</v>
       </c>
       <c r="AH2">
         <v>161</v>
       </c>
       <c r="AI2">
         <v>325</v>
       </c>
       <c r="AJ2">
         <v>14</v>
       </c>
       <c r="AK2">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="AL2">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="AM2">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="AN2">
         <v>15</v>
       </c>
       <c r="AO2">
         <v>196</v>
       </c>
       <c r="AP2">
         <v>222</v>
       </c>
       <c r="AQ2">
         <v>418</v>
       </c>
     </row>
     <row r="3" spans="1:47">
       <c r="A3" t="s">
         <v>47</v>
       </c>
       <c r="B3" t="s">
         <v>51</v>
       </c>
       <c r="C3" t="s">
         <v>52</v>
       </c>
       <c r="D3" t="s">
         <v>53</v>
       </c>
       <c r="E3">
         <v>705</v>
       </c>
       <c r="F3">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="G3">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="H3">
         <v>6</v>
       </c>
       <c r="I3">
         <v>85</v>
       </c>
       <c r="J3">
         <v>83</v>
       </c>
       <c r="K3">
         <v>168</v>
       </c>
       <c r="L3">
         <v>7</v>
       </c>
       <c r="M3">
         <v>80</v>
       </c>
       <c r="N3">
         <v>87</v>
       </c>
       <c r="O3">
         <v>167</v>
       </c>
@@ -2223,125 +2223,125 @@
       <c r="R3">
         <v>94</v>
       </c>
       <c r="S3">
         <v>208</v>
       </c>
       <c r="T3">
         <v>9</v>
       </c>
       <c r="U3">
         <v>120</v>
       </c>
       <c r="V3">
         <v>128</v>
       </c>
       <c r="W3">
         <v>248</v>
       </c>
       <c r="X3">
         <v>9</v>
       </c>
       <c r="Y3">
         <v>136</v>
       </c>
       <c r="Z3">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AA3">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="AB3">
         <v>11</v>
       </c>
       <c r="AC3">
         <v>170</v>
       </c>
       <c r="AD3">
         <v>133</v>
       </c>
       <c r="AE3">
         <v>303</v>
       </c>
     </row>
     <row r="4" spans="1:47">
       <c r="A4" t="s">
         <v>47</v>
       </c>
       <c r="B4" t="s">
         <v>54</v>
       </c>
       <c r="C4" t="s">
         <v>55</v>
       </c>
       <c r="D4" t="s">
         <v>53</v>
       </c>
       <c r="E4">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F4">
         <v>447</v>
       </c>
       <c r="G4">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="H4">
         <v>4</v>
       </c>
       <c r="I4">
         <v>50</v>
       </c>
       <c r="J4">
         <v>55</v>
       </c>
       <c r="K4">
         <v>105</v>
       </c>
       <c r="L4">
         <v>6</v>
       </c>
       <c r="M4">
         <v>74</v>
       </c>
       <c r="N4">
         <v>67</v>
       </c>
       <c r="O4">
         <v>141</v>
       </c>
       <c r="P4">
         <v>6</v>
       </c>
       <c r="Q4">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="R4">
         <v>61</v>
       </c>
       <c r="S4">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="T4">
         <v>7</v>
       </c>
       <c r="U4">
         <v>84</v>
       </c>
       <c r="V4">
         <v>81</v>
       </c>
       <c r="W4">
         <v>165</v>
       </c>
       <c r="X4">
         <v>8</v>
       </c>
       <c r="Y4">
         <v>87</v>
       </c>
       <c r="Z4">
         <v>101</v>
       </c>
       <c r="AA4">
         <v>188</v>
       </c>
@@ -2353,66 +2353,66 @@
       </c>
       <c r="AD4">
         <v>82</v>
       </c>
       <c r="AE4">
         <v>168</v>
       </c>
     </row>
     <row r="5" spans="1:47">
       <c r="A5" t="s">
         <v>47</v>
       </c>
       <c r="B5" t="s">
         <v>56</v>
       </c>
       <c r="C5" t="s">
         <v>57</v>
       </c>
       <c r="D5" t="s">
         <v>53</v>
       </c>
       <c r="E5">
         <v>554</v>
       </c>
       <c r="F5">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="G5">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="H5">
         <v>7</v>
       </c>
       <c r="I5">
         <v>74</v>
       </c>
       <c r="J5">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K5">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="L5">
         <v>7</v>
       </c>
       <c r="M5">
         <v>67</v>
       </c>
       <c r="N5">
         <v>80</v>
       </c>
       <c r="O5">
         <v>147</v>
       </c>
       <c r="P5">
         <v>7</v>
       </c>
       <c r="Q5">
         <v>79</v>
       </c>
       <c r="R5">
         <v>78</v>
       </c>
       <c r="S5">
         <v>157</v>
       </c>
@@ -2460,54 +2460,54 @@
       </c>
       <c r="AT5">
         <v>6</v>
       </c>
       <c r="AU5">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:47">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>58</v>
       </c>
       <c r="C6" t="s">
         <v>59</v>
       </c>
       <c r="D6" t="s">
         <v>53</v>
       </c>
       <c r="E6">
         <v>1179</v>
       </c>
       <c r="F6">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="G6">
-        <v>2264</v>
+        <v>2265</v>
       </c>
       <c r="H6">
         <v>13</v>
       </c>
       <c r="I6">
         <v>185</v>
       </c>
       <c r="J6">
         <v>168</v>
       </c>
       <c r="K6">
         <v>353</v>
       </c>
       <c r="L6">
         <v>13</v>
       </c>
       <c r="M6">
         <v>191</v>
       </c>
       <c r="N6">
         <v>152</v>
       </c>
       <c r="O6">
         <v>343</v>
       </c>
@@ -2520,137 +2520,137 @@
       <c r="R6">
         <v>187</v>
       </c>
       <c r="S6">
         <v>383</v>
       </c>
       <c r="T6">
         <v>14</v>
       </c>
       <c r="U6">
         <v>187</v>
       </c>
       <c r="V6">
         <v>192</v>
       </c>
       <c r="W6">
         <v>379</v>
       </c>
       <c r="X6">
         <v>14</v>
       </c>
       <c r="Y6">
         <v>200</v>
       </c>
       <c r="Z6">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AA6">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="AB6">
         <v>15</v>
       </c>
       <c r="AC6">
         <v>220</v>
       </c>
       <c r="AD6">
         <v>207</v>
       </c>
       <c r="AE6">
         <v>427</v>
       </c>
     </row>
     <row r="7" spans="1:47">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7" t="s">
         <v>60</v>
       </c>
       <c r="C7" t="s">
         <v>61</v>
       </c>
       <c r="D7" t="s">
         <v>53</v>
       </c>
       <c r="E7">
         <v>370</v>
       </c>
       <c r="F7">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="G7">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="H7">
         <v>5</v>
       </c>
       <c r="I7">
         <v>63</v>
       </c>
       <c r="J7">
         <v>51</v>
       </c>
       <c r="K7">
         <v>114</v>
       </c>
       <c r="L7">
         <v>4</v>
       </c>
       <c r="M7">
         <v>46</v>
       </c>
       <c r="N7">
         <v>45</v>
       </c>
       <c r="O7">
         <v>91</v>
       </c>
       <c r="P7">
         <v>5</v>
       </c>
       <c r="Q7">
         <v>61</v>
       </c>
       <c r="R7">
         <v>63</v>
       </c>
       <c r="S7">
         <v>124</v>
       </c>
       <c r="T7">
         <v>4</v>
       </c>
       <c r="U7">
         <v>53</v>
       </c>
       <c r="V7">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="W7">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="X7">
         <v>4</v>
       </c>
       <c r="Y7">
         <v>70</v>
       </c>
       <c r="Z7">
         <v>40</v>
       </c>
       <c r="AA7">
         <v>110</v>
       </c>
       <c r="AB7">
         <v>5</v>
       </c>
       <c r="AC7">
         <v>77</v>
       </c>
       <c r="AD7">
         <v>62</v>
       </c>
       <c r="AE7">
         <v>139</v>
       </c>
@@ -3351,197 +3351,197 @@
       </c>
       <c r="AD14">
         <v>5</v>
       </c>
       <c r="AE14">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:47">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15" t="s">
         <v>76</v>
       </c>
       <c r="C15" t="s">
         <v>77</v>
       </c>
       <c r="D15" t="s">
         <v>53</v>
       </c>
       <c r="E15">
         <v>13</v>
       </c>
       <c r="F15">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G15">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15">
         <v>3</v>
       </c>
       <c r="J15">
         <v>2</v>
       </c>
       <c r="K15">
         <v>5</v>
       </c>
       <c r="L15">
         <v>1</v>
       </c>
       <c r="M15">
         <v>0</v>
       </c>
       <c r="N15">
         <v>2</v>
       </c>
       <c r="O15">
         <v>2</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
       <c r="Q15">
         <v>2</v>
       </c>
       <c r="R15">
         <v>1</v>
       </c>
       <c r="S15">
         <v>3</v>
       </c>
       <c r="T15">
         <v>1</v>
       </c>
       <c r="U15">
         <v>4</v>
       </c>
       <c r="V15">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="W15">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="X15">
         <v>1</v>
       </c>
       <c r="Y15">
         <v>2</v>
       </c>
       <c r="Z15">
         <v>3</v>
       </c>
       <c r="AA15">
         <v>5</v>
       </c>
       <c r="AB15">
         <v>1</v>
       </c>
       <c r="AC15">
         <v>2</v>
       </c>
       <c r="AD15">
         <v>5</v>
       </c>
       <c r="AE15">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:47">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16" t="s">
         <v>78</v>
       </c>
       <c r="C16" t="s">
         <v>79</v>
       </c>
       <c r="D16" t="s">
         <v>53</v>
       </c>
       <c r="E16">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="F16">
         <v>564</v>
       </c>
       <c r="G16">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="H16">
         <v>7</v>
       </c>
       <c r="I16">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J16">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K16">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="L16">
         <v>7</v>
       </c>
       <c r="M16">
         <v>97</v>
       </c>
       <c r="N16">
         <v>86</v>
       </c>
       <c r="O16">
         <v>183</v>
       </c>
       <c r="P16">
         <v>7</v>
       </c>
       <c r="Q16">
         <v>98</v>
       </c>
       <c r="R16">
         <v>92</v>
       </c>
       <c r="S16">
         <v>190</v>
       </c>
       <c r="T16">
         <v>9</v>
       </c>
       <c r="U16">
         <v>120</v>
       </c>
       <c r="V16">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="W16">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="X16">
         <v>8</v>
       </c>
       <c r="Y16">
         <v>118</v>
       </c>
       <c r="Z16">
         <v>99</v>
       </c>
       <c r="AA16">
         <v>217</v>
       </c>
       <c r="AB16">
         <v>8</v>
       </c>
       <c r="AC16">
         <v>110</v>
       </c>
       <c r="AD16">
         <v>88</v>
       </c>
       <c r="AE16">
         <v>198</v>
       </c>
@@ -3553,54 +3553,54 @@
       </c>
       <c r="AT16">
         <v>1</v>
       </c>
       <c r="AU16">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:47">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17" t="s">
         <v>80</v>
       </c>
       <c r="C17" t="s">
         <v>81</v>
       </c>
       <c r="D17" t="s">
         <v>53</v>
       </c>
       <c r="E17">
         <v>336</v>
       </c>
       <c r="F17">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="G17">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="H17">
         <v>4</v>
       </c>
       <c r="I17">
         <v>60</v>
       </c>
       <c r="J17">
         <v>49</v>
       </c>
       <c r="K17">
         <v>109</v>
       </c>
       <c r="L17">
         <v>4</v>
       </c>
       <c r="M17">
         <v>49</v>
       </c>
       <c r="N17">
         <v>55</v>
       </c>
       <c r="O17">
         <v>104</v>
       </c>
@@ -3613,54 +3613,54 @@
       <c r="R17">
         <v>42</v>
       </c>
       <c r="S17">
         <v>87</v>
       </c>
       <c r="T17">
         <v>4</v>
       </c>
       <c r="U17">
         <v>65</v>
       </c>
       <c r="V17">
         <v>47</v>
       </c>
       <c r="W17">
         <v>112</v>
       </c>
       <c r="X17">
         <v>4</v>
       </c>
       <c r="Y17">
         <v>46</v>
       </c>
       <c r="Z17">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="AA17">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="AB17">
         <v>4</v>
       </c>
       <c r="AC17">
         <v>71</v>
       </c>
       <c r="AD17">
         <v>45</v>
       </c>
       <c r="AE17">
         <v>116</v>
       </c>
     </row>
     <row r="18" spans="1:47">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18" t="s">
         <v>82</v>
       </c>
       <c r="C18" t="s">
         <v>83</v>
       </c>
       <c r="D18" t="s">
@@ -3755,66 +3755,66 @@
       </c>
       <c r="AT18">
         <v>6</v>
       </c>
       <c r="AU18">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:47">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19" t="s">
         <v>84</v>
       </c>
       <c r="C19" t="s">
         <v>85</v>
       </c>
       <c r="D19" t="s">
         <v>50</v>
       </c>
       <c r="E19">
         <v>415</v>
       </c>
       <c r="F19">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="G19">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="AF19">
         <v>12</v>
       </c>
       <c r="AG19">
         <v>127</v>
       </c>
       <c r="AH19">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="AI19">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="AJ19">
         <v>13</v>
       </c>
       <c r="AK19">
         <v>152</v>
       </c>
       <c r="AL19">
         <v>154</v>
       </c>
       <c r="AM19">
         <v>306</v>
       </c>
       <c r="AN19">
         <v>12</v>
       </c>
       <c r="AO19">
         <v>136</v>
       </c>
       <c r="AP19">
         <v>162</v>
       </c>
       <c r="AQ19">
         <v>298</v>
       </c>
@@ -3932,137 +3932,137 @@
       </c>
       <c r="AP21">
         <v>266</v>
       </c>
       <c r="AQ21">
         <v>516</v>
       </c>
     </row>
     <row r="22" spans="1:47">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>90</v>
       </c>
       <c r="C22" t="s">
         <v>91</v>
       </c>
       <c r="D22" t="s">
         <v>50</v>
       </c>
       <c r="E22">
         <v>963</v>
       </c>
       <c r="F22">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="G22">
-        <v>1780</v>
+        <v>1779</v>
       </c>
       <c r="AF22">
         <v>20</v>
       </c>
       <c r="AG22">
         <v>289</v>
       </c>
       <c r="AH22">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="AI22">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="AJ22">
         <v>20</v>
       </c>
       <c r="AK22">
         <v>315</v>
       </c>
       <c r="AL22">
         <v>255</v>
       </c>
       <c r="AM22">
         <v>570</v>
       </c>
       <c r="AN22">
         <v>24</v>
       </c>
       <c r="AO22">
         <v>359</v>
       </c>
       <c r="AP22">
         <v>295</v>
       </c>
       <c r="AQ22">
         <v>654</v>
       </c>
     </row>
     <row r="23" spans="1:47">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23" t="s">
         <v>92</v>
       </c>
       <c r="C23" t="s">
         <v>93</v>
       </c>
       <c r="D23" t="s">
         <v>50</v>
       </c>
       <c r="E23">
         <v>194</v>
       </c>
       <c r="F23">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="G23">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="AF23">
         <v>4</v>
       </c>
       <c r="AG23">
         <v>52</v>
       </c>
       <c r="AH23">
         <v>54</v>
       </c>
       <c r="AI23">
         <v>106</v>
       </c>
       <c r="AJ23">
         <v>5</v>
       </c>
       <c r="AK23">
         <v>69</v>
       </c>
       <c r="AL23">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="AM23">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AN23">
         <v>5</v>
       </c>
       <c r="AO23">
         <v>73</v>
       </c>
       <c r="AP23">
         <v>59</v>
       </c>
       <c r="AQ23">
         <v>132</v>
       </c>
     </row>
     <row r="24" spans="1:47">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24" t="s">
         <v>94</v>
       </c>
       <c r="C24" t="s">
         <v>95</v>
       </c>
       <c r="D24" t="s">
@@ -4399,93 +4399,93 @@
       </c>
       <c r="Y31">
         <v>3</v>
       </c>
       <c r="Z31">
         <v>9</v>
       </c>
       <c r="AA31">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:47">
       <c r="A32" t="s">
         <v>110</v>
       </c>
       <c r="B32" t="s">
         <v>111</v>
       </c>
       <c r="C32" t="s">
         <v>112</v>
       </c>
       <c r="D32" t="s">
         <v>53</v>
       </c>
       <c r="E32">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F32">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="G32">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="H32">
         <v>3</v>
       </c>
       <c r="I32">
         <v>26</v>
       </c>
       <c r="J32">
         <v>31</v>
       </c>
       <c r="K32">
         <v>57</v>
       </c>
       <c r="L32">
         <v>3</v>
       </c>
       <c r="M32">
         <v>29</v>
       </c>
       <c r="N32">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O32">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P32">
         <v>3</v>
       </c>
       <c r="Q32">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="R32">
         <v>32</v>
       </c>
       <c r="S32">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="T32">
         <v>3</v>
       </c>
       <c r="U32">
         <v>29</v>
       </c>
       <c r="V32">
         <v>28</v>
       </c>
       <c r="W32">
         <v>57</v>
       </c>
       <c r="X32">
         <v>3</v>
       </c>
       <c r="Y32">
         <v>36</v>
       </c>
       <c r="Z32">
         <v>38</v>
       </c>
       <c r="AA32">
         <v>74</v>
       </c>
@@ -4794,54 +4794,54 @@
       </c>
       <c r="AD35">
         <v>6</v>
       </c>
       <c r="AE35">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:47">
       <c r="A36" t="s">
         <v>110</v>
       </c>
       <c r="B36" t="s">
         <v>119</v>
       </c>
       <c r="C36" t="s">
         <v>120</v>
       </c>
       <c r="D36" t="s">
         <v>53</v>
       </c>
       <c r="E36">
         <v>67</v>
       </c>
       <c r="F36">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G36">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H36">
         <v>1</v>
       </c>
       <c r="I36">
         <v>9</v>
       </c>
       <c r="J36">
         <v>9</v>
       </c>
       <c r="K36">
         <v>18</v>
       </c>
       <c r="L36">
         <v>1</v>
       </c>
       <c r="M36">
         <v>9</v>
       </c>
       <c r="N36">
         <v>7</v>
       </c>
       <c r="O36">
         <v>16</v>
       </c>
@@ -4854,54 +4854,54 @@
       <c r="R36">
         <v>8</v>
       </c>
       <c r="S36">
         <v>21</v>
       </c>
       <c r="T36">
         <v>1</v>
       </c>
       <c r="U36">
         <v>11</v>
       </c>
       <c r="V36">
         <v>9</v>
       </c>
       <c r="W36">
         <v>20</v>
       </c>
       <c r="X36">
         <v>1</v>
       </c>
       <c r="Y36">
         <v>11</v>
       </c>
       <c r="Z36">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="AA36">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="AB36">
         <v>1</v>
       </c>
       <c r="AC36">
         <v>14</v>
       </c>
       <c r="AD36">
         <v>8</v>
       </c>
       <c r="AE36">
         <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:47">
       <c r="A37" t="s">
         <v>110</v>
       </c>
       <c r="B37" t="s">
         <v>121</v>
       </c>
       <c r="C37" t="s">
         <v>122</v>
       </c>
       <c r="D37" t="s">
@@ -5150,54 +5150,54 @@
       </c>
       <c r="AT39">
         <v>1</v>
       </c>
       <c r="AU39">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:47">
       <c r="A40" t="s">
         <v>125</v>
       </c>
       <c r="B40" t="s">
         <v>128</v>
       </c>
       <c r="C40" t="s">
         <v>129</v>
       </c>
       <c r="D40" t="s">
         <v>53</v>
       </c>
       <c r="E40">
         <v>91</v>
       </c>
       <c r="F40">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G40">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H40">
         <v>1</v>
       </c>
       <c r="I40">
         <v>11</v>
       </c>
       <c r="J40">
         <v>7</v>
       </c>
       <c r="K40">
         <v>18</v>
       </c>
       <c r="L40">
         <v>1</v>
       </c>
       <c r="M40">
         <v>12</v>
       </c>
       <c r="N40">
         <v>11</v>
       </c>
       <c r="O40">
         <v>23</v>
       </c>
@@ -5210,101 +5210,101 @@
       <c r="R40">
         <v>16</v>
       </c>
       <c r="S40">
         <v>34</v>
       </c>
       <c r="T40">
         <v>1</v>
       </c>
       <c r="U40">
         <v>13</v>
       </c>
       <c r="V40">
         <v>12</v>
       </c>
       <c r="W40">
         <v>25</v>
       </c>
       <c r="X40">
         <v>2</v>
       </c>
       <c r="Y40">
         <v>19</v>
       </c>
       <c r="Z40">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="AA40">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="AB40">
         <v>2</v>
       </c>
       <c r="AC40">
         <v>18</v>
       </c>
       <c r="AD40">
         <v>15</v>
       </c>
       <c r="AE40">
         <v>33</v>
       </c>
     </row>
     <row r="41" spans="1:47">
       <c r="A41" t="s">
         <v>125</v>
       </c>
       <c r="B41" t="s">
         <v>130</v>
       </c>
       <c r="C41" t="s">
         <v>131</v>
       </c>
       <c r="D41" t="s">
         <v>53</v>
       </c>
       <c r="E41">
         <v>47</v>
       </c>
       <c r="F41">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G41">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41">
         <v>5</v>
       </c>
       <c r="J41">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K41">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="L41">
         <v>1</v>
       </c>
       <c r="M41">
         <v>8</v>
       </c>
       <c r="N41">
         <v>5</v>
       </c>
       <c r="O41">
         <v>13</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
       <c r="Q41">
         <v>7</v>
       </c>
       <c r="R41">
         <v>8</v>
       </c>
       <c r="S41">
         <v>15</v>
       </c>
@@ -5435,66 +5435,66 @@
       </c>
       <c r="AD42">
         <v>2</v>
       </c>
       <c r="AE42">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:47">
       <c r="A43" t="s">
         <v>125</v>
       </c>
       <c r="B43" t="s">
         <v>134</v>
       </c>
       <c r="C43" t="s">
         <v>135</v>
       </c>
       <c r="D43" t="s">
         <v>53</v>
       </c>
       <c r="E43">
         <v>119</v>
       </c>
       <c r="F43">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="G43">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="H43">
         <v>2</v>
       </c>
       <c r="I43">
         <v>17</v>
       </c>
       <c r="J43">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="K43">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="L43">
         <v>2</v>
       </c>
       <c r="M43">
         <v>22</v>
       </c>
       <c r="N43">
         <v>20</v>
       </c>
       <c r="O43">
         <v>42</v>
       </c>
       <c r="P43">
         <v>2</v>
       </c>
       <c r="Q43">
         <v>21</v>
       </c>
       <c r="R43">
         <v>22</v>
       </c>
       <c r="S43">
         <v>43</v>
       </c>
@@ -5527,164 +5527,164 @@
       </c>
       <c r="AC43">
         <v>20</v>
       </c>
       <c r="AD43">
         <v>28</v>
       </c>
       <c r="AE43">
         <v>48</v>
       </c>
     </row>
     <row r="44" spans="1:47">
       <c r="A44" t="s">
         <v>125</v>
       </c>
       <c r="B44" t="s">
         <v>136</v>
       </c>
       <c r="C44" t="s">
         <v>137</v>
       </c>
       <c r="D44" t="s">
         <v>53</v>
       </c>
       <c r="E44">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F44">
         <v>89</v>
       </c>
       <c r="G44">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H44">
         <v>1</v>
       </c>
       <c r="I44">
         <v>10</v>
       </c>
       <c r="J44">
         <v>8</v>
       </c>
       <c r="K44">
         <v>18</v>
       </c>
       <c r="L44">
         <v>1</v>
       </c>
       <c r="M44">
         <v>6</v>
       </c>
       <c r="N44">
         <v>13</v>
       </c>
       <c r="O44">
         <v>19</v>
       </c>
       <c r="P44">
         <v>2</v>
       </c>
       <c r="Q44">
         <v>15</v>
       </c>
       <c r="R44">
         <v>24</v>
       </c>
       <c r="S44">
         <v>39</v>
       </c>
       <c r="T44">
         <v>2</v>
       </c>
       <c r="U44">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="V44">
         <v>15</v>
       </c>
       <c r="W44">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="X44">
         <v>2</v>
       </c>
       <c r="Y44">
         <v>16</v>
       </c>
       <c r="Z44">
         <v>21</v>
       </c>
       <c r="AA44">
         <v>37</v>
       </c>
       <c r="AB44">
         <v>1</v>
       </c>
       <c r="AC44">
         <v>14</v>
       </c>
       <c r="AD44">
         <v>8</v>
       </c>
       <c r="AE44">
         <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:47">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" t="s">
         <v>138</v>
       </c>
       <c r="C45" t="s">
         <v>139</v>
       </c>
       <c r="D45" t="s">
         <v>50</v>
       </c>
       <c r="E45">
         <v>321</v>
       </c>
       <c r="F45">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="G45">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="AF45">
         <v>8</v>
       </c>
       <c r="AG45">
         <v>110</v>
       </c>
       <c r="AH45">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="AI45">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AJ45">
         <v>9</v>
       </c>
       <c r="AK45">
         <v>102</v>
       </c>
       <c r="AL45">
         <v>93</v>
       </c>
       <c r="AM45">
         <v>195</v>
       </c>
       <c r="AN45">
         <v>9</v>
       </c>
       <c r="AO45">
         <v>109</v>
       </c>
       <c r="AP45">
         <v>102</v>
       </c>
       <c r="AQ45">
         <v>211</v>
       </c>
@@ -5978,152 +5978,152 @@
       </c>
       <c r="AC48">
         <v>12</v>
       </c>
       <c r="AD48">
         <v>4</v>
       </c>
       <c r="AE48">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:47">
       <c r="A49" t="s">
         <v>140</v>
       </c>
       <c r="B49" t="s">
         <v>147</v>
       </c>
       <c r="C49" t="s">
         <v>148</v>
       </c>
       <c r="D49" t="s">
         <v>53</v>
       </c>
       <c r="E49">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="F49">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="G49">
-        <v>892</v>
+        <v>889</v>
       </c>
       <c r="H49">
         <v>5</v>
       </c>
       <c r="I49">
         <v>81</v>
       </c>
       <c r="J49">
         <v>59</v>
       </c>
       <c r="K49">
         <v>140</v>
       </c>
       <c r="L49">
         <v>5</v>
       </c>
       <c r="M49">
         <v>58</v>
       </c>
       <c r="N49">
         <v>70</v>
       </c>
       <c r="O49">
         <v>128</v>
       </c>
       <c r="P49">
         <v>6</v>
       </c>
       <c r="Q49">
         <v>74</v>
       </c>
       <c r="R49">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="S49">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="T49">
         <v>6</v>
       </c>
       <c r="U49">
         <v>89</v>
       </c>
       <c r="V49">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="W49">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="X49">
         <v>6</v>
       </c>
       <c r="Y49">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="Z49">
         <v>82</v>
       </c>
       <c r="AA49">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AB49">
         <v>6</v>
       </c>
       <c r="AC49">
         <v>86</v>
       </c>
       <c r="AD49">
         <v>71</v>
       </c>
       <c r="AE49">
         <v>157</v>
       </c>
     </row>
     <row r="50" spans="1:47">
       <c r="A50" t="s">
         <v>140</v>
       </c>
       <c r="B50" t="s">
         <v>149</v>
       </c>
       <c r="C50" t="s">
         <v>150</v>
       </c>
       <c r="D50" t="s">
         <v>53</v>
       </c>
       <c r="E50">
         <v>79</v>
       </c>
       <c r="F50">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G50">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="H50">
         <v>1</v>
       </c>
       <c r="I50">
         <v>15</v>
       </c>
       <c r="J50">
         <v>11</v>
       </c>
       <c r="K50">
         <v>26</v>
       </c>
       <c r="L50">
         <v>1</v>
       </c>
       <c r="M50">
         <v>9</v>
       </c>
       <c r="N50">
         <v>11</v>
       </c>
       <c r="O50">
         <v>20</v>
       </c>
@@ -6136,54 +6136,54 @@
       <c r="R50">
         <v>5</v>
       </c>
       <c r="S50">
         <v>18</v>
       </c>
       <c r="T50">
         <v>1</v>
       </c>
       <c r="U50">
         <v>11</v>
       </c>
       <c r="V50">
         <v>12</v>
       </c>
       <c r="W50">
         <v>23</v>
       </c>
       <c r="X50">
         <v>2</v>
       </c>
       <c r="Y50">
         <v>18</v>
       </c>
       <c r="Z50">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="AA50">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="AB50">
         <v>1</v>
       </c>
       <c r="AC50">
         <v>13</v>
       </c>
       <c r="AD50">
         <v>14</v>
       </c>
       <c r="AE50">
         <v>27</v>
       </c>
     </row>
     <row r="51" spans="1:47">
       <c r="A51" t="s">
         <v>140</v>
       </c>
       <c r="B51" t="s">
         <v>151</v>
       </c>
       <c r="C51" t="s">
         <v>152</v>
       </c>
       <c r="D51" t="s">
@@ -6322,141 +6322,141 @@
       </c>
       <c r="AO52">
         <v>159</v>
       </c>
       <c r="AP52">
         <v>161</v>
       </c>
       <c r="AQ52">
         <v>320</v>
       </c>
     </row>
     <row r="53" spans="1:47">
       <c r="A53" t="s">
         <v>155</v>
       </c>
       <c r="B53" t="s">
         <v>156</v>
       </c>
       <c r="C53" t="s">
         <v>157</v>
       </c>
       <c r="D53" t="s">
         <v>53</v>
       </c>
       <c r="E53">
+        <v>367</v>
+      </c>
+      <c r="F53">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="G53">
         <v>735</v>
       </c>
       <c r="H53">
         <v>3</v>
       </c>
       <c r="I53">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="J53">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K53">
         <v>78</v>
       </c>
       <c r="L53">
         <v>4</v>
       </c>
       <c r="M53">
         <v>49</v>
       </c>
       <c r="N53">
         <v>47</v>
       </c>
       <c r="O53">
         <v>96</v>
       </c>
       <c r="P53">
         <v>4</v>
       </c>
       <c r="Q53">
         <v>43</v>
       </c>
       <c r="R53">
         <v>60</v>
       </c>
       <c r="S53">
         <v>103</v>
       </c>
       <c r="T53">
         <v>6</v>
       </c>
       <c r="U53">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="V53">
         <v>71</v>
       </c>
       <c r="W53">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="X53">
         <v>6</v>
       </c>
       <c r="Y53">
         <v>70</v>
       </c>
       <c r="Z53">
         <v>82</v>
       </c>
       <c r="AA53">
         <v>152</v>
       </c>
       <c r="AB53">
         <v>5</v>
       </c>
       <c r="AC53">
         <v>78</v>
       </c>
       <c r="AD53">
         <v>61</v>
       </c>
       <c r="AE53">
         <v>139</v>
       </c>
       <c r="AR53">
         <v>2</v>
       </c>
       <c r="AS53">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="AT53">
         <v>5</v>
       </c>
       <c r="AU53">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:47">
       <c r="A54" t="s">
         <v>155</v>
       </c>
       <c r="B54" t="s">
         <v>158</v>
       </c>
       <c r="C54" t="s">
         <v>159</v>
       </c>
       <c r="D54" t="s">
         <v>53</v>
       </c>
       <c r="E54">
         <v>351</v>
       </c>
       <c r="F54">
         <v>309</v>
       </c>
       <c r="G54">
         <v>660</v>
       </c>
       <c r="H54">
@@ -6726,105 +6726,105 @@
       </c>
       <c r="AC56">
         <v>22</v>
       </c>
       <c r="AD56">
         <v>14</v>
       </c>
       <c r="AE56">
         <v>36</v>
       </c>
     </row>
     <row r="57" spans="1:47">
       <c r="A57" t="s">
         <v>155</v>
       </c>
       <c r="B57" t="s">
         <v>164</v>
       </c>
       <c r="C57" t="s">
         <v>165</v>
       </c>
       <c r="D57" t="s">
         <v>53</v>
       </c>
       <c r="E57">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F57">
         <v>75</v>
       </c>
       <c r="G57">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="H57">
         <v>1</v>
       </c>
       <c r="I57">
         <v>12</v>
       </c>
       <c r="J57">
         <v>13</v>
       </c>
       <c r="K57">
         <v>25</v>
       </c>
       <c r="L57">
         <v>1</v>
       </c>
       <c r="M57">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="N57">
         <v>11</v>
       </c>
       <c r="O57">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="P57">
         <v>2</v>
       </c>
       <c r="Q57">
         <v>19</v>
       </c>
       <c r="R57">
         <v>10</v>
       </c>
       <c r="S57">
         <v>29</v>
       </c>
       <c r="T57">
         <v>2</v>
       </c>
       <c r="U57">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="V57">
         <v>15</v>
       </c>
       <c r="W57">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X57">
         <v>2</v>
       </c>
       <c r="Y57">
         <v>24</v>
       </c>
       <c r="Z57">
         <v>14</v>
       </c>
       <c r="AA57">
         <v>38</v>
       </c>
       <c r="AB57">
         <v>2</v>
       </c>
       <c r="AC57">
         <v>21</v>
       </c>
       <c r="AD57">
         <v>12</v>
       </c>
       <c r="AE57">
         <v>33</v>
       </c>
@@ -7106,69 +7106,69 @@
       </c>
       <c r="AC60">
         <v>9</v>
       </c>
       <c r="AD60">
         <v>11</v>
       </c>
       <c r="AE60">
         <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:47">
       <c r="A61" t="s">
         <v>155</v>
       </c>
       <c r="B61" t="s">
         <v>172</v>
       </c>
       <c r="C61" t="s">
         <v>173</v>
       </c>
       <c r="D61" t="s">
         <v>53</v>
       </c>
       <c r="E61">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="F61">
         <v>734</v>
       </c>
       <c r="G61">
-        <v>1512</v>
+        <v>1511</v>
       </c>
       <c r="H61">
         <v>9</v>
       </c>
       <c r="I61">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="J61">
         <v>126</v>
       </c>
       <c r="K61">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="L61">
         <v>9</v>
       </c>
       <c r="M61">
         <v>131</v>
       </c>
       <c r="N61">
         <v>103</v>
       </c>
       <c r="O61">
         <v>234</v>
       </c>
       <c r="P61">
         <v>9</v>
       </c>
       <c r="Q61">
         <v>137</v>
       </c>
       <c r="R61">
         <v>96</v>
       </c>
       <c r="S61">
         <v>233</v>
       </c>
@@ -7512,54 +7512,54 @@
       </c>
       <c r="AD65">
         <v>42</v>
       </c>
       <c r="AE65">
         <v>97</v>
       </c>
     </row>
     <row r="66" spans="1:47">
       <c r="A66" t="s">
         <v>180</v>
       </c>
       <c r="B66" t="s">
         <v>183</v>
       </c>
       <c r="C66" t="s">
         <v>184</v>
       </c>
       <c r="D66" t="s">
         <v>53</v>
       </c>
       <c r="E66">
         <v>32</v>
       </c>
       <c r="F66">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G66">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H66">
         <v>1</v>
       </c>
       <c r="I66">
         <v>3</v>
       </c>
       <c r="J66">
         <v>1</v>
       </c>
       <c r="K66">
         <v>4</v>
       </c>
       <c r="L66">
         <v>1</v>
       </c>
       <c r="M66">
         <v>1</v>
       </c>
       <c r="N66">
         <v>6</v>
       </c>
       <c r="O66">
         <v>7</v>
       </c>
@@ -7572,54 +7572,54 @@
       <c r="R66">
         <v>6</v>
       </c>
       <c r="S66">
         <v>13</v>
       </c>
       <c r="T66">
         <v>1</v>
       </c>
       <c r="U66">
         <v>4</v>
       </c>
       <c r="V66">
         <v>4</v>
       </c>
       <c r="W66">
         <v>8</v>
       </c>
       <c r="X66">
         <v>1</v>
       </c>
       <c r="Y66">
         <v>9</v>
       </c>
       <c r="Z66">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AA66">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="AB66">
         <v>1</v>
       </c>
       <c r="AC66">
         <v>8</v>
       </c>
       <c r="AD66">
         <v>6</v>
       </c>
       <c r="AE66">
         <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:47">
       <c r="A67" t="s">
         <v>180</v>
       </c>
       <c r="B67" t="s">
         <v>185</v>
       </c>
       <c r="C67" t="s">
         <v>186</v>
       </c>
       <c r="D67" t="s">
@@ -8553,66 +8553,66 @@
       </c>
       <c r="AS77">
         <v>10</v>
       </c>
       <c r="AT77">
         <v>3</v>
       </c>
       <c r="AU77">
         <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:47">
       <c r="A78" t="s">
         <v>206</v>
       </c>
       <c r="B78" t="s">
         <v>209</v>
       </c>
       <c r="C78" t="s">
         <v>210</v>
       </c>
       <c r="D78" t="s">
         <v>53</v>
       </c>
       <c r="E78">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="F78">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="G78">
         <v>1259</v>
       </c>
       <c r="H78">
         <v>7</v>
       </c>
       <c r="I78">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J78">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="K78">
         <v>196</v>
       </c>
       <c r="L78">
         <v>7</v>
       </c>
       <c r="M78">
         <v>93</v>
       </c>
       <c r="N78">
         <v>93</v>
       </c>
       <c r="O78">
         <v>186</v>
       </c>
       <c r="P78">
         <v>8</v>
       </c>
       <c r="Q78">
         <v>94</v>
       </c>
       <c r="R78">
         <v>102</v>
       </c>
@@ -8850,69 +8850,69 @@
       </c>
       <c r="AC80">
         <v>23</v>
       </c>
       <c r="AD80">
         <v>11</v>
       </c>
       <c r="AE80">
         <v>34</v>
       </c>
     </row>
     <row r="81" spans="1:47">
       <c r="A81" t="s">
         <v>206</v>
       </c>
       <c r="B81" t="s">
         <v>215</v>
       </c>
       <c r="C81" t="s">
         <v>216</v>
       </c>
       <c r="D81" t="s">
         <v>53</v>
       </c>
       <c r="E81">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F81">
         <v>368</v>
       </c>
       <c r="G81">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="H81">
         <v>5</v>
       </c>
       <c r="I81">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="J81">
         <v>57</v>
       </c>
       <c r="K81">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="L81">
         <v>5</v>
       </c>
       <c r="M81">
         <v>47</v>
       </c>
       <c r="N81">
         <v>61</v>
       </c>
       <c r="O81">
         <v>108</v>
       </c>
       <c r="P81">
         <v>5</v>
       </c>
       <c r="Q81">
         <v>52</v>
       </c>
       <c r="R81">
         <v>61</v>
       </c>
       <c r="S81">
         <v>113</v>
       </c>
@@ -9040,69 +9040,69 @@
       </c>
       <c r="AC82">
         <v>29</v>
       </c>
       <c r="AD82">
         <v>38</v>
       </c>
       <c r="AE82">
         <v>67</v>
       </c>
     </row>
     <row r="83" spans="1:47">
       <c r="A83" t="s">
         <v>206</v>
       </c>
       <c r="B83" t="s">
         <v>219</v>
       </c>
       <c r="C83" t="s">
         <v>220</v>
       </c>
       <c r="D83" t="s">
         <v>53</v>
       </c>
       <c r="E83">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="F83">
         <v>400</v>
       </c>
       <c r="G83">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="H83">
         <v>5</v>
       </c>
       <c r="I83">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="J83">
         <v>62</v>
       </c>
       <c r="K83">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="L83">
         <v>5</v>
       </c>
       <c r="M83">
         <v>69</v>
       </c>
       <c r="N83">
         <v>71</v>
       </c>
       <c r="O83">
         <v>140</v>
       </c>
       <c r="P83">
         <v>5</v>
       </c>
       <c r="Q83">
         <v>67</v>
       </c>
       <c r="R83">
         <v>69</v>
       </c>
       <c r="S83">
         <v>136</v>
       </c>
@@ -9338,90 +9338,90 @@
       </c>
       <c r="AT87">
         <v>12</v>
       </c>
       <c r="AU87">
         <v>26</v>
       </c>
     </row>
     <row r="88" spans="1:47">
       <c r="A88" t="s">
         <v>229</v>
       </c>
       <c r="B88" t="s">
         <v>230</v>
       </c>
       <c r="C88" t="s">
         <v>231</v>
       </c>
       <c r="D88" t="s">
         <v>53</v>
       </c>
       <c r="E88">
         <v>371</v>
       </c>
       <c r="F88">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="G88">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="H88">
         <v>4</v>
       </c>
       <c r="I88">
         <v>53</v>
       </c>
       <c r="J88">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="K88">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L88">
         <v>5</v>
       </c>
       <c r="M88">
         <v>62</v>
       </c>
       <c r="N88">
         <v>60</v>
       </c>
       <c r="O88">
         <v>122</v>
       </c>
       <c r="P88">
         <v>5</v>
       </c>
       <c r="Q88">
         <v>71</v>
       </c>
       <c r="R88">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="S88">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="T88">
         <v>5</v>
       </c>
       <c r="U88">
         <v>57</v>
       </c>
       <c r="V88">
         <v>56</v>
       </c>
       <c r="W88">
         <v>113</v>
       </c>
       <c r="X88">
         <v>5</v>
       </c>
       <c r="Y88">
         <v>54</v>
       </c>
       <c r="Z88">
         <v>68</v>
       </c>
       <c r="AA88">
         <v>122</v>
       </c>
@@ -9433,66 +9433,66 @@
       </c>
       <c r="AD88">
         <v>58</v>
       </c>
       <c r="AE88">
         <v>132</v>
       </c>
     </row>
     <row r="89" spans="1:47">
       <c r="A89" t="s">
         <v>229</v>
       </c>
       <c r="B89" t="s">
         <v>232</v>
       </c>
       <c r="C89" t="s">
         <v>233</v>
       </c>
       <c r="D89" t="s">
         <v>53</v>
       </c>
       <c r="E89">
         <v>236</v>
       </c>
       <c r="F89">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="G89">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="H89">
         <v>3</v>
       </c>
       <c r="I89">
         <v>32</v>
       </c>
       <c r="J89">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K89">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="L89">
         <v>3</v>
       </c>
       <c r="M89">
         <v>35</v>
       </c>
       <c r="N89">
         <v>47</v>
       </c>
       <c r="O89">
         <v>82</v>
       </c>
       <c r="P89">
         <v>3</v>
       </c>
       <c r="Q89">
         <v>36</v>
       </c>
       <c r="R89">
         <v>46</v>
       </c>
       <c r="S89">
         <v>82</v>
       </c>
@@ -9976,164 +9976,164 @@
       </c>
       <c r="AC94">
         <v>81</v>
       </c>
       <c r="AD94">
         <v>106</v>
       </c>
       <c r="AE94">
         <v>187</v>
       </c>
     </row>
     <row r="95" spans="1:47">
       <c r="A95" t="s">
         <v>240</v>
       </c>
       <c r="B95" t="s">
         <v>245</v>
       </c>
       <c r="C95" t="s">
         <v>246</v>
       </c>
       <c r="D95" t="s">
         <v>53</v>
       </c>
       <c r="E95">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="F95">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="G95">
         <v>1801</v>
       </c>
       <c r="H95">
         <v>10</v>
       </c>
       <c r="I95">
         <v>133</v>
       </c>
       <c r="J95">
         <v>130</v>
       </c>
       <c r="K95">
         <v>263</v>
       </c>
       <c r="L95">
         <v>11</v>
       </c>
       <c r="M95">
         <v>149</v>
       </c>
       <c r="N95">
         <v>129</v>
       </c>
       <c r="O95">
         <v>278</v>
       </c>
       <c r="P95">
         <v>10</v>
       </c>
       <c r="Q95">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="R95">
         <v>117</v>
       </c>
       <c r="S95">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="T95">
         <v>11</v>
       </c>
       <c r="U95">
         <v>169</v>
       </c>
       <c r="V95">
         <v>127</v>
       </c>
       <c r="W95">
         <v>296</v>
       </c>
       <c r="X95">
         <v>13</v>
       </c>
       <c r="Y95">
         <v>162</v>
       </c>
       <c r="Z95">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="AA95">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="AB95">
         <v>12</v>
       </c>
       <c r="AC95">
         <v>185</v>
       </c>
       <c r="AD95">
         <v>159</v>
       </c>
       <c r="AE95">
         <v>344</v>
       </c>
       <c r="AR95">
         <v>3</v>
       </c>
       <c r="AS95">
         <v>10</v>
       </c>
       <c r="AT95">
         <v>1</v>
       </c>
       <c r="AU95">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:47">
       <c r="A96" t="s">
         <v>240</v>
       </c>
       <c r="B96" t="s">
         <v>247</v>
       </c>
       <c r="C96" t="s">
         <v>248</v>
       </c>
       <c r="D96" t="s">
         <v>53</v>
       </c>
       <c r="E96">
         <v>805</v>
       </c>
       <c r="F96">
-        <v>764</v>
+        <v>763</v>
       </c>
       <c r="G96">
-        <v>1569</v>
+        <v>1568</v>
       </c>
       <c r="H96">
         <v>10</v>
       </c>
       <c r="I96">
         <v>136</v>
       </c>
       <c r="J96">
         <v>132</v>
       </c>
       <c r="K96">
         <v>268</v>
       </c>
       <c r="L96">
         <v>9</v>
       </c>
       <c r="M96">
         <v>121</v>
       </c>
       <c r="N96">
         <v>106</v>
       </c>
       <c r="O96">
         <v>227</v>
       </c>
@@ -10146,54 +10146,54 @@
       <c r="R96">
         <v>95</v>
       </c>
       <c r="S96">
         <v>230</v>
       </c>
       <c r="T96">
         <v>10</v>
       </c>
       <c r="U96">
         <v>134</v>
       </c>
       <c r="V96">
         <v>137</v>
       </c>
       <c r="W96">
         <v>271</v>
       </c>
       <c r="X96">
         <v>11</v>
       </c>
       <c r="Y96">
         <v>136</v>
       </c>
       <c r="Z96">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="AA96">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="AB96">
         <v>11</v>
       </c>
       <c r="AC96">
         <v>141</v>
       </c>
       <c r="AD96">
         <v>150</v>
       </c>
       <c r="AE96">
         <v>291</v>
       </c>
       <c r="AR96">
         <v>1</v>
       </c>
       <c r="AS96">
         <v>2</v>
       </c>
       <c r="AT96">
         <v>1</v>
       </c>
       <c r="AU96">
         <v>3</v>
       </c>
@@ -10487,93 +10487,93 @@
       </c>
       <c r="AC99">
         <v>23</v>
       </c>
       <c r="AD99">
         <v>13</v>
       </c>
       <c r="AE99">
         <v>36</v>
       </c>
     </row>
     <row r="100" spans="1:47">
       <c r="A100" t="s">
         <v>240</v>
       </c>
       <c r="B100" t="s">
         <v>255</v>
       </c>
       <c r="C100" t="s">
         <v>256</v>
       </c>
       <c r="D100" t="s">
         <v>53</v>
       </c>
       <c r="E100">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F100">
         <v>123</v>
       </c>
       <c r="G100">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="H100">
         <v>2</v>
       </c>
       <c r="I100">
         <v>21</v>
       </c>
       <c r="J100">
         <v>14</v>
       </c>
       <c r="K100">
         <v>35</v>
       </c>
       <c r="L100">
         <v>2</v>
       </c>
       <c r="M100">
         <v>23</v>
       </c>
       <c r="N100">
         <v>22</v>
       </c>
       <c r="O100">
         <v>45</v>
       </c>
       <c r="P100">
         <v>2</v>
       </c>
       <c r="Q100">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="R100">
         <v>17</v>
       </c>
       <c r="S100">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T100">
         <v>2</v>
       </c>
       <c r="U100">
         <v>20</v>
       </c>
       <c r="V100">
         <v>27</v>
       </c>
       <c r="W100">
         <v>47</v>
       </c>
       <c r="X100">
         <v>2</v>
       </c>
       <c r="Y100">
         <v>18</v>
       </c>
       <c r="Z100">
         <v>20</v>
       </c>
       <c r="AA100">
         <v>38</v>
       </c>
@@ -10751,208 +10751,208 @@
       </c>
       <c r="AT102">
         <v>9</v>
       </c>
       <c r="AU102">
         <v>24</v>
       </c>
     </row>
     <row r="103" spans="1:47">
       <c r="A103" t="s">
         <v>240</v>
       </c>
       <c r="B103" t="s">
         <v>261</v>
       </c>
       <c r="C103" t="s">
         <v>262</v>
       </c>
       <c r="D103" t="s">
         <v>50</v>
       </c>
       <c r="E103">
         <v>266</v>
       </c>
       <c r="F103">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="G103">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="AF103">
         <v>8</v>
       </c>
       <c r="AG103">
         <v>105</v>
       </c>
       <c r="AH103">
         <v>98</v>
       </c>
       <c r="AI103">
         <v>203</v>
       </c>
       <c r="AJ103">
         <v>7</v>
       </c>
       <c r="AK103">
         <v>75</v>
       </c>
       <c r="AL103">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AM103">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="AN103">
         <v>8</v>
       </c>
       <c r="AO103">
         <v>86</v>
       </c>
       <c r="AP103">
         <v>110</v>
       </c>
       <c r="AQ103">
         <v>196</v>
       </c>
     </row>
     <row r="104" spans="1:47">
       <c r="A104" t="s">
         <v>240</v>
       </c>
       <c r="B104" t="s">
         <v>263</v>
       </c>
       <c r="C104" t="s">
         <v>264</v>
       </c>
       <c r="D104" t="s">
         <v>50</v>
       </c>
       <c r="E104">
         <v>1103</v>
       </c>
       <c r="F104">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="G104">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="AF104">
         <v>26</v>
       </c>
       <c r="AG104">
         <v>343</v>
       </c>
       <c r="AH104">
         <v>338</v>
       </c>
       <c r="AI104">
         <v>681</v>
       </c>
       <c r="AJ104">
         <v>26</v>
       </c>
       <c r="AK104">
         <v>366</v>
       </c>
       <c r="AL104">
         <v>330</v>
       </c>
       <c r="AM104">
         <v>696</v>
       </c>
       <c r="AN104">
         <v>29</v>
       </c>
       <c r="AO104">
         <v>394</v>
       </c>
       <c r="AP104">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="AQ104">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="105" spans="1:47">
       <c r="A105" t="s">
         <v>265</v>
       </c>
       <c r="B105" t="s">
         <v>266</v>
       </c>
       <c r="C105" t="s">
         <v>267</v>
       </c>
       <c r="D105" t="s">
         <v>53</v>
       </c>
       <c r="E105">
         <v>370</v>
       </c>
       <c r="F105">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="G105">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="H105">
         <v>5</v>
       </c>
       <c r="I105">
         <v>63</v>
       </c>
       <c r="J105">
         <v>52</v>
       </c>
       <c r="K105">
         <v>115</v>
       </c>
       <c r="L105">
         <v>4</v>
       </c>
       <c r="M105">
         <v>51</v>
       </c>
       <c r="N105">
         <v>54</v>
       </c>
       <c r="O105">
         <v>105</v>
       </c>
       <c r="P105">
         <v>5</v>
       </c>
       <c r="Q105">
         <v>50</v>
       </c>
       <c r="R105">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="S105">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="T105">
         <v>6</v>
       </c>
       <c r="U105">
         <v>83</v>
       </c>
       <c r="V105">
         <v>74</v>
       </c>
       <c r="W105">
         <v>157</v>
       </c>
       <c r="X105">
         <v>6</v>
       </c>
       <c r="Y105">
         <v>73</v>
       </c>
       <c r="Z105">
         <v>79</v>
       </c>
       <c r="AA105">
         <v>152</v>
       </c>
@@ -11531,81 +11531,81 @@
       </c>
       <c r="AC111">
         <v>26</v>
       </c>
       <c r="AD111">
         <v>21</v>
       </c>
       <c r="AE111">
         <v>47</v>
       </c>
     </row>
     <row r="112" spans="1:47">
       <c r="A112" t="s">
         <v>265</v>
       </c>
       <c r="B112" t="s">
         <v>280</v>
       </c>
       <c r="C112" t="s">
         <v>281</v>
       </c>
       <c r="D112" t="s">
         <v>50</v>
       </c>
       <c r="E112">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F112">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="G112">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="AF112">
         <v>8</v>
       </c>
       <c r="AG112">
         <v>121</v>
       </c>
       <c r="AH112">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="AI112">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="AJ112">
         <v>8</v>
       </c>
       <c r="AK112">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="AL112">
         <v>98</v>
       </c>
       <c r="AM112">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="AN112">
         <v>9</v>
       </c>
       <c r="AO112">
         <v>107</v>
       </c>
       <c r="AP112">
         <v>105</v>
       </c>
       <c r="AQ112">
         <v>212</v>
       </c>
     </row>
     <row r="113" spans="1:47">
       <c r="A113" t="s">
         <v>282</v>
       </c>
       <c r="B113" t="s">
         <v>283</v>
       </c>
       <c r="C113" t="s">
         <v>284</v>
       </c>
       <c r="D113" t="s">
@@ -11792,81 +11792,81 @@
       </c>
       <c r="AC114">
         <v>6</v>
       </c>
       <c r="AD114">
         <v>7</v>
       </c>
       <c r="AE114">
         <v>13</v>
       </c>
     </row>
     <row r="115" spans="1:47">
       <c r="A115" t="s">
         <v>282</v>
       </c>
       <c r="B115" t="s">
         <v>287</v>
       </c>
       <c r="C115" t="s">
         <v>288</v>
       </c>
       <c r="D115" t="s">
         <v>53</v>
       </c>
       <c r="E115">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F115">
         <v>103</v>
       </c>
       <c r="G115">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="H115">
         <v>2</v>
       </c>
       <c r="I115">
         <v>18</v>
       </c>
       <c r="J115">
         <v>17</v>
       </c>
       <c r="K115">
         <v>35</v>
       </c>
       <c r="L115">
         <v>2</v>
       </c>
       <c r="M115">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="N115">
         <v>16</v>
       </c>
       <c r="O115">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="P115">
         <v>2</v>
       </c>
       <c r="Q115">
         <v>20</v>
       </c>
       <c r="R115">
         <v>17</v>
       </c>
       <c r="S115">
         <v>37</v>
       </c>
       <c r="T115">
         <v>2</v>
       </c>
       <c r="U115">
         <v>23</v>
       </c>
       <c r="V115">
         <v>21</v>
       </c>
       <c r="W115">
         <v>44</v>
       </c>
@@ -12139,90 +12139,90 @@
       </c>
       <c r="AP118">
         <v>124</v>
       </c>
       <c r="AQ118">
         <v>294</v>
       </c>
     </row>
     <row r="119" spans="1:47">
       <c r="A119" t="s">
         <v>295</v>
       </c>
       <c r="B119" t="s">
         <v>296</v>
       </c>
       <c r="C119" t="s">
         <v>297</v>
       </c>
       <c r="D119" t="s">
         <v>53</v>
       </c>
       <c r="E119">
         <v>232</v>
       </c>
       <c r="F119">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="G119">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="H119">
         <v>3</v>
       </c>
       <c r="I119">
         <v>34</v>
       </c>
       <c r="J119">
         <v>31</v>
       </c>
       <c r="K119">
         <v>65</v>
       </c>
       <c r="L119">
         <v>3</v>
       </c>
       <c r="M119">
         <v>49</v>
       </c>
       <c r="N119">
         <v>22</v>
       </c>
       <c r="O119">
         <v>71</v>
       </c>
       <c r="P119">
         <v>3</v>
       </c>
       <c r="Q119">
         <v>34</v>
       </c>
       <c r="R119">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="S119">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="T119">
         <v>3</v>
       </c>
       <c r="U119">
         <v>38</v>
       </c>
       <c r="V119">
         <v>40</v>
       </c>
       <c r="W119">
         <v>78</v>
       </c>
       <c r="X119">
         <v>3</v>
       </c>
       <c r="Y119">
         <v>35</v>
       </c>
       <c r="Z119">
         <v>38</v>
       </c>
       <c r="AA119">
         <v>73</v>
       </c>
@@ -13359,69 +13359,69 @@
       </c>
       <c r="AC131">
         <v>33</v>
       </c>
       <c r="AD131">
         <v>37</v>
       </c>
       <c r="AE131">
         <v>70</v>
       </c>
     </row>
     <row r="132" spans="1:47">
       <c r="A132" t="s">
         <v>312</v>
       </c>
       <c r="B132" t="s">
         <v>323</v>
       </c>
       <c r="C132" t="s">
         <v>324</v>
       </c>
       <c r="D132" t="s">
         <v>53</v>
       </c>
       <c r="E132">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F132">
         <v>79</v>
       </c>
       <c r="G132">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="H132">
         <v>2</v>
       </c>
       <c r="I132">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J132">
         <v>12</v>
       </c>
       <c r="K132">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L132">
         <v>2</v>
       </c>
       <c r="M132">
         <v>18</v>
       </c>
       <c r="N132">
         <v>18</v>
       </c>
       <c r="O132">
         <v>36</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
       <c r="Q132">
         <v>9</v>
       </c>
       <c r="R132">
         <v>7</v>
       </c>
       <c r="S132">
         <v>16</v>
       </c>
@@ -13789,66 +13789,66 @@
       </c>
       <c r="AT136">
         <v>3</v>
       </c>
       <c r="AU136">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:47">
       <c r="A137" t="s">
         <v>331</v>
       </c>
       <c r="B137" t="s">
         <v>334</v>
       </c>
       <c r="C137" t="s">
         <v>335</v>
       </c>
       <c r="D137" t="s">
         <v>53</v>
       </c>
       <c r="E137">
         <v>56</v>
       </c>
       <c r="F137">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G137">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H137">
         <v>1</v>
       </c>
       <c r="I137">
         <v>10</v>
       </c>
       <c r="J137">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K137">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="L137">
         <v>1</v>
       </c>
       <c r="M137">
         <v>6</v>
       </c>
       <c r="N137">
         <v>9</v>
       </c>
       <c r="O137">
         <v>15</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
       <c r="Q137">
         <v>12</v>
       </c>
       <c r="R137">
         <v>12</v>
       </c>
       <c r="S137">
         <v>24</v>
       </c>
@@ -14074,78 +14074,78 @@
       </c>
       <c r="AD139">
         <v>10</v>
       </c>
       <c r="AE139">
         <v>29</v>
       </c>
     </row>
     <row r="140" spans="1:47">
       <c r="A140" t="s">
         <v>331</v>
       </c>
       <c r="B140" t="s">
         <v>340</v>
       </c>
       <c r="C140" t="s">
         <v>341</v>
       </c>
       <c r="D140" t="s">
         <v>50</v>
       </c>
       <c r="E140">
         <v>246</v>
       </c>
       <c r="F140">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="G140">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="AF140">
         <v>7</v>
       </c>
       <c r="AG140">
         <v>94</v>
       </c>
       <c r="AH140">
         <v>74</v>
       </c>
       <c r="AI140">
         <v>168</v>
       </c>
       <c r="AJ140">
         <v>7</v>
       </c>
       <c r="AK140">
         <v>76</v>
       </c>
       <c r="AL140">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="AM140">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="AN140">
         <v>6</v>
       </c>
       <c r="AO140">
         <v>76</v>
       </c>
       <c r="AP140">
         <v>70</v>
       </c>
       <c r="AQ140">
         <v>146</v>
       </c>
     </row>
     <row r="141" spans="1:47">
       <c r="A141" t="s">
         <v>342</v>
       </c>
       <c r="B141" t="s">
         <v>343</v>
       </c>
       <c r="C141" t="s">
         <v>344</v>
       </c>
       <c r="D141" t="s">
@@ -15365,81 +15365,81 @@
       </c>
       <c r="AC153">
         <v>5</v>
       </c>
       <c r="AD153">
         <v>4</v>
       </c>
       <c r="AE153">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:47">
       <c r="A154" t="s">
         <v>359</v>
       </c>
       <c r="B154" t="s">
         <v>370</v>
       </c>
       <c r="C154" t="s">
         <v>371</v>
       </c>
       <c r="D154" t="s">
         <v>53</v>
       </c>
       <c r="E154">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F154">
         <v>19</v>
       </c>
       <c r="G154">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H154">
         <v>1</v>
       </c>
       <c r="I154">
         <v>3</v>
       </c>
       <c r="J154">
         <v>2</v>
       </c>
       <c r="K154">
         <v>5</v>
       </c>
       <c r="L154">
         <v>1</v>
       </c>
       <c r="M154">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="N154">
         <v>1</v>
       </c>
       <c r="O154">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
       <c r="Q154">
         <v>5</v>
       </c>
       <c r="R154">
         <v>3</v>
       </c>
       <c r="S154">
         <v>8</v>
       </c>
       <c r="T154">
         <v>1</v>
       </c>
       <c r="U154">
         <v>6</v>
       </c>
       <c r="V154">
         <v>4</v>
       </c>
       <c r="W154">
         <v>10</v>
       </c>
@@ -15555,140 +15555,140 @@
       </c>
       <c r="AC155">
         <v>46</v>
       </c>
       <c r="AD155">
         <v>38</v>
       </c>
       <c r="AE155">
         <v>84</v>
       </c>
     </row>
     <row r="156" spans="1:47">
       <c r="A156" t="s">
         <v>359</v>
       </c>
       <c r="B156" t="s">
         <v>374</v>
       </c>
       <c r="C156" t="s">
         <v>375</v>
       </c>
       <c r="D156" t="s">
         <v>50</v>
       </c>
       <c r="E156">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F156">
         <v>408</v>
       </c>
       <c r="G156">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="AF156">
         <v>6</v>
       </c>
       <c r="AG156">
         <v>161</v>
       </c>
       <c r="AH156">
         <v>138</v>
       </c>
       <c r="AI156">
         <v>299</v>
       </c>
       <c r="AJ156">
         <v>7</v>
       </c>
       <c r="AK156">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="AL156">
         <v>146</v>
       </c>
       <c r="AM156">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="AN156">
         <v>7</v>
       </c>
       <c r="AO156">
         <v>182</v>
       </c>
       <c r="AP156">
         <v>124</v>
       </c>
       <c r="AQ156">
         <v>306</v>
       </c>
     </row>
     <row r="157" spans="1:47">
       <c r="A157" t="s">
         <v>359</v>
       </c>
       <c r="B157" t="s">
         <v>376</v>
       </c>
       <c r="C157" t="s">
         <v>377</v>
       </c>
       <c r="D157" t="s">
         <v>50</v>
       </c>
       <c r="E157">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="F157">
         <v>288</v>
       </c>
       <c r="G157">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="AF157">
         <v>8</v>
       </c>
       <c r="AG157">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="AH157">
         <v>89</v>
       </c>
       <c r="AI157">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="AJ157">
         <v>9</v>
       </c>
       <c r="AK157">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="AL157">
         <v>91</v>
       </c>
       <c r="AM157">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="AN157">
         <v>10</v>
       </c>
       <c r="AO157">
         <v>120</v>
       </c>
       <c r="AP157">
         <v>108</v>
       </c>
       <c r="AQ157">
         <v>228</v>
       </c>
     </row>
     <row r="158" spans="1:47">
       <c r="A158" t="s">
         <v>359</v>
       </c>
       <c r="B158" t="s">
         <v>378</v>
       </c>
       <c r="C158" t="s">
         <v>379</v>
       </c>
       <c r="D158" t="s">
@@ -15711,78 +15711,78 @@
       </c>
       <c r="AP158">
         <v>2</v>
       </c>
       <c r="AQ158">
         <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:47">
       <c r="A159" t="s">
         <v>380</v>
       </c>
       <c r="B159" t="s">
         <v>381</v>
       </c>
       <c r="C159" t="s">
         <v>382</v>
       </c>
       <c r="D159" t="s">
         <v>53</v>
       </c>
       <c r="E159">
         <v>384</v>
       </c>
       <c r="F159">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="G159">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="H159">
         <v>5</v>
       </c>
       <c r="I159">
         <v>57</v>
       </c>
       <c r="J159">
         <v>55</v>
       </c>
       <c r="K159">
         <v>112</v>
       </c>
       <c r="L159">
         <v>5</v>
       </c>
       <c r="M159">
         <v>63</v>
       </c>
       <c r="N159">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O159">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="P159">
         <v>5</v>
       </c>
       <c r="Q159">
         <v>63</v>
       </c>
       <c r="R159">
         <v>68</v>
       </c>
       <c r="S159">
         <v>131</v>
       </c>
       <c r="T159">
         <v>5</v>
       </c>
       <c r="U159">
         <v>69</v>
       </c>
       <c r="V159">
         <v>60</v>
       </c>
       <c r="W159">
         <v>129</v>
       </c>
@@ -15818,66 +15818,66 @@
       </c>
       <c r="AT159">
         <v>4</v>
       </c>
       <c r="AU159">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:47">
       <c r="A160" t="s">
         <v>380</v>
       </c>
       <c r="B160" t="s">
         <v>383</v>
       </c>
       <c r="C160" t="s">
         <v>384</v>
       </c>
       <c r="D160" t="s">
         <v>53</v>
       </c>
       <c r="E160">
         <v>197</v>
       </c>
       <c r="F160">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G160">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="H160">
         <v>2</v>
       </c>
       <c r="I160">
         <v>26</v>
       </c>
       <c r="J160">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K160">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="L160">
         <v>3</v>
       </c>
       <c r="M160">
         <v>37</v>
       </c>
       <c r="N160">
         <v>36</v>
       </c>
       <c r="O160">
         <v>73</v>
       </c>
       <c r="P160">
         <v>3</v>
       </c>
       <c r="Q160">
         <v>41</v>
       </c>
       <c r="R160">
         <v>30</v>
       </c>
       <c r="S160">
         <v>71</v>
       </c>
@@ -16100,57 +16100,57 @@
       </c>
       <c r="AC162">
         <v>3</v>
       </c>
       <c r="AD162">
         <v>2</v>
       </c>
       <c r="AE162">
         <v>5</v>
       </c>
     </row>
     <row r="163" spans="1:47">
       <c r="A163" t="s">
         <v>380</v>
       </c>
       <c r="B163" t="s">
         <v>389</v>
       </c>
       <c r="C163" t="s">
         <v>390</v>
       </c>
       <c r="D163" t="s">
         <v>53</v>
       </c>
       <c r="E163">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="F163">
         <v>185</v>
       </c>
       <c r="G163">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="H163">
         <v>3</v>
       </c>
       <c r="I163">
         <v>27</v>
       </c>
       <c r="J163">
         <v>30</v>
       </c>
       <c r="K163">
         <v>57</v>
       </c>
       <c r="L163">
         <v>3</v>
       </c>
       <c r="M163">
         <v>57</v>
       </c>
       <c r="N163">
         <v>24</v>
       </c>
       <c r="O163">
         <v>81</v>
       </c>
@@ -16160,199 +16160,199 @@
       <c r="Q163">
         <v>33</v>
       </c>
       <c r="R163">
         <v>36</v>
       </c>
       <c r="S163">
         <v>69</v>
       </c>
       <c r="T163">
         <v>3</v>
       </c>
       <c r="U163">
         <v>37</v>
       </c>
       <c r="V163">
         <v>27</v>
       </c>
       <c r="W163">
         <v>64</v>
       </c>
       <c r="X163">
         <v>3</v>
       </c>
       <c r="Y163">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="Z163">
         <v>31</v>
       </c>
       <c r="AA163">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="AB163">
         <v>3</v>
       </c>
       <c r="AC163">
         <v>36</v>
       </c>
       <c r="AD163">
         <v>37</v>
       </c>
       <c r="AE163">
         <v>73</v>
       </c>
     </row>
     <row r="164" spans="1:47">
       <c r="A164" t="s">
         <v>380</v>
       </c>
       <c r="B164" t="s">
         <v>391</v>
       </c>
       <c r="C164" t="s">
         <v>392</v>
       </c>
       <c r="D164" t="s">
         <v>50</v>
       </c>
       <c r="E164">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F164">
         <v>371</v>
       </c>
       <c r="G164">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="AF164">
         <v>9</v>
       </c>
       <c r="AG164">
         <v>162</v>
       </c>
       <c r="AH164">
         <v>108</v>
       </c>
       <c r="AI164">
         <v>270</v>
       </c>
       <c r="AJ164">
         <v>9</v>
       </c>
       <c r="AK164">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AL164">
         <v>138</v>
       </c>
       <c r="AM164">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="AN164">
         <v>9</v>
       </c>
       <c r="AO164">
         <v>131</v>
       </c>
       <c r="AP164">
         <v>124</v>
       </c>
       <c r="AQ164">
         <v>255</v>
       </c>
       <c r="AR164">
         <v>1</v>
       </c>
       <c r="AS164">
         <v>5</v>
       </c>
       <c r="AT164">
         <v>1</v>
       </c>
       <c r="AU164">
         <v>6</v>
       </c>
     </row>
     <row r="165" spans="1:47">
       <c r="A165" t="s">
         <v>393</v>
       </c>
       <c r="B165" t="s">
         <v>394</v>
       </c>
       <c r="C165" t="s">
         <v>395</v>
       </c>
       <c r="D165" t="s">
         <v>53</v>
       </c>
       <c r="E165">
         <v>279</v>
       </c>
       <c r="F165">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G165">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="H165">
         <v>3</v>
       </c>
       <c r="I165">
         <v>38</v>
       </c>
       <c r="J165">
         <v>34</v>
       </c>
       <c r="K165">
         <v>72</v>
       </c>
       <c r="L165">
         <v>4</v>
       </c>
       <c r="M165">
         <v>50</v>
       </c>
       <c r="N165">
         <v>39</v>
       </c>
       <c r="O165">
         <v>89</v>
       </c>
       <c r="P165">
         <v>4</v>
       </c>
       <c r="Q165">
         <v>51</v>
       </c>
       <c r="R165">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="S165">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="T165">
         <v>3</v>
       </c>
       <c r="U165">
         <v>39</v>
       </c>
       <c r="V165">
         <v>41</v>
       </c>
       <c r="W165">
         <v>80</v>
       </c>
       <c r="X165">
         <v>4</v>
       </c>
       <c r="Y165">
         <v>55</v>
       </c>
       <c r="Z165">
         <v>44</v>
       </c>
       <c r="AA165">
         <v>99</v>
       </c>
@@ -16361,81 +16361,81 @@
       </c>
       <c r="AC165">
         <v>46</v>
       </c>
       <c r="AD165">
         <v>49</v>
       </c>
       <c r="AE165">
         <v>95</v>
       </c>
     </row>
     <row r="166" spans="1:47">
       <c r="A166" t="s">
         <v>393</v>
       </c>
       <c r="B166" t="s">
         <v>396</v>
       </c>
       <c r="C166" t="s">
         <v>397</v>
       </c>
       <c r="D166" t="s">
         <v>53</v>
       </c>
       <c r="E166">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F166">
         <v>72</v>
       </c>
       <c r="G166">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="H166">
         <v>1</v>
       </c>
       <c r="I166">
         <v>10</v>
       </c>
       <c r="J166">
         <v>8</v>
       </c>
       <c r="K166">
         <v>18</v>
       </c>
       <c r="L166">
         <v>2</v>
       </c>
       <c r="M166">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="N166">
         <v>10</v>
       </c>
       <c r="O166">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
       <c r="Q166">
         <v>10</v>
       </c>
       <c r="R166">
         <v>11</v>
       </c>
       <c r="S166">
         <v>21</v>
       </c>
       <c r="T166">
         <v>1</v>
       </c>
       <c r="U166">
         <v>14</v>
       </c>
       <c r="V166">
         <v>8</v>
       </c>
       <c r="W166">
         <v>22</v>
       </c>
@@ -16812,93 +16812,93 @@
       </c>
       <c r="AC170">
         <v>18</v>
       </c>
       <c r="AD170">
         <v>18</v>
       </c>
       <c r="AE170">
         <v>36</v>
       </c>
     </row>
     <row r="171" spans="1:47">
       <c r="A171" t="s">
         <v>404</v>
       </c>
       <c r="B171" t="s">
         <v>407</v>
       </c>
       <c r="C171" t="s">
         <v>408</v>
       </c>
       <c r="D171" t="s">
         <v>53</v>
       </c>
       <c r="E171">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F171">
         <v>295</v>
       </c>
       <c r="G171">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="H171">
         <v>3</v>
       </c>
       <c r="I171">
         <v>43</v>
       </c>
       <c r="J171">
         <v>34</v>
       </c>
       <c r="K171">
         <v>77</v>
       </c>
       <c r="L171">
         <v>3</v>
       </c>
       <c r="M171">
         <v>44</v>
       </c>
       <c r="N171">
         <v>34</v>
       </c>
       <c r="O171">
         <v>78</v>
       </c>
       <c r="P171">
         <v>4</v>
       </c>
       <c r="Q171">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="R171">
         <v>56</v>
       </c>
       <c r="S171">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="T171">
         <v>4</v>
       </c>
       <c r="U171">
         <v>43</v>
       </c>
       <c r="V171">
         <v>53</v>
       </c>
       <c r="W171">
         <v>96</v>
       </c>
       <c r="X171">
         <v>5</v>
       </c>
       <c r="Y171">
         <v>56</v>
       </c>
       <c r="Z171">
         <v>53</v>
       </c>
       <c r="AA171">
         <v>109</v>
       </c>
@@ -17619,129 +17619,129 @@
       </c>
       <c r="AC179">
         <v>6</v>
       </c>
       <c r="AD179">
         <v>4</v>
       </c>
       <c r="AE179">
         <v>10</v>
       </c>
     </row>
     <row r="180" spans="1:47">
       <c r="A180" t="s">
         <v>419</v>
       </c>
       <c r="B180" t="s">
         <v>426</v>
       </c>
       <c r="C180" t="s">
         <v>427</v>
       </c>
       <c r="D180" t="s">
         <v>53</v>
       </c>
       <c r="E180">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F180">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G180">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="H180">
         <v>1</v>
       </c>
       <c r="I180">
         <v>2</v>
       </c>
       <c r="J180">
         <v>0</v>
       </c>
       <c r="K180">
         <v>2</v>
       </c>
       <c r="L180">
         <v>1</v>
       </c>
       <c r="M180">
         <v>5</v>
       </c>
       <c r="N180">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O180">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
       <c r="Q180">
         <v>2</v>
       </c>
       <c r="R180">
         <v>6</v>
       </c>
       <c r="S180">
         <v>8</v>
       </c>
       <c r="T180">
         <v>1</v>
       </c>
       <c r="U180">
         <v>1</v>
       </c>
       <c r="V180">
         <v>1</v>
       </c>
       <c r="W180">
         <v>2</v>
       </c>
       <c r="X180">
         <v>1</v>
       </c>
       <c r="Y180">
         <v>2</v>
       </c>
       <c r="Z180">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="AA180">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="AB180">
         <v>1</v>
       </c>
       <c r="AC180">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AD180">
         <v>6</v>
       </c>
       <c r="AE180">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="181" spans="1:47">
       <c r="A181" t="s">
         <v>419</v>
       </c>
       <c r="B181" t="s">
         <v>428</v>
       </c>
       <c r="C181" t="s">
         <v>429</v>
       </c>
       <c r="D181" t="s">
         <v>53</v>
       </c>
       <c r="E181">
         <v>33</v>
       </c>
       <c r="F181">
         <v>18</v>
       </c>
       <c r="G181">
         <v>51</v>
       </c>
       <c r="H181">
@@ -18687,81 +18687,81 @@
       </c>
       <c r="AC191">
         <v>2</v>
       </c>
       <c r="AD191">
         <v>7</v>
       </c>
       <c r="AE191">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:47">
       <c r="A192" t="s">
         <v>442</v>
       </c>
       <c r="B192" t="s">
         <v>451</v>
       </c>
       <c r="C192" t="s">
         <v>452</v>
       </c>
       <c r="D192" t="s">
         <v>50</v>
       </c>
       <c r="E192">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="F192">
         <v>294</v>
       </c>
       <c r="G192">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="AF192">
         <v>7</v>
       </c>
       <c r="AG192">
         <v>103</v>
       </c>
       <c r="AH192">
         <v>90</v>
       </c>
       <c r="AI192">
         <v>193</v>
       </c>
       <c r="AJ192">
         <v>7</v>
       </c>
       <c r="AK192">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AL192">
         <v>103</v>
       </c>
       <c r="AM192">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="AN192">
         <v>8</v>
       </c>
       <c r="AO192">
         <v>130</v>
       </c>
       <c r="AP192">
         <v>101</v>
       </c>
       <c r="AQ192">
         <v>231</v>
       </c>
     </row>
     <row r="193" spans="1:47">
       <c r="A193" t="s">
         <v>453</v>
       </c>
       <c r="B193" t="s">
         <v>454</v>
       </c>
       <c r="C193" t="s">
         <v>455</v>
       </c>
       <c r="D193" t="s">
@@ -18948,93 +18948,93 @@
       </c>
       <c r="AC194">
         <v>10</v>
       </c>
       <c r="AD194">
         <v>9</v>
       </c>
       <c r="AE194">
         <v>19</v>
       </c>
     </row>
     <row r="195" spans="1:47">
       <c r="A195" t="s">
         <v>453</v>
       </c>
       <c r="B195" t="s">
         <v>458</v>
       </c>
       <c r="C195" t="s">
         <v>459</v>
       </c>
       <c r="D195" t="s">
         <v>53</v>
       </c>
       <c r="E195">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F195">
         <v>249</v>
       </c>
       <c r="G195">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="H195">
         <v>3</v>
       </c>
       <c r="I195">
         <v>29</v>
       </c>
       <c r="J195">
         <v>34</v>
       </c>
       <c r="K195">
         <v>63</v>
       </c>
       <c r="L195">
         <v>3</v>
       </c>
       <c r="M195">
         <v>38</v>
       </c>
       <c r="N195">
         <v>38</v>
       </c>
       <c r="O195">
         <v>76</v>
       </c>
       <c r="P195">
         <v>3</v>
       </c>
       <c r="Q195">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="R195">
         <v>38</v>
       </c>
       <c r="S195">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="T195">
         <v>4</v>
       </c>
       <c r="U195">
         <v>53</v>
       </c>
       <c r="V195">
         <v>42</v>
       </c>
       <c r="W195">
         <v>95</v>
       </c>
       <c r="X195">
         <v>4</v>
       </c>
       <c r="Y195">
         <v>64</v>
       </c>
       <c r="Z195">
         <v>44</v>
       </c>
       <c r="AA195">
         <v>108</v>
       </c>
@@ -19245,93 +19245,93 @@
       </c>
       <c r="AC197">
         <v>8</v>
       </c>
       <c r="AD197">
         <v>8</v>
       </c>
       <c r="AE197">
         <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:47">
       <c r="A198" t="s">
         <v>453</v>
       </c>
       <c r="B198" t="s">
         <v>464</v>
       </c>
       <c r="C198" t="s">
         <v>465</v>
       </c>
       <c r="D198" t="s">
         <v>53</v>
       </c>
       <c r="E198">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F198">
         <v>47</v>
       </c>
       <c r="G198">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H198">
         <v>1</v>
       </c>
       <c r="I198">
         <v>15</v>
       </c>
       <c r="J198">
         <v>6</v>
       </c>
       <c r="K198">
         <v>21</v>
       </c>
       <c r="L198">
         <v>1</v>
       </c>
       <c r="M198">
         <v>6</v>
       </c>
       <c r="N198">
         <v>6</v>
       </c>
       <c r="O198">
         <v>12</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
       <c r="Q198">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="R198">
         <v>8</v>
       </c>
       <c r="S198">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="T198">
         <v>1</v>
       </c>
       <c r="U198">
         <v>9</v>
       </c>
       <c r="V198">
         <v>5</v>
       </c>
       <c r="W198">
         <v>14</v>
       </c>
       <c r="X198">
         <v>1</v>
       </c>
       <c r="Y198">
         <v>12</v>
       </c>
       <c r="Z198">
         <v>11</v>
       </c>
       <c r="AA198">
         <v>23</v>
       </c>
@@ -21206,90 +21206,90 @@
       </c>
       <c r="AD219">
         <v>6</v>
       </c>
       <c r="AE219">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:47">
       <c r="A220" t="s">
         <v>491</v>
       </c>
       <c r="B220" t="s">
         <v>510</v>
       </c>
       <c r="C220" t="s">
         <v>511</v>
       </c>
       <c r="D220" t="s">
         <v>53</v>
       </c>
       <c r="E220">
         <v>53</v>
       </c>
       <c r="F220">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G220">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H220">
         <v>1</v>
       </c>
       <c r="I220">
         <v>9</v>
       </c>
       <c r="J220">
         <v>8</v>
       </c>
       <c r="K220">
         <v>17</v>
       </c>
       <c r="L220">
         <v>1</v>
       </c>
       <c r="M220">
         <v>10</v>
       </c>
       <c r="N220">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="O220">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
       <c r="Q220">
         <v>7</v>
       </c>
       <c r="R220">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="S220">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="T220">
         <v>1</v>
       </c>
       <c r="U220">
         <v>13</v>
       </c>
       <c r="V220">
         <v>6</v>
       </c>
       <c r="W220">
         <v>19</v>
       </c>
       <c r="X220">
         <v>1</v>
       </c>
       <c r="Y220">
         <v>5</v>
       </c>
       <c r="Z220">
         <v>4</v>
       </c>
       <c r="AA220">
         <v>9</v>
       </c>