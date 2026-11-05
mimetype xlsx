--- v7 (2026-10-16)
+++ v8 (2026-11-05)
@@ -2101,93 +2101,93 @@
       </c>
       <c r="AS1" t="s">
         <v>44</v>
       </c>
       <c r="AT1" t="s">
         <v>45</v>
       </c>
       <c r="AU1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="2" spans="1:47">
       <c r="A2" t="s">
         <v>47</v>
       </c>
       <c r="B2" t="s">
         <v>48</v>
       </c>
       <c r="C2" t="s">
         <v>49</v>
       </c>
       <c r="D2" t="s">
         <v>50</v>
       </c>
       <c r="E2">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="F2">
         <v>576</v>
       </c>
       <c r="G2">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="AF2">
         <v>12</v>
       </c>
       <c r="AG2">
         <v>164</v>
       </c>
       <c r="AH2">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="AI2">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="AJ2">
         <v>14</v>
       </c>
       <c r="AK2">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="AL2">
         <v>193</v>
       </c>
       <c r="AM2">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="AN2">
         <v>15</v>
       </c>
       <c r="AO2">
         <v>196</v>
       </c>
       <c r="AP2">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="AQ2">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="3" spans="1:47">
       <c r="A3" t="s">
         <v>47</v>
       </c>
       <c r="B3" t="s">
         <v>51</v>
       </c>
       <c r="C3" t="s">
         <v>52</v>
       </c>
       <c r="D3" t="s">
         <v>53</v>
       </c>
       <c r="E3">
         <v>705</v>
       </c>
       <c r="F3">
         <v>627</v>
       </c>
       <c r="G3">
         <v>1332</v>
       </c>
       <c r="H3">
@@ -2849,57 +2849,57 @@
       </c>
       <c r="AS9">
         <v>2</v>
       </c>
       <c r="AT9">
         <v>2</v>
       </c>
       <c r="AU9">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:47">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>66</v>
       </c>
       <c r="C10" t="s">
         <v>67</v>
       </c>
       <c r="D10" t="s">
         <v>53</v>
       </c>
       <c r="E10">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F10">
         <v>29</v>
       </c>
       <c r="G10">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10">
         <v>7</v>
       </c>
       <c r="J10">
         <v>4</v>
       </c>
       <c r="K10">
         <v>11</v>
       </c>
       <c r="L10">
         <v>1</v>
       </c>
       <c r="M10">
         <v>2</v>
       </c>
       <c r="N10">
         <v>4</v>
       </c>
       <c r="O10">
         <v>6</v>
       </c>
@@ -2933,57 +2933,57 @@
       <c r="Y10">
         <v>6</v>
       </c>
       <c r="Z10">
         <v>5</v>
       </c>
       <c r="AA10">
         <v>11</v>
       </c>
       <c r="AB10">
         <v>1</v>
       </c>
       <c r="AC10">
         <v>7</v>
       </c>
       <c r="AD10">
         <v>5</v>
       </c>
       <c r="AE10">
         <v>12</v>
       </c>
       <c r="AR10">
         <v>1</v>
       </c>
       <c r="AS10">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="AT10">
         <v>4</v>
       </c>
       <c r="AU10">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:47">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>68</v>
       </c>
       <c r="C11" t="s">
         <v>69</v>
       </c>
       <c r="D11" t="s">
         <v>53</v>
       </c>
       <c r="E11">
         <v>156</v>
       </c>
       <c r="F11">
         <v>154</v>
       </c>
       <c r="G11">
         <v>310</v>
       </c>
       <c r="H11">
@@ -3553,90 +3553,90 @@
       </c>
       <c r="AT16">
         <v>1</v>
       </c>
       <c r="AU16">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:47">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17" t="s">
         <v>80</v>
       </c>
       <c r="C17" t="s">
         <v>81</v>
       </c>
       <c r="D17" t="s">
         <v>53</v>
       </c>
       <c r="E17">
         <v>336</v>
       </c>
       <c r="F17">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="G17">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="H17">
         <v>4</v>
       </c>
       <c r="I17">
         <v>60</v>
       </c>
       <c r="J17">
         <v>49</v>
       </c>
       <c r="K17">
         <v>109</v>
       </c>
       <c r="L17">
         <v>4</v>
       </c>
       <c r="M17">
         <v>49</v>
       </c>
       <c r="N17">
         <v>55</v>
       </c>
       <c r="O17">
         <v>104</v>
       </c>
       <c r="P17">
         <v>4</v>
       </c>
       <c r="Q17">
         <v>45</v>
       </c>
       <c r="R17">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="S17">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="T17">
         <v>4</v>
       </c>
       <c r="U17">
         <v>65</v>
       </c>
       <c r="V17">
         <v>47</v>
       </c>
       <c r="W17">
         <v>112</v>
       </c>
       <c r="X17">
         <v>4</v>
       </c>
       <c r="Y17">
         <v>46</v>
       </c>
       <c r="Z17">
         <v>64</v>
       </c>
       <c r="AA17">
         <v>110</v>
       </c>
@@ -3752,270 +3752,270 @@
       </c>
       <c r="AS18">
         <v>13</v>
       </c>
       <c r="AT18">
         <v>6</v>
       </c>
       <c r="AU18">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:47">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19" t="s">
         <v>84</v>
       </c>
       <c r="C19" t="s">
         <v>85</v>
       </c>
       <c r="D19" t="s">
         <v>50</v>
       </c>
       <c r="E19">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="F19">
         <v>468</v>
       </c>
       <c r="G19">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="AF19">
         <v>12</v>
       </c>
       <c r="AG19">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AH19">
         <v>152</v>
       </c>
       <c r="AI19">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="AJ19">
         <v>13</v>
       </c>
       <c r="AK19">
         <v>152</v>
       </c>
       <c r="AL19">
         <v>154</v>
       </c>
       <c r="AM19">
         <v>306</v>
       </c>
       <c r="AN19">
         <v>12</v>
       </c>
       <c r="AO19">
         <v>136</v>
       </c>
       <c r="AP19">
         <v>162</v>
       </c>
       <c r="AQ19">
         <v>298</v>
       </c>
     </row>
     <row r="20" spans="1:47">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20" t="s">
         <v>86</v>
       </c>
       <c r="C20" t="s">
         <v>87</v>
       </c>
       <c r="D20" t="s">
         <v>50</v>
       </c>
       <c r="E20">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="F20">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="G20">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="AF20">
         <v>6</v>
       </c>
       <c r="AG20">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="AH20">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="AI20">
         <v>142</v>
       </c>
       <c r="AJ20">
         <v>7</v>
       </c>
       <c r="AK20">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AL20">
         <v>87</v>
       </c>
       <c r="AM20">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="AN20">
         <v>6</v>
       </c>
       <c r="AO20">
         <v>79</v>
       </c>
       <c r="AP20">
         <v>77</v>
       </c>
       <c r="AQ20">
         <v>156</v>
       </c>
     </row>
     <row r="21" spans="1:47">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21" t="s">
         <v>88</v>
       </c>
       <c r="C21" t="s">
         <v>89</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="F21">
         <v>757</v>
       </c>
       <c r="G21">
-        <v>1553</v>
+        <v>1552</v>
       </c>
       <c r="AF21">
         <v>18</v>
       </c>
       <c r="AG21">
         <v>265</v>
       </c>
       <c r="AH21">
         <v>251</v>
       </c>
       <c r="AI21">
         <v>516</v>
       </c>
       <c r="AJ21">
         <v>18</v>
       </c>
       <c r="AK21">
         <v>281</v>
       </c>
       <c r="AL21">
         <v>240</v>
       </c>
       <c r="AM21">
         <v>521</v>
       </c>
       <c r="AN21">
         <v>18</v>
       </c>
       <c r="AO21">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="AP21">
         <v>266</v>
       </c>
       <c r="AQ21">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="22" spans="1:47">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>90</v>
       </c>
       <c r="C22" t="s">
         <v>91</v>
       </c>
       <c r="D22" t="s">
         <v>50</v>
       </c>
       <c r="E22">
-        <v>963</v>
+        <v>961</v>
       </c>
       <c r="F22">
         <v>816</v>
       </c>
       <c r="G22">
-        <v>1779</v>
+        <v>1777</v>
       </c>
       <c r="AF22">
         <v>20</v>
       </c>
       <c r="AG22">
         <v>289</v>
       </c>
       <c r="AH22">
         <v>266</v>
       </c>
       <c r="AI22">
         <v>555</v>
       </c>
       <c r="AJ22">
         <v>20</v>
       </c>
       <c r="AK22">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="AL22">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="AM22">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="AN22">
         <v>24</v>
       </c>
       <c r="AO22">
         <v>359</v>
       </c>
       <c r="AP22">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="AQ22">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="23" spans="1:47">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23" t="s">
         <v>92</v>
       </c>
       <c r="C23" t="s">
         <v>93</v>
       </c>
       <c r="D23" t="s">
         <v>50</v>
       </c>
       <c r="E23">
         <v>194</v>
       </c>
       <c r="F23">
         <v>174</v>
       </c>
       <c r="G23">
         <v>368</v>
       </c>
       <c r="AF23">
@@ -4047,69 +4047,69 @@
       </c>
       <c r="AO23">
         <v>73</v>
       </c>
       <c r="AP23">
         <v>59</v>
       </c>
       <c r="AQ23">
         <v>132</v>
       </c>
     </row>
     <row r="24" spans="1:47">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24" t="s">
         <v>94</v>
       </c>
       <c r="C24" t="s">
         <v>95</v>
       </c>
       <c r="D24" t="s">
         <v>50</v>
       </c>
       <c r="E24">
-        <v>1057</v>
+        <v>1056</v>
       </c>
       <c r="F24">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="G24">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="AF24">
         <v>13</v>
       </c>
       <c r="AG24">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="AH24">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="AI24">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="AJ24">
         <v>13</v>
       </c>
       <c r="AK24">
         <v>355</v>
       </c>
       <c r="AL24">
         <v>281</v>
       </c>
       <c r="AM24">
         <v>636</v>
       </c>
       <c r="AN24">
         <v>13</v>
       </c>
       <c r="AO24">
         <v>343</v>
       </c>
       <c r="AP24">
         <v>288</v>
       </c>
       <c r="AQ24">
         <v>631</v>
       </c>
@@ -4165,69 +4165,69 @@
       </c>
       <c r="AO25">
         <v>9</v>
       </c>
       <c r="AP25">
         <v>3</v>
       </c>
       <c r="AQ25">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:47">
       <c r="A26" t="s">
         <v>47</v>
       </c>
       <c r="B26" t="s">
         <v>98</v>
       </c>
       <c r="C26" t="s">
         <v>99</v>
       </c>
       <c r="D26" t="s">
         <v>50</v>
       </c>
       <c r="E26">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="F26">
         <v>171</v>
       </c>
       <c r="G26">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="AF26">
         <v>7</v>
       </c>
       <c r="AG26">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AH26">
         <v>67</v>
       </c>
       <c r="AI26">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="AJ26">
         <v>7</v>
       </c>
       <c r="AK26">
         <v>61</v>
       </c>
       <c r="AL26">
         <v>49</v>
       </c>
       <c r="AM26">
         <v>110</v>
       </c>
       <c r="AN26">
         <v>7</v>
       </c>
       <c r="AO26">
         <v>51</v>
       </c>
       <c r="AP26">
         <v>55</v>
       </c>
       <c r="AQ26">
         <v>106</v>
       </c>
@@ -4791,105 +4791,105 @@
       </c>
       <c r="AC35">
         <v>5</v>
       </c>
       <c r="AD35">
         <v>6</v>
       </c>
       <c r="AE35">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:47">
       <c r="A36" t="s">
         <v>110</v>
       </c>
       <c r="B36" t="s">
         <v>119</v>
       </c>
       <c r="C36" t="s">
         <v>120</v>
       </c>
       <c r="D36" t="s">
         <v>53</v>
       </c>
       <c r="E36">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F36">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G36">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="H36">
         <v>1</v>
       </c>
       <c r="I36">
         <v>9</v>
       </c>
       <c r="J36">
         <v>9</v>
       </c>
       <c r="K36">
         <v>18</v>
       </c>
       <c r="L36">
         <v>1</v>
       </c>
       <c r="M36">
         <v>9</v>
       </c>
       <c r="N36">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O36">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
       <c r="Q36">
         <v>13</v>
       </c>
       <c r="R36">
         <v>8</v>
       </c>
       <c r="S36">
         <v>21</v>
       </c>
       <c r="T36">
         <v>1</v>
       </c>
       <c r="U36">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="V36">
         <v>9</v>
       </c>
       <c r="W36">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="X36">
         <v>1</v>
       </c>
       <c r="Y36">
         <v>11</v>
       </c>
       <c r="Z36">
         <v>11</v>
       </c>
       <c r="AA36">
         <v>22</v>
       </c>
       <c r="AB36">
         <v>1</v>
       </c>
       <c r="AC36">
         <v>14</v>
       </c>
       <c r="AD36">
         <v>8</v>
       </c>
       <c r="AE36">
         <v>22</v>
       </c>
@@ -4981,116 +4981,116 @@
       </c>
       <c r="AC37">
         <v>6</v>
       </c>
       <c r="AD37">
         <v>7</v>
       </c>
       <c r="AE37">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:47">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" t="s">
         <v>123</v>
       </c>
       <c r="C38" t="s">
         <v>124</v>
       </c>
       <c r="D38" t="s">
         <v>50</v>
       </c>
       <c r="E38">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F38">
         <v>101</v>
       </c>
       <c r="G38">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="AF38">
         <v>3</v>
       </c>
       <c r="AG38">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AH38">
         <v>32</v>
       </c>
       <c r="AI38">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="AJ38">
         <v>3</v>
       </c>
       <c r="AK38">
         <v>36</v>
       </c>
       <c r="AL38">
         <v>33</v>
       </c>
       <c r="AM38">
         <v>69</v>
       </c>
       <c r="AN38">
         <v>3</v>
       </c>
       <c r="AO38">
         <v>32</v>
       </c>
       <c r="AP38">
         <v>36</v>
       </c>
       <c r="AQ38">
         <v>68</v>
       </c>
     </row>
     <row r="39" spans="1:47">
       <c r="A39" t="s">
         <v>125</v>
       </c>
       <c r="B39" t="s">
         <v>126</v>
       </c>
       <c r="C39" t="s">
         <v>127</v>
       </c>
       <c r="D39" t="s">
         <v>53</v>
       </c>
       <c r="E39">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F39">
         <v>511</v>
       </c>
       <c r="G39">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="H39">
         <v>6</v>
       </c>
       <c r="I39">
         <v>80</v>
       </c>
       <c r="J39">
         <v>69</v>
       </c>
       <c r="K39">
         <v>149</v>
       </c>
       <c r="L39">
         <v>6</v>
       </c>
       <c r="M39">
         <v>93</v>
       </c>
       <c r="N39">
         <v>76</v>
       </c>
       <c r="O39">
         <v>169</v>
       </c>
@@ -5100,57 +5100,57 @@
       <c r="Q39">
         <v>99</v>
       </c>
       <c r="R39">
         <v>90</v>
       </c>
       <c r="S39">
         <v>189</v>
       </c>
       <c r="T39">
         <v>7</v>
       </c>
       <c r="U39">
         <v>94</v>
       </c>
       <c r="V39">
         <v>84</v>
       </c>
       <c r="W39">
         <v>178</v>
       </c>
       <c r="X39">
         <v>6</v>
       </c>
       <c r="Y39">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="Z39">
         <v>77</v>
       </c>
       <c r="AA39">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="AB39">
         <v>8</v>
       </c>
       <c r="AC39">
         <v>94</v>
       </c>
       <c r="AD39">
         <v>114</v>
       </c>
       <c r="AE39">
         <v>208</v>
       </c>
       <c r="AR39">
         <v>2</v>
       </c>
       <c r="AS39">
         <v>9</v>
       </c>
       <c r="AT39">
         <v>1</v>
       </c>
       <c r="AU39">
         <v>10</v>
       </c>
@@ -5337,57 +5337,57 @@
       </c>
       <c r="AC41">
         <v>8</v>
       </c>
       <c r="AD41">
         <v>14</v>
       </c>
       <c r="AE41">
         <v>22</v>
       </c>
     </row>
     <row r="42" spans="1:47">
       <c r="A42" t="s">
         <v>125</v>
       </c>
       <c r="B42" t="s">
         <v>132</v>
       </c>
       <c r="C42" t="s">
         <v>133</v>
       </c>
       <c r="D42" t="s">
         <v>53</v>
       </c>
       <c r="E42">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F42">
         <v>20</v>
       </c>
       <c r="G42">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="H42">
         <v>1</v>
       </c>
       <c r="I42">
         <v>3</v>
       </c>
       <c r="J42">
         <v>3</v>
       </c>
       <c r="K42">
         <v>6</v>
       </c>
       <c r="L42">
         <v>1</v>
       </c>
       <c r="M42">
         <v>6</v>
       </c>
       <c r="N42">
         <v>4</v>
       </c>
       <c r="O42">
         <v>10</v>
       </c>
@@ -5397,57 +5397,57 @@
       <c r="Q42">
         <v>5</v>
       </c>
       <c r="R42">
         <v>2</v>
       </c>
       <c r="S42">
         <v>7</v>
       </c>
       <c r="T42">
         <v>1</v>
       </c>
       <c r="U42">
         <v>4</v>
       </c>
       <c r="V42">
         <v>6</v>
       </c>
       <c r="W42">
         <v>10</v>
       </c>
       <c r="X42">
         <v>1</v>
       </c>
       <c r="Y42">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="Z42">
         <v>3</v>
       </c>
       <c r="AA42">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="AB42">
         <v>1</v>
       </c>
       <c r="AC42">
         <v>6</v>
       </c>
       <c r="AD42">
         <v>2</v>
       </c>
       <c r="AE42">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:47">
       <c r="A43" t="s">
         <v>125</v>
       </c>
       <c r="B43" t="s">
         <v>134</v>
       </c>
       <c r="C43" t="s">
         <v>135</v>
       </c>
       <c r="D43" t="s">
@@ -5622,93 +5622,93 @@
       </c>
       <c r="AC44">
         <v>14</v>
       </c>
       <c r="AD44">
         <v>8</v>
       </c>
       <c r="AE44">
         <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:47">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" t="s">
         <v>138</v>
       </c>
       <c r="C45" t="s">
         <v>139</v>
       </c>
       <c r="D45" t="s">
         <v>50</v>
       </c>
       <c r="E45">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="F45">
         <v>276</v>
       </c>
       <c r="G45">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="AF45">
         <v>8</v>
       </c>
       <c r="AG45">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="AH45">
         <v>81</v>
       </c>
       <c r="AI45">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="AJ45">
         <v>9</v>
       </c>
       <c r="AK45">
         <v>102</v>
       </c>
       <c r="AL45">
         <v>93</v>
       </c>
       <c r="AM45">
         <v>195</v>
       </c>
       <c r="AN45">
         <v>9</v>
       </c>
       <c r="AO45">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AP45">
         <v>102</v>
       </c>
       <c r="AQ45">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="46" spans="1:47">
       <c r="A46" t="s">
         <v>140</v>
       </c>
       <c r="B46" t="s">
         <v>141</v>
       </c>
       <c r="C46" t="s">
         <v>142</v>
       </c>
       <c r="D46" t="s">
         <v>53</v>
       </c>
       <c r="E46">
         <v>231</v>
       </c>
       <c r="F46">
         <v>223</v>
       </c>
       <c r="G46">
         <v>454</v>
       </c>
       <c r="H46">
@@ -6266,110 +6266,110 @@
       </c>
       <c r="AD51">
         <v>7</v>
       </c>
       <c r="AE51">
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:47">
       <c r="A52" t="s">
         <v>140</v>
       </c>
       <c r="B52" t="s">
         <v>153</v>
       </c>
       <c r="C52" t="s">
         <v>154</v>
       </c>
       <c r="D52" t="s">
         <v>50</v>
       </c>
       <c r="E52">
         <v>501</v>
       </c>
       <c r="F52">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="G52">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="AF52">
         <v>11</v>
       </c>
       <c r="AG52">
         <v>144</v>
       </c>
       <c r="AH52">
         <v>128</v>
       </c>
       <c r="AI52">
         <v>272</v>
       </c>
       <c r="AJ52">
         <v>13</v>
       </c>
       <c r="AK52">
         <v>198</v>
       </c>
       <c r="AL52">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="AM52">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="AN52">
         <v>13</v>
       </c>
       <c r="AO52">
         <v>159</v>
       </c>
       <c r="AP52">
         <v>161</v>
       </c>
       <c r="AQ52">
         <v>320</v>
       </c>
     </row>
     <row r="53" spans="1:47">
       <c r="A53" t="s">
         <v>155</v>
       </c>
       <c r="B53" t="s">
         <v>156</v>
       </c>
       <c r="C53" t="s">
         <v>157</v>
       </c>
       <c r="D53" t="s">
         <v>53</v>
       </c>
       <c r="E53">
+        <v>368</v>
+      </c>
+      <c r="F53">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="G53">
         <v>735</v>
       </c>
       <c r="H53">
         <v>3</v>
       </c>
       <c r="I53">
         <v>36</v>
       </c>
       <c r="J53">
         <v>42</v>
       </c>
       <c r="K53">
         <v>78</v>
       </c>
       <c r="L53">
         <v>4</v>
       </c>
       <c r="M53">
         <v>49</v>
       </c>
       <c r="N53">
         <v>47</v>
       </c>
@@ -6382,54 +6382,54 @@
       <c r="Q53">
         <v>43</v>
       </c>
       <c r="R53">
         <v>60</v>
       </c>
       <c r="S53">
         <v>103</v>
       </c>
       <c r="T53">
         <v>6</v>
       </c>
       <c r="U53">
         <v>79</v>
       </c>
       <c r="V53">
         <v>71</v>
       </c>
       <c r="W53">
         <v>150</v>
       </c>
       <c r="X53">
         <v>6</v>
       </c>
       <c r="Y53">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="Z53">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="AA53">
         <v>152</v>
       </c>
       <c r="AB53">
         <v>5</v>
       </c>
       <c r="AC53">
         <v>78</v>
       </c>
       <c r="AD53">
         <v>61</v>
       </c>
       <c r="AE53">
         <v>139</v>
       </c>
       <c r="AR53">
         <v>2</v>
       </c>
       <c r="AS53">
         <v>12</v>
       </c>
       <c r="AT53">
         <v>5</v>
       </c>
@@ -7109,54 +7109,54 @@
       </c>
       <c r="AD60">
         <v>11</v>
       </c>
       <c r="AE60">
         <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:47">
       <c r="A61" t="s">
         <v>155</v>
       </c>
       <c r="B61" t="s">
         <v>172</v>
       </c>
       <c r="C61" t="s">
         <v>173</v>
       </c>
       <c r="D61" t="s">
         <v>53</v>
       </c>
       <c r="E61">
         <v>777</v>
       </c>
       <c r="F61">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="G61">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="H61">
         <v>9</v>
       </c>
       <c r="I61">
         <v>120</v>
       </c>
       <c r="J61">
         <v>126</v>
       </c>
       <c r="K61">
         <v>246</v>
       </c>
       <c r="L61">
         <v>9</v>
       </c>
       <c r="M61">
         <v>131</v>
       </c>
       <c r="N61">
         <v>103</v>
       </c>
       <c r="O61">
         <v>234</v>
       </c>
@@ -7169,101 +7169,101 @@
       <c r="R61">
         <v>96</v>
       </c>
       <c r="S61">
         <v>233</v>
       </c>
       <c r="T61">
         <v>10</v>
       </c>
       <c r="U61">
         <v>119</v>
       </c>
       <c r="V61">
         <v>145</v>
       </c>
       <c r="W61">
         <v>264</v>
       </c>
       <c r="X61">
         <v>10</v>
       </c>
       <c r="Y61">
         <v>133</v>
       </c>
       <c r="Z61">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AA61">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="AB61">
         <v>10</v>
       </c>
       <c r="AC61">
         <v>137</v>
       </c>
       <c r="AD61">
         <v>139</v>
       </c>
       <c r="AE61">
         <v>276</v>
       </c>
     </row>
     <row r="62" spans="1:47">
       <c r="A62" t="s">
         <v>155</v>
       </c>
       <c r="B62" t="s">
         <v>174</v>
       </c>
       <c r="C62" t="s">
         <v>175</v>
       </c>
       <c r="D62" t="s">
         <v>50</v>
       </c>
       <c r="E62">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F62">
         <v>331</v>
       </c>
       <c r="G62">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="AF62">
         <v>9</v>
       </c>
       <c r="AG62">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="AH62">
         <v>101</v>
       </c>
       <c r="AI62">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="AJ62">
         <v>9</v>
       </c>
       <c r="AK62">
         <v>115</v>
       </c>
       <c r="AL62">
         <v>112</v>
       </c>
       <c r="AM62">
         <v>227</v>
       </c>
       <c r="AN62">
         <v>9</v>
       </c>
       <c r="AO62">
         <v>114</v>
       </c>
       <c r="AP62">
         <v>118</v>
       </c>
       <c r="AQ62">
         <v>232</v>
       </c>
@@ -8079,140 +8079,140 @@
       </c>
       <c r="AC71">
         <v>7</v>
       </c>
       <c r="AD71">
         <v>8</v>
       </c>
       <c r="AE71">
         <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:47">
       <c r="A72" t="s">
         <v>180</v>
       </c>
       <c r="B72" t="s">
         <v>195</v>
       </c>
       <c r="C72" t="s">
         <v>196</v>
       </c>
       <c r="D72" t="s">
         <v>50</v>
       </c>
       <c r="E72">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="F72">
         <v>796</v>
       </c>
       <c r="G72">
-        <v>1619</v>
+        <v>1618</v>
       </c>
       <c r="AF72">
         <v>19</v>
       </c>
       <c r="AG72">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="AH72">
         <v>255</v>
       </c>
       <c r="AI72">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="AJ72">
         <v>21</v>
       </c>
       <c r="AK72">
         <v>293</v>
       </c>
       <c r="AL72">
         <v>254</v>
       </c>
       <c r="AM72">
         <v>547</v>
       </c>
       <c r="AN72">
         <v>21</v>
       </c>
       <c r="AO72">
         <v>279</v>
       </c>
       <c r="AP72">
         <v>287</v>
       </c>
       <c r="AQ72">
         <v>566</v>
       </c>
     </row>
     <row r="73" spans="1:47">
       <c r="A73" t="s">
         <v>180</v>
       </c>
       <c r="B73" t="s">
         <v>197</v>
       </c>
       <c r="C73" t="s">
         <v>198</v>
       </c>
       <c r="D73" t="s">
         <v>50</v>
       </c>
       <c r="E73">
         <v>413</v>
       </c>
       <c r="F73">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="G73">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="AF73">
         <v>11</v>
       </c>
       <c r="AG73">
         <v>129</v>
       </c>
       <c r="AH73">
         <v>127</v>
       </c>
       <c r="AI73">
         <v>256</v>
       </c>
       <c r="AJ73">
         <v>11</v>
       </c>
       <c r="AK73">
         <v>149</v>
       </c>
       <c r="AL73">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AM73">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="AN73">
         <v>11</v>
       </c>
       <c r="AO73">
         <v>135</v>
       </c>
       <c r="AP73">
         <v>133</v>
       </c>
       <c r="AQ73">
         <v>268</v>
       </c>
     </row>
     <row r="74" spans="1:47">
       <c r="A74" t="s">
         <v>199</v>
       </c>
       <c r="B74" t="s">
         <v>200</v>
       </c>
       <c r="C74" t="s">
         <v>201</v>
       </c>
       <c r="D74" t="s">
@@ -8387,69 +8387,69 @@
       </c>
       <c r="AC75">
         <v>6</v>
       </c>
       <c r="AD75">
         <v>5</v>
       </c>
       <c r="AE75">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:47">
       <c r="A76" t="s">
         <v>199</v>
       </c>
       <c r="B76" t="s">
         <v>204</v>
       </c>
       <c r="C76" t="s">
         <v>205</v>
       </c>
       <c r="D76" t="s">
         <v>50</v>
       </c>
       <c r="E76">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F76">
         <v>190</v>
       </c>
       <c r="G76">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="AF76">
         <v>5</v>
       </c>
       <c r="AG76">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AH76">
         <v>61</v>
       </c>
       <c r="AI76">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AJ76">
         <v>6</v>
       </c>
       <c r="AK76">
         <v>80</v>
       </c>
       <c r="AL76">
         <v>70</v>
       </c>
       <c r="AM76">
         <v>150</v>
       </c>
       <c r="AN76">
         <v>5</v>
       </c>
       <c r="AO76">
         <v>61</v>
       </c>
       <c r="AP76">
         <v>59</v>
       </c>
       <c r="AQ76">
         <v>120</v>
       </c>
@@ -9786,69 +9786,69 @@
       </c>
       <c r="AO92">
         <v>149</v>
       </c>
       <c r="AP92">
         <v>141</v>
       </c>
       <c r="AQ92">
         <v>290</v>
       </c>
     </row>
     <row r="93" spans="1:47">
       <c r="A93" t="s">
         <v>240</v>
       </c>
       <c r="B93" t="s">
         <v>241</v>
       </c>
       <c r="C93" t="s">
         <v>242</v>
       </c>
       <c r="D93" t="s">
         <v>53</v>
       </c>
       <c r="E93">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F93">
         <v>925</v>
       </c>
       <c r="G93">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="H93">
         <v>10</v>
       </c>
       <c r="I93">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="J93">
         <v>110</v>
       </c>
       <c r="K93">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="L93">
         <v>12</v>
       </c>
       <c r="M93">
         <v>167</v>
       </c>
       <c r="N93">
         <v>147</v>
       </c>
       <c r="O93">
         <v>314</v>
       </c>
       <c r="P93">
         <v>12</v>
       </c>
       <c r="Q93">
         <v>158</v>
       </c>
       <c r="R93">
         <v>136</v>
       </c>
       <c r="S93">
         <v>294</v>
       </c>
@@ -9976,164 +9976,164 @@
       </c>
       <c r="AC94">
         <v>81</v>
       </c>
       <c r="AD94">
         <v>106</v>
       </c>
       <c r="AE94">
         <v>187</v>
       </c>
     </row>
     <row r="95" spans="1:47">
       <c r="A95" t="s">
         <v>240</v>
       </c>
       <c r="B95" t="s">
         <v>245</v>
       </c>
       <c r="C95" t="s">
         <v>246</v>
       </c>
       <c r="D95" t="s">
         <v>53</v>
       </c>
       <c r="E95">
-        <v>962</v>
+        <v>960</v>
       </c>
       <c r="F95">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="G95">
-        <v>1801</v>
+        <v>1800</v>
       </c>
       <c r="H95">
         <v>10</v>
       </c>
       <c r="I95">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="J95">
         <v>130</v>
       </c>
       <c r="K95">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="L95">
         <v>11</v>
       </c>
       <c r="M95">
         <v>149</v>
       </c>
       <c r="N95">
         <v>129</v>
       </c>
       <c r="O95">
         <v>278</v>
       </c>
       <c r="P95">
         <v>10</v>
       </c>
       <c r="Q95">
         <v>154</v>
       </c>
       <c r="R95">
         <v>117</v>
       </c>
       <c r="S95">
         <v>271</v>
       </c>
       <c r="T95">
         <v>11</v>
       </c>
       <c r="U95">
         <v>169</v>
       </c>
       <c r="V95">
         <v>127</v>
       </c>
       <c r="W95">
         <v>296</v>
       </c>
       <c r="X95">
         <v>13</v>
       </c>
       <c r="Y95">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="Z95">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="AA95">
         <v>338</v>
       </c>
       <c r="AB95">
         <v>12</v>
       </c>
       <c r="AC95">
         <v>185</v>
       </c>
       <c r="AD95">
         <v>159</v>
       </c>
       <c r="AE95">
         <v>344</v>
       </c>
       <c r="AR95">
         <v>3</v>
       </c>
       <c r="AS95">
         <v>10</v>
       </c>
       <c r="AT95">
         <v>1</v>
       </c>
       <c r="AU95">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:47">
       <c r="A96" t="s">
         <v>240</v>
       </c>
       <c r="B96" t="s">
         <v>247</v>
       </c>
       <c r="C96" t="s">
         <v>248</v>
       </c>
       <c r="D96" t="s">
         <v>53</v>
       </c>
       <c r="E96">
         <v>805</v>
       </c>
       <c r="F96">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="G96">
-        <v>1568</v>
+        <v>1567</v>
       </c>
       <c r="H96">
         <v>10</v>
       </c>
       <c r="I96">
         <v>136</v>
       </c>
       <c r="J96">
         <v>132</v>
       </c>
       <c r="K96">
         <v>268</v>
       </c>
       <c r="L96">
         <v>9</v>
       </c>
       <c r="M96">
         <v>121</v>
       </c>
       <c r="N96">
         <v>106</v>
       </c>
       <c r="O96">
         <v>227</v>
       </c>
@@ -10158,54 +10158,54 @@
       <c r="V96">
         <v>137</v>
       </c>
       <c r="W96">
         <v>271</v>
       </c>
       <c r="X96">
         <v>11</v>
       </c>
       <c r="Y96">
         <v>136</v>
       </c>
       <c r="Z96">
         <v>142</v>
       </c>
       <c r="AA96">
         <v>278</v>
       </c>
       <c r="AB96">
         <v>11</v>
       </c>
       <c r="AC96">
         <v>141</v>
       </c>
       <c r="AD96">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="AE96">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="AR96">
         <v>1</v>
       </c>
       <c r="AS96">
         <v>2</v>
       </c>
       <c r="AT96">
         <v>1</v>
       </c>
       <c r="AU96">
         <v>3</v>
       </c>
     </row>
     <row r="97" spans="1:47">
       <c r="A97" t="s">
         <v>240</v>
       </c>
       <c r="B97" t="s">
         <v>249</v>
       </c>
       <c r="C97" t="s">
         <v>250</v>
       </c>
       <c r="D97" t="s">
@@ -10392,105 +10392,105 @@
       </c>
       <c r="AC98">
         <v>11</v>
       </c>
       <c r="AD98">
         <v>14</v>
       </c>
       <c r="AE98">
         <v>25</v>
       </c>
     </row>
     <row r="99" spans="1:47">
       <c r="A99" t="s">
         <v>240</v>
       </c>
       <c r="B99" t="s">
         <v>253</v>
       </c>
       <c r="C99" t="s">
         <v>254</v>
       </c>
       <c r="D99" t="s">
         <v>53</v>
       </c>
       <c r="E99">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F99">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G99">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="H99">
         <v>2</v>
       </c>
       <c r="I99">
         <v>19</v>
       </c>
       <c r="J99">
         <v>12</v>
       </c>
       <c r="K99">
         <v>31</v>
       </c>
       <c r="L99">
         <v>2</v>
       </c>
       <c r="M99">
         <v>16</v>
       </c>
       <c r="N99">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="O99">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="P99">
         <v>2</v>
       </c>
       <c r="Q99">
         <v>19</v>
       </c>
       <c r="R99">
         <v>10</v>
       </c>
       <c r="S99">
         <v>29</v>
       </c>
       <c r="T99">
         <v>2</v>
       </c>
       <c r="U99">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="V99">
         <v>16</v>
       </c>
       <c r="W99">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="X99">
         <v>2</v>
       </c>
       <c r="Y99">
         <v>21</v>
       </c>
       <c r="Z99">
         <v>13</v>
       </c>
       <c r="AA99">
         <v>34</v>
       </c>
       <c r="AB99">
         <v>2</v>
       </c>
       <c r="AC99">
         <v>23</v>
       </c>
       <c r="AD99">
         <v>13</v>
       </c>
       <c r="AE99">
         <v>36</v>
       </c>
@@ -10677,318 +10677,318 @@
       </c>
       <c r="AC101">
         <v>5</v>
       </c>
       <c r="AD101">
         <v>4</v>
       </c>
       <c r="AE101">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:47">
       <c r="A102" t="s">
         <v>240</v>
       </c>
       <c r="B102" t="s">
         <v>259</v>
       </c>
       <c r="C102" t="s">
         <v>260</v>
       </c>
       <c r="D102" t="s">
         <v>50</v>
       </c>
       <c r="E102">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F102">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="G102">
         <v>1011</v>
       </c>
       <c r="AF102">
         <v>11</v>
       </c>
       <c r="AG102">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AH102">
         <v>147</v>
       </c>
       <c r="AI102">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="AJ102">
         <v>12</v>
       </c>
       <c r="AK102">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="AL102">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="AM102">
         <v>310</v>
       </c>
       <c r="AN102">
         <v>14</v>
       </c>
       <c r="AO102">
         <v>186</v>
       </c>
       <c r="AP102">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="AQ102">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="AR102">
         <v>3</v>
       </c>
       <c r="AS102">
         <v>15</v>
       </c>
       <c r="AT102">
         <v>9</v>
       </c>
       <c r="AU102">
         <v>24</v>
       </c>
     </row>
     <row r="103" spans="1:47">
       <c r="A103" t="s">
         <v>240</v>
       </c>
       <c r="B103" t="s">
         <v>261</v>
       </c>
       <c r="C103" t="s">
         <v>262</v>
       </c>
       <c r="D103" t="s">
         <v>50</v>
       </c>
       <c r="E103">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="F103">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="G103">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="AF103">
         <v>8</v>
       </c>
       <c r="AG103">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="AH103">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AI103">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="AJ103">
         <v>7</v>
       </c>
       <c r="AK103">
         <v>75</v>
       </c>
       <c r="AL103">
         <v>95</v>
       </c>
       <c r="AM103">
         <v>170</v>
       </c>
       <c r="AN103">
         <v>8</v>
       </c>
       <c r="AO103">
         <v>86</v>
       </c>
       <c r="AP103">
         <v>110</v>
       </c>
       <c r="AQ103">
         <v>196</v>
       </c>
     </row>
     <row r="104" spans="1:47">
       <c r="A104" t="s">
         <v>240</v>
       </c>
       <c r="B104" t="s">
         <v>263</v>
       </c>
       <c r="C104" t="s">
         <v>264</v>
       </c>
       <c r="D104" t="s">
         <v>50</v>
       </c>
       <c r="E104">
-        <v>1103</v>
+        <v>1101</v>
       </c>
       <c r="F104">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="G104">
-        <v>2155</v>
+        <v>2154</v>
       </c>
       <c r="AF104">
         <v>26</v>
       </c>
       <c r="AG104">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="AH104">
         <v>338</v>
       </c>
       <c r="AI104">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="AJ104">
         <v>26</v>
       </c>
       <c r="AK104">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="AL104">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="AM104">
         <v>696</v>
       </c>
       <c r="AN104">
         <v>29</v>
       </c>
       <c r="AO104">
         <v>394</v>
       </c>
       <c r="AP104">
         <v>384</v>
       </c>
       <c r="AQ104">
         <v>778</v>
       </c>
     </row>
     <row r="105" spans="1:47">
       <c r="A105" t="s">
         <v>265</v>
       </c>
       <c r="B105" t="s">
         <v>266</v>
       </c>
       <c r="C105" t="s">
         <v>267</v>
       </c>
       <c r="D105" t="s">
         <v>53</v>
       </c>
       <c r="E105">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F105">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="G105">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="H105">
         <v>5</v>
       </c>
       <c r="I105">
         <v>63</v>
       </c>
       <c r="J105">
         <v>52</v>
       </c>
       <c r="K105">
         <v>115</v>
       </c>
       <c r="L105">
         <v>4</v>
       </c>
       <c r="M105">
         <v>51</v>
       </c>
       <c r="N105">
         <v>54</v>
       </c>
       <c r="O105">
         <v>105</v>
       </c>
       <c r="P105">
         <v>5</v>
       </c>
       <c r="Q105">
         <v>50</v>
       </c>
       <c r="R105">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="S105">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="T105">
         <v>6</v>
       </c>
       <c r="U105">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="V105">
         <v>74</v>
       </c>
       <c r="W105">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="X105">
         <v>6</v>
       </c>
       <c r="Y105">
         <v>73</v>
       </c>
       <c r="Z105">
         <v>79</v>
       </c>
       <c r="AA105">
         <v>152</v>
       </c>
       <c r="AB105">
         <v>5</v>
       </c>
       <c r="AC105">
         <v>50</v>
       </c>
       <c r="AD105">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="AE105">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="106" spans="1:47">
       <c r="A106" t="s">
         <v>265</v>
       </c>
       <c r="B106" t="s">
         <v>268</v>
       </c>
       <c r="C106" t="s">
         <v>269</v>
       </c>
       <c r="D106" t="s">
         <v>53</v>
       </c>
       <c r="E106">
         <v>81</v>
       </c>
       <c r="F106">
         <v>56</v>
       </c>
       <c r="G106">
         <v>137</v>
       </c>
       <c r="H106">
@@ -11531,81 +11531,81 @@
       </c>
       <c r="AC111">
         <v>26</v>
       </c>
       <c r="AD111">
         <v>21</v>
       </c>
       <c r="AE111">
         <v>47</v>
       </c>
     </row>
     <row r="112" spans="1:47">
       <c r="A112" t="s">
         <v>265</v>
       </c>
       <c r="B112" t="s">
         <v>280</v>
       </c>
       <c r="C112" t="s">
         <v>281</v>
       </c>
       <c r="D112" t="s">
         <v>50</v>
       </c>
       <c r="E112">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F112">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="G112">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="AF112">
         <v>8</v>
       </c>
       <c r="AG112">
         <v>121</v>
       </c>
       <c r="AH112">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AI112">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="AJ112">
         <v>8</v>
       </c>
       <c r="AK112">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AL112">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AM112">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AN112">
         <v>9</v>
       </c>
       <c r="AO112">
         <v>107</v>
       </c>
       <c r="AP112">
         <v>105</v>
       </c>
       <c r="AQ112">
         <v>212</v>
       </c>
     </row>
     <row r="113" spans="1:47">
       <c r="A113" t="s">
         <v>282</v>
       </c>
       <c r="B113" t="s">
         <v>283</v>
       </c>
       <c r="C113" t="s">
         <v>284</v>
       </c>
       <c r="D113" t="s">
@@ -11792,93 +11792,93 @@
       </c>
       <c r="AC114">
         <v>6</v>
       </c>
       <c r="AD114">
         <v>7</v>
       </c>
       <c r="AE114">
         <v>13</v>
       </c>
     </row>
     <row r="115" spans="1:47">
       <c r="A115" t="s">
         <v>282</v>
       </c>
       <c r="B115" t="s">
         <v>287</v>
       </c>
       <c r="C115" t="s">
         <v>288</v>
       </c>
       <c r="D115" t="s">
         <v>53</v>
       </c>
       <c r="E115">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F115">
         <v>103</v>
       </c>
       <c r="G115">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="H115">
         <v>2</v>
       </c>
       <c r="I115">
         <v>18</v>
       </c>
       <c r="J115">
         <v>17</v>
       </c>
       <c r="K115">
         <v>35</v>
       </c>
       <c r="L115">
         <v>2</v>
       </c>
       <c r="M115">
         <v>20</v>
       </c>
       <c r="N115">
         <v>16</v>
       </c>
       <c r="O115">
         <v>36</v>
       </c>
       <c r="P115">
         <v>2</v>
       </c>
       <c r="Q115">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="R115">
         <v>17</v>
       </c>
       <c r="S115">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="T115">
         <v>2</v>
       </c>
       <c r="U115">
         <v>23</v>
       </c>
       <c r="V115">
         <v>21</v>
       </c>
       <c r="W115">
         <v>44</v>
       </c>
       <c r="X115">
         <v>2</v>
       </c>
       <c r="Y115">
         <v>25</v>
       </c>
       <c r="Z115">
         <v>18</v>
       </c>
       <c r="AA115">
         <v>43</v>
       </c>
@@ -12077,81 +12077,81 @@
       </c>
       <c r="AC117">
         <v>3</v>
       </c>
       <c r="AD117">
         <v>3</v>
       </c>
       <c r="AE117">
         <v>6</v>
       </c>
     </row>
     <row r="118" spans="1:47">
       <c r="A118" t="s">
         <v>282</v>
       </c>
       <c r="B118" t="s">
         <v>293</v>
       </c>
       <c r="C118" t="s">
         <v>294</v>
       </c>
       <c r="D118" t="s">
         <v>50</v>
       </c>
       <c r="E118">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F118">
         <v>348</v>
       </c>
       <c r="G118">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="AF118">
         <v>10</v>
       </c>
       <c r="AG118">
         <v>143</v>
       </c>
       <c r="AH118">
         <v>105</v>
       </c>
       <c r="AI118">
         <v>248</v>
       </c>
       <c r="AJ118">
         <v>10</v>
       </c>
       <c r="AK118">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AL118">
         <v>119</v>
       </c>
       <c r="AM118">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="AN118">
         <v>11</v>
       </c>
       <c r="AO118">
         <v>170</v>
       </c>
       <c r="AP118">
         <v>124</v>
       </c>
       <c r="AQ118">
         <v>294</v>
       </c>
     </row>
     <row r="119" spans="1:47">
       <c r="A119" t="s">
         <v>295</v>
       </c>
       <c r="B119" t="s">
         <v>296</v>
       </c>
       <c r="C119" t="s">
         <v>297</v>
       </c>
       <c r="D119" t="s">
@@ -12718,57 +12718,57 @@
       </c>
       <c r="AC124">
         <v>4</v>
       </c>
       <c r="AD124">
         <v>9</v>
       </c>
       <c r="AE124">
         <v>13</v>
       </c>
     </row>
     <row r="125" spans="1:47">
       <c r="A125" t="s">
         <v>295</v>
       </c>
       <c r="B125" t="s">
         <v>308</v>
       </c>
       <c r="C125" t="s">
         <v>309</v>
       </c>
       <c r="D125" t="s">
         <v>53</v>
       </c>
       <c r="E125">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F125">
         <v>68</v>
       </c>
       <c r="G125">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="H125">
         <v>1</v>
       </c>
       <c r="I125">
         <v>7</v>
       </c>
       <c r="J125">
         <v>9</v>
       </c>
       <c r="K125">
         <v>16</v>
       </c>
       <c r="L125">
         <v>1</v>
       </c>
       <c r="M125">
         <v>10</v>
       </c>
       <c r="N125">
         <v>11</v>
       </c>
       <c r="O125">
         <v>21</v>
       </c>
@@ -12778,57 +12778,57 @@
       <c r="Q125">
         <v>15</v>
       </c>
       <c r="R125">
         <v>14</v>
       </c>
       <c r="S125">
         <v>29</v>
       </c>
       <c r="T125">
         <v>1</v>
       </c>
       <c r="U125">
         <v>9</v>
       </c>
       <c r="V125">
         <v>15</v>
       </c>
       <c r="W125">
         <v>24</v>
       </c>
       <c r="X125">
         <v>1</v>
       </c>
       <c r="Y125">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="Z125">
         <v>5</v>
       </c>
       <c r="AA125">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AB125">
         <v>2</v>
       </c>
       <c r="AC125">
         <v>16</v>
       </c>
       <c r="AD125">
         <v>14</v>
       </c>
       <c r="AE125">
         <v>30</v>
       </c>
     </row>
     <row r="126" spans="1:47">
       <c r="A126" t="s">
         <v>295</v>
       </c>
       <c r="B126" t="s">
         <v>310</v>
       </c>
       <c r="C126" t="s">
         <v>311</v>
       </c>
       <c r="D126" t="s">
@@ -13552,78 +13552,78 @@
       </c>
       <c r="AD133">
         <v>69</v>
       </c>
       <c r="AE133">
         <v>142</v>
       </c>
     </row>
     <row r="134" spans="1:47">
       <c r="A134" t="s">
         <v>312</v>
       </c>
       <c r="B134" t="s">
         <v>327</v>
       </c>
       <c r="C134" t="s">
         <v>328</v>
       </c>
       <c r="D134" t="s">
         <v>50</v>
       </c>
       <c r="E134">
         <v>703</v>
       </c>
       <c r="F134">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="G134">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="AF134">
         <v>15</v>
       </c>
       <c r="AG134">
         <v>234</v>
       </c>
       <c r="AH134">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="AI134">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="AJ134">
         <v>16</v>
       </c>
       <c r="AK134">
         <v>227</v>
       </c>
       <c r="AL134">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="AM134">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="AN134">
         <v>17</v>
       </c>
       <c r="AO134">
         <v>240</v>
       </c>
       <c r="AP134">
         <v>238</v>
       </c>
       <c r="AQ134">
         <v>478</v>
       </c>
       <c r="AR134">
         <v>1</v>
       </c>
       <c r="AS134">
         <v>2</v>
       </c>
       <c r="AT134">
         <v>1</v>
       </c>
       <c r="AU134">
         <v>3</v>
       </c>
@@ -13979,66 +13979,66 @@
       </c>
       <c r="AD138">
         <v>40</v>
       </c>
       <c r="AE138">
         <v>75</v>
       </c>
     </row>
     <row r="139" spans="1:47">
       <c r="A139" t="s">
         <v>331</v>
       </c>
       <c r="B139" t="s">
         <v>338</v>
       </c>
       <c r="C139" t="s">
         <v>339</v>
       </c>
       <c r="D139" t="s">
         <v>53</v>
       </c>
       <c r="E139">
         <v>123</v>
       </c>
       <c r="F139">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="G139">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="H139">
         <v>2</v>
       </c>
       <c r="I139">
         <v>16</v>
       </c>
       <c r="J139">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K139">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L139">
         <v>2</v>
       </c>
       <c r="M139">
         <v>20</v>
       </c>
       <c r="N139">
         <v>15</v>
       </c>
       <c r="O139">
         <v>35</v>
       </c>
       <c r="P139">
         <v>2</v>
       </c>
       <c r="Q139">
         <v>27</v>
       </c>
       <c r="R139">
         <v>11</v>
       </c>
       <c r="S139">
         <v>38</v>
       </c>
@@ -14807,69 +14807,69 @@
       </c>
       <c r="AC147">
         <v>7</v>
       </c>
       <c r="AD147">
         <v>1</v>
       </c>
       <c r="AE147">
         <v>8</v>
       </c>
     </row>
     <row r="148" spans="1:47">
       <c r="A148" t="s">
         <v>342</v>
       </c>
       <c r="B148" t="s">
         <v>357</v>
       </c>
       <c r="C148" t="s">
         <v>358</v>
       </c>
       <c r="D148" t="s">
         <v>50</v>
       </c>
       <c r="E148">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F148">
         <v>133</v>
       </c>
       <c r="G148">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="AF148">
         <v>4</v>
       </c>
       <c r="AG148">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="AH148">
         <v>41</v>
       </c>
       <c r="AI148">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="AJ148">
         <v>5</v>
       </c>
       <c r="AK148">
         <v>58</v>
       </c>
       <c r="AL148">
         <v>42</v>
       </c>
       <c r="AM148">
         <v>100</v>
       </c>
       <c r="AN148">
         <v>5</v>
       </c>
       <c r="AO148">
         <v>55</v>
       </c>
       <c r="AP148">
         <v>47</v>
       </c>
       <c r="AQ148">
         <v>102</v>
       </c>
@@ -15273,90 +15273,90 @@
       </c>
       <c r="AD152">
         <v>8</v>
       </c>
       <c r="AE152">
         <v>13</v>
       </c>
     </row>
     <row r="153" spans="1:47">
       <c r="A153" t="s">
         <v>359</v>
       </c>
       <c r="B153" t="s">
         <v>368</v>
       </c>
       <c r="C153" t="s">
         <v>369</v>
       </c>
       <c r="D153" t="s">
         <v>53</v>
       </c>
       <c r="E153">
         <v>23</v>
       </c>
       <c r="F153">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G153">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H153">
         <v>1</v>
       </c>
       <c r="I153">
         <v>2</v>
       </c>
       <c r="J153">
         <v>1</v>
       </c>
       <c r="K153">
         <v>3</v>
       </c>
       <c r="L153">
         <v>1</v>
       </c>
       <c r="M153">
         <v>3</v>
       </c>
       <c r="N153">
         <v>2</v>
       </c>
       <c r="O153">
         <v>5</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
       <c r="Q153">
         <v>4</v>
       </c>
       <c r="R153">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="S153">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="T153">
         <v>1</v>
       </c>
       <c r="U153">
         <v>4</v>
       </c>
       <c r="V153">
         <v>5</v>
       </c>
       <c r="W153">
         <v>9</v>
       </c>
       <c r="X153">
         <v>1</v>
       </c>
       <c r="Y153">
         <v>5</v>
       </c>
       <c r="Z153">
         <v>6</v>
       </c>
       <c r="AA153">
         <v>11</v>
       </c>
@@ -15558,66 +15558,66 @@
       </c>
       <c r="AD155">
         <v>38</v>
       </c>
       <c r="AE155">
         <v>84</v>
       </c>
     </row>
     <row r="156" spans="1:47">
       <c r="A156" t="s">
         <v>359</v>
       </c>
       <c r="B156" t="s">
         <v>374</v>
       </c>
       <c r="C156" t="s">
         <v>375</v>
       </c>
       <c r="D156" t="s">
         <v>50</v>
       </c>
       <c r="E156">
         <v>516</v>
       </c>
       <c r="F156">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="G156">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="AF156">
         <v>6</v>
       </c>
       <c r="AG156">
         <v>161</v>
       </c>
       <c r="AH156">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AI156">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="AJ156">
         <v>7</v>
       </c>
       <c r="AK156">
         <v>173</v>
       </c>
       <c r="AL156">
         <v>146</v>
       </c>
       <c r="AM156">
         <v>319</v>
       </c>
       <c r="AN156">
         <v>7</v>
       </c>
       <c r="AO156">
         <v>182</v>
       </c>
       <c r="AP156">
         <v>124</v>
       </c>
       <c r="AQ156">
         <v>306</v>
       </c>
@@ -15708,117 +15708,117 @@
       </c>
       <c r="AO158">
         <v>13</v>
       </c>
       <c r="AP158">
         <v>2</v>
       </c>
       <c r="AQ158">
         <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:47">
       <c r="A159" t="s">
         <v>380</v>
       </c>
       <c r="B159" t="s">
         <v>381</v>
       </c>
       <c r="C159" t="s">
         <v>382</v>
       </c>
       <c r="D159" t="s">
         <v>53</v>
       </c>
       <c r="E159">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="F159">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="G159">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="H159">
         <v>5</v>
       </c>
       <c r="I159">
         <v>57</v>
       </c>
       <c r="J159">
         <v>55</v>
       </c>
       <c r="K159">
         <v>112</v>
       </c>
       <c r="L159">
         <v>5</v>
       </c>
       <c r="M159">
         <v>63</v>
       </c>
       <c r="N159">
         <v>62</v>
       </c>
       <c r="O159">
         <v>125</v>
       </c>
       <c r="P159">
         <v>5</v>
       </c>
       <c r="Q159">
         <v>63</v>
       </c>
       <c r="R159">
         <v>68</v>
       </c>
       <c r="S159">
         <v>131</v>
       </c>
       <c r="T159">
         <v>5</v>
       </c>
       <c r="U159">
         <v>69</v>
       </c>
       <c r="V159">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="W159">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="X159">
         <v>5</v>
       </c>
       <c r="Y159">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Z159">
         <v>57</v>
       </c>
       <c r="AA159">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AB159">
         <v>5</v>
       </c>
       <c r="AC159">
         <v>71</v>
       </c>
       <c r="AD159">
         <v>59</v>
       </c>
       <c r="AE159">
         <v>130</v>
       </c>
       <c r="AR159">
         <v>1</v>
       </c>
       <c r="AS159">
         <v>5</v>
       </c>
       <c r="AT159">
         <v>4</v>
       </c>
       <c r="AU159">
         <v>9</v>
       </c>
@@ -15910,93 +15910,93 @@
       </c>
       <c r="AC160">
         <v>34</v>
       </c>
       <c r="AD160">
         <v>43</v>
       </c>
       <c r="AE160">
         <v>77</v>
       </c>
     </row>
     <row r="161" spans="1:47">
       <c r="A161" t="s">
         <v>380</v>
       </c>
       <c r="B161" t="s">
         <v>385</v>
       </c>
       <c r="C161" t="s">
         <v>386</v>
       </c>
       <c r="D161" t="s">
         <v>53</v>
       </c>
       <c r="E161">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F161">
         <v>166</v>
       </c>
       <c r="G161">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="H161">
         <v>2</v>
       </c>
       <c r="I161">
         <v>28</v>
       </c>
       <c r="J161">
         <v>23</v>
       </c>
       <c r="K161">
         <v>51</v>
       </c>
       <c r="L161">
         <v>2</v>
       </c>
       <c r="M161">
         <v>18</v>
       </c>
       <c r="N161">
         <v>28</v>
       </c>
       <c r="O161">
         <v>46</v>
       </c>
       <c r="P161">
         <v>2</v>
       </c>
       <c r="Q161">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="R161">
         <v>25</v>
       </c>
       <c r="S161">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="T161">
         <v>3</v>
       </c>
       <c r="U161">
         <v>45</v>
       </c>
       <c r="V161">
         <v>18</v>
       </c>
       <c r="W161">
         <v>63</v>
       </c>
       <c r="X161">
         <v>3</v>
       </c>
       <c r="Y161">
         <v>24</v>
       </c>
       <c r="Z161">
         <v>36</v>
       </c>
       <c r="AA161">
         <v>60</v>
       </c>
@@ -16100,93 +16100,93 @@
       </c>
       <c r="AC162">
         <v>3</v>
       </c>
       <c r="AD162">
         <v>2</v>
       </c>
       <c r="AE162">
         <v>5</v>
       </c>
     </row>
     <row r="163" spans="1:47">
       <c r="A163" t="s">
         <v>380</v>
       </c>
       <c r="B163" t="s">
         <v>389</v>
       </c>
       <c r="C163" t="s">
         <v>390</v>
       </c>
       <c r="D163" t="s">
         <v>53</v>
       </c>
       <c r="E163">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F163">
         <v>185</v>
       </c>
       <c r="G163">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="H163">
         <v>3</v>
       </c>
       <c r="I163">
         <v>27</v>
       </c>
       <c r="J163">
         <v>30</v>
       </c>
       <c r="K163">
         <v>57</v>
       </c>
       <c r="L163">
         <v>3</v>
       </c>
       <c r="M163">
         <v>57</v>
       </c>
       <c r="N163">
         <v>24</v>
       </c>
       <c r="O163">
         <v>81</v>
       </c>
       <c r="P163">
         <v>3</v>
       </c>
       <c r="Q163">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="R163">
         <v>36</v>
       </c>
       <c r="S163">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="T163">
         <v>3</v>
       </c>
       <c r="U163">
         <v>37</v>
       </c>
       <c r="V163">
         <v>27</v>
       </c>
       <c r="W163">
         <v>64</v>
       </c>
       <c r="X163">
         <v>3</v>
       </c>
       <c r="Y163">
         <v>36</v>
       </c>
       <c r="Z163">
         <v>31</v>
       </c>
       <c r="AA163">
         <v>67</v>
       </c>
@@ -16195,93 +16195,93 @@
       </c>
       <c r="AC163">
         <v>36</v>
       </c>
       <c r="AD163">
         <v>37</v>
       </c>
       <c r="AE163">
         <v>73</v>
       </c>
     </row>
     <row r="164" spans="1:47">
       <c r="A164" t="s">
         <v>380</v>
       </c>
       <c r="B164" t="s">
         <v>391</v>
       </c>
       <c r="C164" t="s">
         <v>392</v>
       </c>
       <c r="D164" t="s">
         <v>50</v>
       </c>
       <c r="E164">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="F164">
         <v>371</v>
       </c>
       <c r="G164">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="AF164">
         <v>9</v>
       </c>
       <c r="AG164">
         <v>162</v>
       </c>
       <c r="AH164">
         <v>108</v>
       </c>
       <c r="AI164">
         <v>270</v>
       </c>
       <c r="AJ164">
         <v>9</v>
       </c>
       <c r="AK164">
         <v>123</v>
       </c>
       <c r="AL164">
         <v>138</v>
       </c>
       <c r="AM164">
         <v>261</v>
       </c>
       <c r="AN164">
         <v>9</v>
       </c>
       <c r="AO164">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AP164">
         <v>124</v>
       </c>
       <c r="AQ164">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="AR164">
         <v>1</v>
       </c>
       <c r="AS164">
         <v>5</v>
       </c>
       <c r="AT164">
         <v>1</v>
       </c>
       <c r="AU164">
         <v>6</v>
       </c>
     </row>
     <row r="165" spans="1:47">
       <c r="A165" t="s">
         <v>393</v>
       </c>
       <c r="B165" t="s">
         <v>394</v>
       </c>
       <c r="C165" t="s">
         <v>395</v>
       </c>
       <c r="D165" t="s">
@@ -16364,54 +16364,54 @@
       </c>
       <c r="AD165">
         <v>49</v>
       </c>
       <c r="AE165">
         <v>95</v>
       </c>
     </row>
     <row r="166" spans="1:47">
       <c r="A166" t="s">
         <v>393</v>
       </c>
       <c r="B166" t="s">
         <v>396</v>
       </c>
       <c r="C166" t="s">
         <v>397</v>
       </c>
       <c r="D166" t="s">
         <v>53</v>
       </c>
       <c r="E166">
         <v>81</v>
       </c>
       <c r="F166">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G166">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H166">
         <v>1</v>
       </c>
       <c r="I166">
         <v>10</v>
       </c>
       <c r="J166">
         <v>8</v>
       </c>
       <c r="K166">
         <v>18</v>
       </c>
       <c r="L166">
         <v>2</v>
       </c>
       <c r="M166">
         <v>17</v>
       </c>
       <c r="N166">
         <v>10</v>
       </c>
       <c r="O166">
         <v>27</v>
       </c>
@@ -16436,54 +16436,54 @@
       <c r="V166">
         <v>8</v>
       </c>
       <c r="W166">
         <v>22</v>
       </c>
       <c r="X166">
         <v>2</v>
       </c>
       <c r="Y166">
         <v>14</v>
       </c>
       <c r="Z166">
         <v>16</v>
       </c>
       <c r="AA166">
         <v>30</v>
       </c>
       <c r="AB166">
         <v>2</v>
       </c>
       <c r="AC166">
         <v>16</v>
       </c>
       <c r="AD166">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AE166">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="167" spans="1:47">
       <c r="A167" t="s">
         <v>393</v>
       </c>
       <c r="B167" t="s">
         <v>398</v>
       </c>
       <c r="C167" t="s">
         <v>399</v>
       </c>
       <c r="D167" t="s">
         <v>53</v>
       </c>
       <c r="E167">
         <v>26</v>
       </c>
       <c r="F167">
         <v>36</v>
       </c>
       <c r="G167">
         <v>62</v>
       </c>
       <c r="H167">
@@ -16649,78 +16649,78 @@
       </c>
       <c r="AD168">
         <v>7</v>
       </c>
       <c r="AE168">
         <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:47">
       <c r="A169" t="s">
         <v>393</v>
       </c>
       <c r="B169" t="s">
         <v>402</v>
       </c>
       <c r="C169" t="s">
         <v>403</v>
       </c>
       <c r="D169" t="s">
         <v>50</v>
       </c>
       <c r="E169">
         <v>207</v>
       </c>
       <c r="F169">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G169">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="AF169">
         <v>5</v>
       </c>
       <c r="AG169">
         <v>63</v>
       </c>
       <c r="AH169">
         <v>44</v>
       </c>
       <c r="AI169">
         <v>107</v>
       </c>
       <c r="AJ169">
         <v>6</v>
       </c>
       <c r="AK169">
         <v>73</v>
       </c>
       <c r="AL169">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AM169">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="AN169">
         <v>6</v>
       </c>
       <c r="AO169">
         <v>69</v>
       </c>
       <c r="AP169">
         <v>78</v>
       </c>
       <c r="AQ169">
         <v>147</v>
       </c>
       <c r="AR169">
         <v>1</v>
       </c>
       <c r="AS169">
         <v>2</v>
       </c>
       <c r="AT169">
         <v>1</v>
       </c>
       <c r="AU169">
         <v>3</v>
       </c>
@@ -17100,102 +17100,102 @@
       </c>
       <c r="AD173">
         <v>9</v>
       </c>
       <c r="AE173">
         <v>19</v>
       </c>
     </row>
     <row r="174" spans="1:47">
       <c r="A174" t="s">
         <v>404</v>
       </c>
       <c r="B174" t="s">
         <v>413</v>
       </c>
       <c r="C174" t="s">
         <v>414</v>
       </c>
       <c r="D174" t="s">
         <v>53</v>
       </c>
       <c r="E174">
         <v>77</v>
       </c>
       <c r="F174">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G174">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H174">
         <v>1</v>
       </c>
       <c r="I174">
         <v>16</v>
       </c>
       <c r="J174">
         <v>5</v>
       </c>
       <c r="K174">
         <v>21</v>
       </c>
       <c r="L174">
         <v>1</v>
       </c>
       <c r="M174">
         <v>9</v>
       </c>
       <c r="N174">
         <v>12</v>
       </c>
       <c r="O174">
         <v>21</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
       <c r="Q174">
         <v>13</v>
       </c>
       <c r="R174">
         <v>8</v>
       </c>
       <c r="S174">
         <v>21</v>
       </c>
       <c r="T174">
         <v>2</v>
       </c>
       <c r="U174">
         <v>13</v>
       </c>
       <c r="V174">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="W174">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="X174">
         <v>1</v>
       </c>
       <c r="Y174">
         <v>11</v>
       </c>
       <c r="Z174">
         <v>10</v>
       </c>
       <c r="AA174">
         <v>21</v>
       </c>
       <c r="AB174">
         <v>2</v>
       </c>
       <c r="AC174">
         <v>15</v>
       </c>
       <c r="AD174">
         <v>18</v>
       </c>
       <c r="AE174">
         <v>33</v>
       </c>
@@ -17290,78 +17290,78 @@
       </c>
       <c r="AD175">
         <v>4</v>
       </c>
       <c r="AE175">
         <v>10</v>
       </c>
     </row>
     <row r="176" spans="1:47">
       <c r="A176" t="s">
         <v>404</v>
       </c>
       <c r="B176" t="s">
         <v>417</v>
       </c>
       <c r="C176" t="s">
         <v>418</v>
       </c>
       <c r="D176" t="s">
         <v>50</v>
       </c>
       <c r="E176">
         <v>177</v>
       </c>
       <c r="F176">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="G176">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="AF176">
         <v>5</v>
       </c>
       <c r="AG176">
         <v>44</v>
       </c>
       <c r="AH176">
         <v>58</v>
       </c>
       <c r="AI176">
         <v>102</v>
       </c>
       <c r="AJ176">
         <v>6</v>
       </c>
       <c r="AK176">
         <v>74</v>
       </c>
       <c r="AL176">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AM176">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AN176">
         <v>5</v>
       </c>
       <c r="AO176">
         <v>59</v>
       </c>
       <c r="AP176">
         <v>62</v>
       </c>
       <c r="AQ176">
         <v>121</v>
       </c>
     </row>
     <row r="177" spans="1:47">
       <c r="A177" t="s">
         <v>419</v>
       </c>
       <c r="B177" t="s">
         <v>420</v>
       </c>
       <c r="C177" t="s">
         <v>421</v>
       </c>
       <c r="D177" t="s">
@@ -18248,81 +18248,81 @@
       </c>
       <c r="AO186">
         <v>48</v>
       </c>
       <c r="AP186">
         <v>31</v>
       </c>
       <c r="AQ186">
         <v>79</v>
       </c>
     </row>
     <row r="187" spans="1:47">
       <c r="A187" t="s">
         <v>419</v>
       </c>
       <c r="B187" t="s">
         <v>440</v>
       </c>
       <c r="C187" t="s">
         <v>441</v>
       </c>
       <c r="D187" t="s">
         <v>50</v>
       </c>
       <c r="E187">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F187">
         <v>72</v>
       </c>
       <c r="G187">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="AF187">
         <v>2</v>
       </c>
       <c r="AG187">
         <v>17</v>
       </c>
       <c r="AH187">
         <v>20</v>
       </c>
       <c r="AI187">
         <v>37</v>
       </c>
       <c r="AJ187">
         <v>3</v>
       </c>
       <c r="AK187">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AL187">
         <v>26</v>
       </c>
       <c r="AM187">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="AN187">
         <v>4</v>
       </c>
       <c r="AO187">
         <v>32</v>
       </c>
       <c r="AP187">
         <v>26</v>
       </c>
       <c r="AQ187">
         <v>58</v>
       </c>
     </row>
     <row r="188" spans="1:47">
       <c r="A188" t="s">
         <v>442</v>
       </c>
       <c r="B188" t="s">
         <v>443</v>
       </c>
       <c r="C188" t="s">
         <v>444</v>
       </c>
       <c r="D188" t="s">
@@ -18500,90 +18500,90 @@
       </c>
       <c r="AD189">
         <v>1</v>
       </c>
       <c r="AE189">
         <v>5</v>
       </c>
     </row>
     <row r="190" spans="1:47">
       <c r="A190" t="s">
         <v>442</v>
       </c>
       <c r="B190" t="s">
         <v>447</v>
       </c>
       <c r="C190" t="s">
         <v>448</v>
       </c>
       <c r="D190" t="s">
         <v>53</v>
       </c>
       <c r="E190">
         <v>19</v>
       </c>
       <c r="F190">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G190">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H190">
         <v>1</v>
       </c>
       <c r="I190">
         <v>1</v>
       </c>
       <c r="J190">
         <v>1</v>
       </c>
       <c r="K190">
         <v>2</v>
       </c>
       <c r="L190">
         <v>1</v>
       </c>
       <c r="M190">
         <v>4</v>
       </c>
       <c r="N190">
         <v>2</v>
       </c>
       <c r="O190">
         <v>6</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
       <c r="Q190">
         <v>0</v>
       </c>
       <c r="R190">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S190">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="T190">
         <v>1</v>
       </c>
       <c r="U190">
         <v>5</v>
       </c>
       <c r="V190">
         <v>1</v>
       </c>
       <c r="W190">
         <v>6</v>
       </c>
       <c r="X190">
         <v>1</v>
       </c>
       <c r="Y190">
         <v>2</v>
       </c>
       <c r="Z190">
         <v>1</v>
       </c>
       <c r="AA190">
         <v>3</v>
       </c>
@@ -18687,69 +18687,69 @@
       </c>
       <c r="AC191">
         <v>2</v>
       </c>
       <c r="AD191">
         <v>7</v>
       </c>
       <c r="AE191">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:47">
       <c r="A192" t="s">
         <v>442</v>
       </c>
       <c r="B192" t="s">
         <v>451</v>
       </c>
       <c r="C192" t="s">
         <v>452</v>
       </c>
       <c r="D192" t="s">
         <v>50</v>
       </c>
       <c r="E192">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="F192">
         <v>294</v>
       </c>
       <c r="G192">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="AF192">
         <v>7</v>
       </c>
       <c r="AG192">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AH192">
         <v>90</v>
       </c>
       <c r="AI192">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="AJ192">
         <v>7</v>
       </c>
       <c r="AK192">
         <v>100</v>
       </c>
       <c r="AL192">
         <v>103</v>
       </c>
       <c r="AM192">
         <v>203</v>
       </c>
       <c r="AN192">
         <v>8</v>
       </c>
       <c r="AO192">
         <v>130</v>
       </c>
       <c r="AP192">
         <v>101</v>
       </c>
       <c r="AQ192">
         <v>231</v>
       </c>
@@ -18951,102 +18951,102 @@
       </c>
       <c r="AD194">
         <v>9</v>
       </c>
       <c r="AE194">
         <v>19</v>
       </c>
     </row>
     <row r="195" spans="1:47">
       <c r="A195" t="s">
         <v>453</v>
       </c>
       <c r="B195" t="s">
         <v>458</v>
       </c>
       <c r="C195" t="s">
         <v>459</v>
       </c>
       <c r="D195" t="s">
         <v>53</v>
       </c>
       <c r="E195">
         <v>277</v>
       </c>
       <c r="F195">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="G195">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="H195">
         <v>3</v>
       </c>
       <c r="I195">
         <v>29</v>
       </c>
       <c r="J195">
         <v>34</v>
       </c>
       <c r="K195">
         <v>63</v>
       </c>
       <c r="L195">
         <v>3</v>
       </c>
       <c r="M195">
         <v>38</v>
       </c>
       <c r="N195">
         <v>38</v>
       </c>
       <c r="O195">
         <v>76</v>
       </c>
       <c r="P195">
         <v>3</v>
       </c>
       <c r="Q195">
         <v>39</v>
       </c>
       <c r="R195">
         <v>38</v>
       </c>
       <c r="S195">
         <v>77</v>
       </c>
       <c r="T195">
         <v>4</v>
       </c>
       <c r="U195">
         <v>53</v>
       </c>
       <c r="V195">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="W195">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="X195">
         <v>4</v>
       </c>
       <c r="Y195">
         <v>64</v>
       </c>
       <c r="Z195">
         <v>44</v>
       </c>
       <c r="AA195">
         <v>108</v>
       </c>
       <c r="AB195">
         <v>4</v>
       </c>
       <c r="AC195">
         <v>47</v>
       </c>
       <c r="AD195">
         <v>47</v>
       </c>
       <c r="AE195">
         <v>94</v>
       </c>
@@ -19058,54 +19058,54 @@
       </c>
       <c r="AT195">
         <v>6</v>
       </c>
       <c r="AU195">
         <v>13</v>
       </c>
     </row>
     <row r="196" spans="1:47">
       <c r="A196" t="s">
         <v>453</v>
       </c>
       <c r="B196" t="s">
         <v>460</v>
       </c>
       <c r="C196" t="s">
         <v>461</v>
       </c>
       <c r="D196" t="s">
         <v>53</v>
       </c>
       <c r="E196">
         <v>28</v>
       </c>
       <c r="F196">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G196">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H196">
         <v>1</v>
       </c>
       <c r="I196">
         <v>4</v>
       </c>
       <c r="J196">
         <v>7</v>
       </c>
       <c r="K196">
         <v>11</v>
       </c>
       <c r="L196">
         <v>1</v>
       </c>
       <c r="M196">
         <v>5</v>
       </c>
       <c r="N196">
         <v>5</v>
       </c>
       <c r="O196">
         <v>10</v>
       </c>
@@ -19118,54 +19118,54 @@
       <c r="R196">
         <v>3</v>
       </c>
       <c r="S196">
         <v>6</v>
       </c>
       <c r="T196">
         <v>1</v>
       </c>
       <c r="U196">
         <v>7</v>
       </c>
       <c r="V196">
         <v>6</v>
       </c>
       <c r="W196">
         <v>13</v>
       </c>
       <c r="X196">
         <v>1</v>
       </c>
       <c r="Y196">
         <v>5</v>
       </c>
       <c r="Z196">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AA196">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AB196">
         <v>1</v>
       </c>
       <c r="AC196">
         <v>4</v>
       </c>
       <c r="AD196">
         <v>5</v>
       </c>
       <c r="AE196">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:47">
       <c r="A197" t="s">
         <v>453</v>
       </c>
       <c r="B197" t="s">
         <v>462</v>
       </c>
       <c r="C197" t="s">
         <v>463</v>
       </c>
       <c r="D197" t="s">
@@ -19245,117 +19245,117 @@
       </c>
       <c r="AC197">
         <v>8</v>
       </c>
       <c r="AD197">
         <v>8</v>
       </c>
       <c r="AE197">
         <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:47">
       <c r="A198" t="s">
         <v>453</v>
       </c>
       <c r="B198" t="s">
         <v>464</v>
       </c>
       <c r="C198" t="s">
         <v>465</v>
       </c>
       <c r="D198" t="s">
         <v>53</v>
       </c>
       <c r="E198">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F198">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G198">
         <v>115</v>
       </c>
       <c r="H198">
         <v>1</v>
       </c>
       <c r="I198">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J198">
         <v>6</v>
       </c>
       <c r="K198">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="L198">
         <v>1</v>
       </c>
       <c r="M198">
         <v>6</v>
       </c>
       <c r="N198">
         <v>6</v>
       </c>
       <c r="O198">
         <v>12</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
       <c r="Q198">
         <v>13</v>
       </c>
       <c r="R198">
         <v>8</v>
       </c>
       <c r="S198">
         <v>21</v>
       </c>
       <c r="T198">
         <v>1</v>
       </c>
       <c r="U198">
         <v>9</v>
       </c>
       <c r="V198">
         <v>5</v>
       </c>
       <c r="W198">
         <v>14</v>
       </c>
       <c r="X198">
         <v>1</v>
       </c>
       <c r="Y198">
         <v>12</v>
       </c>
       <c r="Z198">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="AA198">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AB198">
         <v>1</v>
       </c>
       <c r="AC198">
         <v>13</v>
       </c>
       <c r="AD198">
         <v>11</v>
       </c>
       <c r="AE198">
         <v>24</v>
       </c>
     </row>
     <row r="199" spans="1:47">
       <c r="A199" t="s">
         <v>453</v>
       </c>
       <c r="B199" t="s">
         <v>466</v>
       </c>
       <c r="C199" t="s">
         <v>467</v>
       </c>
       <c r="D199" t="s">
@@ -19874,81 +19874,81 @@
       </c>
       <c r="AO204">
         <v>18</v>
       </c>
       <c r="AP204">
         <v>21</v>
       </c>
       <c r="AQ204">
         <v>39</v>
       </c>
     </row>
     <row r="205" spans="1:47">
       <c r="A205" t="s">
         <v>453</v>
       </c>
       <c r="B205" t="s">
         <v>478</v>
       </c>
       <c r="C205" t="s">
         <v>479</v>
       </c>
       <c r="D205" t="s">
         <v>50</v>
       </c>
       <c r="E205">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F205">
         <v>21</v>
       </c>
       <c r="G205">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AF205">
         <v>1</v>
       </c>
       <c r="AG205">
         <v>8</v>
       </c>
       <c r="AH205">
         <v>6</v>
       </c>
       <c r="AI205">
         <v>14</v>
       </c>
       <c r="AJ205">
         <v>1</v>
       </c>
       <c r="AK205">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="AL205">
         <v>6</v>
       </c>
       <c r="AM205">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="AN205">
         <v>1</v>
       </c>
       <c r="AO205">
         <v>9</v>
       </c>
       <c r="AP205">
         <v>9</v>
       </c>
       <c r="AQ205">
         <v>18</v>
       </c>
     </row>
     <row r="206" spans="1:47">
       <c r="A206" t="s">
         <v>453</v>
       </c>
       <c r="B206" t="s">
         <v>480</v>
       </c>
       <c r="C206" t="s">
         <v>481</v>
       </c>
       <c r="D206" t="s">
@@ -21760,81 +21760,81 @@
       </c>
       <c r="AC226">
         <v>10</v>
       </c>
       <c r="AD226">
         <v>10</v>
       </c>
       <c r="AE226">
         <v>20</v>
       </c>
     </row>
     <row r="227" spans="1:47">
       <c r="A227" t="s">
         <v>518</v>
       </c>
       <c r="B227" t="s">
         <v>525</v>
       </c>
       <c r="C227" t="s">
         <v>526</v>
       </c>
       <c r="D227" t="s">
         <v>50</v>
       </c>
       <c r="E227">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F227">
         <v>72</v>
       </c>
       <c r="G227">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AF227">
         <v>2</v>
       </c>
       <c r="AG227">
         <v>17</v>
       </c>
       <c r="AH227">
         <v>27</v>
       </c>
       <c r="AI227">
         <v>44</v>
       </c>
       <c r="AJ227">
         <v>2</v>
       </c>
       <c r="AK227">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="AL227">
         <v>25</v>
       </c>
       <c r="AM227">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AN227">
         <v>2</v>
       </c>
       <c r="AO227">
         <v>20</v>
       </c>
       <c r="AP227">
         <v>20</v>
       </c>
       <c r="AQ227">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>