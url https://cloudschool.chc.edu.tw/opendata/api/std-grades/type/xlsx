--- v0 (2026-05-14)
+++ v1 (2026-06-03)
@@ -2101,81 +2101,81 @@
       </c>
       <c r="AS1" t="s">
         <v>44</v>
       </c>
       <c r="AT1" t="s">
         <v>45</v>
       </c>
       <c r="AU1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="2" spans="1:47">
       <c r="A2" t="s">
         <v>47</v>
       </c>
       <c r="B2" t="s">
         <v>48</v>
       </c>
       <c r="C2" t="s">
         <v>49</v>
       </c>
       <c r="D2" t="s">
         <v>50</v>
       </c>
       <c r="E2">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="F2">
         <v>590</v>
       </c>
       <c r="G2">
-        <v>1163</v>
+        <v>1162</v>
       </c>
       <c r="AF2">
         <v>14</v>
       </c>
       <c r="AG2">
         <v>204</v>
       </c>
       <c r="AH2">
         <v>195</v>
       </c>
       <c r="AI2">
         <v>399</v>
       </c>
       <c r="AJ2">
         <v>15</v>
       </c>
       <c r="AK2">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="AL2">
         <v>223</v>
       </c>
       <c r="AM2">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="AN2">
         <v>13</v>
       </c>
       <c r="AO2">
         <v>170</v>
       </c>
       <c r="AP2">
         <v>172</v>
       </c>
       <c r="AQ2">
         <v>342</v>
       </c>
     </row>
     <row r="3" spans="1:47">
       <c r="A3" t="s">
         <v>47</v>
       </c>
       <c r="B3" t="s">
         <v>51</v>
       </c>
       <c r="C3" t="s">
         <v>52</v>
       </c>
       <c r="D3" t="s">
@@ -2457,117 +2457,117 @@
       </c>
       <c r="AS5">
         <v>7</v>
       </c>
       <c r="AT5">
         <v>4</v>
       </c>
       <c r="AU5">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:47">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>58</v>
       </c>
       <c r="C6" t="s">
         <v>59</v>
       </c>
       <c r="D6" t="s">
         <v>53</v>
       </c>
       <c r="E6">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="F6">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="G6">
-        <v>2330</v>
+        <v>2328</v>
       </c>
       <c r="H6">
         <v>13</v>
       </c>
       <c r="I6">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="J6">
         <v>153</v>
       </c>
       <c r="K6">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="L6">
         <v>14</v>
       </c>
       <c r="M6">
         <v>192</v>
       </c>
       <c r="N6">
         <v>182</v>
       </c>
       <c r="O6">
         <v>374</v>
       </c>
       <c r="P6">
         <v>14</v>
       </c>
       <c r="Q6">
         <v>189</v>
       </c>
       <c r="R6">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="S6">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="T6">
         <v>14</v>
       </c>
       <c r="U6">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="V6">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="W6">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="X6">
         <v>15</v>
       </c>
       <c r="Y6">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="Z6">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="AA6">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="AB6">
         <v>15</v>
       </c>
       <c r="AC6">
         <v>214</v>
       </c>
       <c r="AD6">
         <v>215</v>
       </c>
       <c r="AE6">
         <v>429</v>
       </c>
     </row>
     <row r="7" spans="1:47">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7" t="s">
         <v>60</v>
       </c>
       <c r="C7" t="s">
         <v>61</v>
       </c>
       <c r="D7" t="s">
@@ -2849,57 +2849,57 @@
       </c>
       <c r="AS9">
         <v>1</v>
       </c>
       <c r="AT9">
         <v>3</v>
       </c>
       <c r="AU9">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:47">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>66</v>
       </c>
       <c r="C10" t="s">
         <v>67</v>
       </c>
       <c r="D10" t="s">
         <v>53</v>
       </c>
       <c r="E10">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F10">
         <v>23</v>
       </c>
       <c r="G10">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10">
         <v>2</v>
       </c>
       <c r="J10">
         <v>3</v>
       </c>
       <c r="K10">
         <v>5</v>
       </c>
       <c r="L10">
         <v>1</v>
       </c>
       <c r="M10">
         <v>3</v>
       </c>
       <c r="N10">
         <v>3</v>
       </c>
       <c r="O10">
         <v>6</v>
       </c>
@@ -2909,92 +2909,92 @@
       <c r="Q10">
         <v>5</v>
       </c>
       <c r="R10">
         <v>4</v>
       </c>
       <c r="S10">
         <v>9</v>
       </c>
       <c r="T10">
         <v>1</v>
       </c>
       <c r="U10">
         <v>6</v>
       </c>
       <c r="V10">
         <v>4</v>
       </c>
       <c r="W10">
         <v>10</v>
       </c>
       <c r="X10">
         <v>1</v>
       </c>
       <c r="Y10">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Z10">
         <v>5</v>
       </c>
       <c r="AA10">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="AB10">
         <v>1</v>
       </c>
       <c r="AC10">
         <v>6</v>
       </c>
       <c r="AD10">
         <v>4</v>
       </c>
       <c r="AE10">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:47">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>68</v>
       </c>
       <c r="C11" t="s">
         <v>69</v>
       </c>
       <c r="D11" t="s">
         <v>53</v>
       </c>
       <c r="E11">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F11">
         <v>155</v>
       </c>
       <c r="G11">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="H11">
         <v>2</v>
       </c>
       <c r="I11">
         <v>22</v>
       </c>
       <c r="J11">
         <v>19</v>
       </c>
       <c r="K11">
         <v>41</v>
       </c>
       <c r="L11">
         <v>2</v>
       </c>
       <c r="M11">
         <v>20</v>
       </c>
       <c r="N11">
         <v>26</v>
       </c>
       <c r="O11">
         <v>46</v>
       </c>
@@ -3004,235 +3004,235 @@
       <c r="Q11">
         <v>29</v>
       </c>
       <c r="R11">
         <v>35</v>
       </c>
       <c r="S11">
         <v>64</v>
       </c>
       <c r="T11">
         <v>3</v>
       </c>
       <c r="U11">
         <v>29</v>
       </c>
       <c r="V11">
         <v>35</v>
       </c>
       <c r="W11">
         <v>64</v>
       </c>
       <c r="X11">
         <v>2</v>
       </c>
       <c r="Y11">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="Z11">
         <v>23</v>
       </c>
       <c r="AA11">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AB11">
         <v>2</v>
       </c>
       <c r="AC11">
         <v>25</v>
       </c>
       <c r="AD11">
         <v>17</v>
       </c>
       <c r="AE11">
         <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:47">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>70</v>
       </c>
       <c r="C12" t="s">
         <v>71</v>
       </c>
       <c r="D12" t="s">
         <v>53</v>
       </c>
       <c r="E12">
         <v>487</v>
       </c>
       <c r="F12">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="G12">
-        <v>876</v>
+        <v>874</v>
       </c>
       <c r="H12">
         <v>5</v>
       </c>
       <c r="I12">
         <v>61</v>
       </c>
       <c r="J12">
         <v>60</v>
       </c>
       <c r="K12">
         <v>121</v>
       </c>
       <c r="L12">
         <v>5</v>
       </c>
       <c r="M12">
         <v>76</v>
       </c>
       <c r="N12">
         <v>52</v>
       </c>
       <c r="O12">
         <v>128</v>
       </c>
       <c r="P12">
         <v>5</v>
       </c>
       <c r="Q12">
         <v>76</v>
       </c>
       <c r="R12">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="S12">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="T12">
         <v>6</v>
       </c>
       <c r="U12">
         <v>94</v>
       </c>
       <c r="V12">
         <v>74</v>
       </c>
       <c r="W12">
         <v>168</v>
       </c>
       <c r="X12">
         <v>7</v>
       </c>
       <c r="Y12">
         <v>93</v>
       </c>
       <c r="Z12">
         <v>82</v>
       </c>
       <c r="AA12">
         <v>175</v>
       </c>
       <c r="AB12">
         <v>6</v>
       </c>
       <c r="AC12">
         <v>81</v>
       </c>
       <c r="AD12">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="AE12">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="AR12">
         <v>1</v>
       </c>
       <c r="AS12">
         <v>6</v>
       </c>
       <c r="AT12">
         <v>2</v>
       </c>
       <c r="AU12">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:47">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>72</v>
       </c>
       <c r="C13" t="s">
         <v>73</v>
       </c>
       <c r="D13" t="s">
         <v>53</v>
       </c>
       <c r="E13">
         <v>77</v>
       </c>
       <c r="F13">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G13">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13">
         <v>18</v>
       </c>
       <c r="J13">
         <v>8</v>
       </c>
       <c r="K13">
         <v>26</v>
       </c>
       <c r="L13">
         <v>1</v>
       </c>
       <c r="M13">
         <v>11</v>
       </c>
       <c r="N13">
         <v>8</v>
       </c>
       <c r="O13">
         <v>19</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
       <c r="Q13">
         <v>14</v>
       </c>
       <c r="R13">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="S13">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="T13">
         <v>1</v>
       </c>
       <c r="U13">
         <v>10</v>
       </c>
       <c r="V13">
         <v>11</v>
       </c>
       <c r="W13">
         <v>21</v>
       </c>
       <c r="X13">
         <v>1</v>
       </c>
       <c r="Y13">
         <v>13</v>
       </c>
       <c r="Z13">
         <v>15</v>
       </c>
       <c r="AA13">
         <v>28</v>
       </c>
@@ -3541,102 +3541,102 @@
       </c>
       <c r="AT16">
         <v>1</v>
       </c>
       <c r="AU16">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:47">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17" t="s">
         <v>80</v>
       </c>
       <c r="C17" t="s">
         <v>81</v>
       </c>
       <c r="D17" t="s">
         <v>53</v>
       </c>
       <c r="E17">
         <v>331</v>
       </c>
       <c r="F17">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G17">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="H17">
         <v>4</v>
       </c>
       <c r="I17">
         <v>49</v>
       </c>
       <c r="J17">
         <v>55</v>
       </c>
       <c r="K17">
         <v>104</v>
       </c>
       <c r="L17">
         <v>4</v>
       </c>
       <c r="M17">
         <v>43</v>
       </c>
       <c r="N17">
         <v>45</v>
       </c>
       <c r="O17">
         <v>88</v>
       </c>
       <c r="P17">
         <v>4</v>
       </c>
       <c r="Q17">
         <v>65</v>
       </c>
       <c r="R17">
         <v>46</v>
       </c>
       <c r="S17">
         <v>111</v>
       </c>
       <c r="T17">
         <v>4</v>
       </c>
       <c r="U17">
         <v>45</v>
       </c>
       <c r="V17">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="W17">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="X17">
         <v>4</v>
       </c>
       <c r="Y17">
         <v>71</v>
       </c>
       <c r="Z17">
         <v>45</v>
       </c>
       <c r="AA17">
         <v>116</v>
       </c>
       <c r="AB17">
         <v>4</v>
       </c>
       <c r="AC17">
         <v>58</v>
       </c>
       <c r="AD17">
         <v>58</v>
       </c>
       <c r="AE17">
         <v>116</v>
       </c>
@@ -3740,81 +3740,81 @@
       </c>
       <c r="AS18">
         <v>9</v>
       </c>
       <c r="AT18">
         <v>7</v>
       </c>
       <c r="AU18">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:47">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19" t="s">
         <v>84</v>
       </c>
       <c r="C19" t="s">
         <v>85</v>
       </c>
       <c r="D19" t="s">
         <v>50</v>
       </c>
       <c r="E19">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F19">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="G19">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="AF19">
         <v>13</v>
       </c>
       <c r="AG19">
         <v>152</v>
       </c>
       <c r="AH19">
         <v>153</v>
       </c>
       <c r="AI19">
         <v>305</v>
       </c>
       <c r="AJ19">
         <v>12</v>
       </c>
       <c r="AK19">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AL19">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="AM19">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="AN19">
         <v>10</v>
       </c>
       <c r="AO19">
         <v>101</v>
       </c>
       <c r="AP19">
         <v>122</v>
       </c>
       <c r="AQ19">
         <v>223</v>
       </c>
     </row>
     <row r="20" spans="1:47">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20" t="s">
         <v>86</v>
       </c>
       <c r="C20" t="s">
         <v>87</v>
       </c>
       <c r="D20" t="s">
@@ -3858,81 +3858,81 @@
       </c>
       <c r="AO20">
         <v>89</v>
       </c>
       <c r="AP20">
         <v>61</v>
       </c>
       <c r="AQ20">
         <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:47">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21" t="s">
         <v>88</v>
       </c>
       <c r="C21" t="s">
         <v>89</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="F21">
         <v>759</v>
       </c>
       <c r="G21">
-        <v>1550</v>
+        <v>1549</v>
       </c>
       <c r="AF21">
         <v>18</v>
       </c>
       <c r="AG21">
         <v>279</v>
       </c>
       <c r="AH21">
         <v>242</v>
       </c>
       <c r="AI21">
         <v>521</v>
       </c>
       <c r="AJ21">
         <v>18</v>
       </c>
       <c r="AK21">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="AL21">
         <v>264</v>
       </c>
       <c r="AM21">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="AN21">
         <v>18</v>
       </c>
       <c r="AO21">
         <v>260</v>
       </c>
       <c r="AP21">
         <v>253</v>
       </c>
       <c r="AQ21">
         <v>513</v>
       </c>
     </row>
     <row r="22" spans="1:47">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>90</v>
       </c>
       <c r="C22" t="s">
         <v>91</v>
       </c>
       <c r="D22" t="s">
@@ -3976,69 +3976,69 @@
       </c>
       <c r="AO22">
         <v>294</v>
       </c>
       <c r="AP22">
         <v>239</v>
       </c>
       <c r="AQ22">
         <v>533</v>
       </c>
     </row>
     <row r="23" spans="1:47">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23" t="s">
         <v>92</v>
       </c>
       <c r="C23" t="s">
         <v>93</v>
       </c>
       <c r="D23" t="s">
         <v>50</v>
       </c>
       <c r="E23">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F23">
         <v>177</v>
       </c>
       <c r="G23">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="AF23">
         <v>5</v>
       </c>
       <c r="AG23">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="AH23">
         <v>64</v>
       </c>
       <c r="AI23">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AJ23">
         <v>5</v>
       </c>
       <c r="AK23">
         <v>73</v>
       </c>
       <c r="AL23">
         <v>60</v>
       </c>
       <c r="AM23">
         <v>133</v>
       </c>
       <c r="AN23">
         <v>4</v>
       </c>
       <c r="AO23">
         <v>59</v>
       </c>
       <c r="AP23">
         <v>53</v>
       </c>
       <c r="AQ23">
         <v>112</v>
       </c>
@@ -4097,134 +4097,134 @@
       </c>
       <c r="AP24">
         <v>280</v>
       </c>
       <c r="AQ24">
         <v>639</v>
       </c>
     </row>
     <row r="25" spans="1:47">
       <c r="A25" t="s">
         <v>47</v>
       </c>
       <c r="B25" t="s">
         <v>96</v>
       </c>
       <c r="C25" t="s">
         <v>97</v>
       </c>
       <c r="D25" t="s">
         <v>50</v>
       </c>
       <c r="E25">
         <v>21</v>
       </c>
       <c r="F25">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G25">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="AF25">
         <v>1</v>
       </c>
       <c r="AG25">
         <v>6</v>
       </c>
       <c r="AH25">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AI25">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="AJ25">
         <v>1</v>
       </c>
       <c r="AK25">
         <v>9</v>
       </c>
       <c r="AL25">
         <v>3</v>
       </c>
       <c r="AM25">
         <v>12</v>
       </c>
       <c r="AN25">
         <v>1</v>
       </c>
       <c r="AO25">
         <v>6</v>
       </c>
       <c r="AP25">
         <v>6</v>
       </c>
       <c r="AQ25">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:47">
       <c r="A26" t="s">
         <v>47</v>
       </c>
       <c r="B26" t="s">
         <v>98</v>
       </c>
       <c r="C26" t="s">
         <v>99</v>
       </c>
       <c r="D26" t="s">
         <v>50</v>
       </c>
       <c r="E26">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F26">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="G26">
         <v>298</v>
       </c>
       <c r="AF26">
         <v>7</v>
       </c>
       <c r="AG26">
         <v>60</v>
       </c>
       <c r="AH26">
         <v>49</v>
       </c>
       <c r="AI26">
         <v>109</v>
       </c>
       <c r="AJ26">
         <v>7</v>
       </c>
       <c r="AK26">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AL26">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AM26">
         <v>104</v>
       </c>
       <c r="AN26">
         <v>7</v>
       </c>
       <c r="AO26">
         <v>50</v>
       </c>
       <c r="AP26">
         <v>35</v>
       </c>
       <c r="AQ26">
         <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:47">
       <c r="A27" t="s">
         <v>47</v>
       </c>
       <c r="B27" t="s">
         <v>100</v>
       </c>
       <c r="C27" t="s">
@@ -4577,105 +4577,105 @@
       </c>
       <c r="AC33">
         <v>7</v>
       </c>
       <c r="AD33">
         <v>4</v>
       </c>
       <c r="AE33">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:47">
       <c r="A34" t="s">
         <v>110</v>
       </c>
       <c r="B34" t="s">
         <v>115</v>
       </c>
       <c r="C34" t="s">
         <v>116</v>
       </c>
       <c r="D34" t="s">
         <v>53</v>
       </c>
       <c r="E34">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F34">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G34">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
       <c r="I34">
         <v>5</v>
       </c>
       <c r="J34">
         <v>7</v>
       </c>
       <c r="K34">
         <v>12</v>
       </c>
       <c r="L34">
         <v>1</v>
       </c>
       <c r="M34">
         <v>6</v>
       </c>
       <c r="N34">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="O34">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
       <c r="Q34">
         <v>14</v>
       </c>
       <c r="R34">
         <v>5</v>
       </c>
       <c r="S34">
         <v>19</v>
       </c>
       <c r="T34">
         <v>1</v>
       </c>
       <c r="U34">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="V34">
         <v>7</v>
       </c>
       <c r="W34">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="X34">
         <v>1</v>
       </c>
       <c r="Y34">
         <v>6</v>
       </c>
       <c r="Z34">
         <v>3</v>
       </c>
       <c r="AA34">
         <v>9</v>
       </c>
       <c r="AB34">
         <v>1</v>
       </c>
       <c r="AC34">
         <v>8</v>
       </c>
       <c r="AD34">
         <v>4</v>
       </c>
       <c r="AE34">
         <v>12</v>
       </c>
@@ -5052,81 +5052,81 @@
       <c r="I39">
         <v>92</v>
       </c>
       <c r="J39">
         <v>75</v>
       </c>
       <c r="K39">
         <v>167</v>
       </c>
       <c r="L39">
         <v>7</v>
       </c>
       <c r="M39">
         <v>98</v>
       </c>
       <c r="N39">
         <v>90</v>
       </c>
       <c r="O39">
         <v>188</v>
       </c>
       <c r="P39">
         <v>7</v>
       </c>
       <c r="Q39">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="R39">
         <v>85</v>
       </c>
       <c r="S39">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="T39">
         <v>7</v>
       </c>
       <c r="U39">
         <v>93</v>
       </c>
       <c r="V39">
         <v>78</v>
       </c>
       <c r="W39">
         <v>171</v>
       </c>
       <c r="X39">
         <v>8</v>
       </c>
       <c r="Y39">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="Z39">
         <v>116</v>
       </c>
       <c r="AA39">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="AB39">
         <v>8</v>
       </c>
       <c r="AC39">
         <v>105</v>
       </c>
       <c r="AD39">
         <v>87</v>
       </c>
       <c r="AE39">
         <v>192</v>
       </c>
       <c r="AR39">
         <v>2</v>
       </c>
       <c r="AS39">
         <v>7</v>
       </c>
       <c r="AT39">
         <v>0</v>
       </c>
       <c r="AU39">
         <v>7</v>
       </c>
@@ -5408,93 +5408,93 @@
       </c>
       <c r="AC42">
         <v>6</v>
       </c>
       <c r="AD42">
         <v>5</v>
       </c>
       <c r="AE42">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:47">
       <c r="A43" t="s">
         <v>125</v>
       </c>
       <c r="B43" t="s">
         <v>134</v>
       </c>
       <c r="C43" t="s">
         <v>135</v>
       </c>
       <c r="D43" t="s">
         <v>53</v>
       </c>
       <c r="E43">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F43">
         <v>117</v>
       </c>
       <c r="G43">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="H43">
         <v>2</v>
       </c>
       <c r="I43">
         <v>21</v>
       </c>
       <c r="J43">
         <v>20</v>
       </c>
       <c r="K43">
         <v>41</v>
       </c>
       <c r="L43">
         <v>2</v>
       </c>
       <c r="M43">
         <v>21</v>
       </c>
       <c r="N43">
         <v>22</v>
       </c>
       <c r="O43">
         <v>43</v>
       </c>
       <c r="P43">
         <v>2</v>
       </c>
       <c r="Q43">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="R43">
         <v>17</v>
       </c>
       <c r="S43">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="T43">
         <v>2</v>
       </c>
       <c r="U43">
         <v>19</v>
       </c>
       <c r="V43">
         <v>17</v>
       </c>
       <c r="W43">
         <v>36</v>
       </c>
       <c r="X43">
         <v>2</v>
       </c>
       <c r="Y43">
         <v>22</v>
       </c>
       <c r="Z43">
         <v>27</v>
       </c>
       <c r="AA43">
         <v>49</v>
       </c>
@@ -5598,176 +5598,176 @@
       </c>
       <c r="AC44">
         <v>17</v>
       </c>
       <c r="AD44">
         <v>15</v>
       </c>
       <c r="AE44">
         <v>32</v>
       </c>
     </row>
     <row r="45" spans="1:47">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" t="s">
         <v>138</v>
       </c>
       <c r="C45" t="s">
         <v>139</v>
       </c>
       <c r="D45" t="s">
         <v>50</v>
       </c>
       <c r="E45">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F45">
         <v>266</v>
       </c>
       <c r="G45">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="AF45">
         <v>9</v>
       </c>
       <c r="AG45">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="AH45">
         <v>92</v>
       </c>
       <c r="AI45">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="AJ45">
         <v>9</v>
       </c>
       <c r="AK45">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AL45">
         <v>100</v>
       </c>
       <c r="AM45">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="AN45">
         <v>7</v>
       </c>
       <c r="AO45">
         <v>86</v>
       </c>
       <c r="AP45">
         <v>74</v>
       </c>
       <c r="AQ45">
         <v>160</v>
       </c>
     </row>
     <row r="46" spans="1:47">
       <c r="A46" t="s">
         <v>140</v>
       </c>
       <c r="B46" t="s">
         <v>141</v>
       </c>
       <c r="C46" t="s">
         <v>142</v>
       </c>
       <c r="D46" t="s">
         <v>53</v>
       </c>
       <c r="E46">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F46">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="G46">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="H46">
         <v>3</v>
       </c>
       <c r="I46">
         <v>33</v>
       </c>
       <c r="J46">
         <v>32</v>
       </c>
       <c r="K46">
         <v>65</v>
       </c>
       <c r="L46">
         <v>3</v>
       </c>
       <c r="M46">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N46">
         <v>25</v>
       </c>
       <c r="O46">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P46">
         <v>3</v>
       </c>
       <c r="Q46">
         <v>42</v>
       </c>
       <c r="R46">
         <v>42</v>
       </c>
       <c r="S46">
         <v>84</v>
       </c>
       <c r="T46">
         <v>4</v>
       </c>
       <c r="U46">
         <v>48</v>
       </c>
       <c r="V46">
         <v>50</v>
       </c>
       <c r="W46">
         <v>98</v>
       </c>
       <c r="X46">
         <v>3</v>
       </c>
       <c r="Y46">
         <v>40</v>
       </c>
       <c r="Z46">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AA46">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="AB46">
         <v>3</v>
       </c>
       <c r="AC46">
         <v>28</v>
       </c>
       <c r="AD46">
         <v>34</v>
       </c>
       <c r="AE46">
         <v>62</v>
       </c>
       <c r="AR46">
         <v>1</v>
       </c>
       <c r="AS46">
         <v>5</v>
       </c>
       <c r="AT46">
         <v>3</v>
       </c>
       <c r="AU46">
         <v>8</v>
       </c>
@@ -6156,188 +6156,188 @@
       </c>
       <c r="AC50">
         <v>16</v>
       </c>
       <c r="AD50">
         <v>14</v>
       </c>
       <c r="AE50">
         <v>30</v>
       </c>
     </row>
     <row r="51" spans="1:47">
       <c r="A51" t="s">
         <v>140</v>
       </c>
       <c r="B51" t="s">
         <v>151</v>
       </c>
       <c r="C51" t="s">
         <v>152</v>
       </c>
       <c r="D51" t="s">
         <v>53</v>
       </c>
       <c r="E51">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F51">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G51">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="H51">
         <v>1</v>
       </c>
       <c r="I51">
         <v>5</v>
       </c>
       <c r="J51">
         <v>3</v>
       </c>
       <c r="K51">
         <v>8</v>
       </c>
       <c r="L51">
         <v>1</v>
       </c>
       <c r="M51">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N51">
         <v>9</v>
       </c>
       <c r="O51">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
       <c r="Q51">
         <v>6</v>
       </c>
       <c r="R51">
         <v>9</v>
       </c>
       <c r="S51">
         <v>15</v>
       </c>
       <c r="T51">
         <v>1</v>
       </c>
       <c r="U51">
         <v>6</v>
       </c>
       <c r="V51">
         <v>10</v>
       </c>
       <c r="W51">
         <v>16</v>
       </c>
       <c r="X51">
         <v>1</v>
       </c>
       <c r="Y51">
         <v>7</v>
       </c>
       <c r="Z51">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="AA51">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="AB51">
         <v>1</v>
       </c>
       <c r="AC51">
         <v>6</v>
       </c>
       <c r="AD51">
         <v>3</v>
       </c>
       <c r="AE51">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:47">
       <c r="A52" t="s">
         <v>140</v>
       </c>
       <c r="B52" t="s">
         <v>153</v>
       </c>
       <c r="C52" t="s">
         <v>154</v>
       </c>
       <c r="D52" t="s">
         <v>50</v>
       </c>
       <c r="E52">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F52">
         <v>464</v>
       </c>
       <c r="G52">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="AF52">
         <v>13</v>
       </c>
       <c r="AG52">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AH52">
         <v>159</v>
       </c>
       <c r="AI52">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="AJ52">
         <v>13</v>
       </c>
       <c r="AK52">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="AL52">
         <v>164</v>
       </c>
       <c r="AM52">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="AN52">
         <v>11</v>
       </c>
       <c r="AO52">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="AP52">
         <v>141</v>
       </c>
       <c r="AQ52">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="53" spans="1:47">
       <c r="A53" t="s">
         <v>155</v>
       </c>
       <c r="B53" t="s">
         <v>156</v>
       </c>
       <c r="C53" t="s">
         <v>157</v>
       </c>
       <c r="D53" t="s">
         <v>53</v>
       </c>
       <c r="E53">
         <v>413</v>
       </c>
       <c r="F53">
         <v>387</v>
       </c>
       <c r="G53">
         <v>800</v>
       </c>
       <c r="H53">
@@ -6714,93 +6714,93 @@
       </c>
       <c r="AC56">
         <v>20</v>
       </c>
       <c r="AD56">
         <v>24</v>
       </c>
       <c r="AE56">
         <v>44</v>
       </c>
     </row>
     <row r="57" spans="1:47">
       <c r="A57" t="s">
         <v>155</v>
       </c>
       <c r="B57" t="s">
         <v>164</v>
       </c>
       <c r="C57" t="s">
         <v>165</v>
       </c>
       <c r="D57" t="s">
         <v>53</v>
       </c>
       <c r="E57">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F57">
         <v>78</v>
       </c>
       <c r="G57">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H57">
         <v>1</v>
       </c>
       <c r="I57">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J57">
         <v>11</v>
       </c>
       <c r="K57">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="L57">
         <v>2</v>
       </c>
       <c r="M57">
         <v>19</v>
       </c>
       <c r="N57">
         <v>10</v>
       </c>
       <c r="O57">
         <v>29</v>
       </c>
       <c r="P57">
         <v>2</v>
       </c>
       <c r="Q57">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="R57">
         <v>15</v>
       </c>
       <c r="S57">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T57">
         <v>2</v>
       </c>
       <c r="U57">
         <v>24</v>
       </c>
       <c r="V57">
         <v>14</v>
       </c>
       <c r="W57">
         <v>38</v>
       </c>
       <c r="X57">
         <v>2</v>
       </c>
       <c r="Y57">
         <v>21</v>
       </c>
       <c r="Z57">
         <v>12</v>
       </c>
       <c r="AA57">
         <v>33</v>
       </c>
@@ -7770,81 +7770,81 @@
       </c>
       <c r="AC68">
         <v>20</v>
       </c>
       <c r="AD68">
         <v>17</v>
       </c>
       <c r="AE68">
         <v>37</v>
       </c>
     </row>
     <row r="69" spans="1:47">
       <c r="A69" t="s">
         <v>180</v>
       </c>
       <c r="B69" t="s">
         <v>189</v>
       </c>
       <c r="C69" t="s">
         <v>190</v>
       </c>
       <c r="D69" t="s">
         <v>53</v>
       </c>
       <c r="E69">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F69">
         <v>34</v>
       </c>
       <c r="G69">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="H69">
         <v>1</v>
       </c>
       <c r="I69">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J69">
         <v>4</v>
       </c>
       <c r="K69">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="L69">
         <v>1</v>
       </c>
       <c r="M69">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="N69">
         <v>7</v>
       </c>
       <c r="O69">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
       <c r="Q69">
         <v>7</v>
       </c>
       <c r="R69">
         <v>7</v>
       </c>
       <c r="S69">
         <v>14</v>
       </c>
       <c r="T69">
         <v>1</v>
       </c>
       <c r="U69">
         <v>8</v>
       </c>
       <c r="V69">
         <v>3</v>
       </c>
       <c r="W69">
         <v>11</v>
       </c>
@@ -7868,78 +7868,78 @@
       </c>
       <c r="AD69">
         <v>6</v>
       </c>
       <c r="AE69">
         <v>8</v>
       </c>
     </row>
     <row r="70" spans="1:47">
       <c r="A70" t="s">
         <v>180</v>
       </c>
       <c r="B70" t="s">
         <v>191</v>
       </c>
       <c r="C70" t="s">
         <v>192</v>
       </c>
       <c r="D70" t="s">
         <v>53</v>
       </c>
       <c r="E70">
         <v>55</v>
       </c>
       <c r="F70">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G70">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H70">
         <v>1</v>
       </c>
       <c r="I70">
         <v>7</v>
       </c>
       <c r="J70">
         <v>4</v>
       </c>
       <c r="K70">
         <v>11</v>
       </c>
       <c r="L70">
         <v>1</v>
       </c>
       <c r="M70">
         <v>9</v>
       </c>
       <c r="N70">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O70">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
       <c r="Q70">
         <v>11</v>
       </c>
       <c r="R70">
         <v>7</v>
       </c>
       <c r="S70">
         <v>18</v>
       </c>
       <c r="T70">
         <v>1</v>
       </c>
       <c r="U70">
         <v>9</v>
       </c>
       <c r="V70">
         <v>4</v>
       </c>
       <c r="W70">
         <v>13</v>
       </c>
@@ -8117,125 +8117,125 @@
       </c>
       <c r="AP72">
         <v>224</v>
       </c>
       <c r="AQ72">
         <v>457</v>
       </c>
     </row>
     <row r="73" spans="1:47">
       <c r="A73" t="s">
         <v>180</v>
       </c>
       <c r="B73" t="s">
         <v>197</v>
       </c>
       <c r="C73" t="s">
         <v>198</v>
       </c>
       <c r="D73" t="s">
         <v>50</v>
       </c>
       <c r="E73">
         <v>423</v>
       </c>
       <c r="F73">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="G73">
-        <v>776</v>
+        <v>775</v>
       </c>
       <c r="AF73">
         <v>11</v>
       </c>
       <c r="AG73">
         <v>148</v>
       </c>
       <c r="AH73">
         <v>110</v>
       </c>
       <c r="AI73">
         <v>258</v>
       </c>
       <c r="AJ73">
         <v>11</v>
       </c>
       <c r="AK73">
         <v>136</v>
       </c>
       <c r="AL73">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="AM73">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="AN73">
         <v>10</v>
       </c>
       <c r="AO73">
         <v>139</v>
       </c>
       <c r="AP73">
         <v>111</v>
       </c>
       <c r="AQ73">
         <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:47">
       <c r="A74" t="s">
         <v>199</v>
       </c>
       <c r="B74" t="s">
         <v>200</v>
       </c>
       <c r="C74" t="s">
         <v>201</v>
       </c>
       <c r="D74" t="s">
         <v>53</v>
       </c>
       <c r="E74">
         <v>301</v>
       </c>
       <c r="F74">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="G74">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="H74">
         <v>4</v>
       </c>
       <c r="I74">
         <v>51</v>
       </c>
       <c r="J74">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K74">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L74">
         <v>4</v>
       </c>
       <c r="M74">
         <v>55</v>
       </c>
       <c r="N74">
         <v>44</v>
       </c>
       <c r="O74">
         <v>99</v>
       </c>
       <c r="P74">
         <v>4</v>
       </c>
       <c r="Q74">
         <v>53</v>
       </c>
       <c r="R74">
         <v>51</v>
       </c>
       <c r="S74">
         <v>104</v>
       </c>
@@ -8366,66 +8366,66 @@
       </c>
       <c r="AD75">
         <v>7</v>
       </c>
       <c r="AE75">
         <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:47">
       <c r="A76" t="s">
         <v>199</v>
       </c>
       <c r="B76" t="s">
         <v>204</v>
       </c>
       <c r="C76" t="s">
         <v>205</v>
       </c>
       <c r="D76" t="s">
         <v>50</v>
       </c>
       <c r="E76">
         <v>191</v>
       </c>
       <c r="F76">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="G76">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="AF76">
         <v>6</v>
       </c>
       <c r="AG76">
         <v>80</v>
       </c>
       <c r="AH76">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AI76">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AJ76">
         <v>5</v>
       </c>
       <c r="AK76">
         <v>61</v>
       </c>
       <c r="AL76">
         <v>58</v>
       </c>
       <c r="AM76">
         <v>119</v>
       </c>
       <c r="AN76">
         <v>5</v>
       </c>
       <c r="AO76">
         <v>50</v>
       </c>
       <c r="AP76">
         <v>61</v>
       </c>
       <c r="AQ76">
         <v>111</v>
       </c>
@@ -9019,78 +9019,78 @@
       </c>
       <c r="AD82">
         <v>21</v>
       </c>
       <c r="AE82">
         <v>48</v>
       </c>
     </row>
     <row r="83" spans="1:47">
       <c r="A83" t="s">
         <v>206</v>
       </c>
       <c r="B83" t="s">
         <v>219</v>
       </c>
       <c r="C83" t="s">
         <v>220</v>
       </c>
       <c r="D83" t="s">
         <v>53</v>
       </c>
       <c r="E83">
         <v>436</v>
       </c>
       <c r="F83">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="G83">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="H83">
         <v>5</v>
       </c>
       <c r="I83">
         <v>69</v>
       </c>
       <c r="J83">
         <v>71</v>
       </c>
       <c r="K83">
         <v>140</v>
       </c>
       <c r="L83">
         <v>5</v>
       </c>
       <c r="M83">
         <v>66</v>
       </c>
       <c r="N83">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="O83">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="P83">
         <v>5</v>
       </c>
       <c r="Q83">
         <v>79</v>
       </c>
       <c r="R83">
         <v>61</v>
       </c>
       <c r="S83">
         <v>140</v>
       </c>
       <c r="T83">
         <v>5</v>
       </c>
       <c r="U83">
         <v>75</v>
       </c>
       <c r="V83">
         <v>65</v>
       </c>
       <c r="W83">
         <v>140</v>
       </c>
@@ -9185,78 +9185,78 @@
       </c>
       <c r="AT84">
         <v>1</v>
       </c>
       <c r="AU84">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:47">
       <c r="A85" t="s">
         <v>206</v>
       </c>
       <c r="B85" t="s">
         <v>223</v>
       </c>
       <c r="C85" t="s">
         <v>224</v>
       </c>
       <c r="D85" t="s">
         <v>50</v>
       </c>
       <c r="E85">
         <v>528</v>
       </c>
       <c r="F85">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="G85">
-        <v>1006</v>
+        <v>1005</v>
       </c>
       <c r="AF85">
         <v>13</v>
       </c>
       <c r="AG85">
         <v>174</v>
       </c>
       <c r="AH85">
         <v>163</v>
       </c>
       <c r="AI85">
         <v>337</v>
       </c>
       <c r="AJ85">
         <v>13</v>
       </c>
       <c r="AK85">
         <v>176</v>
       </c>
       <c r="AL85">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="AM85">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="AN85">
         <v>13</v>
       </c>
       <c r="AO85">
         <v>178</v>
       </c>
       <c r="AP85">
         <v>155</v>
       </c>
       <c r="AQ85">
         <v>333</v>
       </c>
     </row>
     <row r="86" spans="1:47">
       <c r="A86" t="s">
         <v>206</v>
       </c>
       <c r="B86" t="s">
         <v>225</v>
       </c>
       <c r="C86" t="s">
         <v>226</v>
       </c>
       <c r="D86" t="s">
@@ -9314,114 +9314,114 @@
       </c>
       <c r="AT87">
         <v>14</v>
       </c>
       <c r="AU87">
         <v>28</v>
       </c>
     </row>
     <row r="88" spans="1:47">
       <c r="A88" t="s">
         <v>229</v>
       </c>
       <c r="B88" t="s">
         <v>230</v>
       </c>
       <c r="C88" t="s">
         <v>231</v>
       </c>
       <c r="D88" t="s">
         <v>53</v>
       </c>
       <c r="E88">
         <v>361</v>
       </c>
       <c r="F88">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="G88">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="H88">
         <v>5</v>
       </c>
       <c r="I88">
         <v>61</v>
       </c>
       <c r="J88">
         <v>60</v>
       </c>
       <c r="K88">
         <v>121</v>
       </c>
       <c r="L88">
         <v>5</v>
       </c>
       <c r="M88">
         <v>70</v>
       </c>
       <c r="N88">
         <v>60</v>
       </c>
       <c r="O88">
         <v>130</v>
       </c>
       <c r="P88">
         <v>5</v>
       </c>
       <c r="Q88">
         <v>58</v>
       </c>
       <c r="R88">
         <v>55</v>
       </c>
       <c r="S88">
         <v>113</v>
       </c>
       <c r="T88">
         <v>5</v>
       </c>
       <c r="U88">
         <v>55</v>
       </c>
       <c r="V88">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="W88">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="X88">
         <v>5</v>
       </c>
       <c r="Y88">
         <v>74</v>
       </c>
       <c r="Z88">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AA88">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AB88">
         <v>4</v>
       </c>
       <c r="AC88">
         <v>43</v>
       </c>
       <c r="AD88">
         <v>62</v>
       </c>
       <c r="AE88">
         <v>105</v>
       </c>
     </row>
     <row r="89" spans="1:47">
       <c r="A89" t="s">
         <v>229</v>
       </c>
       <c r="B89" t="s">
         <v>232</v>
       </c>
       <c r="C89" t="s">
         <v>233</v>
       </c>
       <c r="D89" t="s">
@@ -9765,54 +9765,54 @@
       </c>
       <c r="AP92">
         <v>116</v>
       </c>
       <c r="AQ92">
         <v>249</v>
       </c>
     </row>
     <row r="93" spans="1:47">
       <c r="A93" t="s">
         <v>240</v>
       </c>
       <c r="B93" t="s">
         <v>241</v>
       </c>
       <c r="C93" t="s">
         <v>242</v>
       </c>
       <c r="D93" t="s">
         <v>53</v>
       </c>
       <c r="E93">
         <v>953</v>
       </c>
       <c r="F93">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="G93">
-        <v>1906</v>
+        <v>1905</v>
       </c>
       <c r="H93">
         <v>12</v>
       </c>
       <c r="I93">
         <v>164</v>
       </c>
       <c r="J93">
         <v>150</v>
       </c>
       <c r="K93">
         <v>314</v>
       </c>
       <c r="L93">
         <v>11</v>
       </c>
       <c r="M93">
         <v>156</v>
       </c>
       <c r="N93">
         <v>129</v>
       </c>
       <c r="O93">
         <v>285</v>
       </c>
@@ -9825,54 +9825,54 @@
       <c r="R93">
         <v>177</v>
       </c>
       <c r="S93">
         <v>332</v>
       </c>
       <c r="T93">
         <v>14</v>
       </c>
       <c r="U93">
         <v>169</v>
       </c>
       <c r="V93">
         <v>194</v>
       </c>
       <c r="W93">
         <v>363</v>
       </c>
       <c r="X93">
         <v>11</v>
       </c>
       <c r="Y93">
         <v>144</v>
       </c>
       <c r="Z93">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="AA93">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="AB93">
         <v>12</v>
       </c>
       <c r="AC93">
         <v>165</v>
       </c>
       <c r="AD93">
         <v>149</v>
       </c>
       <c r="AE93">
         <v>314</v>
       </c>
     </row>
     <row r="94" spans="1:47">
       <c r="A94" t="s">
         <v>240</v>
       </c>
       <c r="B94" t="s">
         <v>243</v>
       </c>
       <c r="C94" t="s">
         <v>244</v>
       </c>
       <c r="D94" t="s">
@@ -10059,69 +10059,69 @@
       </c>
       <c r="AS95">
         <v>9</v>
       </c>
       <c r="AT95">
         <v>3</v>
       </c>
       <c r="AU95">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:47">
       <c r="A96" t="s">
         <v>240</v>
       </c>
       <c r="B96" t="s">
         <v>247</v>
       </c>
       <c r="C96" t="s">
         <v>248</v>
       </c>
       <c r="D96" t="s">
         <v>53</v>
       </c>
       <c r="E96">
-        <v>806</v>
+        <v>805</v>
       </c>
       <c r="F96">
         <v>775</v>
       </c>
       <c r="G96">
-        <v>1581</v>
+        <v>1580</v>
       </c>
       <c r="H96">
         <v>9</v>
       </c>
       <c r="I96">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="J96">
         <v>109</v>
       </c>
       <c r="K96">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="L96">
         <v>9</v>
       </c>
       <c r="M96">
         <v>131</v>
       </c>
       <c r="N96">
         <v>98</v>
       </c>
       <c r="O96">
         <v>229</v>
       </c>
       <c r="P96">
         <v>10</v>
       </c>
       <c r="Q96">
         <v>129</v>
       </c>
       <c r="R96">
         <v>139</v>
       </c>
       <c r="S96">
         <v>268</v>
       </c>
@@ -10169,78 +10169,78 @@
       </c>
       <c r="AT96">
         <v>2</v>
       </c>
       <c r="AU96">
         <v>5</v>
       </c>
     </row>
     <row r="97" spans="1:47">
       <c r="A97" t="s">
         <v>240</v>
       </c>
       <c r="B97" t="s">
         <v>249</v>
       </c>
       <c r="C97" t="s">
         <v>250</v>
       </c>
       <c r="D97" t="s">
         <v>53</v>
       </c>
       <c r="E97">
         <v>270</v>
       </c>
       <c r="F97">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="G97">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="H97">
         <v>3</v>
       </c>
       <c r="I97">
         <v>33</v>
       </c>
       <c r="J97">
         <v>28</v>
       </c>
       <c r="K97">
         <v>61</v>
       </c>
       <c r="L97">
         <v>3</v>
       </c>
       <c r="M97">
         <v>49</v>
       </c>
       <c r="N97">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O97">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P97">
         <v>3</v>
       </c>
       <c r="Q97">
         <v>39</v>
       </c>
       <c r="R97">
         <v>29</v>
       </c>
       <c r="S97">
         <v>68</v>
       </c>
       <c r="T97">
         <v>3</v>
       </c>
       <c r="U97">
         <v>41</v>
       </c>
       <c r="V97">
         <v>40</v>
       </c>
       <c r="W97">
         <v>81</v>
       </c>
@@ -10368,69 +10368,69 @@
       </c>
       <c r="AC98">
         <v>11</v>
       </c>
       <c r="AD98">
         <v>12</v>
       </c>
       <c r="AE98">
         <v>23</v>
       </c>
     </row>
     <row r="99" spans="1:47">
       <c r="A99" t="s">
         <v>240</v>
       </c>
       <c r="B99" t="s">
         <v>253</v>
       </c>
       <c r="C99" t="s">
         <v>254</v>
       </c>
       <c r="D99" t="s">
         <v>53</v>
       </c>
       <c r="E99">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F99">
         <v>88</v>
       </c>
       <c r="G99">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="H99">
         <v>2</v>
       </c>
       <c r="I99">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J99">
         <v>13</v>
       </c>
       <c r="K99">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L99">
         <v>1</v>
       </c>
       <c r="M99">
         <v>18</v>
       </c>
       <c r="N99">
         <v>11</v>
       </c>
       <c r="O99">
         <v>29</v>
       </c>
       <c r="P99">
         <v>2</v>
       </c>
       <c r="Q99">
         <v>16</v>
       </c>
       <c r="R99">
         <v>16</v>
       </c>
       <c r="S99">
         <v>32</v>
       </c>
@@ -10463,81 +10463,81 @@
       </c>
       <c r="AC99">
         <v>26</v>
       </c>
       <c r="AD99">
         <v>21</v>
       </c>
       <c r="AE99">
         <v>47</v>
       </c>
     </row>
     <row r="100" spans="1:47">
       <c r="A100" t="s">
         <v>240</v>
       </c>
       <c r="B100" t="s">
         <v>255</v>
       </c>
       <c r="C100" t="s">
         <v>256</v>
       </c>
       <c r="D100" t="s">
         <v>53</v>
       </c>
       <c r="E100">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F100">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G100">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="H100">
         <v>2</v>
       </c>
       <c r="I100">
         <v>23</v>
       </c>
       <c r="J100">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K100">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L100">
         <v>2</v>
       </c>
       <c r="M100">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="N100">
         <v>17</v>
       </c>
       <c r="O100">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P100">
         <v>2</v>
       </c>
       <c r="Q100">
         <v>19</v>
       </c>
       <c r="R100">
         <v>27</v>
       </c>
       <c r="S100">
         <v>46</v>
       </c>
       <c r="T100">
         <v>2</v>
       </c>
       <c r="U100">
         <v>18</v>
       </c>
       <c r="V100">
         <v>20</v>
       </c>
       <c r="W100">
         <v>38</v>
       </c>
@@ -10653,199 +10653,199 @@
       </c>
       <c r="AC101">
         <v>5</v>
       </c>
       <c r="AD101">
         <v>7</v>
       </c>
       <c r="AE101">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:47">
       <c r="A102" t="s">
         <v>240</v>
       </c>
       <c r="B102" t="s">
         <v>259</v>
       </c>
       <c r="C102" t="s">
         <v>260</v>
       </c>
       <c r="D102" t="s">
         <v>50</v>
       </c>
       <c r="E102">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F102">
         <v>508</v>
       </c>
       <c r="G102">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="AF102">
         <v>12</v>
       </c>
       <c r="AG102">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="AH102">
         <v>153</v>
       </c>
       <c r="AI102">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="AJ102">
         <v>14</v>
       </c>
       <c r="AK102">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="AL102">
         <v>202</v>
       </c>
       <c r="AM102">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="AN102">
         <v>12</v>
       </c>
       <c r="AO102">
         <v>158</v>
       </c>
       <c r="AP102">
         <v>145</v>
       </c>
       <c r="AQ102">
         <v>303</v>
       </c>
       <c r="AR102">
         <v>3</v>
       </c>
       <c r="AS102">
         <v>12</v>
       </c>
       <c r="AT102">
         <v>8</v>
       </c>
       <c r="AU102">
         <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:47">
       <c r="A103" t="s">
         <v>240</v>
       </c>
       <c r="B103" t="s">
         <v>261</v>
       </c>
       <c r="C103" t="s">
         <v>262</v>
       </c>
       <c r="D103" t="s">
         <v>50</v>
       </c>
       <c r="E103">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F103">
         <v>288</v>
       </c>
       <c r="G103">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="AF103">
         <v>7</v>
       </c>
       <c r="AG103">
         <v>75</v>
       </c>
       <c r="AH103">
         <v>94</v>
       </c>
       <c r="AI103">
         <v>169</v>
       </c>
       <c r="AJ103">
         <v>8</v>
       </c>
       <c r="AK103">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="AL103">
         <v>110</v>
       </c>
       <c r="AM103">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AN103">
         <v>7</v>
       </c>
       <c r="AO103">
         <v>98</v>
       </c>
       <c r="AP103">
         <v>84</v>
       </c>
       <c r="AQ103">
         <v>182</v>
       </c>
     </row>
     <row r="104" spans="1:47">
       <c r="A104" t="s">
         <v>240</v>
       </c>
       <c r="B104" t="s">
         <v>263</v>
       </c>
       <c r="C104" t="s">
         <v>264</v>
       </c>
       <c r="D104" t="s">
         <v>50</v>
       </c>
       <c r="E104">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="F104">
         <v>1014</v>
       </c>
       <c r="G104">
-        <v>2058</v>
+        <v>2059</v>
       </c>
       <c r="AF104">
         <v>26</v>
       </c>
       <c r="AG104">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="AH104">
         <v>331</v>
       </c>
       <c r="AI104">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="AJ104">
         <v>29</v>
       </c>
       <c r="AK104">
         <v>395</v>
       </c>
       <c r="AL104">
         <v>383</v>
       </c>
       <c r="AM104">
         <v>778</v>
       </c>
       <c r="AN104">
         <v>22</v>
       </c>
       <c r="AO104">
         <v>289</v>
       </c>
       <c r="AP104">
         <v>300</v>
       </c>
       <c r="AQ104">
         <v>589</v>
       </c>
@@ -11222,105 +11222,105 @@
       </c>
       <c r="AC108">
         <v>11</v>
       </c>
       <c r="AD108">
         <v>3</v>
       </c>
       <c r="AE108">
         <v>14</v>
       </c>
     </row>
     <row r="109" spans="1:47">
       <c r="A109" t="s">
         <v>265</v>
       </c>
       <c r="B109" t="s">
         <v>274</v>
       </c>
       <c r="C109" t="s">
         <v>275</v>
       </c>
       <c r="D109" t="s">
         <v>53</v>
       </c>
       <c r="E109">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F109">
         <v>88</v>
       </c>
       <c r="G109">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="H109">
         <v>1</v>
       </c>
       <c r="I109">
         <v>8</v>
       </c>
       <c r="J109">
         <v>8</v>
       </c>
       <c r="K109">
         <v>16</v>
       </c>
       <c r="L109">
         <v>1</v>
       </c>
       <c r="M109">
         <v>11</v>
       </c>
       <c r="N109">
         <v>11</v>
       </c>
       <c r="O109">
         <v>22</v>
       </c>
       <c r="P109">
         <v>2</v>
       </c>
       <c r="Q109">
         <v>10</v>
       </c>
       <c r="R109">
         <v>24</v>
       </c>
       <c r="S109">
         <v>34</v>
       </c>
       <c r="T109">
         <v>1</v>
       </c>
       <c r="U109">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="V109">
         <v>17</v>
       </c>
       <c r="W109">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="X109">
         <v>2</v>
       </c>
       <c r="Y109">
         <v>17</v>
       </c>
       <c r="Z109">
         <v>13</v>
       </c>
       <c r="AA109">
         <v>30</v>
       </c>
       <c r="AB109">
         <v>2</v>
       </c>
       <c r="AC109">
         <v>16</v>
       </c>
       <c r="AD109">
         <v>15</v>
       </c>
       <c r="AE109">
         <v>31</v>
       </c>
@@ -11566,69 +11566,69 @@
       </c>
       <c r="AO112">
         <v>85</v>
       </c>
       <c r="AP112">
         <v>87</v>
       </c>
       <c r="AQ112">
         <v>172</v>
       </c>
     </row>
     <row r="113" spans="1:47">
       <c r="A113" t="s">
         <v>282</v>
       </c>
       <c r="B113" t="s">
         <v>283</v>
       </c>
       <c r="C113" t="s">
         <v>284</v>
       </c>
       <c r="D113" t="s">
         <v>53</v>
       </c>
       <c r="E113">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="F113">
         <v>491</v>
       </c>
       <c r="G113">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="H113">
         <v>6</v>
       </c>
       <c r="I113">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J113">
         <v>88</v>
       </c>
       <c r="K113">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="L113">
         <v>7</v>
       </c>
       <c r="M113">
         <v>94</v>
       </c>
       <c r="N113">
         <v>81</v>
       </c>
       <c r="O113">
         <v>175</v>
       </c>
       <c r="P113">
         <v>6</v>
       </c>
       <c r="Q113">
         <v>91</v>
       </c>
       <c r="R113">
         <v>73</v>
       </c>
       <c r="S113">
         <v>164</v>
       </c>
@@ -12314,105 +12314,105 @@
       </c>
       <c r="AC120">
         <v>25</v>
       </c>
       <c r="AD120">
         <v>17</v>
       </c>
       <c r="AE120">
         <v>42</v>
       </c>
     </row>
     <row r="121" spans="1:47">
       <c r="A121" t="s">
         <v>295</v>
       </c>
       <c r="B121" t="s">
         <v>300</v>
       </c>
       <c r="C121" t="s">
         <v>301</v>
       </c>
       <c r="D121" t="s">
         <v>53</v>
       </c>
       <c r="E121">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F121">
         <v>94</v>
       </c>
       <c r="G121">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="H121">
         <v>1</v>
       </c>
       <c r="I121">
         <v>12</v>
       </c>
       <c r="J121">
         <v>13</v>
       </c>
       <c r="K121">
         <v>25</v>
       </c>
       <c r="L121">
         <v>2</v>
       </c>
       <c r="M121">
         <v>21</v>
       </c>
       <c r="N121">
         <v>13</v>
       </c>
       <c r="O121">
         <v>34</v>
       </c>
       <c r="P121">
         <v>2</v>
       </c>
       <c r="Q121">
         <v>16</v>
       </c>
       <c r="R121">
         <v>20</v>
       </c>
       <c r="S121">
         <v>36</v>
       </c>
       <c r="T121">
         <v>2</v>
       </c>
       <c r="U121">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="V121">
         <v>17</v>
       </c>
       <c r="W121">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="X121">
         <v>2</v>
       </c>
       <c r="Y121">
         <v>18</v>
       </c>
       <c r="Z121">
         <v>17</v>
       </c>
       <c r="AA121">
         <v>35</v>
       </c>
       <c r="AB121">
         <v>2</v>
       </c>
       <c r="AC121">
         <v>27</v>
       </c>
       <c r="AD121">
         <v>14</v>
       </c>
       <c r="AE121">
         <v>41</v>
       </c>
@@ -13050,105 +13050,105 @@
       </c>
       <c r="AC128">
         <v>22</v>
       </c>
       <c r="AD128">
         <v>10</v>
       </c>
       <c r="AE128">
         <v>32</v>
       </c>
     </row>
     <row r="129" spans="1:47">
       <c r="A129" t="s">
         <v>312</v>
       </c>
       <c r="B129" t="s">
         <v>317</v>
       </c>
       <c r="C129" t="s">
         <v>318</v>
       </c>
       <c r="D129" t="s">
         <v>53</v>
       </c>
       <c r="E129">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F129">
         <v>122</v>
       </c>
       <c r="G129">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="H129">
         <v>2</v>
       </c>
       <c r="I129">
         <v>22</v>
       </c>
       <c r="J129">
         <v>23</v>
       </c>
       <c r="K129">
         <v>45</v>
       </c>
       <c r="L129">
         <v>2</v>
       </c>
       <c r="M129">
         <v>23</v>
       </c>
       <c r="N129">
         <v>17</v>
       </c>
       <c r="O129">
         <v>40</v>
       </c>
       <c r="P129">
         <v>2</v>
       </c>
       <c r="Q129">
         <v>21</v>
       </c>
       <c r="R129">
         <v>15</v>
       </c>
       <c r="S129">
         <v>36</v>
       </c>
       <c r="T129">
         <v>3</v>
       </c>
       <c r="U129">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="V129">
         <v>32</v>
       </c>
       <c r="W129">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="X129">
         <v>2</v>
       </c>
       <c r="Y129">
         <v>16</v>
       </c>
       <c r="Z129">
         <v>20</v>
       </c>
       <c r="AA129">
         <v>36</v>
       </c>
       <c r="AB129">
         <v>2</v>
       </c>
       <c r="AC129">
         <v>23</v>
       </c>
       <c r="AD129">
         <v>15</v>
       </c>
       <c r="AE129">
         <v>38</v>
       </c>
@@ -13338,90 +13338,90 @@
       </c>
       <c r="AD131">
         <v>29</v>
       </c>
       <c r="AE131">
         <v>76</v>
       </c>
     </row>
     <row r="132" spans="1:47">
       <c r="A132" t="s">
         <v>312</v>
       </c>
       <c r="B132" t="s">
         <v>323</v>
       </c>
       <c r="C132" t="s">
         <v>324</v>
       </c>
       <c r="D132" t="s">
         <v>53</v>
       </c>
       <c r="E132">
         <v>88</v>
       </c>
       <c r="F132">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G132">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="H132">
         <v>2</v>
       </c>
       <c r="I132">
         <v>18</v>
       </c>
       <c r="J132">
         <v>17</v>
       </c>
       <c r="K132">
         <v>35</v>
       </c>
       <c r="L132">
         <v>1</v>
       </c>
       <c r="M132">
         <v>9</v>
       </c>
       <c r="N132">
         <v>7</v>
       </c>
       <c r="O132">
         <v>16</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
       <c r="Q132">
         <v>13</v>
       </c>
       <c r="R132">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="S132">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="T132">
         <v>1</v>
       </c>
       <c r="U132">
         <v>13</v>
       </c>
       <c r="V132">
         <v>10</v>
       </c>
       <c r="W132">
         <v>23</v>
       </c>
       <c r="X132">
         <v>2</v>
       </c>
       <c r="Y132">
         <v>26</v>
       </c>
       <c r="Z132">
         <v>19</v>
       </c>
       <c r="AA132">
         <v>45</v>
       </c>
@@ -13528,78 +13528,78 @@
       </c>
       <c r="AD133">
         <v>60</v>
       </c>
       <c r="AE133">
         <v>135</v>
       </c>
     </row>
     <row r="134" spans="1:47">
       <c r="A134" t="s">
         <v>312</v>
       </c>
       <c r="B134" t="s">
         <v>327</v>
       </c>
       <c r="C134" t="s">
         <v>328</v>
       </c>
       <c r="D134" t="s">
         <v>50</v>
       </c>
       <c r="E134">
         <v>678</v>
       </c>
       <c r="F134">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="G134">
-        <v>1292</v>
+        <v>1291</v>
       </c>
       <c r="AF134">
         <v>16</v>
       </c>
       <c r="AG134">
         <v>231</v>
       </c>
       <c r="AH134">
         <v>190</v>
       </c>
       <c r="AI134">
         <v>421</v>
       </c>
       <c r="AJ134">
         <v>17</v>
       </c>
       <c r="AK134">
         <v>242</v>
       </c>
       <c r="AL134">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="AM134">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="AN134">
         <v>15</v>
       </c>
       <c r="AO134">
         <v>203</v>
       </c>
       <c r="AP134">
         <v>187</v>
       </c>
       <c r="AQ134">
         <v>390</v>
       </c>
       <c r="AR134">
         <v>1</v>
       </c>
       <c r="AS134">
         <v>2</v>
       </c>
       <c r="AT134">
         <v>1</v>
       </c>
       <c r="AU134">
         <v>3</v>
       </c>
@@ -13857,105 +13857,105 @@
       </c>
       <c r="AC137">
         <v>8</v>
       </c>
       <c r="AD137">
         <v>5</v>
       </c>
       <c r="AE137">
         <v>13</v>
       </c>
     </row>
     <row r="138" spans="1:47">
       <c r="A138" t="s">
         <v>331</v>
       </c>
       <c r="B138" t="s">
         <v>336</v>
       </c>
       <c r="C138" t="s">
         <v>337</v>
       </c>
       <c r="D138" t="s">
         <v>53</v>
       </c>
       <c r="E138">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F138">
         <v>214</v>
       </c>
       <c r="G138">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="H138">
         <v>3</v>
       </c>
       <c r="I138">
         <v>39</v>
       </c>
       <c r="J138">
         <v>29</v>
       </c>
       <c r="K138">
         <v>68</v>
       </c>
       <c r="L138">
         <v>3</v>
       </c>
       <c r="M138">
         <v>32</v>
       </c>
       <c r="N138">
         <v>20</v>
       </c>
       <c r="O138">
         <v>52</v>
       </c>
       <c r="P138">
         <v>4</v>
       </c>
       <c r="Q138">
         <v>41</v>
       </c>
       <c r="R138">
         <v>43</v>
       </c>
       <c r="S138">
         <v>84</v>
       </c>
       <c r="T138">
         <v>4</v>
       </c>
       <c r="U138">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="V138">
         <v>45</v>
       </c>
       <c r="W138">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="X138">
         <v>3</v>
       </c>
       <c r="Y138">
         <v>35</v>
       </c>
       <c r="Z138">
         <v>39</v>
       </c>
       <c r="AA138">
         <v>74</v>
       </c>
       <c r="AB138">
         <v>4</v>
       </c>
       <c r="AC138">
         <v>46</v>
       </c>
       <c r="AD138">
         <v>38</v>
       </c>
       <c r="AE138">
         <v>84</v>
       </c>
@@ -14593,69 +14593,69 @@
       </c>
       <c r="AC145">
         <v>9</v>
       </c>
       <c r="AD145">
         <v>4</v>
       </c>
       <c r="AE145">
         <v>13</v>
       </c>
     </row>
     <row r="146" spans="1:47">
       <c r="A146" t="s">
         <v>342</v>
       </c>
       <c r="B146" t="s">
         <v>353</v>
       </c>
       <c r="C146" t="s">
         <v>354</v>
       </c>
       <c r="D146" t="s">
         <v>53</v>
       </c>
       <c r="E146">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F146">
         <v>59</v>
       </c>
       <c r="G146">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H146">
         <v>1</v>
       </c>
       <c r="I146">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J146">
         <v>9</v>
       </c>
       <c r="K146">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="L146">
         <v>1</v>
       </c>
       <c r="M146">
         <v>10</v>
       </c>
       <c r="N146">
         <v>12</v>
       </c>
       <c r="O146">
         <v>22</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
       <c r="Q146">
         <v>13</v>
       </c>
       <c r="R146">
         <v>5</v>
       </c>
       <c r="S146">
         <v>18</v>
       </c>
@@ -14854,105 +14854,105 @@
       </c>
       <c r="AS148">
         <v>3</v>
       </c>
       <c r="AT148">
         <v>3</v>
       </c>
       <c r="AU148">
         <v>6</v>
       </c>
     </row>
     <row r="149" spans="1:47">
       <c r="A149" t="s">
         <v>359</v>
       </c>
       <c r="B149" t="s">
         <v>360</v>
       </c>
       <c r="C149" t="s">
         <v>361</v>
       </c>
       <c r="D149" t="s">
         <v>53</v>
       </c>
       <c r="E149">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="F149">
         <v>283</v>
       </c>
       <c r="G149">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="H149">
         <v>3</v>
       </c>
       <c r="I149">
         <v>46</v>
       </c>
       <c r="J149">
         <v>38</v>
       </c>
       <c r="K149">
         <v>84</v>
       </c>
       <c r="L149">
         <v>4</v>
       </c>
       <c r="M149">
         <v>64</v>
       </c>
       <c r="N149">
         <v>42</v>
       </c>
       <c r="O149">
         <v>106</v>
       </c>
       <c r="P149">
         <v>5</v>
       </c>
       <c r="Q149">
         <v>69</v>
       </c>
       <c r="R149">
         <v>50</v>
       </c>
       <c r="S149">
         <v>119</v>
       </c>
       <c r="T149">
         <v>5</v>
       </c>
       <c r="U149">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="V149">
         <v>40</v>
       </c>
       <c r="W149">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="X149">
         <v>4</v>
       </c>
       <c r="Y149">
         <v>56</v>
       </c>
       <c r="Z149">
         <v>56</v>
       </c>
       <c r="AA149">
         <v>112</v>
       </c>
       <c r="AB149">
         <v>5</v>
       </c>
       <c r="AC149">
         <v>58</v>
       </c>
       <c r="AD149">
         <v>57</v>
       </c>
       <c r="AE149">
         <v>115</v>
       </c>
@@ -15605,66 +15605,66 @@
       <c r="B157" t="s">
         <v>376</v>
       </c>
       <c r="C157" t="s">
         <v>377</v>
       </c>
       <c r="D157" t="s">
         <v>50</v>
       </c>
       <c r="E157">
         <v>331</v>
       </c>
       <c r="F157">
         <v>273</v>
       </c>
       <c r="G157">
         <v>604</v>
       </c>
       <c r="AF157">
         <v>9</v>
       </c>
       <c r="AG157">
         <v>111</v>
       </c>
       <c r="AH157">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AI157">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="AJ157">
         <v>10</v>
       </c>
       <c r="AK157">
         <v>120</v>
       </c>
       <c r="AL157">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM157">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="AN157">
         <v>8</v>
       </c>
       <c r="AO157">
         <v>100</v>
       </c>
       <c r="AP157">
         <v>75</v>
       </c>
       <c r="AQ157">
         <v>175</v>
       </c>
     </row>
     <row r="158" spans="1:47">
       <c r="A158" t="s">
         <v>359</v>
       </c>
       <c r="B158" t="s">
         <v>378</v>
       </c>
       <c r="C158" t="s">
         <v>379</v>
       </c>
       <c r="D158" t="s">
@@ -16076,93 +16076,93 @@
       </c>
       <c r="AC162">
         <v>5</v>
       </c>
       <c r="AD162">
         <v>2</v>
       </c>
       <c r="AE162">
         <v>7</v>
       </c>
     </row>
     <row r="163" spans="1:47">
       <c r="A163" t="s">
         <v>380</v>
       </c>
       <c r="B163" t="s">
         <v>389</v>
       </c>
       <c r="C163" t="s">
         <v>390</v>
       </c>
       <c r="D163" t="s">
         <v>53</v>
       </c>
       <c r="E163">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F163">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="G163">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="H163">
         <v>3</v>
       </c>
       <c r="I163">
         <v>57</v>
       </c>
       <c r="J163">
         <v>24</v>
       </c>
       <c r="K163">
         <v>81</v>
       </c>
       <c r="L163">
         <v>3</v>
       </c>
       <c r="M163">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N163">
         <v>36</v>
       </c>
       <c r="O163">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="P163">
         <v>3</v>
       </c>
       <c r="Q163">
         <v>36</v>
       </c>
       <c r="R163">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="S163">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="T163">
         <v>3</v>
       </c>
       <c r="U163">
         <v>34</v>
       </c>
       <c r="V163">
         <v>31</v>
       </c>
       <c r="W163">
         <v>65</v>
       </c>
       <c r="X163">
         <v>3</v>
       </c>
       <c r="Y163">
         <v>36</v>
       </c>
       <c r="Z163">
         <v>38</v>
       </c>
       <c r="AA163">
         <v>74</v>
       </c>
@@ -16174,66 +16174,66 @@
       </c>
       <c r="AD163">
         <v>30</v>
       </c>
       <c r="AE163">
         <v>76</v>
       </c>
     </row>
     <row r="164" spans="1:47">
       <c r="A164" t="s">
         <v>380</v>
       </c>
       <c r="B164" t="s">
         <v>391</v>
       </c>
       <c r="C164" t="s">
         <v>392</v>
       </c>
       <c r="D164" t="s">
         <v>50</v>
       </c>
       <c r="E164">
         <v>354</v>
       </c>
       <c r="F164">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="G164">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="AF164">
         <v>9</v>
       </c>
       <c r="AG164">
         <v>121</v>
       </c>
       <c r="AH164">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AI164">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="AJ164">
         <v>9</v>
       </c>
       <c r="AK164">
         <v>131</v>
       </c>
       <c r="AL164">
         <v>121</v>
       </c>
       <c r="AM164">
         <v>252</v>
       </c>
       <c r="AN164">
         <v>7</v>
       </c>
       <c r="AO164">
         <v>98</v>
       </c>
       <c r="AP164">
         <v>83</v>
       </c>
       <c r="AQ164">
         <v>181</v>
       </c>
@@ -16625,78 +16625,78 @@
       </c>
       <c r="AD168">
         <v>6</v>
       </c>
       <c r="AE168">
         <v>12</v>
       </c>
     </row>
     <row r="169" spans="1:47">
       <c r="A169" t="s">
         <v>393</v>
       </c>
       <c r="B169" t="s">
         <v>402</v>
       </c>
       <c r="C169" t="s">
         <v>403</v>
       </c>
       <c r="D169" t="s">
         <v>50</v>
       </c>
       <c r="E169">
         <v>196</v>
       </c>
       <c r="F169">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="G169">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="AF169">
         <v>6</v>
       </c>
       <c r="AG169">
         <v>72</v>
       </c>
       <c r="AH169">
         <v>57</v>
       </c>
       <c r="AI169">
         <v>129</v>
       </c>
       <c r="AJ169">
         <v>6</v>
       </c>
       <c r="AK169">
         <v>69</v>
       </c>
       <c r="AL169">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="AM169">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="AN169">
         <v>5</v>
       </c>
       <c r="AO169">
         <v>55</v>
       </c>
       <c r="AP169">
         <v>57</v>
       </c>
       <c r="AQ169">
         <v>112</v>
       </c>
       <c r="AR169">
         <v>1</v>
       </c>
       <c r="AS169">
         <v>0</v>
       </c>
       <c r="AT169">
         <v>1</v>
       </c>
       <c r="AU169">
         <v>1</v>
       </c>
@@ -16788,81 +16788,81 @@
       </c>
       <c r="AC170">
         <v>20</v>
       </c>
       <c r="AD170">
         <v>23</v>
       </c>
       <c r="AE170">
         <v>43</v>
       </c>
     </row>
     <row r="171" spans="1:47">
       <c r="A171" t="s">
         <v>404</v>
       </c>
       <c r="B171" t="s">
         <v>407</v>
       </c>
       <c r="C171" t="s">
         <v>408</v>
       </c>
       <c r="D171" t="s">
         <v>53</v>
       </c>
       <c r="E171">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F171">
         <v>325</v>
       </c>
       <c r="G171">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="H171">
         <v>3</v>
       </c>
       <c r="I171">
         <v>44</v>
       </c>
       <c r="J171">
         <v>35</v>
       </c>
       <c r="K171">
         <v>79</v>
       </c>
       <c r="L171">
         <v>4</v>
       </c>
       <c r="M171">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="N171">
         <v>56</v>
       </c>
       <c r="O171">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="P171">
         <v>4</v>
       </c>
       <c r="Q171">
         <v>43</v>
       </c>
       <c r="R171">
         <v>53</v>
       </c>
       <c r="S171">
         <v>96</v>
       </c>
       <c r="T171">
         <v>5</v>
       </c>
       <c r="U171">
         <v>55</v>
       </c>
       <c r="V171">
         <v>56</v>
       </c>
       <c r="W171">
         <v>111</v>
       </c>
@@ -18180,66 +18180,66 @@
       </c>
       <c r="AD185">
         <v>7</v>
       </c>
       <c r="AE185">
         <v>11</v>
       </c>
     </row>
     <row r="186" spans="1:47">
       <c r="A186" t="s">
         <v>419</v>
       </c>
       <c r="B186" t="s">
         <v>438</v>
       </c>
       <c r="C186" t="s">
         <v>439</v>
       </c>
       <c r="D186" t="s">
         <v>50</v>
       </c>
       <c r="E186">
         <v>126</v>
       </c>
       <c r="F186">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="G186">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="AF186">
         <v>4</v>
       </c>
       <c r="AG186">
         <v>46</v>
       </c>
       <c r="AH186">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="AI186">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="AJ186">
         <v>3</v>
       </c>
       <c r="AK186">
         <v>47</v>
       </c>
       <c r="AL186">
         <v>30</v>
       </c>
       <c r="AM186">
         <v>77</v>
       </c>
       <c r="AN186">
         <v>3</v>
       </c>
       <c r="AO186">
         <v>33</v>
       </c>
       <c r="AP186">
         <v>29</v>
       </c>
       <c r="AQ186">
         <v>62</v>
       </c>
@@ -18295,176 +18295,176 @@
       </c>
       <c r="AO187">
         <v>19</v>
       </c>
       <c r="AP187">
         <v>22</v>
       </c>
       <c r="AQ187">
         <v>41</v>
       </c>
     </row>
     <row r="188" spans="1:47">
       <c r="A188" t="s">
         <v>442</v>
       </c>
       <c r="B188" t="s">
         <v>443</v>
       </c>
       <c r="C188" t="s">
         <v>444</v>
       </c>
       <c r="D188" t="s">
         <v>53</v>
       </c>
       <c r="E188">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F188">
         <v>122</v>
       </c>
       <c r="G188">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="H188">
         <v>3</v>
       </c>
       <c r="I188">
         <v>24</v>
       </c>
       <c r="J188">
         <v>21</v>
       </c>
       <c r="K188">
         <v>45</v>
       </c>
       <c r="L188">
         <v>3</v>
       </c>
       <c r="M188">
         <v>17</v>
       </c>
       <c r="N188">
         <v>18</v>
       </c>
       <c r="O188">
         <v>35</v>
       </c>
       <c r="P188">
         <v>3</v>
       </c>
       <c r="Q188">
         <v>26</v>
       </c>
       <c r="R188">
         <v>23</v>
       </c>
       <c r="S188">
         <v>49</v>
       </c>
       <c r="T188">
         <v>3</v>
       </c>
       <c r="U188">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="V188">
         <v>20</v>
       </c>
       <c r="W188">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X188">
         <v>3</v>
       </c>
       <c r="Y188">
         <v>26</v>
       </c>
       <c r="Z188">
         <v>20</v>
       </c>
       <c r="AA188">
         <v>46</v>
       </c>
       <c r="AB188">
         <v>3</v>
       </c>
       <c r="AC188">
         <v>32</v>
       </c>
       <c r="AD188">
         <v>20</v>
       </c>
       <c r="AE188">
         <v>52</v>
       </c>
     </row>
     <row r="189" spans="1:47">
       <c r="A189" t="s">
         <v>442</v>
       </c>
       <c r="B189" t="s">
         <v>445</v>
       </c>
       <c r="C189" t="s">
         <v>446</v>
       </c>
       <c r="D189" t="s">
         <v>53</v>
       </c>
       <c r="E189">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F189">
         <v>20</v>
       </c>
       <c r="G189">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H189">
         <v>1</v>
       </c>
       <c r="I189">
         <v>3</v>
       </c>
       <c r="J189">
         <v>4</v>
       </c>
       <c r="K189">
         <v>7</v>
       </c>
       <c r="L189">
         <v>1</v>
       </c>
       <c r="M189">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="N189">
         <v>1</v>
       </c>
       <c r="O189">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
       <c r="Q189">
         <v>5</v>
       </c>
       <c r="R189">
         <v>3</v>
       </c>
       <c r="S189">
         <v>8</v>
       </c>
       <c r="T189">
         <v>1</v>
       </c>
       <c r="U189">
         <v>5</v>
       </c>
       <c r="V189">
         <v>5</v>
       </c>
       <c r="W189">
         <v>10</v>
       </c>
@@ -18580,93 +18580,93 @@
       </c>
       <c r="AC190">
         <v>3</v>
       </c>
       <c r="AD190">
         <v>4</v>
       </c>
       <c r="AE190">
         <v>7</v>
       </c>
     </row>
     <row r="191" spans="1:47">
       <c r="A191" t="s">
         <v>442</v>
       </c>
       <c r="B191" t="s">
         <v>449</v>
       </c>
       <c r="C191" t="s">
         <v>450</v>
       </c>
       <c r="D191" t="s">
         <v>53</v>
       </c>
       <c r="E191">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F191">
         <v>20</v>
       </c>
       <c r="G191">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H191">
         <v>1</v>
       </c>
       <c r="I191">
         <v>1</v>
       </c>
       <c r="J191">
         <v>4</v>
       </c>
       <c r="K191">
         <v>5</v>
       </c>
       <c r="L191">
         <v>1</v>
       </c>
       <c r="M191">
         <v>3</v>
       </c>
       <c r="N191">
         <v>1</v>
       </c>
       <c r="O191">
         <v>4</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
       <c r="Q191">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="R191">
         <v>2</v>
       </c>
       <c r="S191">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="T191">
         <v>1</v>
       </c>
       <c r="U191">
         <v>9</v>
       </c>
       <c r="V191">
         <v>3</v>
       </c>
       <c r="W191">
         <v>12</v>
       </c>
       <c r="X191">
         <v>1</v>
       </c>
       <c r="Y191">
         <v>2</v>
       </c>
       <c r="Z191">
         <v>7</v>
       </c>
       <c r="AA191">
         <v>9</v>
       </c>
@@ -18737,90 +18737,90 @@
       </c>
       <c r="AP192">
         <v>95</v>
       </c>
       <c r="AQ192">
         <v>203</v>
       </c>
     </row>
     <row r="193" spans="1:47">
       <c r="A193" t="s">
         <v>453</v>
       </c>
       <c r="B193" t="s">
         <v>454</v>
       </c>
       <c r="C193" t="s">
         <v>455</v>
       </c>
       <c r="D193" t="s">
         <v>53</v>
       </c>
       <c r="E193">
         <v>443</v>
       </c>
       <c r="F193">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="G193">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="H193">
         <v>6</v>
       </c>
       <c r="I193">
         <v>83</v>
       </c>
       <c r="J193">
         <v>59</v>
       </c>
       <c r="K193">
         <v>142</v>
       </c>
       <c r="L193">
         <v>5</v>
       </c>
       <c r="M193">
         <v>65</v>
       </c>
       <c r="N193">
         <v>46</v>
       </c>
       <c r="O193">
         <v>111</v>
       </c>
       <c r="P193">
         <v>6</v>
       </c>
       <c r="Q193">
         <v>75</v>
       </c>
       <c r="R193">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="S193">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="T193">
         <v>5</v>
       </c>
       <c r="U193">
         <v>65</v>
       </c>
       <c r="V193">
         <v>58</v>
       </c>
       <c r="W193">
         <v>123</v>
       </c>
       <c r="X193">
         <v>5</v>
       </c>
       <c r="Y193">
         <v>78</v>
       </c>
       <c r="Z193">
         <v>65</v>
       </c>
       <c r="AA193">
         <v>143</v>
       </c>
@@ -19043,93 +19043,93 @@
       </c>
       <c r="AS195">
         <v>4</v>
       </c>
       <c r="AT195">
         <v>6</v>
       </c>
       <c r="AU195">
         <v>10</v>
       </c>
     </row>
     <row r="196" spans="1:47">
       <c r="A196" t="s">
         <v>453</v>
       </c>
       <c r="B196" t="s">
         <v>460</v>
       </c>
       <c r="C196" t="s">
         <v>461</v>
       </c>
       <c r="D196" t="s">
         <v>53</v>
       </c>
       <c r="E196">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F196">
         <v>22</v>
       </c>
       <c r="G196">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H196">
         <v>1</v>
       </c>
       <c r="I196">
         <v>5</v>
       </c>
       <c r="J196">
         <v>5</v>
       </c>
       <c r="K196">
         <v>10</v>
       </c>
       <c r="L196">
         <v>1</v>
       </c>
       <c r="M196">
         <v>4</v>
       </c>
       <c r="N196">
         <v>2</v>
       </c>
       <c r="O196">
         <v>6</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
       <c r="Q196">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="R196">
         <v>5</v>
       </c>
       <c r="S196">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="T196">
         <v>1</v>
       </c>
       <c r="U196">
         <v>3</v>
       </c>
       <c r="V196">
         <v>4</v>
       </c>
       <c r="W196">
         <v>7</v>
       </c>
       <c r="X196">
         <v>1</v>
       </c>
       <c r="Y196">
         <v>4</v>
       </c>
       <c r="Z196">
         <v>4</v>
       </c>
       <c r="AA196">
         <v>8</v>
       </c>
@@ -19138,69 +19138,69 @@
       </c>
       <c r="AC196">
         <v>7</v>
       </c>
       <c r="AD196">
         <v>2</v>
       </c>
       <c r="AE196">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:47">
       <c r="A197" t="s">
         <v>453</v>
       </c>
       <c r="B197" t="s">
         <v>462</v>
       </c>
       <c r="C197" t="s">
         <v>463</v>
       </c>
       <c r="D197" t="s">
         <v>53</v>
       </c>
       <c r="E197">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F197">
         <v>57</v>
       </c>
       <c r="G197">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="H197">
         <v>2</v>
       </c>
       <c r="I197">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J197">
         <v>12</v>
       </c>
       <c r="K197">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="L197">
         <v>1</v>
       </c>
       <c r="M197">
         <v>13</v>
       </c>
       <c r="N197">
         <v>12</v>
       </c>
       <c r="O197">
         <v>25</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
       <c r="Q197">
         <v>11</v>
       </c>
       <c r="R197">
         <v>11</v>
       </c>
       <c r="S197">
         <v>22</v>
       </c>
@@ -19233,81 +19233,81 @@
       </c>
       <c r="AC197">
         <v>8</v>
       </c>
       <c r="AD197">
         <v>5</v>
       </c>
       <c r="AE197">
         <v>13</v>
       </c>
     </row>
     <row r="198" spans="1:47">
       <c r="A198" t="s">
         <v>453</v>
       </c>
       <c r="B198" t="s">
         <v>464</v>
       </c>
       <c r="C198" t="s">
         <v>465</v>
       </c>
       <c r="D198" t="s">
         <v>53</v>
       </c>
       <c r="E198">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F198">
         <v>54</v>
       </c>
       <c r="G198">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="H198">
         <v>1</v>
       </c>
       <c r="I198">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J198">
         <v>6</v>
       </c>
       <c r="K198">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="L198">
         <v>1</v>
       </c>
       <c r="M198">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="N198">
         <v>9</v>
       </c>
       <c r="O198">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
       <c r="Q198">
         <v>10</v>
       </c>
       <c r="R198">
         <v>6</v>
       </c>
       <c r="S198">
         <v>16</v>
       </c>
       <c r="T198">
         <v>1</v>
       </c>
       <c r="U198">
         <v>15</v>
       </c>
       <c r="V198">
         <v>11</v>
       </c>
       <c r="W198">
         <v>26</v>
       </c>
@@ -19806,66 +19806,66 @@
       </c>
       <c r="AD203">
         <v>2</v>
       </c>
       <c r="AE203">
         <v>11</v>
       </c>
     </row>
     <row r="204" spans="1:47">
       <c r="A204" t="s">
         <v>453</v>
       </c>
       <c r="B204" t="s">
         <v>476</v>
       </c>
       <c r="C204" t="s">
         <v>477</v>
       </c>
       <c r="D204" t="s">
         <v>50</v>
       </c>
       <c r="E204">
         <v>55</v>
       </c>
       <c r="F204">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G204">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AF204">
         <v>2</v>
       </c>
       <c r="AG204">
         <v>18</v>
       </c>
       <c r="AH204">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="AI204">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AJ204">
         <v>2</v>
       </c>
       <c r="AK204">
         <v>18</v>
       </c>
       <c r="AL204">
         <v>22</v>
       </c>
       <c r="AM204">
         <v>40</v>
       </c>
       <c r="AN204">
         <v>2</v>
       </c>
       <c r="AO204">
         <v>19</v>
       </c>
       <c r="AP204">
         <v>24</v>
       </c>
       <c r="AQ204">
         <v>43</v>
       </c>
@@ -20526,93 +20526,93 @@
       </c>
       <c r="AC212">
         <v>4</v>
       </c>
       <c r="AD212">
         <v>7</v>
       </c>
       <c r="AE212">
         <v>11</v>
       </c>
     </row>
     <row r="213" spans="1:47">
       <c r="A213" t="s">
         <v>491</v>
       </c>
       <c r="B213" t="s">
         <v>496</v>
       </c>
       <c r="C213" t="s">
         <v>497</v>
       </c>
       <c r="D213" t="s">
         <v>53</v>
       </c>
       <c r="E213">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F213">
         <v>26</v>
       </c>
       <c r="G213">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H213">
         <v>1</v>
       </c>
       <c r="I213">
         <v>5</v>
       </c>
       <c r="J213">
         <v>2</v>
       </c>
       <c r="K213">
         <v>7</v>
       </c>
       <c r="L213">
         <v>1</v>
       </c>
       <c r="M213">
         <v>5</v>
       </c>
       <c r="N213">
         <v>6</v>
       </c>
       <c r="O213">
         <v>11</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
       <c r="Q213">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R213">
         <v>4</v>
       </c>
       <c r="S213">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="T213">
         <v>1</v>
       </c>
       <c r="U213">
         <v>8</v>
       </c>
       <c r="V213">
         <v>1</v>
       </c>
       <c r="W213">
         <v>9</v>
       </c>
       <c r="X213">
         <v>1</v>
       </c>
       <c r="Y213">
         <v>3</v>
       </c>
       <c r="Z213">
         <v>6</v>
       </c>
       <c r="AA213">
         <v>9</v>
       </c>
@@ -21191,69 +21191,69 @@
       </c>
       <c r="AC219">
         <v>5</v>
       </c>
       <c r="AD219">
         <v>7</v>
       </c>
       <c r="AE219">
         <v>12</v>
       </c>
     </row>
     <row r="220" spans="1:47">
       <c r="A220" t="s">
         <v>491</v>
       </c>
       <c r="B220" t="s">
         <v>510</v>
       </c>
       <c r="C220" t="s">
         <v>511</v>
       </c>
       <c r="D220" t="s">
         <v>53</v>
       </c>
       <c r="E220">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F220">
         <v>31</v>
       </c>
       <c r="G220">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H220">
         <v>1</v>
       </c>
       <c r="I220">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J220">
         <v>4</v>
       </c>
       <c r="K220">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="L220">
         <v>1</v>
       </c>
       <c r="M220">
         <v>7</v>
       </c>
       <c r="N220">
         <v>8</v>
       </c>
       <c r="O220">
         <v>15</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
       <c r="Q220">
         <v>12</v>
       </c>
       <c r="R220">
         <v>7</v>
       </c>
       <c r="S220">
         <v>19</v>
       </c>
@@ -21289,66 +21289,66 @@
       </c>
       <c r="AD220">
         <v>5</v>
       </c>
       <c r="AE220">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:47">
       <c r="A221" t="s">
         <v>491</v>
       </c>
       <c r="B221" t="s">
         <v>512</v>
       </c>
       <c r="C221" t="s">
         <v>513</v>
       </c>
       <c r="D221" t="s">
         <v>50</v>
       </c>
       <c r="E221">
         <v>84</v>
       </c>
       <c r="F221">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G221">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="AF221">
         <v>2</v>
       </c>
       <c r="AG221">
         <v>24</v>
       </c>
       <c r="AH221">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="AI221">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="AJ221">
         <v>3</v>
       </c>
       <c r="AK221">
         <v>44</v>
       </c>
       <c r="AL221">
         <v>36</v>
       </c>
       <c r="AM221">
         <v>80</v>
       </c>
       <c r="AN221">
         <v>2</v>
       </c>
       <c r="AO221">
         <v>16</v>
       </c>
       <c r="AP221">
         <v>22</v>
       </c>
       <c r="AQ221">
         <v>38</v>
       </c>
@@ -21751,66 +21751,66 @@
       </c>
       <c r="AD226">
         <v>10</v>
       </c>
       <c r="AE226">
         <v>15</v>
       </c>
     </row>
     <row r="227" spans="1:47">
       <c r="A227" t="s">
         <v>518</v>
       </c>
       <c r="B227" t="s">
         <v>525</v>
       </c>
       <c r="C227" t="s">
         <v>526</v>
       </c>
       <c r="D227" t="s">
         <v>50</v>
       </c>
       <c r="E227">
         <v>62</v>
       </c>
       <c r="F227">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G227">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AF227">
         <v>2</v>
       </c>
       <c r="AG227">
         <v>23</v>
       </c>
       <c r="AH227">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="AI227">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AJ227">
         <v>2</v>
       </c>
       <c r="AK227">
         <v>20</v>
       </c>
       <c r="AL227">
         <v>20</v>
       </c>
       <c r="AM227">
         <v>40</v>
       </c>
       <c r="AN227">
         <v>2</v>
       </c>
       <c r="AO227">
         <v>19</v>
       </c>
       <c r="AP227">
         <v>23</v>
       </c>
       <c r="AQ227">
         <v>42</v>
       </c>