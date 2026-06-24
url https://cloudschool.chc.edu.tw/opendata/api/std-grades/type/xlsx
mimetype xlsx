--- v1 (2026-06-03)
+++ v2 (2026-06-24)
@@ -2101,69 +2101,69 @@
       </c>
       <c r="AS1" t="s">
         <v>44</v>
       </c>
       <c r="AT1" t="s">
         <v>45</v>
       </c>
       <c r="AU1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="2" spans="1:47">
       <c r="A2" t="s">
         <v>47</v>
       </c>
       <c r="B2" t="s">
         <v>48</v>
       </c>
       <c r="C2" t="s">
         <v>49</v>
       </c>
       <c r="D2" t="s">
         <v>50</v>
       </c>
       <c r="E2">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="F2">
         <v>590</v>
       </c>
       <c r="G2">
-        <v>1162</v>
+        <v>1161</v>
       </c>
       <c r="AF2">
         <v>14</v>
       </c>
       <c r="AG2">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="AH2">
         <v>195</v>
       </c>
       <c r="AI2">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="AJ2">
         <v>15</v>
       </c>
       <c r="AK2">
         <v>198</v>
       </c>
       <c r="AL2">
         <v>223</v>
       </c>
       <c r="AM2">
         <v>421</v>
       </c>
       <c r="AN2">
         <v>13</v>
       </c>
       <c r="AO2">
         <v>170</v>
       </c>
       <c r="AP2">
         <v>172</v>
       </c>
       <c r="AQ2">
         <v>342</v>
       </c>
@@ -2460,114 +2460,114 @@
       </c>
       <c r="AT5">
         <v>4</v>
       </c>
       <c r="AU5">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:47">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>58</v>
       </c>
       <c r="C6" t="s">
         <v>59</v>
       </c>
       <c r="D6" t="s">
         <v>53</v>
       </c>
       <c r="E6">
         <v>1202</v>
       </c>
       <c r="F6">
-        <v>1126</v>
+        <v>1124</v>
       </c>
       <c r="G6">
-        <v>2328</v>
+        <v>2326</v>
       </c>
       <c r="H6">
         <v>13</v>
       </c>
       <c r="I6">
         <v>190</v>
       </c>
       <c r="J6">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="K6">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="L6">
         <v>14</v>
       </c>
       <c r="M6">
         <v>192</v>
       </c>
       <c r="N6">
         <v>182</v>
       </c>
       <c r="O6">
         <v>374</v>
       </c>
       <c r="P6">
         <v>14</v>
       </c>
       <c r="Q6">
         <v>189</v>
       </c>
       <c r="R6">
         <v>190</v>
       </c>
       <c r="S6">
         <v>379</v>
       </c>
       <c r="T6">
         <v>14</v>
       </c>
       <c r="U6">
         <v>197</v>
       </c>
       <c r="V6">
         <v>176</v>
       </c>
       <c r="W6">
         <v>373</v>
       </c>
       <c r="X6">
         <v>15</v>
       </c>
       <c r="Y6">
         <v>220</v>
       </c>
       <c r="Z6">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="AA6">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="AB6">
         <v>15</v>
       </c>
       <c r="AC6">
         <v>214</v>
       </c>
       <c r="AD6">
         <v>215</v>
       </c>
       <c r="AE6">
         <v>429</v>
       </c>
     </row>
     <row r="7" spans="1:47">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7" t="s">
         <v>60</v>
       </c>
       <c r="C7" t="s">
         <v>61</v>
       </c>
       <c r="D7" t="s">
@@ -2647,81 +2647,81 @@
       </c>
       <c r="AC7">
         <v>52</v>
       </c>
       <c r="AD7">
         <v>57</v>
       </c>
       <c r="AE7">
         <v>109</v>
       </c>
     </row>
     <row r="8" spans="1:47">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>62</v>
       </c>
       <c r="C8" t="s">
         <v>63</v>
       </c>
       <c r="D8" t="s">
         <v>53</v>
       </c>
       <c r="E8">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="F8">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="G8">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="H8">
         <v>3</v>
       </c>
       <c r="I8">
         <v>35</v>
       </c>
       <c r="J8">
         <v>36</v>
       </c>
       <c r="K8">
         <v>71</v>
       </c>
       <c r="L8">
         <v>3</v>
       </c>
       <c r="M8">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N8">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O8">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="P8">
         <v>4</v>
       </c>
       <c r="Q8">
         <v>43</v>
       </c>
       <c r="R8">
         <v>46</v>
       </c>
       <c r="S8">
         <v>89</v>
       </c>
       <c r="T8">
         <v>4</v>
       </c>
       <c r="U8">
         <v>43</v>
       </c>
       <c r="V8">
         <v>43</v>
       </c>
       <c r="W8">
         <v>86</v>
       </c>
@@ -2944,57 +2944,57 @@
       </c>
       <c r="AC10">
         <v>6</v>
       </c>
       <c r="AD10">
         <v>4</v>
       </c>
       <c r="AE10">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:47">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>68</v>
       </c>
       <c r="C11" t="s">
         <v>69</v>
       </c>
       <c r="D11" t="s">
         <v>53</v>
       </c>
       <c r="E11">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="F11">
         <v>155</v>
       </c>
       <c r="G11">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="H11">
         <v>2</v>
       </c>
       <c r="I11">
         <v>22</v>
       </c>
       <c r="J11">
         <v>19</v>
       </c>
       <c r="K11">
         <v>41</v>
       </c>
       <c r="L11">
         <v>2</v>
       </c>
       <c r="M11">
         <v>20</v>
       </c>
       <c r="N11">
         <v>26</v>
       </c>
       <c r="O11">
         <v>46</v>
       </c>
@@ -3004,92 +3004,92 @@
       <c r="Q11">
         <v>29</v>
       </c>
       <c r="R11">
         <v>35</v>
       </c>
       <c r="S11">
         <v>64</v>
       </c>
       <c r="T11">
         <v>3</v>
       </c>
       <c r="U11">
         <v>29</v>
       </c>
       <c r="V11">
         <v>35</v>
       </c>
       <c r="W11">
         <v>64</v>
       </c>
       <c r="X11">
         <v>2</v>
       </c>
       <c r="Y11">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="Z11">
         <v>23</v>
       </c>
       <c r="AA11">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AB11">
         <v>2</v>
       </c>
       <c r="AC11">
         <v>25</v>
       </c>
       <c r="AD11">
         <v>17</v>
       </c>
       <c r="AE11">
         <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:47">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>70</v>
       </c>
       <c r="C12" t="s">
         <v>71</v>
       </c>
       <c r="D12" t="s">
         <v>53</v>
       </c>
       <c r="E12">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="F12">
         <v>387</v>
       </c>
       <c r="G12">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="H12">
         <v>5</v>
       </c>
       <c r="I12">
         <v>61</v>
       </c>
       <c r="J12">
         <v>60</v>
       </c>
       <c r="K12">
         <v>121</v>
       </c>
       <c r="L12">
         <v>5</v>
       </c>
       <c r="M12">
         <v>76</v>
       </c>
       <c r="N12">
         <v>52</v>
       </c>
       <c r="O12">
         <v>128</v>
       </c>
@@ -3099,57 +3099,57 @@
       <c r="Q12">
         <v>76</v>
       </c>
       <c r="R12">
         <v>52</v>
       </c>
       <c r="S12">
         <v>128</v>
       </c>
       <c r="T12">
         <v>6</v>
       </c>
       <c r="U12">
         <v>94</v>
       </c>
       <c r="V12">
         <v>74</v>
       </c>
       <c r="W12">
         <v>168</v>
       </c>
       <c r="X12">
         <v>7</v>
       </c>
       <c r="Y12">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Z12">
         <v>82</v>
       </c>
       <c r="AA12">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="AB12">
         <v>6</v>
       </c>
       <c r="AC12">
         <v>81</v>
       </c>
       <c r="AD12">
         <v>65</v>
       </c>
       <c r="AE12">
         <v>146</v>
       </c>
       <c r="AR12">
         <v>1</v>
       </c>
       <c r="AS12">
         <v>6</v>
       </c>
       <c r="AT12">
         <v>2</v>
       </c>
       <c r="AU12">
         <v>8</v>
       </c>
@@ -3244,66 +3244,66 @@
       </c>
       <c r="AD13">
         <v>4</v>
       </c>
       <c r="AE13">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:47">
       <c r="A14" t="s">
         <v>47</v>
       </c>
       <c r="B14" t="s">
         <v>74</v>
       </c>
       <c r="C14" t="s">
         <v>75</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14">
         <v>34</v>
       </c>
       <c r="F14">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G14">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14">
         <v>3</v>
       </c>
       <c r="J14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K14">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="L14">
         <v>1</v>
       </c>
       <c r="M14">
         <v>5</v>
       </c>
       <c r="N14">
         <v>1</v>
       </c>
       <c r="O14">
         <v>6</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
       <c r="Q14">
         <v>6</v>
       </c>
       <c r="R14">
         <v>7</v>
       </c>
       <c r="S14">
         <v>13</v>
       </c>
@@ -3917,69 +3917,69 @@
       </c>
       <c r="AO21">
         <v>260</v>
       </c>
       <c r="AP21">
         <v>253</v>
       </c>
       <c r="AQ21">
         <v>513</v>
       </c>
     </row>
     <row r="22" spans="1:47">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>90</v>
       </c>
       <c r="C22" t="s">
         <v>91</v>
       </c>
       <c r="D22" t="s">
         <v>50</v>
       </c>
       <c r="E22">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="F22">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="G22">
-        <v>1753</v>
+        <v>1755</v>
       </c>
       <c r="AF22">
         <v>20</v>
       </c>
       <c r="AG22">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="AH22">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="AI22">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="AJ22">
         <v>24</v>
       </c>
       <c r="AK22">
         <v>360</v>
       </c>
       <c r="AL22">
         <v>292</v>
       </c>
       <c r="AM22">
         <v>652</v>
       </c>
       <c r="AN22">
         <v>20</v>
       </c>
       <c r="AO22">
         <v>294</v>
       </c>
       <c r="AP22">
         <v>239</v>
       </c>
       <c r="AQ22">
         <v>533</v>
       </c>
@@ -6251,93 +6251,93 @@
       </c>
       <c r="AC51">
         <v>6</v>
       </c>
       <c r="AD51">
         <v>3</v>
       </c>
       <c r="AE51">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:47">
       <c r="A52" t="s">
         <v>140</v>
       </c>
       <c r="B52" t="s">
         <v>153</v>
       </c>
       <c r="C52" t="s">
         <v>154</v>
       </c>
       <c r="D52" t="s">
         <v>50</v>
       </c>
       <c r="E52">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="F52">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="G52">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="AF52">
         <v>13</v>
       </c>
       <c r="AG52">
         <v>200</v>
       </c>
       <c r="AH52">
         <v>159</v>
       </c>
       <c r="AI52">
         <v>359</v>
       </c>
       <c r="AJ52">
         <v>13</v>
       </c>
       <c r="AK52">
         <v>159</v>
       </c>
       <c r="AL52">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="AM52">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="AN52">
         <v>11</v>
       </c>
       <c r="AO52">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="AP52">
         <v>141</v>
       </c>
       <c r="AQ52">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="53" spans="1:47">
       <c r="A53" t="s">
         <v>155</v>
       </c>
       <c r="B53" t="s">
         <v>156</v>
       </c>
       <c r="C53" t="s">
         <v>157</v>
       </c>
       <c r="D53" t="s">
         <v>53</v>
       </c>
       <c r="E53">
         <v>413</v>
       </c>
       <c r="F53">
         <v>387</v>
       </c>
       <c r="G53">
         <v>800</v>
       </c>
       <c r="H53">
@@ -6515,54 +6515,54 @@
       </c>
       <c r="AD54">
         <v>60</v>
       </c>
       <c r="AE54">
         <v>123</v>
       </c>
     </row>
     <row r="55" spans="1:47">
       <c r="A55" t="s">
         <v>155</v>
       </c>
       <c r="B55" t="s">
         <v>160</v>
       </c>
       <c r="C55" t="s">
         <v>161</v>
       </c>
       <c r="D55" t="s">
         <v>53</v>
       </c>
       <c r="E55">
         <v>163</v>
       </c>
       <c r="F55">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G55">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H55">
         <v>2</v>
       </c>
       <c r="I55">
         <v>25</v>
       </c>
       <c r="J55">
         <v>15</v>
       </c>
       <c r="K55">
         <v>40</v>
       </c>
       <c r="L55">
         <v>2</v>
       </c>
       <c r="M55">
         <v>23</v>
       </c>
       <c r="N55">
         <v>22</v>
       </c>
       <c r="O55">
         <v>45</v>
       </c>
@@ -6599,54 +6599,54 @@
       <c r="Z55">
         <v>22</v>
       </c>
       <c r="AA55">
         <v>42</v>
       </c>
       <c r="AB55">
         <v>2</v>
       </c>
       <c r="AC55">
         <v>27</v>
       </c>
       <c r="AD55">
         <v>26</v>
       </c>
       <c r="AE55">
         <v>53</v>
       </c>
       <c r="AR55">
         <v>1</v>
       </c>
       <c r="AS55">
         <v>8</v>
       </c>
       <c r="AT55">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AU55">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:47">
       <c r="A56" t="s">
         <v>155</v>
       </c>
       <c r="B56" t="s">
         <v>162</v>
       </c>
       <c r="C56" t="s">
         <v>163</v>
       </c>
       <c r="D56" t="s">
         <v>53</v>
       </c>
       <c r="E56">
         <v>112</v>
       </c>
       <c r="F56">
         <v>85</v>
       </c>
       <c r="G56">
         <v>197</v>
       </c>
       <c r="H56">
@@ -7192,78 +7192,78 @@
       </c>
       <c r="AD61">
         <v>133</v>
       </c>
       <c r="AE61">
         <v>262</v>
       </c>
     </row>
     <row r="62" spans="1:47">
       <c r="A62" t="s">
         <v>155</v>
       </c>
       <c r="B62" t="s">
         <v>174</v>
       </c>
       <c r="C62" t="s">
         <v>175</v>
       </c>
       <c r="D62" t="s">
         <v>50</v>
       </c>
       <c r="E62">
         <v>338</v>
       </c>
       <c r="F62">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="G62">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="AF62">
         <v>9</v>
       </c>
       <c r="AG62">
         <v>116</v>
       </c>
       <c r="AH62">
         <v>112</v>
       </c>
       <c r="AI62">
         <v>228</v>
       </c>
       <c r="AJ62">
         <v>9</v>
       </c>
       <c r="AK62">
         <v>114</v>
       </c>
       <c r="AL62">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AM62">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="AN62">
         <v>8</v>
       </c>
       <c r="AO62">
         <v>108</v>
       </c>
       <c r="AP62">
         <v>86</v>
       </c>
       <c r="AQ62">
         <v>194</v>
       </c>
     </row>
     <row r="63" spans="1:47">
       <c r="A63" t="s">
         <v>155</v>
       </c>
       <c r="B63" t="s">
         <v>176</v>
       </c>
       <c r="C63" t="s">
         <v>177</v>
       </c>
       <c r="D63" t="s">
@@ -8058,137 +8058,137 @@
       </c>
       <c r="AD71">
         <v>5</v>
       </c>
       <c r="AE71">
         <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:47">
       <c r="A72" t="s">
         <v>180</v>
       </c>
       <c r="B72" t="s">
         <v>195</v>
       </c>
       <c r="C72" t="s">
         <v>196</v>
       </c>
       <c r="D72" t="s">
         <v>50</v>
       </c>
       <c r="E72">
         <v>809</v>
       </c>
       <c r="F72">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="G72">
-        <v>1574</v>
+        <v>1573</v>
       </c>
       <c r="AF72">
         <v>21</v>
       </c>
       <c r="AG72">
         <v>295</v>
       </c>
       <c r="AH72">
         <v>254</v>
       </c>
       <c r="AI72">
         <v>549</v>
       </c>
       <c r="AJ72">
         <v>21</v>
       </c>
       <c r="AK72">
         <v>281</v>
       </c>
       <c r="AL72">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="AM72">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="AN72">
         <v>18</v>
       </c>
       <c r="AO72">
         <v>233</v>
       </c>
       <c r="AP72">
         <v>224</v>
       </c>
       <c r="AQ72">
         <v>457</v>
       </c>
     </row>
     <row r="73" spans="1:47">
       <c r="A73" t="s">
         <v>180</v>
       </c>
       <c r="B73" t="s">
         <v>197</v>
       </c>
       <c r="C73" t="s">
         <v>198</v>
       </c>
       <c r="D73" t="s">
         <v>50</v>
       </c>
       <c r="E73">
         <v>423</v>
       </c>
       <c r="F73">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="G73">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="AF73">
         <v>11</v>
       </c>
       <c r="AG73">
         <v>148</v>
       </c>
       <c r="AH73">
         <v>110</v>
       </c>
       <c r="AI73">
         <v>258</v>
       </c>
       <c r="AJ73">
         <v>11</v>
       </c>
       <c r="AK73">
         <v>136</v>
       </c>
       <c r="AL73">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AM73">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="AN73">
         <v>10</v>
       </c>
       <c r="AO73">
         <v>139</v>
       </c>
       <c r="AP73">
         <v>111</v>
       </c>
       <c r="AQ73">
         <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:47">
       <c r="A74" t="s">
         <v>199</v>
       </c>
       <c r="B74" t="s">
         <v>200</v>
       </c>
       <c r="C74" t="s">
         <v>201</v>
       </c>
       <c r="D74" t="s">
@@ -8529,93 +8529,93 @@
       </c>
       <c r="AS77">
         <v>8</v>
       </c>
       <c r="AT77">
         <v>4</v>
       </c>
       <c r="AU77">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:47">
       <c r="A78" t="s">
         <v>206</v>
       </c>
       <c r="B78" t="s">
         <v>209</v>
       </c>
       <c r="C78" t="s">
         <v>210</v>
       </c>
       <c r="D78" t="s">
         <v>53</v>
       </c>
       <c r="E78">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="F78">
         <v>615</v>
       </c>
       <c r="G78">
-        <v>1264</v>
+        <v>1263</v>
       </c>
       <c r="H78">
         <v>7</v>
       </c>
       <c r="I78">
         <v>92</v>
       </c>
       <c r="J78">
         <v>92</v>
       </c>
       <c r="K78">
         <v>184</v>
       </c>
       <c r="L78">
         <v>8</v>
       </c>
       <c r="M78">
         <v>97</v>
       </c>
       <c r="N78">
         <v>102</v>
       </c>
       <c r="O78">
         <v>199</v>
       </c>
       <c r="P78">
         <v>8</v>
       </c>
       <c r="Q78">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="R78">
         <v>117</v>
       </c>
       <c r="S78">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="T78">
         <v>8</v>
       </c>
       <c r="U78">
         <v>107</v>
       </c>
       <c r="V78">
         <v>112</v>
       </c>
       <c r="W78">
         <v>219</v>
       </c>
       <c r="X78">
         <v>8</v>
       </c>
       <c r="Y78">
         <v>124</v>
       </c>
       <c r="Z78">
         <v>107</v>
       </c>
       <c r="AA78">
         <v>231</v>
       </c>
@@ -8636,93 +8636,93 @@
       </c>
       <c r="AS78">
         <v>6</v>
       </c>
       <c r="AT78">
         <v>3</v>
       </c>
       <c r="AU78">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:47">
       <c r="A79" t="s">
         <v>206</v>
       </c>
       <c r="B79" t="s">
         <v>211</v>
       </c>
       <c r="C79" t="s">
         <v>212</v>
       </c>
       <c r="D79" t="s">
         <v>53</v>
       </c>
       <c r="E79">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="F79">
         <v>99</v>
       </c>
       <c r="G79">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="H79">
         <v>2</v>
       </c>
       <c r="I79">
         <v>20</v>
       </c>
       <c r="J79">
         <v>13</v>
       </c>
       <c r="K79">
         <v>33</v>
       </c>
       <c r="L79">
         <v>1</v>
       </c>
       <c r="M79">
         <v>13</v>
       </c>
       <c r="N79">
         <v>14</v>
       </c>
       <c r="O79">
         <v>27</v>
       </c>
       <c r="P79">
         <v>2</v>
       </c>
       <c r="Q79">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="R79">
         <v>24</v>
       </c>
       <c r="S79">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="T79">
         <v>2</v>
       </c>
       <c r="U79">
         <v>20</v>
       </c>
       <c r="V79">
         <v>14</v>
       </c>
       <c r="W79">
         <v>34</v>
       </c>
       <c r="X79">
         <v>2</v>
       </c>
       <c r="Y79">
         <v>15</v>
       </c>
       <c r="Z79">
         <v>20</v>
       </c>
       <c r="AA79">
         <v>35</v>
       </c>
@@ -9114,137 +9114,137 @@
       </c>
       <c r="AD83">
         <v>69</v>
       </c>
       <c r="AE83">
         <v>145</v>
       </c>
     </row>
     <row r="84" spans="1:47">
       <c r="A84" t="s">
         <v>206</v>
       </c>
       <c r="B84" t="s">
         <v>221</v>
       </c>
       <c r="C84" t="s">
         <v>222</v>
       </c>
       <c r="D84" t="s">
         <v>50</v>
       </c>
       <c r="E84">
         <v>399</v>
       </c>
       <c r="F84">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="G84">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="AF84">
         <v>10</v>
       </c>
       <c r="AG84">
         <v>136</v>
       </c>
       <c r="AH84">
         <v>127</v>
       </c>
       <c r="AI84">
         <v>263</v>
       </c>
       <c r="AJ84">
         <v>10</v>
       </c>
       <c r="AK84">
         <v>147</v>
       </c>
       <c r="AL84">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AM84">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="AN84">
         <v>8</v>
       </c>
       <c r="AO84">
         <v>108</v>
       </c>
       <c r="AP84">
         <v>114</v>
       </c>
       <c r="AQ84">
         <v>222</v>
       </c>
       <c r="AR84">
         <v>3</v>
       </c>
       <c r="AS84">
         <v>8</v>
       </c>
       <c r="AT84">
         <v>1</v>
       </c>
       <c r="AU84">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:47">
       <c r="A85" t="s">
         <v>206</v>
       </c>
       <c r="B85" t="s">
         <v>223</v>
       </c>
       <c r="C85" t="s">
         <v>224</v>
       </c>
       <c r="D85" t="s">
         <v>50</v>
       </c>
       <c r="E85">
         <v>528</v>
       </c>
       <c r="F85">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="G85">
-        <v>1005</v>
+        <v>1004</v>
       </c>
       <c r="AF85">
         <v>13</v>
       </c>
       <c r="AG85">
         <v>174</v>
       </c>
       <c r="AH85">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="AI85">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="AJ85">
         <v>13</v>
       </c>
       <c r="AK85">
         <v>176</v>
       </c>
       <c r="AL85">
         <v>159</v>
       </c>
       <c r="AM85">
         <v>335</v>
       </c>
       <c r="AN85">
         <v>13</v>
       </c>
       <c r="AO85">
         <v>178</v>
       </c>
       <c r="AP85">
         <v>155</v>
       </c>
       <c r="AQ85">
         <v>333</v>
       </c>
@@ -10059,57 +10059,57 @@
       </c>
       <c r="AS95">
         <v>9</v>
       </c>
       <c r="AT95">
         <v>3</v>
       </c>
       <c r="AU95">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:47">
       <c r="A96" t="s">
         <v>240</v>
       </c>
       <c r="B96" t="s">
         <v>247</v>
       </c>
       <c r="C96" t="s">
         <v>248</v>
       </c>
       <c r="D96" t="s">
         <v>53</v>
       </c>
       <c r="E96">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="F96">
         <v>775</v>
       </c>
       <c r="G96">
-        <v>1580</v>
+        <v>1579</v>
       </c>
       <c r="H96">
         <v>9</v>
       </c>
       <c r="I96">
         <v>125</v>
       </c>
       <c r="J96">
         <v>109</v>
       </c>
       <c r="K96">
         <v>234</v>
       </c>
       <c r="L96">
         <v>9</v>
       </c>
       <c r="M96">
         <v>131</v>
       </c>
       <c r="N96">
         <v>98</v>
       </c>
       <c r="O96">
         <v>229</v>
       </c>
@@ -10119,57 +10119,57 @@
       <c r="Q96">
         <v>129</v>
       </c>
       <c r="R96">
         <v>139</v>
       </c>
       <c r="S96">
         <v>268</v>
       </c>
       <c r="T96">
         <v>10</v>
       </c>
       <c r="U96">
         <v>135</v>
       </c>
       <c r="V96">
         <v>145</v>
       </c>
       <c r="W96">
         <v>280</v>
       </c>
       <c r="X96">
         <v>11</v>
       </c>
       <c r="Y96">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="Z96">
         <v>150</v>
       </c>
       <c r="AA96">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="AB96">
         <v>10</v>
       </c>
       <c r="AC96">
         <v>138</v>
       </c>
       <c r="AD96">
         <v>132</v>
       </c>
       <c r="AE96">
         <v>270</v>
       </c>
       <c r="AR96">
         <v>1</v>
       </c>
       <c r="AS96">
         <v>3</v>
       </c>
       <c r="AT96">
         <v>2</v>
       </c>
       <c r="AU96">
         <v>5</v>
       </c>
@@ -10724,140 +10724,140 @@
       </c>
       <c r="AS102">
         <v>12</v>
       </c>
       <c r="AT102">
         <v>8</v>
       </c>
       <c r="AU102">
         <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:47">
       <c r="A103" t="s">
         <v>240</v>
       </c>
       <c r="B103" t="s">
         <v>261</v>
       </c>
       <c r="C103" t="s">
         <v>262</v>
       </c>
       <c r="D103" t="s">
         <v>50</v>
       </c>
       <c r="E103">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F103">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G103">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="AF103">
         <v>7</v>
       </c>
       <c r="AG103">
         <v>75</v>
       </c>
       <c r="AH103">
         <v>94</v>
       </c>
       <c r="AI103">
         <v>169</v>
       </c>
       <c r="AJ103">
         <v>8</v>
       </c>
       <c r="AK103">
         <v>86</v>
       </c>
       <c r="AL103">
         <v>110</v>
       </c>
       <c r="AM103">
         <v>196</v>
       </c>
       <c r="AN103">
         <v>7</v>
       </c>
       <c r="AO103">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AP103">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="AQ103">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="104" spans="1:47">
       <c r="A104" t="s">
         <v>240</v>
       </c>
       <c r="B104" t="s">
         <v>263</v>
       </c>
       <c r="C104" t="s">
         <v>264</v>
       </c>
       <c r="D104" t="s">
         <v>50</v>
       </c>
       <c r="E104">
         <v>1045</v>
       </c>
       <c r="F104">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="G104">
-        <v>2059</v>
+        <v>2060</v>
       </c>
       <c r="AF104">
         <v>26</v>
       </c>
       <c r="AG104">
         <v>361</v>
       </c>
       <c r="AH104">
         <v>331</v>
       </c>
       <c r="AI104">
         <v>692</v>
       </c>
       <c r="AJ104">
         <v>29</v>
       </c>
       <c r="AK104">
         <v>395</v>
       </c>
       <c r="AL104">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="AM104">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="AN104">
         <v>22</v>
       </c>
       <c r="AO104">
         <v>289</v>
       </c>
       <c r="AP104">
         <v>300</v>
       </c>
       <c r="AQ104">
         <v>589</v>
       </c>
     </row>
     <row r="105" spans="1:47">
       <c r="A105" t="s">
         <v>265</v>
       </c>
       <c r="B105" t="s">
         <v>266</v>
       </c>
       <c r="C105" t="s">
         <v>267</v>
       </c>
       <c r="D105" t="s">
@@ -12851,102 +12851,102 @@
       </c>
       <c r="AP126">
         <v>61</v>
       </c>
       <c r="AQ126">
         <v>104</v>
       </c>
     </row>
     <row r="127" spans="1:47">
       <c r="A127" t="s">
         <v>312</v>
       </c>
       <c r="B127" t="s">
         <v>313</v>
       </c>
       <c r="C127" t="s">
         <v>314</v>
       </c>
       <c r="D127" t="s">
         <v>53</v>
       </c>
       <c r="E127">
         <v>222</v>
       </c>
       <c r="F127">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="G127">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="H127">
         <v>3</v>
       </c>
       <c r="I127">
         <v>30</v>
       </c>
       <c r="J127">
         <v>27</v>
       </c>
       <c r="K127">
         <v>57</v>
       </c>
       <c r="L127">
         <v>3</v>
       </c>
       <c r="M127">
         <v>32</v>
       </c>
       <c r="N127">
         <v>36</v>
       </c>
       <c r="O127">
         <v>68</v>
       </c>
       <c r="P127">
         <v>3</v>
       </c>
       <c r="Q127">
         <v>37</v>
       </c>
       <c r="R127">
         <v>28</v>
       </c>
       <c r="S127">
         <v>65</v>
       </c>
       <c r="T127">
         <v>3</v>
       </c>
       <c r="U127">
         <v>41</v>
       </c>
       <c r="V127">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="W127">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="X127">
         <v>3</v>
       </c>
       <c r="Y127">
         <v>33</v>
       </c>
       <c r="Z127">
         <v>42</v>
       </c>
       <c r="AA127">
         <v>75</v>
       </c>
       <c r="AB127">
         <v>3</v>
       </c>
       <c r="AC127">
         <v>44</v>
       </c>
       <c r="AD127">
         <v>34</v>
       </c>
       <c r="AE127">
         <v>78</v>
       </c>
@@ -14047,69 +14047,69 @@
       </c>
       <c r="AC139">
         <v>23</v>
       </c>
       <c r="AD139">
         <v>15</v>
       </c>
       <c r="AE139">
         <v>38</v>
       </c>
     </row>
     <row r="140" spans="1:47">
       <c r="A140" t="s">
         <v>331</v>
       </c>
       <c r="B140" t="s">
         <v>340</v>
       </c>
       <c r="C140" t="s">
         <v>341</v>
       </c>
       <c r="D140" t="s">
         <v>50</v>
       </c>
       <c r="E140">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F140">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="G140">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="AF140">
         <v>7</v>
       </c>
       <c r="AG140">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AH140">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="AI140">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="AJ140">
         <v>6</v>
       </c>
       <c r="AK140">
         <v>75</v>
       </c>
       <c r="AL140">
         <v>70</v>
       </c>
       <c r="AM140">
         <v>145</v>
       </c>
       <c r="AN140">
         <v>5</v>
       </c>
       <c r="AO140">
         <v>52</v>
       </c>
       <c r="AP140">
         <v>54</v>
       </c>
       <c r="AQ140">
         <v>106</v>
       </c>
@@ -15154,102 +15154,102 @@
       </c>
       <c r="AD151">
         <v>3</v>
       </c>
       <c r="AE151">
         <v>6</v>
       </c>
     </row>
     <row r="152" spans="1:47">
       <c r="A152" t="s">
         <v>359</v>
       </c>
       <c r="B152" t="s">
         <v>366</v>
       </c>
       <c r="C152" t="s">
         <v>367</v>
       </c>
       <c r="D152" t="s">
         <v>53</v>
       </c>
       <c r="E152">
         <v>51</v>
       </c>
       <c r="F152">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G152">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H152">
         <v>1</v>
       </c>
       <c r="I152">
         <v>12</v>
       </c>
       <c r="J152">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K152">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L152">
         <v>1</v>
       </c>
       <c r="M152">
         <v>6</v>
       </c>
       <c r="N152">
         <v>10</v>
       </c>
       <c r="O152">
         <v>16</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
       <c r="Q152">
         <v>4</v>
       </c>
       <c r="R152">
         <v>6</v>
       </c>
       <c r="S152">
         <v>10</v>
       </c>
       <c r="T152">
         <v>1</v>
       </c>
       <c r="U152">
         <v>14</v>
       </c>
       <c r="V152">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="W152">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="X152">
         <v>1</v>
       </c>
       <c r="Y152">
         <v>5</v>
       </c>
       <c r="Z152">
         <v>8</v>
       </c>
       <c r="AA152">
         <v>13</v>
       </c>
       <c r="AB152">
         <v>1</v>
       </c>
       <c r="AC152">
         <v>10</v>
       </c>
       <c r="AD152">
         <v>12</v>
       </c>
       <c r="AE152">
         <v>22</v>
       </c>
@@ -18939,102 +18939,102 @@
       </c>
       <c r="AD194">
         <v>10</v>
       </c>
       <c r="AE194">
         <v>21</v>
       </c>
     </row>
     <row r="195" spans="1:47">
       <c r="A195" t="s">
         <v>453</v>
       </c>
       <c r="B195" t="s">
         <v>458</v>
       </c>
       <c r="C195" t="s">
         <v>459</v>
       </c>
       <c r="D195" t="s">
         <v>53</v>
       </c>
       <c r="E195">
         <v>306</v>
       </c>
       <c r="F195">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="G195">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="H195">
         <v>3</v>
       </c>
       <c r="I195">
         <v>38</v>
       </c>
       <c r="J195">
         <v>39</v>
       </c>
       <c r="K195">
         <v>77</v>
       </c>
       <c r="L195">
         <v>3</v>
       </c>
       <c r="M195">
         <v>40</v>
       </c>
       <c r="N195">
         <v>39</v>
       </c>
       <c r="O195">
         <v>79</v>
       </c>
       <c r="P195">
         <v>4</v>
       </c>
       <c r="Q195">
         <v>52</v>
       </c>
       <c r="R195">
         <v>41</v>
       </c>
       <c r="S195">
         <v>93</v>
       </c>
       <c r="T195">
         <v>5</v>
       </c>
       <c r="U195">
         <v>67</v>
       </c>
       <c r="V195">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W195">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="X195">
         <v>4</v>
       </c>
       <c r="Y195">
         <v>49</v>
       </c>
       <c r="Z195">
         <v>47</v>
       </c>
       <c r="AA195">
         <v>96</v>
       </c>
       <c r="AB195">
         <v>4</v>
       </c>
       <c r="AC195">
         <v>56</v>
       </c>
       <c r="AD195">
         <v>52</v>
       </c>
       <c r="AE195">
         <v>108</v>
       </c>
@@ -19043,93 +19043,93 @@
       </c>
       <c r="AS195">
         <v>4</v>
       </c>
       <c r="AT195">
         <v>6</v>
       </c>
       <c r="AU195">
         <v>10</v>
       </c>
     </row>
     <row r="196" spans="1:47">
       <c r="A196" t="s">
         <v>453</v>
       </c>
       <c r="B196" t="s">
         <v>460</v>
       </c>
       <c r="C196" t="s">
         <v>461</v>
       </c>
       <c r="D196" t="s">
         <v>53</v>
       </c>
       <c r="E196">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F196">
         <v>22</v>
       </c>
       <c r="G196">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H196">
         <v>1</v>
       </c>
       <c r="I196">
         <v>5</v>
       </c>
       <c r="J196">
         <v>5</v>
       </c>
       <c r="K196">
         <v>10</v>
       </c>
       <c r="L196">
         <v>1</v>
       </c>
       <c r="M196">
         <v>4</v>
       </c>
       <c r="N196">
         <v>2</v>
       </c>
       <c r="O196">
         <v>6</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
       <c r="Q196">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="R196">
         <v>5</v>
       </c>
       <c r="S196">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="T196">
         <v>1</v>
       </c>
       <c r="U196">
         <v>3</v>
       </c>
       <c r="V196">
         <v>4</v>
       </c>
       <c r="W196">
         <v>7</v>
       </c>
       <c r="X196">
         <v>1</v>
       </c>
       <c r="Y196">
         <v>4</v>
       </c>
       <c r="Z196">
         <v>4</v>
       </c>
       <c r="AA196">
         <v>8</v>
       </c>
@@ -19138,93 +19138,93 @@
       </c>
       <c r="AC196">
         <v>7</v>
       </c>
       <c r="AD196">
         <v>2</v>
       </c>
       <c r="AE196">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:47">
       <c r="A197" t="s">
         <v>453</v>
       </c>
       <c r="B197" t="s">
         <v>462</v>
       </c>
       <c r="C197" t="s">
         <v>463</v>
       </c>
       <c r="D197" t="s">
         <v>53</v>
       </c>
       <c r="E197">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F197">
         <v>57</v>
       </c>
       <c r="G197">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H197">
         <v>2</v>
       </c>
       <c r="I197">
         <v>18</v>
       </c>
       <c r="J197">
         <v>12</v>
       </c>
       <c r="K197">
         <v>30</v>
       </c>
       <c r="L197">
         <v>1</v>
       </c>
       <c r="M197">
         <v>13</v>
       </c>
       <c r="N197">
         <v>12</v>
       </c>
       <c r="O197">
         <v>25</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
       <c r="Q197">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="R197">
         <v>11</v>
       </c>
       <c r="S197">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="T197">
         <v>1</v>
       </c>
       <c r="U197">
         <v>9</v>
       </c>
       <c r="V197">
         <v>9</v>
       </c>
       <c r="W197">
         <v>18</v>
       </c>
       <c r="X197">
         <v>1</v>
       </c>
       <c r="Y197">
         <v>9</v>
       </c>
       <c r="Z197">
         <v>8</v>
       </c>
       <c r="AA197">
         <v>17</v>
       </c>
@@ -19328,57 +19328,57 @@
       </c>
       <c r="AC198">
         <v>8</v>
       </c>
       <c r="AD198">
         <v>10</v>
       </c>
       <c r="AE198">
         <v>18</v>
       </c>
     </row>
     <row r="199" spans="1:47">
       <c r="A199" t="s">
         <v>453</v>
       </c>
       <c r="B199" t="s">
         <v>466</v>
       </c>
       <c r="C199" t="s">
         <v>467</v>
       </c>
       <c r="D199" t="s">
         <v>53</v>
       </c>
       <c r="E199">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F199">
         <v>91</v>
       </c>
       <c r="G199">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H199">
         <v>2</v>
       </c>
       <c r="I199">
         <v>11</v>
       </c>
       <c r="J199">
         <v>17</v>
       </c>
       <c r="K199">
         <v>28</v>
       </c>
       <c r="L199">
         <v>2</v>
       </c>
       <c r="M199">
         <v>16</v>
       </c>
       <c r="N199">
         <v>14</v>
       </c>
       <c r="O199">
         <v>30</v>
       </c>
@@ -19388,57 +19388,57 @@
       <c r="Q199">
         <v>27</v>
       </c>
       <c r="R199">
         <v>16</v>
       </c>
       <c r="S199">
         <v>43</v>
       </c>
       <c r="T199">
         <v>2</v>
       </c>
       <c r="U199">
         <v>20</v>
       </c>
       <c r="V199">
         <v>17</v>
       </c>
       <c r="W199">
         <v>37</v>
       </c>
       <c r="X199">
         <v>2</v>
       </c>
       <c r="Y199">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="Z199">
         <v>15</v>
       </c>
       <c r="AA199">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="AB199">
         <v>2</v>
       </c>
       <c r="AC199">
         <v>17</v>
       </c>
       <c r="AD199">
         <v>12</v>
       </c>
       <c r="AE199">
         <v>29</v>
       </c>
     </row>
     <row r="200" spans="1:47">
       <c r="A200" t="s">
         <v>453</v>
       </c>
       <c r="B200" t="s">
         <v>468</v>
       </c>
       <c r="C200" t="s">
         <v>469</v>
       </c>
       <c r="D200" t="s">
@@ -20811,69 +20811,69 @@
       </c>
       <c r="AC215">
         <v>5</v>
       </c>
       <c r="AD215">
         <v>6</v>
       </c>
       <c r="AE215">
         <v>11</v>
       </c>
     </row>
     <row r="216" spans="1:47">
       <c r="A216" t="s">
         <v>491</v>
       </c>
       <c r="B216" t="s">
         <v>502</v>
       </c>
       <c r="C216" t="s">
         <v>503</v>
       </c>
       <c r="D216" t="s">
         <v>53</v>
       </c>
       <c r="E216">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F216">
         <v>35</v>
       </c>
       <c r="G216">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H216">
         <v>1</v>
       </c>
       <c r="I216">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J216">
         <v>5</v>
       </c>
       <c r="K216">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L216">
         <v>1</v>
       </c>
       <c r="M216">
         <v>4</v>
       </c>
       <c r="N216">
         <v>5</v>
       </c>
       <c r="O216">
         <v>9</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
       <c r="Q216">
         <v>4</v>
       </c>
       <c r="R216">
         <v>5</v>
       </c>
       <c r="S216">
         <v>9</v>
       </c>