--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -2101,746 +2101,746 @@
       </c>
       <c r="AS1" t="s">
         <v>44</v>
       </c>
       <c r="AT1" t="s">
         <v>45</v>
       </c>
       <c r="AU1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="2" spans="1:47">
       <c r="A2" t="s">
         <v>47</v>
       </c>
       <c r="B2" t="s">
         <v>48</v>
       </c>
       <c r="C2" t="s">
         <v>49</v>
       </c>
       <c r="D2" t="s">
         <v>50</v>
       </c>
       <c r="E2">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="F2">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="G2">
         <v>1161</v>
       </c>
       <c r="AF2">
         <v>14</v>
       </c>
       <c r="AG2">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="AH2">
         <v>195</v>
       </c>
       <c r="AI2">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="AJ2">
         <v>15</v>
       </c>
       <c r="AK2">
         <v>198</v>
       </c>
       <c r="AL2">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="AM2">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="AN2">
         <v>13</v>
       </c>
       <c r="AO2">
         <v>170</v>
       </c>
       <c r="AP2">
         <v>172</v>
       </c>
       <c r="AQ2">
         <v>342</v>
       </c>
     </row>
     <row r="3" spans="1:47">
       <c r="A3" t="s">
         <v>47</v>
       </c>
       <c r="B3" t="s">
         <v>51</v>
       </c>
       <c r="C3" t="s">
         <v>52</v>
       </c>
       <c r="D3" t="s">
         <v>53</v>
       </c>
       <c r="E3">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="F3">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="G3">
-        <v>1450</v>
+        <v>1448</v>
       </c>
       <c r="H3">
         <v>7</v>
       </c>
       <c r="I3">
         <v>82</v>
       </c>
       <c r="J3">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="K3">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="L3">
         <v>8</v>
       </c>
       <c r="M3">
         <v>112</v>
       </c>
       <c r="N3">
         <v>95</v>
       </c>
       <c r="O3">
         <v>207</v>
       </c>
       <c r="P3">
         <v>9</v>
       </c>
       <c r="Q3">
         <v>118</v>
       </c>
       <c r="R3">
         <v>127</v>
       </c>
       <c r="S3">
         <v>245</v>
       </c>
       <c r="T3">
         <v>9</v>
       </c>
       <c r="U3">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="V3">
         <v>105</v>
       </c>
       <c r="W3">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="X3">
         <v>11</v>
       </c>
       <c r="Y3">
         <v>171</v>
       </c>
       <c r="Z3">
         <v>134</v>
       </c>
       <c r="AA3">
         <v>305</v>
       </c>
       <c r="AB3">
         <v>10</v>
       </c>
       <c r="AC3">
         <v>158</v>
       </c>
       <c r="AD3">
         <v>120</v>
       </c>
       <c r="AE3">
         <v>278</v>
       </c>
     </row>
     <row r="4" spans="1:47">
       <c r="A4" t="s">
         <v>47</v>
       </c>
       <c r="B4" t="s">
         <v>54</v>
       </c>
       <c r="C4" t="s">
         <v>55</v>
       </c>
       <c r="D4" t="s">
         <v>53</v>
       </c>
       <c r="E4">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F4">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="G4">
-        <v>963</v>
+        <v>954</v>
       </c>
       <c r="H4">
         <v>6</v>
       </c>
       <c r="I4">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="J4">
         <v>66</v>
       </c>
       <c r="K4">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="L4">
         <v>5</v>
       </c>
       <c r="M4">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="N4">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="O4">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="P4">
         <v>7</v>
       </c>
       <c r="Q4">
         <v>84</v>
       </c>
       <c r="R4">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="S4">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="T4">
         <v>8</v>
       </c>
       <c r="U4">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="V4">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="W4">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="X4">
         <v>7</v>
       </c>
       <c r="Y4">
         <v>87</v>
       </c>
       <c r="Z4">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="AA4">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="AB4">
         <v>7</v>
       </c>
       <c r="AC4">
         <v>76</v>
       </c>
       <c r="AD4">
         <v>90</v>
       </c>
       <c r="AE4">
         <v>166</v>
       </c>
     </row>
     <row r="5" spans="1:47">
       <c r="A5" t="s">
         <v>47</v>
       </c>
       <c r="B5" t="s">
         <v>56</v>
       </c>
       <c r="C5" t="s">
         <v>57</v>
       </c>
       <c r="D5" t="s">
         <v>53</v>
       </c>
       <c r="E5">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="F5">
         <v>594</v>
       </c>
       <c r="G5">
-        <v>1164</v>
+        <v>1163</v>
       </c>
       <c r="H5">
         <v>7</v>
       </c>
       <c r="I5">
         <v>66</v>
       </c>
       <c r="J5">
         <v>80</v>
       </c>
       <c r="K5">
         <v>146</v>
       </c>
       <c r="L5">
         <v>7</v>
       </c>
       <c r="M5">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N5">
         <v>77</v>
       </c>
       <c r="O5">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="P5">
         <v>8</v>
       </c>
       <c r="Q5">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="R5">
         <v>106</v>
       </c>
       <c r="S5">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="T5">
         <v>9</v>
       </c>
       <c r="U5">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="V5">
         <v>96</v>
       </c>
       <c r="W5">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="X5">
         <v>9</v>
       </c>
       <c r="Y5">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="Z5">
         <v>121</v>
       </c>
       <c r="AA5">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="AB5">
         <v>8</v>
       </c>
       <c r="AC5">
         <v>91</v>
       </c>
       <c r="AD5">
         <v>110</v>
       </c>
       <c r="AE5">
         <v>201</v>
       </c>
       <c r="AR5">
         <v>2</v>
       </c>
       <c r="AS5">
         <v>7</v>
       </c>
       <c r="AT5">
         <v>4</v>
       </c>
       <c r="AU5">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:47">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>58</v>
       </c>
       <c r="C6" t="s">
         <v>59</v>
       </c>
       <c r="D6" t="s">
         <v>53</v>
       </c>
       <c r="E6">
-        <v>1202</v>
+        <v>1195</v>
       </c>
       <c r="F6">
-        <v>1124</v>
+        <v>1116</v>
       </c>
       <c r="G6">
-        <v>2326</v>
+        <v>2311</v>
       </c>
       <c r="H6">
         <v>13</v>
       </c>
       <c r="I6">
         <v>190</v>
       </c>
       <c r="J6">
         <v>152</v>
       </c>
       <c r="K6">
         <v>342</v>
       </c>
       <c r="L6">
         <v>14</v>
       </c>
       <c r="M6">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="N6">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="O6">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="P6">
         <v>14</v>
       </c>
       <c r="Q6">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="R6">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="S6">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="T6">
         <v>14</v>
       </c>
       <c r="U6">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="V6">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="W6">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="X6">
         <v>15</v>
       </c>
       <c r="Y6">
         <v>220</v>
       </c>
       <c r="Z6">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="AA6">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="AB6">
         <v>15</v>
       </c>
       <c r="AC6">
         <v>214</v>
       </c>
       <c r="AD6">
         <v>215</v>
       </c>
       <c r="AE6">
         <v>429</v>
       </c>
     </row>
     <row r="7" spans="1:47">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7" t="s">
         <v>60</v>
       </c>
       <c r="C7" t="s">
         <v>61</v>
       </c>
       <c r="D7" t="s">
         <v>53</v>
       </c>
       <c r="E7">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="F7">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="G7">
-        <v>674</v>
+        <v>682</v>
       </c>
       <c r="H7">
         <v>4</v>
       </c>
       <c r="I7">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="J7">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="K7">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="L7">
         <v>5</v>
       </c>
       <c r="M7">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N7">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O7">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="P7">
         <v>4</v>
       </c>
       <c r="Q7">
         <v>53</v>
       </c>
       <c r="R7">
         <v>54</v>
       </c>
       <c r="S7">
         <v>107</v>
       </c>
       <c r="T7">
         <v>4</v>
       </c>
       <c r="U7">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="V7">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="W7">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="X7">
         <v>5</v>
       </c>
       <c r="Y7">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="Z7">
         <v>62</v>
       </c>
       <c r="AA7">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="AB7">
         <v>4</v>
       </c>
       <c r="AC7">
         <v>52</v>
       </c>
       <c r="AD7">
         <v>57</v>
       </c>
       <c r="AE7">
         <v>109</v>
       </c>
     </row>
     <row r="8" spans="1:47">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>62</v>
       </c>
       <c r="C8" t="s">
         <v>63</v>
       </c>
       <c r="D8" t="s">
         <v>53</v>
       </c>
       <c r="E8">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F8">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="G8">
         <v>506</v>
       </c>
       <c r="H8">
         <v>3</v>
       </c>
       <c r="I8">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J8">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K8">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L8">
         <v>3</v>
       </c>
       <c r="M8">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="N8">
         <v>44</v>
       </c>
       <c r="O8">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="P8">
         <v>4</v>
       </c>
       <c r="Q8">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="R8">
         <v>46</v>
       </c>
       <c r="S8">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T8">
         <v>4</v>
       </c>
       <c r="U8">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="V8">
         <v>43</v>
       </c>
       <c r="W8">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="X8">
         <v>4</v>
       </c>
       <c r="Y8">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Z8">
         <v>46</v>
       </c>
       <c r="AA8">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AB8">
         <v>4</v>
       </c>
       <c r="AC8">
         <v>44</v>
       </c>
       <c r="AD8">
         <v>39</v>
       </c>
       <c r="AE8">
         <v>83</v>
       </c>
     </row>
     <row r="9" spans="1:47">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>64</v>
       </c>
       <c r="C9" t="s">
         <v>65</v>
       </c>
       <c r="D9" t="s">
         <v>53</v>
       </c>
       <c r="E9">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="F9">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="G9">
-        <v>813</v>
+        <v>809</v>
       </c>
       <c r="H9">
         <v>4</v>
       </c>
       <c r="I9">
         <v>59</v>
       </c>
       <c r="J9">
         <v>48</v>
       </c>
       <c r="K9">
         <v>107</v>
       </c>
       <c r="L9">
         <v>5</v>
       </c>
       <c r="M9">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="N9">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="O9">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="P9">
         <v>5</v>
       </c>
       <c r="Q9">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="R9">
         <v>64</v>
       </c>
       <c r="S9">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="T9">
         <v>6</v>
       </c>
       <c r="U9">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="V9">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="W9">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="X9">
         <v>6</v>
       </c>
       <c r="Y9">
         <v>88</v>
       </c>
       <c r="Z9">
         <v>77</v>
       </c>
       <c r="AA9">
         <v>165</v>
       </c>
       <c r="AB9">
         <v>5</v>
       </c>
       <c r="AC9">
         <v>66</v>
       </c>
       <c r="AD9">
         <v>71</v>
       </c>
       <c r="AE9">
         <v>137</v>
       </c>
@@ -2947,197 +2947,197 @@
       </c>
       <c r="AD10">
         <v>4</v>
       </c>
       <c r="AE10">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:47">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>68</v>
       </c>
       <c r="C11" t="s">
         <v>69</v>
       </c>
       <c r="D11" t="s">
         <v>53</v>
       </c>
       <c r="E11">
         <v>155</v>
       </c>
       <c r="F11">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="G11">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="H11">
         <v>2</v>
       </c>
       <c r="I11">
         <v>22</v>
       </c>
       <c r="J11">
         <v>19</v>
       </c>
       <c r="K11">
         <v>41</v>
       </c>
       <c r="L11">
         <v>2</v>
       </c>
       <c r="M11">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N11">
         <v>26</v>
       </c>
       <c r="O11">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="P11">
         <v>3</v>
       </c>
       <c r="Q11">
         <v>29</v>
       </c>
       <c r="R11">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="S11">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="T11">
         <v>3</v>
       </c>
       <c r="U11">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="V11">
         <v>35</v>
       </c>
       <c r="W11">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="X11">
         <v>2</v>
       </c>
       <c r="Y11">
         <v>30</v>
       </c>
       <c r="Z11">
         <v>23</v>
       </c>
       <c r="AA11">
         <v>53</v>
       </c>
       <c r="AB11">
         <v>2</v>
       </c>
       <c r="AC11">
         <v>25</v>
       </c>
       <c r="AD11">
         <v>17</v>
       </c>
       <c r="AE11">
         <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:47">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>70</v>
       </c>
       <c r="C12" t="s">
         <v>71</v>
       </c>
       <c r="D12" t="s">
         <v>53</v>
       </c>
       <c r="E12">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="F12">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="G12">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="H12">
         <v>5</v>
       </c>
       <c r="I12">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="J12">
         <v>60</v>
       </c>
       <c r="K12">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="L12">
         <v>5</v>
       </c>
       <c r="M12">
         <v>76</v>
       </c>
       <c r="N12">
         <v>52</v>
       </c>
       <c r="O12">
         <v>128</v>
       </c>
       <c r="P12">
         <v>5</v>
       </c>
       <c r="Q12">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="R12">
         <v>52</v>
       </c>
       <c r="S12">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="T12">
         <v>6</v>
       </c>
       <c r="U12">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="V12">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="W12">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="X12">
         <v>7</v>
       </c>
       <c r="Y12">
         <v>94</v>
       </c>
       <c r="Z12">
         <v>82</v>
       </c>
       <c r="AA12">
         <v>176</v>
       </c>
       <c r="AB12">
         <v>6</v>
       </c>
       <c r="AC12">
         <v>81</v>
       </c>
       <c r="AD12">
         <v>65</v>
       </c>
       <c r="AE12">
         <v>146</v>
       </c>
@@ -3146,152 +3146,152 @@
       </c>
       <c r="AS12">
         <v>6</v>
       </c>
       <c r="AT12">
         <v>2</v>
       </c>
       <c r="AU12">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:47">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>72</v>
       </c>
       <c r="C13" t="s">
         <v>73</v>
       </c>
       <c r="D13" t="s">
         <v>53</v>
       </c>
       <c r="E13">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F13">
         <v>59</v>
       </c>
       <c r="G13">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13">
         <v>18</v>
       </c>
       <c r="J13">
         <v>8</v>
       </c>
       <c r="K13">
         <v>26</v>
       </c>
       <c r="L13">
         <v>1</v>
       </c>
       <c r="M13">
         <v>11</v>
       </c>
       <c r="N13">
         <v>8</v>
       </c>
       <c r="O13">
         <v>19</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
       <c r="Q13">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="R13">
         <v>13</v>
       </c>
       <c r="S13">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="T13">
         <v>1</v>
       </c>
       <c r="U13">
         <v>10</v>
       </c>
       <c r="V13">
         <v>11</v>
       </c>
       <c r="W13">
         <v>21</v>
       </c>
       <c r="X13">
         <v>1</v>
       </c>
       <c r="Y13">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="Z13">
         <v>15</v>
       </c>
       <c r="AA13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="AB13">
         <v>1</v>
       </c>
       <c r="AC13">
         <v>11</v>
       </c>
       <c r="AD13">
         <v>4</v>
       </c>
       <c r="AE13">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:47">
       <c r="A14" t="s">
         <v>47</v>
       </c>
       <c r="B14" t="s">
         <v>74</v>
       </c>
       <c r="C14" t="s">
         <v>75</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F14">
         <v>26</v>
       </c>
       <c r="G14">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14">
         <v>3</v>
       </c>
       <c r="J14">
         <v>4</v>
       </c>
       <c r="K14">
         <v>7</v>
       </c>
       <c r="L14">
         <v>1</v>
       </c>
       <c r="M14">
         <v>5</v>
       </c>
       <c r="N14">
         <v>1</v>
       </c>
       <c r="O14">
         <v>6</v>
       </c>
@@ -3301,57 +3301,57 @@
       <c r="Q14">
         <v>6</v>
       </c>
       <c r="R14">
         <v>7</v>
       </c>
       <c r="S14">
         <v>13</v>
       </c>
       <c r="T14">
         <v>1</v>
       </c>
       <c r="U14">
         <v>7</v>
       </c>
       <c r="V14">
         <v>4</v>
       </c>
       <c r="W14">
         <v>11</v>
       </c>
       <c r="X14">
         <v>1</v>
       </c>
       <c r="Y14">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="Z14">
         <v>5</v>
       </c>
       <c r="AA14">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="AB14">
         <v>1</v>
       </c>
       <c r="AC14">
         <v>7</v>
       </c>
       <c r="AD14">
         <v>5</v>
       </c>
       <c r="AE14">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:47">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15" t="s">
         <v>76</v>
       </c>
       <c r="C15" t="s">
         <v>77</v>
       </c>
       <c r="D15" t="s">
@@ -3431,105 +3431,105 @@
       </c>
       <c r="AC15">
         <v>3</v>
       </c>
       <c r="AD15">
         <v>4</v>
       </c>
       <c r="AE15">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:47">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16" t="s">
         <v>78</v>
       </c>
       <c r="C16" t="s">
         <v>79</v>
       </c>
       <c r="D16" t="s">
         <v>53</v>
       </c>
       <c r="E16">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F16">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="G16">
-        <v>1206</v>
+        <v>1201</v>
       </c>
       <c r="H16">
         <v>7</v>
       </c>
       <c r="I16">
         <v>96</v>
       </c>
       <c r="J16">
         <v>88</v>
       </c>
       <c r="K16">
         <v>184</v>
       </c>
       <c r="L16">
         <v>7</v>
       </c>
       <c r="M16">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="N16">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="O16">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="P16">
         <v>9</v>
       </c>
       <c r="Q16">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="R16">
         <v>113</v>
       </c>
       <c r="S16">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="T16">
         <v>8</v>
       </c>
       <c r="U16">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="V16">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="W16">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="X16">
         <v>8</v>
       </c>
       <c r="Y16">
         <v>109</v>
       </c>
       <c r="Z16">
         <v>87</v>
       </c>
       <c r="AA16">
         <v>196</v>
       </c>
       <c r="AB16">
         <v>7</v>
       </c>
       <c r="AC16">
         <v>92</v>
       </c>
       <c r="AD16">
         <v>92</v>
       </c>
       <c r="AE16">
         <v>184</v>
       </c>
@@ -3538,188 +3538,188 @@
       </c>
       <c r="AS16">
         <v>5</v>
       </c>
       <c r="AT16">
         <v>1</v>
       </c>
       <c r="AU16">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:47">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17" t="s">
         <v>80</v>
       </c>
       <c r="C17" t="s">
         <v>81</v>
       </c>
       <c r="D17" t="s">
         <v>53</v>
       </c>
       <c r="E17">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="F17">
         <v>314</v>
       </c>
       <c r="G17">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="H17">
         <v>4</v>
       </c>
       <c r="I17">
         <v>49</v>
       </c>
       <c r="J17">
         <v>55</v>
       </c>
       <c r="K17">
         <v>104</v>
       </c>
       <c r="L17">
         <v>4</v>
       </c>
       <c r="M17">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N17">
         <v>45</v>
       </c>
       <c r="O17">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="P17">
         <v>4</v>
       </c>
       <c r="Q17">
         <v>65</v>
       </c>
       <c r="R17">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="S17">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="T17">
         <v>4</v>
       </c>
       <c r="U17">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="V17">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="W17">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="X17">
         <v>4</v>
       </c>
       <c r="Y17">
         <v>71</v>
       </c>
       <c r="Z17">
         <v>45</v>
       </c>
       <c r="AA17">
         <v>116</v>
       </c>
       <c r="AB17">
         <v>4</v>
       </c>
       <c r="AC17">
         <v>58</v>
       </c>
       <c r="AD17">
         <v>58</v>
       </c>
       <c r="AE17">
         <v>116</v>
       </c>
     </row>
     <row r="18" spans="1:47">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18" t="s">
         <v>82</v>
       </c>
       <c r="C18" t="s">
         <v>83</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
       <c r="E18">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="F18">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="G18">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="H18">
         <v>7</v>
       </c>
       <c r="I18">
         <v>107</v>
       </c>
       <c r="J18">
         <v>79</v>
       </c>
       <c r="K18">
         <v>186</v>
       </c>
       <c r="L18">
         <v>6</v>
       </c>
       <c r="M18">
         <v>91</v>
       </c>
       <c r="N18">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="O18">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="P18">
         <v>6</v>
       </c>
       <c r="Q18">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="R18">
         <v>65</v>
       </c>
       <c r="S18">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="T18">
         <v>6</v>
       </c>
       <c r="U18">
         <v>76</v>
       </c>
       <c r="V18">
         <v>88</v>
       </c>
       <c r="W18">
         <v>164</v>
       </c>
       <c r="X18">
         <v>6</v>
       </c>
       <c r="Y18">
         <v>80</v>
       </c>
       <c r="Z18">
         <v>88</v>
       </c>
       <c r="AA18">
         <v>168</v>
       </c>
@@ -3740,81 +3740,81 @@
       </c>
       <c r="AS18">
         <v>9</v>
       </c>
       <c r="AT18">
         <v>7</v>
       </c>
       <c r="AU18">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:47">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19" t="s">
         <v>84</v>
       </c>
       <c r="C19" t="s">
         <v>85</v>
       </c>
       <c r="D19" t="s">
         <v>50</v>
       </c>
       <c r="E19">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F19">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="G19">
-        <v>830</v>
+        <v>827</v>
       </c>
       <c r="AF19">
         <v>13</v>
       </c>
       <c r="AG19">
+        <v>151</v>
+      </c>
+      <c r="AH19">
         <v>152</v>
       </c>
-      <c r="AH19">
-[...1 lines deleted...]
-      </c>
       <c r="AI19">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="AJ19">
         <v>12</v>
       </c>
       <c r="AK19">
         <v>138</v>
       </c>
       <c r="AL19">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="AM19">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="AN19">
         <v>10</v>
       </c>
       <c r="AO19">
         <v>101</v>
       </c>
       <c r="AP19">
         <v>122</v>
       </c>
       <c r="AQ19">
         <v>223</v>
       </c>
     </row>
     <row r="20" spans="1:47">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20" t="s">
         <v>86</v>
       </c>
       <c r="C20" t="s">
         <v>87</v>
       </c>
       <c r="D20" t="s">
@@ -3858,140 +3858,140 @@
       </c>
       <c r="AO20">
         <v>89</v>
       </c>
       <c r="AP20">
         <v>61</v>
       </c>
       <c r="AQ20">
         <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:47">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21" t="s">
         <v>88</v>
       </c>
       <c r="C21" t="s">
         <v>89</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="F21">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="G21">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="AF21">
         <v>18</v>
       </c>
       <c r="AG21">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="AH21">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="AI21">
         <v>521</v>
       </c>
       <c r="AJ21">
         <v>18</v>
       </c>
       <c r="AK21">
         <v>251</v>
       </c>
       <c r="AL21">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="AM21">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="AN21">
         <v>18</v>
       </c>
       <c r="AO21">
         <v>260</v>
       </c>
       <c r="AP21">
         <v>253</v>
       </c>
       <c r="AQ21">
         <v>513</v>
       </c>
     </row>
     <row r="22" spans="1:47">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>90</v>
       </c>
       <c r="C22" t="s">
         <v>91</v>
       </c>
       <c r="D22" t="s">
         <v>50</v>
       </c>
       <c r="E22">
-        <v>972</v>
+        <v>971</v>
       </c>
       <c r="F22">
-        <v>783</v>
+        <v>791</v>
       </c>
       <c r="G22">
-        <v>1755</v>
+        <v>1762</v>
       </c>
       <c r="AF22">
         <v>20</v>
       </c>
       <c r="AG22">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="AH22">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="AI22">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="AJ22">
         <v>24</v>
       </c>
       <c r="AK22">
         <v>360</v>
       </c>
       <c r="AL22">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="AM22">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="AN22">
         <v>20</v>
       </c>
       <c r="AO22">
         <v>294</v>
       </c>
       <c r="AP22">
         <v>239</v>
       </c>
       <c r="AQ22">
         <v>533</v>
       </c>
     </row>
     <row r="23" spans="1:47">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23" t="s">
         <v>92</v>
       </c>
       <c r="C23" t="s">
         <v>93</v>
       </c>
       <c r="D23" t="s">
@@ -4035,69 +4035,69 @@
       </c>
       <c r="AO23">
         <v>59</v>
       </c>
       <c r="AP23">
         <v>53</v>
       </c>
       <c r="AQ23">
         <v>112</v>
       </c>
     </row>
     <row r="24" spans="1:47">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24" t="s">
         <v>94</v>
       </c>
       <c r="C24" t="s">
         <v>95</v>
       </c>
       <c r="D24" t="s">
         <v>50</v>
       </c>
       <c r="E24">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="F24">
-        <v>854</v>
+        <v>851</v>
       </c>
       <c r="G24">
-        <v>1916</v>
+        <v>1912</v>
       </c>
       <c r="AF24">
         <v>13</v>
       </c>
       <c r="AG24">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="AH24">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="AI24">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="AJ24">
         <v>13</v>
       </c>
       <c r="AK24">
         <v>343</v>
       </c>
       <c r="AL24">
         <v>288</v>
       </c>
       <c r="AM24">
         <v>631</v>
       </c>
       <c r="AN24">
         <v>13</v>
       </c>
       <c r="AO24">
         <v>359</v>
       </c>
       <c r="AP24">
         <v>280</v>
       </c>
       <c r="AQ24">
         <v>639</v>
       </c>
@@ -4153,81 +4153,81 @@
       </c>
       <c r="AO25">
         <v>6</v>
       </c>
       <c r="AP25">
         <v>6</v>
       </c>
       <c r="AQ25">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:47">
       <c r="A26" t="s">
         <v>47</v>
       </c>
       <c r="B26" t="s">
         <v>98</v>
       </c>
       <c r="C26" t="s">
         <v>99</v>
       </c>
       <c r="D26" t="s">
         <v>50</v>
       </c>
       <c r="E26">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="F26">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="G26">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="AF26">
         <v>7</v>
       </c>
       <c r="AG26">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH26">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="AI26">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="AJ26">
         <v>7</v>
       </c>
       <c r="AK26">
         <v>49</v>
       </c>
       <c r="AL26">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AM26">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="AN26">
         <v>7</v>
       </c>
       <c r="AO26">
         <v>50</v>
       </c>
       <c r="AP26">
         <v>35</v>
       </c>
       <c r="AQ26">
         <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:47">
       <c r="A27" t="s">
         <v>47</v>
       </c>
       <c r="B27" t="s">
         <v>100</v>
       </c>
       <c r="C27" t="s">
         <v>101</v>
       </c>
       <c r="D27" t="s">
@@ -4304,176 +4304,176 @@
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:47">
       <c r="A31" t="s">
         <v>47</v>
       </c>
       <c r="B31" t="s">
         <v>108</v>
       </c>
       <c r="C31" t="s">
         <v>109</v>
       </c>
       <c r="D31" t="s">
         <v>53</v>
       </c>
       <c r="E31">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F31">
         <v>32</v>
       </c>
       <c r="G31">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="H31">
         <v>1</v>
       </c>
       <c r="I31">
         <v>13</v>
       </c>
       <c r="J31">
         <v>6</v>
       </c>
       <c r="K31">
         <v>19</v>
       </c>
       <c r="L31">
         <v>1</v>
       </c>
       <c r="M31">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="N31">
         <v>8</v>
       </c>
       <c r="O31">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
       <c r="Q31">
         <v>9</v>
       </c>
       <c r="R31">
         <v>8</v>
       </c>
       <c r="S31">
         <v>17</v>
       </c>
       <c r="T31">
         <v>1</v>
       </c>
       <c r="U31">
         <v>3</v>
       </c>
       <c r="V31">
         <v>10</v>
       </c>
       <c r="W31">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:47">
       <c r="A32" t="s">
         <v>110</v>
       </c>
       <c r="B32" t="s">
         <v>111</v>
       </c>
       <c r="C32" t="s">
         <v>112</v>
       </c>
       <c r="D32" t="s">
         <v>53</v>
       </c>
       <c r="E32">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="F32">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="G32">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="H32">
         <v>3</v>
       </c>
       <c r="I32">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J32">
         <v>31</v>
       </c>
       <c r="K32">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L32">
         <v>3</v>
       </c>
       <c r="M32">
         <v>27</v>
       </c>
       <c r="N32">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O32">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P32">
         <v>3</v>
       </c>
       <c r="Q32">
         <v>29</v>
       </c>
       <c r="R32">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S32">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="T32">
         <v>3</v>
       </c>
       <c r="U32">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="V32">
         <v>38</v>
       </c>
       <c r="W32">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="X32">
         <v>2</v>
       </c>
       <c r="Y32">
         <v>28</v>
       </c>
       <c r="Z32">
         <v>23</v>
       </c>
       <c r="AA32">
         <v>51</v>
       </c>
       <c r="AB32">
         <v>3</v>
       </c>
       <c r="AC32">
         <v>34</v>
       </c>
       <c r="AD32">
         <v>26</v>
       </c>
       <c r="AE32">
         <v>60</v>
       </c>
@@ -4577,93 +4577,93 @@
       </c>
       <c r="AC33">
         <v>7</v>
       </c>
       <c r="AD33">
         <v>4</v>
       </c>
       <c r="AE33">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:47">
       <c r="A34" t="s">
         <v>110</v>
       </c>
       <c r="B34" t="s">
         <v>115</v>
       </c>
       <c r="C34" t="s">
         <v>116</v>
       </c>
       <c r="D34" t="s">
         <v>53</v>
       </c>
       <c r="E34">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F34">
         <v>36</v>
       </c>
       <c r="G34">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
       <c r="I34">
         <v>5</v>
       </c>
       <c r="J34">
         <v>7</v>
       </c>
       <c r="K34">
         <v>12</v>
       </c>
       <c r="L34">
         <v>1</v>
       </c>
       <c r="M34">
         <v>6</v>
       </c>
       <c r="N34">
         <v>10</v>
       </c>
       <c r="O34">
         <v>16</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
       <c r="Q34">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="R34">
         <v>5</v>
       </c>
       <c r="S34">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="T34">
         <v>1</v>
       </c>
       <c r="U34">
         <v>6</v>
       </c>
       <c r="V34">
         <v>7</v>
       </c>
       <c r="W34">
         <v>13</v>
       </c>
       <c r="X34">
         <v>1</v>
       </c>
       <c r="Y34">
         <v>6</v>
       </c>
       <c r="Z34">
         <v>3</v>
       </c>
       <c r="AA34">
         <v>9</v>
       </c>
@@ -4767,93 +4767,93 @@
       </c>
       <c r="AC35">
         <v>8</v>
       </c>
       <c r="AD35">
         <v>4</v>
       </c>
       <c r="AE35">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:47">
       <c r="A36" t="s">
         <v>110</v>
       </c>
       <c r="B36" t="s">
         <v>119</v>
       </c>
       <c r="C36" t="s">
         <v>120</v>
       </c>
       <c r="D36" t="s">
         <v>53</v>
       </c>
       <c r="E36">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F36">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G36">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="H36">
         <v>1</v>
       </c>
       <c r="I36">
         <v>9</v>
       </c>
       <c r="J36">
         <v>7</v>
       </c>
       <c r="K36">
         <v>16</v>
       </c>
       <c r="L36">
         <v>1</v>
       </c>
       <c r="M36">
         <v>13</v>
       </c>
       <c r="N36">
         <v>8</v>
       </c>
       <c r="O36">
         <v>21</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
       <c r="Q36">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="R36">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="S36">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="T36">
         <v>1</v>
       </c>
       <c r="U36">
         <v>13</v>
       </c>
       <c r="V36">
         <v>11</v>
       </c>
       <c r="W36">
         <v>24</v>
       </c>
       <c r="X36">
         <v>1</v>
       </c>
       <c r="Y36">
         <v>14</v>
       </c>
       <c r="Z36">
         <v>8</v>
       </c>
       <c r="AA36">
         <v>22</v>
       </c>
@@ -4865,90 +4865,90 @@
       </c>
       <c r="AD36">
         <v>11</v>
       </c>
       <c r="AE36">
         <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:47">
       <c r="A37" t="s">
         <v>110</v>
       </c>
       <c r="B37" t="s">
         <v>121</v>
       </c>
       <c r="C37" t="s">
         <v>122</v>
       </c>
       <c r="D37" t="s">
         <v>53</v>
       </c>
       <c r="E37">
         <v>32</v>
       </c>
       <c r="F37">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G37">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H37">
         <v>1</v>
       </c>
       <c r="I37">
         <v>5</v>
       </c>
       <c r="J37">
         <v>4</v>
       </c>
       <c r="K37">
         <v>9</v>
       </c>
       <c r="L37">
         <v>1</v>
       </c>
       <c r="M37">
         <v>4</v>
       </c>
       <c r="N37">
         <v>3</v>
       </c>
       <c r="O37">
         <v>7</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
       <c r="Q37">
         <v>5</v>
       </c>
       <c r="R37">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S37">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="T37">
         <v>1</v>
       </c>
       <c r="U37">
         <v>6</v>
       </c>
       <c r="V37">
         <v>4</v>
       </c>
       <c r="W37">
         <v>10</v>
       </c>
       <c r="X37">
         <v>1</v>
       </c>
       <c r="Y37">
         <v>6</v>
       </c>
       <c r="Z37">
         <v>7</v>
       </c>
       <c r="AA37">
         <v>13</v>
       </c>
@@ -5016,307 +5016,307 @@
       </c>
       <c r="AO38">
         <v>44</v>
       </c>
       <c r="AP38">
         <v>29</v>
       </c>
       <c r="AQ38">
         <v>73</v>
       </c>
     </row>
     <row r="39" spans="1:47">
       <c r="A39" t="s">
         <v>125</v>
       </c>
       <c r="B39" t="s">
         <v>126</v>
       </c>
       <c r="C39" t="s">
         <v>127</v>
       </c>
       <c r="D39" t="s">
         <v>53</v>
       </c>
       <c r="E39">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="F39">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="G39">
-        <v>1116</v>
+        <v>1113</v>
       </c>
       <c r="H39">
         <v>6</v>
       </c>
       <c r="I39">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J39">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K39">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="L39">
         <v>7</v>
       </c>
       <c r="M39">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N39">
         <v>90</v>
       </c>
       <c r="O39">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="P39">
         <v>7</v>
       </c>
       <c r="Q39">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="R39">
         <v>85</v>
       </c>
       <c r="S39">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="T39">
         <v>7</v>
       </c>
       <c r="U39">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="V39">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="W39">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="X39">
         <v>8</v>
       </c>
       <c r="Y39">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="Z39">
         <v>116</v>
       </c>
       <c r="AA39">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AB39">
         <v>8</v>
       </c>
       <c r="AC39">
         <v>105</v>
       </c>
       <c r="AD39">
         <v>87</v>
       </c>
       <c r="AE39">
         <v>192</v>
       </c>
       <c r="AR39">
         <v>2</v>
       </c>
       <c r="AS39">
         <v>7</v>
       </c>
       <c r="AT39">
         <v>0</v>
       </c>
       <c r="AU39">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:47">
       <c r="A40" t="s">
         <v>125</v>
       </c>
       <c r="B40" t="s">
         <v>128</v>
       </c>
       <c r="C40" t="s">
         <v>129</v>
       </c>
       <c r="D40" t="s">
         <v>53</v>
       </c>
       <c r="E40">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="F40">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="G40">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="H40">
         <v>1</v>
       </c>
       <c r="I40">
         <v>11</v>
       </c>
       <c r="J40">
         <v>11</v>
       </c>
       <c r="K40">
         <v>22</v>
       </c>
       <c r="L40">
         <v>2</v>
       </c>
       <c r="M40">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N40">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="O40">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
       <c r="Q40">
         <v>13</v>
       </c>
       <c r="R40">
         <v>12</v>
       </c>
       <c r="S40">
         <v>25</v>
       </c>
       <c r="T40">
         <v>2</v>
       </c>
       <c r="U40">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="V40">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W40">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="X40">
         <v>2</v>
       </c>
       <c r="Y40">
         <v>18</v>
       </c>
       <c r="Z40">
         <v>15</v>
       </c>
       <c r="AA40">
         <v>33</v>
       </c>
       <c r="AB40">
         <v>1</v>
       </c>
       <c r="AC40">
         <v>13</v>
       </c>
       <c r="AD40">
         <v>9</v>
       </c>
       <c r="AE40">
         <v>22</v>
       </c>
     </row>
     <row r="41" spans="1:47">
       <c r="A41" t="s">
         <v>125</v>
       </c>
       <c r="B41" t="s">
         <v>130</v>
       </c>
       <c r="C41" t="s">
         <v>131</v>
       </c>
       <c r="D41" t="s">
         <v>53</v>
       </c>
       <c r="E41">
         <v>54</v>
       </c>
       <c r="F41">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G41">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41">
         <v>9</v>
       </c>
       <c r="J41">
         <v>5</v>
       </c>
       <c r="K41">
         <v>14</v>
       </c>
       <c r="L41">
         <v>1</v>
       </c>
       <c r="M41">
         <v>7</v>
       </c>
       <c r="N41">
         <v>8</v>
       </c>
       <c r="O41">
         <v>15</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
       <c r="Q41">
         <v>10</v>
       </c>
       <c r="R41">
         <v>5</v>
       </c>
       <c r="S41">
         <v>15</v>
       </c>
       <c r="T41">
         <v>1</v>
       </c>
       <c r="U41">
         <v>9</v>
       </c>
       <c r="V41">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="W41">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="X41">
         <v>1</v>
       </c>
       <c r="Y41">
         <v>8</v>
       </c>
       <c r="Z41">
         <v>14</v>
       </c>
       <c r="AA41">
         <v>22</v>
       </c>
       <c r="AB41">
         <v>1</v>
       </c>
       <c r="AC41">
         <v>11</v>
       </c>
       <c r="AD41">
         <v>6</v>
       </c>
       <c r="AE41">
         <v>17</v>
       </c>
@@ -5408,57 +5408,57 @@
       </c>
       <c r="AC42">
         <v>6</v>
       </c>
       <c r="AD42">
         <v>5</v>
       </c>
       <c r="AE42">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:47">
       <c r="A43" t="s">
         <v>125</v>
       </c>
       <c r="B43" t="s">
         <v>134</v>
       </c>
       <c r="C43" t="s">
         <v>135</v>
       </c>
       <c r="D43" t="s">
         <v>53</v>
       </c>
       <c r="E43">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F43">
         <v>117</v>
       </c>
       <c r="G43">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="H43">
         <v>2</v>
       </c>
       <c r="I43">
         <v>21</v>
       </c>
       <c r="J43">
         <v>20</v>
       </c>
       <c r="K43">
         <v>41</v>
       </c>
       <c r="L43">
         <v>2</v>
       </c>
       <c r="M43">
         <v>21</v>
       </c>
       <c r="N43">
         <v>22</v>
       </c>
       <c r="O43">
         <v>43</v>
       </c>
@@ -5468,128 +5468,128 @@
       <c r="Q43">
         <v>20</v>
       </c>
       <c r="R43">
         <v>17</v>
       </c>
       <c r="S43">
         <v>37</v>
       </c>
       <c r="T43">
         <v>2</v>
       </c>
       <c r="U43">
         <v>19</v>
       </c>
       <c r="V43">
         <v>17</v>
       </c>
       <c r="W43">
         <v>36</v>
       </c>
       <c r="X43">
         <v>2</v>
       </c>
       <c r="Y43">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="Z43">
         <v>27</v>
       </c>
       <c r="AA43">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="AB43">
         <v>2</v>
       </c>
       <c r="AC43">
         <v>21</v>
       </c>
       <c r="AD43">
         <v>14</v>
       </c>
       <c r="AE43">
         <v>35</v>
       </c>
     </row>
     <row r="44" spans="1:47">
       <c r="A44" t="s">
         <v>125</v>
       </c>
       <c r="B44" t="s">
         <v>136</v>
       </c>
       <c r="C44" t="s">
         <v>137</v>
       </c>
       <c r="D44" t="s">
         <v>53</v>
       </c>
       <c r="E44">
         <v>83</v>
       </c>
       <c r="F44">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G44">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="H44">
         <v>1</v>
       </c>
       <c r="I44">
         <v>6</v>
       </c>
       <c r="J44">
         <v>13</v>
       </c>
       <c r="K44">
         <v>19</v>
       </c>
       <c r="L44">
         <v>2</v>
       </c>
       <c r="M44">
         <v>14</v>
       </c>
       <c r="N44">
         <v>24</v>
       </c>
       <c r="O44">
         <v>38</v>
       </c>
       <c r="P44">
         <v>2</v>
       </c>
       <c r="Q44">
         <v>16</v>
       </c>
       <c r="R44">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="S44">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="T44">
         <v>2</v>
       </c>
       <c r="U44">
         <v>16</v>
       </c>
       <c r="V44">
         <v>21</v>
       </c>
       <c r="W44">
         <v>37</v>
       </c>
       <c r="X44">
         <v>1</v>
       </c>
       <c r="Y44">
         <v>14</v>
       </c>
       <c r="Z44">
         <v>8</v>
       </c>
       <c r="AA44">
         <v>22</v>
       </c>
@@ -5598,152 +5598,152 @@
       </c>
       <c r="AC44">
         <v>17</v>
       </c>
       <c r="AD44">
         <v>15</v>
       </c>
       <c r="AE44">
         <v>32</v>
       </c>
     </row>
     <row r="45" spans="1:47">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" t="s">
         <v>138</v>
       </c>
       <c r="C45" t="s">
         <v>139</v>
       </c>
       <c r="D45" t="s">
         <v>50</v>
       </c>
       <c r="E45">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F45">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="G45">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="AF45">
         <v>9</v>
       </c>
       <c r="AG45">
         <v>100</v>
       </c>
       <c r="AH45">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AI45">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="AJ45">
         <v>9</v>
       </c>
       <c r="AK45">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AL45">
         <v>100</v>
       </c>
       <c r="AM45">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="AN45">
         <v>7</v>
       </c>
       <c r="AO45">
         <v>86</v>
       </c>
       <c r="AP45">
         <v>74</v>
       </c>
       <c r="AQ45">
         <v>160</v>
       </c>
     </row>
     <row r="46" spans="1:47">
       <c r="A46" t="s">
         <v>140</v>
       </c>
       <c r="B46" t="s">
         <v>141</v>
       </c>
       <c r="C46" t="s">
         <v>142</v>
       </c>
       <c r="D46" t="s">
         <v>53</v>
       </c>
       <c r="E46">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="F46">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="G46">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="H46">
         <v>3</v>
       </c>
       <c r="I46">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="J46">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="K46">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="L46">
         <v>3</v>
       </c>
       <c r="M46">
         <v>38</v>
       </c>
       <c r="N46">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="O46">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="P46">
         <v>3</v>
       </c>
       <c r="Q46">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="R46">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="S46">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="T46">
         <v>4</v>
       </c>
       <c r="U46">
         <v>48</v>
       </c>
       <c r="V46">
         <v>50</v>
       </c>
       <c r="W46">
         <v>98</v>
       </c>
       <c r="X46">
         <v>3</v>
       </c>
       <c r="Y46">
         <v>40</v>
       </c>
       <c r="Z46">
         <v>40</v>
       </c>
       <c r="AA46">
         <v>80</v>
       </c>
@@ -5767,78 +5767,78 @@
       </c>
       <c r="AT46">
         <v>3</v>
       </c>
       <c r="AU46">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:47">
       <c r="A47" t="s">
         <v>140</v>
       </c>
       <c r="B47" t="s">
         <v>143</v>
       </c>
       <c r="C47" t="s">
         <v>144</v>
       </c>
       <c r="D47" t="s">
         <v>53</v>
       </c>
       <c r="E47">
         <v>76</v>
       </c>
       <c r="F47">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="G47">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="H47">
         <v>1</v>
       </c>
       <c r="I47">
         <v>15</v>
       </c>
       <c r="J47">
         <v>12</v>
       </c>
       <c r="K47">
         <v>27</v>
       </c>
       <c r="L47">
         <v>1</v>
       </c>
       <c r="M47">
         <v>6</v>
       </c>
       <c r="N47">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="O47">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P47">
         <v>2</v>
       </c>
       <c r="Q47">
         <v>16</v>
       </c>
       <c r="R47">
         <v>14</v>
       </c>
       <c r="S47">
         <v>30</v>
       </c>
       <c r="T47">
         <v>2</v>
       </c>
       <c r="U47">
         <v>23</v>
       </c>
       <c r="V47">
         <v>15</v>
       </c>
       <c r="W47">
         <v>38</v>
       </c>
@@ -5859,93 +5859,93 @@
       </c>
       <c r="AC47">
         <v>5</v>
       </c>
       <c r="AD47">
         <v>12</v>
       </c>
       <c r="AE47">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:47">
       <c r="A48" t="s">
         <v>140</v>
       </c>
       <c r="B48" t="s">
         <v>145</v>
       </c>
       <c r="C48" t="s">
         <v>146</v>
       </c>
       <c r="D48" t="s">
         <v>53</v>
       </c>
       <c r="E48">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F48">
         <v>41</v>
       </c>
       <c r="G48">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="H48">
         <v>1</v>
       </c>
       <c r="I48">
         <v>8</v>
       </c>
       <c r="J48">
         <v>7</v>
       </c>
       <c r="K48">
         <v>15</v>
       </c>
       <c r="L48">
         <v>1</v>
       </c>
       <c r="M48">
         <v>9</v>
       </c>
       <c r="N48">
         <v>10</v>
       </c>
       <c r="O48">
         <v>19</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
       <c r="Q48">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="R48">
         <v>9</v>
       </c>
       <c r="S48">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="T48">
         <v>1</v>
       </c>
       <c r="U48">
         <v>5</v>
       </c>
       <c r="V48">
         <v>3</v>
       </c>
       <c r="W48">
         <v>8</v>
       </c>
       <c r="X48">
         <v>1</v>
       </c>
       <c r="Y48">
         <v>12</v>
       </c>
       <c r="Z48">
         <v>4</v>
       </c>
       <c r="AA48">
         <v>16</v>
       </c>
@@ -5966,271 +5966,271 @@
       </c>
       <c r="AS48">
         <v>11</v>
       </c>
       <c r="AT48">
         <v>5</v>
       </c>
       <c r="AU48">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:47">
       <c r="A49" t="s">
         <v>140</v>
       </c>
       <c r="B49" t="s">
         <v>147</v>
       </c>
       <c r="C49" t="s">
         <v>148</v>
       </c>
       <c r="D49" t="s">
         <v>53</v>
       </c>
       <c r="E49">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F49">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="G49">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="H49">
         <v>5</v>
       </c>
       <c r="I49">
         <v>59</v>
       </c>
       <c r="J49">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="K49">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="L49">
         <v>6</v>
       </c>
       <c r="M49">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="N49">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O49">
         <v>151</v>
       </c>
       <c r="P49">
         <v>6</v>
       </c>
       <c r="Q49">
         <v>89</v>
       </c>
       <c r="R49">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="S49">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="T49">
         <v>6</v>
       </c>
       <c r="U49">
         <v>86</v>
       </c>
       <c r="V49">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="W49">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="X49">
         <v>6</v>
       </c>
       <c r="Y49">
         <v>86</v>
       </c>
       <c r="Z49">
         <v>71</v>
       </c>
       <c r="AA49">
         <v>157</v>
       </c>
       <c r="AB49">
         <v>6</v>
       </c>
       <c r="AC49">
         <v>92</v>
       </c>
       <c r="AD49">
         <v>77</v>
       </c>
       <c r="AE49">
         <v>169</v>
       </c>
     </row>
     <row r="50" spans="1:47">
       <c r="A50" t="s">
         <v>140</v>
       </c>
       <c r="B50" t="s">
         <v>149</v>
       </c>
       <c r="C50" t="s">
         <v>150</v>
       </c>
       <c r="D50" t="s">
         <v>53</v>
       </c>
       <c r="E50">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F50">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G50">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="H50">
         <v>1</v>
       </c>
       <c r="I50">
         <v>9</v>
       </c>
       <c r="J50">
         <v>10</v>
       </c>
       <c r="K50">
         <v>19</v>
       </c>
       <c r="L50">
         <v>1</v>
       </c>
       <c r="M50">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="N50">
         <v>4</v>
       </c>
       <c r="O50">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
       <c r="Q50">
         <v>11</v>
       </c>
       <c r="R50">
         <v>12</v>
       </c>
       <c r="S50">
         <v>23</v>
       </c>
       <c r="T50">
         <v>1</v>
       </c>
       <c r="U50">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="V50">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="W50">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="X50">
         <v>1</v>
       </c>
       <c r="Y50">
         <v>12</v>
       </c>
       <c r="Z50">
         <v>14</v>
       </c>
       <c r="AA50">
         <v>26</v>
       </c>
       <c r="AB50">
         <v>2</v>
       </c>
       <c r="AC50">
         <v>16</v>
       </c>
       <c r="AD50">
         <v>14</v>
       </c>
       <c r="AE50">
         <v>30</v>
       </c>
     </row>
     <row r="51" spans="1:47">
       <c r="A51" t="s">
         <v>140</v>
       </c>
       <c r="B51" t="s">
         <v>151</v>
       </c>
       <c r="C51" t="s">
         <v>152</v>
       </c>
       <c r="D51" t="s">
         <v>53</v>
       </c>
       <c r="E51">
         <v>34</v>
       </c>
       <c r="F51">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G51">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="H51">
         <v>1</v>
       </c>
       <c r="I51">
         <v>5</v>
       </c>
       <c r="J51">
         <v>3</v>
       </c>
       <c r="K51">
         <v>8</v>
       </c>
       <c r="L51">
         <v>1</v>
       </c>
       <c r="M51">
         <v>4</v>
       </c>
       <c r="N51">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="O51">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
       <c r="Q51">
         <v>6</v>
       </c>
       <c r="R51">
         <v>9</v>
       </c>
       <c r="S51">
         <v>15</v>
       </c>
       <c r="T51">
         <v>1</v>
       </c>
       <c r="U51">
         <v>6</v>
       </c>
       <c r="V51">
         <v>10</v>
       </c>
       <c r="W51">
         <v>16</v>
       </c>
@@ -6251,164 +6251,164 @@
       </c>
       <c r="AC51">
         <v>6</v>
       </c>
       <c r="AD51">
         <v>3</v>
       </c>
       <c r="AE51">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:47">
       <c r="A52" t="s">
         <v>140</v>
       </c>
       <c r="B52" t="s">
         <v>153</v>
       </c>
       <c r="C52" t="s">
         <v>154</v>
       </c>
       <c r="D52" t="s">
         <v>50</v>
       </c>
       <c r="E52">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F52">
         <v>465</v>
       </c>
       <c r="G52">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="AF52">
         <v>13</v>
       </c>
       <c r="AG52">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AH52">
         <v>159</v>
       </c>
       <c r="AI52">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="AJ52">
         <v>13</v>
       </c>
       <c r="AK52">
         <v>159</v>
       </c>
       <c r="AL52">
         <v>165</v>
       </c>
       <c r="AM52">
         <v>324</v>
       </c>
       <c r="AN52">
         <v>11</v>
       </c>
       <c r="AO52">
         <v>142</v>
       </c>
       <c r="AP52">
         <v>141</v>
       </c>
       <c r="AQ52">
         <v>283</v>
       </c>
     </row>
     <row r="53" spans="1:47">
       <c r="A53" t="s">
         <v>155</v>
       </c>
       <c r="B53" t="s">
         <v>156</v>
       </c>
       <c r="C53" t="s">
         <v>157</v>
       </c>
       <c r="D53" t="s">
         <v>53</v>
       </c>
       <c r="E53">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F53">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="G53">
-        <v>800</v>
+        <v>793</v>
       </c>
       <c r="H53">
         <v>4</v>
       </c>
       <c r="I53">
         <v>49</v>
       </c>
       <c r="J53">
         <v>47</v>
       </c>
       <c r="K53">
         <v>96</v>
       </c>
       <c r="L53">
         <v>4</v>
       </c>
       <c r="M53">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="N53">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="O53">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="P53">
         <v>6</v>
       </c>
       <c r="Q53">
         <v>81</v>
       </c>
       <c r="R53">
         <v>70</v>
       </c>
       <c r="S53">
         <v>151</v>
       </c>
       <c r="T53">
         <v>6</v>
       </c>
       <c r="U53">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="V53">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="W53">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="X53">
         <v>5</v>
       </c>
       <c r="Y53">
         <v>78</v>
       </c>
       <c r="Z53">
         <v>61</v>
       </c>
       <c r="AA53">
         <v>139</v>
       </c>
       <c r="AB53">
         <v>5</v>
       </c>
       <c r="AC53">
         <v>78</v>
       </c>
       <c r="AD53">
         <v>59</v>
       </c>
       <c r="AE53">
         <v>137</v>
       </c>
@@ -6417,176 +6417,176 @@
       </c>
       <c r="AS53">
         <v>10</v>
       </c>
       <c r="AT53">
         <v>7</v>
       </c>
       <c r="AU53">
         <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:47">
       <c r="A54" t="s">
         <v>155</v>
       </c>
       <c r="B54" t="s">
         <v>158</v>
       </c>
       <c r="C54" t="s">
         <v>159</v>
       </c>
       <c r="D54" t="s">
         <v>53</v>
       </c>
       <c r="E54">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F54">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="G54">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="H54">
         <v>4</v>
       </c>
       <c r="I54">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J54">
         <v>37</v>
       </c>
       <c r="K54">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="L54">
         <v>4</v>
       </c>
       <c r="M54">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="N54">
         <v>55</v>
       </c>
       <c r="O54">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="P54">
         <v>5</v>
       </c>
       <c r="Q54">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="R54">
         <v>68</v>
       </c>
       <c r="S54">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="T54">
         <v>6</v>
       </c>
       <c r="U54">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="V54">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="W54">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="X54">
         <v>4</v>
       </c>
       <c r="Y54">
         <v>67</v>
       </c>
       <c r="Z54">
         <v>42</v>
       </c>
       <c r="AA54">
         <v>109</v>
       </c>
       <c r="AB54">
         <v>5</v>
       </c>
       <c r="AC54">
         <v>63</v>
       </c>
       <c r="AD54">
         <v>60</v>
       </c>
       <c r="AE54">
         <v>123</v>
       </c>
     </row>
     <row r="55" spans="1:47">
       <c r="A55" t="s">
         <v>155</v>
       </c>
       <c r="B55" t="s">
         <v>160</v>
       </c>
       <c r="C55" t="s">
         <v>161</v>
       </c>
       <c r="D55" t="s">
         <v>53</v>
       </c>
       <c r="E55">
         <v>163</v>
       </c>
       <c r="F55">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G55">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H55">
         <v>2</v>
       </c>
       <c r="I55">
         <v>25</v>
       </c>
       <c r="J55">
         <v>15</v>
       </c>
       <c r="K55">
         <v>40</v>
       </c>
       <c r="L55">
         <v>2</v>
       </c>
       <c r="M55">
         <v>23</v>
       </c>
       <c r="N55">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="O55">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P55">
         <v>2</v>
       </c>
       <c r="Q55">
         <v>27</v>
       </c>
       <c r="R55">
         <v>19</v>
       </c>
       <c r="S55">
         <v>46</v>
       </c>
       <c r="T55">
         <v>2</v>
       </c>
       <c r="U55">
         <v>33</v>
       </c>
       <c r="V55">
         <v>17</v>
       </c>
       <c r="W55">
         <v>50</v>
       </c>
@@ -6622,78 +6622,78 @@
       </c>
       <c r="AT55">
         <v>2</v>
       </c>
       <c r="AU55">
         <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:47">
       <c r="A56" t="s">
         <v>155</v>
       </c>
       <c r="B56" t="s">
         <v>162</v>
       </c>
       <c r="C56" t="s">
         <v>163</v>
       </c>
       <c r="D56" t="s">
         <v>53</v>
       </c>
       <c r="E56">
         <v>112</v>
       </c>
       <c r="F56">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="G56">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="H56">
         <v>2</v>
       </c>
       <c r="I56">
         <v>18</v>
       </c>
       <c r="J56">
         <v>12</v>
       </c>
       <c r="K56">
         <v>30</v>
       </c>
       <c r="L56">
         <v>1</v>
       </c>
       <c r="M56">
         <v>12</v>
       </c>
       <c r="N56">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="O56">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="P56">
         <v>2</v>
       </c>
       <c r="Q56">
         <v>22</v>
       </c>
       <c r="R56">
         <v>14</v>
       </c>
       <c r="S56">
         <v>36</v>
       </c>
       <c r="T56">
         <v>2</v>
       </c>
       <c r="U56">
         <v>18</v>
       </c>
       <c r="V56">
         <v>12</v>
       </c>
       <c r="W56">
         <v>30</v>
       </c>
@@ -6714,200 +6714,200 @@
       </c>
       <c r="AC56">
         <v>20</v>
       </c>
       <c r="AD56">
         <v>24</v>
       </c>
       <c r="AE56">
         <v>44</v>
       </c>
     </row>
     <row r="57" spans="1:47">
       <c r="A57" t="s">
         <v>155</v>
       </c>
       <c r="B57" t="s">
         <v>164</v>
       </c>
       <c r="C57" t="s">
         <v>165</v>
       </c>
       <c r="D57" t="s">
         <v>53</v>
       </c>
       <c r="E57">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F57">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="G57">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="H57">
         <v>1</v>
       </c>
       <c r="I57">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="J57">
         <v>11</v>
       </c>
       <c r="K57">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="L57">
         <v>2</v>
       </c>
       <c r="M57">
         <v>19</v>
       </c>
       <c r="N57">
         <v>10</v>
       </c>
       <c r="O57">
         <v>29</v>
       </c>
       <c r="P57">
         <v>2</v>
       </c>
       <c r="Q57">
         <v>29</v>
       </c>
       <c r="R57">
         <v>15</v>
       </c>
       <c r="S57">
         <v>44</v>
       </c>
       <c r="T57">
         <v>2</v>
       </c>
       <c r="U57">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="V57">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="W57">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="X57">
         <v>2</v>
       </c>
       <c r="Y57">
         <v>21</v>
       </c>
       <c r="Z57">
         <v>12</v>
       </c>
       <c r="AA57">
         <v>33</v>
       </c>
       <c r="AB57">
         <v>2</v>
       </c>
       <c r="AC57">
         <v>16</v>
       </c>
       <c r="AD57">
         <v>16</v>
       </c>
       <c r="AE57">
         <v>32</v>
       </c>
     </row>
     <row r="58" spans="1:47">
       <c r="A58" t="s">
         <v>155</v>
       </c>
       <c r="B58" t="s">
         <v>166</v>
       </c>
       <c r="C58" t="s">
         <v>167</v>
       </c>
       <c r="D58" t="s">
         <v>53</v>
       </c>
       <c r="E58">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="F58">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="G58">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="H58">
         <v>2</v>
       </c>
       <c r="I58">
         <v>20</v>
       </c>
       <c r="J58">
         <v>28</v>
       </c>
       <c r="K58">
         <v>48</v>
       </c>
       <c r="L58">
         <v>2</v>
       </c>
       <c r="M58">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="N58">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="O58">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="P58">
         <v>3</v>
       </c>
       <c r="Q58">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="R58">
         <v>29</v>
       </c>
       <c r="S58">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="T58">
         <v>3</v>
       </c>
       <c r="U58">
         <v>33</v>
       </c>
       <c r="V58">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="W58">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="X58">
         <v>3</v>
       </c>
       <c r="Y58">
         <v>31</v>
       </c>
       <c r="Z58">
         <v>40</v>
       </c>
       <c r="AA58">
         <v>71</v>
       </c>
       <c r="AB58">
         <v>3</v>
       </c>
       <c r="AC58">
         <v>39</v>
       </c>
       <c r="AD58">
         <v>33</v>
       </c>
       <c r="AE58">
         <v>72</v>
       </c>
@@ -7094,117 +7094,117 @@
       </c>
       <c r="AC60">
         <v>15</v>
       </c>
       <c r="AD60">
         <v>16</v>
       </c>
       <c r="AE60">
         <v>31</v>
       </c>
     </row>
     <row r="61" spans="1:47">
       <c r="A61" t="s">
         <v>155</v>
       </c>
       <c r="B61" t="s">
         <v>172</v>
       </c>
       <c r="C61" t="s">
         <v>173</v>
       </c>
       <c r="D61" t="s">
         <v>53</v>
       </c>
       <c r="E61">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F61">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="G61">
-        <v>1534</v>
+        <v>1539</v>
       </c>
       <c r="H61">
         <v>9</v>
       </c>
       <c r="I61">
         <v>130</v>
       </c>
       <c r="J61">
         <v>104</v>
       </c>
       <c r="K61">
         <v>234</v>
       </c>
       <c r="L61">
         <v>9</v>
       </c>
       <c r="M61">
         <v>139</v>
       </c>
       <c r="N61">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O61">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="P61">
         <v>10</v>
       </c>
       <c r="Q61">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="R61">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="S61">
         <v>266</v>
       </c>
       <c r="T61">
         <v>10</v>
       </c>
       <c r="U61">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="V61">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="W61">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="X61">
         <v>10</v>
       </c>
       <c r="Y61">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="Z61">
         <v>139</v>
       </c>
       <c r="AA61">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="AB61">
         <v>10</v>
       </c>
       <c r="AC61">
         <v>129</v>
       </c>
       <c r="AD61">
         <v>133</v>
       </c>
       <c r="AE61">
         <v>262</v>
       </c>
     </row>
     <row r="62" spans="1:47">
       <c r="A62" t="s">
         <v>155</v>
       </c>
       <c r="B62" t="s">
         <v>174</v>
       </c>
       <c r="C62" t="s">
         <v>175</v>
       </c>
       <c r="D62" t="s">
@@ -7307,188 +7307,188 @@
       </c>
       <c r="AO63">
         <v>40</v>
       </c>
       <c r="AP63">
         <v>38</v>
       </c>
       <c r="AQ63">
         <v>78</v>
       </c>
     </row>
     <row r="64" spans="1:47">
       <c r="A64" t="s">
         <v>155</v>
       </c>
       <c r="B64" t="s">
         <v>178</v>
       </c>
       <c r="C64" t="s">
         <v>179</v>
       </c>
       <c r="D64" t="s">
         <v>53</v>
       </c>
       <c r="E64">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F64">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G64">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="H64">
         <v>1</v>
       </c>
       <c r="I64">
         <v>16</v>
       </c>
       <c r="J64">
         <v>11</v>
       </c>
       <c r="K64">
         <v>27</v>
       </c>
       <c r="L64">
         <v>1</v>
       </c>
       <c r="M64">
         <v>15</v>
       </c>
       <c r="N64">
+        <v>13</v>
+      </c>
+      <c r="O64">
+        <v>28</v>
+      </c>
+      <c r="P64">
+        <v>1</v>
+      </c>
+      <c r="Q64">
         <v>12</v>
       </c>
-      <c r="O64">
-[...5 lines deleted...]
-      <c r="Q64">
+      <c r="R64">
         <v>11</v>
       </c>
-      <c r="R64">
-[...1 lines deleted...]
-      </c>
       <c r="S64">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="T64">
         <v>1</v>
       </c>
       <c r="U64">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="V64">
         <v>15</v>
       </c>
       <c r="W64">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="X64">
         <v>1</v>
       </c>
       <c r="Y64">
         <v>8</v>
       </c>
       <c r="Z64">
         <v>5</v>
       </c>
       <c r="AA64">
         <v>13</v>
       </c>
     </row>
     <row r="65" spans="1:47">
       <c r="A65" t="s">
         <v>180</v>
       </c>
       <c r="B65" t="s">
         <v>181</v>
       </c>
       <c r="C65" t="s">
         <v>182</v>
       </c>
       <c r="D65" t="s">
         <v>53</v>
       </c>
       <c r="E65">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F65">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="G65">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="H65">
         <v>3</v>
       </c>
       <c r="I65">
         <v>36</v>
       </c>
       <c r="J65">
         <v>36</v>
       </c>
       <c r="K65">
         <v>72</v>
       </c>
       <c r="L65">
         <v>4</v>
       </c>
       <c r="M65">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="N65">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="O65">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="P65">
         <v>3</v>
       </c>
       <c r="Q65">
         <v>42</v>
       </c>
       <c r="R65">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="S65">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T65">
         <v>4</v>
       </c>
       <c r="U65">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="V65">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="W65">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="X65">
         <v>4</v>
       </c>
       <c r="Y65">
         <v>55</v>
       </c>
       <c r="Z65">
         <v>43</v>
       </c>
       <c r="AA65">
         <v>98</v>
       </c>
       <c r="AB65">
         <v>4</v>
       </c>
       <c r="AC65">
         <v>43</v>
       </c>
       <c r="AD65">
         <v>48</v>
       </c>
       <c r="AE65">
         <v>91</v>
       </c>
@@ -7580,57 +7580,57 @@
       </c>
       <c r="AC66">
         <v>3</v>
       </c>
       <c r="AD66">
         <v>10</v>
       </c>
       <c r="AE66">
         <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:47">
       <c r="A67" t="s">
         <v>180</v>
       </c>
       <c r="B67" t="s">
         <v>185</v>
       </c>
       <c r="C67" t="s">
         <v>186</v>
       </c>
       <c r="D67" t="s">
         <v>53</v>
       </c>
       <c r="E67">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="F67">
         <v>164</v>
       </c>
       <c r="G67">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="H67">
         <v>2</v>
       </c>
       <c r="I67">
         <v>24</v>
       </c>
       <c r="J67">
         <v>24</v>
       </c>
       <c r="K67">
         <v>48</v>
       </c>
       <c r="L67">
         <v>2</v>
       </c>
       <c r="M67">
         <v>29</v>
       </c>
       <c r="N67">
         <v>21</v>
       </c>
       <c r="O67">
         <v>50</v>
       </c>
@@ -7640,57 +7640,57 @@
       <c r="Q67">
         <v>30</v>
       </c>
       <c r="R67">
         <v>27</v>
       </c>
       <c r="S67">
         <v>57</v>
       </c>
       <c r="T67">
         <v>3</v>
       </c>
       <c r="U67">
         <v>44</v>
       </c>
       <c r="V67">
         <v>31</v>
       </c>
       <c r="W67">
         <v>75</v>
       </c>
       <c r="X67">
         <v>3</v>
       </c>
       <c r="Y67">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="Z67">
         <v>30</v>
       </c>
       <c r="AA67">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="AB67">
         <v>3</v>
       </c>
       <c r="AC67">
         <v>30</v>
       </c>
       <c r="AD67">
         <v>31</v>
       </c>
       <c r="AE67">
         <v>61</v>
       </c>
     </row>
     <row r="68" spans="1:47">
       <c r="A68" t="s">
         <v>180</v>
       </c>
       <c r="B68" t="s">
         <v>187</v>
       </c>
       <c r="C68" t="s">
         <v>188</v>
       </c>
       <c r="D68" t="s">
@@ -7868,90 +7868,90 @@
       </c>
       <c r="AD69">
         <v>6</v>
       </c>
       <c r="AE69">
         <v>8</v>
       </c>
     </row>
     <row r="70" spans="1:47">
       <c r="A70" t="s">
         <v>180</v>
       </c>
       <c r="B70" t="s">
         <v>191</v>
       </c>
       <c r="C70" t="s">
         <v>192</v>
       </c>
       <c r="D70" t="s">
         <v>53</v>
       </c>
       <c r="E70">
         <v>55</v>
       </c>
       <c r="F70">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G70">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="H70">
         <v>1</v>
       </c>
       <c r="I70">
         <v>7</v>
       </c>
       <c r="J70">
         <v>4</v>
       </c>
       <c r="K70">
         <v>11</v>
       </c>
       <c r="L70">
         <v>1</v>
       </c>
       <c r="M70">
         <v>9</v>
       </c>
       <c r="N70">
         <v>4</v>
       </c>
       <c r="O70">
         <v>13</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
       <c r="Q70">
         <v>11</v>
       </c>
       <c r="R70">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="S70">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="T70">
         <v>1</v>
       </c>
       <c r="U70">
         <v>9</v>
       </c>
       <c r="V70">
         <v>4</v>
       </c>
       <c r="W70">
         <v>13</v>
       </c>
       <c r="X70">
         <v>1</v>
       </c>
       <c r="Y70">
         <v>11</v>
       </c>
       <c r="Z70">
         <v>10</v>
       </c>
       <c r="AA70">
         <v>21</v>
       </c>
@@ -8055,223 +8055,223 @@
       </c>
       <c r="AC71">
         <v>9</v>
       </c>
       <c r="AD71">
         <v>5</v>
       </c>
       <c r="AE71">
         <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:47">
       <c r="A72" t="s">
         <v>180</v>
       </c>
       <c r="B72" t="s">
         <v>195</v>
       </c>
       <c r="C72" t="s">
         <v>196</v>
       </c>
       <c r="D72" t="s">
         <v>50</v>
       </c>
       <c r="E72">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="F72">
         <v>764</v>
       </c>
       <c r="G72">
-        <v>1573</v>
+        <v>1572</v>
       </c>
       <c r="AF72">
         <v>21</v>
       </c>
       <c r="AG72">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="AH72">
         <v>254</v>
       </c>
       <c r="AI72">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="AJ72">
         <v>21</v>
       </c>
       <c r="AK72">
         <v>281</v>
       </c>
       <c r="AL72">
         <v>286</v>
       </c>
       <c r="AM72">
         <v>567</v>
       </c>
       <c r="AN72">
         <v>18</v>
       </c>
       <c r="AO72">
         <v>233</v>
       </c>
       <c r="AP72">
         <v>224</v>
       </c>
       <c r="AQ72">
         <v>457</v>
       </c>
     </row>
     <row r="73" spans="1:47">
       <c r="A73" t="s">
         <v>180</v>
       </c>
       <c r="B73" t="s">
         <v>197</v>
       </c>
       <c r="C73" t="s">
         <v>198</v>
       </c>
       <c r="D73" t="s">
         <v>50</v>
       </c>
       <c r="E73">
         <v>423</v>
       </c>
       <c r="F73">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="G73">
-        <v>776</v>
+        <v>775</v>
       </c>
       <c r="AF73">
         <v>11</v>
       </c>
       <c r="AG73">
         <v>148</v>
       </c>
       <c r="AH73">
         <v>110</v>
       </c>
       <c r="AI73">
         <v>258</v>
       </c>
       <c r="AJ73">
         <v>11</v>
       </c>
       <c r="AK73">
         <v>136</v>
       </c>
       <c r="AL73">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="AM73">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="AN73">
         <v>10</v>
       </c>
       <c r="AO73">
         <v>139</v>
       </c>
       <c r="AP73">
         <v>111</v>
       </c>
       <c r="AQ73">
         <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:47">
       <c r="A74" t="s">
         <v>199</v>
       </c>
       <c r="B74" t="s">
         <v>200</v>
       </c>
       <c r="C74" t="s">
         <v>201</v>
       </c>
       <c r="D74" t="s">
         <v>53</v>
       </c>
       <c r="E74">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F74">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="G74">
-        <v>594</v>
+        <v>589</v>
       </c>
       <c r="H74">
         <v>4</v>
       </c>
       <c r="I74">
         <v>51</v>
       </c>
       <c r="J74">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="K74">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="L74">
         <v>4</v>
       </c>
       <c r="M74">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="N74">
         <v>44</v>
       </c>
       <c r="O74">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="P74">
         <v>4</v>
       </c>
       <c r="Q74">
         <v>53</v>
       </c>
       <c r="R74">
         <v>51</v>
       </c>
       <c r="S74">
         <v>104</v>
       </c>
       <c r="T74">
         <v>4</v>
       </c>
       <c r="U74">
         <v>45</v>
       </c>
       <c r="V74">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="W74">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="X74">
         <v>4</v>
       </c>
       <c r="Y74">
         <v>42</v>
       </c>
       <c r="Z74">
         <v>50</v>
       </c>
       <c r="AA74">
         <v>92</v>
       </c>
       <c r="AB74">
         <v>4</v>
       </c>
       <c r="AC74">
         <v>55</v>
       </c>
       <c r="AD74">
         <v>54</v>
       </c>
       <c r="AE74">
         <v>109</v>
       </c>
@@ -8422,212 +8422,212 @@
       </c>
       <c r="AO76">
         <v>50</v>
       </c>
       <c r="AP76">
         <v>61</v>
       </c>
       <c r="AQ76">
         <v>111</v>
       </c>
     </row>
     <row r="77" spans="1:47">
       <c r="A77" t="s">
         <v>206</v>
       </c>
       <c r="B77" t="s">
         <v>207</v>
       </c>
       <c r="C77" t="s">
         <v>208</v>
       </c>
       <c r="D77" t="s">
         <v>53</v>
       </c>
       <c r="E77">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="F77">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="G77">
-        <v>729</v>
+        <v>724</v>
       </c>
       <c r="H77">
         <v>4</v>
       </c>
       <c r="I77">
         <v>52</v>
       </c>
       <c r="J77">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="K77">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="L77">
         <v>4</v>
       </c>
       <c r="M77">
         <v>51</v>
       </c>
       <c r="N77">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="O77">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="P77">
         <v>5</v>
       </c>
       <c r="Q77">
         <v>51</v>
       </c>
       <c r="R77">
         <v>64</v>
       </c>
       <c r="S77">
         <v>115</v>
       </c>
       <c r="T77">
         <v>5</v>
       </c>
       <c r="U77">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="V77">
         <v>53</v>
       </c>
       <c r="W77">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="X77">
         <v>6</v>
       </c>
       <c r="Y77">
         <v>83</v>
       </c>
       <c r="Z77">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="AA77">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="AB77">
         <v>5</v>
       </c>
       <c r="AC77">
         <v>59</v>
       </c>
       <c r="AD77">
         <v>68</v>
       </c>
       <c r="AE77">
         <v>127</v>
       </c>
       <c r="AR77">
         <v>2</v>
       </c>
       <c r="AS77">
         <v>8</v>
       </c>
       <c r="AT77">
         <v>4</v>
       </c>
       <c r="AU77">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:47">
       <c r="A78" t="s">
         <v>206</v>
       </c>
       <c r="B78" t="s">
         <v>209</v>
       </c>
       <c r="C78" t="s">
         <v>210</v>
       </c>
       <c r="D78" t="s">
         <v>53</v>
       </c>
       <c r="E78">
         <v>648</v>
       </c>
       <c r="F78">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="G78">
-        <v>1263</v>
+        <v>1262</v>
       </c>
       <c r="H78">
         <v>7</v>
       </c>
       <c r="I78">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J78">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K78">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="L78">
         <v>8</v>
       </c>
       <c r="M78">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="N78">
         <v>102</v>
       </c>
       <c r="O78">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="P78">
         <v>8</v>
       </c>
       <c r="Q78">
         <v>105</v>
       </c>
       <c r="R78">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="S78">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="T78">
         <v>8</v>
       </c>
       <c r="U78">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="V78">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="W78">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="X78">
         <v>8</v>
       </c>
       <c r="Y78">
         <v>124</v>
       </c>
       <c r="Z78">
         <v>107</v>
       </c>
       <c r="AA78">
         <v>231</v>
       </c>
       <c r="AB78">
         <v>7</v>
       </c>
       <c r="AC78">
         <v>117</v>
       </c>
       <c r="AD78">
         <v>82</v>
       </c>
       <c r="AE78">
         <v>199</v>
       </c>
@@ -8639,90 +8639,90 @@
       </c>
       <c r="AT78">
         <v>3</v>
       </c>
       <c r="AU78">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:47">
       <c r="A79" t="s">
         <v>206</v>
       </c>
       <c r="B79" t="s">
         <v>211</v>
       </c>
       <c r="C79" t="s">
         <v>212</v>
       </c>
       <c r="D79" t="s">
         <v>53</v>
       </c>
       <c r="E79">
         <v>96</v>
       </c>
       <c r="F79">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="G79">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="H79">
         <v>2</v>
       </c>
       <c r="I79">
         <v>20</v>
       </c>
       <c r="J79">
         <v>13</v>
       </c>
       <c r="K79">
         <v>33</v>
       </c>
       <c r="L79">
         <v>1</v>
       </c>
       <c r="M79">
         <v>13</v>
       </c>
       <c r="N79">
         <v>14</v>
       </c>
       <c r="O79">
         <v>27</v>
       </c>
       <c r="P79">
         <v>2</v>
       </c>
       <c r="Q79">
         <v>12</v>
       </c>
       <c r="R79">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S79">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="T79">
         <v>2</v>
       </c>
       <c r="U79">
         <v>20</v>
       </c>
       <c r="V79">
         <v>14</v>
       </c>
       <c r="W79">
         <v>34</v>
       </c>
       <c r="X79">
         <v>2</v>
       </c>
       <c r="Y79">
         <v>15</v>
       </c>
       <c r="Z79">
         <v>20</v>
       </c>
       <c r="AA79">
         <v>35</v>
       </c>
@@ -8731,461 +8731,461 @@
       </c>
       <c r="AC79">
         <v>16</v>
       </c>
       <c r="AD79">
         <v>14</v>
       </c>
       <c r="AE79">
         <v>30</v>
       </c>
     </row>
     <row r="80" spans="1:47">
       <c r="A80" t="s">
         <v>206</v>
       </c>
       <c r="B80" t="s">
         <v>213</v>
       </c>
       <c r="C80" t="s">
         <v>214</v>
       </c>
       <c r="D80" t="s">
         <v>53</v>
       </c>
       <c r="E80">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F80">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G80">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="H80">
         <v>2</v>
       </c>
       <c r="I80">
         <v>15</v>
       </c>
       <c r="J80">
         <v>14</v>
       </c>
       <c r="K80">
         <v>29</v>
       </c>
       <c r="L80">
         <v>2</v>
       </c>
       <c r="M80">
         <v>22</v>
       </c>
       <c r="N80">
         <v>16</v>
       </c>
       <c r="O80">
         <v>38</v>
       </c>
       <c r="P80">
         <v>2</v>
       </c>
       <c r="Q80">
         <v>22</v>
       </c>
       <c r="R80">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S80">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="T80">
         <v>2</v>
       </c>
       <c r="U80">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="V80">
         <v>24</v>
       </c>
       <c r="W80">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="X80">
         <v>2</v>
       </c>
       <c r="Y80">
         <v>23</v>
       </c>
       <c r="Z80">
         <v>11</v>
       </c>
       <c r="AA80">
         <v>34</v>
       </c>
       <c r="AB80">
         <v>2</v>
       </c>
       <c r="AC80">
         <v>15</v>
       </c>
       <c r="AD80">
         <v>17</v>
       </c>
       <c r="AE80">
         <v>32</v>
       </c>
     </row>
     <row r="81" spans="1:47">
       <c r="A81" t="s">
         <v>206</v>
       </c>
       <c r="B81" t="s">
         <v>215</v>
       </c>
       <c r="C81" t="s">
         <v>216</v>
       </c>
       <c r="D81" t="s">
         <v>53</v>
       </c>
       <c r="E81">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F81">
         <v>374</v>
       </c>
       <c r="G81">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="H81">
         <v>5</v>
       </c>
       <c r="I81">
         <v>46</v>
       </c>
       <c r="J81">
         <v>61</v>
       </c>
       <c r="K81">
         <v>107</v>
       </c>
       <c r="L81">
         <v>5</v>
       </c>
       <c r="M81">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N81">
         <v>62</v>
       </c>
       <c r="O81">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="P81">
         <v>5</v>
       </c>
       <c r="Q81">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="R81">
         <v>51</v>
       </c>
       <c r="S81">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="T81">
         <v>6</v>
       </c>
       <c r="U81">
         <v>85</v>
       </c>
       <c r="V81">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="W81">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="X81">
         <v>5</v>
       </c>
       <c r="Y81">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="Z81">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="AA81">
         <v>125</v>
       </c>
       <c r="AB81">
         <v>5</v>
       </c>
       <c r="AC81">
         <v>65</v>
       </c>
       <c r="AD81">
         <v>64</v>
       </c>
       <c r="AE81">
         <v>129</v>
       </c>
     </row>
     <row r="82" spans="1:47">
       <c r="A82" t="s">
         <v>206</v>
       </c>
       <c r="B82" t="s">
         <v>217</v>
       </c>
       <c r="C82" t="s">
         <v>218</v>
       </c>
       <c r="D82" t="s">
         <v>53</v>
       </c>
       <c r="E82">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F82">
         <v>156</v>
       </c>
       <c r="G82">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="H82">
         <v>3</v>
       </c>
       <c r="I82">
         <v>35</v>
       </c>
       <c r="J82">
         <v>26</v>
       </c>
       <c r="K82">
         <v>61</v>
       </c>
       <c r="L82">
         <v>2</v>
       </c>
       <c r="M82">
         <v>18</v>
       </c>
       <c r="N82">
         <v>18</v>
       </c>
       <c r="O82">
         <v>36</v>
       </c>
       <c r="P82">
         <v>3</v>
       </c>
       <c r="Q82">
         <v>31</v>
       </c>
       <c r="R82">
         <v>29</v>
       </c>
       <c r="S82">
         <v>60</v>
       </c>
       <c r="T82">
         <v>2</v>
       </c>
       <c r="U82">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="V82">
         <v>24</v>
       </c>
       <c r="W82">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X82">
         <v>3</v>
       </c>
       <c r="Y82">
         <v>29</v>
       </c>
       <c r="Z82">
         <v>38</v>
       </c>
       <c r="AA82">
         <v>67</v>
       </c>
       <c r="AB82">
         <v>2</v>
       </c>
       <c r="AC82">
         <v>27</v>
       </c>
       <c r="AD82">
         <v>21</v>
       </c>
       <c r="AE82">
         <v>48</v>
       </c>
     </row>
     <row r="83" spans="1:47">
       <c r="A83" t="s">
         <v>206</v>
       </c>
       <c r="B83" t="s">
         <v>219</v>
       </c>
       <c r="C83" t="s">
         <v>220</v>
       </c>
       <c r="D83" t="s">
         <v>53</v>
       </c>
       <c r="E83">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="F83">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="G83">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="H83">
         <v>5</v>
       </c>
       <c r="I83">
         <v>69</v>
       </c>
       <c r="J83">
         <v>71</v>
       </c>
       <c r="K83">
         <v>140</v>
       </c>
       <c r="L83">
         <v>5</v>
       </c>
       <c r="M83">
         <v>66</v>
       </c>
       <c r="N83">
         <v>69</v>
       </c>
       <c r="O83">
         <v>135</v>
       </c>
       <c r="P83">
         <v>5</v>
       </c>
       <c r="Q83">
         <v>79</v>
       </c>
       <c r="R83">
         <v>61</v>
       </c>
       <c r="S83">
         <v>140</v>
       </c>
       <c r="T83">
         <v>5</v>
       </c>
       <c r="U83">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="V83">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="W83">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="X83">
         <v>5</v>
       </c>
       <c r="Y83">
         <v>71</v>
       </c>
       <c r="Z83">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="AA83">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="AB83">
         <v>5</v>
       </c>
       <c r="AC83">
         <v>76</v>
       </c>
       <c r="AD83">
         <v>69</v>
       </c>
       <c r="AE83">
         <v>145</v>
       </c>
     </row>
     <row r="84" spans="1:47">
       <c r="A84" t="s">
         <v>206</v>
       </c>
       <c r="B84" t="s">
         <v>221</v>
       </c>
       <c r="C84" t="s">
         <v>222</v>
       </c>
       <c r="D84" t="s">
         <v>50</v>
       </c>
       <c r="E84">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="F84">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="G84">
         <v>770</v>
       </c>
       <c r="AF84">
         <v>10</v>
       </c>
       <c r="AG84">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AH84">
         <v>127</v>
       </c>
       <c r="AI84">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="AJ84">
         <v>10</v>
       </c>
       <c r="AK84">
         <v>147</v>
       </c>
       <c r="AL84">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="AM84">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="AN84">
         <v>8</v>
       </c>
       <c r="AO84">
         <v>108</v>
       </c>
       <c r="AP84">
         <v>114</v>
       </c>
       <c r="AQ84">
         <v>222</v>
       </c>
       <c r="AR84">
         <v>3</v>
       </c>
       <c r="AS84">
         <v>8</v>
       </c>
       <c r="AT84">
         <v>1</v>
       </c>
       <c r="AU84">
         <v>9</v>
       </c>
@@ -9311,247 +9311,247 @@
       </c>
       <c r="AS87">
         <v>14</v>
       </c>
       <c r="AT87">
         <v>14</v>
       </c>
       <c r="AU87">
         <v>28</v>
       </c>
     </row>
     <row r="88" spans="1:47">
       <c r="A88" t="s">
         <v>229</v>
       </c>
       <c r="B88" t="s">
         <v>230</v>
       </c>
       <c r="C88" t="s">
         <v>231</v>
       </c>
       <c r="D88" t="s">
         <v>53</v>
       </c>
       <c r="E88">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="F88">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="G88">
         <v>726</v>
       </c>
       <c r="H88">
         <v>5</v>
       </c>
       <c r="I88">
         <v>61</v>
       </c>
       <c r="J88">
         <v>60</v>
       </c>
       <c r="K88">
         <v>121</v>
       </c>
       <c r="L88">
         <v>5</v>
       </c>
       <c r="M88">
         <v>70</v>
       </c>
       <c r="N88">
         <v>60</v>
       </c>
       <c r="O88">
         <v>130</v>
       </c>
       <c r="P88">
         <v>5</v>
       </c>
       <c r="Q88">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="R88">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="S88">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="T88">
         <v>5</v>
       </c>
       <c r="U88">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V88">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="W88">
         <v>124</v>
       </c>
       <c r="X88">
         <v>5</v>
       </c>
       <c r="Y88">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="Z88">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="AA88">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="AB88">
         <v>4</v>
       </c>
       <c r="AC88">
         <v>43</v>
       </c>
       <c r="AD88">
         <v>62</v>
       </c>
       <c r="AE88">
         <v>105</v>
       </c>
     </row>
     <row r="89" spans="1:47">
       <c r="A89" t="s">
         <v>229</v>
       </c>
       <c r="B89" t="s">
         <v>232</v>
       </c>
       <c r="C89" t="s">
         <v>233</v>
       </c>
       <c r="D89" t="s">
         <v>53</v>
       </c>
       <c r="E89">
+        <v>252</v>
+      </c>
+      <c r="F89">
         <v>253</v>
       </c>
-      <c r="F89">
-[...1 lines deleted...]
-      </c>
       <c r="G89">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="H89">
         <v>3</v>
       </c>
       <c r="I89">
         <v>35</v>
       </c>
       <c r="J89">
         <v>46</v>
       </c>
       <c r="K89">
         <v>81</v>
       </c>
       <c r="L89">
         <v>3</v>
       </c>
       <c r="M89">
         <v>36</v>
       </c>
       <c r="N89">
         <v>46</v>
       </c>
       <c r="O89">
         <v>82</v>
       </c>
       <c r="P89">
         <v>3</v>
       </c>
       <c r="Q89">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="R89">
         <v>33</v>
       </c>
       <c r="S89">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T89">
         <v>3</v>
       </c>
       <c r="U89">
         <v>45</v>
       </c>
       <c r="V89">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="W89">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="X89">
         <v>4</v>
       </c>
       <c r="Y89">
         <v>40</v>
       </c>
       <c r="Z89">
         <v>49</v>
       </c>
       <c r="AA89">
         <v>89</v>
       </c>
       <c r="AB89">
         <v>4</v>
       </c>
       <c r="AC89">
         <v>49</v>
       </c>
       <c r="AD89">
         <v>43</v>
       </c>
       <c r="AE89">
         <v>92</v>
       </c>
     </row>
     <row r="90" spans="1:47">
       <c r="A90" t="s">
         <v>229</v>
       </c>
       <c r="B90" t="s">
         <v>234</v>
       </c>
       <c r="C90" t="s">
         <v>235</v>
       </c>
       <c r="D90" t="s">
         <v>53</v>
       </c>
       <c r="E90">
         <v>53</v>
       </c>
       <c r="F90">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G90">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H90">
         <v>1</v>
       </c>
       <c r="I90">
         <v>7</v>
       </c>
       <c r="J90">
         <v>7</v>
       </c>
       <c r="K90">
         <v>14</v>
       </c>
       <c r="L90">
         <v>1</v>
       </c>
       <c r="M90">
         <v>6</v>
       </c>
       <c r="N90">
         <v>3</v>
       </c>
       <c r="O90">
         <v>9</v>
       </c>
@@ -9564,137 +9564,137 @@
       <c r="R90">
         <v>12</v>
       </c>
       <c r="S90">
         <v>21</v>
       </c>
       <c r="T90">
         <v>1</v>
       </c>
       <c r="U90">
         <v>10</v>
       </c>
       <c r="V90">
         <v>4</v>
       </c>
       <c r="W90">
         <v>14</v>
       </c>
       <c r="X90">
         <v>1</v>
       </c>
       <c r="Y90">
         <v>11</v>
       </c>
       <c r="Z90">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AA90">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="AB90">
         <v>1</v>
       </c>
       <c r="AC90">
         <v>10</v>
       </c>
       <c r="AD90">
         <v>9</v>
       </c>
       <c r="AE90">
         <v>19</v>
       </c>
     </row>
     <row r="91" spans="1:47">
       <c r="A91" t="s">
         <v>229</v>
       </c>
       <c r="B91" t="s">
         <v>236</v>
       </c>
       <c r="C91" t="s">
         <v>237</v>
       </c>
       <c r="D91" t="s">
         <v>53</v>
       </c>
       <c r="E91">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F91">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="G91">
         <v>613</v>
       </c>
       <c r="H91">
         <v>4</v>
       </c>
       <c r="I91">
         <v>50</v>
       </c>
       <c r="J91">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K91">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L91">
         <v>4</v>
       </c>
       <c r="M91">
         <v>41</v>
       </c>
       <c r="N91">
         <v>51</v>
       </c>
       <c r="O91">
         <v>92</v>
       </c>
       <c r="P91">
         <v>4</v>
       </c>
       <c r="Q91">
         <v>54</v>
       </c>
       <c r="R91">
         <v>49</v>
       </c>
       <c r="S91">
         <v>103</v>
       </c>
       <c r="T91">
         <v>4</v>
       </c>
       <c r="U91">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="V91">
         <v>64</v>
       </c>
       <c r="W91">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="X91">
         <v>4</v>
       </c>
       <c r="Y91">
         <v>50</v>
       </c>
       <c r="Z91">
         <v>52</v>
       </c>
       <c r="AA91">
         <v>102</v>
       </c>
       <c r="AB91">
         <v>4</v>
       </c>
       <c r="AC91">
         <v>62</v>
       </c>
       <c r="AD91">
         <v>49</v>
       </c>
       <c r="AE91">
         <v>111</v>
       </c>
@@ -9703,259 +9703,259 @@
       </c>
       <c r="AS91">
         <v>4</v>
       </c>
       <c r="AT91">
         <v>2</v>
       </c>
       <c r="AU91">
         <v>6</v>
       </c>
     </row>
     <row r="92" spans="1:47">
       <c r="A92" t="s">
         <v>229</v>
       </c>
       <c r="B92" t="s">
         <v>238</v>
       </c>
       <c r="C92" t="s">
         <v>239</v>
       </c>
       <c r="D92" t="s">
         <v>50</v>
       </c>
       <c r="E92">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F92">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="G92">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="AF92">
         <v>11</v>
       </c>
       <c r="AG92">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="AH92">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="AI92">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="AJ92">
         <v>11</v>
       </c>
       <c r="AK92">
         <v>149</v>
       </c>
       <c r="AL92">
         <v>142</v>
       </c>
       <c r="AM92">
         <v>291</v>
       </c>
       <c r="AN92">
         <v>10</v>
       </c>
       <c r="AO92">
         <v>133</v>
       </c>
       <c r="AP92">
         <v>116</v>
       </c>
       <c r="AQ92">
         <v>249</v>
       </c>
     </row>
     <row r="93" spans="1:47">
       <c r="A93" t="s">
         <v>240</v>
       </c>
       <c r="B93" t="s">
         <v>241</v>
       </c>
       <c r="C93" t="s">
         <v>242</v>
       </c>
       <c r="D93" t="s">
         <v>53</v>
       </c>
       <c r="E93">
-        <v>953</v>
+        <v>962</v>
       </c>
       <c r="F93">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="G93">
-        <v>1905</v>
+        <v>1917</v>
       </c>
       <c r="H93">
         <v>12</v>
       </c>
       <c r="I93">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="J93">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="K93">
         <v>314</v>
       </c>
       <c r="L93">
         <v>11</v>
       </c>
       <c r="M93">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="N93">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="O93">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="P93">
         <v>13</v>
       </c>
       <c r="Q93">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="R93">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="S93">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="T93">
         <v>14</v>
       </c>
       <c r="U93">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="V93">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="W93">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="X93">
         <v>11</v>
       </c>
       <c r="Y93">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="Z93">
         <v>153</v>
       </c>
       <c r="AA93">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="AB93">
         <v>12</v>
       </c>
       <c r="AC93">
         <v>165</v>
       </c>
       <c r="AD93">
         <v>149</v>
       </c>
       <c r="AE93">
         <v>314</v>
       </c>
     </row>
     <row r="94" spans="1:47">
       <c r="A94" t="s">
         <v>240</v>
       </c>
       <c r="B94" t="s">
         <v>243</v>
       </c>
       <c r="C94" t="s">
         <v>244</v>
       </c>
       <c r="D94" t="s">
         <v>53</v>
       </c>
       <c r="E94">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="F94">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="G94">
         <v>1013</v>
       </c>
       <c r="H94">
         <v>6</v>
       </c>
       <c r="I94">
         <v>77</v>
       </c>
       <c r="J94">
         <v>91</v>
       </c>
       <c r="K94">
         <v>168</v>
       </c>
       <c r="L94">
         <v>6</v>
       </c>
       <c r="M94">
         <v>94</v>
       </c>
       <c r="N94">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="O94">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="P94">
         <v>7</v>
       </c>
       <c r="Q94">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="R94">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="S94">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="T94">
         <v>7</v>
       </c>
       <c r="U94">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="V94">
         <v>90</v>
       </c>
       <c r="W94">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="X94">
         <v>7</v>
       </c>
       <c r="Y94">
         <v>81</v>
       </c>
       <c r="Z94">
         <v>105</v>
       </c>
       <c r="AA94">
         <v>186</v>
       </c>
       <c r="AB94">
         <v>6</v>
       </c>
       <c r="AC94">
         <v>86</v>
       </c>
       <c r="AD94">
         <v>62</v>
       </c>
       <c r="AE94">
         <v>148</v>
       </c>
@@ -10059,295 +10059,295 @@
       </c>
       <c r="AS95">
         <v>9</v>
       </c>
       <c r="AT95">
         <v>3</v>
       </c>
       <c r="AU95">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:47">
       <c r="A96" t="s">
         <v>240</v>
       </c>
       <c r="B96" t="s">
         <v>247</v>
       </c>
       <c r="C96" t="s">
         <v>248</v>
       </c>
       <c r="D96" t="s">
         <v>53</v>
       </c>
       <c r="E96">
-        <v>804</v>
+        <v>798</v>
       </c>
       <c r="F96">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="G96">
-        <v>1579</v>
+        <v>1566</v>
       </c>
       <c r="H96">
         <v>9</v>
       </c>
       <c r="I96">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="J96">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="K96">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="L96">
         <v>9</v>
       </c>
       <c r="M96">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="N96">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="O96">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="P96">
         <v>10</v>
       </c>
       <c r="Q96">
         <v>129</v>
       </c>
       <c r="R96">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="S96">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="T96">
         <v>10</v>
       </c>
       <c r="U96">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="V96">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="W96">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="X96">
         <v>11</v>
       </c>
       <c r="Y96">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="Z96">
         <v>150</v>
       </c>
       <c r="AA96">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="AB96">
         <v>10</v>
       </c>
       <c r="AC96">
         <v>138</v>
       </c>
       <c r="AD96">
         <v>132</v>
       </c>
       <c r="AE96">
         <v>270</v>
       </c>
       <c r="AR96">
         <v>1</v>
       </c>
       <c r="AS96">
         <v>3</v>
       </c>
       <c r="AT96">
         <v>2</v>
       </c>
       <c r="AU96">
         <v>5</v>
       </c>
     </row>
     <row r="97" spans="1:47">
       <c r="A97" t="s">
         <v>240</v>
       </c>
       <c r="B97" t="s">
         <v>249</v>
       </c>
       <c r="C97" t="s">
         <v>250</v>
       </c>
       <c r="D97" t="s">
         <v>53</v>
       </c>
       <c r="E97">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="F97">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="G97">
-        <v>462</v>
+        <v>453</v>
       </c>
       <c r="H97">
         <v>3</v>
       </c>
       <c r="I97">
         <v>33</v>
       </c>
       <c r="J97">
         <v>28</v>
       </c>
       <c r="K97">
         <v>61</v>
       </c>
       <c r="L97">
         <v>3</v>
       </c>
       <c r="M97">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="N97">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="O97">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="P97">
         <v>3</v>
       </c>
       <c r="Q97">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R97">
         <v>29</v>
       </c>
       <c r="S97">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="T97">
         <v>3</v>
       </c>
       <c r="U97">
         <v>41</v>
       </c>
       <c r="V97">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="W97">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X97">
         <v>3</v>
       </c>
       <c r="Y97">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="Z97">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="AA97">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="AB97">
         <v>3</v>
       </c>
       <c r="AC97">
         <v>40</v>
       </c>
       <c r="AD97">
         <v>36</v>
       </c>
       <c r="AE97">
         <v>76</v>
       </c>
       <c r="AR97">
         <v>2</v>
       </c>
       <c r="AS97">
         <v>14</v>
       </c>
       <c r="AT97">
         <v>3</v>
       </c>
       <c r="AU97">
         <v>17</v>
       </c>
     </row>
     <row r="98" spans="1:47">
       <c r="A98" t="s">
         <v>240</v>
       </c>
       <c r="B98" t="s">
         <v>251</v>
       </c>
       <c r="C98" t="s">
         <v>252</v>
       </c>
       <c r="D98" t="s">
         <v>53</v>
       </c>
       <c r="E98">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F98">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="G98">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="H98">
         <v>1</v>
       </c>
       <c r="I98">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J98">
         <v>10</v>
       </c>
       <c r="K98">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L98">
         <v>1</v>
       </c>
       <c r="M98">
         <v>13</v>
       </c>
       <c r="N98">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="O98">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
       <c r="Q98">
         <v>11</v>
       </c>
       <c r="R98">
         <v>17</v>
       </c>
       <c r="S98">
         <v>28</v>
       </c>
       <c r="T98">
         <v>2</v>
       </c>
       <c r="U98">
         <v>14</v>
       </c>
       <c r="V98">
         <v>15</v>
       </c>
       <c r="W98">
         <v>29</v>
       </c>
@@ -10368,188 +10368,188 @@
       </c>
       <c r="AC98">
         <v>11</v>
       </c>
       <c r="AD98">
         <v>12</v>
       </c>
       <c r="AE98">
         <v>23</v>
       </c>
     </row>
     <row r="99" spans="1:47">
       <c r="A99" t="s">
         <v>240</v>
       </c>
       <c r="B99" t="s">
         <v>253</v>
       </c>
       <c r="C99" t="s">
         <v>254</v>
       </c>
       <c r="D99" t="s">
         <v>53</v>
       </c>
       <c r="E99">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="F99">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="G99">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="H99">
         <v>2</v>
       </c>
       <c r="I99">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J99">
         <v>13</v>
       </c>
       <c r="K99">
+        <v>32</v>
+      </c>
+      <c r="L99">
+        <v>2</v>
+      </c>
+      <c r="M99">
+        <v>17</v>
+      </c>
+      <c r="N99">
+        <v>13</v>
+      </c>
+      <c r="O99">
         <v>30</v>
       </c>
-      <c r="L99">
-[...5 lines deleted...]
-      <c r="N99">
+      <c r="P99">
+        <v>2</v>
+      </c>
+      <c r="Q99">
+        <v>19</v>
+      </c>
+      <c r="R99">
         <v>11</v>
       </c>
-      <c r="O99">
-[...5 lines deleted...]
-      <c r="Q99">
+      <c r="S99">
+        <v>30</v>
+      </c>
+      <c r="T99">
+        <v>2</v>
+      </c>
+      <c r="U99">
+        <v>15</v>
+      </c>
+      <c r="V99">
         <v>16</v>
-      </c>
-[...13 lines deleted...]
-        <v>14</v>
       </c>
       <c r="W99">
         <v>31</v>
       </c>
       <c r="X99">
         <v>2</v>
       </c>
       <c r="Y99">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="Z99">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="AA99">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="AB99">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AC99">
         <v>26</v>
       </c>
       <c r="AD99">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="AE99">
-        <v>47</v>
+        <v>39</v>
       </c>
     </row>
     <row r="100" spans="1:47">
       <c r="A100" t="s">
         <v>240</v>
       </c>
       <c r="B100" t="s">
         <v>255</v>
       </c>
       <c r="C100" t="s">
         <v>256</v>
       </c>
       <c r="D100" t="s">
         <v>53</v>
       </c>
       <c r="E100">
+        <v>137</v>
+      </c>
+      <c r="F100">
         <v>138</v>
       </c>
-      <c r="F100">
-[...1 lines deleted...]
-      </c>
       <c r="G100">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="H100">
         <v>2</v>
       </c>
       <c r="I100">
         <v>23</v>
       </c>
       <c r="J100">
         <v>22</v>
       </c>
       <c r="K100">
         <v>45</v>
       </c>
       <c r="L100">
         <v>2</v>
       </c>
       <c r="M100">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="N100">
         <v>17</v>
       </c>
       <c r="O100">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="P100">
         <v>2</v>
       </c>
       <c r="Q100">
         <v>19</v>
       </c>
       <c r="R100">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="S100">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="T100">
         <v>2</v>
       </c>
       <c r="U100">
         <v>18</v>
       </c>
       <c r="V100">
         <v>20</v>
       </c>
       <c r="W100">
         <v>38</v>
       </c>
       <c r="X100">
         <v>3</v>
       </c>
       <c r="Y100">
         <v>36</v>
       </c>
       <c r="Z100">
         <v>23</v>
       </c>
       <c r="AA100">
         <v>59</v>
       </c>
@@ -10653,484 +10653,484 @@
       </c>
       <c r="AC101">
         <v>5</v>
       </c>
       <c r="AD101">
         <v>7</v>
       </c>
       <c r="AE101">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:47">
       <c r="A102" t="s">
         <v>240</v>
       </c>
       <c r="B102" t="s">
         <v>259</v>
       </c>
       <c r="C102" t="s">
         <v>260</v>
       </c>
       <c r="D102" t="s">
         <v>50</v>
       </c>
       <c r="E102">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="F102">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="G102">
-        <v>1029</v>
+        <v>1021</v>
       </c>
       <c r="AF102">
         <v>12</v>
       </c>
       <c r="AG102">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="AH102">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="AI102">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="AJ102">
         <v>14</v>
       </c>
       <c r="AK102">
         <v>186</v>
       </c>
       <c r="AL102">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="AM102">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="AN102">
         <v>12</v>
       </c>
       <c r="AO102">
         <v>158</v>
       </c>
       <c r="AP102">
         <v>145</v>
       </c>
       <c r="AQ102">
         <v>303</v>
       </c>
       <c r="AR102">
         <v>3</v>
       </c>
       <c r="AS102">
         <v>12</v>
       </c>
       <c r="AT102">
         <v>8</v>
       </c>
       <c r="AU102">
         <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:47">
       <c r="A103" t="s">
         <v>240</v>
       </c>
       <c r="B103" t="s">
         <v>261</v>
       </c>
       <c r="C103" t="s">
         <v>262</v>
       </c>
       <c r="D103" t="s">
         <v>50</v>
       </c>
       <c r="E103">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F103">
         <v>289</v>
       </c>
       <c r="G103">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="AF103">
         <v>7</v>
       </c>
       <c r="AG103">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AH103">
         <v>94</v>
       </c>
       <c r="AI103">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="AJ103">
         <v>8</v>
       </c>
       <c r="AK103">
         <v>86</v>
       </c>
       <c r="AL103">
         <v>110</v>
       </c>
       <c r="AM103">
         <v>196</v>
       </c>
       <c r="AN103">
         <v>7</v>
       </c>
       <c r="AO103">
         <v>99</v>
       </c>
       <c r="AP103">
         <v>85</v>
       </c>
       <c r="AQ103">
         <v>184</v>
       </c>
     </row>
     <row r="104" spans="1:47">
       <c r="A104" t="s">
         <v>240</v>
       </c>
       <c r="B104" t="s">
         <v>263</v>
       </c>
       <c r="C104" t="s">
         <v>264</v>
       </c>
       <c r="D104" t="s">
         <v>50</v>
       </c>
       <c r="E104">
-        <v>1045</v>
+        <v>1052</v>
       </c>
       <c r="F104">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="G104">
-        <v>2060</v>
+        <v>2064</v>
       </c>
       <c r="AF104">
         <v>26</v>
       </c>
       <c r="AG104">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="AH104">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="AI104">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="AJ104">
         <v>29</v>
       </c>
       <c r="AK104">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="AL104">
         <v>384</v>
       </c>
       <c r="AM104">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="AN104">
         <v>22</v>
       </c>
       <c r="AO104">
         <v>289</v>
       </c>
       <c r="AP104">
         <v>300</v>
       </c>
       <c r="AQ104">
         <v>589</v>
       </c>
     </row>
     <row r="105" spans="1:47">
       <c r="A105" t="s">
         <v>265</v>
       </c>
       <c r="B105" t="s">
         <v>266</v>
       </c>
       <c r="C105" t="s">
         <v>267</v>
       </c>
       <c r="D105" t="s">
         <v>53</v>
       </c>
       <c r="E105">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="F105">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="G105">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="H105">
         <v>4</v>
       </c>
       <c r="I105">
         <v>51</v>
       </c>
       <c r="J105">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="K105">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="L105">
         <v>5</v>
       </c>
       <c r="M105">
         <v>50</v>
       </c>
       <c r="N105">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O105">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="P105">
         <v>6</v>
       </c>
       <c r="Q105">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="R105">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="S105">
         <v>160</v>
       </c>
       <c r="T105">
         <v>6</v>
       </c>
       <c r="U105">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="V105">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="W105">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="X105">
         <v>5</v>
       </c>
       <c r="Y105">
         <v>50</v>
       </c>
       <c r="Z105">
         <v>66</v>
       </c>
       <c r="AA105">
         <v>116</v>
       </c>
       <c r="AB105">
         <v>5</v>
       </c>
       <c r="AC105">
         <v>70</v>
       </c>
       <c r="AD105">
         <v>70</v>
       </c>
       <c r="AE105">
         <v>140</v>
       </c>
     </row>
     <row r="106" spans="1:47">
       <c r="A106" t="s">
         <v>265</v>
       </c>
       <c r="B106" t="s">
         <v>268</v>
       </c>
       <c r="C106" t="s">
         <v>269</v>
       </c>
       <c r="D106" t="s">
         <v>53</v>
       </c>
       <c r="E106">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F106">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G106">
         <v>133</v>
       </c>
       <c r="H106">
         <v>1</v>
       </c>
       <c r="I106">
         <v>15</v>
       </c>
       <c r="J106">
         <v>11</v>
       </c>
       <c r="K106">
         <v>26</v>
       </c>
       <c r="L106">
         <v>1</v>
       </c>
       <c r="M106">
         <v>14</v>
       </c>
       <c r="N106">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="O106">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
       <c r="Q106">
         <v>15</v>
       </c>
       <c r="R106">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="S106">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="T106">
         <v>1</v>
       </c>
       <c r="U106">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="V106">
         <v>13</v>
       </c>
       <c r="W106">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="X106">
         <v>1</v>
       </c>
       <c r="Y106">
         <v>14</v>
       </c>
       <c r="Z106">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AA106">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AB106">
         <v>1</v>
       </c>
       <c r="AC106">
         <v>9</v>
       </c>
       <c r="AD106">
         <v>5</v>
       </c>
       <c r="AE106">
         <v>14</v>
       </c>
     </row>
     <row r="107" spans="1:47">
       <c r="A107" t="s">
         <v>265</v>
       </c>
       <c r="B107" t="s">
         <v>270</v>
       </c>
       <c r="C107" t="s">
         <v>271</v>
       </c>
       <c r="D107" t="s">
         <v>53</v>
       </c>
       <c r="E107">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F107">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G107">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H107">
         <v>1</v>
       </c>
       <c r="I107">
         <v>4</v>
       </c>
       <c r="J107">
         <v>3</v>
       </c>
       <c r="K107">
         <v>7</v>
       </c>
       <c r="L107">
         <v>1</v>
       </c>
       <c r="M107">
         <v>8</v>
       </c>
       <c r="N107">
         <v>5</v>
       </c>
       <c r="O107">
         <v>13</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
       <c r="Q107">
         <v>5</v>
       </c>
       <c r="R107">
+        <v>9</v>
+      </c>
+      <c r="S107">
+        <v>14</v>
+      </c>
+      <c r="T107">
+        <v>1</v>
+      </c>
+      <c r="U107">
         <v>8</v>
-      </c>
-[...7 lines deleted...]
-        <v>7</v>
       </c>
       <c r="V107">
         <v>9</v>
       </c>
       <c r="W107">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="X107">
         <v>1</v>
       </c>
       <c r="Y107">
         <v>5</v>
       </c>
       <c r="Z107">
         <v>6</v>
       </c>
       <c r="AA107">
         <v>11</v>
       </c>
       <c r="AB107">
         <v>1</v>
       </c>
       <c r="AC107">
         <v>10</v>
       </c>
       <c r="AD107">
         <v>5</v>
       </c>
       <c r="AE107">
         <v>15</v>
       </c>
@@ -11510,149 +11510,149 @@
       </c>
       <c r="AD111">
         <v>24</v>
       </c>
       <c r="AE111">
         <v>49</v>
       </c>
     </row>
     <row r="112" spans="1:47">
       <c r="A112" t="s">
         <v>265</v>
       </c>
       <c r="B112" t="s">
         <v>280</v>
       </c>
       <c r="C112" t="s">
         <v>281</v>
       </c>
       <c r="D112" t="s">
         <v>50</v>
       </c>
       <c r="E112">
         <v>297</v>
       </c>
       <c r="F112">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="G112">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="AF112">
         <v>8</v>
       </c>
       <c r="AG112">
         <v>105</v>
       </c>
       <c r="AH112">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AI112">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="AJ112">
         <v>9</v>
       </c>
       <c r="AK112">
         <v>107</v>
       </c>
       <c r="AL112">
         <v>105</v>
       </c>
       <c r="AM112">
         <v>212</v>
       </c>
       <c r="AN112">
         <v>7</v>
       </c>
       <c r="AO112">
         <v>85</v>
       </c>
       <c r="AP112">
         <v>87</v>
       </c>
       <c r="AQ112">
         <v>172</v>
       </c>
     </row>
     <row r="113" spans="1:47">
       <c r="A113" t="s">
         <v>282</v>
       </c>
       <c r="B113" t="s">
         <v>283</v>
       </c>
       <c r="C113" t="s">
         <v>284</v>
       </c>
       <c r="D113" t="s">
         <v>53</v>
       </c>
       <c r="E113">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="F113">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="G113">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="H113">
         <v>6</v>
       </c>
       <c r="I113">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J113">
         <v>88</v>
       </c>
       <c r="K113">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="L113">
         <v>7</v>
       </c>
       <c r="M113">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="N113">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="O113">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="P113">
         <v>6</v>
       </c>
       <c r="Q113">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="R113">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="S113">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="T113">
         <v>6</v>
       </c>
       <c r="U113">
         <v>83</v>
       </c>
       <c r="V113">
         <v>80</v>
       </c>
       <c r="W113">
         <v>163</v>
       </c>
       <c r="X113">
         <v>7</v>
       </c>
       <c r="Y113">
         <v>97</v>
       </c>
       <c r="Z113">
         <v>82</v>
       </c>
       <c r="AA113">
         <v>179</v>
       </c>
@@ -11673,81 +11673,81 @@
       </c>
       <c r="AS113">
         <v>4</v>
       </c>
       <c r="AT113">
         <v>2</v>
       </c>
       <c r="AU113">
         <v>6</v>
       </c>
     </row>
     <row r="114" spans="1:47">
       <c r="A114" t="s">
         <v>282</v>
       </c>
       <c r="B114" t="s">
         <v>285</v>
       </c>
       <c r="C114" t="s">
         <v>286</v>
       </c>
       <c r="D114" t="s">
         <v>53</v>
       </c>
       <c r="E114">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F114">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G114">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="H114">
         <v>1</v>
       </c>
       <c r="I114">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="J114">
         <v>5</v>
       </c>
       <c r="K114">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L114">
         <v>1</v>
       </c>
       <c r="M114">
         <v>4</v>
       </c>
       <c r="N114">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="O114">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
       <c r="Q114">
         <v>8</v>
       </c>
       <c r="R114">
         <v>8</v>
       </c>
       <c r="S114">
         <v>16</v>
       </c>
       <c r="T114">
         <v>1</v>
       </c>
       <c r="U114">
         <v>8</v>
       </c>
       <c r="V114">
         <v>11</v>
       </c>
       <c r="W114">
         <v>19</v>
       </c>
@@ -11795,149 +11795,149 @@
       <c r="F115">
         <v>99</v>
       </c>
       <c r="G115">
         <v>235</v>
       </c>
       <c r="H115">
         <v>2</v>
       </c>
       <c r="I115">
         <v>20</v>
       </c>
       <c r="J115">
         <v>16</v>
       </c>
       <c r="K115">
         <v>36</v>
       </c>
       <c r="L115">
         <v>2</v>
       </c>
       <c r="M115">
         <v>19</v>
       </c>
       <c r="N115">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="O115">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P115">
         <v>2</v>
       </c>
       <c r="Q115">
         <v>23</v>
       </c>
       <c r="R115">
         <v>21</v>
       </c>
       <c r="S115">
         <v>44</v>
       </c>
       <c r="T115">
         <v>2</v>
       </c>
       <c r="U115">
         <v>25</v>
       </c>
       <c r="V115">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="W115">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="X115">
         <v>2</v>
       </c>
       <c r="Y115">
         <v>29</v>
       </c>
       <c r="Z115">
         <v>13</v>
       </c>
       <c r="AA115">
         <v>42</v>
       </c>
       <c r="AB115">
         <v>2</v>
       </c>
       <c r="AC115">
         <v>20</v>
       </c>
       <c r="AD115">
         <v>15</v>
       </c>
       <c r="AE115">
         <v>35</v>
       </c>
     </row>
     <row r="116" spans="1:47">
       <c r="A116" t="s">
         <v>282</v>
       </c>
       <c r="B116" t="s">
         <v>289</v>
       </c>
       <c r="C116" t="s">
         <v>290</v>
       </c>
       <c r="D116" t="s">
         <v>53</v>
       </c>
       <c r="E116">
         <v>53</v>
       </c>
       <c r="F116">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G116">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H116">
         <v>1</v>
       </c>
       <c r="I116">
         <v>6</v>
       </c>
       <c r="J116">
         <v>6</v>
       </c>
       <c r="K116">
         <v>12</v>
       </c>
       <c r="L116">
         <v>1</v>
       </c>
       <c r="M116">
         <v>9</v>
       </c>
       <c r="N116">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="O116">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
       <c r="Q116">
         <v>11</v>
       </c>
       <c r="R116">
         <v>7</v>
       </c>
       <c r="S116">
         <v>18</v>
       </c>
       <c r="T116">
         <v>1</v>
       </c>
       <c r="U116">
         <v>6</v>
       </c>
       <c r="V116">
         <v>14</v>
       </c>
       <c r="W116">
         <v>20</v>
       </c>
@@ -11958,342 +11958,342 @@
       </c>
       <c r="AC116">
         <v>8</v>
       </c>
       <c r="AD116">
         <v>10</v>
       </c>
       <c r="AE116">
         <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:47">
       <c r="A117" t="s">
         <v>282</v>
       </c>
       <c r="B117" t="s">
         <v>291</v>
       </c>
       <c r="C117" t="s">
         <v>292</v>
       </c>
       <c r="D117" t="s">
         <v>53</v>
       </c>
       <c r="E117">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F117">
         <v>20</v>
       </c>
       <c r="G117">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="H117">
         <v>1</v>
       </c>
       <c r="I117">
         <v>4</v>
       </c>
       <c r="J117">
         <v>5</v>
       </c>
       <c r="K117">
         <v>9</v>
       </c>
       <c r="L117">
         <v>1</v>
       </c>
       <c r="M117">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N117">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O117">
         <v>7</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
       <c r="Q117">
         <v>1</v>
       </c>
       <c r="R117">
         <v>3</v>
       </c>
       <c r="S117">
         <v>4</v>
       </c>
       <c r="T117">
         <v>1</v>
       </c>
       <c r="U117">
         <v>4</v>
       </c>
       <c r="V117">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W117">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="X117">
         <v>1</v>
       </c>
       <c r="Y117">
         <v>3</v>
       </c>
       <c r="Z117">
         <v>3</v>
       </c>
       <c r="AA117">
         <v>6</v>
       </c>
       <c r="AB117">
         <v>1</v>
       </c>
       <c r="AC117">
         <v>2</v>
       </c>
       <c r="AD117">
         <v>5</v>
       </c>
       <c r="AE117">
         <v>7</v>
       </c>
     </row>
     <row r="118" spans="1:47">
       <c r="A118" t="s">
         <v>282</v>
       </c>
       <c r="B118" t="s">
         <v>293</v>
       </c>
       <c r="C118" t="s">
         <v>294</v>
       </c>
       <c r="D118" t="s">
         <v>50</v>
       </c>
       <c r="E118">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F118">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="G118">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="AF118">
         <v>10</v>
       </c>
       <c r="AG118">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="AH118">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AI118">
         <v>273</v>
       </c>
       <c r="AJ118">
         <v>11</v>
       </c>
       <c r="AK118">
         <v>170</v>
       </c>
       <c r="AL118">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AM118">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="AN118">
         <v>10</v>
       </c>
       <c r="AO118">
         <v>151</v>
       </c>
       <c r="AP118">
         <v>109</v>
       </c>
       <c r="AQ118">
         <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:47">
       <c r="A119" t="s">
         <v>295</v>
       </c>
       <c r="B119" t="s">
         <v>296</v>
       </c>
       <c r="C119" t="s">
         <v>297</v>
       </c>
       <c r="D119" t="s">
         <v>53</v>
       </c>
       <c r="E119">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="F119">
         <v>206</v>
       </c>
       <c r="G119">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="H119">
         <v>3</v>
       </c>
       <c r="I119">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J119">
         <v>22</v>
       </c>
       <c r="K119">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L119">
         <v>3</v>
       </c>
       <c r="M119">
+        <v>34</v>
+      </c>
+      <c r="N119">
         <v>37</v>
       </c>
-      <c r="N119">
-[...1 lines deleted...]
-      </c>
       <c r="O119">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="P119">
         <v>3</v>
       </c>
       <c r="Q119">
         <v>39</v>
       </c>
       <c r="R119">
         <v>40</v>
       </c>
       <c r="S119">
         <v>79</v>
       </c>
       <c r="T119">
         <v>3</v>
       </c>
       <c r="U119">
         <v>35</v>
       </c>
       <c r="V119">
         <v>38</v>
       </c>
       <c r="W119">
         <v>73</v>
       </c>
       <c r="X119">
         <v>3</v>
       </c>
       <c r="Y119">
         <v>37</v>
       </c>
       <c r="Z119">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="AA119">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AB119">
         <v>3</v>
       </c>
       <c r="AC119">
         <v>30</v>
       </c>
       <c r="AD119">
         <v>29</v>
       </c>
       <c r="AE119">
         <v>59</v>
       </c>
       <c r="AR119">
         <v>1</v>
       </c>
       <c r="AS119">
         <v>4</v>
       </c>
       <c r="AT119">
         <v>4</v>
       </c>
       <c r="AU119">
         <v>8</v>
       </c>
     </row>
     <row r="120" spans="1:47">
       <c r="A120" t="s">
         <v>295</v>
       </c>
       <c r="B120" t="s">
         <v>298</v>
       </c>
       <c r="C120" t="s">
         <v>299</v>
       </c>
       <c r="D120" t="s">
         <v>53</v>
       </c>
       <c r="E120">
         <v>99</v>
       </c>
       <c r="F120">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="G120">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="H120">
         <v>1</v>
       </c>
       <c r="I120">
         <v>8</v>
       </c>
       <c r="J120">
         <v>9</v>
       </c>
       <c r="K120">
         <v>17</v>
       </c>
       <c r="L120">
         <v>1</v>
       </c>
       <c r="M120">
         <v>14</v>
       </c>
       <c r="N120">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="O120">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="P120">
         <v>2</v>
       </c>
       <c r="Q120">
         <v>12</v>
       </c>
       <c r="R120">
         <v>16</v>
       </c>
       <c r="S120">
         <v>28</v>
       </c>
       <c r="T120">
         <v>2</v>
       </c>
       <c r="U120">
         <v>19</v>
       </c>
       <c r="V120">
         <v>17</v>
       </c>
       <c r="W120">
         <v>36</v>
       </c>
@@ -12314,81 +12314,81 @@
       </c>
       <c r="AC120">
         <v>25</v>
       </c>
       <c r="AD120">
         <v>17</v>
       </c>
       <c r="AE120">
         <v>42</v>
       </c>
     </row>
     <row r="121" spans="1:47">
       <c r="A121" t="s">
         <v>295</v>
       </c>
       <c r="B121" t="s">
         <v>300</v>
       </c>
       <c r="C121" t="s">
         <v>301</v>
       </c>
       <c r="D121" t="s">
         <v>53</v>
       </c>
       <c r="E121">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F121">
         <v>94</v>
       </c>
       <c r="G121">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="H121">
         <v>1</v>
       </c>
       <c r="I121">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J121">
         <v>13</v>
       </c>
       <c r="K121">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="L121">
         <v>2</v>
       </c>
       <c r="M121">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="N121">
         <v>13</v>
       </c>
       <c r="O121">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P121">
         <v>2</v>
       </c>
       <c r="Q121">
         <v>16</v>
       </c>
       <c r="R121">
         <v>20</v>
       </c>
       <c r="S121">
         <v>36</v>
       </c>
       <c r="T121">
         <v>2</v>
       </c>
       <c r="U121">
         <v>19</v>
       </c>
       <c r="V121">
         <v>17</v>
       </c>
       <c r="W121">
         <v>36</v>
       </c>
@@ -12504,164 +12504,164 @@
       </c>
       <c r="AC122">
         <v>6</v>
       </c>
       <c r="AD122">
         <v>4</v>
       </c>
       <c r="AE122">
         <v>10</v>
       </c>
     </row>
     <row r="123" spans="1:47">
       <c r="A123" t="s">
         <v>295</v>
       </c>
       <c r="B123" t="s">
         <v>304</v>
       </c>
       <c r="C123" t="s">
         <v>305</v>
       </c>
       <c r="D123" t="s">
         <v>53</v>
       </c>
       <c r="E123">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F123">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G123">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="H123">
         <v>1</v>
       </c>
       <c r="I123">
         <v>3</v>
       </c>
       <c r="J123">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K123">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L123">
         <v>1</v>
       </c>
       <c r="M123">
         <v>3</v>
       </c>
       <c r="N123">
         <v>5</v>
       </c>
       <c r="O123">
         <v>8</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
       <c r="Q123">
         <v>6</v>
       </c>
       <c r="R123">
         <v>2</v>
       </c>
       <c r="S123">
         <v>8</v>
       </c>
       <c r="T123">
         <v>1</v>
       </c>
       <c r="U123">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="V123">
         <v>6</v>
       </c>
       <c r="W123">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="X123">
         <v>1</v>
       </c>
       <c r="Y123">
         <v>3</v>
       </c>
       <c r="Z123">
         <v>1</v>
       </c>
       <c r="AA123">
         <v>4</v>
       </c>
       <c r="AB123">
         <v>1</v>
       </c>
       <c r="AC123">
         <v>6</v>
       </c>
       <c r="AD123">
         <v>8</v>
       </c>
       <c r="AE123">
         <v>14</v>
       </c>
     </row>
     <row r="124" spans="1:47">
       <c r="A124" t="s">
         <v>295</v>
       </c>
       <c r="B124" t="s">
         <v>306</v>
       </c>
       <c r="C124" t="s">
         <v>307</v>
       </c>
       <c r="D124" t="s">
         <v>53</v>
       </c>
       <c r="E124">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F124">
         <v>36</v>
       </c>
       <c r="G124">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="H124">
         <v>1</v>
       </c>
       <c r="I124">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J124">
         <v>3</v>
       </c>
       <c r="K124">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="L124">
         <v>1</v>
       </c>
       <c r="M124">
         <v>4</v>
       </c>
       <c r="N124">
         <v>8</v>
       </c>
       <c r="O124">
         <v>12</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
       <c r="Q124">
         <v>3</v>
       </c>
       <c r="R124">
         <v>8</v>
       </c>
       <c r="S124">
         <v>11</v>
       </c>
@@ -12848,117 +12848,117 @@
       </c>
       <c r="AO126">
         <v>43</v>
       </c>
       <c r="AP126">
         <v>61</v>
       </c>
       <c r="AQ126">
         <v>104</v>
       </c>
     </row>
     <row r="127" spans="1:47">
       <c r="A127" t="s">
         <v>312</v>
       </c>
       <c r="B127" t="s">
         <v>313</v>
       </c>
       <c r="C127" t="s">
         <v>314</v>
       </c>
       <c r="D127" t="s">
         <v>53</v>
       </c>
       <c r="E127">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="F127">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="G127">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="H127">
         <v>3</v>
       </c>
       <c r="I127">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="J127">
         <v>27</v>
       </c>
       <c r="K127">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="L127">
         <v>3</v>
       </c>
       <c r="M127">
         <v>32</v>
       </c>
       <c r="N127">
         <v>36</v>
       </c>
       <c r="O127">
         <v>68</v>
       </c>
       <c r="P127">
         <v>3</v>
       </c>
       <c r="Q127">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="R127">
         <v>28</v>
       </c>
       <c r="S127">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="T127">
         <v>3</v>
       </c>
       <c r="U127">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="V127">
         <v>29</v>
       </c>
       <c r="W127">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="X127">
         <v>3</v>
       </c>
       <c r="Y127">
         <v>33</v>
       </c>
       <c r="Z127">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AA127">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AB127">
         <v>3</v>
       </c>
       <c r="AC127">
         <v>44</v>
       </c>
       <c r="AD127">
         <v>34</v>
       </c>
       <c r="AE127">
         <v>78</v>
       </c>
       <c r="AR127">
         <v>1</v>
       </c>
       <c r="AS127">
         <v>5</v>
       </c>
       <c r="AT127">
         <v>5</v>
       </c>
       <c r="AU127">
         <v>10</v>
       </c>
@@ -13050,69 +13050,69 @@
       </c>
       <c r="AC128">
         <v>22</v>
       </c>
       <c r="AD128">
         <v>10</v>
       </c>
       <c r="AE128">
         <v>32</v>
       </c>
     </row>
     <row r="129" spans="1:47">
       <c r="A129" t="s">
         <v>312</v>
       </c>
       <c r="B129" t="s">
         <v>317</v>
       </c>
       <c r="C129" t="s">
         <v>318</v>
       </c>
       <c r="D129" t="s">
         <v>53</v>
       </c>
       <c r="E129">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F129">
         <v>122</v>
       </c>
       <c r="G129">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H129">
         <v>2</v>
       </c>
       <c r="I129">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J129">
         <v>23</v>
       </c>
       <c r="K129">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L129">
         <v>2</v>
       </c>
       <c r="M129">
         <v>23</v>
       </c>
       <c r="N129">
         <v>17</v>
       </c>
       <c r="O129">
         <v>40</v>
       </c>
       <c r="P129">
         <v>2</v>
       </c>
       <c r="Q129">
         <v>21</v>
       </c>
       <c r="R129">
         <v>15</v>
       </c>
       <c r="S129">
         <v>36</v>
       </c>
@@ -13145,366 +13145,366 @@
       </c>
       <c r="AC129">
         <v>23</v>
       </c>
       <c r="AD129">
         <v>15</v>
       </c>
       <c r="AE129">
         <v>38</v>
       </c>
     </row>
     <row r="130" spans="1:47">
       <c r="A130" t="s">
         <v>312</v>
       </c>
       <c r="B130" t="s">
         <v>319</v>
       </c>
       <c r="C130" t="s">
         <v>320</v>
       </c>
       <c r="D130" t="s">
         <v>53</v>
       </c>
       <c r="E130">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F130">
         <v>481</v>
       </c>
       <c r="G130">
-        <v>990</v>
+        <v>989</v>
       </c>
       <c r="H130">
         <v>6</v>
       </c>
       <c r="I130">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="J130">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="K130">
         <v>149</v>
       </c>
       <c r="L130">
         <v>6</v>
       </c>
       <c r="M130">
         <v>82</v>
       </c>
       <c r="N130">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O130">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="P130">
         <v>6</v>
       </c>
       <c r="Q130">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="R130">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="S130">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="T130">
         <v>7</v>
       </c>
       <c r="U130">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="V130">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="W130">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="X130">
         <v>6</v>
       </c>
       <c r="Y130">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="Z130">
         <v>79</v>
       </c>
       <c r="AA130">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="AB130">
         <v>6</v>
       </c>
       <c r="AC130">
         <v>74</v>
       </c>
       <c r="AD130">
         <v>84</v>
       </c>
       <c r="AE130">
         <v>158</v>
       </c>
     </row>
     <row r="131" spans="1:47">
       <c r="A131" t="s">
         <v>312</v>
       </c>
       <c r="B131" t="s">
         <v>321</v>
       </c>
       <c r="C131" t="s">
         <v>322</v>
       </c>
       <c r="D131" t="s">
         <v>53</v>
       </c>
       <c r="E131">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F131">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="G131">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="H131">
         <v>2</v>
       </c>
       <c r="I131">
         <v>21</v>
       </c>
       <c r="J131">
         <v>25</v>
       </c>
       <c r="K131">
         <v>46</v>
       </c>
       <c r="L131">
         <v>3</v>
       </c>
       <c r="M131">
         <v>34</v>
       </c>
       <c r="N131">
         <v>23</v>
       </c>
       <c r="O131">
         <v>57</v>
       </c>
       <c r="P131">
         <v>3</v>
       </c>
       <c r="Q131">
         <v>44</v>
       </c>
       <c r="R131">
         <v>29</v>
       </c>
       <c r="S131">
         <v>73</v>
       </c>
       <c r="T131">
         <v>3</v>
       </c>
       <c r="U131">
         <v>29</v>
       </c>
       <c r="V131">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="W131">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="X131">
         <v>3</v>
       </c>
       <c r="Y131">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="Z131">
         <v>37</v>
       </c>
       <c r="AA131">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="AB131">
         <v>3</v>
       </c>
       <c r="AC131">
         <v>47</v>
       </c>
       <c r="AD131">
         <v>29</v>
       </c>
       <c r="AE131">
         <v>76</v>
       </c>
     </row>
     <row r="132" spans="1:47">
       <c r="A132" t="s">
         <v>312</v>
       </c>
       <c r="B132" t="s">
         <v>323</v>
       </c>
       <c r="C132" t="s">
         <v>324</v>
       </c>
       <c r="D132" t="s">
         <v>53</v>
       </c>
       <c r="E132">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F132">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G132">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H132">
         <v>2</v>
       </c>
       <c r="I132">
         <v>18</v>
       </c>
       <c r="J132">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K132">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L132">
         <v>1</v>
       </c>
       <c r="M132">
         <v>9</v>
       </c>
       <c r="N132">
         <v>7</v>
       </c>
       <c r="O132">
         <v>16</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
       <c r="Q132">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="R132">
         <v>13</v>
       </c>
       <c r="S132">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="T132">
         <v>1</v>
       </c>
       <c r="U132">
         <v>13</v>
       </c>
       <c r="V132">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="W132">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="X132">
         <v>2</v>
       </c>
       <c r="Y132">
         <v>26</v>
       </c>
       <c r="Z132">
         <v>19</v>
       </c>
       <c r="AA132">
         <v>45</v>
       </c>
       <c r="AB132">
         <v>1</v>
       </c>
       <c r="AC132">
         <v>9</v>
       </c>
       <c r="AD132">
         <v>7</v>
       </c>
       <c r="AE132">
         <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:47">
       <c r="A133" t="s">
         <v>312</v>
       </c>
       <c r="B133" t="s">
         <v>325</v>
       </c>
       <c r="C133" t="s">
         <v>326</v>
       </c>
       <c r="D133" t="s">
         <v>53</v>
       </c>
       <c r="E133">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F133">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="G133">
-        <v>830</v>
+        <v>827</v>
       </c>
       <c r="H133">
         <v>5</v>
       </c>
       <c r="I133">
         <v>61</v>
       </c>
       <c r="J133">
         <v>77</v>
       </c>
       <c r="K133">
         <v>138</v>
       </c>
       <c r="L133">
         <v>5</v>
       </c>
       <c r="M133">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="N133">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="O133">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="P133">
         <v>5</v>
       </c>
       <c r="Q133">
         <v>68</v>
       </c>
       <c r="R133">
         <v>70</v>
       </c>
       <c r="S133">
         <v>138</v>
       </c>
       <c r="T133">
         <v>5</v>
       </c>
       <c r="U133">
         <v>81</v>
       </c>
       <c r="V133">
         <v>59</v>
       </c>
       <c r="W133">
         <v>140</v>
       </c>
@@ -13525,211 +13525,211 @@
       </c>
       <c r="AC133">
         <v>75</v>
       </c>
       <c r="AD133">
         <v>60</v>
       </c>
       <c r="AE133">
         <v>135</v>
       </c>
     </row>
     <row r="134" spans="1:47">
       <c r="A134" t="s">
         <v>312</v>
       </c>
       <c r="B134" t="s">
         <v>327</v>
       </c>
       <c r="C134" t="s">
         <v>328</v>
       </c>
       <c r="D134" t="s">
         <v>50</v>
       </c>
       <c r="E134">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="F134">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="G134">
         <v>1291</v>
       </c>
       <c r="AF134">
         <v>16</v>
       </c>
       <c r="AG134">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="AH134">
         <v>190</v>
       </c>
       <c r="AI134">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="AJ134">
         <v>17</v>
       </c>
       <c r="AK134">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="AL134">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="AM134">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="AN134">
         <v>15</v>
       </c>
       <c r="AO134">
         <v>203</v>
       </c>
       <c r="AP134">
         <v>187</v>
       </c>
       <c r="AQ134">
         <v>390</v>
       </c>
       <c r="AR134">
         <v>1</v>
       </c>
       <c r="AS134">
         <v>2</v>
       </c>
       <c r="AT134">
         <v>1</v>
       </c>
       <c r="AU134">
         <v>3</v>
       </c>
     </row>
     <row r="135" spans="1:47">
       <c r="A135" t="s">
         <v>312</v>
       </c>
       <c r="B135" t="s">
         <v>329</v>
       </c>
       <c r="C135" t="s">
         <v>330</v>
       </c>
       <c r="D135" t="s">
         <v>50</v>
       </c>
       <c r="E135">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F135">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="G135">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="AF135">
         <v>7</v>
       </c>
       <c r="AG135">
         <v>95</v>
       </c>
       <c r="AH135">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AI135">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="AJ135">
         <v>8</v>
       </c>
       <c r="AK135">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AL135">
         <v>94</v>
       </c>
       <c r="AM135">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="AN135">
         <v>7</v>
       </c>
       <c r="AO135">
         <v>105</v>
       </c>
       <c r="AP135">
         <v>70</v>
       </c>
       <c r="AQ135">
         <v>175</v>
       </c>
     </row>
     <row r="136" spans="1:47">
       <c r="A136" t="s">
         <v>331</v>
       </c>
       <c r="B136" t="s">
         <v>332</v>
       </c>
       <c r="C136" t="s">
         <v>333</v>
       </c>
       <c r="D136" t="s">
         <v>53</v>
       </c>
       <c r="E136">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="F136">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="G136">
-        <v>777</v>
+        <v>775</v>
       </c>
       <c r="H136">
         <v>5</v>
       </c>
       <c r="I136">
         <v>66</v>
       </c>
       <c r="J136">
         <v>56</v>
       </c>
       <c r="K136">
         <v>122</v>
       </c>
       <c r="L136">
         <v>5</v>
       </c>
       <c r="M136">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="N136">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="O136">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="P136">
         <v>5</v>
       </c>
       <c r="Q136">
         <v>63</v>
       </c>
       <c r="R136">
         <v>62</v>
       </c>
       <c r="S136">
         <v>125</v>
       </c>
       <c r="T136">
         <v>6</v>
       </c>
       <c r="U136">
         <v>70</v>
       </c>
       <c r="V136">
         <v>70</v>
       </c>
       <c r="W136">
         <v>140</v>
       </c>
@@ -13857,117 +13857,117 @@
       </c>
       <c r="AC137">
         <v>8</v>
       </c>
       <c r="AD137">
         <v>5</v>
       </c>
       <c r="AE137">
         <v>13</v>
       </c>
     </row>
     <row r="138" spans="1:47">
       <c r="A138" t="s">
         <v>331</v>
       </c>
       <c r="B138" t="s">
         <v>336</v>
       </c>
       <c r="C138" t="s">
         <v>337</v>
       </c>
       <c r="D138" t="s">
         <v>53</v>
       </c>
       <c r="E138">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F138">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="G138">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="H138">
         <v>3</v>
       </c>
       <c r="I138">
         <v>39</v>
       </c>
       <c r="J138">
         <v>29</v>
       </c>
       <c r="K138">
         <v>68</v>
       </c>
       <c r="L138">
         <v>3</v>
       </c>
       <c r="M138">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="N138">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O138">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="P138">
         <v>4</v>
       </c>
       <c r="Q138">
         <v>41</v>
       </c>
       <c r="R138">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="S138">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="T138">
         <v>4</v>
       </c>
       <c r="U138">
         <v>38</v>
       </c>
       <c r="V138">
         <v>45</v>
       </c>
       <c r="W138">
         <v>83</v>
       </c>
       <c r="X138">
         <v>3</v>
       </c>
       <c r="Y138">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="Z138">
         <v>39</v>
       </c>
       <c r="AA138">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AB138">
         <v>4</v>
       </c>
       <c r="AC138">
         <v>46</v>
       </c>
       <c r="AD138">
         <v>38</v>
       </c>
       <c r="AE138">
         <v>84</v>
       </c>
     </row>
     <row r="139" spans="1:47">
       <c r="A139" t="s">
         <v>331</v>
       </c>
       <c r="B139" t="s">
         <v>338</v>
       </c>
       <c r="C139" t="s">
         <v>339</v>
       </c>
       <c r="D139" t="s">
@@ -14047,69 +14047,69 @@
       </c>
       <c r="AC139">
         <v>23</v>
       </c>
       <c r="AD139">
         <v>15</v>
       </c>
       <c r="AE139">
         <v>38</v>
       </c>
     </row>
     <row r="140" spans="1:47">
       <c r="A140" t="s">
         <v>331</v>
       </c>
       <c r="B140" t="s">
         <v>340</v>
       </c>
       <c r="C140" t="s">
         <v>341</v>
       </c>
       <c r="D140" t="s">
         <v>50</v>
       </c>
       <c r="E140">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F140">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G140">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="AF140">
         <v>7</v>
       </c>
       <c r="AG140">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AH140">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="AI140">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AJ140">
         <v>6</v>
       </c>
       <c r="AK140">
         <v>75</v>
       </c>
       <c r="AL140">
         <v>70</v>
       </c>
       <c r="AM140">
         <v>145</v>
       </c>
       <c r="AN140">
         <v>5</v>
       </c>
       <c r="AO140">
         <v>52</v>
       </c>
       <c r="AP140">
         <v>54</v>
       </c>
       <c r="AQ140">
         <v>106</v>
       </c>
@@ -14311,78 +14311,78 @@
       </c>
       <c r="AD142">
         <v>3</v>
       </c>
       <c r="AE142">
         <v>5</v>
       </c>
     </row>
     <row r="143" spans="1:47">
       <c r="A143" t="s">
         <v>342</v>
       </c>
       <c r="B143" t="s">
         <v>347</v>
       </c>
       <c r="C143" t="s">
         <v>348</v>
       </c>
       <c r="D143" t="s">
         <v>53</v>
       </c>
       <c r="E143">
         <v>25</v>
       </c>
       <c r="F143">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G143">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H143">
         <v>1</v>
       </c>
       <c r="I143">
         <v>2</v>
       </c>
       <c r="J143">
         <v>4</v>
       </c>
       <c r="K143">
         <v>6</v>
       </c>
       <c r="L143">
         <v>1</v>
       </c>
       <c r="M143">
         <v>3</v>
       </c>
       <c r="N143">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O143">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
       <c r="Q143">
         <v>5</v>
       </c>
       <c r="R143">
         <v>3</v>
       </c>
       <c r="S143">
         <v>8</v>
       </c>
       <c r="T143">
         <v>1</v>
       </c>
       <c r="U143">
         <v>4</v>
       </c>
       <c r="V143">
         <v>6</v>
       </c>
       <c r="W143">
         <v>10</v>
       </c>
@@ -14403,105 +14403,105 @@
       </c>
       <c r="AC143">
         <v>6</v>
       </c>
       <c r="AD143">
         <v>3</v>
       </c>
       <c r="AE143">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:47">
       <c r="A144" t="s">
         <v>342</v>
       </c>
       <c r="B144" t="s">
         <v>349</v>
       </c>
       <c r="C144" t="s">
         <v>350</v>
       </c>
       <c r="D144" t="s">
         <v>53</v>
       </c>
       <c r="E144">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F144">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="G144">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="H144">
         <v>3</v>
       </c>
       <c r="I144">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J144">
         <v>34</v>
       </c>
       <c r="K144">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L144">
         <v>3</v>
       </c>
       <c r="M144">
         <v>26</v>
       </c>
       <c r="N144">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="O144">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="P144">
         <v>3</v>
       </c>
       <c r="Q144">
         <v>37</v>
       </c>
       <c r="R144">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="S144">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="T144">
         <v>3</v>
       </c>
       <c r="U144">
         <v>37</v>
       </c>
       <c r="V144">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="W144">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="X144">
         <v>3</v>
       </c>
       <c r="Y144">
         <v>40</v>
       </c>
       <c r="Z144">
         <v>35</v>
       </c>
       <c r="AA144">
         <v>75</v>
       </c>
       <c r="AB144">
         <v>3</v>
       </c>
       <c r="AC144">
         <v>33</v>
       </c>
       <c r="AD144">
         <v>25</v>
       </c>
       <c r="AE144">
         <v>58</v>
       </c>
@@ -14783,176 +14783,176 @@
       </c>
       <c r="AC147">
         <v>4</v>
       </c>
       <c r="AD147">
         <v>3</v>
       </c>
       <c r="AE147">
         <v>7</v>
       </c>
     </row>
     <row r="148" spans="1:47">
       <c r="A148" t="s">
         <v>342</v>
       </c>
       <c r="B148" t="s">
         <v>357</v>
       </c>
       <c r="C148" t="s">
         <v>358</v>
       </c>
       <c r="D148" t="s">
         <v>50</v>
       </c>
       <c r="E148">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="F148">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G148">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="AF148">
         <v>5</v>
       </c>
       <c r="AG148">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="AH148">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AI148">
         <v>102</v>
       </c>
       <c r="AJ148">
         <v>5</v>
       </c>
       <c r="AK148">
         <v>54</v>
       </c>
       <c r="AL148">
         <v>46</v>
       </c>
       <c r="AM148">
         <v>100</v>
       </c>
       <c r="AN148">
         <v>4</v>
       </c>
       <c r="AO148">
         <v>47</v>
       </c>
       <c r="AP148">
         <v>31</v>
       </c>
       <c r="AQ148">
         <v>78</v>
       </c>
       <c r="AR148">
         <v>1</v>
       </c>
       <c r="AS148">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AT148">
         <v>3</v>
       </c>
       <c r="AU148">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="149" spans="1:47">
       <c r="A149" t="s">
         <v>359</v>
       </c>
       <c r="B149" t="s">
         <v>360</v>
       </c>
       <c r="C149" t="s">
         <v>361</v>
       </c>
       <c r="D149" t="s">
         <v>53</v>
       </c>
       <c r="E149">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F149">
         <v>283</v>
       </c>
       <c r="G149">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="H149">
         <v>3</v>
       </c>
       <c r="I149">
         <v>46</v>
       </c>
       <c r="J149">
         <v>38</v>
       </c>
       <c r="K149">
         <v>84</v>
       </c>
       <c r="L149">
         <v>4</v>
       </c>
       <c r="M149">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N149">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="O149">
         <v>106</v>
       </c>
       <c r="P149">
         <v>5</v>
       </c>
       <c r="Q149">
         <v>69</v>
       </c>
       <c r="R149">
         <v>50</v>
       </c>
       <c r="S149">
         <v>119</v>
       </c>
       <c r="T149">
         <v>5</v>
       </c>
       <c r="U149">
         <v>76</v>
       </c>
       <c r="V149">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W149">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="X149">
         <v>4</v>
       </c>
       <c r="Y149">
         <v>56</v>
       </c>
       <c r="Z149">
         <v>56</v>
       </c>
       <c r="AA149">
         <v>112</v>
       </c>
       <c r="AB149">
         <v>5</v>
       </c>
       <c r="AC149">
         <v>58</v>
       </c>
       <c r="AD149">
         <v>57</v>
       </c>
       <c r="AE149">
         <v>115</v>
       </c>
@@ -14961,105 +14961,105 @@
       </c>
       <c r="AS149">
         <v>4</v>
       </c>
       <c r="AT149">
         <v>0</v>
       </c>
       <c r="AU149">
         <v>4</v>
       </c>
     </row>
     <row r="150" spans="1:47">
       <c r="A150" t="s">
         <v>359</v>
       </c>
       <c r="B150" t="s">
         <v>362</v>
       </c>
       <c r="C150" t="s">
         <v>363</v>
       </c>
       <c r="D150" t="s">
         <v>53</v>
       </c>
       <c r="E150">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="F150">
         <v>105</v>
       </c>
       <c r="G150">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="H150">
         <v>1</v>
       </c>
       <c r="I150">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="J150">
         <v>8</v>
       </c>
       <c r="K150">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L150">
         <v>2</v>
       </c>
       <c r="M150">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="N150">
         <v>22</v>
       </c>
       <c r="O150">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="P150">
         <v>2</v>
       </c>
       <c r="Q150">
         <v>9</v>
       </c>
       <c r="R150">
         <v>23</v>
       </c>
       <c r="S150">
         <v>32</v>
       </c>
       <c r="T150">
         <v>2</v>
       </c>
       <c r="U150">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="V150">
         <v>23</v>
       </c>
       <c r="W150">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="X150">
         <v>1</v>
       </c>
       <c r="Y150">
         <v>15</v>
       </c>
       <c r="Z150">
         <v>9</v>
       </c>
       <c r="AA150">
         <v>24</v>
       </c>
       <c r="AB150">
         <v>1</v>
       </c>
       <c r="AC150">
         <v>8</v>
       </c>
       <c r="AD150">
         <v>20</v>
       </c>
       <c r="AE150">
         <v>28</v>
       </c>
@@ -15095,161 +15095,161 @@
       <c r="J151">
         <v>3</v>
       </c>
       <c r="K151">
         <v>5</v>
       </c>
       <c r="L151">
         <v>1</v>
       </c>
       <c r="M151">
         <v>4</v>
       </c>
       <c r="N151">
         <v>4</v>
       </c>
       <c r="O151">
         <v>8</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
       <c r="Q151">
         <v>4</v>
       </c>
       <c r="R151">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S151">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="T151">
         <v>1</v>
       </c>
       <c r="U151">
         <v>9</v>
       </c>
       <c r="V151">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="W151">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="X151">
         <v>1</v>
       </c>
       <c r="Y151">
         <v>1</v>
       </c>
       <c r="Z151">
         <v>5</v>
       </c>
       <c r="AA151">
         <v>6</v>
       </c>
       <c r="AB151">
         <v>1</v>
       </c>
       <c r="AC151">
         <v>3</v>
       </c>
       <c r="AD151">
         <v>3</v>
       </c>
       <c r="AE151">
         <v>6</v>
       </c>
     </row>
     <row r="152" spans="1:47">
       <c r="A152" t="s">
         <v>359</v>
       </c>
       <c r="B152" t="s">
         <v>366</v>
       </c>
       <c r="C152" t="s">
         <v>367</v>
       </c>
       <c r="D152" t="s">
         <v>53</v>
       </c>
       <c r="E152">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F152">
         <v>50</v>
       </c>
       <c r="G152">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H152">
         <v>1</v>
       </c>
       <c r="I152">
         <v>12</v>
       </c>
       <c r="J152">
         <v>8</v>
       </c>
       <c r="K152">
         <v>20</v>
       </c>
       <c r="L152">
         <v>1</v>
       </c>
       <c r="M152">
         <v>6</v>
       </c>
       <c r="N152">
         <v>10</v>
       </c>
       <c r="O152">
         <v>16</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
       <c r="Q152">
         <v>4</v>
       </c>
       <c r="R152">
         <v>6</v>
       </c>
       <c r="S152">
         <v>10</v>
       </c>
       <c r="T152">
         <v>1</v>
       </c>
       <c r="U152">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="V152">
         <v>6</v>
       </c>
       <c r="W152">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="X152">
         <v>1</v>
       </c>
       <c r="Y152">
         <v>5</v>
       </c>
       <c r="Z152">
         <v>8</v>
       </c>
       <c r="AA152">
         <v>13</v>
       </c>
       <c r="AB152">
         <v>1</v>
       </c>
       <c r="AC152">
         <v>10</v>
       </c>
       <c r="AD152">
         <v>12</v>
       </c>
       <c r="AE152">
         <v>22</v>
       </c>
@@ -15439,161 +15439,161 @@
       </c>
       <c r="AD154">
         <v>8</v>
       </c>
       <c r="AE154">
         <v>18</v>
       </c>
     </row>
     <row r="155" spans="1:47">
       <c r="A155" t="s">
         <v>359</v>
       </c>
       <c r="B155" t="s">
         <v>372</v>
       </c>
       <c r="C155" t="s">
         <v>373</v>
       </c>
       <c r="D155" t="s">
         <v>53</v>
       </c>
       <c r="E155">
         <v>212</v>
       </c>
       <c r="F155">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="G155">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="H155">
         <v>3</v>
       </c>
       <c r="I155">
         <v>28</v>
       </c>
       <c r="J155">
         <v>32</v>
       </c>
       <c r="K155">
         <v>60</v>
       </c>
       <c r="L155">
         <v>3</v>
       </c>
       <c r="M155">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N155">
         <v>27</v>
       </c>
       <c r="O155">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P155">
         <v>3</v>
       </c>
       <c r="Q155">
         <v>29</v>
       </c>
       <c r="R155">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="S155">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="T155">
         <v>3</v>
       </c>
       <c r="U155">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="V155">
         <v>32</v>
       </c>
       <c r="W155">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="X155">
         <v>3</v>
       </c>
       <c r="Y155">
         <v>46</v>
       </c>
       <c r="Z155">
         <v>38</v>
       </c>
       <c r="AA155">
         <v>84</v>
       </c>
       <c r="AB155">
         <v>3</v>
       </c>
       <c r="AC155">
         <v>35</v>
       </c>
       <c r="AD155">
         <v>39</v>
       </c>
       <c r="AE155">
         <v>74</v>
       </c>
     </row>
     <row r="156" spans="1:47">
       <c r="A156" t="s">
         <v>359</v>
       </c>
       <c r="B156" t="s">
         <v>374</v>
       </c>
       <c r="C156" t="s">
         <v>375</v>
       </c>
       <c r="D156" t="s">
         <v>50</v>
       </c>
       <c r="E156">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="F156">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="G156">
-        <v>902</v>
+        <v>898</v>
       </c>
       <c r="AF156">
         <v>7</v>
       </c>
       <c r="AG156">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="AH156">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="AI156">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="AJ156">
         <v>7</v>
       </c>
       <c r="AK156">
         <v>182</v>
       </c>
       <c r="AL156">
         <v>126</v>
       </c>
       <c r="AM156">
         <v>308</v>
       </c>
       <c r="AN156">
         <v>7</v>
       </c>
       <c r="AO156">
         <v>159</v>
       </c>
       <c r="AP156">
         <v>110</v>
       </c>
       <c r="AQ156">
         <v>269</v>
       </c>
@@ -15684,319 +15684,319 @@
       </c>
       <c r="AO158">
         <v>13</v>
       </c>
       <c r="AP158">
         <v>2</v>
       </c>
       <c r="AQ158">
         <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:47">
       <c r="A159" t="s">
         <v>380</v>
       </c>
       <c r="B159" t="s">
         <v>381</v>
       </c>
       <c r="C159" t="s">
         <v>382</v>
       </c>
       <c r="D159" t="s">
         <v>53</v>
       </c>
       <c r="E159">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F159">
         <v>366</v>
       </c>
       <c r="G159">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="H159">
         <v>5</v>
       </c>
       <c r="I159">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J159">
         <v>62</v>
       </c>
       <c r="K159">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="L159">
         <v>5</v>
       </c>
       <c r="M159">
         <v>62</v>
       </c>
       <c r="N159">
         <v>69</v>
       </c>
       <c r="O159">
         <v>131</v>
       </c>
       <c r="P159">
         <v>5</v>
       </c>
       <c r="Q159">
         <v>69</v>
       </c>
       <c r="R159">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="S159">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="T159">
         <v>5</v>
       </c>
       <c r="U159">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V159">
         <v>57</v>
       </c>
       <c r="W159">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="X159">
         <v>5</v>
       </c>
       <c r="Y159">
         <v>70</v>
       </c>
       <c r="Z159">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="AA159">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="AB159">
         <v>5</v>
       </c>
       <c r="AC159">
         <v>73</v>
       </c>
       <c r="AD159">
         <v>57</v>
       </c>
       <c r="AE159">
         <v>130</v>
       </c>
       <c r="AR159">
         <v>1</v>
       </c>
       <c r="AS159">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="AT159">
         <v>3</v>
       </c>
       <c r="AU159">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:47">
       <c r="A160" t="s">
         <v>380</v>
       </c>
       <c r="B160" t="s">
         <v>383</v>
       </c>
       <c r="C160" t="s">
         <v>384</v>
       </c>
       <c r="D160" t="s">
         <v>53</v>
       </c>
       <c r="E160">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F160">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="G160">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="H160">
         <v>3</v>
       </c>
       <c r="I160">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J160">
         <v>36</v>
       </c>
       <c r="K160">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L160">
         <v>3</v>
       </c>
       <c r="M160">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="N160">
         <v>30</v>
       </c>
       <c r="O160">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="P160">
         <v>3</v>
       </c>
       <c r="Q160">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="R160">
         <v>32</v>
       </c>
       <c r="S160">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="T160">
         <v>3</v>
       </c>
       <c r="U160">
         <v>28</v>
       </c>
       <c r="V160">
         <v>29</v>
       </c>
       <c r="W160">
         <v>57</v>
       </c>
       <c r="X160">
         <v>3</v>
       </c>
       <c r="Y160">
         <v>34</v>
       </c>
       <c r="Z160">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="AA160">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="AB160">
         <v>3</v>
       </c>
       <c r="AC160">
         <v>29</v>
       </c>
       <c r="AD160">
         <v>27</v>
       </c>
       <c r="AE160">
         <v>56</v>
       </c>
     </row>
     <row r="161" spans="1:47">
       <c r="A161" t="s">
         <v>380</v>
       </c>
       <c r="B161" t="s">
         <v>385</v>
       </c>
       <c r="C161" t="s">
         <v>386</v>
       </c>
       <c r="D161" t="s">
         <v>53</v>
       </c>
       <c r="E161">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F161">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="G161">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="H161">
         <v>2</v>
       </c>
       <c r="I161">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J161">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K161">
         <v>45</v>
       </c>
       <c r="L161">
         <v>2</v>
       </c>
       <c r="M161">
         <v>19</v>
       </c>
       <c r="N161">
         <v>25</v>
       </c>
       <c r="O161">
         <v>44</v>
       </c>
       <c r="P161">
         <v>3</v>
       </c>
       <c r="Q161">
         <v>45</v>
       </c>
       <c r="R161">
         <v>18</v>
       </c>
       <c r="S161">
         <v>63</v>
       </c>
       <c r="T161">
         <v>3</v>
       </c>
       <c r="U161">
         <v>23</v>
       </c>
       <c r="V161">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="W161">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="X161">
         <v>3</v>
       </c>
       <c r="Y161">
         <v>24</v>
       </c>
       <c r="Z161">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="AA161">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AB161">
         <v>3</v>
       </c>
       <c r="AC161">
         <v>32</v>
       </c>
       <c r="AD161">
         <v>28</v>
       </c>
       <c r="AE161">
         <v>60</v>
       </c>
     </row>
     <row r="162" spans="1:47">
       <c r="A162" t="s">
         <v>380</v>
       </c>
       <c r="B162" t="s">
         <v>387</v>
       </c>
       <c r="C162" t="s">
         <v>388</v>
       </c>
       <c r="D162" t="s">
@@ -16076,164 +16076,164 @@
       </c>
       <c r="AC162">
         <v>5</v>
       </c>
       <c r="AD162">
         <v>2</v>
       </c>
       <c r="AE162">
         <v>7</v>
       </c>
     </row>
     <row r="163" spans="1:47">
       <c r="A163" t="s">
         <v>380</v>
       </c>
       <c r="B163" t="s">
         <v>389</v>
       </c>
       <c r="C163" t="s">
         <v>390</v>
       </c>
       <c r="D163" t="s">
         <v>53</v>
       </c>
       <c r="E163">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F163">
         <v>186</v>
       </c>
       <c r="G163">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="H163">
         <v>3</v>
       </c>
       <c r="I163">
         <v>57</v>
       </c>
       <c r="J163">
         <v>24</v>
       </c>
       <c r="K163">
         <v>81</v>
       </c>
       <c r="L163">
         <v>3</v>
       </c>
       <c r="M163">
         <v>33</v>
       </c>
       <c r="N163">
         <v>36</v>
       </c>
       <c r="O163">
         <v>69</v>
       </c>
       <c r="P163">
         <v>3</v>
       </c>
       <c r="Q163">
         <v>36</v>
       </c>
       <c r="R163">
         <v>27</v>
       </c>
       <c r="S163">
         <v>63</v>
       </c>
       <c r="T163">
         <v>3</v>
       </c>
       <c r="U163">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="V163">
         <v>31</v>
       </c>
       <c r="W163">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="X163">
         <v>3</v>
       </c>
       <c r="Y163">
         <v>36</v>
       </c>
       <c r="Z163">
         <v>38</v>
       </c>
       <c r="AA163">
         <v>74</v>
       </c>
       <c r="AB163">
         <v>3</v>
       </c>
       <c r="AC163">
         <v>46</v>
       </c>
       <c r="AD163">
         <v>30</v>
       </c>
       <c r="AE163">
         <v>76</v>
       </c>
     </row>
     <row r="164" spans="1:47">
       <c r="A164" t="s">
         <v>380</v>
       </c>
       <c r="B164" t="s">
         <v>391</v>
       </c>
       <c r="C164" t="s">
         <v>392</v>
       </c>
       <c r="D164" t="s">
         <v>50</v>
       </c>
       <c r="E164">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="F164">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="G164">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="AF164">
         <v>9</v>
       </c>
       <c r="AG164">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AH164">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AI164">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="AJ164">
         <v>9</v>
       </c>
       <c r="AK164">
         <v>131</v>
       </c>
       <c r="AL164">
         <v>121</v>
       </c>
       <c r="AM164">
         <v>252</v>
       </c>
       <c r="AN164">
         <v>7</v>
       </c>
       <c r="AO164">
         <v>98</v>
       </c>
       <c r="AP164">
         <v>83</v>
       </c>
       <c r="AQ164">
         <v>181</v>
       </c>
@@ -16242,212 +16242,212 @@
       </c>
       <c r="AS164">
         <v>4</v>
       </c>
       <c r="AT164">
         <v>1</v>
       </c>
       <c r="AU164">
         <v>5</v>
       </c>
     </row>
     <row r="165" spans="1:47">
       <c r="A165" t="s">
         <v>393</v>
       </c>
       <c r="B165" t="s">
         <v>394</v>
       </c>
       <c r="C165" t="s">
         <v>395</v>
       </c>
       <c r="D165" t="s">
         <v>53</v>
       </c>
       <c r="E165">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F165">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="G165">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="H165">
         <v>4</v>
       </c>
       <c r="I165">
         <v>52</v>
       </c>
       <c r="J165">
         <v>40</v>
       </c>
       <c r="K165">
         <v>92</v>
       </c>
       <c r="L165">
         <v>4</v>
       </c>
       <c r="M165">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="N165">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O165">
         <v>96</v>
       </c>
       <c r="P165">
         <v>3</v>
       </c>
       <c r="Q165">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="R165">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="S165">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="T165">
         <v>4</v>
       </c>
       <c r="U165">
         <v>54</v>
       </c>
       <c r="V165">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="W165">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="X165">
         <v>4</v>
       </c>
       <c r="Y165">
         <v>46</v>
       </c>
       <c r="Z165">
         <v>50</v>
       </c>
       <c r="AA165">
         <v>96</v>
       </c>
       <c r="AB165">
         <v>4</v>
       </c>
       <c r="AC165">
         <v>52</v>
       </c>
       <c r="AD165">
         <v>56</v>
       </c>
       <c r="AE165">
         <v>108</v>
       </c>
     </row>
     <row r="166" spans="1:47">
       <c r="A166" t="s">
         <v>393</v>
       </c>
       <c r="B166" t="s">
         <v>396</v>
       </c>
       <c r="C166" t="s">
         <v>397</v>
       </c>
       <c r="D166" t="s">
         <v>53</v>
       </c>
       <c r="E166">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F166">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G166">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="H166">
         <v>2</v>
       </c>
       <c r="I166">
         <v>19</v>
       </c>
       <c r="J166">
         <v>10</v>
       </c>
       <c r="K166">
         <v>29</v>
       </c>
       <c r="L166">
         <v>1</v>
       </c>
       <c r="M166">
         <v>10</v>
       </c>
       <c r="N166">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="O166">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
       <c r="Q166">
         <v>15</v>
       </c>
       <c r="R166">
         <v>8</v>
       </c>
       <c r="S166">
         <v>23</v>
       </c>
       <c r="T166">
         <v>2</v>
       </c>
       <c r="U166">
         <v>14</v>
       </c>
       <c r="V166">
         <v>16</v>
       </c>
       <c r="W166">
         <v>30</v>
       </c>
       <c r="X166">
         <v>2</v>
       </c>
       <c r="Y166">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="Z166">
         <v>20</v>
       </c>
       <c r="AA166">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="AB166">
         <v>1</v>
       </c>
       <c r="AC166">
         <v>18</v>
       </c>
       <c r="AD166">
         <v>10</v>
       </c>
       <c r="AE166">
         <v>28</v>
       </c>
     </row>
     <row r="167" spans="1:47">
       <c r="A167" t="s">
         <v>393</v>
       </c>
       <c r="B167" t="s">
         <v>398</v>
       </c>
       <c r="C167" t="s">
         <v>399</v>
       </c>
       <c r="D167" t="s">
@@ -16527,164 +16527,164 @@
       </c>
       <c r="AC167">
         <v>9</v>
       </c>
       <c r="AD167">
         <v>4</v>
       </c>
       <c r="AE167">
         <v>13</v>
       </c>
     </row>
     <row r="168" spans="1:47">
       <c r="A168" t="s">
         <v>393</v>
       </c>
       <c r="B168" t="s">
         <v>400</v>
       </c>
       <c r="C168" t="s">
         <v>401</v>
       </c>
       <c r="D168" t="s">
         <v>53</v>
       </c>
       <c r="E168">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F168">
         <v>40</v>
       </c>
       <c r="G168">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="H168">
         <v>1</v>
       </c>
       <c r="I168">
         <v>4</v>
       </c>
       <c r="J168">
         <v>6</v>
       </c>
       <c r="K168">
         <v>10</v>
       </c>
       <c r="L168">
         <v>1</v>
       </c>
       <c r="M168">
         <v>3</v>
       </c>
       <c r="N168">
         <v>11</v>
       </c>
       <c r="O168">
         <v>14</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
       <c r="Q168">
         <v>6</v>
       </c>
       <c r="R168">
         <v>6</v>
       </c>
       <c r="S168">
         <v>12</v>
       </c>
       <c r="T168">
         <v>1</v>
       </c>
       <c r="U168">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="V168">
         <v>5</v>
       </c>
       <c r="W168">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="X168">
         <v>1</v>
       </c>
       <c r="Y168">
         <v>9</v>
       </c>
       <c r="Z168">
         <v>6</v>
       </c>
       <c r="AA168">
         <v>15</v>
       </c>
       <c r="AB168">
         <v>1</v>
       </c>
       <c r="AC168">
         <v>6</v>
       </c>
       <c r="AD168">
         <v>6</v>
       </c>
       <c r="AE168">
         <v>12</v>
       </c>
     </row>
     <row r="169" spans="1:47">
       <c r="A169" t="s">
         <v>393</v>
       </c>
       <c r="B169" t="s">
         <v>402</v>
       </c>
       <c r="C169" t="s">
         <v>403</v>
       </c>
       <c r="D169" t="s">
         <v>50</v>
       </c>
       <c r="E169">
         <v>196</v>
       </c>
       <c r="F169">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="G169">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="AF169">
         <v>6</v>
       </c>
       <c r="AG169">
         <v>72</v>
       </c>
       <c r="AH169">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AI169">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AJ169">
         <v>6</v>
       </c>
       <c r="AK169">
         <v>69</v>
       </c>
       <c r="AL169">
         <v>79</v>
       </c>
       <c r="AM169">
         <v>148</v>
       </c>
       <c r="AN169">
         <v>5</v>
       </c>
       <c r="AO169">
         <v>55</v>
       </c>
       <c r="AP169">
         <v>57</v>
       </c>
       <c r="AQ169">
         <v>112</v>
       </c>
@@ -16696,78 +16696,78 @@
       </c>
       <c r="AT169">
         <v>1</v>
       </c>
       <c r="AU169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:47">
       <c r="A170" t="s">
         <v>404</v>
       </c>
       <c r="B170" t="s">
         <v>405</v>
       </c>
       <c r="C170" t="s">
         <v>406</v>
       </c>
       <c r="D170" t="s">
         <v>53</v>
       </c>
       <c r="E170">
         <v>119</v>
       </c>
       <c r="F170">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="G170">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="H170">
         <v>2</v>
       </c>
       <c r="I170">
         <v>16</v>
       </c>
       <c r="J170">
         <v>18</v>
       </c>
       <c r="K170">
         <v>34</v>
       </c>
       <c r="L170">
         <v>2</v>
       </c>
       <c r="M170">
         <v>17</v>
       </c>
       <c r="N170">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O170">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="P170">
         <v>2</v>
       </c>
       <c r="Q170">
         <v>21</v>
       </c>
       <c r="R170">
         <v>21</v>
       </c>
       <c r="S170">
         <v>42</v>
       </c>
       <c r="T170">
         <v>2</v>
       </c>
       <c r="U170">
         <v>27</v>
       </c>
       <c r="V170">
         <v>18</v>
       </c>
       <c r="W170">
         <v>45</v>
       </c>
@@ -16788,105 +16788,105 @@
       </c>
       <c r="AC170">
         <v>20</v>
       </c>
       <c r="AD170">
         <v>23</v>
       </c>
       <c r="AE170">
         <v>43</v>
       </c>
     </row>
     <row r="171" spans="1:47">
       <c r="A171" t="s">
         <v>404</v>
       </c>
       <c r="B171" t="s">
         <v>407</v>
       </c>
       <c r="C171" t="s">
         <v>408</v>
       </c>
       <c r="D171" t="s">
         <v>53</v>
       </c>
       <c r="E171">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F171">
         <v>325</v>
       </c>
       <c r="G171">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="H171">
         <v>3</v>
       </c>
       <c r="I171">
         <v>44</v>
       </c>
       <c r="J171">
         <v>35</v>
       </c>
       <c r="K171">
         <v>79</v>
       </c>
       <c r="L171">
         <v>4</v>
       </c>
       <c r="M171">
         <v>47</v>
       </c>
       <c r="N171">
         <v>56</v>
       </c>
       <c r="O171">
         <v>103</v>
       </c>
       <c r="P171">
         <v>4</v>
       </c>
       <c r="Q171">
         <v>43</v>
       </c>
       <c r="R171">
         <v>53</v>
       </c>
       <c r="S171">
         <v>96</v>
       </c>
       <c r="T171">
         <v>5</v>
       </c>
       <c r="U171">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V171">
         <v>56</v>
       </c>
       <c r="W171">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="X171">
         <v>5</v>
       </c>
       <c r="Y171">
         <v>55</v>
       </c>
       <c r="Z171">
         <v>65</v>
       </c>
       <c r="AA171">
         <v>120</v>
       </c>
       <c r="AB171">
         <v>4</v>
       </c>
       <c r="AC171">
         <v>45</v>
       </c>
       <c r="AD171">
         <v>60</v>
       </c>
       <c r="AE171">
         <v>105</v>
       </c>
@@ -17171,102 +17171,102 @@
       </c>
       <c r="AD174">
         <v>16</v>
       </c>
       <c r="AE174">
         <v>27</v>
       </c>
     </row>
     <row r="175" spans="1:47">
       <c r="A175" t="s">
         <v>404</v>
       </c>
       <c r="B175" t="s">
         <v>415</v>
       </c>
       <c r="C175" t="s">
         <v>416</v>
       </c>
       <c r="D175" t="s">
         <v>53</v>
       </c>
       <c r="E175">
         <v>25</v>
       </c>
       <c r="F175">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G175">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H175">
         <v>1</v>
       </c>
       <c r="I175">
         <v>3</v>
       </c>
       <c r="J175">
         <v>3</v>
       </c>
       <c r="K175">
         <v>6</v>
       </c>
       <c r="L175">
         <v>1</v>
       </c>
       <c r="M175">
         <v>3</v>
       </c>
       <c r="N175">
         <v>4</v>
       </c>
       <c r="O175">
         <v>7</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
       <c r="Q175">
         <v>2</v>
       </c>
       <c r="R175">
         <v>5</v>
       </c>
       <c r="S175">
         <v>7</v>
       </c>
       <c r="T175">
         <v>1</v>
       </c>
       <c r="U175">
         <v>6</v>
       </c>
       <c r="V175">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W175">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="X175">
         <v>1</v>
       </c>
       <c r="Y175">
         <v>7</v>
       </c>
       <c r="Z175">
         <v>4</v>
       </c>
       <c r="AA175">
         <v>11</v>
       </c>
       <c r="AB175">
         <v>1</v>
       </c>
       <c r="AC175">
         <v>4</v>
       </c>
       <c r="AD175">
         <v>9</v>
       </c>
       <c r="AE175">
         <v>13</v>
       </c>
@@ -17322,81 +17322,81 @@
       </c>
       <c r="AO176">
         <v>71</v>
       </c>
       <c r="AP176">
         <v>69</v>
       </c>
       <c r="AQ176">
         <v>140</v>
       </c>
     </row>
     <row r="177" spans="1:47">
       <c r="A177" t="s">
         <v>419</v>
       </c>
       <c r="B177" t="s">
         <v>420</v>
       </c>
       <c r="C177" t="s">
         <v>421</v>
       </c>
       <c r="D177" t="s">
         <v>53</v>
       </c>
       <c r="E177">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F177">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="G177">
         <v>363</v>
       </c>
       <c r="H177">
         <v>2</v>
       </c>
       <c r="I177">
         <v>26</v>
       </c>
       <c r="J177">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="K177">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L177">
         <v>2</v>
       </c>
       <c r="M177">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N177">
         <v>29</v>
       </c>
       <c r="O177">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P177">
         <v>3</v>
       </c>
       <c r="Q177">
         <v>28</v>
       </c>
       <c r="R177">
         <v>29</v>
       </c>
       <c r="S177">
         <v>57</v>
       </c>
       <c r="T177">
         <v>3</v>
       </c>
       <c r="U177">
         <v>37</v>
       </c>
       <c r="V177">
         <v>29</v>
       </c>
       <c r="W177">
         <v>66</v>
       </c>
@@ -17515,78 +17515,78 @@
       </c>
       <c r="AD178">
         <v>2</v>
       </c>
       <c r="AE178">
         <v>7</v>
       </c>
     </row>
     <row r="179" spans="1:47">
       <c r="A179" t="s">
         <v>419</v>
       </c>
       <c r="B179" t="s">
         <v>424</v>
       </c>
       <c r="C179" t="s">
         <v>425</v>
       </c>
       <c r="D179" t="s">
         <v>53</v>
       </c>
       <c r="E179">
         <v>38</v>
       </c>
       <c r="F179">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G179">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H179">
         <v>1</v>
       </c>
       <c r="I179">
         <v>5</v>
       </c>
       <c r="J179">
         <v>6</v>
       </c>
       <c r="K179">
         <v>11</v>
       </c>
       <c r="L179">
         <v>1</v>
       </c>
       <c r="M179">
         <v>7</v>
       </c>
       <c r="N179">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="O179">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
       <c r="Q179">
         <v>7</v>
       </c>
       <c r="R179">
         <v>6</v>
       </c>
       <c r="S179">
         <v>13</v>
       </c>
       <c r="T179">
         <v>1</v>
       </c>
       <c r="U179">
         <v>5</v>
       </c>
       <c r="V179">
         <v>6</v>
       </c>
       <c r="W179">
         <v>11</v>
       </c>
@@ -17797,105 +17797,105 @@
       </c>
       <c r="AC181">
         <v>6</v>
       </c>
       <c r="AD181">
         <v>6</v>
       </c>
       <c r="AE181">
         <v>12</v>
       </c>
     </row>
     <row r="182" spans="1:47">
       <c r="A182" t="s">
         <v>419</v>
       </c>
       <c r="B182" t="s">
         <v>430</v>
       </c>
       <c r="C182" t="s">
         <v>431</v>
       </c>
       <c r="D182" t="s">
         <v>53</v>
       </c>
       <c r="E182">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F182">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G182">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H182">
         <v>2</v>
       </c>
       <c r="I182">
         <v>9</v>
       </c>
       <c r="J182">
         <v>14</v>
       </c>
       <c r="K182">
         <v>23</v>
       </c>
       <c r="L182">
         <v>2</v>
       </c>
       <c r="M182">
         <v>13</v>
       </c>
       <c r="N182">
         <v>16</v>
       </c>
       <c r="O182">
         <v>29</v>
       </c>
       <c r="P182">
         <v>2</v>
       </c>
       <c r="Q182">
         <v>12</v>
       </c>
       <c r="R182">
+        <v>13</v>
+      </c>
+      <c r="S182">
+        <v>25</v>
+      </c>
+      <c r="T182">
+        <v>2</v>
+      </c>
+      <c r="U182">
         <v>12</v>
-      </c>
-[...7 lines deleted...]
-        <v>11</v>
       </c>
       <c r="V182">
         <v>15</v>
       </c>
       <c r="W182">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="X182">
         <v>2</v>
       </c>
       <c r="Y182">
         <v>15</v>
       </c>
       <c r="Z182">
         <v>13</v>
       </c>
       <c r="AA182">
         <v>28</v>
       </c>
       <c r="AB182">
         <v>2</v>
       </c>
       <c r="AC182">
         <v>17</v>
       </c>
       <c r="AD182">
         <v>15</v>
       </c>
       <c r="AE182">
         <v>32</v>
       </c>
@@ -18082,161 +18082,161 @@
       </c>
       <c r="AC184">
         <v>4</v>
       </c>
       <c r="AD184">
         <v>6</v>
       </c>
       <c r="AE184">
         <v>10</v>
       </c>
     </row>
     <row r="185" spans="1:47">
       <c r="A185" t="s">
         <v>419</v>
       </c>
       <c r="B185" t="s">
         <v>436</v>
       </c>
       <c r="C185" t="s">
         <v>437</v>
       </c>
       <c r="D185" t="s">
         <v>53</v>
       </c>
       <c r="E185">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F185">
         <v>41</v>
       </c>
       <c r="G185">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="H185">
         <v>1</v>
       </c>
       <c r="I185">
         <v>10</v>
       </c>
       <c r="J185">
         <v>6</v>
       </c>
       <c r="K185">
         <v>16</v>
       </c>
       <c r="L185">
         <v>1</v>
       </c>
       <c r="M185">
         <v>3</v>
       </c>
       <c r="N185">
         <v>6</v>
       </c>
       <c r="O185">
         <v>9</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
       <c r="Q185">
         <v>4</v>
       </c>
       <c r="R185">
         <v>8</v>
       </c>
       <c r="S185">
         <v>12</v>
       </c>
       <c r="T185">
         <v>1</v>
       </c>
       <c r="U185">
+        <v>6</v>
+      </c>
+      <c r="V185">
+        <v>1</v>
+      </c>
+      <c r="W185">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
       <c r="X185">
         <v>1</v>
       </c>
       <c r="Y185">
         <v>8</v>
       </c>
       <c r="Z185">
         <v>13</v>
       </c>
       <c r="AA185">
         <v>21</v>
       </c>
       <c r="AB185">
         <v>1</v>
       </c>
       <c r="AC185">
         <v>4</v>
       </c>
       <c r="AD185">
         <v>7</v>
       </c>
       <c r="AE185">
         <v>11</v>
       </c>
     </row>
     <row r="186" spans="1:47">
       <c r="A186" t="s">
         <v>419</v>
       </c>
       <c r="B186" t="s">
         <v>438</v>
       </c>
       <c r="C186" t="s">
         <v>439</v>
       </c>
       <c r="D186" t="s">
         <v>50</v>
       </c>
       <c r="E186">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F186">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G186">
         <v>215</v>
       </c>
       <c r="AF186">
         <v>4</v>
       </c>
       <c r="AG186">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AH186">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="AI186">
         <v>76</v>
       </c>
       <c r="AJ186">
         <v>3</v>
       </c>
       <c r="AK186">
         <v>47</v>
       </c>
       <c r="AL186">
         <v>30</v>
       </c>
       <c r="AM186">
         <v>77</v>
       </c>
       <c r="AN186">
         <v>3</v>
       </c>
       <c r="AO186">
         <v>33</v>
       </c>
       <c r="AP186">
         <v>29</v>
       </c>
@@ -18295,117 +18295,117 @@
       </c>
       <c r="AO187">
         <v>19</v>
       </c>
       <c r="AP187">
         <v>22</v>
       </c>
       <c r="AQ187">
         <v>41</v>
       </c>
     </row>
     <row r="188" spans="1:47">
       <c r="A188" t="s">
         <v>442</v>
       </c>
       <c r="B188" t="s">
         <v>443</v>
       </c>
       <c r="C188" t="s">
         <v>444</v>
       </c>
       <c r="D188" t="s">
         <v>53</v>
       </c>
       <c r="E188">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F188">
         <v>122</v>
       </c>
       <c r="G188">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="H188">
         <v>3</v>
       </c>
       <c r="I188">
         <v>24</v>
       </c>
       <c r="J188">
         <v>21</v>
       </c>
       <c r="K188">
         <v>45</v>
       </c>
       <c r="L188">
         <v>3</v>
       </c>
       <c r="M188">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="N188">
         <v>18</v>
       </c>
       <c r="O188">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="P188">
         <v>3</v>
       </c>
       <c r="Q188">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R188">
         <v>23</v>
       </c>
       <c r="S188">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="T188">
         <v>3</v>
       </c>
       <c r="U188">
         <v>19</v>
       </c>
       <c r="V188">
         <v>20</v>
       </c>
       <c r="W188">
         <v>39</v>
       </c>
       <c r="X188">
         <v>3</v>
       </c>
       <c r="Y188">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="Z188">
         <v>20</v>
       </c>
       <c r="AA188">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AB188">
         <v>3</v>
       </c>
       <c r="AC188">
         <v>32</v>
       </c>
       <c r="AD188">
         <v>20</v>
       </c>
       <c r="AE188">
         <v>52</v>
       </c>
     </row>
     <row r="189" spans="1:47">
       <c r="A189" t="s">
         <v>442</v>
       </c>
       <c r="B189" t="s">
         <v>445</v>
       </c>
       <c r="C189" t="s">
         <v>446</v>
       </c>
       <c r="D189" t="s">
@@ -18488,90 +18488,90 @@
       </c>
       <c r="AD189">
         <v>6</v>
       </c>
       <c r="AE189">
         <v>15</v>
       </c>
     </row>
     <row r="190" spans="1:47">
       <c r="A190" t="s">
         <v>442</v>
       </c>
       <c r="B190" t="s">
         <v>447</v>
       </c>
       <c r="C190" t="s">
         <v>448</v>
       </c>
       <c r="D190" t="s">
         <v>53</v>
       </c>
       <c r="E190">
         <v>23</v>
       </c>
       <c r="F190">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G190">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H190">
         <v>1</v>
       </c>
       <c r="I190">
         <v>4</v>
       </c>
       <c r="J190">
         <v>2</v>
       </c>
       <c r="K190">
         <v>6</v>
       </c>
       <c r="L190">
         <v>1</v>
       </c>
       <c r="M190">
         <v>1</v>
       </c>
       <c r="N190">
         <v>4</v>
       </c>
       <c r="O190">
         <v>5</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
       <c r="Q190">
         <v>5</v>
       </c>
       <c r="R190">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S190">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="T190">
         <v>1</v>
       </c>
       <c r="U190">
         <v>3</v>
       </c>
       <c r="V190">
         <v>1</v>
       </c>
       <c r="W190">
         <v>4</v>
       </c>
       <c r="X190">
         <v>1</v>
       </c>
       <c r="Y190">
         <v>7</v>
       </c>
       <c r="Z190">
         <v>1</v>
       </c>
       <c r="AA190">
         <v>8</v>
       </c>
@@ -18675,164 +18675,164 @@
       </c>
       <c r="AC191">
         <v>4</v>
       </c>
       <c r="AD191">
         <v>3</v>
       </c>
       <c r="AE191">
         <v>7</v>
       </c>
     </row>
     <row r="192" spans="1:47">
       <c r="A192" t="s">
         <v>442</v>
       </c>
       <c r="B192" t="s">
         <v>451</v>
       </c>
       <c r="C192" t="s">
         <v>452</v>
       </c>
       <c r="D192" t="s">
         <v>50</v>
       </c>
       <c r="E192">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="F192">
         <v>301</v>
       </c>
       <c r="G192">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="AF192">
         <v>7</v>
       </c>
       <c r="AG192">
         <v>98</v>
       </c>
       <c r="AH192">
         <v>105</v>
       </c>
       <c r="AI192">
         <v>203</v>
       </c>
       <c r="AJ192">
         <v>8</v>
       </c>
       <c r="AK192">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AL192">
         <v>101</v>
       </c>
       <c r="AM192">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="AN192">
         <v>8</v>
       </c>
       <c r="AO192">
         <v>108</v>
       </c>
       <c r="AP192">
         <v>95</v>
       </c>
       <c r="AQ192">
         <v>203</v>
       </c>
     </row>
     <row r="193" spans="1:47">
       <c r="A193" t="s">
         <v>453</v>
       </c>
       <c r="B193" t="s">
         <v>454</v>
       </c>
       <c r="C193" t="s">
         <v>455</v>
       </c>
       <c r="D193" t="s">
         <v>53</v>
       </c>
       <c r="E193">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F193">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="G193">
-        <v>793</v>
+        <v>798</v>
       </c>
       <c r="H193">
         <v>6</v>
       </c>
       <c r="I193">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J193">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="K193">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="L193">
         <v>5</v>
       </c>
       <c r="M193">
         <v>65</v>
       </c>
       <c r="N193">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O193">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="P193">
         <v>6</v>
       </c>
       <c r="Q193">
         <v>75</v>
       </c>
       <c r="R193">
         <v>64</v>
       </c>
       <c r="S193">
         <v>139</v>
       </c>
       <c r="T193">
         <v>5</v>
       </c>
       <c r="U193">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="V193">
         <v>58</v>
       </c>
       <c r="W193">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="X193">
         <v>5</v>
       </c>
       <c r="Y193">
         <v>78</v>
       </c>
       <c r="Z193">
         <v>65</v>
       </c>
       <c r="AA193">
         <v>143</v>
       </c>
       <c r="AB193">
         <v>5</v>
       </c>
       <c r="AC193">
         <v>71</v>
       </c>
       <c r="AD193">
         <v>55</v>
       </c>
       <c r="AE193">
         <v>126</v>
       </c>
@@ -18841,81 +18841,81 @@
       </c>
       <c r="AS193">
         <v>6</v>
       </c>
       <c r="AT193">
         <v>3</v>
       </c>
       <c r="AU193">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:47">
       <c r="A194" t="s">
         <v>453</v>
       </c>
       <c r="B194" t="s">
         <v>456</v>
       </c>
       <c r="C194" t="s">
         <v>457</v>
       </c>
       <c r="D194" t="s">
         <v>53</v>
       </c>
       <c r="E194">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F194">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="G194">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="H194">
         <v>1</v>
       </c>
       <c r="I194">
         <v>14</v>
       </c>
       <c r="J194">
         <v>10</v>
       </c>
       <c r="K194">
         <v>24</v>
       </c>
       <c r="L194">
         <v>1</v>
       </c>
       <c r="M194">
+        <v>7</v>
+      </c>
+      <c r="N194">
         <v>8</v>
       </c>
-      <c r="N194">
-[...1 lines deleted...]
-      </c>
       <c r="O194">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
       <c r="Q194">
         <v>11</v>
       </c>
       <c r="R194">
         <v>9</v>
       </c>
       <c r="S194">
         <v>20</v>
       </c>
       <c r="T194">
         <v>1</v>
       </c>
       <c r="U194">
         <v>6</v>
       </c>
       <c r="V194">
         <v>8</v>
       </c>
       <c r="W194">
         <v>14</v>
       </c>
@@ -18936,224 +18936,224 @@
       </c>
       <c r="AC194">
         <v>11</v>
       </c>
       <c r="AD194">
         <v>10</v>
       </c>
       <c r="AE194">
         <v>21</v>
       </c>
     </row>
     <row r="195" spans="1:47">
       <c r="A195" t="s">
         <v>453</v>
       </c>
       <c r="B195" t="s">
         <v>458</v>
       </c>
       <c r="C195" t="s">
         <v>459</v>
       </c>
       <c r="D195" t="s">
         <v>53</v>
       </c>
       <c r="E195">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="F195">
         <v>269</v>
       </c>
       <c r="G195">
-        <v>575</v>
+        <v>569</v>
       </c>
       <c r="H195">
         <v>3</v>
       </c>
       <c r="I195">
         <v>38</v>
       </c>
       <c r="J195">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K195">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="L195">
         <v>3</v>
       </c>
       <c r="M195">
         <v>40</v>
       </c>
       <c r="N195">
         <v>39</v>
       </c>
       <c r="O195">
         <v>79</v>
       </c>
       <c r="P195">
         <v>4</v>
       </c>
       <c r="Q195">
         <v>52</v>
       </c>
       <c r="R195">
         <v>41</v>
       </c>
       <c r="S195">
         <v>93</v>
       </c>
       <c r="T195">
         <v>5</v>
       </c>
       <c r="U195">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="V195">
         <v>45</v>
       </c>
       <c r="W195">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="X195">
         <v>4</v>
       </c>
       <c r="Y195">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="Z195">
         <v>47</v>
       </c>
       <c r="AA195">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="AB195">
         <v>4</v>
       </c>
       <c r="AC195">
         <v>56</v>
       </c>
       <c r="AD195">
         <v>52</v>
       </c>
       <c r="AE195">
         <v>108</v>
       </c>
       <c r="AR195">
         <v>1</v>
       </c>
       <c r="AS195">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AT195">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AU195">
         <v>10</v>
       </c>
     </row>
     <row r="196" spans="1:47">
       <c r="A196" t="s">
         <v>453</v>
       </c>
       <c r="B196" t="s">
         <v>460</v>
       </c>
       <c r="C196" t="s">
         <v>461</v>
       </c>
       <c r="D196" t="s">
         <v>53</v>
       </c>
       <c r="E196">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F196">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G196">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="H196">
         <v>1</v>
       </c>
       <c r="I196">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J196">
         <v>5</v>
       </c>
       <c r="K196">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="L196">
         <v>1</v>
       </c>
       <c r="M196">
         <v>4</v>
       </c>
       <c r="N196">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O196">
+        <v>7</v>
+      </c>
+      <c r="P196">
+        <v>1</v>
+      </c>
+      <c r="Q196">
         <v>6</v>
       </c>
-      <c r="P196">
-[...4 lines deleted...]
-      </c>
       <c r="R196">
         <v>5</v>
       </c>
       <c r="S196">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="T196">
         <v>1</v>
       </c>
       <c r="U196">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="V196">
         <v>4</v>
       </c>
       <c r="W196">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="X196">
         <v>1</v>
       </c>
       <c r="Y196">
         <v>4</v>
       </c>
       <c r="Z196">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AA196">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AB196">
         <v>1</v>
       </c>
       <c r="AC196">
         <v>7</v>
       </c>
       <c r="AD196">
         <v>2</v>
       </c>
       <c r="AE196">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:47">
       <c r="A197" t="s">
         <v>453</v>
       </c>
       <c r="B197" t="s">
         <v>462</v>
       </c>
       <c r="C197" t="s">
         <v>463</v>
       </c>
       <c r="D197" t="s">
@@ -19165,66 +19165,66 @@
       <c r="F197">
         <v>57</v>
       </c>
       <c r="G197">
         <v>126</v>
       </c>
       <c r="H197">
         <v>2</v>
       </c>
       <c r="I197">
         <v>18</v>
       </c>
       <c r="J197">
         <v>12</v>
       </c>
       <c r="K197">
         <v>30</v>
       </c>
       <c r="L197">
         <v>1</v>
       </c>
       <c r="M197">
         <v>13</v>
       </c>
       <c r="N197">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="O197">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
       <c r="Q197">
         <v>12</v>
       </c>
       <c r="R197">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="S197">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="T197">
         <v>1</v>
       </c>
       <c r="U197">
         <v>9</v>
       </c>
       <c r="V197">
         <v>9</v>
       </c>
       <c r="W197">
         <v>18</v>
       </c>
       <c r="X197">
         <v>1</v>
       </c>
       <c r="Y197">
         <v>9</v>
       </c>
       <c r="Z197">
         <v>8</v>
       </c>
       <c r="AA197">
         <v>17</v>
       </c>
@@ -19233,354 +19233,354 @@
       </c>
       <c r="AC197">
         <v>8</v>
       </c>
       <c r="AD197">
         <v>5</v>
       </c>
       <c r="AE197">
         <v>13</v>
       </c>
     </row>
     <row r="198" spans="1:47">
       <c r="A198" t="s">
         <v>453</v>
       </c>
       <c r="B198" t="s">
         <v>464</v>
       </c>
       <c r="C198" t="s">
         <v>465</v>
       </c>
       <c r="D198" t="s">
         <v>53</v>
       </c>
       <c r="E198">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="F198">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="G198">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="H198">
         <v>1</v>
       </c>
       <c r="I198">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J198">
         <v>6</v>
       </c>
       <c r="K198">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="L198">
         <v>1</v>
       </c>
       <c r="M198">
         <v>11</v>
       </c>
       <c r="N198">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="O198">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
       <c r="Q198">
         <v>10</v>
       </c>
       <c r="R198">
         <v>6</v>
       </c>
       <c r="S198">
         <v>16</v>
       </c>
       <c r="T198">
         <v>1</v>
       </c>
       <c r="U198">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="V198">
         <v>11</v>
       </c>
       <c r="W198">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="X198">
         <v>1</v>
       </c>
       <c r="Y198">
         <v>13</v>
       </c>
       <c r="Z198">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="AA198">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="AB198">
         <v>1</v>
       </c>
       <c r="AC198">
         <v>8</v>
       </c>
       <c r="AD198">
         <v>10</v>
       </c>
       <c r="AE198">
         <v>18</v>
       </c>
     </row>
     <row r="199" spans="1:47">
       <c r="A199" t="s">
         <v>453</v>
       </c>
       <c r="B199" t="s">
         <v>466</v>
       </c>
       <c r="C199" t="s">
         <v>467</v>
       </c>
       <c r="D199" t="s">
         <v>53</v>
       </c>
       <c r="E199">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F199">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="G199">
         <v>195</v>
       </c>
       <c r="H199">
         <v>2</v>
       </c>
       <c r="I199">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J199">
         <v>17</v>
       </c>
       <c r="K199">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L199">
         <v>2</v>
       </c>
       <c r="M199">
         <v>16</v>
       </c>
       <c r="N199">
         <v>14</v>
       </c>
       <c r="O199">
         <v>30</v>
       </c>
       <c r="P199">
         <v>2</v>
       </c>
       <c r="Q199">
         <v>27</v>
       </c>
       <c r="R199">
         <v>16</v>
       </c>
       <c r="S199">
         <v>43</v>
       </c>
       <c r="T199">
         <v>2</v>
       </c>
       <c r="U199">
         <v>20</v>
       </c>
       <c r="V199">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="W199">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="X199">
         <v>2</v>
       </c>
       <c r="Y199">
         <v>13</v>
       </c>
       <c r="Z199">
         <v>15</v>
       </c>
       <c r="AA199">
         <v>28</v>
       </c>
       <c r="AB199">
         <v>2</v>
       </c>
       <c r="AC199">
         <v>17</v>
       </c>
       <c r="AD199">
         <v>12</v>
       </c>
       <c r="AE199">
         <v>29</v>
       </c>
     </row>
     <row r="200" spans="1:47">
       <c r="A200" t="s">
         <v>453</v>
       </c>
       <c r="B200" t="s">
         <v>468</v>
       </c>
       <c r="C200" t="s">
         <v>469</v>
       </c>
       <c r="D200" t="s">
         <v>53</v>
       </c>
       <c r="E200">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F200">
         <v>33</v>
       </c>
       <c r="G200">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="H200">
         <v>1</v>
       </c>
       <c r="I200">
         <v>8</v>
       </c>
       <c r="J200">
         <v>7</v>
       </c>
       <c r="K200">
         <v>15</v>
       </c>
       <c r="L200">
         <v>1</v>
       </c>
       <c r="M200">
         <v>5</v>
       </c>
       <c r="N200">
         <v>4</v>
       </c>
       <c r="O200">
         <v>9</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
       <c r="Q200">
         <v>6</v>
       </c>
       <c r="R200">
         <v>5</v>
       </c>
       <c r="S200">
         <v>11</v>
       </c>
       <c r="T200">
         <v>1</v>
       </c>
       <c r="U200">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V200">
         <v>3</v>
       </c>
       <c r="W200">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="X200">
         <v>1</v>
       </c>
       <c r="Y200">
         <v>5</v>
       </c>
       <c r="Z200">
         <v>8</v>
       </c>
       <c r="AA200">
         <v>13</v>
       </c>
       <c r="AB200">
         <v>1</v>
       </c>
       <c r="AC200">
         <v>3</v>
       </c>
       <c r="AD200">
         <v>6</v>
       </c>
       <c r="AE200">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:47">
       <c r="A201" t="s">
         <v>453</v>
       </c>
       <c r="B201" t="s">
         <v>470</v>
       </c>
       <c r="C201" t="s">
         <v>471</v>
       </c>
       <c r="D201" t="s">
         <v>53</v>
       </c>
       <c r="E201">
         <v>46</v>
       </c>
       <c r="F201">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G201">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="H201">
         <v>1</v>
       </c>
       <c r="I201">
         <v>6</v>
       </c>
       <c r="J201">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K201">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="L201">
         <v>1</v>
       </c>
       <c r="M201">
         <v>4</v>
       </c>
       <c r="N201">
         <v>7</v>
       </c>
       <c r="O201">
         <v>11</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
       <c r="Q201">
         <v>7</v>
       </c>
       <c r="R201">
         <v>5</v>
       </c>
       <c r="S201">
         <v>12</v>
       </c>
@@ -19803,69 +19803,69 @@
       </c>
       <c r="AC203">
         <v>9</v>
       </c>
       <c r="AD203">
         <v>2</v>
       </c>
       <c r="AE203">
         <v>11</v>
       </c>
     </row>
     <row r="204" spans="1:47">
       <c r="A204" t="s">
         <v>453</v>
       </c>
       <c r="B204" t="s">
         <v>476</v>
       </c>
       <c r="C204" t="s">
         <v>477</v>
       </c>
       <c r="D204" t="s">
         <v>50</v>
       </c>
       <c r="E204">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F204">
         <v>70</v>
       </c>
       <c r="G204">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="AF204">
         <v>2</v>
       </c>
       <c r="AG204">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="AH204">
         <v>24</v>
       </c>
       <c r="AI204">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AJ204">
         <v>2</v>
       </c>
       <c r="AK204">
         <v>18</v>
       </c>
       <c r="AL204">
         <v>22</v>
       </c>
       <c r="AM204">
         <v>40</v>
       </c>
       <c r="AN204">
         <v>2</v>
       </c>
       <c r="AO204">
         <v>19</v>
       </c>
       <c r="AP204">
         <v>24</v>
       </c>
       <c r="AQ204">
         <v>43</v>
       </c>
@@ -19921,176 +19921,176 @@
       </c>
       <c r="AO205">
         <v>6</v>
       </c>
       <c r="AP205">
         <v>9</v>
       </c>
       <c r="AQ205">
         <v>15</v>
       </c>
     </row>
     <row r="206" spans="1:47">
       <c r="A206" t="s">
         <v>453</v>
       </c>
       <c r="B206" t="s">
         <v>480</v>
       </c>
       <c r="C206" t="s">
         <v>481</v>
       </c>
       <c r="D206" t="s">
         <v>50</v>
       </c>
       <c r="E206">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F206">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="G206">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="AF206">
         <v>7</v>
       </c>
       <c r="AG206">
         <v>97</v>
       </c>
       <c r="AH206">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="AI206">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="AJ206">
         <v>8</v>
       </c>
       <c r="AK206">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AL206">
         <v>97</v>
       </c>
       <c r="AM206">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="AN206">
         <v>8</v>
       </c>
       <c r="AO206">
         <v>108</v>
       </c>
       <c r="AP206">
         <v>103</v>
       </c>
       <c r="AQ206">
         <v>211</v>
       </c>
       <c r="AR206">
         <v>3</v>
       </c>
       <c r="AS206">
         <v>6</v>
       </c>
       <c r="AT206">
         <v>5</v>
       </c>
       <c r="AU206">
         <v>11</v>
       </c>
     </row>
     <row r="207" spans="1:47">
       <c r="A207" t="s">
         <v>482</v>
       </c>
       <c r="B207" t="s">
         <v>483</v>
       </c>
       <c r="C207" t="s">
         <v>484</v>
       </c>
       <c r="D207" t="s">
         <v>53</v>
       </c>
       <c r="E207">
         <v>105</v>
       </c>
       <c r="F207">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G207">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="H207">
         <v>1</v>
       </c>
       <c r="I207">
         <v>11</v>
       </c>
       <c r="J207">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K207">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="L207">
         <v>1</v>
       </c>
       <c r="M207">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="N207">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="O207">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P207">
         <v>2</v>
       </c>
       <c r="Q207">
         <v>15</v>
       </c>
       <c r="R207">
         <v>21</v>
       </c>
       <c r="S207">
         <v>36</v>
       </c>
       <c r="T207">
         <v>2</v>
       </c>
       <c r="U207">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="V207">
         <v>22</v>
       </c>
       <c r="W207">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="X207">
         <v>2</v>
       </c>
       <c r="Y207">
         <v>16</v>
       </c>
       <c r="Z207">
         <v>24</v>
       </c>
       <c r="AA207">
         <v>40</v>
       </c>
       <c r="AB207">
         <v>2</v>
       </c>
       <c r="AC207">
         <v>26</v>
       </c>
       <c r="AD207">
         <v>24</v>
       </c>
       <c r="AE207">
         <v>50</v>
       </c>
@@ -20336,117 +20336,117 @@
       </c>
       <c r="AO210">
         <v>30</v>
       </c>
       <c r="AP210">
         <v>22</v>
       </c>
       <c r="AQ210">
         <v>52</v>
       </c>
     </row>
     <row r="211" spans="1:47">
       <c r="A211" t="s">
         <v>491</v>
       </c>
       <c r="B211" t="s">
         <v>492</v>
       </c>
       <c r="C211" t="s">
         <v>493</v>
       </c>
       <c r="D211" t="s">
         <v>53</v>
       </c>
       <c r="E211">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F211">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G211">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="H211">
         <v>1</v>
       </c>
       <c r="I211">
         <v>9</v>
       </c>
       <c r="J211">
         <v>7</v>
       </c>
       <c r="K211">
         <v>16</v>
       </c>
       <c r="L211">
         <v>1</v>
       </c>
       <c r="M211">
         <v>5</v>
       </c>
       <c r="N211">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O211">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
       <c r="Q211">
         <v>5</v>
       </c>
       <c r="R211">
         <v>7</v>
       </c>
       <c r="S211">
         <v>12</v>
       </c>
       <c r="T211">
         <v>1</v>
       </c>
       <c r="U211">
         <v>8</v>
       </c>
       <c r="V211">
         <v>11</v>
       </c>
       <c r="W211">
         <v>19</v>
       </c>
       <c r="X211">
         <v>1</v>
       </c>
       <c r="Y211">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="Z211">
         <v>5</v>
       </c>
       <c r="AA211">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="AB211">
         <v>1</v>
       </c>
       <c r="AC211">
         <v>7</v>
       </c>
       <c r="AD211">
         <v>10</v>
       </c>
       <c r="AE211">
         <v>17</v>
       </c>
     </row>
     <row r="212" spans="1:47">
       <c r="A212" t="s">
         <v>491</v>
       </c>
       <c r="B212" t="s">
         <v>494</v>
       </c>
       <c r="C212" t="s">
         <v>495</v>
       </c>
       <c r="D212" t="s">
@@ -20526,188 +20526,188 @@
       </c>
       <c r="AC212">
         <v>4</v>
       </c>
       <c r="AD212">
         <v>7</v>
       </c>
       <c r="AE212">
         <v>11</v>
       </c>
     </row>
     <row r="213" spans="1:47">
       <c r="A213" t="s">
         <v>491</v>
       </c>
       <c r="B213" t="s">
         <v>496</v>
       </c>
       <c r="C213" t="s">
         <v>497</v>
       </c>
       <c r="D213" t="s">
         <v>53</v>
       </c>
       <c r="E213">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F213">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G213">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="H213">
         <v>1</v>
       </c>
       <c r="I213">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J213">
         <v>2</v>
       </c>
       <c r="K213">
+        <v>5</v>
+      </c>
+      <c r="L213">
+        <v>1</v>
+      </c>
+      <c r="M213">
+        <v>5</v>
+      </c>
+      <c r="N213">
         <v>7</v>
       </c>
-      <c r="L213">
-[...7 lines deleted...]
-      </c>
       <c r="O213">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
       <c r="Q213">
         <v>3</v>
       </c>
       <c r="R213">
         <v>4</v>
       </c>
       <c r="S213">
         <v>7</v>
       </c>
       <c r="T213">
         <v>1</v>
       </c>
       <c r="U213">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="V213">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W213">
         <v>9</v>
       </c>
       <c r="X213">
         <v>1</v>
       </c>
       <c r="Y213">
         <v>3</v>
       </c>
       <c r="Z213">
         <v>6</v>
       </c>
       <c r="AA213">
         <v>9</v>
       </c>
       <c r="AB213">
         <v>1</v>
       </c>
       <c r="AC213">
         <v>3</v>
       </c>
       <c r="AD213">
         <v>7</v>
       </c>
       <c r="AE213">
         <v>10</v>
       </c>
     </row>
     <row r="214" spans="1:47">
       <c r="A214" t="s">
         <v>491</v>
       </c>
       <c r="B214" t="s">
         <v>498</v>
       </c>
       <c r="C214" t="s">
         <v>499</v>
       </c>
       <c r="D214" t="s">
         <v>53</v>
       </c>
       <c r="E214">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F214">
         <v>16</v>
       </c>
       <c r="G214">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H214">
         <v>1</v>
       </c>
       <c r="I214">
         <v>1</v>
       </c>
       <c r="J214">
         <v>2</v>
       </c>
       <c r="K214">
         <v>3</v>
       </c>
       <c r="L214">
         <v>1</v>
       </c>
       <c r="M214">
         <v>3</v>
       </c>
       <c r="N214">
         <v>3</v>
       </c>
       <c r="O214">
         <v>6</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
       <c r="Q214">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="R214">
         <v>1</v>
       </c>
       <c r="S214">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="T214">
         <v>1</v>
       </c>
       <c r="U214">
         <v>5</v>
       </c>
       <c r="V214">
         <v>4</v>
       </c>
       <c r="W214">
         <v>9</v>
       </c>
       <c r="X214">
         <v>1</v>
       </c>
       <c r="Y214">
         <v>4</v>
       </c>
       <c r="Z214">
         <v>4</v>
       </c>
       <c r="AA214">
         <v>8</v>
       </c>
@@ -20811,81 +20811,81 @@
       </c>
       <c r="AC215">
         <v>5</v>
       </c>
       <c r="AD215">
         <v>6</v>
       </c>
       <c r="AE215">
         <v>11</v>
       </c>
     </row>
     <row r="216" spans="1:47">
       <c r="A216" t="s">
         <v>491</v>
       </c>
       <c r="B216" t="s">
         <v>502</v>
       </c>
       <c r="C216" t="s">
         <v>503</v>
       </c>
       <c r="D216" t="s">
         <v>53</v>
       </c>
       <c r="E216">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F216">
         <v>35</v>
       </c>
       <c r="G216">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="H216">
         <v>1</v>
       </c>
       <c r="I216">
         <v>1</v>
       </c>
       <c r="J216">
         <v>5</v>
       </c>
       <c r="K216">
         <v>6</v>
       </c>
       <c r="L216">
         <v>1</v>
       </c>
       <c r="M216">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N216">
         <v>5</v>
       </c>
       <c r="O216">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
       <c r="Q216">
         <v>4</v>
       </c>
       <c r="R216">
         <v>5</v>
       </c>
       <c r="S216">
         <v>9</v>
       </c>
       <c r="T216">
         <v>1</v>
       </c>
       <c r="U216">
         <v>5</v>
       </c>
       <c r="V216">
         <v>5</v>
       </c>
       <c r="W216">
         <v>10</v>
       </c>
@@ -20906,57 +20906,57 @@
       </c>
       <c r="AC216">
         <v>7</v>
       </c>
       <c r="AD216">
         <v>10</v>
       </c>
       <c r="AE216">
         <v>17</v>
       </c>
     </row>
     <row r="217" spans="1:47">
       <c r="A217" t="s">
         <v>491</v>
       </c>
       <c r="B217" t="s">
         <v>504</v>
       </c>
       <c r="C217" t="s">
         <v>505</v>
       </c>
       <c r="D217" t="s">
         <v>53</v>
       </c>
       <c r="E217">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F217">
         <v>69</v>
       </c>
       <c r="G217">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="H217">
         <v>1</v>
       </c>
       <c r="I217">
         <v>10</v>
       </c>
       <c r="J217">
         <v>9</v>
       </c>
       <c r="K217">
         <v>19</v>
       </c>
       <c r="L217">
         <v>1</v>
       </c>
       <c r="M217">
         <v>12</v>
       </c>
       <c r="N217">
         <v>7</v>
       </c>
       <c r="O217">
         <v>19</v>
       </c>
@@ -20966,330 +20966,330 @@
       <c r="Q217">
         <v>13</v>
       </c>
       <c r="R217">
         <v>8</v>
       </c>
       <c r="S217">
         <v>21</v>
       </c>
       <c r="T217">
         <v>2</v>
       </c>
       <c r="U217">
         <v>18</v>
       </c>
       <c r="V217">
         <v>17</v>
       </c>
       <c r="W217">
         <v>35</v>
       </c>
       <c r="X217">
         <v>1</v>
       </c>
       <c r="Y217">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="Z217">
         <v>16</v>
       </c>
       <c r="AA217">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AB217">
         <v>1</v>
       </c>
       <c r="AC217">
         <v>7</v>
       </c>
       <c r="AD217">
         <v>12</v>
       </c>
       <c r="AE217">
         <v>19</v>
       </c>
     </row>
     <row r="218" spans="1:47">
       <c r="A218" t="s">
         <v>491</v>
       </c>
       <c r="B218" t="s">
         <v>506</v>
       </c>
       <c r="C218" t="s">
         <v>507</v>
       </c>
       <c r="D218" t="s">
         <v>53</v>
       </c>
       <c r="E218">
         <v>96</v>
       </c>
       <c r="F218">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G218">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="H218">
         <v>1</v>
       </c>
       <c r="I218">
         <v>15</v>
       </c>
       <c r="J218">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="K218">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="L218">
         <v>1</v>
       </c>
       <c r="M218">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="N218">
         <v>10</v>
       </c>
       <c r="O218">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="P218">
         <v>2</v>
       </c>
       <c r="Q218">
         <v>17</v>
       </c>
       <c r="R218">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="S218">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="T218">
         <v>2</v>
       </c>
       <c r="U218">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="V218">
         <v>18</v>
       </c>
       <c r="W218">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="X218">
         <v>2</v>
       </c>
       <c r="Y218">
         <v>22</v>
       </c>
       <c r="Z218">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="AA218">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AB218">
         <v>2</v>
       </c>
       <c r="AC218">
         <v>15</v>
       </c>
       <c r="AD218">
         <v>20</v>
       </c>
       <c r="AE218">
         <v>35</v>
       </c>
     </row>
     <row r="219" spans="1:47">
       <c r="A219" t="s">
         <v>491</v>
       </c>
       <c r="B219" t="s">
         <v>508</v>
       </c>
       <c r="C219" t="s">
         <v>509</v>
       </c>
       <c r="D219" t="s">
         <v>53</v>
       </c>
       <c r="E219">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="F219">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G219">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="H219">
         <v>1</v>
       </c>
       <c r="I219">
         <v>4</v>
       </c>
       <c r="J219">
         <v>3</v>
       </c>
       <c r="K219">
         <v>7</v>
       </c>
       <c r="L219">
         <v>1</v>
       </c>
       <c r="M219">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N219">
         <v>3</v>
       </c>
       <c r="O219">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
       <c r="Q219">
         <v>7</v>
       </c>
       <c r="R219">
         <v>3</v>
       </c>
       <c r="S219">
         <v>10</v>
       </c>
       <c r="T219">
         <v>1</v>
       </c>
       <c r="U219">
         <v>5</v>
       </c>
       <c r="V219">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="W219">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="X219">
         <v>1</v>
       </c>
       <c r="Y219">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Z219">
         <v>6</v>
       </c>
       <c r="AA219">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="AB219">
         <v>1</v>
       </c>
       <c r="AC219">
         <v>5</v>
       </c>
       <c r="AD219">
         <v>7</v>
       </c>
       <c r="AE219">
         <v>12</v>
       </c>
     </row>
     <row r="220" spans="1:47">
       <c r="A220" t="s">
         <v>491</v>
       </c>
       <c r="B220" t="s">
         <v>510</v>
       </c>
       <c r="C220" t="s">
         <v>511</v>
       </c>
       <c r="D220" t="s">
         <v>53</v>
       </c>
       <c r="E220">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F220">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G220">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H220">
         <v>1</v>
       </c>
       <c r="I220">
         <v>10</v>
       </c>
       <c r="J220">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K220">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="L220">
         <v>1</v>
       </c>
       <c r="M220">
         <v>7</v>
       </c>
       <c r="N220">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="O220">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
       <c r="Q220">
         <v>12</v>
       </c>
       <c r="R220">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="S220">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="T220">
         <v>1</v>
       </c>
       <c r="U220">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="V220">
         <v>3</v>
       </c>
       <c r="W220">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="X220">
         <v>1</v>
       </c>
       <c r="Y220">
         <v>9</v>
       </c>
       <c r="Z220">
         <v>4</v>
       </c>
       <c r="AA220">
         <v>13</v>
       </c>
       <c r="AB220">
         <v>1</v>
       </c>
       <c r="AC220">
         <v>4</v>
       </c>
       <c r="AD220">
         <v>5</v>
       </c>
       <c r="AE220">
         <v>9</v>
       </c>
@@ -21348,78 +21348,78 @@
       </c>
       <c r="AP221">
         <v>22</v>
       </c>
       <c r="AQ221">
         <v>38</v>
       </c>
     </row>
     <row r="222" spans="1:47">
       <c r="A222" t="s">
         <v>491</v>
       </c>
       <c r="B222" t="s">
         <v>514</v>
       </c>
       <c r="C222" t="s">
         <v>515</v>
       </c>
       <c r="D222" t="s">
         <v>50</v>
       </c>
       <c r="E222">
         <v>116</v>
       </c>
       <c r="F222">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G222">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="AF222">
         <v>4</v>
       </c>
       <c r="AG222">
         <v>39</v>
       </c>
       <c r="AH222">
         <v>51</v>
       </c>
       <c r="AI222">
         <v>90</v>
       </c>
       <c r="AJ222">
         <v>3</v>
       </c>
       <c r="AK222">
         <v>43</v>
       </c>
       <c r="AL222">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="AM222">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="AN222">
         <v>3</v>
       </c>
       <c r="AO222">
         <v>34</v>
       </c>
       <c r="AP222">
         <v>27</v>
       </c>
       <c r="AQ222">
         <v>61</v>
       </c>
     </row>
     <row r="223" spans="1:47">
       <c r="A223" t="s">
         <v>491</v>
       </c>
       <c r="B223" t="s">
         <v>516</v>
       </c>
       <c r="C223" t="s">
         <v>517</v>
       </c>
       <c r="D223" t="s">
@@ -21463,93 +21463,93 @@
       </c>
       <c r="AO223">
         <v>5</v>
       </c>
       <c r="AP223">
         <v>6</v>
       </c>
       <c r="AQ223">
         <v>11</v>
       </c>
     </row>
     <row r="224" spans="1:47">
       <c r="A224" t="s">
         <v>518</v>
       </c>
       <c r="B224" t="s">
         <v>519</v>
       </c>
       <c r="C224" t="s">
         <v>520</v>
       </c>
       <c r="D224" t="s">
         <v>53</v>
       </c>
       <c r="E224">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F224">
         <v>105</v>
       </c>
       <c r="G224">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="H224">
         <v>2</v>
       </c>
       <c r="I224">
         <v>16</v>
       </c>
       <c r="J224">
         <v>15</v>
       </c>
       <c r="K224">
         <v>31</v>
       </c>
       <c r="L224">
         <v>2</v>
       </c>
       <c r="M224">
         <v>15</v>
       </c>
       <c r="N224">
         <v>14</v>
       </c>
       <c r="O224">
         <v>29</v>
       </c>
       <c r="P224">
         <v>2</v>
       </c>
       <c r="Q224">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R224">
         <v>14</v>
       </c>
       <c r="S224">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="T224">
         <v>2</v>
       </c>
       <c r="U224">
         <v>24</v>
       </c>
       <c r="V224">
         <v>26</v>
       </c>
       <c r="W224">
         <v>50</v>
       </c>
       <c r="X224">
         <v>2</v>
       </c>
       <c r="Y224">
         <v>25</v>
       </c>
       <c r="Z224">
         <v>14</v>
       </c>
       <c r="AA224">
         <v>39</v>
       </c>