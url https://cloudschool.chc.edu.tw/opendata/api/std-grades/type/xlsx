--- v3 (2026-07-14)
+++ v4 (2026-08-16)
@@ -2101,2145 +2101,2073 @@
       </c>
       <c r="AS1" t="s">
         <v>44</v>
       </c>
       <c r="AT1" t="s">
         <v>45</v>
       </c>
       <c r="AU1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="2" spans="1:47">
       <c r="A2" t="s">
         <v>47</v>
       </c>
       <c r="B2" t="s">
         <v>48</v>
       </c>
       <c r="C2" t="s">
         <v>49</v>
       </c>
       <c r="D2" t="s">
         <v>50</v>
       </c>
       <c r="E2">
-        <v>572</v>
+        <v>563</v>
       </c>
       <c r="F2">
-        <v>589</v>
+        <v>578</v>
       </c>
       <c r="G2">
-        <v>1161</v>
+        <v>1141</v>
       </c>
       <c r="AF2">
+        <v>12</v>
+      </c>
+      <c r="AG2">
+        <v>161</v>
+      </c>
+      <c r="AH2">
+        <v>160</v>
+      </c>
+      <c r="AI2">
+        <v>321</v>
+      </c>
+      <c r="AJ2">
         <v>14</v>
       </c>
-      <c r="AG2">
-[...2 lines deleted...]
-      <c r="AH2">
+      <c r="AK2">
+        <v>205</v>
+      </c>
+      <c r="AL2">
         <v>195</v>
       </c>
-      <c r="AI2">
-[...2 lines deleted...]
-      <c r="AJ2">
+      <c r="AM2">
+        <v>400</v>
+      </c>
+      <c r="AN2">
         <v>15</v>
       </c>
-      <c r="AK2">
-[...5 lines deleted...]
-      <c r="AM2">
+      <c r="AO2">
+        <v>197</v>
+      </c>
+      <c r="AP2">
+        <v>223</v>
+      </c>
+      <c r="AQ2">
         <v>420</v>
-      </c>
-[...10 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="3" spans="1:47">
       <c r="A3" t="s">
         <v>47</v>
       </c>
       <c r="B3" t="s">
         <v>51</v>
       </c>
       <c r="C3" t="s">
         <v>52</v>
       </c>
       <c r="D3" t="s">
         <v>53</v>
       </c>
       <c r="E3">
-        <v>778</v>
+        <v>703</v>
       </c>
       <c r="F3">
-        <v>670</v>
+        <v>624</v>
       </c>
       <c r="G3">
-        <v>1448</v>
+        <v>1327</v>
       </c>
       <c r="H3">
+        <v>6</v>
+      </c>
+      <c r="I3">
+        <v>84</v>
+      </c>
+      <c r="J3">
+        <v>79</v>
+      </c>
+      <c r="K3">
+        <v>163</v>
+      </c>
+      <c r="L3">
         <v>7</v>
       </c>
-      <c r="I3">
-[...8 lines deleted...]
-      <c r="L3">
+      <c r="M3">
+        <v>79</v>
+      </c>
+      <c r="N3">
+        <v>88</v>
+      </c>
+      <c r="O3">
+        <v>167</v>
+      </c>
+      <c r="P3">
         <v>8</v>
       </c>
-      <c r="M3">
-[...2 lines deleted...]
-      <c r="N3">
+      <c r="Q3">
+        <v>115</v>
+      </c>
+      <c r="R3">
         <v>95</v>
       </c>
-      <c r="O3">
-[...10 lines deleted...]
-      </c>
       <c r="S3">
-        <v>245</v>
+        <v>210</v>
       </c>
       <c r="T3">
         <v>9</v>
       </c>
       <c r="U3">
+        <v>117</v>
+      </c>
+      <c r="V3">
+        <v>128</v>
+      </c>
+      <c r="W3">
+        <v>245</v>
+      </c>
+      <c r="X3">
+        <v>9</v>
+      </c>
+      <c r="Y3">
         <v>137</v>
       </c>
-      <c r="V3">
-[...5 lines deleted...]
-      <c r="X3">
+      <c r="Z3">
+        <v>101</v>
+      </c>
+      <c r="AA3">
+        <v>238</v>
+      </c>
+      <c r="AB3">
         <v>11</v>
       </c>
-      <c r="Y3">
+      <c r="AC3">
         <v>171</v>
       </c>
-      <c r="Z3">
-[...10 lines deleted...]
-      </c>
       <c r="AD3">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="AE3">
-        <v>278</v>
+        <v>304</v>
       </c>
     </row>
     <row r="4" spans="1:47">
       <c r="A4" t="s">
         <v>47</v>
       </c>
       <c r="B4" t="s">
         <v>54</v>
       </c>
       <c r="C4" t="s">
         <v>55</v>
       </c>
       <c r="D4" t="s">
         <v>53</v>
       </c>
       <c r="E4">
-        <v>471</v>
+        <v>449</v>
       </c>
       <c r="F4">
-        <v>483</v>
+        <v>448</v>
       </c>
       <c r="G4">
-        <v>954</v>
+        <v>897</v>
       </c>
       <c r="H4">
+        <v>4</v>
+      </c>
+      <c r="I4">
+        <v>50</v>
+      </c>
+      <c r="J4">
+        <v>54</v>
+      </c>
+      <c r="K4">
+        <v>104</v>
+      </c>
+      <c r="L4">
         <v>6</v>
       </c>
-      <c r="I4">
-[...5 lines deleted...]
-      <c r="K4">
+      <c r="M4">
+        <v>74</v>
+      </c>
+      <c r="N4">
+        <v>67</v>
+      </c>
+      <c r="O4">
         <v>141</v>
       </c>
-      <c r="L4">
-[...2 lines deleted...]
-      <c r="M4">
+      <c r="P4">
+        <v>6</v>
+      </c>
+      <c r="Q4">
+        <v>65</v>
+      </c>
+      <c r="R4">
         <v>61</v>
       </c>
-      <c r="N4">
-[...5 lines deleted...]
-      <c r="P4">
+      <c r="S4">
+        <v>126</v>
+      </c>
+      <c r="T4">
         <v>7</v>
       </c>
-      <c r="Q4">
-[...2 lines deleted...]
-      <c r="R4">
+      <c r="U4">
+        <v>85</v>
+      </c>
+      <c r="V4">
         <v>82</v>
       </c>
-      <c r="S4">
-[...2 lines deleted...]
-      <c r="T4">
+      <c r="W4">
+        <v>167</v>
+      </c>
+      <c r="X4">
         <v>8</v>
       </c>
-      <c r="U4">
+      <c r="Y4">
         <v>88</v>
       </c>
-      <c r="V4">
+      <c r="Z4">
         <v>102</v>
       </c>
-      <c r="W4">
+      <c r="AA4">
         <v>190</v>
-      </c>
-[...10 lines deleted...]
-        <v>170</v>
       </c>
       <c r="AB4">
         <v>7</v>
       </c>
       <c r="AC4">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="AD4">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="AE4">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="5" spans="1:47">
       <c r="A5" t="s">
         <v>47</v>
       </c>
       <c r="B5" t="s">
         <v>56</v>
       </c>
       <c r="C5" t="s">
         <v>57</v>
       </c>
       <c r="D5" t="s">
         <v>53</v>
       </c>
       <c r="E5">
-        <v>569</v>
+        <v>556</v>
       </c>
       <c r="F5">
-        <v>594</v>
+        <v>573</v>
       </c>
       <c r="G5">
-        <v>1163</v>
+        <v>1129</v>
       </c>
       <c r="H5">
         <v>7</v>
       </c>
       <c r="I5">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="J5">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="K5">
-        <v>146</v>
+        <v>160</v>
       </c>
       <c r="L5">
         <v>7</v>
       </c>
       <c r="M5">
+        <v>68</v>
+      </c>
+      <c r="N5">
+        <v>80</v>
+      </c>
+      <c r="O5">
+        <v>148</v>
+      </c>
+      <c r="P5">
+        <v>7</v>
+      </c>
+      <c r="Q5">
         <v>79</v>
       </c>
-      <c r="N5">
-[...5 lines deleted...]
-      <c r="P5">
+      <c r="R5">
+        <v>78</v>
+      </c>
+      <c r="S5">
+        <v>157</v>
+      </c>
+      <c r="T5">
         <v>8</v>
       </c>
-      <c r="Q5">
+      <c r="U5">
         <v>105</v>
       </c>
-      <c r="R5">
+      <c r="V5">
         <v>106</v>
       </c>
-      <c r="S5">
+      <c r="W5">
         <v>211</v>
-      </c>
-[...10 lines deleted...]
-        <v>215</v>
       </c>
       <c r="X5">
         <v>9</v>
       </c>
       <c r="Y5">
+        <v>119</v>
+      </c>
+      <c r="Z5">
+        <v>96</v>
+      </c>
+      <c r="AA5">
+        <v>215</v>
+      </c>
+      <c r="AB5">
+        <v>9</v>
+      </c>
+      <c r="AC5">
         <v>102</v>
       </c>
-      <c r="Z5">
+      <c r="AD5">
         <v>121</v>
       </c>
-      <c r="AA5">
+      <c r="AE5">
         <v>223</v>
       </c>
-      <c r="AB5">
-[...10 lines deleted...]
-      </c>
       <c r="AR5">
         <v>2</v>
       </c>
       <c r="AS5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="AT5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="AU5">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:47">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>58</v>
       </c>
       <c r="C6" t="s">
         <v>59</v>
       </c>
       <c r="D6" t="s">
         <v>53</v>
       </c>
       <c r="E6">
-        <v>1195</v>
+        <v>992</v>
       </c>
       <c r="F6">
-        <v>1116</v>
+        <v>916</v>
       </c>
       <c r="G6">
-        <v>2311</v>
-[...1 lines deleted...]
-      <c r="H6">
+        <v>1908</v>
+      </c>
+      <c r="L6">
         <v>13</v>
       </c>
-      <c r="I6">
-[...2 lines deleted...]
-      <c r="J6">
+      <c r="M6">
+        <v>191</v>
+      </c>
+      <c r="N6">
         <v>152</v>
       </c>
-      <c r="K6">
-[...10 lines deleted...]
-      </c>
       <c r="O6">
-        <v>368</v>
+        <v>343</v>
       </c>
       <c r="P6">
         <v>14</v>
       </c>
       <c r="Q6">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="R6">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="S6">
-        <v>374</v>
+        <v>383</v>
       </c>
       <c r="T6">
         <v>14</v>
       </c>
       <c r="U6">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="V6">
-        <v>175</v>
+        <v>192</v>
       </c>
       <c r="W6">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="X6">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="Y6">
-        <v>220</v>
+        <v>199</v>
       </c>
       <c r="Z6">
-        <v>207</v>
+        <v>179</v>
       </c>
       <c r="AA6">
-        <v>427</v>
+        <v>378</v>
       </c>
       <c r="AB6">
         <v>15</v>
       </c>
       <c r="AC6">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="AD6">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="AE6">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="7" spans="1:47">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7" t="s">
         <v>60</v>
       </c>
       <c r="C7" t="s">
         <v>61</v>
       </c>
       <c r="D7" t="s">
         <v>53</v>
       </c>
       <c r="E7">
-        <v>360</v>
+        <v>372</v>
       </c>
       <c r="F7">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="G7">
-        <v>682</v>
+        <v>690</v>
       </c>
       <c r="H7">
+        <v>5</v>
+      </c>
+      <c r="I7">
+        <v>64</v>
+      </c>
+      <c r="J7">
+        <v>51</v>
+      </c>
+      <c r="K7">
+        <v>115</v>
+      </c>
+      <c r="L7">
         <v>4</v>
       </c>
-      <c r="I7">
-[...2 lines deleted...]
-      <c r="J7">
+      <c r="M7">
         <v>46</v>
       </c>
-      <c r="K7">
-[...7 lines deleted...]
-      </c>
       <c r="N7">
+        <v>46</v>
+      </c>
+      <c r="O7">
+        <v>92</v>
+      </c>
+      <c r="P7">
+        <v>5</v>
+      </c>
+      <c r="Q7">
+        <v>62</v>
+      </c>
+      <c r="R7">
         <v>63</v>
       </c>
-      <c r="O7">
-[...10 lines deleted...]
-      </c>
       <c r="S7">
-        <v>107</v>
+        <v>125</v>
       </c>
       <c r="T7">
         <v>4</v>
       </c>
       <c r="U7">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="V7">
+        <v>54</v>
+      </c>
+      <c r="W7">
+        <v>107</v>
+      </c>
+      <c r="X7">
+        <v>4</v>
+      </c>
+      <c r="Y7">
+        <v>70</v>
+      </c>
+      <c r="Z7">
         <v>40</v>
       </c>
-      <c r="W7">
-[...5 lines deleted...]
-      <c r="Y7">
+      <c r="AA7">
+        <v>110</v>
+      </c>
+      <c r="AB7">
+        <v>5</v>
+      </c>
+      <c r="AC7">
         <v>77</v>
       </c>
-      <c r="Z7">
-[...10 lines deleted...]
-      </c>
       <c r="AD7">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="AE7">
-        <v>109</v>
+        <v>141</v>
       </c>
     </row>
     <row r="8" spans="1:47">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>62</v>
       </c>
       <c r="C8" t="s">
         <v>63</v>
       </c>
       <c r="D8" t="s">
         <v>53</v>
       </c>
       <c r="E8">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="F8">
-        <v>255</v>
+        <v>241</v>
       </c>
       <c r="G8">
-        <v>506</v>
+        <v>486</v>
       </c>
       <c r="H8">
         <v>3</v>
       </c>
       <c r="I8">
+        <v>37</v>
+      </c>
+      <c r="J8">
+        <v>25</v>
+      </c>
+      <c r="K8">
+        <v>62</v>
+      </c>
+      <c r="L8">
+        <v>3</v>
+      </c>
+      <c r="M8">
         <v>36</v>
       </c>
-      <c r="J8">
-[...8 lines deleted...]
-      <c r="M8">
+      <c r="N8">
+        <v>36</v>
+      </c>
+      <c r="O8">
+        <v>72</v>
+      </c>
+      <c r="P8">
+        <v>3</v>
+      </c>
+      <c r="Q8">
         <v>34</v>
       </c>
-      <c r="N8">
-[...10 lines deleted...]
-      </c>
       <c r="R8">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="S8">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="T8">
         <v>4</v>
       </c>
       <c r="U8">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="V8">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="W8">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="X8">
         <v>4</v>
       </c>
       <c r="Y8">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="Z8">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="AA8">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="AB8">
         <v>4</v>
       </c>
       <c r="AC8">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="AD8">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="AE8">
-        <v>83</v>
+        <v>97</v>
       </c>
     </row>
     <row r="9" spans="1:47">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>64</v>
       </c>
       <c r="C9" t="s">
         <v>65</v>
       </c>
       <c r="D9" t="s">
         <v>53</v>
       </c>
       <c r="E9">
-        <v>433</v>
+        <v>419</v>
       </c>
       <c r="F9">
-        <v>376</v>
+        <v>342</v>
       </c>
       <c r="G9">
-        <v>809</v>
+        <v>761</v>
       </c>
       <c r="H9">
         <v>4</v>
       </c>
       <c r="I9">
+        <v>52</v>
+      </c>
+      <c r="J9">
+        <v>36</v>
+      </c>
+      <c r="K9">
+        <v>88</v>
+      </c>
+      <c r="L9">
+        <v>4</v>
+      </c>
+      <c r="M9">
         <v>59</v>
       </c>
-      <c r="J9">
-[...8 lines deleted...]
-      <c r="M9">
+      <c r="N9">
+        <v>49</v>
+      </c>
+      <c r="O9">
+        <v>108</v>
+      </c>
+      <c r="P9">
+        <v>5</v>
+      </c>
+      <c r="Q9">
         <v>69</v>
       </c>
-      <c r="N9">
-[...8 lines deleted...]
-      <c r="Q9">
+      <c r="R9">
+        <v>50</v>
+      </c>
+      <c r="S9">
+        <v>119</v>
+      </c>
+      <c r="T9">
+        <v>5</v>
+      </c>
+      <c r="U9">
         <v>77</v>
       </c>
-      <c r="R9">
-[...5 lines deleted...]
-      <c r="T9">
+      <c r="V9">
+        <v>65</v>
+      </c>
+      <c r="W9">
+        <v>142</v>
+      </c>
+      <c r="X9">
+        <v>5</v>
+      </c>
+      <c r="Y9">
+        <v>73</v>
+      </c>
+      <c r="Z9">
+        <v>62</v>
+      </c>
+      <c r="AA9">
+        <v>135</v>
+      </c>
+      <c r="AB9">
         <v>6</v>
       </c>
-      <c r="U9">
-[...11 lines deleted...]
-      <c r="Y9">
+      <c r="AC9">
         <v>88</v>
       </c>
-      <c r="Z9">
-[...10 lines deleted...]
-      </c>
       <c r="AD9">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="AE9">
-        <v>137</v>
+        <v>166</v>
       </c>
       <c r="AR9">
         <v>2</v>
       </c>
       <c r="AS9">
         <v>1</v>
       </c>
       <c r="AT9">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AU9">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:47">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>66</v>
       </c>
       <c r="C10" t="s">
         <v>67</v>
       </c>
       <c r="D10" t="s">
         <v>53</v>
       </c>
       <c r="E10">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="F10">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G10">
-        <v>52</v>
-[...11 lines deleted...]
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="L10">
         <v>1</v>
       </c>
       <c r="M10">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N10">
         <v>3</v>
       </c>
       <c r="O10">
+        <v>5</v>
+      </c>
+      <c r="P10">
+        <v>1</v>
+      </c>
+      <c r="Q10">
+        <v>3</v>
+      </c>
+      <c r="R10">
+        <v>3</v>
+      </c>
+      <c r="S10">
         <v>6</v>
       </c>
-      <c r="P10">
-[...10 lines deleted...]
-      </c>
       <c r="T10">
         <v>1</v>
       </c>
       <c r="U10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="V10">
         <v>4</v>
       </c>
       <c r="W10">
+        <v>9</v>
+      </c>
+      <c r="X10">
+        <v>1</v>
+      </c>
+      <c r="Y10">
+        <v>6</v>
+      </c>
+      <c r="Z10">
+        <v>4</v>
+      </c>
+      <c r="AA10">
         <v>10</v>
       </c>
-      <c r="X10">
-[...2 lines deleted...]
-      <c r="Y10">
+      <c r="AB10">
+        <v>1</v>
+      </c>
+      <c r="AC10">
         <v>7</v>
       </c>
-      <c r="Z10">
-[...2 lines deleted...]
-      <c r="AA10">
+      <c r="AD10">
+        <v>5</v>
+      </c>
+      <c r="AE10">
         <v>12</v>
-      </c>
-[...10 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:47">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>68</v>
       </c>
       <c r="C11" t="s">
         <v>69</v>
       </c>
       <c r="D11" t="s">
         <v>53</v>
       </c>
       <c r="E11">
-        <v>155</v>
+        <v>130</v>
       </c>
       <c r="F11">
-        <v>154</v>
+        <v>137</v>
       </c>
       <c r="G11">
-        <v>309</v>
-[...4 lines deleted...]
-      <c r="I11">
+        <v>267</v>
+      </c>
+      <c r="L11">
+        <v>2</v>
+      </c>
+      <c r="M11">
         <v>22</v>
       </c>
-      <c r="J11">
+      <c r="N11">
         <v>19</v>
       </c>
-      <c r="K11">
+      <c r="O11">
         <v>41</v>
       </c>
-      <c r="L11">
-[...2 lines deleted...]
-      <c r="M11">
+      <c r="P11">
+        <v>2</v>
+      </c>
+      <c r="Q11">
         <v>19</v>
       </c>
-      <c r="N11">
+      <c r="R11">
         <v>26</v>
       </c>
-      <c r="O11">
+      <c r="S11">
         <v>45</v>
       </c>
-      <c r="P11">
-[...2 lines deleted...]
-      <c r="Q11">
+      <c r="T11">
+        <v>3</v>
+      </c>
+      <c r="U11">
         <v>29</v>
       </c>
-      <c r="R11">
+      <c r="V11">
         <v>34</v>
       </c>
-      <c r="S11">
+      <c r="W11">
         <v>63</v>
       </c>
-      <c r="T11">
-[...10 lines deleted...]
-      </c>
       <c r="X11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Y11">
         <v>30</v>
       </c>
       <c r="Z11">
+        <v>35</v>
+      </c>
+      <c r="AA11">
+        <v>65</v>
+      </c>
+      <c r="AB11">
+        <v>2</v>
+      </c>
+      <c r="AC11">
+        <v>30</v>
+      </c>
+      <c r="AD11">
         <v>23</v>
       </c>
-      <c r="AA11">
+      <c r="AE11">
         <v>53</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:47">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>70</v>
       </c>
       <c r="C12" t="s">
         <v>71</v>
       </c>
       <c r="D12" t="s">
         <v>53</v>
       </c>
       <c r="E12">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="F12">
-        <v>389</v>
+        <v>381</v>
       </c>
       <c r="G12">
-        <v>879</v>
+        <v>875</v>
       </c>
       <c r="H12">
         <v>5</v>
       </c>
       <c r="I12">
+        <v>81</v>
+      </c>
+      <c r="J12">
+        <v>57</v>
+      </c>
+      <c r="K12">
+        <v>138</v>
+      </c>
+      <c r="L12">
+        <v>5</v>
+      </c>
+      <c r="M12">
         <v>60</v>
       </c>
-      <c r="J12">
-[...10 lines deleted...]
-      </c>
       <c r="N12">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="O12">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="P12">
         <v>5</v>
       </c>
       <c r="Q12">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="R12">
         <v>52</v>
       </c>
       <c r="S12">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="T12">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="U12">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="V12">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="W12">
-        <v>172</v>
+        <v>128</v>
       </c>
       <c r="X12">
         <v>7</v>
       </c>
       <c r="Y12">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="Z12">
+        <v>76</v>
+      </c>
+      <c r="AA12">
+        <v>173</v>
+      </c>
+      <c r="AB12">
+        <v>7</v>
+      </c>
+      <c r="AC12">
+        <v>95</v>
+      </c>
+      <c r="AD12">
         <v>82</v>
       </c>
-      <c r="AA12">
-[...10 lines deleted...]
-      </c>
       <c r="AE12">
-        <v>146</v>
+        <v>177</v>
       </c>
       <c r="AR12">
         <v>1</v>
       </c>
       <c r="AS12">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AT12">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AU12">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:47">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>72</v>
       </c>
       <c r="C13" t="s">
         <v>73</v>
       </c>
       <c r="D13" t="s">
         <v>53</v>
       </c>
       <c r="E13">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F13">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="G13">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13">
+        <v>11</v>
+      </c>
+      <c r="J13">
+        <v>10</v>
+      </c>
+      <c r="K13">
+        <v>21</v>
+      </c>
+      <c r="L13">
+        <v>1</v>
+      </c>
+      <c r="M13">
         <v>18</v>
       </c>
-      <c r="J13">
+      <c r="N13">
+        <v>9</v>
+      </c>
+      <c r="O13">
+        <v>27</v>
+      </c>
+      <c r="P13">
+        <v>1</v>
+      </c>
+      <c r="Q13">
+        <v>12</v>
+      </c>
+      <c r="R13">
         <v>8</v>
       </c>
-      <c r="K13">
-[...5 lines deleted...]
-      <c r="M13">
+      <c r="S13">
+        <v>20</v>
+      </c>
+      <c r="T13">
+        <v>1</v>
+      </c>
+      <c r="U13">
+        <v>15</v>
+      </c>
+      <c r="V13">
+        <v>13</v>
+      </c>
+      <c r="W13">
+        <v>28</v>
+      </c>
+      <c r="X13">
+        <v>1</v>
+      </c>
+      <c r="Y13">
+        <v>10</v>
+      </c>
+      <c r="Z13">
         <v>11</v>
       </c>
-      <c r="N13">
-[...8 lines deleted...]
-      <c r="Q13">
+      <c r="AA13">
+        <v>21</v>
+      </c>
+      <c r="AB13">
+        <v>1</v>
+      </c>
+      <c r="AC13">
+        <v>14</v>
+      </c>
+      <c r="AD13">
         <v>15</v>
       </c>
-      <c r="R13">
-[...26 lines deleted...]
-      <c r="AA13">
+      <c r="AE13">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:47">
       <c r="A14" t="s">
         <v>47</v>
       </c>
       <c r="B14" t="s">
         <v>74</v>
       </c>
       <c r="C14" t="s">
         <v>75</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="F14">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G14">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14">
         <v>3</v>
       </c>
       <c r="J14">
         <v>4</v>
       </c>
       <c r="K14">
         <v>7</v>
       </c>
       <c r="L14">
         <v>1</v>
       </c>
       <c r="M14">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="N14">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="O14">
+        <v>7</v>
+      </c>
+      <c r="P14">
+        <v>1</v>
+      </c>
+      <c r="Q14">
+        <v>5</v>
+      </c>
+      <c r="R14">
+        <v>1</v>
+      </c>
+      <c r="S14">
         <v>6</v>
-      </c>
-[...10 lines deleted...]
-        <v>13</v>
       </c>
       <c r="T14">
         <v>1</v>
       </c>
       <c r="U14">
         <v>7</v>
       </c>
       <c r="V14">
+        <v>7</v>
+      </c>
+      <c r="W14">
+        <v>14</v>
+      </c>
+      <c r="X14">
+        <v>1</v>
+      </c>
+      <c r="Y14">
+        <v>7</v>
+      </c>
+      <c r="Z14">
         <v>4</v>
       </c>
-      <c r="W14">
+      <c r="AA14">
         <v>11</v>
       </c>
-      <c r="X14">
-[...8 lines deleted...]
-      <c r="AA14">
+      <c r="AB14">
+        <v>1</v>
+      </c>
+      <c r="AC14">
+        <v>5</v>
+      </c>
+      <c r="AD14">
+        <v>5</v>
+      </c>
+      <c r="AE14">
         <v>10</v>
-      </c>
-[...10 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:47">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15" t="s">
         <v>76</v>
       </c>
       <c r="C15" t="s">
         <v>77</v>
       </c>
       <c r="D15" t="s">
         <v>53</v>
       </c>
       <c r="E15">
         <v>13</v>
       </c>
       <c r="F15">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G15">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15">
+        <v>3</v>
+      </c>
+      <c r="J15">
+        <v>2</v>
+      </c>
+      <c r="K15">
+        <v>5</v>
+      </c>
+      <c r="L15">
+        <v>1</v>
+      </c>
+      <c r="M15">
         <v>0</v>
       </c>
-      <c r="J15">
-[...10 lines deleted...]
-      </c>
       <c r="N15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
       <c r="Q15">
+        <v>2</v>
+      </c>
+      <c r="R15">
+        <v>1</v>
+      </c>
+      <c r="S15">
+        <v>3</v>
+      </c>
+      <c r="T15">
+        <v>1</v>
+      </c>
+      <c r="U15">
         <v>4</v>
       </c>
-      <c r="R15">
-[...10 lines deleted...]
-      </c>
       <c r="V15">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="W15">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="X15">
         <v>1</v>
       </c>
       <c r="Y15">
         <v>2</v>
       </c>
       <c r="Z15">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AA15">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="AB15">
         <v>1</v>
       </c>
       <c r="AC15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AD15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AE15">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:47">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16" t="s">
         <v>78</v>
       </c>
       <c r="C16" t="s">
         <v>79</v>
       </c>
       <c r="D16" t="s">
         <v>53</v>
       </c>
       <c r="E16">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="F16">
-        <v>569</v>
+        <v>563</v>
       </c>
       <c r="G16">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="H16">
         <v>7</v>
       </c>
       <c r="I16">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="J16">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="K16">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="L16">
         <v>7</v>
       </c>
       <c r="M16">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N16">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="O16">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="P16">
+        <v>7</v>
+      </c>
+      <c r="Q16">
+        <v>96</v>
+      </c>
+      <c r="R16">
+        <v>92</v>
+      </c>
+      <c r="S16">
+        <v>188</v>
+      </c>
+      <c r="T16">
         <v>9</v>
       </c>
-      <c r="Q16">
-[...5 lines deleted...]
-      <c r="S16">
+      <c r="U16">
+        <v>120</v>
+      </c>
+      <c r="V16">
+        <v>112</v>
+      </c>
+      <c r="W16">
         <v>232</v>
-      </c>
-[...10 lines deleted...]
-        <v>217</v>
       </c>
       <c r="X16">
         <v>8</v>
       </c>
       <c r="Y16">
+        <v>119</v>
+      </c>
+      <c r="Z16">
+        <v>99</v>
+      </c>
+      <c r="AA16">
+        <v>218</v>
+      </c>
+      <c r="AB16">
+        <v>8</v>
+      </c>
+      <c r="AC16">
         <v>109</v>
       </c>
-      <c r="Z16">
-[...10 lines deleted...]
-      </c>
       <c r="AD16">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="AE16">
-        <v>184</v>
+        <v>197</v>
       </c>
       <c r="AR16">
         <v>1</v>
       </c>
       <c r="AS16">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AT16">
         <v>1</v>
       </c>
       <c r="AU16">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:47">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17" t="s">
         <v>80</v>
       </c>
       <c r="C17" t="s">
         <v>81</v>
       </c>
       <c r="D17" t="s">
         <v>53</v>
       </c>
       <c r="E17">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="F17">
-        <v>314</v>
+        <v>303</v>
       </c>
       <c r="G17">
-        <v>648</v>
+        <v>639</v>
       </c>
       <c r="H17">
         <v>4</v>
       </c>
       <c r="I17">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="J17">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="K17">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="L17">
         <v>4</v>
       </c>
       <c r="M17">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="N17">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="O17">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="P17">
         <v>4</v>
       </c>
       <c r="Q17">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="R17">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="S17">
-        <v>112</v>
+        <v>87</v>
       </c>
       <c r="T17">
         <v>4</v>
       </c>
       <c r="U17">
+        <v>65</v>
+      </c>
+      <c r="V17">
         <v>47</v>
       </c>
-      <c r="V17">
-[...1 lines deleted...]
-      </c>
       <c r="W17">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="X17">
         <v>4</v>
       </c>
       <c r="Y17">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="Z17">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="AA17">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="AB17">
         <v>4</v>
       </c>
       <c r="AC17">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="AD17">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="AE17">
         <v>116</v>
       </c>
     </row>
     <row r="18" spans="1:47">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18" t="s">
         <v>82</v>
       </c>
       <c r="C18" t="s">
         <v>83</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
       <c r="E18">
-        <v>570</v>
+        <v>555</v>
       </c>
       <c r="F18">
-        <v>484</v>
+        <v>493</v>
       </c>
       <c r="G18">
-        <v>1054</v>
+        <v>1048</v>
       </c>
       <c r="H18">
         <v>7</v>
       </c>
       <c r="I18">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="J18">
+        <v>94</v>
+      </c>
+      <c r="K18">
+        <v>183</v>
+      </c>
+      <c r="L18">
+        <v>7</v>
+      </c>
+      <c r="M18">
+        <v>108</v>
+      </c>
+      <c r="N18">
         <v>79</v>
       </c>
-      <c r="K18">
-[...10 lines deleted...]
-      </c>
       <c r="O18">
-        <v>163</v>
+        <v>187</v>
       </c>
       <c r="P18">
         <v>6</v>
       </c>
       <c r="Q18">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="R18">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="S18">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="T18">
         <v>6</v>
       </c>
       <c r="U18">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="V18">
-        <v>88</v>
+        <v>65</v>
       </c>
       <c r="W18">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="X18">
         <v>6</v>
       </c>
       <c r="Y18">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="Z18">
         <v>88</v>
       </c>
       <c r="AA18">
+        <v>165</v>
+      </c>
+      <c r="AB18">
+        <v>6</v>
+      </c>
+      <c r="AC18">
+        <v>80</v>
+      </c>
+      <c r="AD18">
+        <v>88</v>
+      </c>
+      <c r="AE18">
         <v>168</v>
       </c>
-      <c r="AB18">
-[...10 lines deleted...]
-      </c>
       <c r="AR18">
         <v>2</v>
       </c>
       <c r="AS18">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="AT18">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="AU18">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:47">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19" t="s">
         <v>84</v>
       </c>
       <c r="C19" t="s">
         <v>85</v>
       </c>
       <c r="D19" t="s">
         <v>50</v>
       </c>
       <c r="E19">
-        <v>390</v>
+        <v>287</v>
       </c>
       <c r="F19">
-        <v>437</v>
+        <v>317</v>
       </c>
       <c r="G19">
-        <v>827</v>
-[...1 lines deleted...]
-      <c r="AF19">
+        <v>604</v>
+      </c>
+      <c r="AJ19">
         <v>13</v>
       </c>
-      <c r="AG19">
+      <c r="AK19">
         <v>151</v>
       </c>
-      <c r="AH19">
-[...5 lines deleted...]
-      <c r="AJ19">
+      <c r="AL19">
+        <v>153</v>
+      </c>
+      <c r="AM19">
+        <v>304</v>
+      </c>
+      <c r="AN19">
         <v>12</v>
       </c>
-      <c r="AK19">
-[...10 lines deleted...]
-      </c>
       <c r="AO19">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="AP19">
-        <v>122</v>
+        <v>164</v>
       </c>
       <c r="AQ19">
-        <v>223</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:47">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20" t="s">
         <v>86</v>
       </c>
       <c r="C20" t="s">
         <v>87</v>
       </c>
       <c r="D20" t="s">
         <v>50</v>
       </c>
       <c r="E20">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="F20">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="G20">
-        <v>489</v>
+        <v>479</v>
       </c>
       <c r="AF20">
+        <v>6</v>
+      </c>
+      <c r="AG20">
+        <v>81</v>
+      </c>
+      <c r="AH20">
+        <v>58</v>
+      </c>
+      <c r="AI20">
+        <v>139</v>
+      </c>
+      <c r="AJ20">
         <v>7</v>
       </c>
-      <c r="AG20">
-[...5 lines deleted...]
-      <c r="AI20">
+      <c r="AK20">
+        <v>97</v>
+      </c>
+      <c r="AL20">
+        <v>87</v>
+      </c>
+      <c r="AM20">
         <v>184</v>
-      </c>
-[...10 lines deleted...]
-        <v>155</v>
       </c>
       <c r="AN20">
         <v>6</v>
       </c>
       <c r="AO20">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="AP20">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="AQ20">
-        <v>150</v>
+        <v>156</v>
       </c>
     </row>
     <row r="21" spans="1:47">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21" t="s">
         <v>88</v>
       </c>
       <c r="C21" t="s">
         <v>89</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21">
-        <v>792</v>
+        <v>531</v>
       </c>
       <c r="F21">
-        <v>758</v>
+        <v>505</v>
       </c>
       <c r="G21">
-        <v>1550</v>
-[...11 lines deleted...]
-        <v>521</v>
+        <v>1036</v>
       </c>
       <c r="AJ21">
         <v>18</v>
       </c>
       <c r="AK21">
-        <v>251</v>
+        <v>281</v>
       </c>
       <c r="AL21">
-        <v>265</v>
+        <v>240</v>
       </c>
       <c r="AM21">
-        <v>516</v>
+        <v>521</v>
       </c>
       <c r="AN21">
         <v>18</v>
       </c>
       <c r="AO21">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="AP21">
-        <v>253</v>
+        <v>265</v>
       </c>
       <c r="AQ21">
-        <v>513</v>
+        <v>515</v>
       </c>
     </row>
     <row r="22" spans="1:47">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>90</v>
       </c>
       <c r="C22" t="s">
         <v>91</v>
       </c>
       <c r="D22" t="s">
         <v>50</v>
       </c>
       <c r="E22">
-        <v>971</v>
+        <v>673</v>
       </c>
       <c r="F22">
-        <v>791</v>
+        <v>550</v>
       </c>
       <c r="G22">
-        <v>1762</v>
-[...1 lines deleted...]
-      <c r="AF22">
+        <v>1223</v>
+      </c>
+      <c r="AJ22">
         <v>20</v>
       </c>
-      <c r="AG22">
-[...8 lines deleted...]
-      <c r="AJ22">
+      <c r="AK22">
+        <v>315</v>
+      </c>
+      <c r="AL22">
+        <v>255</v>
+      </c>
+      <c r="AM22">
+        <v>570</v>
+      </c>
+      <c r="AN22">
         <v>24</v>
       </c>
-      <c r="AK22">
-[...2 lines deleted...]
-      <c r="AL22">
+      <c r="AO22">
+        <v>358</v>
+      </c>
+      <c r="AP22">
         <v>295</v>
       </c>
-      <c r="AM22">
-[...10 lines deleted...]
-      </c>
       <c r="AQ22">
-        <v>533</v>
+        <v>653</v>
       </c>
     </row>
     <row r="23" spans="1:47">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23" t="s">
         <v>92</v>
       </c>
       <c r="C23" t="s">
         <v>93</v>
       </c>
       <c r="D23" t="s">
         <v>50</v>
       </c>
       <c r="E23">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="F23">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="G23">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="AF23">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AG23">
+        <v>50</v>
+      </c>
+      <c r="AH23">
+        <v>52</v>
+      </c>
+      <c r="AI23">
+        <v>102</v>
+      </c>
+      <c r="AJ23">
+        <v>5</v>
+      </c>
+      <c r="AK23">
         <v>69</v>
       </c>
-      <c r="AH23">
+      <c r="AL23">
         <v>64</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
       <c r="AM23">
         <v>133</v>
       </c>
       <c r="AN23">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AO23">
+        <v>73</v>
+      </c>
+      <c r="AP23">
         <v>59</v>
       </c>
-      <c r="AP23">
-[...1 lines deleted...]
-      </c>
       <c r="AQ23">
-        <v>112</v>
+        <v>132</v>
       </c>
     </row>
     <row r="24" spans="1:47">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24" t="s">
         <v>94</v>
       </c>
       <c r="C24" t="s">
         <v>95</v>
       </c>
       <c r="D24" t="s">
         <v>50</v>
       </c>
       <c r="E24">
-        <v>1061</v>
+        <v>1058</v>
       </c>
       <c r="F24">
-        <v>851</v>
+        <v>861</v>
       </c>
       <c r="G24">
-        <v>1912</v>
+        <v>1919</v>
       </c>
       <c r="AF24">
         <v>13</v>
       </c>
       <c r="AG24">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="AH24">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="AI24">
-        <v>642</v>
+        <v>649</v>
       </c>
       <c r="AJ24">
         <v>13</v>
       </c>
       <c r="AK24">
-        <v>343</v>
+        <v>357</v>
       </c>
       <c r="AL24">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="AM24">
-        <v>631</v>
+        <v>639</v>
       </c>
       <c r="AN24">
         <v>13</v>
       </c>
       <c r="AO24">
-        <v>359</v>
+        <v>343</v>
       </c>
       <c r="AP24">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="AQ24">
-        <v>639</v>
+        <v>631</v>
       </c>
     </row>
     <row r="25" spans="1:47">
       <c r="A25" t="s">
         <v>47</v>
       </c>
       <c r="B25" t="s">
         <v>96</v>
       </c>
       <c r="C25" t="s">
         <v>97</v>
       </c>
       <c r="D25" t="s">
         <v>50</v>
       </c>
       <c r="E25">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F25">
         <v>16</v>
       </c>
       <c r="G25">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="AF25">
         <v>1</v>
       </c>
       <c r="AG25">
+        <v>7</v>
+      </c>
+      <c r="AH25">
+        <v>5</v>
+      </c>
+      <c r="AI25">
+        <v>12</v>
+      </c>
+      <c r="AJ25">
+        <v>1</v>
+      </c>
+      <c r="AK25">
         <v>6</v>
       </c>
-      <c r="AH25">
-[...8 lines deleted...]
-      <c r="AK25">
+      <c r="AL25">
+        <v>8</v>
+      </c>
+      <c r="AM25">
+        <v>14</v>
+      </c>
+      <c r="AN25">
+        <v>1</v>
+      </c>
+      <c r="AO25">
         <v>9</v>
       </c>
-      <c r="AL25">
-[...10 lines deleted...]
-      </c>
       <c r="AP25">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="AQ25">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:47">
       <c r="A26" t="s">
         <v>47</v>
       </c>
       <c r="B26" t="s">
         <v>98</v>
       </c>
       <c r="C26" t="s">
         <v>99</v>
       </c>
       <c r="D26" t="s">
         <v>50</v>
       </c>
       <c r="E26">
         <v>156</v>
       </c>
       <c r="F26">
-        <v>136</v>
+        <v>157</v>
       </c>
       <c r="G26">
-        <v>292</v>
+        <v>313</v>
       </c>
       <c r="AF26">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="AG26">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="AH26">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="AI26">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="AJ26">
         <v>7</v>
       </c>
       <c r="AK26">
+        <v>60</v>
+      </c>
+      <c r="AL26">
         <v>49</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="AN26">
         <v>7</v>
       </c>
       <c r="AO26">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AP26">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="AQ26">
-        <v>85</v>
+        <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:47">
       <c r="A27" t="s">
         <v>47</v>
       </c>
       <c r="B27" t="s">
         <v>100</v>
       </c>
       <c r="C27" t="s">
         <v>101</v>
       </c>
       <c r="D27" t="s">
         <v>53</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
     </row>
@@ -4304,4971 +4232,4899 @@
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:47">
       <c r="A31" t="s">
         <v>47</v>
       </c>
       <c r="B31" t="s">
         <v>108</v>
       </c>
       <c r="C31" t="s">
         <v>109</v>
       </c>
       <c r="D31" t="s">
         <v>53</v>
       </c>
       <c r="E31">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F31">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="G31">
-        <v>71</v>
-[...4 lines deleted...]
-      <c r="I31">
+        <v>63</v>
+      </c>
+      <c r="L31">
+        <v>1</v>
+      </c>
+      <c r="M31">
         <v>13</v>
       </c>
-      <c r="J31">
+      <c r="N31">
         <v>6</v>
       </c>
-      <c r="K31">
+      <c r="O31">
         <v>19</v>
       </c>
-      <c r="L31">
-[...2 lines deleted...]
-      <c r="M31">
+      <c r="P31">
+        <v>1</v>
+      </c>
+      <c r="Q31">
+        <v>11</v>
+      </c>
+      <c r="R31">
+        <v>7</v>
+      </c>
+      <c r="S31">
+        <v>18</v>
+      </c>
+      <c r="T31">
+        <v>1</v>
+      </c>
+      <c r="U31">
+        <v>7</v>
+      </c>
+      <c r="V31">
+        <v>7</v>
+      </c>
+      <c r="W31">
         <v>14</v>
       </c>
-      <c r="N31">
-[...8 lines deleted...]
-      <c r="Q31">
+      <c r="X31">
+        <v>1</v>
+      </c>
+      <c r="Y31">
+        <v>3</v>
+      </c>
+      <c r="Z31">
         <v>9</v>
       </c>
-      <c r="R31">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="AA31">
+        <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:47">
       <c r="A32" t="s">
         <v>110</v>
       </c>
       <c r="B32" t="s">
         <v>111</v>
       </c>
       <c r="C32" t="s">
         <v>112</v>
       </c>
       <c r="D32" t="s">
         <v>53</v>
       </c>
       <c r="E32">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="F32">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="G32">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="H32">
         <v>3</v>
       </c>
       <c r="I32">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="J32">
         <v>31</v>
       </c>
       <c r="K32">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="L32">
         <v>3</v>
       </c>
       <c r="M32">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="N32">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="O32">
         <v>59</v>
       </c>
       <c r="P32">
         <v>3</v>
       </c>
       <c r="Q32">
+        <v>27</v>
+      </c>
+      <c r="R32">
+        <v>32</v>
+      </c>
+      <c r="S32">
+        <v>59</v>
+      </c>
+      <c r="T32">
+        <v>3</v>
+      </c>
+      <c r="U32">
         <v>29</v>
       </c>
-      <c r="R32">
+      <c r="V32">
         <v>29</v>
       </c>
-      <c r="S32">
+      <c r="W32">
         <v>58</v>
       </c>
-      <c r="T32">
-[...2 lines deleted...]
-      <c r="U32">
+      <c r="X32">
+        <v>3</v>
+      </c>
+      <c r="Y32">
         <v>35</v>
       </c>
-      <c r="V32">
+      <c r="Z32">
         <v>38</v>
       </c>
-      <c r="W32">
+      <c r="AA32">
         <v>73</v>
       </c>
-      <c r="X32">
-[...2 lines deleted...]
-      <c r="Y32">
+      <c r="AB32">
+        <v>2</v>
+      </c>
+      <c r="AC32">
         <v>28</v>
       </c>
-      <c r="Z32">
+      <c r="AD32">
         <v>23</v>
       </c>
-      <c r="AA32">
+      <c r="AE32">
         <v>51</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
       <c r="AR32">
         <v>1</v>
       </c>
       <c r="AS32">
         <v>2</v>
       </c>
       <c r="AT32">
         <v>0</v>
       </c>
       <c r="AU32">
         <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:47">
       <c r="A33" t="s">
         <v>110</v>
       </c>
       <c r="B33" t="s">
         <v>113</v>
       </c>
       <c r="C33" t="s">
         <v>114</v>
       </c>
       <c r="D33" t="s">
         <v>53</v>
       </c>
       <c r="E33">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="F33">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="G33">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="H33">
         <v>1</v>
       </c>
       <c r="I33">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J33">
         <v>2</v>
       </c>
       <c r="K33">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L33">
         <v>1</v>
       </c>
       <c r="M33">
         <v>3</v>
       </c>
       <c r="N33">
+        <v>2</v>
+      </c>
+      <c r="O33">
+        <v>5</v>
+      </c>
+      <c r="P33">
+        <v>1</v>
+      </c>
+      <c r="Q33">
+        <v>3</v>
+      </c>
+      <c r="R33">
         <v>6</v>
       </c>
-      <c r="O33">
+      <c r="S33">
         <v>9</v>
       </c>
-      <c r="P33">
-[...2 lines deleted...]
-      <c r="Q33">
+      <c r="T33">
+        <v>1</v>
+      </c>
+      <c r="U33">
         <v>8</v>
       </c>
-      <c r="R33">
+      <c r="V33">
         <v>7</v>
       </c>
-      <c r="S33">
+      <c r="W33">
         <v>15</v>
-      </c>
-[...10 lines deleted...]
-        <v>9</v>
       </c>
       <c r="X33">
         <v>1</v>
       </c>
       <c r="Y33">
         <v>6</v>
       </c>
       <c r="Z33">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AA33">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="AB33">
         <v>1</v>
       </c>
       <c r="AC33">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="AD33">
         <v>4</v>
       </c>
       <c r="AE33">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:47">
       <c r="A34" t="s">
         <v>110</v>
       </c>
       <c r="B34" t="s">
         <v>115</v>
       </c>
       <c r="C34" t="s">
         <v>116</v>
       </c>
       <c r="D34" t="s">
         <v>53</v>
       </c>
       <c r="E34">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F34">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G34">
         <v>80</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
       <c r="I34">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J34">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K34">
         <v>12</v>
       </c>
       <c r="L34">
         <v>1</v>
       </c>
       <c r="M34">
+        <v>5</v>
+      </c>
+      <c r="N34">
+        <v>7</v>
+      </c>
+      <c r="O34">
+        <v>12</v>
+      </c>
+      <c r="P34">
+        <v>1</v>
+      </c>
+      <c r="Q34">
         <v>6</v>
       </c>
-      <c r="N34">
+      <c r="R34">
         <v>10</v>
       </c>
-      <c r="O34">
+      <c r="S34">
         <v>16</v>
       </c>
-      <c r="P34">
-[...2 lines deleted...]
-      <c r="Q34">
+      <c r="T34">
+        <v>1</v>
+      </c>
+      <c r="U34">
         <v>13</v>
       </c>
-      <c r="R34">
-[...2 lines deleted...]
-      <c r="S34">
+      <c r="V34">
+        <v>5</v>
+      </c>
+      <c r="W34">
         <v>18</v>
-      </c>
-[...10 lines deleted...]
-        <v>13</v>
       </c>
       <c r="X34">
         <v>1</v>
       </c>
       <c r="Y34">
         <v>6</v>
       </c>
       <c r="Z34">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AA34">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="AB34">
         <v>1</v>
       </c>
       <c r="AC34">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="AD34">
         <v>4</v>
       </c>
       <c r="AE34">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:47">
       <c r="A35" t="s">
         <v>110</v>
       </c>
       <c r="B35" t="s">
         <v>117</v>
       </c>
       <c r="C35" t="s">
         <v>118</v>
       </c>
       <c r="D35" t="s">
         <v>53</v>
       </c>
       <c r="E35">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F35">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="G35">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H35">
         <v>1</v>
       </c>
       <c r="I35">
+        <v>11</v>
+      </c>
+      <c r="J35">
+        <v>2</v>
+      </c>
+      <c r="K35">
+        <v>13</v>
+      </c>
+      <c r="L35">
+        <v>1</v>
+      </c>
+      <c r="M35">
         <v>4</v>
       </c>
-      <c r="J35">
+      <c r="N35">
         <v>4</v>
       </c>
-      <c r="K35">
+      <c r="O35">
         <v>8</v>
       </c>
-      <c r="L35">
-[...5 lines deleted...]
-      <c r="N35">
+      <c r="P35">
+        <v>1</v>
+      </c>
+      <c r="Q35">
+        <v>3</v>
+      </c>
+      <c r="R35">
         <v>7</v>
-      </c>
-[...10 lines deleted...]
-        <v>3</v>
       </c>
       <c r="S35">
         <v>10</v>
       </c>
       <c r="T35">
         <v>1</v>
       </c>
       <c r="U35">
+        <v>7</v>
+      </c>
+      <c r="V35">
+        <v>3</v>
+      </c>
+      <c r="W35">
+        <v>10</v>
+      </c>
+      <c r="X35">
+        <v>1</v>
+      </c>
+      <c r="Y35">
         <v>8</v>
       </c>
-      <c r="V35">
+      <c r="Z35">
         <v>4</v>
       </c>
-      <c r="W35">
+      <c r="AA35">
         <v>12</v>
       </c>
-      <c r="X35">
-[...5 lines deleted...]
-      <c r="Z35">
+      <c r="AB35">
+        <v>1</v>
+      </c>
+      <c r="AC35">
+        <v>5</v>
+      </c>
+      <c r="AD35">
         <v>6</v>
       </c>
-      <c r="AA35">
+      <c r="AE35">
         <v>11</v>
-      </c>
-[...10 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:47">
       <c r="A36" t="s">
         <v>110</v>
       </c>
       <c r="B36" t="s">
         <v>119</v>
       </c>
       <c r="C36" t="s">
         <v>120</v>
       </c>
       <c r="D36" t="s">
         <v>53</v>
       </c>
       <c r="E36">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F36">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="G36">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="H36">
         <v>1</v>
       </c>
       <c r="I36">
+        <v>10</v>
+      </c>
+      <c r="J36">
         <v>9</v>
       </c>
-      <c r="J36">
+      <c r="K36">
+        <v>19</v>
+      </c>
+      <c r="L36">
+        <v>1</v>
+      </c>
+      <c r="M36">
+        <v>9</v>
+      </c>
+      <c r="N36">
         <v>7</v>
       </c>
-      <c r="K36">
+      <c r="O36">
         <v>16</v>
       </c>
-      <c r="L36">
-[...2 lines deleted...]
-      <c r="M36">
+      <c r="P36">
+        <v>1</v>
+      </c>
+      <c r="Q36">
         <v>13</v>
       </c>
-      <c r="N36">
+      <c r="R36">
         <v>8</v>
-      </c>
-[...10 lines deleted...]
-        <v>10</v>
       </c>
       <c r="S36">
         <v>21</v>
       </c>
       <c r="T36">
         <v>1</v>
       </c>
       <c r="U36">
+        <v>11</v>
+      </c>
+      <c r="V36">
+        <v>9</v>
+      </c>
+      <c r="W36">
+        <v>20</v>
+      </c>
+      <c r="X36">
+        <v>1</v>
+      </c>
+      <c r="Y36">
         <v>13</v>
       </c>
-      <c r="V36">
-[...8 lines deleted...]
-      <c r="Y36">
+      <c r="Z36">
+        <v>10</v>
+      </c>
+      <c r="AA36">
+        <v>23</v>
+      </c>
+      <c r="AB36">
+        <v>1</v>
+      </c>
+      <c r="AC36">
         <v>14</v>
       </c>
-      <c r="Z36">
+      <c r="AD36">
         <v>8</v>
-      </c>
-[...10 lines deleted...]
-        <v>11</v>
       </c>
       <c r="AE36">
         <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:47">
       <c r="A37" t="s">
         <v>110</v>
       </c>
       <c r="B37" t="s">
         <v>121</v>
       </c>
       <c r="C37" t="s">
         <v>122</v>
       </c>
       <c r="D37" t="s">
         <v>53</v>
       </c>
       <c r="E37">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="F37">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="G37">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="H37">
         <v>1</v>
       </c>
       <c r="I37">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J37">
+        <v>3</v>
+      </c>
+      <c r="K37">
+        <v>5</v>
+      </c>
+      <c r="L37">
+        <v>1</v>
+      </c>
+      <c r="M37">
+        <v>5</v>
+      </c>
+      <c r="N37">
+        <v>3</v>
+      </c>
+      <c r="O37">
+        <v>8</v>
+      </c>
+      <c r="P37">
+        <v>1</v>
+      </c>
+      <c r="Q37">
         <v>4</v>
       </c>
-      <c r="K37">
-[...11 lines deleted...]
-      <c r="O37">
+      <c r="R37">
+        <v>3</v>
+      </c>
+      <c r="S37">
         <v>7</v>
       </c>
-      <c r="P37">
-[...10 lines deleted...]
-      </c>
       <c r="T37">
         <v>1</v>
       </c>
       <c r="U37">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="V37">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="W37">
         <v>10</v>
       </c>
       <c r="X37">
         <v>1</v>
       </c>
       <c r="Y37">
         <v>6</v>
       </c>
       <c r="Z37">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="AA37">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="AB37">
         <v>1</v>
       </c>
       <c r="AC37">
         <v>6</v>
       </c>
       <c r="AD37">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="AE37">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:47">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" t="s">
         <v>123</v>
       </c>
       <c r="C38" t="s">
         <v>124</v>
       </c>
       <c r="D38" t="s">
         <v>50</v>
       </c>
       <c r="E38">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="F38">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="G38">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="AF38">
         <v>3</v>
       </c>
       <c r="AG38">
+        <v>39</v>
+      </c>
+      <c r="AH38">
+        <v>32</v>
+      </c>
+      <c r="AI38">
+        <v>71</v>
+      </c>
+      <c r="AJ38">
+        <v>3</v>
+      </c>
+      <c r="AK38">
         <v>35</v>
       </c>
-      <c r="AH38">
+      <c r="AL38">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
       <c r="AM38">
         <v>68</v>
       </c>
       <c r="AN38">
         <v>3</v>
       </c>
       <c r="AO38">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="AP38">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="AQ38">
-        <v>73</v>
+        <v>67</v>
       </c>
     </row>
     <row r="39" spans="1:47">
       <c r="A39" t="s">
         <v>125</v>
       </c>
       <c r="B39" t="s">
         <v>126</v>
       </c>
       <c r="C39" t="s">
         <v>127</v>
       </c>
       <c r="D39" t="s">
         <v>53</v>
       </c>
       <c r="E39">
-        <v>583</v>
+        <v>559</v>
       </c>
       <c r="F39">
-        <v>530</v>
+        <v>513</v>
       </c>
       <c r="G39">
-        <v>1113</v>
+        <v>1072</v>
       </c>
       <c r="H39">
         <v>6</v>
       </c>
       <c r="I39">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="J39">
+        <v>69</v>
+      </c>
+      <c r="K39">
+        <v>150</v>
+      </c>
+      <c r="L39">
+        <v>6</v>
+      </c>
+      <c r="M39">
+        <v>92</v>
+      </c>
+      <c r="N39">
         <v>76</v>
       </c>
-      <c r="K39">
-[...10 lines deleted...]
-      </c>
       <c r="O39">
-        <v>189</v>
+        <v>168</v>
       </c>
       <c r="P39">
         <v>7</v>
       </c>
       <c r="Q39">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="R39">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="S39">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="T39">
         <v>7</v>
       </c>
       <c r="U39">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="V39">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="W39">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="X39">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="Y39">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="Z39">
-        <v>116</v>
+        <v>77</v>
       </c>
       <c r="AA39">
-        <v>210</v>
+        <v>166</v>
       </c>
       <c r="AB39">
         <v>8</v>
       </c>
       <c r="AC39">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="AD39">
-        <v>87</v>
+        <v>116</v>
       </c>
       <c r="AE39">
-        <v>192</v>
+        <v>210</v>
       </c>
       <c r="AR39">
         <v>2</v>
       </c>
       <c r="AS39">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="AT39">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AU39">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:47">
       <c r="A40" t="s">
         <v>125</v>
       </c>
       <c r="B40" t="s">
         <v>128</v>
       </c>
       <c r="C40" t="s">
         <v>129</v>
       </c>
       <c r="D40" t="s">
         <v>53</v>
       </c>
       <c r="E40">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="F40">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="G40">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="H40">
         <v>1</v>
       </c>
       <c r="I40">
         <v>11</v>
       </c>
       <c r="J40">
+        <v>7</v>
+      </c>
+      <c r="K40">
+        <v>18</v>
+      </c>
+      <c r="L40">
+        <v>1</v>
+      </c>
+      <c r="M40">
+        <v>12</v>
+      </c>
+      <c r="N40">
         <v>11</v>
       </c>
-      <c r="K40">
-[...5 lines deleted...]
-      <c r="M40">
+      <c r="O40">
+        <v>23</v>
+      </c>
+      <c r="P40">
+        <v>2</v>
+      </c>
+      <c r="Q40">
         <v>19</v>
       </c>
-      <c r="N40">
+      <c r="R40">
         <v>16</v>
       </c>
-      <c r="O40">
+      <c r="S40">
         <v>35</v>
       </c>
-      <c r="P40">
-[...2 lines deleted...]
-      <c r="Q40">
+      <c r="T40">
+        <v>1</v>
+      </c>
+      <c r="U40">
         <v>13</v>
       </c>
-      <c r="R40">
+      <c r="V40">
         <v>12</v>
       </c>
-      <c r="S40">
+      <c r="W40">
         <v>25</v>
       </c>
-      <c r="T40">
-[...10 lines deleted...]
-      </c>
       <c r="X40">
         <v>2</v>
       </c>
       <c r="Y40">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="Z40">
         <v>15</v>
       </c>
       <c r="AA40">
+        <v>34</v>
+      </c>
+      <c r="AB40">
+        <v>2</v>
+      </c>
+      <c r="AC40">
+        <v>18</v>
+      </c>
+      <c r="AD40">
+        <v>15</v>
+      </c>
+      <c r="AE40">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="41" spans="1:47">
       <c r="A41" t="s">
         <v>125</v>
       </c>
       <c r="B41" t="s">
         <v>130</v>
       </c>
       <c r="C41" t="s">
         <v>131</v>
       </c>
       <c r="D41" t="s">
         <v>53</v>
       </c>
       <c r="E41">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="F41">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G41">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41">
+        <v>5</v>
+      </c>
+      <c r="J41">
+        <v>8</v>
+      </c>
+      <c r="K41">
+        <v>13</v>
+      </c>
+      <c r="L41">
+        <v>1</v>
+      </c>
+      <c r="M41">
         <v>9</v>
       </c>
-      <c r="J41">
-[...2 lines deleted...]
-      <c r="K41">
+      <c r="N41">
+        <v>5</v>
+      </c>
+      <c r="O41">
         <v>14</v>
       </c>
-      <c r="L41">
-[...2 lines deleted...]
-      <c r="M41">
+      <c r="P41">
+        <v>1</v>
+      </c>
+      <c r="Q41">
         <v>7</v>
       </c>
-      <c r="N41">
+      <c r="R41">
         <v>8</v>
-      </c>
-[...10 lines deleted...]
-        <v>5</v>
       </c>
       <c r="S41">
         <v>15</v>
       </c>
       <c r="T41">
         <v>1</v>
       </c>
       <c r="U41">
+        <v>10</v>
+      </c>
+      <c r="V41">
+        <v>5</v>
+      </c>
+      <c r="W41">
+        <v>15</v>
+      </c>
+      <c r="X41">
+        <v>1</v>
+      </c>
+      <c r="Y41">
         <v>9</v>
       </c>
-      <c r="V41">
+      <c r="Z41">
         <v>7</v>
       </c>
-      <c r="W41">
+      <c r="AA41">
         <v>16</v>
       </c>
-      <c r="X41">
-[...2 lines deleted...]
-      <c r="Y41">
+      <c r="AB41">
+        <v>1</v>
+      </c>
+      <c r="AC41">
         <v>8</v>
       </c>
-      <c r="Z41">
+      <c r="AD41">
         <v>14</v>
       </c>
-      <c r="AA41">
+      <c r="AE41">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:47">
       <c r="A42" t="s">
         <v>125</v>
       </c>
       <c r="B42" t="s">
         <v>132</v>
       </c>
       <c r="C42" t="s">
         <v>133</v>
       </c>
       <c r="D42" t="s">
         <v>53</v>
       </c>
       <c r="E42">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="F42">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G42">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="H42">
         <v>1</v>
       </c>
       <c r="I42">
+        <v>3</v>
+      </c>
+      <c r="J42">
+        <v>3</v>
+      </c>
+      <c r="K42">
         <v>6</v>
       </c>
-      <c r="J42">
+      <c r="L42">
+        <v>1</v>
+      </c>
+      <c r="M42">
+        <v>6</v>
+      </c>
+      <c r="N42">
         <v>4</v>
       </c>
-      <c r="K42">
+      <c r="O42">
         <v>10</v>
       </c>
-      <c r="L42">
-[...8 lines deleted...]
-      <c r="O42">
+      <c r="P42">
+        <v>1</v>
+      </c>
+      <c r="Q42">
+        <v>5</v>
+      </c>
+      <c r="R42">
+        <v>2</v>
+      </c>
+      <c r="S42">
         <v>7</v>
       </c>
-      <c r="P42">
-[...2 lines deleted...]
-      <c r="Q42">
+      <c r="T42">
+        <v>1</v>
+      </c>
+      <c r="U42">
         <v>4</v>
       </c>
-      <c r="R42">
+      <c r="V42">
         <v>6</v>
       </c>
-      <c r="S42">
+      <c r="W42">
         <v>10</v>
       </c>
-      <c r="T42">
-[...10 lines deleted...]
-      </c>
       <c r="X42">
         <v>1</v>
       </c>
       <c r="Y42">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Z42">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AA42">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="AB42">
         <v>1</v>
       </c>
       <c r="AC42">
         <v>6</v>
       </c>
       <c r="AD42">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="AE42">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:47">
       <c r="A43" t="s">
         <v>125</v>
       </c>
       <c r="B43" t="s">
         <v>134</v>
       </c>
       <c r="C43" t="s">
         <v>135</v>
       </c>
       <c r="D43" t="s">
         <v>53</v>
       </c>
       <c r="E43">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="F43">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="G43">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="H43">
         <v>2</v>
       </c>
       <c r="I43">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="J43">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="K43">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="L43">
         <v>2</v>
       </c>
       <c r="M43">
         <v>21</v>
       </c>
       <c r="N43">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="O43">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="P43">
         <v>2</v>
       </c>
       <c r="Q43">
         <v>20</v>
       </c>
       <c r="R43">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="S43">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="T43">
         <v>2</v>
       </c>
       <c r="U43">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="V43">
         <v>17</v>
       </c>
       <c r="W43">
+        <v>37</v>
+      </c>
+      <c r="X43">
+        <v>2</v>
+      </c>
+      <c r="Y43">
+        <v>19</v>
+      </c>
+      <c r="Z43">
+        <v>17</v>
+      </c>
+      <c r="AA43">
         <v>36</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
       <c r="AB43">
         <v>2</v>
       </c>
       <c r="AC43">
         <v>21</v>
       </c>
       <c r="AD43">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="AE43">
-        <v>35</v>
+        <v>48</v>
       </c>
     </row>
     <row r="44" spans="1:47">
       <c r="A44" t="s">
         <v>125</v>
       </c>
       <c r="B44" t="s">
         <v>136</v>
       </c>
       <c r="C44" t="s">
         <v>137</v>
       </c>
       <c r="D44" t="s">
         <v>53</v>
       </c>
       <c r="E44">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="F44">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="G44">
-        <v>179</v>
+        <v>165</v>
       </c>
       <c r="H44">
         <v>1</v>
       </c>
       <c r="I44">
+        <v>10</v>
+      </c>
+      <c r="J44">
+        <v>8</v>
+      </c>
+      <c r="K44">
+        <v>18</v>
+      </c>
+      <c r="L44">
+        <v>1</v>
+      </c>
+      <c r="M44">
         <v>6</v>
       </c>
-      <c r="J44">
+      <c r="N44">
         <v>13</v>
       </c>
-      <c r="K44">
+      <c r="O44">
         <v>19</v>
       </c>
-      <c r="L44">
-[...2 lines deleted...]
-      <c r="M44">
+      <c r="P44">
+        <v>2</v>
+      </c>
+      <c r="Q44">
         <v>14</v>
       </c>
-      <c r="N44">
+      <c r="R44">
         <v>24</v>
       </c>
-      <c r="O44">
+      <c r="S44">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
       <c r="T44">
         <v>2</v>
       </c>
       <c r="U44">
         <v>16</v>
       </c>
       <c r="V44">
+        <v>15</v>
+      </c>
+      <c r="W44">
+        <v>31</v>
+      </c>
+      <c r="X44">
+        <v>2</v>
+      </c>
+      <c r="Y44">
+        <v>16</v>
+      </c>
+      <c r="Z44">
         <v>21</v>
       </c>
-      <c r="W44">
+      <c r="AA44">
         <v>37</v>
       </c>
-      <c r="X44">
-[...2 lines deleted...]
-      <c r="Y44">
+      <c r="AB44">
+        <v>1</v>
+      </c>
+      <c r="AC44">
         <v>14</v>
       </c>
-      <c r="Z44">
+      <c r="AD44">
         <v>8</v>
       </c>
-      <c r="AA44">
+      <c r="AE44">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="45" spans="1:47">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" t="s">
         <v>138</v>
       </c>
       <c r="C45" t="s">
         <v>139</v>
       </c>
       <c r="D45" t="s">
         <v>50</v>
       </c>
       <c r="E45">
-        <v>295</v>
+        <v>209</v>
       </c>
       <c r="F45">
-        <v>267</v>
+        <v>194</v>
       </c>
       <c r="G45">
-        <v>562</v>
-[...11 lines deleted...]
-        <v>193</v>
+        <v>403</v>
       </c>
       <c r="AJ45">
         <v>9</v>
       </c>
       <c r="AK45">
+        <v>100</v>
+      </c>
+      <c r="AL45">
+        <v>93</v>
+      </c>
+      <c r="AM45">
+        <v>193</v>
+      </c>
+      <c r="AN45">
+        <v>9</v>
+      </c>
+      <c r="AO45">
         <v>109</v>
       </c>
-      <c r="AL45">
-[...10 lines deleted...]
-      </c>
       <c r="AP45">
-        <v>74</v>
+        <v>101</v>
       </c>
       <c r="AQ45">
-        <v>160</v>
+        <v>210</v>
       </c>
     </row>
     <row r="46" spans="1:47">
       <c r="A46" t="s">
         <v>140</v>
       </c>
       <c r="B46" t="s">
         <v>141</v>
       </c>
       <c r="C46" t="s">
         <v>142</v>
       </c>
       <c r="D46" t="s">
         <v>53</v>
       </c>
       <c r="E46">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="F46">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="G46">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="H46">
         <v>3</v>
       </c>
       <c r="I46">
+        <v>24</v>
+      </c>
+      <c r="J46">
+        <v>33</v>
+      </c>
+      <c r="K46">
+        <v>57</v>
+      </c>
+      <c r="L46">
+        <v>3</v>
+      </c>
+      <c r="M46">
         <v>32</v>
       </c>
-      <c r="J46">
+      <c r="N46">
         <v>31</v>
       </c>
-      <c r="K46">
+      <c r="O46">
         <v>63</v>
       </c>
-      <c r="L46">
-[...2 lines deleted...]
-      <c r="M46">
+      <c r="P46">
+        <v>3</v>
+      </c>
+      <c r="Q46">
         <v>38</v>
       </c>
-      <c r="N46">
+      <c r="R46">
         <v>24</v>
       </c>
-      <c r="O46">
+      <c r="S46">
         <v>62</v>
       </c>
-      <c r="P46">
-[...2 lines deleted...]
-      <c r="Q46">
+      <c r="T46">
+        <v>3</v>
+      </c>
+      <c r="U46">
         <v>41</v>
       </c>
-      <c r="R46">
+      <c r="V46">
         <v>41</v>
       </c>
-      <c r="S46">
+      <c r="W46">
         <v>82</v>
       </c>
-      <c r="T46">
+      <c r="X46">
         <v>4</v>
       </c>
-      <c r="U46">
-[...2 lines deleted...]
-      <c r="V46">
+      <c r="Y46">
+        <v>49</v>
+      </c>
+      <c r="Z46">
         <v>50</v>
       </c>
-      <c r="W46">
-[...5 lines deleted...]
-      <c r="Y46">
+      <c r="AA46">
+        <v>99</v>
+      </c>
+      <c r="AB46">
+        <v>3</v>
+      </c>
+      <c r="AC46">
         <v>40</v>
       </c>
-      <c r="Z46">
+      <c r="AD46">
         <v>40</v>
       </c>
-      <c r="AA46">
+      <c r="AE46">
         <v>80</v>
-      </c>
-[...10 lines deleted...]
-        <v>62</v>
       </c>
       <c r="AR46">
         <v>1</v>
       </c>
       <c r="AS46">
         <v>5</v>
       </c>
       <c r="AT46">
         <v>3</v>
       </c>
       <c r="AU46">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:47">
       <c r="A47" t="s">
         <v>140</v>
       </c>
       <c r="B47" t="s">
         <v>143</v>
       </c>
       <c r="C47" t="s">
         <v>144</v>
       </c>
       <c r="D47" t="s">
         <v>53</v>
       </c>
       <c r="E47">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="F47">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G47">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="H47">
         <v>1</v>
       </c>
       <c r="I47">
+        <v>14</v>
+      </c>
+      <c r="J47">
+        <v>11</v>
+      </c>
+      <c r="K47">
+        <v>25</v>
+      </c>
+      <c r="L47">
+        <v>1</v>
+      </c>
+      <c r="M47">
         <v>15</v>
-      </c>
-[...10 lines deleted...]
-        <v>6</v>
       </c>
       <c r="N47">
         <v>12</v>
       </c>
       <c r="O47">
+        <v>27</v>
+      </c>
+      <c r="P47">
+        <v>1</v>
+      </c>
+      <c r="Q47">
+        <v>6</v>
+      </c>
+      <c r="R47">
+        <v>12</v>
+      </c>
+      <c r="S47">
         <v>18</v>
       </c>
-      <c r="P47">
-[...2 lines deleted...]
-      <c r="Q47">
+      <c r="T47">
+        <v>2</v>
+      </c>
+      <c r="U47">
         <v>16</v>
       </c>
-      <c r="R47">
+      <c r="V47">
         <v>14</v>
       </c>
-      <c r="S47">
+      <c r="W47">
         <v>30</v>
       </c>
-      <c r="T47">
-[...2 lines deleted...]
-      <c r="U47">
+      <c r="X47">
+        <v>2</v>
+      </c>
+      <c r="Y47">
         <v>23</v>
       </c>
-      <c r="V47">
+      <c r="Z47">
         <v>15</v>
       </c>
-      <c r="W47">
+      <c r="AA47">
         <v>38</v>
       </c>
-      <c r="X47">
-[...2 lines deleted...]
-      <c r="Y47">
+      <c r="AB47">
+        <v>1</v>
+      </c>
+      <c r="AC47">
         <v>11</v>
       </c>
-      <c r="Z47">
+      <c r="AD47">
         <v>7</v>
       </c>
-      <c r="AA47">
+      <c r="AE47">
         <v>18</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:47">
       <c r="A48" t="s">
         <v>140</v>
       </c>
       <c r="B48" t="s">
         <v>145</v>
       </c>
       <c r="C48" t="s">
         <v>146</v>
       </c>
       <c r="D48" t="s">
         <v>53</v>
       </c>
       <c r="E48">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="F48">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="G48">
-        <v>105</v>
+        <v>85</v>
       </c>
       <c r="H48">
         <v>1</v>
       </c>
       <c r="I48">
+        <v>6</v>
+      </c>
+      <c r="J48">
+        <v>5</v>
+      </c>
+      <c r="K48">
+        <v>11</v>
+      </c>
+      <c r="L48">
+        <v>1</v>
+      </c>
+      <c r="M48">
         <v>8</v>
       </c>
-      <c r="J48">
-[...8 lines deleted...]
-      <c r="M48">
+      <c r="N48">
+        <v>6</v>
+      </c>
+      <c r="O48">
+        <v>14</v>
+      </c>
+      <c r="P48">
+        <v>1</v>
+      </c>
+      <c r="Q48">
         <v>9</v>
       </c>
-      <c r="N48">
+      <c r="R48">
         <v>10</v>
       </c>
-      <c r="O48">
+      <c r="S48">
         <v>19</v>
       </c>
-      <c r="P48">
-[...2 lines deleted...]
-      <c r="Q48">
+      <c r="T48">
+        <v>1</v>
+      </c>
+      <c r="U48">
         <v>8</v>
       </c>
-      <c r="R48">
+      <c r="V48">
         <v>9</v>
       </c>
-      <c r="S48">
+      <c r="W48">
         <v>17</v>
       </c>
-      <c r="T48">
-[...8 lines deleted...]
-      <c r="W48">
+      <c r="X48">
+        <v>1</v>
+      </c>
+      <c r="Y48">
+        <v>5</v>
+      </c>
+      <c r="Z48">
+        <v>3</v>
+      </c>
+      <c r="AA48">
         <v>8</v>
       </c>
-      <c r="X48">
-[...2 lines deleted...]
-      <c r="Y48">
+      <c r="AB48">
+        <v>1</v>
+      </c>
+      <c r="AC48">
         <v>12</v>
       </c>
-      <c r="Z48">
+      <c r="AD48">
         <v>4</v>
       </c>
-      <c r="AA48">
-[...10 lines deleted...]
-      </c>
       <c r="AE48">
-        <v>14</v>
-[...10 lines deleted...]
-      <c r="AU48">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:47">
       <c r="A49" t="s">
         <v>140</v>
       </c>
       <c r="B49" t="s">
         <v>147</v>
       </c>
       <c r="C49" t="s">
         <v>148</v>
       </c>
       <c r="D49" t="s">
         <v>53</v>
       </c>
       <c r="E49">
-        <v>487</v>
+        <v>476</v>
       </c>
       <c r="F49">
-        <v>435</v>
+        <v>418</v>
       </c>
       <c r="G49">
-        <v>922</v>
+        <v>894</v>
       </c>
       <c r="H49">
         <v>5</v>
       </c>
       <c r="I49">
+        <v>81</v>
+      </c>
+      <c r="J49">
         <v>59</v>
       </c>
-      <c r="J49">
+      <c r="K49">
+        <v>140</v>
+      </c>
+      <c r="L49">
+        <v>5</v>
+      </c>
+      <c r="M49">
+        <v>59</v>
+      </c>
+      <c r="N49">
         <v>69</v>
       </c>
-      <c r="K49">
+      <c r="O49">
         <v>128</v>
-      </c>
-[...10 lines deleted...]
-        <v>151</v>
       </c>
       <c r="P49">
         <v>6</v>
       </c>
       <c r="Q49">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="R49">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="S49">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="T49">
         <v>6</v>
       </c>
       <c r="U49">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="V49">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="W49">
-        <v>168</v>
+        <v>150</v>
       </c>
       <c r="X49">
         <v>6</v>
       </c>
       <c r="Y49">
         <v>86</v>
       </c>
       <c r="Z49">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="AA49">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="AB49">
         <v>6</v>
       </c>
       <c r="AC49">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="AD49">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="AE49">
-        <v>169</v>
+        <v>157</v>
       </c>
     </row>
     <row r="50" spans="1:47">
       <c r="A50" t="s">
         <v>140</v>
       </c>
       <c r="B50" t="s">
         <v>149</v>
       </c>
       <c r="C50" t="s">
         <v>150</v>
       </c>
       <c r="D50" t="s">
         <v>53</v>
       </c>
       <c r="E50">
         <v>78</v>
       </c>
       <c r="F50">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G50">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="H50">
         <v>1</v>
       </c>
       <c r="I50">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="J50">
         <v>10</v>
       </c>
       <c r="K50">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="L50">
         <v>1</v>
       </c>
       <c r="M50">
+        <v>9</v>
+      </c>
+      <c r="N50">
+        <v>11</v>
+      </c>
+      <c r="O50">
+        <v>20</v>
+      </c>
+      <c r="P50">
+        <v>1</v>
+      </c>
+      <c r="Q50">
         <v>13</v>
       </c>
-      <c r="N50">
-[...8 lines deleted...]
-      <c r="Q50">
+      <c r="R50">
+        <v>5</v>
+      </c>
+      <c r="S50">
+        <v>18</v>
+      </c>
+      <c r="T50">
+        <v>1</v>
+      </c>
+      <c r="U50">
         <v>11</v>
       </c>
-      <c r="R50">
+      <c r="V50">
         <v>12</v>
       </c>
-      <c r="S50">
+      <c r="W50">
         <v>23</v>
       </c>
-      <c r="T50">
-[...10 lines deleted...]
-      </c>
       <c r="X50">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Y50">
+        <v>18</v>
+      </c>
+      <c r="Z50">
         <v>12</v>
       </c>
-      <c r="Z50">
-[...1 lines deleted...]
-      </c>
       <c r="AA50">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="AB50">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AC50">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="AD50">
         <v>14</v>
       </c>
       <c r="AE50">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="51" spans="1:47">
       <c r="A51" t="s">
         <v>140</v>
       </c>
       <c r="B51" t="s">
         <v>151</v>
       </c>
       <c r="C51" t="s">
         <v>152</v>
       </c>
       <c r="D51" t="s">
         <v>53</v>
       </c>
       <c r="E51">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F51">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G51">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="H51">
         <v>1</v>
       </c>
       <c r="I51">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J51">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K51">
+        <v>12</v>
+      </c>
+      <c r="L51">
+        <v>1</v>
+      </c>
+      <c r="M51">
+        <v>5</v>
+      </c>
+      <c r="N51">
+        <v>3</v>
+      </c>
+      <c r="O51">
         <v>8</v>
       </c>
-      <c r="L51">
-[...5 lines deleted...]
-      <c r="N51">
+      <c r="P51">
+        <v>1</v>
+      </c>
+      <c r="Q51">
+        <v>5</v>
+      </c>
+      <c r="R51">
         <v>8</v>
       </c>
-      <c r="O51">
-[...10 lines deleted...]
-      </c>
       <c r="S51">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="T51">
         <v>1</v>
       </c>
       <c r="U51">
         <v>6</v>
       </c>
       <c r="V51">
+        <v>9</v>
+      </c>
+      <c r="W51">
+        <v>15</v>
+      </c>
+      <c r="X51">
+        <v>1</v>
+      </c>
+      <c r="Y51">
+        <v>6</v>
+      </c>
+      <c r="Z51">
         <v>10</v>
       </c>
-      <c r="W51">
+      <c r="AA51">
         <v>16</v>
       </c>
-      <c r="X51">
-[...2 lines deleted...]
-      <c r="Y51">
+      <c r="AB51">
+        <v>1</v>
+      </c>
+      <c r="AC51">
         <v>7</v>
       </c>
-      <c r="Z51">
+      <c r="AD51">
         <v>7</v>
       </c>
-      <c r="AA51">
+      <c r="AE51">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:47">
       <c r="A52" t="s">
         <v>140</v>
       </c>
       <c r="B52" t="s">
         <v>153</v>
       </c>
       <c r="C52" t="s">
         <v>154</v>
       </c>
       <c r="D52" t="s">
         <v>50</v>
       </c>
       <c r="E52">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="F52">
-        <v>465</v>
+        <v>449</v>
       </c>
       <c r="G52">
-        <v>967</v>
+        <v>950</v>
       </c>
       <c r="AF52">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="AG52">
-        <v>201</v>
+        <v>143</v>
       </c>
       <c r="AH52">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="AI52">
-        <v>360</v>
+        <v>270</v>
       </c>
       <c r="AJ52">
         <v>13</v>
       </c>
       <c r="AK52">
+        <v>199</v>
+      </c>
+      <c r="AL52">
+        <v>160</v>
+      </c>
+      <c r="AM52">
+        <v>359</v>
+      </c>
+      <c r="AN52">
+        <v>13</v>
+      </c>
+      <c r="AO52">
         <v>159</v>
       </c>
-      <c r="AL52">
-[...10 lines deleted...]
-      </c>
       <c r="AP52">
-        <v>141</v>
+        <v>162</v>
       </c>
       <c r="AQ52">
-        <v>283</v>
+        <v>321</v>
       </c>
     </row>
     <row r="53" spans="1:47">
       <c r="A53" t="s">
         <v>155</v>
       </c>
       <c r="B53" t="s">
         <v>156</v>
       </c>
       <c r="C53" t="s">
         <v>157</v>
       </c>
       <c r="D53" t="s">
         <v>53</v>
       </c>
       <c r="E53">
-        <v>410</v>
+        <v>364</v>
       </c>
       <c r="F53">
-        <v>383</v>
+        <v>360</v>
       </c>
       <c r="G53">
-        <v>793</v>
+        <v>724</v>
       </c>
       <c r="H53">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I53">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="J53">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="K53">
-        <v>96</v>
+        <v>72</v>
       </c>
       <c r="L53">
         <v>4</v>
       </c>
       <c r="M53">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="N53">
+        <v>47</v>
+      </c>
+      <c r="O53">
+        <v>96</v>
+      </c>
+      <c r="P53">
+        <v>4</v>
+      </c>
+      <c r="Q53">
+        <v>43</v>
+      </c>
+      <c r="R53">
         <v>58</v>
       </c>
-      <c r="O53">
-[...10 lines deleted...]
-      </c>
       <c r="S53">
-        <v>151</v>
+        <v>101</v>
       </c>
       <c r="T53">
         <v>6</v>
       </c>
       <c r="U53">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="V53">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="W53">
         <v>151</v>
       </c>
       <c r="X53">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Y53">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="Z53">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="AA53">
-        <v>139</v>
+        <v>150</v>
       </c>
       <c r="AB53">
         <v>5</v>
       </c>
       <c r="AC53">
         <v>78</v>
       </c>
       <c r="AD53">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="AE53">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="AR53">
         <v>2</v>
       </c>
       <c r="AS53">
         <v>10</v>
       </c>
       <c r="AT53">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="AU53">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:47">
       <c r="A54" t="s">
         <v>155</v>
       </c>
       <c r="B54" t="s">
         <v>158</v>
       </c>
       <c r="C54" t="s">
         <v>159</v>
       </c>
       <c r="D54" t="s">
         <v>53</v>
       </c>
       <c r="E54">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="F54">
-        <v>327</v>
+        <v>310</v>
       </c>
       <c r="G54">
-        <v>686</v>
+        <v>660</v>
       </c>
       <c r="H54">
         <v>4</v>
       </c>
       <c r="I54">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="J54">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="K54">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="L54">
         <v>4</v>
       </c>
       <c r="M54">
+        <v>48</v>
+      </c>
+      <c r="N54">
+        <v>37</v>
+      </c>
+      <c r="O54">
+        <v>85</v>
+      </c>
+      <c r="P54">
+        <v>4</v>
+      </c>
+      <c r="Q54">
         <v>44</v>
       </c>
-      <c r="N54">
-[...10 lines deleted...]
-      </c>
       <c r="R54">
+        <v>54</v>
+      </c>
+      <c r="S54">
+        <v>98</v>
+      </c>
+      <c r="T54">
+        <v>5</v>
+      </c>
+      <c r="U54">
+        <v>61</v>
+      </c>
+      <c r="V54">
         <v>68</v>
       </c>
-      <c r="S54">
-[...2 lines deleted...]
-      <c r="T54">
+      <c r="W54">
+        <v>129</v>
+      </c>
+      <c r="X54">
         <v>6</v>
       </c>
-      <c r="U54">
-[...5 lines deleted...]
-      <c r="W54">
+      <c r="Y54">
+        <v>78</v>
+      </c>
+      <c r="Z54">
+        <v>64</v>
+      </c>
+      <c r="AA54">
         <v>142</v>
       </c>
-      <c r="X54">
+      <c r="AB54">
         <v>4</v>
       </c>
-      <c r="Y54">
-[...2 lines deleted...]
-      <c r="Z54">
+      <c r="AC54">
+        <v>66</v>
+      </c>
+      <c r="AD54">
         <v>42</v>
       </c>
-      <c r="AA54">
-[...10 lines deleted...]
-      </c>
       <c r="AE54">
-        <v>123</v>
+        <v>108</v>
       </c>
     </row>
     <row r="55" spans="1:47">
       <c r="A55" t="s">
         <v>155</v>
       </c>
       <c r="B55" t="s">
         <v>160</v>
       </c>
       <c r="C55" t="s">
         <v>161</v>
       </c>
       <c r="D55" t="s">
         <v>53</v>
       </c>
       <c r="E55">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="F55">
-        <v>124</v>
+        <v>111</v>
       </c>
       <c r="G55">
-        <v>287</v>
+        <v>264</v>
       </c>
       <c r="H55">
         <v>2</v>
       </c>
       <c r="I55">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="J55">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="K55">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="L55">
         <v>2</v>
       </c>
       <c r="M55">
+        <v>26</v>
+      </c>
+      <c r="N55">
+        <v>13</v>
+      </c>
+      <c r="O55">
+        <v>39</v>
+      </c>
+      <c r="P55">
+        <v>2</v>
+      </c>
+      <c r="Q55">
+        <v>22</v>
+      </c>
+      <c r="R55">
         <v>23</v>
       </c>
-      <c r="N55">
-[...11 lines deleted...]
-      <c r="R55">
+      <c r="S55">
+        <v>45</v>
+      </c>
+      <c r="T55">
+        <v>2</v>
+      </c>
+      <c r="U55">
+        <v>26</v>
+      </c>
+      <c r="V55">
         <v>19</v>
       </c>
-      <c r="S55">
-[...8 lines deleted...]
-      <c r="V55">
+      <c r="W55">
+        <v>45</v>
+      </c>
+      <c r="X55">
+        <v>2</v>
+      </c>
+      <c r="Y55">
+        <v>32</v>
+      </c>
+      <c r="Z55">
         <v>17</v>
       </c>
-      <c r="W55">
-[...5 lines deleted...]
-      <c r="Y55">
+      <c r="AA55">
+        <v>49</v>
+      </c>
+      <c r="AB55">
+        <v>2</v>
+      </c>
+      <c r="AC55">
         <v>20</v>
       </c>
-      <c r="Z55">
+      <c r="AD55">
         <v>22</v>
       </c>
-      <c r="AA55">
+      <c r="AE55">
         <v>42</v>
       </c>
-      <c r="AB55">
-[...10 lines deleted...]
-      </c>
       <c r="AR55">
         <v>1</v>
       </c>
       <c r="AS55">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AT55">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AU55">
         <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:47">
       <c r="A56" t="s">
         <v>155</v>
       </c>
       <c r="B56" t="s">
         <v>162</v>
       </c>
       <c r="C56" t="s">
         <v>163</v>
       </c>
       <c r="D56" t="s">
         <v>53</v>
       </c>
       <c r="E56">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="F56">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="G56">
-        <v>196</v>
+        <v>169</v>
       </c>
       <c r="H56">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I56">
+        <v>9</v>
+      </c>
+      <c r="J56">
+        <v>7</v>
+      </c>
+      <c r="K56">
+        <v>16</v>
+      </c>
+      <c r="L56">
+        <v>2</v>
+      </c>
+      <c r="M56">
         <v>18</v>
       </c>
-      <c r="J56">
+      <c r="N56">
+        <v>11</v>
+      </c>
+      <c r="O56">
+        <v>29</v>
+      </c>
+      <c r="P56">
+        <v>1</v>
+      </c>
+      <c r="Q56">
+        <v>13</v>
+      </c>
+      <c r="R56">
+        <v>8</v>
+      </c>
+      <c r="S56">
+        <v>21</v>
+      </c>
+      <c r="T56">
+        <v>2</v>
+      </c>
+      <c r="U56">
+        <v>22</v>
+      </c>
+      <c r="V56">
+        <v>15</v>
+      </c>
+      <c r="W56">
+        <v>37</v>
+      </c>
+      <c r="X56">
+        <v>2</v>
+      </c>
+      <c r="Y56">
+        <v>18</v>
+      </c>
+      <c r="Z56">
         <v>12</v>
       </c>
-      <c r="K56">
+      <c r="AA56">
         <v>30</v>
       </c>
-      <c r="L56">
-[...14 lines deleted...]
-      <c r="Q56">
+      <c r="AB56">
+        <v>2</v>
+      </c>
+      <c r="AC56">
         <v>22</v>
       </c>
-      <c r="R56">
+      <c r="AD56">
         <v>14</v>
       </c>
-      <c r="S56">
+      <c r="AE56">
         <v>36</v>
-      </c>
-[...34 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="57" spans="1:47">
       <c r="A57" t="s">
         <v>155</v>
       </c>
       <c r="B57" t="s">
         <v>164</v>
       </c>
       <c r="C57" t="s">
         <v>165</v>
       </c>
       <c r="D57" t="s">
         <v>53</v>
       </c>
       <c r="E57">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F57">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="G57">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="H57">
         <v>1</v>
       </c>
       <c r="I57">
+        <v>12</v>
+      </c>
+      <c r="J57">
+        <v>13</v>
+      </c>
+      <c r="K57">
+        <v>25</v>
+      </c>
+      <c r="L57">
+        <v>1</v>
+      </c>
+      <c r="M57">
+        <v>9</v>
+      </c>
+      <c r="N57">
+        <v>11</v>
+      </c>
+      <c r="O57">
+        <v>20</v>
+      </c>
+      <c r="P57">
+        <v>2</v>
+      </c>
+      <c r="Q57">
+        <v>19</v>
+      </c>
+      <c r="R57">
         <v>10</v>
       </c>
-      <c r="J57">
-[...2 lines deleted...]
-      <c r="K57">
+      <c r="S57">
+        <v>29</v>
+      </c>
+      <c r="T57">
+        <v>2</v>
+      </c>
+      <c r="U57">
+        <v>29</v>
+      </c>
+      <c r="V57">
+        <v>15</v>
+      </c>
+      <c r="W57">
+        <v>44</v>
+      </c>
+      <c r="X57">
+        <v>2</v>
+      </c>
+      <c r="Y57">
+        <v>23</v>
+      </c>
+      <c r="Z57">
+        <v>13</v>
+      </c>
+      <c r="AA57">
+        <v>36</v>
+      </c>
+      <c r="AB57">
+        <v>2</v>
+      </c>
+      <c r="AC57">
         <v>21</v>
       </c>
-      <c r="L57">
-[...41 lines deleted...]
-      <c r="Z57">
+      <c r="AD57">
         <v>12</v>
       </c>
-      <c r="AA57">
+      <c r="AE57">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="58" spans="1:47">
       <c r="A58" t="s">
         <v>155</v>
       </c>
       <c r="B58" t="s">
         <v>166</v>
       </c>
       <c r="C58" t="s">
         <v>167</v>
       </c>
       <c r="D58" t="s">
         <v>53</v>
       </c>
       <c r="E58">
-        <v>187</v>
+        <v>170</v>
       </c>
       <c r="F58">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="G58">
-        <v>362</v>
+        <v>337</v>
       </c>
       <c r="H58">
         <v>2</v>
       </c>
       <c r="I58">
+        <v>22</v>
+      </c>
+      <c r="J58">
+        <v>24</v>
+      </c>
+      <c r="K58">
+        <v>46</v>
+      </c>
+      <c r="L58">
+        <v>2</v>
+      </c>
+      <c r="M58">
         <v>20</v>
       </c>
-      <c r="J58">
-[...10 lines deleted...]
-      </c>
       <c r="N58">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="O58">
         <v>49</v>
       </c>
       <c r="P58">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q58">
+        <v>23</v>
+      </c>
+      <c r="R58">
+        <v>26</v>
+      </c>
+      <c r="S58">
+        <v>49</v>
+      </c>
+      <c r="T58">
+        <v>3</v>
+      </c>
+      <c r="U58">
         <v>41</v>
       </c>
-      <c r="R58">
+      <c r="V58">
         <v>29</v>
       </c>
-      <c r="S58">
+      <c r="W58">
         <v>70</v>
       </c>
-      <c r="T58">
-[...2 lines deleted...]
-      <c r="U58">
+      <c r="X58">
+        <v>2</v>
+      </c>
+      <c r="Y58">
         <v>33</v>
       </c>
-      <c r="V58">
+      <c r="Z58">
         <v>19</v>
       </c>
-      <c r="W58">
+      <c r="AA58">
         <v>52</v>
       </c>
-      <c r="X58">
-[...2 lines deleted...]
-      <c r="Y58">
+      <c r="AB58">
+        <v>3</v>
+      </c>
+      <c r="AC58">
         <v>31</v>
       </c>
-      <c r="Z58">
+      <c r="AD58">
         <v>40</v>
       </c>
-      <c r="AA58">
+      <c r="AE58">
         <v>71</v>
-      </c>
-[...10 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="59" spans="1:47">
       <c r="A59" t="s">
         <v>155</v>
       </c>
       <c r="B59" t="s">
         <v>168</v>
       </c>
       <c r="C59" t="s">
         <v>169</v>
       </c>
       <c r="D59" t="s">
         <v>53</v>
       </c>
       <c r="E59">
-        <v>399</v>
+        <v>365</v>
       </c>
       <c r="F59">
-        <v>366</v>
+        <v>356</v>
       </c>
       <c r="G59">
-        <v>765</v>
+        <v>721</v>
       </c>
       <c r="H59">
         <v>4</v>
       </c>
       <c r="I59">
+        <v>37</v>
+      </c>
+      <c r="J59">
+        <v>50</v>
+      </c>
+      <c r="K59">
+        <v>87</v>
+      </c>
+      <c r="L59">
+        <v>4</v>
+      </c>
+      <c r="M59">
         <v>54</v>
       </c>
-      <c r="J59">
+      <c r="N59">
         <v>53</v>
       </c>
-      <c r="K59">
+      <c r="O59">
         <v>107</v>
       </c>
-      <c r="L59">
-[...2 lines deleted...]
-      <c r="M59">
+      <c r="P59">
+        <v>5</v>
+      </c>
+      <c r="Q59">
         <v>71</v>
       </c>
-      <c r="N59">
+      <c r="R59">
         <v>56</v>
       </c>
-      <c r="O59">
+      <c r="S59">
         <v>127</v>
       </c>
-      <c r="P59">
-[...10 lines deleted...]
-      </c>
       <c r="T59">
+        <v>5</v>
+      </c>
+      <c r="U59">
+        <v>52</v>
+      </c>
+      <c r="V59">
+        <v>64</v>
+      </c>
+      <c r="W59">
+        <v>116</v>
+      </c>
+      <c r="X59">
         <v>6</v>
       </c>
-      <c r="U59">
+      <c r="Y59">
         <v>76</v>
       </c>
-      <c r="V59">
+      <c r="Z59">
         <v>72</v>
       </c>
-      <c r="W59">
+      <c r="AA59">
         <v>148</v>
       </c>
-      <c r="X59">
-[...2 lines deleted...]
-      <c r="Y59">
+      <c r="AB59">
+        <v>5</v>
+      </c>
+      <c r="AC59">
         <v>75</v>
       </c>
-      <c r="Z59">
+      <c r="AD59">
         <v>61</v>
       </c>
-      <c r="AA59">
+      <c r="AE59">
         <v>136</v>
-      </c>
-[...10 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="60" spans="1:47">
       <c r="A60" t="s">
         <v>155</v>
       </c>
       <c r="B60" t="s">
         <v>170</v>
       </c>
       <c r="C60" t="s">
         <v>171</v>
       </c>
       <c r="D60" t="s">
         <v>53</v>
       </c>
       <c r="E60">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="F60">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="G60">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="H60">
         <v>1</v>
       </c>
       <c r="I60">
+        <v>11</v>
+      </c>
+      <c r="J60">
         <v>10</v>
       </c>
-      <c r="J60">
+      <c r="K60">
+        <v>21</v>
+      </c>
+      <c r="L60">
+        <v>1</v>
+      </c>
+      <c r="M60">
+        <v>10</v>
+      </c>
+      <c r="N60">
         <v>8</v>
       </c>
-      <c r="K60">
+      <c r="O60">
         <v>18</v>
       </c>
-      <c r="L60">
-[...2 lines deleted...]
-      <c r="M60">
+      <c r="P60">
+        <v>1</v>
+      </c>
+      <c r="Q60">
         <v>8</v>
       </c>
-      <c r="N60">
+      <c r="R60">
         <v>14</v>
       </c>
-      <c r="O60">
+      <c r="S60">
         <v>22</v>
       </c>
-      <c r="P60">
-[...2 lines deleted...]
-      <c r="Q60">
+      <c r="T60">
+        <v>1</v>
+      </c>
+      <c r="U60">
         <v>11</v>
       </c>
-      <c r="R60">
+      <c r="V60">
         <v>7</v>
       </c>
-      <c r="S60">
+      <c r="W60">
         <v>18</v>
       </c>
-      <c r="T60">
-[...2 lines deleted...]
-      <c r="U60">
+      <c r="X60">
+        <v>2</v>
+      </c>
+      <c r="Y60">
         <v>19</v>
       </c>
-      <c r="V60">
+      <c r="Z60">
         <v>12</v>
       </c>
-      <c r="W60">
+      <c r="AA60">
         <v>31</v>
       </c>
-      <c r="X60">
-[...2 lines deleted...]
-      <c r="Y60">
+      <c r="AB60">
+        <v>1</v>
+      </c>
+      <c r="AC60">
         <v>9</v>
       </c>
-      <c r="Z60">
+      <c r="AD60">
         <v>11</v>
       </c>
-      <c r="AA60">
+      <c r="AE60">
         <v>20</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="61" spans="1:47">
       <c r="A61" t="s">
         <v>155</v>
       </c>
       <c r="B61" t="s">
         <v>172</v>
       </c>
       <c r="C61" t="s">
         <v>173</v>
       </c>
       <c r="D61" t="s">
         <v>53</v>
       </c>
       <c r="E61">
-        <v>791</v>
+        <v>778</v>
       </c>
       <c r="F61">
-        <v>748</v>
+        <v>731</v>
       </c>
       <c r="G61">
-        <v>1539</v>
+        <v>1509</v>
       </c>
       <c r="H61">
         <v>9</v>
       </c>
       <c r="I61">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="J61">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="K61">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="L61">
         <v>9</v>
       </c>
       <c r="M61">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="N61">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="O61">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="P61">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="Q61">
-        <v>120</v>
+        <v>137</v>
       </c>
       <c r="R61">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="S61">
-        <v>266</v>
+        <v>233</v>
       </c>
       <c r="T61">
         <v>10</v>
       </c>
       <c r="U61">
-        <v>136</v>
+        <v>119</v>
       </c>
       <c r="V61">
-        <v>128</v>
+        <v>145</v>
       </c>
       <c r="W61">
         <v>264</v>
       </c>
       <c r="X61">
         <v>10</v>
       </c>
       <c r="Y61">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="Z61">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="AA61">
-        <v>276</v>
+        <v>259</v>
       </c>
       <c r="AB61">
         <v>10</v>
       </c>
       <c r="AC61">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="AD61">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="AE61">
-        <v>262</v>
+        <v>274</v>
       </c>
     </row>
     <row r="62" spans="1:47">
       <c r="A62" t="s">
         <v>155</v>
       </c>
       <c r="B62" t="s">
         <v>174</v>
       </c>
       <c r="C62" t="s">
         <v>175</v>
       </c>
       <c r="D62" t="s">
         <v>50</v>
       </c>
       <c r="E62">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="F62">
-        <v>316</v>
+        <v>331</v>
       </c>
       <c r="G62">
-        <v>654</v>
+        <v>674</v>
       </c>
       <c r="AF62">
         <v>9</v>
       </c>
       <c r="AG62">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="AH62">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="AI62">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="AJ62">
         <v>9</v>
       </c>
       <c r="AK62">
+        <v>116</v>
+      </c>
+      <c r="AL62">
+        <v>112</v>
+      </c>
+      <c r="AM62">
+        <v>228</v>
+      </c>
+      <c r="AN62">
+        <v>9</v>
+      </c>
+      <c r="AO62">
         <v>114</v>
       </c>
-      <c r="AL62">
+      <c r="AP62">
         <v>118</v>
       </c>
-      <c r="AM62">
+      <c r="AQ62">
         <v>232</v>
-      </c>
-[...10 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="63" spans="1:47">
       <c r="A63" t="s">
         <v>155</v>
       </c>
       <c r="B63" t="s">
         <v>176</v>
       </c>
       <c r="C63" t="s">
         <v>177</v>
       </c>
       <c r="D63" t="s">
         <v>50</v>
       </c>
       <c r="E63">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F63">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="G63">
         <v>239</v>
       </c>
       <c r="AF63">
         <v>3</v>
       </c>
       <c r="AG63">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="AH63">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AI63">
         <v>80</v>
       </c>
       <c r="AJ63">
         <v>3</v>
       </c>
       <c r="AK63">
+        <v>41</v>
+      </c>
+      <c r="AL63">
+        <v>39</v>
+      </c>
+      <c r="AM63">
+        <v>80</v>
+      </c>
+      <c r="AN63">
+        <v>3</v>
+      </c>
+      <c r="AO63">
         <v>34</v>
       </c>
-      <c r="AL63">
-[...10 lines deleted...]
-      </c>
       <c r="AP63">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="AQ63">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="64" spans="1:47">
       <c r="A64" t="s">
         <v>155</v>
       </c>
       <c r="B64" t="s">
         <v>178</v>
       </c>
       <c r="C64" t="s">
         <v>179</v>
       </c>
       <c r="D64" t="s">
         <v>53</v>
       </c>
       <c r="E64">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="F64">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="G64">
-        <v>118</v>
+        <v>146</v>
       </c>
       <c r="H64">
         <v>1</v>
       </c>
       <c r="I64">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J64">
         <v>11</v>
       </c>
       <c r="K64">
+        <v>28</v>
+      </c>
+      <c r="L64">
+        <v>1</v>
+      </c>
+      <c r="M64">
+        <v>16</v>
+      </c>
+      <c r="N64">
+        <v>11</v>
+      </c>
+      <c r="O64">
         <v>27</v>
       </c>
-      <c r="L64">
-[...8 lines deleted...]
-      <c r="O64">
+      <c r="P64">
+        <v>1</v>
+      </c>
+      <c r="Q64">
+        <v>14</v>
+      </c>
+      <c r="R64">
+        <v>14</v>
+      </c>
+      <c r="S64">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>23</v>
       </c>
       <c r="T64">
         <v>1</v>
       </c>
       <c r="U64">
         <v>12</v>
       </c>
       <c r="V64">
+        <v>11</v>
+      </c>
+      <c r="W64">
+        <v>23</v>
+      </c>
+      <c r="X64">
+        <v>1</v>
+      </c>
+      <c r="Y64">
+        <v>12</v>
+      </c>
+      <c r="Z64">
         <v>15</v>
       </c>
-      <c r="W64">
+      <c r="AA64">
         <v>27</v>
       </c>
-      <c r="X64">
-[...2 lines deleted...]
-      <c r="Y64">
+      <c r="AB64">
+        <v>1</v>
+      </c>
+      <c r="AC64">
         <v>8</v>
       </c>
-      <c r="Z64">
-[...2 lines deleted...]
-      <c r="AA64">
+      <c r="AD64">
+        <v>5</v>
+      </c>
+      <c r="AE64">
         <v>13</v>
       </c>
     </row>
     <row r="65" spans="1:47">
       <c r="A65" t="s">
         <v>180</v>
       </c>
       <c r="B65" t="s">
         <v>181</v>
       </c>
       <c r="C65" t="s">
         <v>182</v>
       </c>
       <c r="D65" t="s">
         <v>53</v>
       </c>
       <c r="E65">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="F65">
-        <v>242</v>
+        <v>225</v>
       </c>
       <c r="G65">
-        <v>514</v>
+        <v>492</v>
       </c>
       <c r="H65">
         <v>3</v>
       </c>
       <c r="I65">
+        <v>39</v>
+      </c>
+      <c r="J65">
+        <v>32</v>
+      </c>
+      <c r="K65">
+        <v>71</v>
+      </c>
+      <c r="L65">
+        <v>3</v>
+      </c>
+      <c r="M65">
         <v>36</v>
       </c>
-      <c r="J65">
+      <c r="N65">
         <v>36</v>
       </c>
-      <c r="K65">
+      <c r="O65">
         <v>72</v>
       </c>
-      <c r="L65">
-[...2 lines deleted...]
-      <c r="M65">
+      <c r="P65">
+        <v>3</v>
+      </c>
+      <c r="Q65">
         <v>47</v>
       </c>
-      <c r="N65">
+      <c r="R65">
         <v>35</v>
       </c>
-      <c r="O65">
+      <c r="S65">
         <v>82</v>
       </c>
-      <c r="P65">
-[...5 lines deleted...]
-      <c r="R65">
+      <c r="T65">
+        <v>3</v>
+      </c>
+      <c r="U65">
+        <v>41</v>
+      </c>
+      <c r="V65">
         <v>38</v>
       </c>
-      <c r="S65">
-[...10 lines deleted...]
-      </c>
       <c r="W65">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="X65">
         <v>4</v>
       </c>
       <c r="Y65">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="Z65">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="AA65">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="AB65">
         <v>4</v>
       </c>
       <c r="AC65">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="AD65">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="AE65">
-        <v>91</v>
+        <v>97</v>
       </c>
     </row>
     <row r="66" spans="1:47">
       <c r="A66" t="s">
         <v>180</v>
       </c>
       <c r="B66" t="s">
         <v>183</v>
       </c>
       <c r="C66" t="s">
         <v>184</v>
       </c>
       <c r="D66" t="s">
         <v>53</v>
       </c>
       <c r="E66">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F66">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="G66">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="H66">
         <v>1</v>
       </c>
       <c r="I66">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J66">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K66">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="L66">
         <v>1</v>
       </c>
       <c r="M66">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="N66">
         <v>6</v>
       </c>
       <c r="O66">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
       <c r="Q66">
+        <v>7</v>
+      </c>
+      <c r="R66">
+        <v>6</v>
+      </c>
+      <c r="S66">
+        <v>13</v>
+      </c>
+      <c r="T66">
+        <v>1</v>
+      </c>
+      <c r="U66">
         <v>4</v>
       </c>
-      <c r="R66">
+      <c r="V66">
         <v>4</v>
       </c>
-      <c r="S66">
+      <c r="W66">
         <v>8</v>
       </c>
-      <c r="T66">
-[...10 lines deleted...]
-      </c>
       <c r="X66">
         <v>1</v>
       </c>
       <c r="Y66">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Z66">
         <v>6</v>
       </c>
       <c r="AA66">
+        <v>15</v>
+      </c>
+      <c r="AB66">
+        <v>1</v>
+      </c>
+      <c r="AC66">
+        <v>8</v>
+      </c>
+      <c r="AD66">
+        <v>6</v>
+      </c>
+      <c r="AE66">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:47">
       <c r="A67" t="s">
         <v>180</v>
       </c>
       <c r="B67" t="s">
         <v>185</v>
       </c>
       <c r="C67" t="s">
         <v>186</v>
       </c>
       <c r="D67" t="s">
         <v>53</v>
       </c>
       <c r="E67">
-        <v>192</v>
+        <v>163</v>
       </c>
       <c r="F67">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="G67">
-        <v>356</v>
-[...4 lines deleted...]
-      <c r="I67">
+        <v>295</v>
+      </c>
+      <c r="L67">
+        <v>2</v>
+      </c>
+      <c r="M67">
         <v>24</v>
       </c>
-      <c r="J67">
-[...8 lines deleted...]
-      <c r="M67">
+      <c r="N67">
+        <v>23</v>
+      </c>
+      <c r="O67">
+        <v>47</v>
+      </c>
+      <c r="P67">
+        <v>2</v>
+      </c>
+      <c r="Q67">
         <v>29</v>
       </c>
-      <c r="N67">
+      <c r="R67">
         <v>21</v>
       </c>
-      <c r="O67">
+      <c r="S67">
         <v>50</v>
       </c>
-      <c r="P67">
-[...2 lines deleted...]
-      <c r="Q67">
+      <c r="T67">
+        <v>3</v>
+      </c>
+      <c r="U67">
         <v>30</v>
       </c>
-      <c r="R67">
+      <c r="V67">
         <v>27</v>
       </c>
-      <c r="S67">
+      <c r="W67">
         <v>57</v>
       </c>
-      <c r="T67">
-[...5 lines deleted...]
-      <c r="V67">
+      <c r="X67">
+        <v>3</v>
+      </c>
+      <c r="Y67">
+        <v>45</v>
+      </c>
+      <c r="Z67">
         <v>31</v>
       </c>
-      <c r="W67">
-[...5 lines deleted...]
-      <c r="Y67">
+      <c r="AA67">
+        <v>76</v>
+      </c>
+      <c r="AB67">
+        <v>3</v>
+      </c>
+      <c r="AC67">
         <v>35</v>
       </c>
-      <c r="Z67">
+      <c r="AD67">
         <v>30</v>
       </c>
-      <c r="AA67">
+      <c r="AE67">
         <v>65</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="68" spans="1:47">
       <c r="A68" t="s">
         <v>180</v>
       </c>
       <c r="B68" t="s">
         <v>187</v>
       </c>
       <c r="C68" t="s">
         <v>188</v>
       </c>
       <c r="D68" t="s">
         <v>53</v>
       </c>
       <c r="E68">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="F68">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="G68">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="H68">
         <v>2</v>
       </c>
       <c r="I68">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="J68">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="K68">
         <v>34</v>
       </c>
       <c r="L68">
         <v>2</v>
       </c>
       <c r="M68">
+        <v>22</v>
+      </c>
+      <c r="N68">
+        <v>12</v>
+      </c>
+      <c r="O68">
+        <v>34</v>
+      </c>
+      <c r="P68">
+        <v>2</v>
+      </c>
+      <c r="Q68">
         <v>20</v>
       </c>
-      <c r="N68">
+      <c r="R68">
         <v>13</v>
       </c>
-      <c r="O68">
+      <c r="S68">
         <v>33</v>
       </c>
-      <c r="P68">
-[...2 lines deleted...]
-      <c r="Q68">
+      <c r="T68">
+        <v>2</v>
+      </c>
+      <c r="U68">
         <v>31</v>
       </c>
-      <c r="R68">
+      <c r="V68">
         <v>25</v>
       </c>
-      <c r="S68">
+      <c r="W68">
         <v>56</v>
       </c>
-      <c r="T68">
-[...2 lines deleted...]
-      <c r="U68">
+      <c r="X68">
+        <v>2</v>
+      </c>
+      <c r="Y68">
         <v>22</v>
       </c>
-      <c r="V68">
-[...8 lines deleted...]
-      <c r="Y68">
+      <c r="Z68">
+        <v>12</v>
+      </c>
+      <c r="AA68">
+        <v>34</v>
+      </c>
+      <c r="AB68">
+        <v>2</v>
+      </c>
+      <c r="AC68">
         <v>24</v>
       </c>
-      <c r="Z68">
+      <c r="AD68">
         <v>18</v>
       </c>
-      <c r="AA68">
+      <c r="AE68">
         <v>42</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="69" spans="1:47">
       <c r="A69" t="s">
         <v>180</v>
       </c>
       <c r="B69" t="s">
         <v>189</v>
       </c>
       <c r="C69" t="s">
         <v>190</v>
       </c>
       <c r="D69" t="s">
         <v>53</v>
       </c>
       <c r="E69">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F69">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G69">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="H69">
         <v>1</v>
       </c>
       <c r="I69">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="J69">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K69">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L69">
         <v>1</v>
       </c>
       <c r="M69">
         <v>8</v>
       </c>
       <c r="N69">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="O69">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
       <c r="Q69">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="R69">
         <v>7</v>
       </c>
       <c r="S69">
+        <v>15</v>
+      </c>
+      <c r="T69">
+        <v>1</v>
+      </c>
+      <c r="U69">
+        <v>7</v>
+      </c>
+      <c r="V69">
+        <v>7</v>
+      </c>
+      <c r="W69">
         <v>14</v>
       </c>
-      <c r="T69">
-[...10 lines deleted...]
-      </c>
       <c r="X69">
         <v>1</v>
       </c>
       <c r="Y69">
+        <v>7</v>
+      </c>
+      <c r="Z69">
+        <v>3</v>
+      </c>
+      <c r="AA69">
+        <v>10</v>
+      </c>
+      <c r="AB69">
+        <v>1</v>
+      </c>
+      <c r="AC69">
         <v>12</v>
       </c>
-      <c r="Z69">
+      <c r="AD69">
         <v>7</v>
       </c>
-      <c r="AA69">
+      <c r="AE69">
         <v>19</v>
-      </c>
-[...10 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="70" spans="1:47">
       <c r="A70" t="s">
         <v>180</v>
       </c>
       <c r="B70" t="s">
         <v>191</v>
       </c>
       <c r="C70" t="s">
         <v>192</v>
       </c>
       <c r="D70" t="s">
         <v>53</v>
       </c>
       <c r="E70">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="F70">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G70">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="H70">
         <v>1</v>
       </c>
       <c r="I70">
+        <v>4</v>
+      </c>
+      <c r="J70">
+        <v>11</v>
+      </c>
+      <c r="K70">
+        <v>15</v>
+      </c>
+      <c r="L70">
+        <v>1</v>
+      </c>
+      <c r="M70">
         <v>7</v>
-      </c>
-[...10 lines deleted...]
-        <v>9</v>
       </c>
       <c r="N70">
         <v>4</v>
       </c>
       <c r="O70">
+        <v>11</v>
+      </c>
+      <c r="P70">
+        <v>1</v>
+      </c>
+      <c r="Q70">
+        <v>8</v>
+      </c>
+      <c r="R70">
+        <v>4</v>
+      </c>
+      <c r="S70">
+        <v>12</v>
+      </c>
+      <c r="T70">
+        <v>1</v>
+      </c>
+      <c r="U70">
+        <v>11</v>
+      </c>
+      <c r="V70">
+        <v>6</v>
+      </c>
+      <c r="W70">
+        <v>17</v>
+      </c>
+      <c r="X70">
+        <v>1</v>
+      </c>
+      <c r="Y70">
+        <v>9</v>
+      </c>
+      <c r="Z70">
+        <v>4</v>
+      </c>
+      <c r="AA70">
         <v>13</v>
       </c>
-      <c r="P70">
-[...2 lines deleted...]
-      <c r="Q70">
+      <c r="AB70">
+        <v>1</v>
+      </c>
+      <c r="AC70">
         <v>11</v>
       </c>
-      <c r="R70">
-[...23 lines deleted...]
-      <c r="Z70">
+      <c r="AD70">
         <v>10</v>
       </c>
-      <c r="AA70">
+      <c r="AE70">
         <v>21</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="71" spans="1:47">
       <c r="A71" t="s">
         <v>180</v>
       </c>
       <c r="B71" t="s">
         <v>193</v>
       </c>
       <c r="C71" t="s">
         <v>194</v>
       </c>
       <c r="D71" t="s">
         <v>53</v>
       </c>
       <c r="E71">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F71">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G71">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="H71">
         <v>1</v>
       </c>
       <c r="I71">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J71">
+        <v>8</v>
+      </c>
+      <c r="K71">
         <v>10</v>
       </c>
-      <c r="K71">
+      <c r="L71">
+        <v>1</v>
+      </c>
+      <c r="M71">
+        <v>5</v>
+      </c>
+      <c r="N71">
+        <v>10</v>
+      </c>
+      <c r="O71">
         <v>15</v>
       </c>
-      <c r="L71">
-[...2 lines deleted...]
-      <c r="M71">
+      <c r="P71">
+        <v>1</v>
+      </c>
+      <c r="Q71">
         <v>6</v>
       </c>
-      <c r="N71">
+      <c r="R71">
         <v>7</v>
       </c>
-      <c r="O71">
+      <c r="S71">
         <v>13</v>
       </c>
-      <c r="P71">
-[...2 lines deleted...]
-      <c r="Q71">
+      <c r="T71">
+        <v>1</v>
+      </c>
+      <c r="U71">
         <v>4</v>
       </c>
-      <c r="R71">
+      <c r="V71">
         <v>12</v>
       </c>
-      <c r="S71">
+      <c r="W71">
         <v>16</v>
       </c>
-      <c r="T71">
-[...2 lines deleted...]
-      <c r="U71">
+      <c r="X71">
+        <v>1</v>
+      </c>
+      <c r="Y71">
         <v>15</v>
-      </c>
-[...10 lines deleted...]
-        <v>8</v>
       </c>
       <c r="Z71">
         <v>9</v>
       </c>
       <c r="AA71">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="AB71">
         <v>1</v>
       </c>
       <c r="AC71">
+        <v>7</v>
+      </c>
+      <c r="AD71">
         <v>9</v>
       </c>
-      <c r="AD71">
-[...1 lines deleted...]
-      </c>
       <c r="AE71">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:47">
       <c r="A72" t="s">
         <v>180</v>
       </c>
       <c r="B72" t="s">
         <v>195</v>
       </c>
       <c r="C72" t="s">
         <v>196</v>
       </c>
       <c r="D72" t="s">
         <v>50</v>
       </c>
       <c r="E72">
-        <v>808</v>
+        <v>572</v>
       </c>
       <c r="F72">
-        <v>764</v>
+        <v>540</v>
       </c>
       <c r="G72">
-        <v>1572</v>
-[...11 lines deleted...]
-        <v>548</v>
+        <v>1112</v>
       </c>
       <c r="AJ72">
         <v>21</v>
       </c>
       <c r="AK72">
-        <v>281</v>
+        <v>292</v>
       </c>
       <c r="AL72">
+        <v>254</v>
+      </c>
+      <c r="AM72">
+        <v>546</v>
+      </c>
+      <c r="AN72">
+        <v>21</v>
+      </c>
+      <c r="AO72">
+        <v>280</v>
+      </c>
+      <c r="AP72">
         <v>286</v>
       </c>
-      <c r="AM72">
-[...10 lines deleted...]
-      </c>
       <c r="AQ72">
-        <v>457</v>
+        <v>566</v>
       </c>
     </row>
     <row r="73" spans="1:47">
       <c r="A73" t="s">
         <v>180</v>
       </c>
       <c r="B73" t="s">
         <v>197</v>
       </c>
       <c r="C73" t="s">
         <v>198</v>
       </c>
       <c r="D73" t="s">
         <v>50</v>
       </c>
       <c r="E73">
-        <v>423</v>
+        <v>412</v>
       </c>
       <c r="F73">
-        <v>352</v>
+        <v>368</v>
       </c>
       <c r="G73">
-        <v>775</v>
+        <v>780</v>
       </c>
       <c r="AF73">
         <v>11</v>
       </c>
       <c r="AG73">
-        <v>148</v>
+        <v>128</v>
       </c>
       <c r="AH73">
-        <v>110</v>
+        <v>126</v>
       </c>
       <c r="AI73">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="AJ73">
         <v>11</v>
       </c>
       <c r="AK73">
+        <v>148</v>
+      </c>
+      <c r="AL73">
+        <v>110</v>
+      </c>
+      <c r="AM73">
+        <v>258</v>
+      </c>
+      <c r="AN73">
+        <v>11</v>
+      </c>
+      <c r="AO73">
         <v>136</v>
       </c>
-      <c r="AL73">
-[...10 lines deleted...]
-      </c>
       <c r="AP73">
-        <v>111</v>
+        <v>132</v>
       </c>
       <c r="AQ73">
-        <v>250</v>
+        <v>268</v>
       </c>
     </row>
     <row r="74" spans="1:47">
       <c r="A74" t="s">
         <v>199</v>
       </c>
       <c r="B74" t="s">
         <v>200</v>
       </c>
       <c r="C74" t="s">
         <v>201</v>
       </c>
       <c r="D74" t="s">
         <v>53</v>
       </c>
       <c r="E74">
-        <v>300</v>
+        <v>285</v>
       </c>
       <c r="F74">
-        <v>289</v>
+        <v>275</v>
       </c>
       <c r="G74">
-        <v>589</v>
+        <v>560</v>
       </c>
       <c r="H74">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I74">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="J74">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="K74">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="L74">
         <v>4</v>
       </c>
       <c r="M74">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="N74">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O74">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="P74">
         <v>4</v>
       </c>
       <c r="Q74">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="R74">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="S74">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="T74">
         <v>4</v>
       </c>
       <c r="U74">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="V74">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="W74">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="X74">
         <v>4</v>
       </c>
       <c r="Y74">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="Z74">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="AA74">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="AB74">
         <v>4</v>
       </c>
       <c r="AC74">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="AD74">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="AE74">
-        <v>109</v>
+        <v>95</v>
       </c>
     </row>
     <row r="75" spans="1:47">
       <c r="A75" t="s">
         <v>199</v>
       </c>
       <c r="B75" t="s">
         <v>202</v>
       </c>
       <c r="C75" t="s">
         <v>203</v>
       </c>
       <c r="D75" t="s">
         <v>53</v>
       </c>
       <c r="E75">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="F75">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G75">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="H75">
         <v>1</v>
       </c>
       <c r="I75">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="J75">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="K75">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="L75">
         <v>1</v>
       </c>
       <c r="M75">
         <v>9</v>
       </c>
       <c r="N75">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="O75">
+        <v>18</v>
+      </c>
+      <c r="P75">
+        <v>1</v>
+      </c>
+      <c r="Q75">
+        <v>9</v>
+      </c>
+      <c r="R75">
+        <v>5</v>
+      </c>
+      <c r="S75">
         <v>14</v>
       </c>
-      <c r="P75">
-[...2 lines deleted...]
-      <c r="Q75">
+      <c r="T75">
+        <v>1</v>
+      </c>
+      <c r="U75">
         <v>6</v>
       </c>
-      <c r="R75">
-[...2 lines deleted...]
-      <c r="S75">
+      <c r="V75">
+        <v>5</v>
+      </c>
+      <c r="W75">
         <v>11</v>
       </c>
-      <c r="T75">
-[...2 lines deleted...]
-      <c r="U75">
+      <c r="X75">
+        <v>1</v>
+      </c>
+      <c r="Y75">
         <v>7</v>
       </c>
-      <c r="V75">
+      <c r="Z75">
         <v>7</v>
       </c>
-      <c r="W75">
+      <c r="AA75">
         <v>14</v>
       </c>
-      <c r="X75">
-[...2 lines deleted...]
-      <c r="Y75">
+      <c r="AB75">
+        <v>1</v>
+      </c>
+      <c r="AC75">
         <v>6</v>
       </c>
-      <c r="Z75">
-[...2 lines deleted...]
-      <c r="AA75">
+      <c r="AD75">
+        <v>5</v>
+      </c>
+      <c r="AE75">
         <v>11</v>
-      </c>
-[...10 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:47">
       <c r="A76" t="s">
         <v>199</v>
       </c>
       <c r="B76" t="s">
         <v>204</v>
       </c>
       <c r="C76" t="s">
         <v>205</v>
       </c>
       <c r="D76" t="s">
         <v>50</v>
       </c>
       <c r="E76">
-        <v>191</v>
+        <v>141</v>
       </c>
       <c r="F76">
-        <v>188</v>
+        <v>129</v>
       </c>
       <c r="G76">
-        <v>379</v>
-[...1 lines deleted...]
-      <c r="AF76">
+        <v>270</v>
+      </c>
+      <c r="AJ76">
         <v>6</v>
       </c>
-      <c r="AG76">
+      <c r="AK76">
         <v>80</v>
       </c>
-      <c r="AH76">
-[...8 lines deleted...]
-      <c r="AK76">
+      <c r="AL76">
+        <v>70</v>
+      </c>
+      <c r="AM76">
+        <v>150</v>
+      </c>
+      <c r="AN76">
+        <v>5</v>
+      </c>
+      <c r="AO76">
         <v>61</v>
       </c>
-      <c r="AL76">
-[...10 lines deleted...]
-      </c>
       <c r="AP76">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AQ76">
-        <v>111</v>
+        <v>120</v>
       </c>
     </row>
     <row r="77" spans="1:47">
       <c r="A77" t="s">
         <v>206</v>
       </c>
       <c r="B77" t="s">
         <v>207</v>
       </c>
       <c r="C77" t="s">
         <v>208</v>
       </c>
       <c r="D77" t="s">
         <v>53</v>
       </c>
       <c r="E77">
-        <v>364</v>
+        <v>353</v>
       </c>
       <c r="F77">
-        <v>360</v>
+        <v>338</v>
       </c>
       <c r="G77">
-        <v>724</v>
+        <v>691</v>
       </c>
       <c r="H77">
         <v>4</v>
       </c>
       <c r="I77">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="J77">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="K77">
-        <v>107</v>
+        <v>88</v>
       </c>
       <c r="L77">
         <v>4</v>
       </c>
       <c r="M77">
         <v>51</v>
       </c>
       <c r="N77">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="O77">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="P77">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Q77">
         <v>51</v>
       </c>
       <c r="R77">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="S77">
+        <v>102</v>
+      </c>
+      <c r="T77">
+        <v>5</v>
+      </c>
+      <c r="U77">
+        <v>51</v>
+      </c>
+      <c r="V77">
+        <v>66</v>
+      </c>
+      <c r="W77">
+        <v>117</v>
+      </c>
+      <c r="X77">
+        <v>5</v>
+      </c>
+      <c r="Y77">
+        <v>62</v>
+      </c>
+      <c r="Z77">
+        <v>53</v>
+      </c>
+      <c r="AA77">
         <v>115</v>
       </c>
-      <c r="T77">
-[...11 lines deleted...]
-      <c r="X77">
+      <c r="AB77">
         <v>6</v>
       </c>
-      <c r="Y77">
+      <c r="AC77">
         <v>83</v>
       </c>
-      <c r="Z77">
+      <c r="AD77">
         <v>66</v>
       </c>
-      <c r="AA77">
+      <c r="AE77">
         <v>149</v>
       </c>
-      <c r="AB77">
-[...10 lines deleted...]
-      </c>
       <c r="AR77">
         <v>2</v>
       </c>
       <c r="AS77">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="AT77">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AU77">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:47">
       <c r="A78" t="s">
         <v>206</v>
       </c>
       <c r="B78" t="s">
         <v>209</v>
       </c>
       <c r="C78" t="s">
         <v>210</v>
       </c>
       <c r="D78" t="s">
         <v>53</v>
       </c>
       <c r="E78">
-        <v>648</v>
+        <v>633</v>
       </c>
       <c r="F78">
-        <v>614</v>
+        <v>624</v>
       </c>
       <c r="G78">
-        <v>1262</v>
+        <v>1257</v>
       </c>
       <c r="H78">
         <v>7</v>
       </c>
       <c r="I78">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="J78">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K78">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="L78">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M78">
         <v>94</v>
       </c>
       <c r="N78">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="O78">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="P78">
         <v>8</v>
       </c>
       <c r="Q78">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="R78">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="S78">
-        <v>221</v>
+        <v>196</v>
       </c>
       <c r="T78">
         <v>8</v>
       </c>
       <c r="U78">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="V78">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="W78">
         <v>220</v>
       </c>
       <c r="X78">
         <v>8</v>
       </c>
       <c r="Y78">
+        <v>110</v>
+      </c>
+      <c r="Z78">
+        <v>111</v>
+      </c>
+      <c r="AA78">
+        <v>221</v>
+      </c>
+      <c r="AB78">
+        <v>8</v>
+      </c>
+      <c r="AC78">
         <v>124</v>
       </c>
-      <c r="Z78">
+      <c r="AD78">
         <v>107</v>
       </c>
-      <c r="AA78">
+      <c r="AE78">
         <v>231</v>
       </c>
-      <c r="AB78">
+      <c r="AR78">
+        <v>1</v>
+      </c>
+      <c r="AS78">
+        <v>5</v>
+      </c>
+      <c r="AT78">
+        <v>2</v>
+      </c>
+      <c r="AU78">
         <v>7</v>
-      </c>
-[...19 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:47">
       <c r="A79" t="s">
         <v>206</v>
       </c>
       <c r="B79" t="s">
         <v>211</v>
       </c>
       <c r="C79" t="s">
         <v>212</v>
       </c>
       <c r="D79" t="s">
         <v>53</v>
       </c>
       <c r="E79">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="F79">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="G79">
-        <v>194</v>
+        <v>182</v>
       </c>
       <c r="H79">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I79">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="J79">
+        <v>8</v>
+      </c>
+      <c r="K79">
+        <v>21</v>
+      </c>
+      <c r="L79">
+        <v>2</v>
+      </c>
+      <c r="M79">
+        <v>19</v>
+      </c>
+      <c r="N79">
         <v>13</v>
       </c>
-      <c r="K79">
-[...10 lines deleted...]
-      </c>
       <c r="O79">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="P79">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q79">
         <v>12</v>
       </c>
       <c r="R79">
+        <v>14</v>
+      </c>
+      <c r="S79">
+        <v>26</v>
+      </c>
+      <c r="T79">
+        <v>2</v>
+      </c>
+      <c r="U79">
+        <v>12</v>
+      </c>
+      <c r="V79">
         <v>23</v>
       </c>
-      <c r="S79">
+      <c r="W79">
         <v>35</v>
       </c>
-      <c r="T79">
-[...2 lines deleted...]
-      <c r="U79">
+      <c r="X79">
+        <v>2</v>
+      </c>
+      <c r="Y79">
+        <v>19</v>
+      </c>
+      <c r="Z79">
+        <v>14</v>
+      </c>
+      <c r="AA79">
+        <v>33</v>
+      </c>
+      <c r="AB79">
+        <v>2</v>
+      </c>
+      <c r="AC79">
+        <v>15</v>
+      </c>
+      <c r="AD79">
         <v>20</v>
       </c>
-      <c r="V79">
-[...14 lines deleted...]
-      <c r="AA79">
+      <c r="AE79">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="80" spans="1:47">
       <c r="A80" t="s">
         <v>206</v>
       </c>
       <c r="B80" t="s">
         <v>213</v>
       </c>
       <c r="C80" t="s">
         <v>214</v>
       </c>
       <c r="D80" t="s">
         <v>53</v>
       </c>
       <c r="E80">
-        <v>110</v>
+        <v>121</v>
       </c>
       <c r="F80">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="G80">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="H80">
         <v>2</v>
       </c>
       <c r="I80">
+        <v>26</v>
+      </c>
+      <c r="J80">
         <v>15</v>
       </c>
-      <c r="J80">
+      <c r="K80">
+        <v>41</v>
+      </c>
+      <c r="L80">
+        <v>2</v>
+      </c>
+      <c r="M80">
+        <v>15</v>
+      </c>
+      <c r="N80">
         <v>14</v>
       </c>
-      <c r="K80">
+      <c r="O80">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
       <c r="P80">
         <v>2</v>
       </c>
       <c r="Q80">
         <v>22</v>
       </c>
       <c r="R80">
+        <v>16</v>
+      </c>
+      <c r="S80">
+        <v>38</v>
+      </c>
+      <c r="T80">
+        <v>2</v>
+      </c>
+      <c r="U80">
         <v>22</v>
       </c>
-      <c r="S80">
+      <c r="V80">
+        <v>22</v>
+      </c>
+      <c r="W80">
         <v>44</v>
       </c>
-      <c r="T80">
-[...2 lines deleted...]
-      <c r="U80">
+      <c r="X80">
+        <v>2</v>
+      </c>
+      <c r="Y80">
         <v>13</v>
       </c>
-      <c r="V80">
+      <c r="Z80">
         <v>24</v>
       </c>
-      <c r="W80">
+      <c r="AA80">
         <v>37</v>
       </c>
-      <c r="X80">
-[...2 lines deleted...]
-      <c r="Y80">
+      <c r="AB80">
+        <v>2</v>
+      </c>
+      <c r="AC80">
         <v>23</v>
       </c>
-      <c r="Z80">
+      <c r="AD80">
         <v>11</v>
       </c>
-      <c r="AA80">
+      <c r="AE80">
         <v>34</v>
-      </c>
-[...10 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="81" spans="1:47">
       <c r="A81" t="s">
         <v>206</v>
       </c>
       <c r="B81" t="s">
         <v>215</v>
       </c>
       <c r="C81" t="s">
         <v>216</v>
       </c>
       <c r="D81" t="s">
         <v>53</v>
       </c>
       <c r="E81">
-        <v>372</v>
+        <v>361</v>
       </c>
       <c r="F81">
-        <v>374</v>
+        <v>366</v>
       </c>
       <c r="G81">
-        <v>746</v>
+        <v>727</v>
       </c>
       <c r="H81">
         <v>5</v>
       </c>
       <c r="I81">
+        <v>56</v>
+      </c>
+      <c r="J81">
+        <v>57</v>
+      </c>
+      <c r="K81">
+        <v>113</v>
+      </c>
+      <c r="L81">
+        <v>5</v>
+      </c>
+      <c r="M81">
         <v>46</v>
       </c>
-      <c r="J81">
+      <c r="N81">
         <v>61</v>
       </c>
-      <c r="K81">
+      <c r="O81">
         <v>107</v>
       </c>
-      <c r="L81">
-[...10 lines deleted...]
-      </c>
       <c r="P81">
         <v>5</v>
       </c>
       <c r="Q81">
+        <v>52</v>
+      </c>
+      <c r="R81">
+        <v>61</v>
+      </c>
+      <c r="S81">
+        <v>113</v>
+      </c>
+      <c r="T81">
+        <v>5</v>
+      </c>
+      <c r="U81">
         <v>64</v>
       </c>
-      <c r="R81">
-[...5 lines deleted...]
-      <c r="T81">
+      <c r="V81">
+        <v>50</v>
+      </c>
+      <c r="W81">
+        <v>114</v>
+      </c>
+      <c r="X81">
         <v>6</v>
       </c>
-      <c r="U81">
-[...5 lines deleted...]
-      <c r="W81">
+      <c r="Y81">
+        <v>84</v>
+      </c>
+      <c r="Z81">
+        <v>71</v>
+      </c>
+      <c r="AA81">
         <v>155</v>
       </c>
-      <c r="X81">
-[...2 lines deleted...]
-      <c r="Y81">
+      <c r="AB81">
+        <v>5</v>
+      </c>
+      <c r="AC81">
         <v>59</v>
       </c>
-      <c r="Z81">
+      <c r="AD81">
         <v>66</v>
       </c>
-      <c r="AA81">
+      <c r="AE81">
         <v>125</v>
-      </c>
-[...10 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="82" spans="1:47">
       <c r="A82" t="s">
         <v>206</v>
       </c>
       <c r="B82" t="s">
         <v>217</v>
       </c>
       <c r="C82" t="s">
         <v>218</v>
       </c>
       <c r="D82" t="s">
         <v>53</v>
       </c>
       <c r="E82">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="F82">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="G82">
-        <v>323</v>
+        <v>310</v>
       </c>
       <c r="H82">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I82">
+        <v>24</v>
+      </c>
+      <c r="J82">
+        <v>14</v>
+      </c>
+      <c r="K82">
+        <v>38</v>
+      </c>
+      <c r="L82">
+        <v>3</v>
+      </c>
+      <c r="M82">
         <v>35</v>
       </c>
-      <c r="J82">
+      <c r="N82">
         <v>26</v>
       </c>
-      <c r="K82">
+      <c r="O82">
         <v>61</v>
       </c>
-      <c r="L82">
-[...2 lines deleted...]
-      <c r="M82">
+      <c r="P82">
+        <v>2</v>
+      </c>
+      <c r="Q82">
         <v>18</v>
       </c>
-      <c r="N82">
+      <c r="R82">
         <v>18</v>
       </c>
-      <c r="O82">
+      <c r="S82">
         <v>36</v>
       </c>
-      <c r="P82">
-[...2 lines deleted...]
-      <c r="Q82">
+      <c r="T82">
+        <v>3</v>
+      </c>
+      <c r="U82">
         <v>31</v>
       </c>
-      <c r="R82">
+      <c r="V82">
+        <v>27</v>
+      </c>
+      <c r="W82">
+        <v>58</v>
+      </c>
+      <c r="X82">
+        <v>2</v>
+      </c>
+      <c r="Y82">
+        <v>27</v>
+      </c>
+      <c r="Z82">
+        <v>23</v>
+      </c>
+      <c r="AA82">
+        <v>50</v>
+      </c>
+      <c r="AB82">
+        <v>3</v>
+      </c>
+      <c r="AC82">
         <v>29</v>
       </c>
-      <c r="S82">
-[...20 lines deleted...]
-      <c r="Z82">
+      <c r="AD82">
         <v>38</v>
       </c>
-      <c r="AA82">
+      <c r="AE82">
         <v>67</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="83" spans="1:47">
       <c r="A83" t="s">
         <v>206</v>
       </c>
       <c r="B83" t="s">
         <v>219</v>
       </c>
       <c r="C83" t="s">
         <v>220</v>
       </c>
       <c r="D83" t="s">
         <v>53</v>
       </c>
       <c r="E83">
         <v>433</v>
       </c>
       <c r="F83">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="G83">
-        <v>838</v>
+        <v>832</v>
       </c>
       <c r="H83">
         <v>5</v>
       </c>
       <c r="I83">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="J83">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="K83">
         <v>140</v>
       </c>
       <c r="L83">
         <v>5</v>
       </c>
       <c r="M83">
+        <v>69</v>
+      </c>
+      <c r="N83">
+        <v>71</v>
+      </c>
+      <c r="O83">
+        <v>140</v>
+      </c>
+      <c r="P83">
+        <v>5</v>
+      </c>
+      <c r="Q83">
         <v>66</v>
       </c>
-      <c r="N83">
-[...8 lines deleted...]
-      <c r="Q83">
+      <c r="R83">
+        <v>68</v>
+      </c>
+      <c r="S83">
+        <v>134</v>
+      </c>
+      <c r="T83">
+        <v>5</v>
+      </c>
+      <c r="U83">
         <v>79</v>
       </c>
-      <c r="R83">
+      <c r="V83">
         <v>61</v>
       </c>
-      <c r="S83">
+      <c r="W83">
         <v>140</v>
-      </c>
-[...10 lines deleted...]
-        <v>136</v>
       </c>
       <c r="X83">
         <v>5</v>
       </c>
       <c r="Y83">
         <v>71</v>
       </c>
       <c r="Z83">
+        <v>65</v>
+      </c>
+      <c r="AA83">
+        <v>136</v>
+      </c>
+      <c r="AB83">
+        <v>5</v>
+      </c>
+      <c r="AC83">
         <v>71</v>
       </c>
-      <c r="AA83">
+      <c r="AD83">
+        <v>71</v>
+      </c>
+      <c r="AE83">
         <v>142</v>
-      </c>
-[...10 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="84" spans="1:47">
       <c r="A84" t="s">
         <v>206</v>
       </c>
       <c r="B84" t="s">
         <v>221</v>
       </c>
       <c r="C84" t="s">
         <v>222</v>
       </c>
       <c r="D84" t="s">
         <v>50</v>
       </c>
       <c r="E84">
-        <v>400</v>
+        <v>286</v>
       </c>
       <c r="F84">
-        <v>370</v>
+        <v>253</v>
       </c>
       <c r="G84">
-        <v>770</v>
-[...11 lines deleted...]
-        <v>264</v>
+        <v>539</v>
       </c>
       <c r="AJ84">
         <v>10</v>
       </c>
       <c r="AK84">
+        <v>135</v>
+      </c>
+      <c r="AL84">
+        <v>124</v>
+      </c>
+      <c r="AM84">
+        <v>259</v>
+      </c>
+      <c r="AN84">
+        <v>10</v>
+      </c>
+      <c r="AO84">
         <v>147</v>
       </c>
-      <c r="AL84">
+      <c r="AP84">
         <v>128</v>
       </c>
-      <c r="AM84">
+      <c r="AQ84">
         <v>275</v>
       </c>
-      <c r="AN84">
-[...10 lines deleted...]
-      </c>
       <c r="AR84">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AS84">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="AT84">
         <v>1</v>
       </c>
       <c r="AU84">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="85" spans="1:47">
       <c r="A85" t="s">
         <v>206</v>
       </c>
       <c r="B85" t="s">
         <v>223</v>
       </c>
       <c r="C85" t="s">
         <v>224</v>
       </c>
       <c r="D85" t="s">
         <v>50</v>
       </c>
       <c r="E85">
-        <v>528</v>
+        <v>351</v>
       </c>
       <c r="F85">
-        <v>476</v>
+        <v>321</v>
       </c>
       <c r="G85">
-        <v>1004</v>
-[...11 lines deleted...]
-        <v>336</v>
+        <v>672</v>
       </c>
       <c r="AJ85">
         <v>13</v>
       </c>
       <c r="AK85">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="AL85">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AM85">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="AN85">
         <v>13</v>
       </c>
       <c r="AO85">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="AP85">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="AQ85">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="86" spans="1:47">
       <c r="A86" t="s">
         <v>206</v>
       </c>
       <c r="B86" t="s">
         <v>225</v>
       </c>
       <c r="C86" t="s">
         <v>226</v>
       </c>
       <c r="D86" t="s">
         <v>50</v>
       </c>
       <c r="E86">
         <v>34</v>
       </c>
       <c r="F86">
         <v>23</v>
       </c>
       <c r="G86">
         <v>57</v>
       </c>
       <c r="AR86">
@@ -9311,6372 +9167,6144 @@
       </c>
       <c r="AS87">
         <v>14</v>
       </c>
       <c r="AT87">
         <v>14</v>
       </c>
       <c r="AU87">
         <v>28</v>
       </c>
     </row>
     <row r="88" spans="1:47">
       <c r="A88" t="s">
         <v>229</v>
       </c>
       <c r="B88" t="s">
         <v>230</v>
       </c>
       <c r="C88" t="s">
         <v>231</v>
       </c>
       <c r="D88" t="s">
         <v>53</v>
       </c>
       <c r="E88">
-        <v>362</v>
+        <v>373</v>
       </c>
       <c r="F88">
-        <v>364</v>
+        <v>348</v>
       </c>
       <c r="G88">
-        <v>726</v>
+        <v>721</v>
       </c>
       <c r="H88">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I88">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="J88">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="K88">
-        <v>121</v>
+        <v>100</v>
       </c>
       <c r="L88">
         <v>5</v>
       </c>
       <c r="M88">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="N88">
         <v>60</v>
       </c>
       <c r="O88">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="P88">
         <v>5</v>
       </c>
       <c r="Q88">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="R88">
+        <v>60</v>
+      </c>
+      <c r="S88">
+        <v>131</v>
+      </c>
+      <c r="T88">
+        <v>5</v>
+      </c>
+      <c r="U88">
+        <v>58</v>
+      </c>
+      <c r="V88">
         <v>56</v>
       </c>
-      <c r="S88">
-[...8 lines deleted...]
-      <c r="V88">
+      <c r="W88">
+        <v>114</v>
+      </c>
+      <c r="X88">
+        <v>5</v>
+      </c>
+      <c r="Y88">
+        <v>55</v>
+      </c>
+      <c r="Z88">
         <v>68</v>
       </c>
-      <c r="W88">
-[...5 lines deleted...]
-      <c r="Y88">
+      <c r="AA88">
+        <v>123</v>
+      </c>
+      <c r="AB88">
+        <v>5</v>
+      </c>
+      <c r="AC88">
         <v>73</v>
       </c>
-      <c r="Z88">
+      <c r="AD88">
         <v>58</v>
       </c>
-      <c r="AA88">
+      <c r="AE88">
         <v>131</v>
-      </c>
-[...10 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="89" spans="1:47">
       <c r="A89" t="s">
         <v>229</v>
       </c>
       <c r="B89" t="s">
         <v>232</v>
       </c>
       <c r="C89" t="s">
         <v>233</v>
       </c>
       <c r="D89" t="s">
         <v>53</v>
       </c>
       <c r="E89">
-        <v>252</v>
+        <v>233</v>
       </c>
       <c r="F89">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="G89">
-        <v>505</v>
+        <v>479</v>
       </c>
       <c r="H89">
         <v>3</v>
       </c>
       <c r="I89">
+        <v>31</v>
+      </c>
+      <c r="J89">
+        <v>34</v>
+      </c>
+      <c r="K89">
+        <v>65</v>
+      </c>
+      <c r="L89">
+        <v>3</v>
+      </c>
+      <c r="M89">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N89">
         <v>46</v>
       </c>
       <c r="O89">
+        <v>81</v>
+      </c>
+      <c r="P89">
+        <v>3</v>
+      </c>
+      <c r="Q89">
+        <v>36</v>
+      </c>
+      <c r="R89">
+        <v>46</v>
+      </c>
+      <c r="S89">
         <v>82</v>
       </c>
-      <c r="P89">
-[...5 lines deleted...]
-      <c r="R89">
+      <c r="T89">
+        <v>3</v>
+      </c>
+      <c r="U89">
+        <v>46</v>
+      </c>
+      <c r="V89">
         <v>33</v>
       </c>
-      <c r="S89">
-[...5 lines deleted...]
-      <c r="U89">
+      <c r="W89">
+        <v>79</v>
+      </c>
+      <c r="X89">
+        <v>3</v>
+      </c>
+      <c r="Y89">
         <v>45</v>
       </c>
-      <c r="V89">
-[...10 lines deleted...]
-      </c>
       <c r="Z89">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="AA89">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="AB89">
         <v>4</v>
       </c>
       <c r="AC89">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="AD89">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="AE89">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="90" spans="1:47">
       <c r="A90" t="s">
         <v>229</v>
       </c>
       <c r="B90" t="s">
         <v>234</v>
       </c>
       <c r="C90" t="s">
         <v>235</v>
       </c>
       <c r="D90" t="s">
         <v>53</v>
       </c>
       <c r="E90">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="F90">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G90">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="H90">
         <v>1</v>
       </c>
       <c r="I90">
         <v>7</v>
       </c>
       <c r="J90">
+        <v>6</v>
+      </c>
+      <c r="K90">
+        <v>13</v>
+      </c>
+      <c r="L90">
+        <v>1</v>
+      </c>
+      <c r="M90">
         <v>7</v>
       </c>
-      <c r="K90">
+      <c r="N90">
+        <v>7</v>
+      </c>
+      <c r="O90">
         <v>14</v>
       </c>
-      <c r="L90">
-[...2 lines deleted...]
-      <c r="M90">
+      <c r="P90">
+        <v>1</v>
+      </c>
+      <c r="Q90">
         <v>6</v>
       </c>
-      <c r="N90">
-[...2 lines deleted...]
-      <c r="O90">
+      <c r="R90">
+        <v>3</v>
+      </c>
+      <c r="S90">
         <v>9</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
       <c r="T90">
         <v>1</v>
       </c>
       <c r="U90">
         <v>10</v>
       </c>
       <c r="V90">
+        <v>12</v>
+      </c>
+      <c r="W90">
+        <v>22</v>
+      </c>
+      <c r="X90">
+        <v>1</v>
+      </c>
+      <c r="Y90">
+        <v>10</v>
+      </c>
+      <c r="Z90">
         <v>4</v>
       </c>
-      <c r="W90">
+      <c r="AA90">
         <v>14</v>
       </c>
-      <c r="X90">
-[...2 lines deleted...]
-      <c r="Y90">
+      <c r="AB90">
+        <v>1</v>
+      </c>
+      <c r="AC90">
         <v>11</v>
       </c>
-      <c r="Z90">
-[...2 lines deleted...]
-      <c r="AA90">
+      <c r="AD90">
+        <v>5</v>
+      </c>
+      <c r="AE90">
         <v>16</v>
-      </c>
-[...10 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="91" spans="1:47">
       <c r="A91" t="s">
         <v>229</v>
       </c>
       <c r="B91" t="s">
         <v>236</v>
       </c>
       <c r="C91" t="s">
         <v>237</v>
       </c>
       <c r="D91" t="s">
         <v>53</v>
       </c>
       <c r="E91">
-        <v>305</v>
+        <v>290</v>
       </c>
       <c r="F91">
-        <v>308</v>
+        <v>297</v>
       </c>
       <c r="G91">
-        <v>613</v>
+        <v>587</v>
       </c>
       <c r="H91">
         <v>4</v>
       </c>
       <c r="I91">
         <v>50</v>
       </c>
       <c r="J91">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="K91">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="L91">
         <v>4</v>
       </c>
       <c r="M91">
+        <v>50</v>
+      </c>
+      <c r="N91">
         <v>41</v>
       </c>
-      <c r="N91">
-[...1 lines deleted...]
-      </c>
       <c r="O91">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="P91">
         <v>4</v>
       </c>
       <c r="Q91">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="R91">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="S91">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="T91">
         <v>4</v>
       </c>
       <c r="U91">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="V91">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="W91">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="X91">
         <v>4</v>
       </c>
       <c r="Y91">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="Z91">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="AA91">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="AB91">
         <v>4</v>
       </c>
       <c r="AC91">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="AD91">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AE91">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="AR91">
         <v>1</v>
       </c>
       <c r="AS91">
         <v>4</v>
       </c>
       <c r="AT91">
         <v>2</v>
       </c>
       <c r="AU91">
         <v>6</v>
       </c>
     </row>
     <row r="92" spans="1:47">
       <c r="A92" t="s">
         <v>229</v>
       </c>
       <c r="B92" t="s">
         <v>238</v>
       </c>
       <c r="C92" t="s">
         <v>239</v>
       </c>
       <c r="D92" t="s">
         <v>50</v>
       </c>
       <c r="E92">
-        <v>437</v>
+        <v>304</v>
       </c>
       <c r="F92">
-        <v>406</v>
+        <v>288</v>
       </c>
       <c r="G92">
-        <v>843</v>
-[...11 lines deleted...]
-        <v>303</v>
+        <v>592</v>
       </c>
       <c r="AJ92">
         <v>11</v>
       </c>
       <c r="AK92">
+        <v>155</v>
+      </c>
+      <c r="AL92">
+        <v>147</v>
+      </c>
+      <c r="AM92">
+        <v>302</v>
+      </c>
+      <c r="AN92">
+        <v>11</v>
+      </c>
+      <c r="AO92">
         <v>149</v>
       </c>
-      <c r="AL92">
-[...10 lines deleted...]
-      </c>
       <c r="AP92">
-        <v>116</v>
+        <v>141</v>
       </c>
       <c r="AQ92">
-        <v>249</v>
+        <v>290</v>
       </c>
     </row>
     <row r="93" spans="1:47">
       <c r="A93" t="s">
         <v>240</v>
       </c>
       <c r="B93" t="s">
         <v>241</v>
       </c>
       <c r="C93" t="s">
         <v>242</v>
       </c>
       <c r="D93" t="s">
         <v>53</v>
       </c>
       <c r="E93">
-        <v>962</v>
+        <v>950</v>
       </c>
       <c r="F93">
-        <v>955</v>
+        <v>919</v>
       </c>
       <c r="G93">
-        <v>1917</v>
+        <v>1869</v>
       </c>
       <c r="H93">
+        <v>10</v>
+      </c>
+      <c r="I93">
+        <v>151</v>
+      </c>
+      <c r="J93">
+        <v>107</v>
+      </c>
+      <c r="K93">
+        <v>258</v>
+      </c>
+      <c r="L93">
         <v>12</v>
       </c>
-      <c r="I93">
-[...2 lines deleted...]
-      <c r="J93">
+      <c r="M93">
+        <v>165</v>
+      </c>
+      <c r="N93">
         <v>148</v>
       </c>
-      <c r="K93">
-[...2 lines deleted...]
-      <c r="L93">
+      <c r="O93">
+        <v>313</v>
+      </c>
+      <c r="P93">
+        <v>12</v>
+      </c>
+      <c r="Q93">
+        <v>158</v>
+      </c>
+      <c r="R93">
+        <v>136</v>
+      </c>
+      <c r="S93">
+        <v>294</v>
+      </c>
+      <c r="T93">
+        <v>13</v>
+      </c>
+      <c r="U93">
+        <v>158</v>
+      </c>
+      <c r="V93">
+        <v>176</v>
+      </c>
+      <c r="W93">
+        <v>334</v>
+      </c>
+      <c r="X93">
+        <v>14</v>
+      </c>
+      <c r="Y93">
+        <v>173</v>
+      </c>
+      <c r="Z93">
+        <v>199</v>
+      </c>
+      <c r="AA93">
+        <v>372</v>
+      </c>
+      <c r="AB93">
         <v>11</v>
       </c>
-      <c r="M93">
-[...35 lines deleted...]
-      <c r="Y93">
+      <c r="AC93">
         <v>145</v>
       </c>
-      <c r="Z93">
+      <c r="AD93">
         <v>153</v>
       </c>
-      <c r="AA93">
+      <c r="AE93">
         <v>298</v>
-      </c>
-[...10 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="94" spans="1:47">
       <c r="A94" t="s">
         <v>240</v>
       </c>
       <c r="B94" t="s">
         <v>243</v>
       </c>
       <c r="C94" t="s">
         <v>244</v>
       </c>
       <c r="D94" t="s">
         <v>53</v>
       </c>
       <c r="E94">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="F94">
-        <v>508</v>
+        <v>522</v>
       </c>
       <c r="G94">
-        <v>1013</v>
+        <v>1031</v>
       </c>
       <c r="H94">
         <v>6</v>
       </c>
       <c r="I94">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="J94">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K94">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="L94">
         <v>6</v>
       </c>
       <c r="M94">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="N94">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="O94">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="P94">
         <v>7</v>
       </c>
       <c r="Q94">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="R94">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="S94">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="T94">
         <v>7</v>
       </c>
       <c r="U94">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="V94">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="W94">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="X94">
         <v>7</v>
       </c>
       <c r="Y94">
         <v>81</v>
       </c>
       <c r="Z94">
+        <v>90</v>
+      </c>
+      <c r="AA94">
+        <v>171</v>
+      </c>
+      <c r="AB94">
+        <v>7</v>
+      </c>
+      <c r="AC94">
+        <v>81</v>
+      </c>
+      <c r="AD94">
         <v>105</v>
       </c>
-      <c r="AA94">
+      <c r="AE94">
         <v>186</v>
-      </c>
-[...10 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="95" spans="1:47">
       <c r="A95" t="s">
         <v>240</v>
       </c>
       <c r="B95" t="s">
         <v>245</v>
       </c>
       <c r="C95" t="s">
         <v>246</v>
       </c>
       <c r="D95" t="s">
         <v>53</v>
       </c>
       <c r="E95">
-        <v>994</v>
+        <v>960</v>
       </c>
       <c r="F95">
-        <v>863</v>
+        <v>841</v>
       </c>
       <c r="G95">
-        <v>1857</v>
+        <v>1801</v>
       </c>
       <c r="H95">
+        <v>10</v>
+      </c>
+      <c r="I95">
+        <v>134</v>
+      </c>
+      <c r="J95">
+        <v>130</v>
+      </c>
+      <c r="K95">
+        <v>264</v>
+      </c>
+      <c r="L95">
         <v>11</v>
       </c>
-      <c r="I95">
-[...8 lines deleted...]
-      <c r="L95">
+      <c r="M95">
+        <v>147</v>
+      </c>
+      <c r="N95">
+        <v>128</v>
+      </c>
+      <c r="O95">
+        <v>275</v>
+      </c>
+      <c r="P95">
         <v>10</v>
       </c>
-      <c r="M95">
-[...8 lines deleted...]
-      <c r="P95">
+      <c r="Q95">
+        <v>153</v>
+      </c>
+      <c r="R95">
+        <v>118</v>
+      </c>
+      <c r="S95">
+        <v>271</v>
+      </c>
+      <c r="T95">
         <v>11</v>
       </c>
-      <c r="Q95">
+      <c r="U95">
         <v>169</v>
       </c>
-      <c r="R95">
-[...5 lines deleted...]
-      <c r="T95">
+      <c r="V95">
+        <v>127</v>
+      </c>
+      <c r="W95">
+        <v>296</v>
+      </c>
+      <c r="X95">
         <v>13</v>
       </c>
-      <c r="U95">
+      <c r="Y95">
         <v>162</v>
       </c>
-      <c r="V95">
-[...10 lines deleted...]
-      </c>
       <c r="Z95">
-        <v>159</v>
+        <v>178</v>
       </c>
       <c r="AA95">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="AB95">
         <v>12</v>
       </c>
       <c r="AC95">
-        <v>167</v>
+        <v>185</v>
       </c>
       <c r="AD95">
-        <v>147</v>
+        <v>159</v>
       </c>
       <c r="AE95">
-        <v>314</v>
+        <v>344</v>
       </c>
       <c r="AR95">
         <v>3</v>
       </c>
       <c r="AS95">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AT95">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AU95">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:47">
       <c r="A96" t="s">
         <v>240</v>
       </c>
       <c r="B96" t="s">
         <v>247</v>
       </c>
       <c r="C96" t="s">
         <v>248</v>
       </c>
       <c r="D96" t="s">
         <v>53</v>
       </c>
       <c r="E96">
-        <v>798</v>
+        <v>810</v>
       </c>
       <c r="F96">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="G96">
-        <v>1566</v>
+        <v>1581</v>
       </c>
       <c r="H96">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I96">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="J96">
-        <v>107</v>
+        <v>132</v>
       </c>
       <c r="K96">
-        <v>231</v>
+        <v>268</v>
       </c>
       <c r="L96">
         <v>9</v>
       </c>
       <c r="M96">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="N96">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="O96">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="P96">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="Q96">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="R96">
-        <v>138</v>
+        <v>97</v>
       </c>
       <c r="S96">
-        <v>267</v>
+        <v>232</v>
       </c>
       <c r="T96">
         <v>10</v>
       </c>
       <c r="U96">
         <v>134</v>
       </c>
       <c r="V96">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="W96">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="X96">
         <v>11</v>
       </c>
       <c r="Y96">
+        <v>138</v>
+      </c>
+      <c r="Z96">
+        <v>146</v>
+      </c>
+      <c r="AA96">
+        <v>284</v>
+      </c>
+      <c r="AB96">
+        <v>11</v>
+      </c>
+      <c r="AC96">
         <v>141</v>
       </c>
-      <c r="Z96">
+      <c r="AD96">
         <v>150</v>
       </c>
-      <c r="AA96">
+      <c r="AE96">
         <v>291</v>
       </c>
-      <c r="AB96">
-[...10 lines deleted...]
-      </c>
       <c r="AR96">
         <v>1</v>
       </c>
       <c r="AS96">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AT96">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AU96">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="97" spans="1:47">
       <c r="A97" t="s">
         <v>240</v>
       </c>
       <c r="B97" t="s">
         <v>249</v>
       </c>
       <c r="C97" t="s">
         <v>250</v>
       </c>
       <c r="D97" t="s">
         <v>53</v>
       </c>
       <c r="E97">
-        <v>265</v>
+        <v>254</v>
       </c>
       <c r="F97">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="G97">
-        <v>453</v>
+        <v>438</v>
       </c>
       <c r="H97">
         <v>3</v>
       </c>
       <c r="I97">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="J97">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="K97">
         <v>61</v>
       </c>
       <c r="L97">
         <v>3</v>
       </c>
       <c r="M97">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="N97">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="O97">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="P97">
         <v>3</v>
       </c>
       <c r="Q97">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="R97">
         <v>29</v>
       </c>
       <c r="S97">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="T97">
         <v>3</v>
       </c>
       <c r="U97">
+        <v>37</v>
+      </c>
+      <c r="V97">
+        <v>29</v>
+      </c>
+      <c r="W97">
+        <v>66</v>
+      </c>
+      <c r="X97">
+        <v>3</v>
+      </c>
+      <c r="Y97">
         <v>41</v>
       </c>
-      <c r="V97">
+      <c r="Z97">
         <v>38</v>
       </c>
-      <c r="W97">
+      <c r="AA97">
         <v>79</v>
       </c>
-      <c r="X97">
-[...2 lines deleted...]
-      <c r="Y97">
+      <c r="AB97">
+        <v>3</v>
+      </c>
+      <c r="AC97">
         <v>53</v>
       </c>
-      <c r="Z97">
+      <c r="AD97">
         <v>24</v>
       </c>
-      <c r="AA97">
+      <c r="AE97">
         <v>77</v>
       </c>
-      <c r="AB97">
-[...10 lines deleted...]
-      </c>
       <c r="AR97">
         <v>2</v>
       </c>
       <c r="AS97">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="AT97">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AU97">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:47">
       <c r="A98" t="s">
         <v>240</v>
       </c>
       <c r="B98" t="s">
         <v>251</v>
       </c>
       <c r="C98" t="s">
         <v>252</v>
       </c>
       <c r="D98" t="s">
         <v>53</v>
       </c>
       <c r="E98">
+        <v>63</v>
+      </c>
+      <c r="F98">
         <v>69</v>
       </c>
-      <c r="F98">
-[...1 lines deleted...]
-      </c>
       <c r="G98">
-        <v>148</v>
+        <v>132</v>
       </c>
       <c r="H98">
         <v>1</v>
       </c>
       <c r="I98">
+        <v>5</v>
+      </c>
+      <c r="J98">
+        <v>2</v>
+      </c>
+      <c r="K98">
+        <v>7</v>
+      </c>
+      <c r="L98">
+        <v>1</v>
+      </c>
+      <c r="M98">
         <v>9</v>
-      </c>
-[...10 lines deleted...]
-        <v>13</v>
       </c>
       <c r="N98">
         <v>10</v>
       </c>
       <c r="O98">
+        <v>19</v>
+      </c>
+      <c r="P98">
+        <v>1</v>
+      </c>
+      <c r="Q98">
+        <v>13</v>
+      </c>
+      <c r="R98">
+        <v>10</v>
+      </c>
+      <c r="S98">
         <v>23</v>
       </c>
-      <c r="P98">
-[...2 lines deleted...]
-      <c r="Q98">
+      <c r="T98">
+        <v>1</v>
+      </c>
+      <c r="U98">
         <v>11</v>
       </c>
-      <c r="R98">
+      <c r="V98">
         <v>17</v>
       </c>
-      <c r="S98">
+      <c r="W98">
         <v>28</v>
       </c>
-      <c r="T98">
-[...2 lines deleted...]
-      <c r="U98">
+      <c r="X98">
+        <v>2</v>
+      </c>
+      <c r="Y98">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>11</v>
       </c>
       <c r="Z98">
         <v>15</v>
       </c>
       <c r="AA98">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="AB98">
         <v>1</v>
       </c>
       <c r="AC98">
         <v>11</v>
       </c>
       <c r="AD98">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="AE98">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="99" spans="1:47">
       <c r="A99" t="s">
         <v>240</v>
       </c>
       <c r="B99" t="s">
         <v>253</v>
       </c>
       <c r="C99" t="s">
         <v>254</v>
       </c>
       <c r="D99" t="s">
         <v>53</v>
       </c>
       <c r="E99">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F99">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="G99">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="H99">
         <v>2</v>
       </c>
       <c r="I99">
         <v>19</v>
       </c>
       <c r="J99">
         <v>13</v>
       </c>
       <c r="K99">
         <v>32</v>
       </c>
       <c r="L99">
         <v>2</v>
       </c>
       <c r="M99">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="N99">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="O99">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="P99">
         <v>2</v>
       </c>
       <c r="Q99">
         <v>19</v>
       </c>
       <c r="R99">
         <v>11</v>
       </c>
       <c r="S99">
         <v>30</v>
       </c>
       <c r="T99">
         <v>2</v>
       </c>
       <c r="U99">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="V99">
         <v>16</v>
       </c>
       <c r="W99">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="X99">
         <v>2</v>
       </c>
       <c r="Y99">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="Z99">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="AA99">
         <v>34</v>
       </c>
       <c r="AB99">
         <v>2</v>
       </c>
       <c r="AC99">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="AD99">
         <v>13</v>
       </c>
       <c r="AE99">
-        <v>39</v>
+        <v>37</v>
       </c>
     </row>
     <row r="100" spans="1:47">
       <c r="A100" t="s">
         <v>240</v>
       </c>
       <c r="B100" t="s">
         <v>255</v>
       </c>
       <c r="C100" t="s">
         <v>256</v>
       </c>
       <c r="D100" t="s">
         <v>53</v>
       </c>
       <c r="E100">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F100">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="G100">
-        <v>275</v>
+        <v>261</v>
       </c>
       <c r="H100">
         <v>2</v>
       </c>
       <c r="I100">
+        <v>20</v>
+      </c>
+      <c r="J100">
+        <v>14</v>
+      </c>
+      <c r="K100">
+        <v>34</v>
+      </c>
+      <c r="L100">
+        <v>2</v>
+      </c>
+      <c r="M100">
         <v>23</v>
       </c>
-      <c r="J100">
+      <c r="N100">
         <v>22</v>
       </c>
-      <c r="K100">
+      <c r="O100">
         <v>45</v>
       </c>
-      <c r="L100">
-[...2 lines deleted...]
-      <c r="M100">
+      <c r="P100">
+        <v>2</v>
+      </c>
+      <c r="Q100">
         <v>22</v>
       </c>
-      <c r="N100">
+      <c r="R100">
         <v>17</v>
       </c>
-      <c r="O100">
+      <c r="S100">
         <v>39</v>
       </c>
-      <c r="P100">
-[...2 lines deleted...]
-      <c r="Q100">
+      <c r="T100">
+        <v>2</v>
+      </c>
+      <c r="U100">
         <v>19</v>
       </c>
-      <c r="R100">
-[...8 lines deleted...]
-      <c r="U100">
+      <c r="V100">
+        <v>27</v>
+      </c>
+      <c r="W100">
+        <v>46</v>
+      </c>
+      <c r="X100">
+        <v>2</v>
+      </c>
+      <c r="Y100">
         <v>18</v>
       </c>
-      <c r="V100">
+      <c r="Z100">
         <v>20</v>
       </c>
-      <c r="W100">
+      <c r="AA100">
         <v>38</v>
       </c>
-      <c r="X100">
-[...2 lines deleted...]
-      <c r="Y100">
+      <c r="AB100">
+        <v>3</v>
+      </c>
+      <c r="AC100">
         <v>36</v>
       </c>
-      <c r="Z100">
+      <c r="AD100">
         <v>23</v>
       </c>
-      <c r="AA100">
+      <c r="AE100">
         <v>59</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="101" spans="1:47">
       <c r="A101" t="s">
         <v>240</v>
       </c>
       <c r="B101" t="s">
         <v>257</v>
       </c>
       <c r="C101" t="s">
         <v>258</v>
       </c>
       <c r="D101" t="s">
         <v>53</v>
       </c>
       <c r="E101">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="F101">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G101">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="H101">
         <v>1</v>
       </c>
       <c r="I101">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J101">
         <v>3</v>
       </c>
       <c r="K101">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L101">
         <v>1</v>
       </c>
       <c r="M101">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N101">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O101">
         <v>6</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
       <c r="Q101">
+        <v>2</v>
+      </c>
+      <c r="R101">
         <v>4</v>
       </c>
-      <c r="R101">
-[...1 lines deleted...]
-      </c>
       <c r="S101">
+        <v>6</v>
+      </c>
+      <c r="T101">
+        <v>1</v>
+      </c>
+      <c r="U101">
+        <v>4</v>
+      </c>
+      <c r="V101">
+        <v>3</v>
+      </c>
+      <c r="W101">
         <v>7</v>
       </c>
-      <c r="T101">
-[...2 lines deleted...]
-      <c r="U101">
+      <c r="X101">
+        <v>1</v>
+      </c>
+      <c r="Y101">
         <v>6</v>
       </c>
-      <c r="V101">
-[...2 lines deleted...]
-      <c r="W101">
+      <c r="Z101">
+        <v>5</v>
+      </c>
+      <c r="AA101">
         <v>11</v>
       </c>
-      <c r="X101">
-[...5 lines deleted...]
-      <c r="Z101">
+      <c r="AB101">
+        <v>1</v>
+      </c>
+      <c r="AC101">
+        <v>5</v>
+      </c>
+      <c r="AD101">
         <v>4</v>
       </c>
-      <c r="AA101">
+      <c r="AE101">
         <v>9</v>
-      </c>
-[...10 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:47">
       <c r="A102" t="s">
         <v>240</v>
       </c>
       <c r="B102" t="s">
         <v>259</v>
       </c>
       <c r="C102" t="s">
         <v>260</v>
       </c>
       <c r="D102" t="s">
         <v>50</v>
       </c>
       <c r="E102">
-        <v>517</v>
+        <v>356</v>
       </c>
       <c r="F102">
-        <v>504</v>
+        <v>356</v>
       </c>
       <c r="G102">
-        <v>1021</v>
-[...1 lines deleted...]
-      <c r="AF102">
+        <v>712</v>
+      </c>
+      <c r="AJ102">
         <v>12</v>
       </c>
-      <c r="AG102">
-[...8 lines deleted...]
-      <c r="AJ102">
+      <c r="AK102">
+        <v>160</v>
+      </c>
+      <c r="AL102">
+        <v>149</v>
+      </c>
+      <c r="AM102">
+        <v>309</v>
+      </c>
+      <c r="AN102">
         <v>14</v>
       </c>
-      <c r="AK102">
+      <c r="AO102">
         <v>186</v>
       </c>
-      <c r="AL102">
+      <c r="AP102">
         <v>201</v>
       </c>
-      <c r="AM102">
+      <c r="AQ102">
         <v>387</v>
       </c>
-      <c r="AN102">
-[...10 lines deleted...]
-      </c>
       <c r="AR102">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AS102">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="AT102">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="AU102">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:47">
       <c r="A103" t="s">
         <v>240</v>
       </c>
       <c r="B103" t="s">
         <v>261</v>
       </c>
       <c r="C103" t="s">
         <v>262</v>
       </c>
       <c r="D103" t="s">
         <v>50</v>
       </c>
       <c r="E103">
-        <v>261</v>
+        <v>161</v>
       </c>
       <c r="F103">
-        <v>289</v>
+        <v>205</v>
       </c>
       <c r="G103">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="AF103">
+        <v>366</v>
+      </c>
+      <c r="AJ103">
         <v>7</v>
       </c>
-      <c r="AG103">
-[...5 lines deleted...]
-      <c r="AI103">
+      <c r="AK103">
+        <v>75</v>
+      </c>
+      <c r="AL103">
+        <v>95</v>
+      </c>
+      <c r="AM103">
         <v>170</v>
       </c>
-      <c r="AJ103">
+      <c r="AN103">
         <v>8</v>
       </c>
-      <c r="AK103">
+      <c r="AO103">
         <v>86</v>
       </c>
-      <c r="AL103">
+      <c r="AP103">
         <v>110</v>
       </c>
-      <c r="AM103">
+      <c r="AQ103">
         <v>196</v>
-      </c>
-[...10 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="104" spans="1:47">
       <c r="A104" t="s">
         <v>240</v>
       </c>
       <c r="B104" t="s">
         <v>263</v>
       </c>
       <c r="C104" t="s">
         <v>264</v>
       </c>
       <c r="D104" t="s">
         <v>50</v>
       </c>
       <c r="E104">
-        <v>1052</v>
+        <v>762</v>
       </c>
       <c r="F104">
-        <v>1012</v>
+        <v>713</v>
       </c>
       <c r="G104">
-        <v>2064</v>
-[...1 lines deleted...]
-      <c r="AF104">
+        <v>1475</v>
+      </c>
+      <c r="AJ104">
         <v>26</v>
       </c>
-      <c r="AG104">
+      <c r="AK104">
         <v>367</v>
       </c>
-      <c r="AH104">
-[...5 lines deleted...]
-      <c r="AJ104">
+      <c r="AL104">
+        <v>330</v>
+      </c>
+      <c r="AM104">
+        <v>697</v>
+      </c>
+      <c r="AN104">
         <v>29</v>
       </c>
-      <c r="AK104">
-[...10 lines deleted...]
-      </c>
       <c r="AO104">
-        <v>289</v>
+        <v>395</v>
       </c>
       <c r="AP104">
-        <v>300</v>
+        <v>383</v>
       </c>
       <c r="AQ104">
-        <v>589</v>
+        <v>778</v>
       </c>
     </row>
     <row r="105" spans="1:47">
       <c r="A105" t="s">
         <v>265</v>
       </c>
       <c r="B105" t="s">
         <v>266</v>
       </c>
       <c r="C105" t="s">
         <v>267</v>
       </c>
       <c r="D105" t="s">
         <v>53</v>
       </c>
       <c r="E105">
-        <v>380</v>
+        <v>319</v>
       </c>
       <c r="F105">
-        <v>414</v>
+        <v>353</v>
       </c>
       <c r="G105">
-        <v>794</v>
+        <v>672</v>
       </c>
       <c r="H105">
+        <v>1</v>
+      </c>
+      <c r="I105">
+        <v>12</v>
+      </c>
+      <c r="J105">
+        <v>11</v>
+      </c>
+      <c r="K105">
+        <v>23</v>
+      </c>
+      <c r="L105">
         <v>4</v>
       </c>
-      <c r="I105">
+      <c r="M105">
         <v>51</v>
       </c>
-      <c r="J105">
-[...8 lines deleted...]
-      <c r="M105">
+      <c r="N105">
+        <v>54</v>
+      </c>
+      <c r="O105">
+        <v>105</v>
+      </c>
+      <c r="P105">
+        <v>5</v>
+      </c>
+      <c r="Q105">
         <v>50</v>
       </c>
-      <c r="N105">
+      <c r="R105">
         <v>70</v>
       </c>
-      <c r="O105">
+      <c r="S105">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>160</v>
       </c>
       <c r="T105">
         <v>6</v>
       </c>
       <c r="U105">
+        <v>83</v>
+      </c>
+      <c r="V105">
+        <v>74</v>
+      </c>
+      <c r="W105">
+        <v>157</v>
+      </c>
+      <c r="X105">
+        <v>6</v>
+      </c>
+      <c r="Y105">
         <v>73</v>
       </c>
-      <c r="V105">
+      <c r="Z105">
         <v>78</v>
       </c>
-      <c r="W105">
+      <c r="AA105">
         <v>151</v>
       </c>
-      <c r="X105">
-[...2 lines deleted...]
-      <c r="Y105">
+      <c r="AB105">
+        <v>5</v>
+      </c>
+      <c r="AC105">
         <v>50</v>
       </c>
-      <c r="Z105">
+      <c r="AD105">
         <v>66</v>
       </c>
-      <c r="AA105">
+      <c r="AE105">
         <v>116</v>
-      </c>
-[...10 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="106" spans="1:47">
       <c r="A106" t="s">
         <v>265</v>
       </c>
       <c r="B106" t="s">
         <v>268</v>
       </c>
       <c r="C106" t="s">
         <v>269</v>
       </c>
       <c r="D106" t="s">
         <v>53</v>
       </c>
       <c r="E106">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F106">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="G106">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="H106">
         <v>1</v>
       </c>
       <c r="I106">
+        <v>10</v>
+      </c>
+      <c r="J106">
+        <v>8</v>
+      </c>
+      <c r="K106">
+        <v>18</v>
+      </c>
+      <c r="L106">
+        <v>1</v>
+      </c>
+      <c r="M106">
         <v>15</v>
       </c>
-      <c r="J106">
+      <c r="N106">
         <v>11</v>
       </c>
-      <c r="K106">
+      <c r="O106">
         <v>26</v>
       </c>
-      <c r="L106">
-[...2 lines deleted...]
-      <c r="M106">
+      <c r="P106">
+        <v>1</v>
+      </c>
+      <c r="Q106">
         <v>14</v>
       </c>
-      <c r="N106">
+      <c r="R106">
         <v>9</v>
       </c>
-      <c r="O106">
+      <c r="S106">
         <v>23</v>
       </c>
-      <c r="P106">
-[...2 lines deleted...]
-      <c r="Q106">
+      <c r="T106">
+        <v>1</v>
+      </c>
+      <c r="U106">
         <v>15</v>
       </c>
-      <c r="R106">
+      <c r="V106">
         <v>10</v>
       </c>
-      <c r="S106">
+      <c r="W106">
         <v>25</v>
       </c>
-      <c r="T106">
-[...2 lines deleted...]
-      <c r="U106">
+      <c r="X106">
+        <v>1</v>
+      </c>
+      <c r="Y106">
         <v>13</v>
       </c>
-      <c r="V106">
+      <c r="Z106">
         <v>13</v>
       </c>
-      <c r="W106">
+      <c r="AA106">
         <v>26</v>
       </c>
-      <c r="X106">
-[...2 lines deleted...]
-      <c r="Y106">
+      <c r="AB106">
+        <v>1</v>
+      </c>
+      <c r="AC106">
         <v>14</v>
       </c>
-      <c r="Z106">
-[...2 lines deleted...]
-      <c r="AA106">
+      <c r="AD106">
+        <v>5</v>
+      </c>
+      <c r="AE106">
         <v>19</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="107" spans="1:47">
       <c r="A107" t="s">
         <v>265</v>
       </c>
       <c r="B107" t="s">
         <v>270</v>
       </c>
       <c r="C107" t="s">
         <v>271</v>
       </c>
       <c r="D107" t="s">
         <v>53</v>
       </c>
       <c r="E107">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F107">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G107">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="H107">
         <v>1</v>
       </c>
       <c r="I107">
+        <v>7</v>
+      </c>
+      <c r="J107">
         <v>4</v>
       </c>
-      <c r="J107">
-[...1 lines deleted...]
-      </c>
       <c r="K107">
+        <v>11</v>
+      </c>
+      <c r="L107">
+        <v>1</v>
+      </c>
+      <c r="M107">
+        <v>4</v>
+      </c>
+      <c r="N107">
+        <v>3</v>
+      </c>
+      <c r="O107">
         <v>7</v>
       </c>
-      <c r="L107">
-[...10 lines deleted...]
-      </c>
       <c r="P107">
         <v>1</v>
       </c>
       <c r="Q107">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="R107">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="S107">
         <v>14</v>
       </c>
       <c r="T107">
         <v>1</v>
       </c>
       <c r="U107">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="V107">
         <v>9</v>
       </c>
       <c r="W107">
+        <v>14</v>
+      </c>
+      <c r="X107">
+        <v>1</v>
+      </c>
+      <c r="Y107">
+        <v>8</v>
+      </c>
+      <c r="Z107">
+        <v>9</v>
+      </c>
+      <c r="AA107">
         <v>17</v>
       </c>
-      <c r="X107">
-[...5 lines deleted...]
-      <c r="Z107">
+      <c r="AB107">
+        <v>1</v>
+      </c>
+      <c r="AC107">
+        <v>5</v>
+      </c>
+      <c r="AD107">
         <v>6</v>
       </c>
-      <c r="AA107">
+      <c r="AE107">
         <v>11</v>
-      </c>
-[...10 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:47">
       <c r="A108" t="s">
         <v>265</v>
       </c>
       <c r="B108" t="s">
         <v>272</v>
       </c>
       <c r="C108" t="s">
         <v>273</v>
       </c>
       <c r="D108" t="s">
         <v>53</v>
       </c>
       <c r="E108">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="F108">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="G108">
-        <v>95</v>
-[...4 lines deleted...]
-      <c r="I108">
+        <v>81</v>
+      </c>
+      <c r="L108">
+        <v>1</v>
+      </c>
+      <c r="M108">
         <v>7</v>
       </c>
-      <c r="J108">
+      <c r="N108">
         <v>7</v>
-      </c>
-[...10 lines deleted...]
-        <v>11</v>
       </c>
       <c r="O108">
         <v>14</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
       <c r="Q108">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="R108">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="S108">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="T108">
         <v>1</v>
       </c>
       <c r="U108">
         <v>10</v>
       </c>
       <c r="V108">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="W108">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="X108">
         <v>1</v>
       </c>
       <c r="Y108">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="Z108">
         <v>9</v>
       </c>
       <c r="AA108">
+        <v>19</v>
+      </c>
+      <c r="AB108">
+        <v>1</v>
+      </c>
+      <c r="AC108">
+        <v>7</v>
+      </c>
+      <c r="AD108">
+        <v>9</v>
+      </c>
+      <c r="AE108">
         <v>16</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="109" spans="1:47">
       <c r="A109" t="s">
         <v>265</v>
       </c>
       <c r="B109" t="s">
         <v>274</v>
       </c>
       <c r="C109" t="s">
         <v>275</v>
       </c>
       <c r="D109" t="s">
         <v>53</v>
       </c>
       <c r="E109">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="F109">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="G109">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="H109">
         <v>1</v>
       </c>
       <c r="I109">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J109">
         <v>8</v>
       </c>
       <c r="K109">
+        <v>19</v>
+      </c>
+      <c r="L109">
+        <v>1</v>
+      </c>
+      <c r="M109">
+        <v>8</v>
+      </c>
+      <c r="N109">
+        <v>8</v>
+      </c>
+      <c r="O109">
         <v>16</v>
       </c>
-      <c r="L109">
-[...2 lines deleted...]
-      <c r="M109">
+      <c r="P109">
+        <v>1</v>
+      </c>
+      <c r="Q109">
         <v>11</v>
       </c>
-      <c r="N109">
+      <c r="R109">
         <v>11</v>
       </c>
-      <c r="O109">
+      <c r="S109">
         <v>22</v>
       </c>
-      <c r="P109">
-[...2 lines deleted...]
-      <c r="Q109">
+      <c r="T109">
+        <v>2</v>
+      </c>
+      <c r="U109">
         <v>10</v>
       </c>
-      <c r="R109">
+      <c r="V109">
         <v>24</v>
       </c>
-      <c r="S109">
+      <c r="W109">
         <v>34</v>
       </c>
-      <c r="T109">
-[...2 lines deleted...]
-      <c r="U109">
+      <c r="X109">
+        <v>1</v>
+      </c>
+      <c r="Y109">
         <v>7</v>
       </c>
-      <c r="V109">
+      <c r="Z109">
         <v>17</v>
       </c>
-      <c r="W109">
+      <c r="AA109">
         <v>24</v>
       </c>
-      <c r="X109">
-[...2 lines deleted...]
-      <c r="Y109">
+      <c r="AB109">
+        <v>2</v>
+      </c>
+      <c r="AC109">
         <v>17</v>
       </c>
-      <c r="Z109">
+      <c r="AD109">
         <v>13</v>
       </c>
-      <c r="AA109">
+      <c r="AE109">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="110" spans="1:47">
       <c r="A110" t="s">
         <v>265</v>
       </c>
       <c r="B110" t="s">
         <v>276</v>
       </c>
       <c r="C110" t="s">
         <v>277</v>
       </c>
       <c r="D110" t="s">
         <v>53</v>
       </c>
       <c r="E110">
         <v>138</v>
       </c>
       <c r="F110">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="G110">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="H110">
         <v>2</v>
       </c>
       <c r="I110">
+        <v>25</v>
+      </c>
+      <c r="J110">
+        <v>21</v>
+      </c>
+      <c r="K110">
+        <v>46</v>
+      </c>
+      <c r="L110">
+        <v>2</v>
+      </c>
+      <c r="M110">
         <v>15</v>
       </c>
-      <c r="J110">
-[...8 lines deleted...]
-      <c r="M110">
+      <c r="N110">
+        <v>18</v>
+      </c>
+      <c r="O110">
+        <v>33</v>
+      </c>
+      <c r="P110">
+        <v>2</v>
+      </c>
+      <c r="Q110">
         <v>19</v>
       </c>
-      <c r="N110">
+      <c r="R110">
         <v>19</v>
       </c>
-      <c r="O110">
+      <c r="S110">
         <v>38</v>
       </c>
-      <c r="P110">
-[...10 lines deleted...]
-      </c>
       <c r="T110">
         <v>2</v>
       </c>
       <c r="U110">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="V110">
+        <v>22</v>
+      </c>
+      <c r="W110">
+        <v>53</v>
+      </c>
+      <c r="X110">
+        <v>2</v>
+      </c>
+      <c r="Y110">
+        <v>22</v>
+      </c>
+      <c r="Z110">
+        <v>27</v>
+      </c>
+      <c r="AA110">
+        <v>49</v>
+      </c>
+      <c r="AB110">
+        <v>2</v>
+      </c>
+      <c r="AC110">
+        <v>26</v>
+      </c>
+      <c r="AD110">
         <v>28</v>
       </c>
-      <c r="W110">
-[...11 lines deleted...]
-      <c r="AA110">
+      <c r="AE110">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="111" spans="1:47">
       <c r="A111" t="s">
         <v>265</v>
       </c>
       <c r="B111" t="s">
         <v>278</v>
       </c>
       <c r="C111" t="s">
         <v>279</v>
       </c>
       <c r="D111" t="s">
         <v>53</v>
       </c>
       <c r="E111">
-        <v>124</v>
+        <v>111</v>
       </c>
       <c r="F111">
-        <v>117</v>
+        <v>101</v>
       </c>
       <c r="G111">
-        <v>241</v>
+        <v>212</v>
       </c>
       <c r="H111">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I111">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="J111">
+        <v>8</v>
+      </c>
+      <c r="K111">
+        <v>22</v>
+      </c>
+      <c r="L111">
+        <v>2</v>
+      </c>
+      <c r="M111">
+        <v>19</v>
+      </c>
+      <c r="N111">
         <v>13</v>
       </c>
-      <c r="K111">
-[...5 lines deleted...]
-      <c r="M111">
+      <c r="O111">
+        <v>32</v>
+      </c>
+      <c r="P111">
+        <v>2</v>
+      </c>
+      <c r="Q111">
         <v>11</v>
       </c>
-      <c r="N111">
+      <c r="R111">
         <v>18</v>
       </c>
-      <c r="O111">
+      <c r="S111">
         <v>29</v>
       </c>
-      <c r="P111">
-[...2 lines deleted...]
-      <c r="Q111">
+      <c r="T111">
+        <v>2</v>
+      </c>
+      <c r="U111">
         <v>22</v>
       </c>
-      <c r="R111">
+      <c r="V111">
         <v>23</v>
       </c>
-      <c r="S111">
+      <c r="W111">
         <v>45</v>
       </c>
-      <c r="T111">
-[...5 lines deleted...]
-      <c r="V111">
+      <c r="X111">
+        <v>2</v>
+      </c>
+      <c r="Y111">
+        <v>19</v>
+      </c>
+      <c r="Z111">
         <v>18</v>
       </c>
-      <c r="W111">
-[...5 lines deleted...]
-      <c r="Y111">
+      <c r="AA111">
+        <v>37</v>
+      </c>
+      <c r="AB111">
+        <v>2</v>
+      </c>
+      <c r="AC111">
         <v>26</v>
       </c>
-      <c r="Z111">
+      <c r="AD111">
         <v>21</v>
       </c>
-      <c r="AA111">
+      <c r="AE111">
         <v>47</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="112" spans="1:47">
       <c r="A112" t="s">
         <v>265</v>
       </c>
       <c r="B112" t="s">
         <v>280</v>
       </c>
       <c r="C112" t="s">
         <v>281</v>
       </c>
       <c r="D112" t="s">
         <v>50</v>
       </c>
       <c r="E112">
-        <v>297</v>
+        <v>213</v>
       </c>
       <c r="F112">
-        <v>290</v>
+        <v>203</v>
       </c>
       <c r="G112">
-        <v>587</v>
-[...1 lines deleted...]
-      <c r="AF112">
+        <v>416</v>
+      </c>
+      <c r="AJ112">
         <v>8</v>
       </c>
-      <c r="AG112">
+      <c r="AK112">
+        <v>106</v>
+      </c>
+      <c r="AL112">
+        <v>98</v>
+      </c>
+      <c r="AM112">
+        <v>204</v>
+      </c>
+      <c r="AN112">
+        <v>9</v>
+      </c>
+      <c r="AO112">
+        <v>107</v>
+      </c>
+      <c r="AP112">
         <v>105</v>
       </c>
-      <c r="AH112">
-[...14 lines deleted...]
-      <c r="AM112">
+      <c r="AQ112">
         <v>212</v>
-      </c>
-[...10 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="113" spans="1:47">
       <c r="A113" t="s">
         <v>282</v>
       </c>
       <c r="B113" t="s">
         <v>283</v>
       </c>
       <c r="C113" t="s">
         <v>284</v>
       </c>
       <c r="D113" t="s">
         <v>53</v>
       </c>
       <c r="E113">
-        <v>541</v>
+        <v>531</v>
       </c>
       <c r="F113">
-        <v>492</v>
+        <v>483</v>
       </c>
       <c r="G113">
-        <v>1033</v>
+        <v>1014</v>
       </c>
       <c r="H113">
         <v>6</v>
       </c>
       <c r="I113">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J113">
+        <v>73</v>
+      </c>
+      <c r="K113">
+        <v>154</v>
+      </c>
+      <c r="L113">
+        <v>6</v>
+      </c>
+      <c r="M113">
+        <v>79</v>
+      </c>
+      <c r="N113">
         <v>88</v>
       </c>
-      <c r="K113">
-[...2 lines deleted...]
-      <c r="L113">
+      <c r="O113">
+        <v>167</v>
+      </c>
+      <c r="P113">
         <v>7</v>
       </c>
-      <c r="M113">
+      <c r="Q113">
         <v>93</v>
       </c>
-      <c r="N113">
+      <c r="R113">
         <v>80</v>
       </c>
-      <c r="O113">
+      <c r="S113">
         <v>173</v>
-      </c>
-[...10 lines deleted...]
-        <v>167</v>
       </c>
       <c r="T113">
         <v>6</v>
       </c>
       <c r="U113">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="V113">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="W113">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="X113">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="Y113">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="Z113">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="AA113">
-        <v>179</v>
+        <v>165</v>
       </c>
       <c r="AB113">
         <v>7</v>
       </c>
       <c r="AC113">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AD113">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AE113">
         <v>179</v>
       </c>
       <c r="AR113">
         <v>1</v>
       </c>
       <c r="AS113">
         <v>4</v>
       </c>
       <c r="AT113">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AU113">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:47">
       <c r="A114" t="s">
         <v>282</v>
       </c>
       <c r="B114" t="s">
         <v>285</v>
       </c>
       <c r="C114" t="s">
         <v>286</v>
       </c>
       <c r="D114" t="s">
         <v>53</v>
       </c>
       <c r="E114">
+        <v>43</v>
+      </c>
+      <c r="F114">
         <v>47</v>
       </c>
-      <c r="F114">
-[...1 lines deleted...]
-      </c>
       <c r="G114">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="H114">
         <v>1</v>
       </c>
       <c r="I114">
+        <v>6</v>
+      </c>
+      <c r="J114">
+        <v>6</v>
+      </c>
+      <c r="K114">
         <v>12</v>
       </c>
-      <c r="J114">
-[...2 lines deleted...]
-      <c r="K114">
+      <c r="L114">
+        <v>1</v>
+      </c>
+      <c r="M114">
+        <v>12</v>
+      </c>
+      <c r="N114">
+        <v>5</v>
+      </c>
+      <c r="O114">
         <v>17</v>
       </c>
-      <c r="L114">
-[...2 lines deleted...]
-      <c r="M114">
+      <c r="P114">
+        <v>1</v>
+      </c>
+      <c r="Q114">
         <v>4</v>
       </c>
-      <c r="N114">
+      <c r="R114">
         <v>10</v>
       </c>
-      <c r="O114">
+      <c r="S114">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
       <c r="T114">
         <v>1</v>
       </c>
       <c r="U114">
         <v>8</v>
       </c>
       <c r="V114">
+        <v>8</v>
+      </c>
+      <c r="W114">
+        <v>16</v>
+      </c>
+      <c r="X114">
+        <v>1</v>
+      </c>
+      <c r="Y114">
+        <v>7</v>
+      </c>
+      <c r="Z114">
         <v>11</v>
       </c>
-      <c r="W114">
-[...5 lines deleted...]
-      <c r="Y114">
+      <c r="AA114">
+        <v>18</v>
+      </c>
+      <c r="AB114">
+        <v>1</v>
+      </c>
+      <c r="AC114">
         <v>6</v>
       </c>
-      <c r="Z114">
+      <c r="AD114">
         <v>7</v>
       </c>
-      <c r="AA114">
+      <c r="AE114">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="115" spans="1:47">
       <c r="A115" t="s">
         <v>282</v>
       </c>
       <c r="B115" t="s">
         <v>287</v>
       </c>
       <c r="C115" t="s">
         <v>288</v>
       </c>
       <c r="D115" t="s">
         <v>53</v>
       </c>
       <c r="E115">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="F115">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="G115">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H115">
         <v>2</v>
       </c>
       <c r="I115">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="J115">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K115">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="L115">
         <v>2</v>
       </c>
       <c r="M115">
         <v>19</v>
       </c>
       <c r="N115">
         <v>16</v>
       </c>
       <c r="O115">
         <v>35</v>
       </c>
       <c r="P115">
         <v>2</v>
       </c>
       <c r="Q115">
+        <v>19</v>
+      </c>
+      <c r="R115">
+        <v>17</v>
+      </c>
+      <c r="S115">
+        <v>36</v>
+      </c>
+      <c r="T115">
+        <v>2</v>
+      </c>
+      <c r="U115">
         <v>23</v>
       </c>
-      <c r="R115">
+      <c r="V115">
         <v>21</v>
       </c>
-      <c r="S115">
+      <c r="W115">
         <v>44</v>
       </c>
-      <c r="T115">
-[...2 lines deleted...]
-      <c r="U115">
+      <c r="X115">
+        <v>2</v>
+      </c>
+      <c r="Y115">
         <v>25</v>
       </c>
-      <c r="V115">
+      <c r="Z115">
         <v>18</v>
       </c>
-      <c r="W115">
+      <c r="AA115">
         <v>43</v>
       </c>
-      <c r="X115">
-[...2 lines deleted...]
-      <c r="Y115">
+      <c r="AB115">
+        <v>2</v>
+      </c>
+      <c r="AC115">
         <v>29</v>
       </c>
-      <c r="Z115">
-[...10 lines deleted...]
-      </c>
       <c r="AD115">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="AE115">
-        <v>35</v>
+        <v>43</v>
       </c>
     </row>
     <row r="116" spans="1:47">
       <c r="A116" t="s">
         <v>282</v>
       </c>
       <c r="B116" t="s">
         <v>289</v>
       </c>
       <c r="C116" t="s">
         <v>290</v>
       </c>
       <c r="D116" t="s">
         <v>53</v>
       </c>
       <c r="E116">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F116">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="G116">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="H116">
         <v>1</v>
       </c>
       <c r="I116">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J116">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K116">
         <v>12</v>
       </c>
       <c r="L116">
         <v>1</v>
       </c>
       <c r="M116">
+        <v>6</v>
+      </c>
+      <c r="N116">
+        <v>6</v>
+      </c>
+      <c r="O116">
+        <v>12</v>
+      </c>
+      <c r="P116">
+        <v>1</v>
+      </c>
+      <c r="Q116">
         <v>9</v>
       </c>
-      <c r="N116">
+      <c r="R116">
         <v>9</v>
-      </c>
-[...10 lines deleted...]
-        <v>7</v>
       </c>
       <c r="S116">
         <v>18</v>
       </c>
       <c r="T116">
         <v>1</v>
       </c>
       <c r="U116">
+        <v>11</v>
+      </c>
+      <c r="V116">
+        <v>7</v>
+      </c>
+      <c r="W116">
+        <v>18</v>
+      </c>
+      <c r="X116">
+        <v>1</v>
+      </c>
+      <c r="Y116">
         <v>6</v>
       </c>
-      <c r="V116">
+      <c r="Z116">
         <v>14</v>
       </c>
-      <c r="W116">
+      <c r="AA116">
         <v>20</v>
       </c>
-      <c r="X116">
-[...2 lines deleted...]
-      <c r="Y116">
+      <c r="AB116">
+        <v>1</v>
+      </c>
+      <c r="AC116">
         <v>13</v>
       </c>
-      <c r="Z116">
+      <c r="AD116">
         <v>6</v>
       </c>
-      <c r="AA116">
+      <c r="AE116">
         <v>19</v>
-      </c>
-[...10 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:47">
       <c r="A117" t="s">
         <v>282</v>
       </c>
       <c r="B117" t="s">
         <v>291</v>
       </c>
       <c r="C117" t="s">
         <v>292</v>
       </c>
       <c r="D117" t="s">
         <v>53</v>
       </c>
       <c r="E117">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F117">
         <v>20</v>
       </c>
       <c r="G117">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H117">
         <v>1</v>
       </c>
       <c r="I117">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J117">
         <v>5</v>
       </c>
       <c r="K117">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="L117">
         <v>1</v>
       </c>
       <c r="M117">
         <v>4</v>
       </c>
       <c r="N117">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="O117">
+        <v>9</v>
+      </c>
+      <c r="P117">
+        <v>1</v>
+      </c>
+      <c r="Q117">
+        <v>4</v>
+      </c>
+      <c r="R117">
+        <v>3</v>
+      </c>
+      <c r="S117">
         <v>7</v>
       </c>
-      <c r="P117">
-[...8 lines deleted...]
-      <c r="S117">
+      <c r="T117">
+        <v>1</v>
+      </c>
+      <c r="U117">
+        <v>1</v>
+      </c>
+      <c r="V117">
+        <v>3</v>
+      </c>
+      <c r="W117">
         <v>4</v>
       </c>
-      <c r="T117">
-[...2 lines deleted...]
-      <c r="U117">
+      <c r="X117">
+        <v>1</v>
+      </c>
+      <c r="Y117">
         <v>4</v>
       </c>
-      <c r="V117">
-[...10 lines deleted...]
-      </c>
       <c r="Z117">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AA117">
+        <v>5</v>
+      </c>
+      <c r="AB117">
+        <v>1</v>
+      </c>
+      <c r="AC117">
+        <v>3</v>
+      </c>
+      <c r="AD117">
+        <v>3</v>
+      </c>
+      <c r="AE117">
         <v>6</v>
-      </c>
-[...10 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="118" spans="1:47">
       <c r="A118" t="s">
         <v>282</v>
       </c>
       <c r="B118" t="s">
         <v>293</v>
       </c>
       <c r="C118" t="s">
         <v>294</v>
       </c>
       <c r="D118" t="s">
         <v>50</v>
       </c>
       <c r="E118">
-        <v>476</v>
+        <v>326</v>
       </c>
       <c r="F118">
-        <v>352</v>
+        <v>244</v>
       </c>
       <c r="G118">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="AF118">
+        <v>570</v>
+      </c>
+      <c r="AJ118">
         <v>10</v>
       </c>
-      <c r="AG118">
+      <c r="AK118">
         <v>155</v>
       </c>
-      <c r="AH118">
-[...5 lines deleted...]
-      <c r="AJ118">
+      <c r="AL118">
+        <v>119</v>
+      </c>
+      <c r="AM118">
+        <v>274</v>
+      </c>
+      <c r="AN118">
         <v>11</v>
       </c>
-      <c r="AK118">
-[...2 lines deleted...]
-      <c r="AL118">
+      <c r="AO118">
+        <v>171</v>
+      </c>
+      <c r="AP118">
         <v>125</v>
       </c>
-      <c r="AM118">
-[...10 lines deleted...]
-      </c>
       <c r="AQ118">
-        <v>260</v>
+        <v>296</v>
       </c>
     </row>
     <row r="119" spans="1:47">
       <c r="A119" t="s">
         <v>295</v>
       </c>
       <c r="B119" t="s">
         <v>296</v>
       </c>
       <c r="C119" t="s">
         <v>297</v>
       </c>
       <c r="D119" t="s">
         <v>53</v>
       </c>
       <c r="E119">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="F119">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G119">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="H119">
         <v>3</v>
       </c>
       <c r="I119">
+        <v>34</v>
+      </c>
+      <c r="J119">
+        <v>31</v>
+      </c>
+      <c r="K119">
+        <v>65</v>
+      </c>
+      <c r="L119">
+        <v>3</v>
+      </c>
+      <c r="M119">
         <v>48</v>
       </c>
-      <c r="J119">
+      <c r="N119">
         <v>22</v>
       </c>
-      <c r="K119">
+      <c r="O119">
         <v>70</v>
       </c>
-      <c r="L119">
-[...2 lines deleted...]
-      <c r="M119">
+      <c r="P119">
+        <v>3</v>
+      </c>
+      <c r="Q119">
         <v>34</v>
       </c>
-      <c r="N119">
-[...8 lines deleted...]
-      <c r="Q119">
+      <c r="R119">
+        <v>34</v>
+      </c>
+      <c r="S119">
+        <v>68</v>
+      </c>
+      <c r="T119">
+        <v>3</v>
+      </c>
+      <c r="U119">
         <v>39</v>
       </c>
-      <c r="R119">
+      <c r="V119">
         <v>40</v>
       </c>
-      <c r="S119">
+      <c r="W119">
         <v>79</v>
       </c>
-      <c r="T119">
-[...2 lines deleted...]
-      <c r="U119">
+      <c r="X119">
+        <v>3</v>
+      </c>
+      <c r="Y119">
         <v>35</v>
       </c>
-      <c r="V119">
+      <c r="Z119">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
       <c r="AA119">
         <v>73</v>
       </c>
       <c r="AB119">
         <v>3</v>
       </c>
       <c r="AC119">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="AD119">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="AE119">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="AR119">
         <v>1</v>
       </c>
       <c r="AS119">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AT119">
         <v>4</v>
       </c>
       <c r="AU119">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:47">
       <c r="A120" t="s">
         <v>295</v>
       </c>
       <c r="B120" t="s">
         <v>298</v>
       </c>
       <c r="C120" t="s">
         <v>299</v>
       </c>
       <c r="D120" t="s">
         <v>53</v>
       </c>
       <c r="E120">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="F120">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G120">
-        <v>183</v>
+        <v>170</v>
       </c>
       <c r="H120">
         <v>1</v>
       </c>
       <c r="I120">
+        <v>11</v>
+      </c>
+      <c r="J120">
+        <v>16</v>
+      </c>
+      <c r="K120">
+        <v>27</v>
+      </c>
+      <c r="L120">
+        <v>1</v>
+      </c>
+      <c r="M120">
         <v>8</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
       <c r="N120">
         <v>9</v>
       </c>
       <c r="O120">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="P120">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q120">
+        <v>14</v>
+      </c>
+      <c r="R120">
+        <v>10</v>
+      </c>
+      <c r="S120">
+        <v>24</v>
+      </c>
+      <c r="T120">
+        <v>2</v>
+      </c>
+      <c r="U120">
         <v>12</v>
-      </c>
-[...10 lines deleted...]
-        <v>19</v>
       </c>
       <c r="V120">
         <v>17</v>
       </c>
       <c r="W120">
+        <v>29</v>
+      </c>
+      <c r="X120">
+        <v>2</v>
+      </c>
+      <c r="Y120">
+        <v>19</v>
+      </c>
+      <c r="Z120">
+        <v>17</v>
+      </c>
+      <c r="AA120">
         <v>36</v>
       </c>
-      <c r="X120">
-[...2 lines deleted...]
-      <c r="Y120">
+      <c r="AB120">
+        <v>2</v>
+      </c>
+      <c r="AC120">
         <v>21</v>
       </c>
-      <c r="Z120">
+      <c r="AD120">
         <v>16</v>
       </c>
-      <c r="AA120">
+      <c r="AE120">
         <v>37</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="121" spans="1:47">
       <c r="A121" t="s">
         <v>295</v>
       </c>
       <c r="B121" t="s">
         <v>300</v>
       </c>
       <c r="C121" t="s">
         <v>301</v>
       </c>
       <c r="D121" t="s">
         <v>53</v>
       </c>
       <c r="E121">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="F121">
         <v>94</v>
       </c>
       <c r="G121">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="H121">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I121">
+        <v>18</v>
+      </c>
+      <c r="J121">
+        <v>14</v>
+      </c>
+      <c r="K121">
+        <v>32</v>
+      </c>
+      <c r="L121">
+        <v>1</v>
+      </c>
+      <c r="M121">
         <v>11</v>
-      </c>
-[...10 lines deleted...]
-        <v>20</v>
       </c>
       <c r="N121">
         <v>13</v>
       </c>
       <c r="O121">
+        <v>24</v>
+      </c>
+      <c r="P121">
+        <v>2</v>
+      </c>
+      <c r="Q121">
+        <v>20</v>
+      </c>
+      <c r="R121">
+        <v>13</v>
+      </c>
+      <c r="S121">
         <v>33</v>
       </c>
-      <c r="P121">
-[...2 lines deleted...]
-      <c r="Q121">
+      <c r="T121">
+        <v>2</v>
+      </c>
+      <c r="U121">
         <v>16</v>
       </c>
-      <c r="R121">
+      <c r="V121">
         <v>20</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
       <c r="W121">
         <v>36</v>
       </c>
       <c r="X121">
         <v>2</v>
       </c>
       <c r="Y121">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="Z121">
         <v>17</v>
       </c>
       <c r="AA121">
+        <v>36</v>
+      </c>
+      <c r="AB121">
+        <v>2</v>
+      </c>
+      <c r="AC121">
+        <v>18</v>
+      </c>
+      <c r="AD121">
+        <v>17</v>
+      </c>
+      <c r="AE121">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="122" spans="1:47">
       <c r="A122" t="s">
         <v>295</v>
       </c>
       <c r="B122" t="s">
         <v>302</v>
       </c>
       <c r="C122" t="s">
         <v>303</v>
       </c>
       <c r="D122" t="s">
         <v>53</v>
       </c>
       <c r="E122">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F122">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="G122">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="H122">
         <v>1</v>
       </c>
       <c r="I122">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J122">
+        <v>1</v>
+      </c>
+      <c r="K122">
+        <v>3</v>
+      </c>
+      <c r="L122">
+        <v>1</v>
+      </c>
+      <c r="M122">
+        <v>5</v>
+      </c>
+      <c r="N122">
+        <v>3</v>
+      </c>
+      <c r="O122">
+        <v>8</v>
+      </c>
+      <c r="P122">
+        <v>1</v>
+      </c>
+      <c r="Q122">
+        <v>2</v>
+      </c>
+      <c r="R122">
         <v>4</v>
       </c>
-      <c r="K122">
-[...22 lines deleted...]
-      </c>
       <c r="S122">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="T122">
         <v>1</v>
       </c>
       <c r="U122">
         <v>4</v>
       </c>
       <c r="V122">
+        <v>1</v>
+      </c>
+      <c r="W122">
+        <v>5</v>
+      </c>
+      <c r="X122">
+        <v>1</v>
+      </c>
+      <c r="Y122">
         <v>4</v>
       </c>
-      <c r="W122">
+      <c r="Z122">
+        <v>4</v>
+      </c>
+      <c r="AA122">
         <v>8</v>
       </c>
-      <c r="X122">
-[...8 lines deleted...]
-      <c r="AA122">
+      <c r="AB122">
+        <v>1</v>
+      </c>
+      <c r="AC122">
+        <v>1</v>
+      </c>
+      <c r="AD122">
+        <v>3</v>
+      </c>
+      <c r="AE122">
         <v>4</v>
-      </c>
-[...10 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="123" spans="1:47">
       <c r="A123" t="s">
         <v>295</v>
       </c>
       <c r="B123" t="s">
         <v>304</v>
       </c>
       <c r="C123" t="s">
         <v>305</v>
       </c>
       <c r="D123" t="s">
         <v>53</v>
       </c>
       <c r="E123">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F123">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G123">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="H123">
         <v>1</v>
       </c>
       <c r="I123">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J123">
         <v>3</v>
       </c>
       <c r="K123">
+        <v>5</v>
+      </c>
+      <c r="L123">
+        <v>1</v>
+      </c>
+      <c r="M123">
+        <v>3</v>
+      </c>
+      <c r="N123">
+        <v>3</v>
+      </c>
+      <c r="O123">
         <v>6</v>
       </c>
-      <c r="L123">
-[...10 lines deleted...]
-      </c>
       <c r="P123">
         <v>1</v>
       </c>
       <c r="Q123">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="R123">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="S123">
         <v>8</v>
       </c>
       <c r="T123">
         <v>1</v>
       </c>
       <c r="U123">
         <v>6</v>
       </c>
       <c r="V123">
+        <v>2</v>
+      </c>
+      <c r="W123">
+        <v>8</v>
+      </c>
+      <c r="X123">
+        <v>1</v>
+      </c>
+      <c r="Y123">
         <v>6</v>
       </c>
-      <c r="W123">
+      <c r="Z123">
+        <v>6</v>
+      </c>
+      <c r="AA123">
         <v>12</v>
       </c>
-      <c r="X123">
-[...8 lines deleted...]
-      <c r="AA123">
+      <c r="AB123">
+        <v>1</v>
+      </c>
+      <c r="AC123">
+        <v>3</v>
+      </c>
+      <c r="AD123">
+        <v>1</v>
+      </c>
+      <c r="AE123">
         <v>4</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="124" spans="1:47">
       <c r="A124" t="s">
         <v>295</v>
       </c>
       <c r="B124" t="s">
         <v>306</v>
       </c>
       <c r="C124" t="s">
         <v>307</v>
       </c>
       <c r="D124" t="s">
         <v>53</v>
       </c>
       <c r="E124">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F124">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G124">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="H124">
         <v>1</v>
       </c>
       <c r="I124">
+        <v>4</v>
+      </c>
+      <c r="J124">
+        <v>8</v>
+      </c>
+      <c r="K124">
+        <v>12</v>
+      </c>
+      <c r="L124">
+        <v>1</v>
+      </c>
+      <c r="M124">
         <v>6</v>
       </c>
-      <c r="J124">
-[...2 lines deleted...]
-      <c r="K124">
+      <c r="N124">
+        <v>3</v>
+      </c>
+      <c r="O124">
         <v>9</v>
       </c>
-      <c r="L124">
-[...2 lines deleted...]
-      <c r="M124">
+      <c r="P124">
+        <v>1</v>
+      </c>
+      <c r="Q124">
         <v>4</v>
-      </c>
-[...10 lines deleted...]
-        <v>3</v>
       </c>
       <c r="R124">
         <v>8</v>
       </c>
       <c r="S124">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="T124">
         <v>1</v>
       </c>
       <c r="U124">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="V124">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="W124">
         <v>11</v>
       </c>
       <c r="X124">
         <v>1</v>
       </c>
       <c r="Y124">
+        <v>6</v>
+      </c>
+      <c r="Z124">
+        <v>5</v>
+      </c>
+      <c r="AA124">
+        <v>11</v>
+      </c>
+      <c r="AB124">
+        <v>1</v>
+      </c>
+      <c r="AC124">
         <v>4</v>
       </c>
-      <c r="Z124">
+      <c r="AD124">
         <v>9</v>
       </c>
-      <c r="AA124">
+      <c r="AE124">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="125" spans="1:47">
       <c r="A125" t="s">
         <v>295</v>
       </c>
       <c r="B125" t="s">
         <v>308</v>
       </c>
       <c r="C125" t="s">
         <v>309</v>
       </c>
       <c r="D125" t="s">
         <v>53</v>
       </c>
       <c r="E125">
         <v>69</v>
       </c>
       <c r="F125">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="G125">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="H125">
         <v>1</v>
       </c>
       <c r="I125">
+        <v>7</v>
+      </c>
+      <c r="J125">
+        <v>9</v>
+      </c>
+      <c r="K125">
+        <v>16</v>
+      </c>
+      <c r="L125">
+        <v>1</v>
+      </c>
+      <c r="M125">
         <v>10</v>
       </c>
-      <c r="J125">
+      <c r="N125">
+        <v>11</v>
+      </c>
+      <c r="O125">
+        <v>21</v>
+      </c>
+      <c r="P125">
+        <v>2</v>
+      </c>
+      <c r="Q125">
+        <v>15</v>
+      </c>
+      <c r="R125">
+        <v>14</v>
+      </c>
+      <c r="S125">
+        <v>29</v>
+      </c>
+      <c r="T125">
+        <v>1</v>
+      </c>
+      <c r="U125">
+        <v>9</v>
+      </c>
+      <c r="V125">
+        <v>14</v>
+      </c>
+      <c r="W125">
+        <v>23</v>
+      </c>
+      <c r="X125">
+        <v>1</v>
+      </c>
+      <c r="Y125">
         <v>12</v>
       </c>
-      <c r="K125">
-[...8 lines deleted...]
-      <c r="N125">
+      <c r="Z125">
+        <v>5</v>
+      </c>
+      <c r="AA125">
+        <v>17</v>
+      </c>
+      <c r="AB125">
+        <v>2</v>
+      </c>
+      <c r="AC125">
+        <v>16</v>
+      </c>
+      <c r="AD125">
         <v>14</v>
       </c>
-      <c r="O125">
-[...35 lines deleted...]
-      <c r="AA125">
+      <c r="AE125">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:47">
       <c r="A126" t="s">
         <v>295</v>
       </c>
       <c r="B126" t="s">
         <v>310</v>
       </c>
       <c r="C126" t="s">
         <v>311</v>
       </c>
       <c r="D126" t="s">
         <v>50</v>
       </c>
       <c r="E126">
-        <v>181</v>
+        <v>138</v>
       </c>
       <c r="F126">
-        <v>179</v>
+        <v>118</v>
       </c>
       <c r="G126">
-        <v>360</v>
-[...4 lines deleted...]
-      <c r="AG126">
+        <v>256</v>
+      </c>
+      <c r="AJ126">
+        <v>5</v>
+      </c>
+      <c r="AK126">
         <v>78</v>
       </c>
-      <c r="AH126">
-[...5 lines deleted...]
-      <c r="AJ126">
+      <c r="AL126">
+        <v>54</v>
+      </c>
+      <c r="AM126">
+        <v>132</v>
+      </c>
+      <c r="AN126">
         <v>6</v>
       </c>
-      <c r="AK126">
+      <c r="AO126">
         <v>60</v>
       </c>
-      <c r="AL126">
-[...10 lines deleted...]
-      </c>
       <c r="AP126">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="AQ126">
-        <v>104</v>
+        <v>124</v>
       </c>
     </row>
     <row r="127" spans="1:47">
       <c r="A127" t="s">
         <v>312</v>
       </c>
       <c r="B127" t="s">
         <v>313</v>
       </c>
       <c r="C127" t="s">
         <v>314</v>
       </c>
       <c r="D127" t="s">
         <v>53</v>
       </c>
       <c r="E127">
-        <v>218</v>
+        <v>194</v>
       </c>
       <c r="F127">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="G127">
-        <v>420</v>
+        <v>387</v>
       </c>
       <c r="H127">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I127">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="J127">
         <v>27</v>
       </c>
       <c r="K127">
+        <v>48</v>
+      </c>
+      <c r="L127">
+        <v>3</v>
+      </c>
+      <c r="M127">
+        <v>29</v>
+      </c>
+      <c r="N127">
+        <v>27</v>
+      </c>
+      <c r="O127">
         <v>56</v>
       </c>
-      <c r="L127">
-[...2 lines deleted...]
-      <c r="M127">
+      <c r="P127">
+        <v>3</v>
+      </c>
+      <c r="Q127">
         <v>32</v>
       </c>
-      <c r="N127">
+      <c r="R127">
         <v>36</v>
       </c>
-      <c r="O127">
+      <c r="S127">
         <v>68</v>
       </c>
-      <c r="P127">
-[...10 lines deleted...]
-      </c>
       <c r="T127">
         <v>3</v>
       </c>
       <c r="U127">
+        <v>34</v>
+      </c>
+      <c r="V127">
+        <v>26</v>
+      </c>
+      <c r="W127">
+        <v>60</v>
+      </c>
+      <c r="X127">
+        <v>3</v>
+      </c>
+      <c r="Y127">
         <v>40</v>
       </c>
-      <c r="V127">
+      <c r="Z127">
         <v>29</v>
       </c>
-      <c r="W127">
+      <c r="AA127">
         <v>69</v>
       </c>
-      <c r="X127">
-[...2 lines deleted...]
-      <c r="Y127">
+      <c r="AB127">
+        <v>3</v>
+      </c>
+      <c r="AC127">
         <v>33</v>
       </c>
-      <c r="Z127">
+      <c r="AD127">
         <v>43</v>
       </c>
-      <c r="AA127">
+      <c r="AE127">
         <v>76</v>
-      </c>
-[...10 lines deleted...]
-        <v>78</v>
       </c>
       <c r="AR127">
         <v>1</v>
       </c>
       <c r="AS127">
         <v>5</v>
       </c>
       <c r="AT127">
         <v>5</v>
       </c>
       <c r="AU127">
         <v>10</v>
       </c>
     </row>
     <row r="128" spans="1:47">
       <c r="A128" t="s">
         <v>312</v>
       </c>
       <c r="B128" t="s">
         <v>315</v>
       </c>
       <c r="C128" t="s">
         <v>316</v>
       </c>
       <c r="D128" t="s">
         <v>53</v>
       </c>
       <c r="E128">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="F128">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="G128">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="H128">
         <v>1</v>
       </c>
       <c r="I128">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="J128">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="K128">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="L128">
         <v>1</v>
       </c>
       <c r="M128">
         <v>11</v>
       </c>
       <c r="N128">
+        <v>10</v>
+      </c>
+      <c r="O128">
+        <v>21</v>
+      </c>
+      <c r="P128">
+        <v>1</v>
+      </c>
+      <c r="Q128">
+        <v>11</v>
+      </c>
+      <c r="R128">
         <v>6</v>
       </c>
-      <c r="O128">
+      <c r="S128">
         <v>17</v>
       </c>
-      <c r="P128">
-[...2 lines deleted...]
-      <c r="Q128">
+      <c r="T128">
+        <v>1</v>
+      </c>
+      <c r="U128">
         <v>7</v>
       </c>
-      <c r="R128">
+      <c r="V128">
         <v>12</v>
       </c>
-      <c r="S128">
+      <c r="W128">
         <v>19</v>
       </c>
-      <c r="T128">
-[...2 lines deleted...]
-      <c r="U128">
+      <c r="X128">
+        <v>1</v>
+      </c>
+      <c r="Y128">
         <v>9</v>
       </c>
-      <c r="V128">
+      <c r="Z128">
         <v>7</v>
       </c>
-      <c r="W128">
+      <c r="AA128">
         <v>16</v>
       </c>
-      <c r="X128">
-[...2 lines deleted...]
-      <c r="Y128">
+      <c r="AB128">
+        <v>1</v>
+      </c>
+      <c r="AC128">
         <v>17</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
       <c r="AD128">
         <v>10</v>
       </c>
       <c r="AE128">
-        <v>32</v>
+        <v>27</v>
       </c>
     </row>
     <row r="129" spans="1:47">
       <c r="A129" t="s">
         <v>312</v>
       </c>
       <c r="B129" t="s">
         <v>317</v>
       </c>
       <c r="C129" t="s">
         <v>318</v>
       </c>
       <c r="D129" t="s">
         <v>53</v>
       </c>
       <c r="E129">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F129">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="G129">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="H129">
         <v>2</v>
       </c>
       <c r="I129">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J129">
         <v>23</v>
       </c>
       <c r="K129">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="L129">
         <v>2</v>
       </c>
       <c r="M129">
         <v>23</v>
       </c>
       <c r="N129">
+        <v>23</v>
+      </c>
+      <c r="O129">
+        <v>46</v>
+      </c>
+      <c r="P129">
+        <v>2</v>
+      </c>
+      <c r="Q129">
+        <v>23</v>
+      </c>
+      <c r="R129">
         <v>17</v>
       </c>
-      <c r="O129">
+      <c r="S129">
         <v>40</v>
       </c>
-      <c r="P129">
-[...5 lines deleted...]
-      <c r="R129">
+      <c r="T129">
+        <v>2</v>
+      </c>
+      <c r="U129">
+        <v>22</v>
+      </c>
+      <c r="V129">
         <v>15</v>
       </c>
-      <c r="S129">
-[...5 lines deleted...]
-      <c r="U129">
+      <c r="W129">
+        <v>37</v>
+      </c>
+      <c r="X129">
+        <v>3</v>
+      </c>
+      <c r="Y129">
         <v>26</v>
       </c>
-      <c r="V129">
-[...10 lines deleted...]
-      </c>
       <c r="Z129">
+        <v>30</v>
+      </c>
+      <c r="AA129">
+        <v>56</v>
+      </c>
+      <c r="AB129">
+        <v>2</v>
+      </c>
+      <c r="AC129">
+        <v>17</v>
+      </c>
+      <c r="AD129">
         <v>20</v>
       </c>
-      <c r="AA129">
-[...10 lines deleted...]
-      </c>
       <c r="AE129">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="130" spans="1:47">
       <c r="A130" t="s">
         <v>312</v>
       </c>
       <c r="B130" t="s">
         <v>319</v>
       </c>
       <c r="C130" t="s">
         <v>320</v>
       </c>
       <c r="D130" t="s">
         <v>53</v>
       </c>
       <c r="E130">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="F130">
-        <v>481</v>
+        <v>472</v>
       </c>
       <c r="G130">
-        <v>989</v>
+        <v>981</v>
       </c>
       <c r="H130">
         <v>6</v>
       </c>
       <c r="I130">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="J130">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="K130">
         <v>149</v>
       </c>
       <c r="L130">
         <v>6</v>
       </c>
       <c r="M130">
+        <v>80</v>
+      </c>
+      <c r="N130">
+        <v>69</v>
+      </c>
+      <c r="O130">
+        <v>149</v>
+      </c>
+      <c r="P130">
+        <v>7</v>
+      </c>
+      <c r="Q130">
         <v>82</v>
       </c>
-      <c r="N130">
-[...5 lines deleted...]
-      <c r="P130">
+      <c r="R130">
+        <v>82</v>
+      </c>
+      <c r="S130">
+        <v>164</v>
+      </c>
+      <c r="T130">
         <v>6</v>
       </c>
-      <c r="Q130">
+      <c r="U130">
         <v>79</v>
       </c>
-      <c r="R130">
-[...5 lines deleted...]
-      <c r="T130">
+      <c r="V130">
+        <v>82</v>
+      </c>
+      <c r="W130">
+        <v>161</v>
+      </c>
+      <c r="X130">
         <v>7</v>
       </c>
-      <c r="U130">
+      <c r="Y130">
         <v>107</v>
       </c>
-      <c r="V130">
-[...8 lines deleted...]
-      <c r="Y130">
+      <c r="Z130">
         <v>86</v>
       </c>
-      <c r="Z130">
-[...1 lines deleted...]
-      </c>
       <c r="AA130">
-        <v>165</v>
+        <v>193</v>
       </c>
       <c r="AB130">
         <v>6</v>
       </c>
       <c r="AC130">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="AD130">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="AE130">
-        <v>158</v>
+        <v>165</v>
       </c>
     </row>
     <row r="131" spans="1:47">
       <c r="A131" t="s">
         <v>312</v>
       </c>
       <c r="B131" t="s">
         <v>321</v>
       </c>
       <c r="C131" t="s">
         <v>322</v>
       </c>
       <c r="D131" t="s">
         <v>53</v>
       </c>
       <c r="E131">
-        <v>207</v>
+        <v>0</v>
       </c>
       <c r="F131">
-        <v>180</v>
+        <v>0</v>
       </c>
       <c r="G131">
-        <v>387</v>
-[...71 lines deleted...]
-        <v>76</v>
+        <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:47">
       <c r="A132" t="s">
         <v>312</v>
       </c>
       <c r="B132" t="s">
         <v>323</v>
       </c>
       <c r="C132" t="s">
         <v>324</v>
       </c>
       <c r="D132" t="s">
         <v>53</v>
       </c>
       <c r="E132">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F132">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="G132">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="H132">
         <v>2</v>
       </c>
       <c r="I132">
+        <v>17</v>
+      </c>
+      <c r="J132">
+        <v>12</v>
+      </c>
+      <c r="K132">
+        <v>29</v>
+      </c>
+      <c r="L132">
+        <v>2</v>
+      </c>
+      <c r="M132">
         <v>18</v>
       </c>
-      <c r="J132">
+      <c r="N132">
         <v>18</v>
       </c>
-      <c r="K132">
+      <c r="O132">
         <v>36</v>
       </c>
-      <c r="L132">
-[...2 lines deleted...]
-      <c r="M132">
+      <c r="P132">
+        <v>1</v>
+      </c>
+      <c r="Q132">
         <v>9</v>
       </c>
-      <c r="N132">
+      <c r="R132">
         <v>7</v>
       </c>
-      <c r="O132">
+      <c r="S132">
         <v>16</v>
       </c>
-      <c r="P132">
-[...2 lines deleted...]
-      <c r="Q132">
+      <c r="T132">
+        <v>1</v>
+      </c>
+      <c r="U132">
         <v>12</v>
       </c>
-      <c r="R132">
-[...10 lines deleted...]
-      </c>
       <c r="V132">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="W132">
         <v>24</v>
       </c>
       <c r="X132">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y132">
+        <v>13</v>
+      </c>
+      <c r="Z132">
+        <v>11</v>
+      </c>
+      <c r="AA132">
+        <v>24</v>
+      </c>
+      <c r="AB132">
+        <v>2</v>
+      </c>
+      <c r="AC132">
         <v>26</v>
       </c>
-      <c r="Z132">
+      <c r="AD132">
         <v>19</v>
       </c>
-      <c r="AA132">
+      <c r="AE132">
         <v>45</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:47">
       <c r="A133" t="s">
         <v>312</v>
       </c>
       <c r="B133" t="s">
         <v>325</v>
       </c>
       <c r="C133" t="s">
         <v>326</v>
       </c>
       <c r="D133" t="s">
         <v>53</v>
       </c>
       <c r="E133">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F133">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="G133">
-        <v>827</v>
+        <v>834</v>
       </c>
       <c r="H133">
         <v>5</v>
       </c>
       <c r="I133">
+        <v>77</v>
+      </c>
+      <c r="J133">
+        <v>64</v>
+      </c>
+      <c r="K133">
+        <v>141</v>
+      </c>
+      <c r="L133">
+        <v>5</v>
+      </c>
+      <c r="M133">
         <v>61</v>
       </c>
-      <c r="J133">
-[...2 lines deleted...]
-      <c r="K133">
+      <c r="N133">
+        <v>78</v>
+      </c>
+      <c r="O133">
+        <v>139</v>
+      </c>
+      <c r="P133">
+        <v>5</v>
+      </c>
+      <c r="Q133">
+        <v>60</v>
+      </c>
+      <c r="R133">
+        <v>74</v>
+      </c>
+      <c r="S133">
+        <v>134</v>
+      </c>
+      <c r="T133">
+        <v>5</v>
+      </c>
+      <c r="U133">
+        <v>68</v>
+      </c>
+      <c r="V133">
+        <v>70</v>
+      </c>
+      <c r="W133">
         <v>138</v>
       </c>
-      <c r="L133">
-[...26 lines deleted...]
-      <c r="U133">
+      <c r="X133">
+        <v>5</v>
+      </c>
+      <c r="Y133">
         <v>81</v>
       </c>
-      <c r="V133">
+      <c r="Z133">
         <v>59</v>
       </c>
-      <c r="W133">
+      <c r="AA133">
         <v>140</v>
       </c>
-      <c r="X133">
-[...2 lines deleted...]
-      <c r="Y133">
+      <c r="AB133">
+        <v>5</v>
+      </c>
+      <c r="AC133">
         <v>73</v>
       </c>
-      <c r="Z133">
+      <c r="AD133">
         <v>69</v>
       </c>
-      <c r="AA133">
+      <c r="AE133">
         <v>142</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="134" spans="1:47">
       <c r="A134" t="s">
         <v>312</v>
       </c>
       <c r="B134" t="s">
         <v>327</v>
       </c>
       <c r="C134" t="s">
         <v>328</v>
       </c>
       <c r="D134" t="s">
         <v>50</v>
       </c>
       <c r="E134">
-        <v>677</v>
+        <v>704</v>
       </c>
       <c r="F134">
-        <v>614</v>
+        <v>605</v>
       </c>
       <c r="G134">
-        <v>1291</v>
+        <v>1309</v>
       </c>
       <c r="AF134">
+        <v>15</v>
+      </c>
+      <c r="AG134">
+        <v>231</v>
+      </c>
+      <c r="AH134">
+        <v>175</v>
+      </c>
+      <c r="AI134">
+        <v>406</v>
+      </c>
+      <c r="AJ134">
         <v>16</v>
       </c>
-      <c r="AG134">
-[...8 lines deleted...]
-      <c r="AJ134">
+      <c r="AK134">
+        <v>230</v>
+      </c>
+      <c r="AL134">
+        <v>191</v>
+      </c>
+      <c r="AM134">
+        <v>421</v>
+      </c>
+      <c r="AN134">
         <v>17</v>
       </c>
-      <c r="AK134">
-[...5 lines deleted...]
-      <c r="AM134">
+      <c r="AO134">
+        <v>241</v>
+      </c>
+      <c r="AP134">
+        <v>238</v>
+      </c>
+      <c r="AQ134">
         <v>479</v>
-      </c>
-[...10 lines deleted...]
-        <v>390</v>
       </c>
       <c r="AR134">
         <v>1</v>
       </c>
       <c r="AS134">
         <v>2</v>
       </c>
       <c r="AT134">
         <v>1</v>
       </c>
       <c r="AU134">
         <v>3</v>
       </c>
     </row>
     <row r="135" spans="1:47">
       <c r="A135" t="s">
         <v>312</v>
       </c>
       <c r="B135" t="s">
         <v>329</v>
       </c>
       <c r="C135" t="s">
         <v>330</v>
       </c>
       <c r="D135" t="s">
         <v>50</v>
       </c>
       <c r="E135">
-        <v>312</v>
+        <v>212</v>
       </c>
       <c r="F135">
-        <v>233</v>
+        <v>161</v>
       </c>
       <c r="G135">
-        <v>545</v>
-[...1 lines deleted...]
-      <c r="AF135">
+        <v>373</v>
+      </c>
+      <c r="AJ135">
         <v>7</v>
       </c>
-      <c r="AG135">
-[...8 lines deleted...]
-      <c r="AJ135">
+      <c r="AK135">
+        <v>98</v>
+      </c>
+      <c r="AL135">
+        <v>68</v>
+      </c>
+      <c r="AM135">
+        <v>166</v>
+      </c>
+      <c r="AN135">
         <v>8</v>
       </c>
-      <c r="AK135">
-[...10 lines deleted...]
-      </c>
       <c r="AO135">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="AP135">
-        <v>70</v>
+        <v>93</v>
       </c>
       <c r="AQ135">
-        <v>175</v>
+        <v>207</v>
       </c>
     </row>
     <row r="136" spans="1:47">
       <c r="A136" t="s">
         <v>331</v>
       </c>
       <c r="B136" t="s">
         <v>332</v>
       </c>
       <c r="C136" t="s">
         <v>333</v>
       </c>
       <c r="D136" t="s">
         <v>53</v>
       </c>
       <c r="E136">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="F136">
-        <v>366</v>
+        <v>353</v>
       </c>
       <c r="G136">
-        <v>775</v>
+        <v>766</v>
       </c>
       <c r="H136">
         <v>5</v>
       </c>
       <c r="I136">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="J136">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="K136">
-        <v>122</v>
+        <v>111</v>
       </c>
       <c r="L136">
         <v>5</v>
       </c>
       <c r="M136">
+        <v>65</v>
+      </c>
+      <c r="N136">
+        <v>55</v>
+      </c>
+      <c r="O136">
+        <v>120</v>
+      </c>
+      <c r="P136">
+        <v>5</v>
+      </c>
+      <c r="Q136">
+        <v>74</v>
+      </c>
+      <c r="R136">
+        <v>55</v>
+      </c>
+      <c r="S136">
+        <v>129</v>
+      </c>
+      <c r="T136">
+        <v>5</v>
+      </c>
+      <c r="U136">
+        <v>63</v>
+      </c>
+      <c r="V136">
+        <v>62</v>
+      </c>
+      <c r="W136">
+        <v>125</v>
+      </c>
+      <c r="X136">
+        <v>6</v>
+      </c>
+      <c r="Y136">
+        <v>69</v>
+      </c>
+      <c r="Z136">
+        <v>69</v>
+      </c>
+      <c r="AA136">
+        <v>138</v>
+      </c>
+      <c r="AB136">
+        <v>5</v>
+      </c>
+      <c r="AC136">
         <v>73</v>
-      </c>
-[...46 lines deleted...]
-        <v>56</v>
       </c>
       <c r="AD136">
         <v>61</v>
       </c>
       <c r="AE136">
-        <v>117</v>
+        <v>134</v>
       </c>
       <c r="AR136">
         <v>1</v>
       </c>
       <c r="AS136">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="AT136">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AU136">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:47">
       <c r="A137" t="s">
         <v>331</v>
       </c>
       <c r="B137" t="s">
         <v>334</v>
       </c>
       <c r="C137" t="s">
         <v>335</v>
       </c>
       <c r="D137" t="s">
         <v>53</v>
       </c>
       <c r="E137">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F137">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G137">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="H137">
         <v>1</v>
       </c>
       <c r="I137">
+        <v>10</v>
+      </c>
+      <c r="J137">
+        <v>2</v>
+      </c>
+      <c r="K137">
+        <v>12</v>
+      </c>
+      <c r="L137">
+        <v>1</v>
+      </c>
+      <c r="M137">
         <v>6</v>
       </c>
-      <c r="J137">
+      <c r="N137">
         <v>9</v>
       </c>
-      <c r="K137">
+      <c r="O137">
         <v>15</v>
       </c>
-      <c r="L137">
-[...2 lines deleted...]
-      <c r="M137">
+      <c r="P137">
+        <v>1</v>
+      </c>
+      <c r="Q137">
         <v>12</v>
       </c>
-      <c r="N137">
+      <c r="R137">
         <v>12</v>
       </c>
-      <c r="O137">
+      <c r="S137">
         <v>24</v>
       </c>
-      <c r="P137">
-[...2 lines deleted...]
-      <c r="Q137">
+      <c r="T137">
+        <v>1</v>
+      </c>
+      <c r="U137">
         <v>7</v>
       </c>
-      <c r="R137">
+      <c r="V137">
         <v>7</v>
       </c>
-      <c r="S137">
+      <c r="W137">
         <v>14</v>
       </c>
-      <c r="T137">
-[...2 lines deleted...]
-      <c r="U137">
+      <c r="X137">
+        <v>1</v>
+      </c>
+      <c r="Y137">
+        <v>8</v>
+      </c>
+      <c r="Z137">
+        <v>6</v>
+      </c>
+      <c r="AA137">
+        <v>14</v>
+      </c>
+      <c r="AB137">
+        <v>1</v>
+      </c>
+      <c r="AC137">
+        <v>13</v>
+      </c>
+      <c r="AD137">
         <v>9</v>
       </c>
-      <c r="V137">
-[...14 lines deleted...]
-      <c r="AA137">
+      <c r="AE137">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="138" spans="1:47">
       <c r="A138" t="s">
         <v>331</v>
       </c>
       <c r="B138" t="s">
         <v>336</v>
       </c>
       <c r="C138" t="s">
         <v>337</v>
       </c>
       <c r="D138" t="s">
         <v>53</v>
       </c>
       <c r="E138">
-        <v>230</v>
+        <v>196</v>
       </c>
       <c r="F138">
-        <v>212</v>
+        <v>186</v>
       </c>
       <c r="G138">
-        <v>442</v>
+        <v>382</v>
       </c>
       <c r="H138">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I138">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="J138">
+        <v>12</v>
+      </c>
+      <c r="K138">
+        <v>32</v>
+      </c>
+      <c r="L138">
+        <v>3</v>
+      </c>
+      <c r="M138">
+        <v>38</v>
+      </c>
+      <c r="N138">
         <v>29</v>
       </c>
-      <c r="K138">
-[...5 lines deleted...]
-      <c r="M138">
+      <c r="O138">
+        <v>67</v>
+      </c>
+      <c r="P138">
+        <v>3</v>
+      </c>
+      <c r="Q138">
         <v>30</v>
       </c>
-      <c r="N138">
+      <c r="R138">
         <v>19</v>
       </c>
-      <c r="O138">
+      <c r="S138">
         <v>49</v>
-      </c>
-[...10 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T138">
         <v>4</v>
       </c>
       <c r="U138">
         <v>38</v>
       </c>
       <c r="V138">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="W138">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="X138">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Y138">
         <v>36</v>
       </c>
       <c r="Z138">
+        <v>46</v>
+      </c>
+      <c r="AA138">
+        <v>82</v>
+      </c>
+      <c r="AB138">
+        <v>3</v>
+      </c>
+      <c r="AC138">
+        <v>34</v>
+      </c>
+      <c r="AD138">
         <v>39</v>
       </c>
-      <c r="AA138">
-[...10 lines deleted...]
-      </c>
       <c r="AE138">
-        <v>84</v>
+        <v>73</v>
       </c>
     </row>
     <row r="139" spans="1:47">
       <c r="A139" t="s">
         <v>331</v>
       </c>
       <c r="B139" t="s">
         <v>338</v>
       </c>
       <c r="C139" t="s">
         <v>339</v>
       </c>
       <c r="D139" t="s">
         <v>53</v>
       </c>
       <c r="E139">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="F139">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G139">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="H139">
         <v>2</v>
       </c>
       <c r="I139">
+        <v>14</v>
+      </c>
+      <c r="J139">
+        <v>16</v>
+      </c>
+      <c r="K139">
+        <v>30</v>
+      </c>
+      <c r="L139">
+        <v>2</v>
+      </c>
+      <c r="M139">
         <v>21</v>
       </c>
-      <c r="J139">
+      <c r="N139">
         <v>15</v>
       </c>
-      <c r="K139">
+      <c r="O139">
         <v>36</v>
       </c>
-      <c r="L139">
-[...2 lines deleted...]
-      <c r="M139">
+      <c r="P139">
+        <v>2</v>
+      </c>
+      <c r="Q139">
         <v>27</v>
       </c>
-      <c r="N139">
+      <c r="R139">
         <v>11</v>
       </c>
-      <c r="O139">
+      <c r="S139">
         <v>38</v>
       </c>
-      <c r="P139">
-[...2 lines deleted...]
-      <c r="Q139">
+      <c r="T139">
+        <v>2</v>
+      </c>
+      <c r="U139">
         <v>21</v>
       </c>
-      <c r="R139">
+      <c r="V139">
         <v>15</v>
       </c>
-      <c r="S139">
+      <c r="W139">
         <v>36</v>
       </c>
-      <c r="T139">
-[...2 lines deleted...]
-      <c r="U139">
+      <c r="X139">
+        <v>2</v>
+      </c>
+      <c r="Y139">
         <v>20</v>
       </c>
-      <c r="V139">
+      <c r="Z139">
         <v>27</v>
       </c>
-      <c r="W139">
+      <c r="AA139">
         <v>47</v>
       </c>
-      <c r="X139">
-[...2 lines deleted...]
-      <c r="Y139">
+      <c r="AB139">
+        <v>2</v>
+      </c>
+      <c r="AC139">
         <v>19</v>
       </c>
-      <c r="Z139">
+      <c r="AD139">
         <v>11</v>
       </c>
-      <c r="AA139">
+      <c r="AE139">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="140" spans="1:47">
       <c r="A140" t="s">
         <v>331</v>
       </c>
       <c r="B140" t="s">
         <v>340</v>
       </c>
       <c r="C140" t="s">
         <v>341</v>
       </c>
       <c r="D140" t="s">
         <v>50</v>
       </c>
       <c r="E140">
-        <v>205</v>
+        <v>245</v>
       </c>
       <c r="F140">
-        <v>207</v>
+        <v>224</v>
       </c>
       <c r="G140">
-        <v>412</v>
+        <v>469</v>
       </c>
       <c r="AF140">
         <v>7</v>
       </c>
       <c r="AG140">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="AH140">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="AI140">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="AJ140">
+        <v>7</v>
+      </c>
+      <c r="AK140">
+        <v>76</v>
+      </c>
+      <c r="AL140">
+        <v>82</v>
+      </c>
+      <c r="AM140">
+        <v>158</v>
+      </c>
+      <c r="AN140">
         <v>6</v>
       </c>
-      <c r="AK140">
-[...2 lines deleted...]
-      <c r="AL140">
+      <c r="AO140">
+        <v>76</v>
+      </c>
+      <c r="AP140">
         <v>70</v>
       </c>
-      <c r="AM140">
-[...10 lines deleted...]
-      </c>
       <c r="AQ140">
-        <v>106</v>
+        <v>146</v>
       </c>
     </row>
     <row r="141" spans="1:47">
       <c r="A141" t="s">
         <v>342</v>
       </c>
       <c r="B141" t="s">
         <v>343</v>
       </c>
       <c r="C141" t="s">
         <v>344</v>
       </c>
       <c r="D141" t="s">
         <v>53</v>
       </c>
       <c r="E141">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="F141">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="G141">
-        <v>295</v>
+        <v>285</v>
       </c>
       <c r="H141">
         <v>2</v>
       </c>
       <c r="I141">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="J141">
         <v>19</v>
       </c>
       <c r="K141">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="L141">
         <v>2</v>
       </c>
       <c r="M141">
+        <v>21</v>
+      </c>
+      <c r="N141">
+        <v>20</v>
+      </c>
+      <c r="O141">
+        <v>41</v>
+      </c>
+      <c r="P141">
+        <v>2</v>
+      </c>
+      <c r="Q141">
         <v>17</v>
       </c>
-      <c r="N141">
+      <c r="R141">
         <v>18</v>
       </c>
-      <c r="O141">
+      <c r="S141">
         <v>35</v>
       </c>
-      <c r="P141">
-[...2 lines deleted...]
-      <c r="Q141">
+      <c r="T141">
+        <v>3</v>
+      </c>
+      <c r="U141">
         <v>30</v>
       </c>
-      <c r="R141">
+      <c r="V141">
         <v>28</v>
       </c>
-      <c r="S141">
+      <c r="W141">
         <v>58</v>
       </c>
-      <c r="T141">
-[...5 lines deleted...]
-      <c r="V141">
+      <c r="X141">
+        <v>2</v>
+      </c>
+      <c r="Y141">
+        <v>27</v>
+      </c>
+      <c r="Z141">
         <v>22</v>
       </c>
-      <c r="W141">
-[...8 lines deleted...]
-      <c r="Z141">
+      <c r="AA141">
+        <v>49</v>
+      </c>
+      <c r="AB141">
+        <v>3</v>
+      </c>
+      <c r="AC141">
+        <v>33</v>
+      </c>
+      <c r="AD141">
         <v>27</v>
       </c>
-      <c r="AA141">
-[...10 lines deleted...]
-      </c>
       <c r="AE141">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="AR141">
         <v>1</v>
       </c>
       <c r="AS141">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="AT141">
         <v>1</v>
       </c>
       <c r="AU141">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="142" spans="1:47">
       <c r="A142" t="s">
         <v>342</v>
       </c>
       <c r="B142" t="s">
         <v>345</v>
       </c>
       <c r="C142" t="s">
         <v>346</v>
       </c>
       <c r="D142" t="s">
         <v>53</v>
       </c>
       <c r="E142">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F142">
         <v>18</v>
       </c>
       <c r="G142">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="H142">
         <v>1</v>
       </c>
       <c r="I142">
+        <v>1</v>
+      </c>
+      <c r="J142">
+        <v>2</v>
+      </c>
+      <c r="K142">
+        <v>3</v>
+      </c>
+      <c r="L142">
+        <v>1</v>
+      </c>
+      <c r="M142">
         <v>8</v>
       </c>
-      <c r="J142">
-[...10 lines deleted...]
-      </c>
       <c r="N142">
+        <v>3</v>
+      </c>
+      <c r="O142">
+        <v>11</v>
+      </c>
+      <c r="P142">
+        <v>1</v>
+      </c>
+      <c r="Q142">
+        <v>2</v>
+      </c>
+      <c r="R142">
         <v>4</v>
-      </c>
-[...10 lines deleted...]
-        <v>3</v>
       </c>
       <c r="S142">
         <v>6</v>
       </c>
       <c r="T142">
         <v>1</v>
       </c>
       <c r="U142">
         <v>2</v>
       </c>
       <c r="V142">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W142">
+        <v>5</v>
+      </c>
+      <c r="X142">
+        <v>1</v>
+      </c>
+      <c r="Y142">
+        <v>2</v>
+      </c>
+      <c r="Z142">
+        <v>2</v>
+      </c>
+      <c r="AA142">
         <v>4</v>
       </c>
-      <c r="X142">
-[...5 lines deleted...]
-      <c r="Z142">
+      <c r="AB142">
+        <v>1</v>
+      </c>
+      <c r="AC142">
         <v>4</v>
       </c>
-      <c r="AA142">
-[...7 lines deleted...]
-      </c>
       <c r="AD142">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AE142">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="143" spans="1:47">
       <c r="A143" t="s">
         <v>342</v>
       </c>
       <c r="B143" t="s">
         <v>347</v>
       </c>
       <c r="C143" t="s">
         <v>348</v>
       </c>
       <c r="D143" t="s">
         <v>53</v>
       </c>
       <c r="E143">
+        <v>22</v>
+      </c>
+      <c r="F143">
         <v>25</v>
       </c>
-      <c r="F143">
-[...1 lines deleted...]
-      </c>
       <c r="G143">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H143">
         <v>1</v>
       </c>
       <c r="I143">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J143">
+        <v>7</v>
+      </c>
+      <c r="K143">
+        <v>10</v>
+      </c>
+      <c r="L143">
+        <v>1</v>
+      </c>
+      <c r="M143">
+        <v>2</v>
+      </c>
+      <c r="N143">
         <v>4</v>
       </c>
-      <c r="K143">
+      <c r="O143">
         <v>6</v>
       </c>
-      <c r="L143">
-[...8 lines deleted...]
-      <c r="O143">
+      <c r="P143">
+        <v>1</v>
+      </c>
+      <c r="Q143">
+        <v>3</v>
+      </c>
+      <c r="R143">
+        <v>1</v>
+      </c>
+      <c r="S143">
         <v>4</v>
       </c>
-      <c r="P143">
-[...8 lines deleted...]
-      <c r="S143">
+      <c r="T143">
+        <v>1</v>
+      </c>
+      <c r="U143">
+        <v>5</v>
+      </c>
+      <c r="V143">
+        <v>3</v>
+      </c>
+      <c r="W143">
         <v>8</v>
       </c>
-      <c r="T143">
-[...2 lines deleted...]
-      <c r="U143">
+      <c r="X143">
+        <v>1</v>
+      </c>
+      <c r="Y143">
         <v>4</v>
       </c>
-      <c r="V143">
+      <c r="Z143">
         <v>6</v>
       </c>
-      <c r="W143">
+      <c r="AA143">
         <v>10</v>
       </c>
-      <c r="X143">
-[...5 lines deleted...]
-      <c r="Z143">
+      <c r="AB143">
+        <v>1</v>
+      </c>
+      <c r="AC143">
+        <v>5</v>
+      </c>
+      <c r="AD143">
         <v>4</v>
-      </c>
-[...10 lines deleted...]
-        <v>3</v>
       </c>
       <c r="AE143">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:47">
       <c r="A144" t="s">
         <v>342</v>
       </c>
       <c r="B144" t="s">
         <v>349</v>
       </c>
       <c r="C144" t="s">
         <v>350</v>
       </c>
       <c r="D144" t="s">
         <v>53</v>
       </c>
       <c r="E144">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="F144">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="G144">
-        <v>392</v>
+        <v>401</v>
       </c>
       <c r="H144">
         <v>3</v>
       </c>
       <c r="I144">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="J144">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="K144">
         <v>67</v>
       </c>
       <c r="L144">
         <v>3</v>
       </c>
       <c r="M144">
+        <v>33</v>
+      </c>
+      <c r="N144">
+        <v>35</v>
+      </c>
+      <c r="O144">
+        <v>68</v>
+      </c>
+      <c r="P144">
+        <v>3</v>
+      </c>
+      <c r="Q144">
         <v>26</v>
       </c>
-      <c r="N144">
-[...10 lines deleted...]
-      </c>
       <c r="R144">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="S144">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="T144">
         <v>3</v>
       </c>
       <c r="U144">
         <v>37</v>
       </c>
       <c r="V144">
+        <v>31</v>
+      </c>
+      <c r="W144">
+        <v>68</v>
+      </c>
+      <c r="X144">
+        <v>3</v>
+      </c>
+      <c r="Y144">
+        <v>37</v>
+      </c>
+      <c r="Z144">
         <v>30</v>
       </c>
-      <c r="W144">
+      <c r="AA144">
         <v>67</v>
       </c>
-      <c r="X144">
-[...2 lines deleted...]
-      <c r="Y144">
+      <c r="AB144">
+        <v>3</v>
+      </c>
+      <c r="AC144">
         <v>40</v>
       </c>
-      <c r="Z144">
+      <c r="AD144">
         <v>35</v>
       </c>
-      <c r="AA144">
+      <c r="AE144">
         <v>75</v>
-      </c>
-[...10 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="145" spans="1:47">
       <c r="A145" t="s">
         <v>342</v>
       </c>
       <c r="B145" t="s">
         <v>351</v>
       </c>
       <c r="C145" t="s">
         <v>352</v>
       </c>
       <c r="D145" t="s">
         <v>53</v>
       </c>
       <c r="E145">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F145">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G145">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="H145">
         <v>1</v>
       </c>
       <c r="I145">
+        <v>6</v>
+      </c>
+      <c r="J145">
+        <v>5</v>
+      </c>
+      <c r="K145">
+        <v>11</v>
+      </c>
+      <c r="L145">
+        <v>1</v>
+      </c>
+      <c r="M145">
         <v>4</v>
       </c>
-      <c r="J145">
-[...2 lines deleted...]
-      <c r="K145">
+      <c r="N145">
+        <v>3</v>
+      </c>
+      <c r="O145">
         <v>7</v>
       </c>
-      <c r="L145">
-[...2 lines deleted...]
-      <c r="M145">
+      <c r="P145">
+        <v>1</v>
+      </c>
+      <c r="Q145">
         <v>6</v>
       </c>
-      <c r="N145">
-[...2 lines deleted...]
-      <c r="O145">
+      <c r="R145">
+        <v>3</v>
+      </c>
+      <c r="S145">
         <v>9</v>
       </c>
-      <c r="P145">
-[...10 lines deleted...]
-      </c>
       <c r="T145">
         <v>1</v>
       </c>
       <c r="U145">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="V145">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="W145">
         <v>10</v>
       </c>
       <c r="X145">
         <v>1</v>
       </c>
       <c r="Y145">
+        <v>3</v>
+      </c>
+      <c r="Z145">
+        <v>7</v>
+      </c>
+      <c r="AA145">
+        <v>10</v>
+      </c>
+      <c r="AB145">
+        <v>1</v>
+      </c>
+      <c r="AC145">
         <v>4</v>
       </c>
-      <c r="Z145">
+      <c r="AD145">
         <v>11</v>
       </c>
-      <c r="AA145">
+      <c r="AE145">
         <v>15</v>
-      </c>
-[...10 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="146" spans="1:47">
       <c r="A146" t="s">
         <v>342</v>
       </c>
       <c r="B146" t="s">
         <v>353</v>
       </c>
       <c r="C146" t="s">
         <v>354</v>
       </c>
       <c r="D146" t="s">
         <v>53</v>
       </c>
       <c r="E146">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="F146">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G146">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="H146">
         <v>1</v>
       </c>
       <c r="I146">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="J146">
+        <v>13</v>
+      </c>
+      <c r="K146">
+        <v>24</v>
+      </c>
+      <c r="L146">
+        <v>1</v>
+      </c>
+      <c r="M146">
+        <v>15</v>
+      </c>
+      <c r="N146">
         <v>9</v>
       </c>
-      <c r="K146">
-[...5 lines deleted...]
-      <c r="M146">
+      <c r="O146">
+        <v>24</v>
+      </c>
+      <c r="P146">
+        <v>1</v>
+      </c>
+      <c r="Q146">
         <v>10</v>
       </c>
-      <c r="N146">
+      <c r="R146">
         <v>12</v>
       </c>
-      <c r="O146">
+      <c r="S146">
         <v>22</v>
       </c>
-      <c r="P146">
-[...2 lines deleted...]
-      <c r="Q146">
+      <c r="T146">
+        <v>1</v>
+      </c>
+      <c r="U146">
         <v>13</v>
       </c>
-      <c r="R146">
-[...2 lines deleted...]
-      <c r="S146">
+      <c r="V146">
+        <v>5</v>
+      </c>
+      <c r="W146">
         <v>18</v>
-      </c>
-[...10 lines deleted...]
-        <v>25</v>
       </c>
       <c r="X146">
         <v>1</v>
       </c>
       <c r="Y146">
         <v>12</v>
       </c>
       <c r="Z146">
+        <v>13</v>
+      </c>
+      <c r="AA146">
+        <v>25</v>
+      </c>
+      <c r="AB146">
+        <v>1</v>
+      </c>
+      <c r="AC146">
+        <v>12</v>
+      </c>
+      <c r="AD146">
         <v>9</v>
       </c>
-      <c r="AA146">
+      <c r="AE146">
         <v>21</v>
-      </c>
-[...10 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:47">
       <c r="A147" t="s">
         <v>342</v>
       </c>
       <c r="B147" t="s">
         <v>355</v>
       </c>
       <c r="C147" t="s">
         <v>356</v>
       </c>
       <c r="D147" t="s">
         <v>53</v>
       </c>
       <c r="E147">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F147">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G147">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="H147">
         <v>1</v>
       </c>
       <c r="I147">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J147">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K147">
+        <v>11</v>
+      </c>
+      <c r="L147">
+        <v>1</v>
+      </c>
+      <c r="M147">
+        <v>5</v>
+      </c>
+      <c r="N147">
+        <v>3</v>
+      </c>
+      <c r="O147">
         <v>8</v>
       </c>
-      <c r="L147">
-[...2 lines deleted...]
-      <c r="M147">
+      <c r="P147">
+        <v>1</v>
+      </c>
+      <c r="Q147">
         <v>4</v>
       </c>
-      <c r="N147">
+      <c r="R147">
         <v>6</v>
       </c>
-      <c r="O147">
+      <c r="S147">
         <v>10</v>
       </c>
-      <c r="P147">
-[...2 lines deleted...]
-      <c r="Q147">
+      <c r="T147">
+        <v>1</v>
+      </c>
+      <c r="U147">
         <v>7</v>
       </c>
-      <c r="R147">
-[...2 lines deleted...]
-      <c r="S147">
+      <c r="V147">
+        <v>2</v>
+      </c>
+      <c r="W147">
         <v>9</v>
       </c>
-      <c r="T147">
-[...2 lines deleted...]
-      <c r="U147">
+      <c r="X147">
+        <v>1</v>
+      </c>
+      <c r="Y147">
         <v>10</v>
       </c>
-      <c r="V147">
-[...8 lines deleted...]
-      <c r="Y147">
+      <c r="Z147">
         <v>7</v>
       </c>
-      <c r="Z147">
-[...1 lines deleted...]
-      </c>
       <c r="AA147">
+        <v>17</v>
+      </c>
+      <c r="AB147">
+        <v>1</v>
+      </c>
+      <c r="AC147">
+        <v>7</v>
+      </c>
+      <c r="AD147">
+        <v>2</v>
+      </c>
+      <c r="AE147">
         <v>9</v>
-      </c>
-[...10 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="148" spans="1:47">
       <c r="A148" t="s">
         <v>342</v>
       </c>
       <c r="B148" t="s">
         <v>357</v>
       </c>
       <c r="C148" t="s">
         <v>358</v>
       </c>
       <c r="D148" t="s">
         <v>50</v>
       </c>
       <c r="E148">
-        <v>162</v>
+        <v>113</v>
       </c>
       <c r="F148">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="G148">
-        <v>285</v>
-[...7 lines deleted...]
-      <c r="AH148">
+        <v>205</v>
+      </c>
+      <c r="AJ148">
+        <v>5</v>
+      </c>
+      <c r="AK148">
+        <v>58</v>
+      </c>
+      <c r="AL148">
         <v>43</v>
       </c>
-      <c r="AI148">
-[...5 lines deleted...]
-      <c r="AK148">
+      <c r="AM148">
+        <v>101</v>
+      </c>
+      <c r="AN148">
+        <v>5</v>
+      </c>
+      <c r="AO148">
         <v>54</v>
       </c>
-      <c r="AL148">
+      <c r="AP148">
         <v>46</v>
       </c>
-      <c r="AM148">
+      <c r="AQ148">
         <v>100</v>
       </c>
-      <c r="AN148">
+      <c r="AR148">
+        <v>1</v>
+      </c>
+      <c r="AS148">
+        <v>1</v>
+      </c>
+      <c r="AT148">
+        <v>3</v>
+      </c>
+      <c r="AU148">
         <v>4</v>
-      </c>
-[...19 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="149" spans="1:47">
       <c r="A149" t="s">
         <v>359</v>
       </c>
       <c r="B149" t="s">
         <v>360</v>
       </c>
       <c r="C149" t="s">
         <v>361</v>
       </c>
       <c r="D149" t="s">
         <v>53</v>
       </c>
       <c r="E149">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="F149">
-        <v>283</v>
+        <v>269</v>
       </c>
       <c r="G149">
-        <v>657</v>
+        <v>636</v>
       </c>
       <c r="H149">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I149">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="J149">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="K149">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="L149">
+        <v>3</v>
+      </c>
+      <c r="M149">
+        <v>47</v>
+      </c>
+      <c r="N149">
+        <v>39</v>
+      </c>
+      <c r="O149">
+        <v>86</v>
+      </c>
+      <c r="P149">
         <v>4</v>
       </c>
-      <c r="M149">
+      <c r="Q149">
         <v>65</v>
       </c>
-      <c r="N149">
+      <c r="R149">
         <v>41</v>
       </c>
-      <c r="O149">
+      <c r="S149">
         <v>106</v>
       </c>
-      <c r="P149">
-[...2 lines deleted...]
-      <c r="Q149">
+      <c r="T149">
+        <v>5</v>
+      </c>
+      <c r="U149">
         <v>69</v>
       </c>
-      <c r="R149">
-[...8 lines deleted...]
-      <c r="U149">
+      <c r="V149">
+        <v>49</v>
+      </c>
+      <c r="W149">
+        <v>118</v>
+      </c>
+      <c r="X149">
+        <v>5</v>
+      </c>
+      <c r="Y149">
         <v>76</v>
       </c>
-      <c r="V149">
-[...5 lines deleted...]
-      <c r="X149">
+      <c r="Z149">
+        <v>40</v>
+      </c>
+      <c r="AA149">
+        <v>116</v>
+      </c>
+      <c r="AB149">
         <v>4</v>
       </c>
-      <c r="Y149">
+      <c r="AC149">
+        <v>57</v>
+      </c>
+      <c r="AD149">
         <v>56</v>
       </c>
-      <c r="Z149">
-[...13 lines deleted...]
-      </c>
       <c r="AE149">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="AR149">
         <v>3</v>
       </c>
       <c r="AS149">
         <v>4</v>
       </c>
       <c r="AT149">
         <v>0</v>
       </c>
       <c r="AU149">
         <v>4</v>
       </c>
     </row>
     <row r="150" spans="1:47">
       <c r="A150" t="s">
         <v>359</v>
       </c>
       <c r="B150" t="s">
         <v>362</v>
       </c>
       <c r="C150" t="s">
         <v>363</v>
       </c>
       <c r="D150" t="s">
         <v>53</v>
       </c>
       <c r="E150">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="F150">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="G150">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="H150">
         <v>1</v>
       </c>
       <c r="I150">
+        <v>11</v>
+      </c>
+      <c r="J150">
+        <v>14</v>
+      </c>
+      <c r="K150">
+        <v>25</v>
+      </c>
+      <c r="L150">
+        <v>1</v>
+      </c>
+      <c r="M150">
         <v>13</v>
       </c>
-      <c r="J150">
+      <c r="N150">
         <v>8</v>
       </c>
-      <c r="K150">
+      <c r="O150">
         <v>21</v>
       </c>
-      <c r="L150">
-[...2 lines deleted...]
-      <c r="M150">
+      <c r="P150">
+        <v>2</v>
+      </c>
+      <c r="Q150">
         <v>15</v>
       </c>
-      <c r="N150">
+      <c r="R150">
         <v>22</v>
       </c>
-      <c r="O150">
+      <c r="S150">
         <v>37</v>
       </c>
-      <c r="P150">
-[...2 lines deleted...]
-      <c r="Q150">
+      <c r="T150">
+        <v>2</v>
+      </c>
+      <c r="U150">
         <v>9</v>
-      </c>
-[...10 lines deleted...]
-        <v>25</v>
       </c>
       <c r="V150">
         <v>23</v>
       </c>
       <c r="W150">
+        <v>32</v>
+      </c>
+      <c r="X150">
+        <v>2</v>
+      </c>
+      <c r="Y150">
+        <v>25</v>
+      </c>
+      <c r="Z150">
+        <v>23</v>
+      </c>
+      <c r="AA150">
         <v>48</v>
       </c>
-      <c r="X150">
-[...2 lines deleted...]
-      <c r="Y150">
+      <c r="AB150">
+        <v>1</v>
+      </c>
+      <c r="AC150">
         <v>15</v>
       </c>
-      <c r="Z150">
+      <c r="AD150">
         <v>9</v>
       </c>
-      <c r="AA150">
+      <c r="AE150">
         <v>24</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="151" spans="1:47">
       <c r="A151" t="s">
         <v>359</v>
       </c>
       <c r="B151" t="s">
         <v>364</v>
       </c>
       <c r="C151" t="s">
         <v>365</v>
       </c>
       <c r="D151" t="s">
         <v>53</v>
       </c>
       <c r="E151">
+        <v>24</v>
+      </c>
+      <c r="F151">
         <v>23</v>
       </c>
-      <c r="F151">
-[...1 lines deleted...]
-      </c>
       <c r="G151">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H151">
         <v>1</v>
       </c>
       <c r="I151">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J151">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K151">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="L151">
         <v>1</v>
       </c>
       <c r="M151">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N151">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O151">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
       <c r="Q151">
         <v>4</v>
       </c>
       <c r="R151">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="S151">
+        <v>8</v>
+      </c>
+      <c r="T151">
+        <v>1</v>
+      </c>
+      <c r="U151">
+        <v>4</v>
+      </c>
+      <c r="V151">
+        <v>5</v>
+      </c>
+      <c r="W151">
         <v>9</v>
       </c>
-      <c r="T151">
-[...2 lines deleted...]
-      <c r="U151">
+      <c r="X151">
+        <v>1</v>
+      </c>
+      <c r="Y151">
         <v>9</v>
       </c>
-      <c r="V151">
-[...2 lines deleted...]
-      <c r="W151">
+      <c r="Z151">
+        <v>2</v>
+      </c>
+      <c r="AA151">
         <v>11</v>
       </c>
-      <c r="X151">
-[...10 lines deleted...]
-      </c>
       <c r="AB151">
         <v>1</v>
       </c>
       <c r="AC151">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AD151">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AE151">
         <v>6</v>
       </c>
     </row>
     <row r="152" spans="1:47">
       <c r="A152" t="s">
         <v>359</v>
       </c>
       <c r="B152" t="s">
         <v>366</v>
       </c>
       <c r="C152" t="s">
         <v>367</v>
       </c>
       <c r="D152" t="s">
         <v>53</v>
       </c>
       <c r="E152">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="F152">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="G152">
-        <v>102</v>
-[...4 lines deleted...]
-      <c r="I152">
+        <v>78</v>
+      </c>
+      <c r="L152">
+        <v>1</v>
+      </c>
+      <c r="M152">
         <v>12</v>
       </c>
-      <c r="J152">
+      <c r="N152">
         <v>8</v>
       </c>
-      <c r="K152">
+      <c r="O152">
         <v>20</v>
       </c>
-      <c r="L152">
-[...2 lines deleted...]
-      <c r="M152">
+      <c r="P152">
+        <v>1</v>
+      </c>
+      <c r="Q152">
         <v>6</v>
       </c>
-      <c r="N152">
+      <c r="R152">
         <v>10</v>
       </c>
-      <c r="O152">
+      <c r="S152">
         <v>16</v>
       </c>
-      <c r="P152">
-[...2 lines deleted...]
-      <c r="Q152">
+      <c r="T152">
+        <v>1</v>
+      </c>
+      <c r="U152">
         <v>4</v>
       </c>
-      <c r="R152">
+      <c r="V152">
+        <v>5</v>
+      </c>
+      <c r="W152">
+        <v>9</v>
+      </c>
+      <c r="X152">
+        <v>1</v>
+      </c>
+      <c r="Y152">
+        <v>14</v>
+      </c>
+      <c r="Z152">
         <v>6</v>
       </c>
-      <c r="S152">
-[...20 lines deleted...]
-      <c r="Z152">
+      <c r="AA152">
+        <v>20</v>
+      </c>
+      <c r="AB152">
+        <v>1</v>
+      </c>
+      <c r="AC152">
+        <v>5</v>
+      </c>
+      <c r="AD152">
         <v>8</v>
       </c>
-      <c r="AA152">
+      <c r="AE152">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="153" spans="1:47">
       <c r="A153" t="s">
         <v>359</v>
       </c>
       <c r="B153" t="s">
         <v>368</v>
       </c>
       <c r="C153" t="s">
         <v>369</v>
       </c>
       <c r="D153" t="s">
         <v>53</v>
       </c>
       <c r="E153">
         <v>22</v>
       </c>
       <c r="F153">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="G153">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H153">
         <v>1</v>
       </c>
       <c r="I153">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J153">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K153">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L153">
         <v>1</v>
       </c>
       <c r="M153">
         <v>3</v>
       </c>
       <c r="N153">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O153">
+        <v>5</v>
+      </c>
+      <c r="P153">
+        <v>1</v>
+      </c>
+      <c r="Q153">
+        <v>3</v>
+      </c>
+      <c r="R153">
+        <v>3</v>
+      </c>
+      <c r="S153">
         <v>6</v>
       </c>
-      <c r="P153">
-[...2 lines deleted...]
-      <c r="Q153">
+      <c r="T153">
+        <v>1</v>
+      </c>
+      <c r="U153">
         <v>4</v>
       </c>
-      <c r="R153">
-[...2 lines deleted...]
-      <c r="S153">
+      <c r="V153">
+        <v>5</v>
+      </c>
+      <c r="W153">
         <v>9</v>
       </c>
-      <c r="T153">
-[...5 lines deleted...]
-      <c r="V153">
+      <c r="X153">
+        <v>1</v>
+      </c>
+      <c r="Y153">
+        <v>5</v>
+      </c>
+      <c r="Z153">
         <v>6</v>
       </c>
-      <c r="W153">
+      <c r="AA153">
         <v>11</v>
       </c>
-      <c r="X153">
-[...8 lines deleted...]
-      <c r="AA153">
+      <c r="AB153">
+        <v>1</v>
+      </c>
+      <c r="AC153">
+        <v>5</v>
+      </c>
+      <c r="AD153">
+        <v>3</v>
+      </c>
+      <c r="AE153">
         <v>8</v>
-      </c>
-[...10 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="154" spans="1:47">
       <c r="A154" t="s">
         <v>359</v>
       </c>
       <c r="B154" t="s">
         <v>370</v>
       </c>
       <c r="C154" t="s">
         <v>371</v>
       </c>
       <c r="D154" t="s">
         <v>53</v>
       </c>
       <c r="E154">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="F154">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="G154">
-        <v>65</v>
-[...10 lines deleted...]
-      <c r="K154">
+        <v>47</v>
+      </c>
+      <c r="L154">
+        <v>1</v>
+      </c>
+      <c r="M154">
+        <v>5</v>
+      </c>
+      <c r="N154">
+        <v>1</v>
+      </c>
+      <c r="O154">
         <v>6</v>
       </c>
-      <c r="L154">
-[...8 lines deleted...]
-      <c r="O154">
+      <c r="P154">
+        <v>1</v>
+      </c>
+      <c r="Q154">
+        <v>5</v>
+      </c>
+      <c r="R154">
+        <v>3</v>
+      </c>
+      <c r="S154">
         <v>8</v>
       </c>
-      <c r="P154">
-[...2 lines deleted...]
-      <c r="Q154">
+      <c r="T154">
+        <v>1</v>
+      </c>
+      <c r="U154">
         <v>6</v>
       </c>
-      <c r="R154">
+      <c r="V154">
         <v>4</v>
       </c>
-      <c r="S154">
+      <c r="W154">
         <v>10</v>
       </c>
-      <c r="T154">
-[...2 lines deleted...]
-      <c r="U154">
+      <c r="X154">
+        <v>1</v>
+      </c>
+      <c r="Y154">
         <v>9</v>
       </c>
-      <c r="V154">
-[...2 lines deleted...]
-      <c r="W154">
+      <c r="Z154">
+        <v>3</v>
+      </c>
+      <c r="AA154">
         <v>12</v>
       </c>
-      <c r="X154">
-[...2 lines deleted...]
-      <c r="Y154">
+      <c r="AB154">
+        <v>1</v>
+      </c>
+      <c r="AC154">
         <v>6</v>
       </c>
-      <c r="Z154">
-[...2 lines deleted...]
-      <c r="AA154">
+      <c r="AD154">
+        <v>5</v>
+      </c>
+      <c r="AE154">
         <v>11</v>
-      </c>
-[...10 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="155" spans="1:47">
       <c r="A155" t="s">
         <v>359</v>
       </c>
       <c r="B155" t="s">
         <v>372</v>
       </c>
       <c r="C155" t="s">
         <v>373</v>
       </c>
       <c r="D155" t="s">
         <v>53</v>
       </c>
       <c r="E155">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="F155">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="G155">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="H155">
         <v>3</v>
       </c>
       <c r="I155">
+        <v>31</v>
+      </c>
+      <c r="J155">
+        <v>46</v>
+      </c>
+      <c r="K155">
+        <v>77</v>
+      </c>
+      <c r="L155">
+        <v>3</v>
+      </c>
+      <c r="M155">
         <v>28</v>
       </c>
-      <c r="J155">
+      <c r="N155">
         <v>32</v>
       </c>
-      <c r="K155">
+      <c r="O155">
         <v>60</v>
       </c>
-      <c r="L155">
-[...2 lines deleted...]
-      <c r="M155">
+      <c r="P155">
+        <v>3</v>
+      </c>
+      <c r="Q155">
         <v>44</v>
       </c>
-      <c r="N155">
+      <c r="R155">
         <v>27</v>
       </c>
-      <c r="O155">
+      <c r="S155">
         <v>71</v>
       </c>
-      <c r="P155">
-[...2 lines deleted...]
-      <c r="Q155">
+      <c r="T155">
+        <v>3</v>
+      </c>
+      <c r="U155">
         <v>29</v>
       </c>
-      <c r="R155">
+      <c r="V155">
         <v>29</v>
       </c>
-      <c r="S155">
+      <c r="W155">
         <v>58</v>
       </c>
-      <c r="T155">
-[...5 lines deleted...]
-      <c r="V155">
+      <c r="X155">
+        <v>3</v>
+      </c>
+      <c r="Y155">
+        <v>31</v>
+      </c>
+      <c r="Z155">
         <v>32</v>
       </c>
-      <c r="W155">
-[...5 lines deleted...]
-      <c r="Y155">
+      <c r="AA155">
+        <v>63</v>
+      </c>
+      <c r="AB155">
+        <v>3</v>
+      </c>
+      <c r="AC155">
         <v>46</v>
       </c>
-      <c r="Z155">
+      <c r="AD155">
         <v>38</v>
       </c>
-      <c r="AA155">
+      <c r="AE155">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="156" spans="1:47">
       <c r="A156" t="s">
         <v>359</v>
       </c>
       <c r="B156" t="s">
         <v>374</v>
       </c>
       <c r="C156" t="s">
         <v>375</v>
       </c>
       <c r="D156" t="s">
         <v>50</v>
       </c>
       <c r="E156">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="F156">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="G156">
-        <v>898</v>
+        <v>897</v>
       </c>
       <c r="AF156">
         <v>7</v>
       </c>
       <c r="AG156">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="AH156">
         <v>148</v>
       </c>
       <c r="AI156">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="AJ156">
         <v>7</v>
       </c>
       <c r="AK156">
         <v>182</v>
       </c>
       <c r="AL156">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="AM156">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="AN156">
         <v>7</v>
       </c>
       <c r="AO156">
         <v>159</v>
       </c>
       <c r="AP156">
         <v>110</v>
       </c>
       <c r="AQ156">
         <v>269</v>
       </c>
     </row>
     <row r="157" spans="1:47">
       <c r="A157" t="s">
         <v>359</v>
       </c>
       <c r="B157" t="s">
         <v>376</v>
       </c>
       <c r="C157" t="s">
         <v>377</v>
       </c>
       <c r="D157" t="s">
         <v>50</v>
       </c>
       <c r="E157">
-        <v>331</v>
+        <v>232</v>
       </c>
       <c r="F157">
-        <v>273</v>
+        <v>199</v>
       </c>
       <c r="G157">
-        <v>604</v>
-[...1 lines deleted...]
-      <c r="AF157">
+        <v>431</v>
+      </c>
+      <c r="AJ157">
         <v>9</v>
       </c>
-      <c r="AG157">
-[...2 lines deleted...]
-      <c r="AH157">
+      <c r="AK157">
+        <v>112</v>
+      </c>
+      <c r="AL157">
         <v>91</v>
       </c>
-      <c r="AI157">
-[...2 lines deleted...]
-      <c r="AJ157">
+      <c r="AM157">
+        <v>203</v>
+      </c>
+      <c r="AN157">
         <v>10</v>
       </c>
-      <c r="AK157">
+      <c r="AO157">
         <v>120</v>
       </c>
-      <c r="AL157">
-[...10 lines deleted...]
-      </c>
       <c r="AP157">
-        <v>75</v>
+        <v>108</v>
       </c>
       <c r="AQ157">
-        <v>175</v>
+        <v>228</v>
       </c>
     </row>
     <row r="158" spans="1:47">
       <c r="A158" t="s">
         <v>359</v>
       </c>
       <c r="B158" t="s">
         <v>378</v>
       </c>
       <c r="C158" t="s">
         <v>379</v>
       </c>
       <c r="D158" t="s">
         <v>50</v>
       </c>
       <c r="E158">
         <v>13</v>
       </c>
       <c r="F158">
         <v>2</v>
       </c>
       <c r="G158">
         <v>15</v>
       </c>
       <c r="AN158">
@@ -15684,6157 +15312,5797 @@
       </c>
       <c r="AO158">
         <v>13</v>
       </c>
       <c r="AP158">
         <v>2</v>
       </c>
       <c r="AQ158">
         <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:47">
       <c r="A159" t="s">
         <v>380</v>
       </c>
       <c r="B159" t="s">
         <v>381</v>
       </c>
       <c r="C159" t="s">
         <v>382</v>
       </c>
       <c r="D159" t="s">
         <v>53</v>
       </c>
       <c r="E159">
-        <v>398</v>
+        <v>385</v>
       </c>
       <c r="F159">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="G159">
-        <v>764</v>
+        <v>748</v>
       </c>
       <c r="H159">
         <v>5</v>
       </c>
       <c r="I159">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="J159">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="K159">
+        <v>113</v>
+      </c>
+      <c r="L159">
+        <v>5</v>
+      </c>
+      <c r="M159">
+        <v>63</v>
+      </c>
+      <c r="N159">
+        <v>61</v>
+      </c>
+      <c r="O159">
         <v>124</v>
       </c>
-      <c r="L159">
-[...5 lines deleted...]
-      <c r="N159">
+      <c r="P159">
+        <v>5</v>
+      </c>
+      <c r="Q159">
+        <v>63</v>
+      </c>
+      <c r="R159">
+        <v>68</v>
+      </c>
+      <c r="S159">
+        <v>131</v>
+      </c>
+      <c r="T159">
+        <v>5</v>
+      </c>
+      <c r="U159">
         <v>69</v>
       </c>
-      <c r="O159">
-[...8 lines deleted...]
-      <c r="R159">
+      <c r="V159">
         <v>60</v>
       </c>
-      <c r="S159">
+      <c r="W159">
         <v>129</v>
       </c>
-      <c r="T159">
-[...2 lines deleted...]
-      <c r="U159">
+      <c r="X159">
+        <v>5</v>
+      </c>
+      <c r="Y159">
+        <v>57</v>
+      </c>
+      <c r="Z159">
         <v>56</v>
       </c>
-      <c r="V159">
-[...2 lines deleted...]
-      <c r="W159">
+      <c r="AA159">
         <v>113</v>
       </c>
-      <c r="X159">
-[...2 lines deleted...]
-      <c r="Y159">
+      <c r="AB159">
+        <v>5</v>
+      </c>
+      <c r="AC159">
         <v>70</v>
       </c>
-      <c r="Z159">
-[...10 lines deleted...]
-      </c>
       <c r="AD159">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="AE159">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="AR159">
         <v>1</v>
       </c>
       <c r="AS159">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="AT159">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AU159">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:47">
       <c r="A160" t="s">
         <v>380</v>
       </c>
       <c r="B160" t="s">
         <v>383</v>
       </c>
       <c r="C160" t="s">
         <v>384</v>
       </c>
       <c r="D160" t="s">
         <v>53</v>
       </c>
       <c r="E160">
         <v>197</v>
       </c>
       <c r="F160">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="G160">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="H160">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I160">
+        <v>26</v>
+      </c>
+      <c r="J160">
+        <v>24</v>
+      </c>
+      <c r="K160">
+        <v>50</v>
+      </c>
+      <c r="L160">
+        <v>3</v>
+      </c>
+      <c r="M160">
+        <v>37</v>
+      </c>
+      <c r="N160">
         <v>36</v>
       </c>
-      <c r="J160">
-[...8 lines deleted...]
-      <c r="M160">
+      <c r="O160">
+        <v>73</v>
+      </c>
+      <c r="P160">
+        <v>3</v>
+      </c>
+      <c r="Q160">
         <v>41</v>
       </c>
-      <c r="N160">
+      <c r="R160">
         <v>30</v>
       </c>
-      <c r="O160">
+      <c r="S160">
         <v>71</v>
       </c>
-      <c r="P160">
-[...2 lines deleted...]
-      <c r="Q160">
+      <c r="T160">
+        <v>3</v>
+      </c>
+      <c r="U160">
+        <v>31</v>
+      </c>
+      <c r="V160">
+        <v>31</v>
+      </c>
+      <c r="W160">
+        <v>62</v>
+      </c>
+      <c r="X160">
+        <v>3</v>
+      </c>
+      <c r="Y160">
+        <v>28</v>
+      </c>
+      <c r="Z160">
         <v>29</v>
       </c>
-      <c r="R160">
-[...14 lines deleted...]
-      <c r="W160">
+      <c r="AA160">
         <v>57</v>
       </c>
-      <c r="X160">
-[...2 lines deleted...]
-      <c r="Y160">
+      <c r="AB160">
+        <v>3</v>
+      </c>
+      <c r="AC160">
         <v>34</v>
       </c>
-      <c r="Z160">
-[...10 lines deleted...]
-      </c>
       <c r="AD160">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="AE160">
-        <v>56</v>
+        <v>77</v>
       </c>
     </row>
     <row r="161" spans="1:47">
       <c r="A161" t="s">
         <v>380</v>
       </c>
       <c r="B161" t="s">
         <v>385</v>
       </c>
       <c r="C161" t="s">
         <v>386</v>
       </c>
       <c r="D161" t="s">
         <v>53</v>
       </c>
       <c r="E161">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="F161">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="G161">
-        <v>331</v>
+        <v>322</v>
       </c>
       <c r="H161">
         <v>2</v>
       </c>
       <c r="I161">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="J161">
+        <v>23</v>
+      </c>
+      <c r="K161">
+        <v>50</v>
+      </c>
+      <c r="L161">
+        <v>2</v>
+      </c>
+      <c r="M161">
+        <v>18</v>
+      </c>
+      <c r="N161">
         <v>28</v>
       </c>
-      <c r="K161">
+      <c r="O161">
+        <v>46</v>
+      </c>
+      <c r="P161">
+        <v>2</v>
+      </c>
+      <c r="Q161">
+        <v>19</v>
+      </c>
+      <c r="R161">
+        <v>25</v>
+      </c>
+      <c r="S161">
+        <v>44</v>
+      </c>
+      <c r="T161">
+        <v>3</v>
+      </c>
+      <c r="U161">
         <v>45</v>
       </c>
-      <c r="L161">
-[...17 lines deleted...]
-      <c r="R161">
+      <c r="V161">
         <v>18</v>
       </c>
-      <c r="S161">
+      <c r="W161">
         <v>63</v>
       </c>
-      <c r="T161">
-[...2 lines deleted...]
-      <c r="U161">
+      <c r="X161">
+        <v>3</v>
+      </c>
+      <c r="Y161">
         <v>23</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
       <c r="Z161">
         <v>36</v>
       </c>
       <c r="AA161">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="AB161">
         <v>3</v>
       </c>
       <c r="AC161">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="AD161">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="AE161">
         <v>60</v>
       </c>
     </row>
     <row r="162" spans="1:47">
       <c r="A162" t="s">
         <v>380</v>
       </c>
       <c r="B162" t="s">
         <v>387</v>
       </c>
       <c r="C162" t="s">
         <v>388</v>
       </c>
       <c r="D162" t="s">
         <v>53</v>
       </c>
       <c r="E162">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F162">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="G162">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="H162">
         <v>1</v>
       </c>
       <c r="I162">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J162">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K162">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="L162">
         <v>1</v>
       </c>
       <c r="M162">
+        <v>2</v>
+      </c>
+      <c r="N162">
+        <v>3</v>
+      </c>
+      <c r="O162">
+        <v>5</v>
+      </c>
+      <c r="P162">
+        <v>1</v>
+      </c>
+      <c r="Q162">
         <v>0</v>
       </c>
-      <c r="N162">
+      <c r="R162">
         <v>6</v>
       </c>
-      <c r="O162">
+      <c r="S162">
         <v>6</v>
       </c>
-      <c r="P162">
-[...2 lines deleted...]
-      <c r="Q162">
+      <c r="T162">
+        <v>1</v>
+      </c>
+      <c r="U162">
         <v>6</v>
       </c>
-      <c r="R162">
-[...2 lines deleted...]
-      <c r="S162">
+      <c r="V162">
+        <v>3</v>
+      </c>
+      <c r="W162">
         <v>9</v>
       </c>
-      <c r="T162">
-[...2 lines deleted...]
-      <c r="U162">
+      <c r="X162">
+        <v>1</v>
+      </c>
+      <c r="Y162">
         <v>4</v>
       </c>
-      <c r="V162">
-[...2 lines deleted...]
-      <c r="W162">
+      <c r="Z162">
+        <v>2</v>
+      </c>
+      <c r="AA162">
         <v>6</v>
       </c>
-      <c r="X162">
-[...10 lines deleted...]
-      </c>
       <c r="AB162">
         <v>1</v>
       </c>
       <c r="AC162">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AD162">
         <v>2</v>
       </c>
       <c r="AE162">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="163" spans="1:47">
       <c r="A163" t="s">
         <v>380</v>
       </c>
       <c r="B163" t="s">
         <v>389</v>
       </c>
       <c r="C163" t="s">
         <v>390</v>
       </c>
       <c r="D163" t="s">
         <v>53</v>
       </c>
       <c r="E163">
-        <v>243</v>
+        <v>223</v>
       </c>
       <c r="F163">
         <v>186</v>
       </c>
       <c r="G163">
-        <v>429</v>
+        <v>409</v>
       </c>
       <c r="H163">
         <v>3</v>
       </c>
       <c r="I163">
+        <v>27</v>
+      </c>
+      <c r="J163">
+        <v>30</v>
+      </c>
+      <c r="K163">
         <v>57</v>
       </c>
-      <c r="J163">
+      <c r="L163">
+        <v>3</v>
+      </c>
+      <c r="M163">
+        <v>57</v>
+      </c>
+      <c r="N163">
         <v>24</v>
       </c>
-      <c r="K163">
+      <c r="O163">
         <v>81</v>
       </c>
-      <c r="L163">
-[...2 lines deleted...]
-      <c r="M163">
+      <c r="P163">
+        <v>3</v>
+      </c>
+      <c r="Q163">
         <v>33</v>
       </c>
-      <c r="N163">
+      <c r="R163">
         <v>36</v>
       </c>
-      <c r="O163">
+      <c r="S163">
         <v>69</v>
       </c>
-      <c r="P163">
-[...2 lines deleted...]
-      <c r="Q163">
+      <c r="T163">
+        <v>3</v>
+      </c>
+      <c r="U163">
         <v>36</v>
       </c>
-      <c r="R163">
+      <c r="V163">
         <v>27</v>
       </c>
-      <c r="S163">
+      <c r="W163">
         <v>63</v>
       </c>
-      <c r="T163">
-[...5 lines deleted...]
-      <c r="V163">
+      <c r="X163">
+        <v>3</v>
+      </c>
+      <c r="Y163">
+        <v>34</v>
+      </c>
+      <c r="Z163">
         <v>31</v>
       </c>
-      <c r="W163">
-[...5 lines deleted...]
-      <c r="Y163">
+      <c r="AA163">
+        <v>65</v>
+      </c>
+      <c r="AB163">
+        <v>3</v>
+      </c>
+      <c r="AC163">
         <v>36</v>
       </c>
-      <c r="Z163">
+      <c r="AD163">
         <v>38</v>
       </c>
-      <c r="AA163">
+      <c r="AE163">
         <v>74</v>
-      </c>
-[...10 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="164" spans="1:47">
       <c r="A164" t="s">
         <v>380</v>
       </c>
       <c r="B164" t="s">
         <v>391</v>
       </c>
       <c r="C164" t="s">
         <v>392</v>
       </c>
       <c r="D164" t="s">
         <v>50</v>
       </c>
       <c r="E164">
-        <v>355</v>
+        <v>257</v>
       </c>
       <c r="F164">
-        <v>340</v>
+        <v>259</v>
       </c>
       <c r="G164">
-        <v>695</v>
-[...11 lines deleted...]
-        <v>257</v>
+        <v>516</v>
       </c>
       <c r="AJ164">
         <v>9</v>
       </c>
       <c r="AK164">
+        <v>123</v>
+      </c>
+      <c r="AL164">
+        <v>136</v>
+      </c>
+      <c r="AM164">
+        <v>259</v>
+      </c>
+      <c r="AN164">
+        <v>9</v>
+      </c>
+      <c r="AO164">
         <v>131</v>
       </c>
-      <c r="AL164">
-[...10 lines deleted...]
-      </c>
       <c r="AP164">
-        <v>83</v>
+        <v>122</v>
       </c>
       <c r="AQ164">
-        <v>181</v>
+        <v>253</v>
       </c>
       <c r="AR164">
         <v>1</v>
       </c>
       <c r="AS164">
+        <v>3</v>
+      </c>
+      <c r="AT164">
+        <v>1</v>
+      </c>
+      <c r="AU164">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="165" spans="1:47">
       <c r="A165" t="s">
         <v>393</v>
       </c>
       <c r="B165" t="s">
         <v>394</v>
       </c>
       <c r="C165" t="s">
         <v>395</v>
       </c>
       <c r="D165" t="s">
         <v>53</v>
       </c>
       <c r="E165">
-        <v>294</v>
+        <v>279</v>
       </c>
       <c r="F165">
-        <v>277</v>
+        <v>252</v>
       </c>
       <c r="G165">
-        <v>571</v>
+        <v>531</v>
       </c>
       <c r="H165">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I165">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="J165">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="K165">
-        <v>92</v>
+        <v>72</v>
       </c>
       <c r="L165">
         <v>4</v>
       </c>
       <c r="M165">
+        <v>50</v>
+      </c>
+      <c r="N165">
+        <v>39</v>
+      </c>
+      <c r="O165">
+        <v>89</v>
+      </c>
+      <c r="P165">
+        <v>4</v>
+      </c>
+      <c r="Q165">
         <v>51</v>
       </c>
-      <c r="N165">
+      <c r="R165">
         <v>45</v>
       </c>
-      <c r="O165">
+      <c r="S165">
         <v>96</v>
       </c>
-      <c r="P165">
-[...2 lines deleted...]
-      <c r="Q165">
+      <c r="T165">
+        <v>3</v>
+      </c>
+      <c r="U165">
         <v>39</v>
       </c>
-      <c r="R165">
+      <c r="V165">
         <v>41</v>
       </c>
-      <c r="S165">
+      <c r="W165">
         <v>80</v>
-      </c>
-[...10 lines deleted...]
-        <v>99</v>
       </c>
       <c r="X165">
         <v>4</v>
       </c>
       <c r="Y165">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="Z165">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="AA165">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AB165">
         <v>4</v>
       </c>
       <c r="AC165">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="AD165">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="AE165">
-        <v>108</v>
+        <v>95</v>
       </c>
     </row>
     <row r="166" spans="1:47">
       <c r="A166" t="s">
         <v>393</v>
       </c>
       <c r="B166" t="s">
         <v>396</v>
       </c>
       <c r="C166" t="s">
         <v>397</v>
       </c>
       <c r="D166" t="s">
         <v>53</v>
       </c>
       <c r="E166">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="F166">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="G166">
-        <v>167</v>
+        <v>154</v>
       </c>
       <c r="H166">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I166">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="J166">
+        <v>8</v>
+      </c>
+      <c r="K166">
+        <v>18</v>
+      </c>
+      <c r="L166">
+        <v>2</v>
+      </c>
+      <c r="M166">
+        <v>18</v>
+      </c>
+      <c r="N166">
         <v>10</v>
       </c>
-      <c r="K166">
-[...5 lines deleted...]
-      <c r="M166">
+      <c r="O166">
+        <v>28</v>
+      </c>
+      <c r="P166">
+        <v>1</v>
+      </c>
+      <c r="Q166">
         <v>10</v>
       </c>
-      <c r="N166">
+      <c r="R166">
         <v>11</v>
       </c>
-      <c r="O166">
+      <c r="S166">
         <v>21</v>
       </c>
-      <c r="P166">
-[...10 lines deleted...]
-      </c>
       <c r="T166">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U166">
         <v>14</v>
       </c>
       <c r="V166">
+        <v>8</v>
+      </c>
+      <c r="W166">
+        <v>22</v>
+      </c>
+      <c r="X166">
+        <v>2</v>
+      </c>
+      <c r="Y166">
+        <v>14</v>
+      </c>
+      <c r="Z166">
         <v>16</v>
       </c>
-      <c r="W166">
+      <c r="AA166">
         <v>30</v>
       </c>
-      <c r="X166">
-[...2 lines deleted...]
-      <c r="Y166">
+      <c r="AB166">
+        <v>2</v>
+      </c>
+      <c r="AC166">
         <v>16</v>
       </c>
-      <c r="Z166">
-[...10 lines deleted...]
-      </c>
       <c r="AD166">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="AE166">
-        <v>28</v>
+        <v>35</v>
       </c>
     </row>
     <row r="167" spans="1:47">
       <c r="A167" t="s">
         <v>393</v>
       </c>
       <c r="B167" t="s">
         <v>398</v>
       </c>
       <c r="C167" t="s">
         <v>399</v>
       </c>
       <c r="D167" t="s">
         <v>53</v>
       </c>
       <c r="E167">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="F167">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="G167">
-        <v>64</v>
-[...4 lines deleted...]
-      <c r="I167">
+        <v>51</v>
+      </c>
+      <c r="L167">
+        <v>1</v>
+      </c>
+      <c r="M167">
         <v>4</v>
       </c>
-      <c r="J167">
-[...2 lines deleted...]
-      <c r="K167">
+      <c r="N167">
+        <v>5</v>
+      </c>
+      <c r="O167">
         <v>9</v>
       </c>
-      <c r="L167">
-[...5 lines deleted...]
-      <c r="N167">
+      <c r="P167">
+        <v>1</v>
+      </c>
+      <c r="Q167">
+        <v>3</v>
+      </c>
+      <c r="R167">
         <v>4</v>
-      </c>
-[...10 lines deleted...]
-        <v>2</v>
       </c>
       <c r="S167">
         <v>7</v>
       </c>
       <c r="T167">
         <v>1</v>
       </c>
       <c r="U167">
+        <v>5</v>
+      </c>
+      <c r="V167">
+        <v>2</v>
+      </c>
+      <c r="W167">
+        <v>7</v>
+      </c>
+      <c r="X167">
+        <v>1</v>
+      </c>
+      <c r="Y167">
         <v>9</v>
       </c>
-      <c r="V167">
+      <c r="Z167">
         <v>9</v>
       </c>
-      <c r="W167">
+      <c r="AA167">
         <v>18</v>
       </c>
-      <c r="X167">
-[...5 lines deleted...]
-      <c r="Z167">
+      <c r="AB167">
+        <v>1</v>
+      </c>
+      <c r="AC167">
+        <v>3</v>
+      </c>
+      <c r="AD167">
         <v>7</v>
       </c>
-      <c r="AA167">
+      <c r="AE167">
         <v>10</v>
-      </c>
-[...10 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="168" spans="1:47">
       <c r="A168" t="s">
         <v>393</v>
       </c>
       <c r="B168" t="s">
         <v>400</v>
       </c>
       <c r="C168" t="s">
         <v>401</v>
       </c>
       <c r="D168" t="s">
         <v>53</v>
       </c>
       <c r="E168">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F168">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G168">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="H168">
         <v>1</v>
       </c>
       <c r="I168">
+        <v>5</v>
+      </c>
+      <c r="J168">
+        <v>8</v>
+      </c>
+      <c r="K168">
+        <v>13</v>
+      </c>
+      <c r="L168">
+        <v>1</v>
+      </c>
+      <c r="M168">
         <v>4</v>
       </c>
-      <c r="J168">
+      <c r="N168">
         <v>6</v>
       </c>
-      <c r="K168">
+      <c r="O168">
         <v>10</v>
       </c>
-      <c r="L168">
-[...10 lines deleted...]
-      </c>
       <c r="P168">
         <v>1</v>
       </c>
       <c r="Q168">
+        <v>3</v>
+      </c>
+      <c r="R168">
+        <v>12</v>
+      </c>
+      <c r="S168">
+        <v>15</v>
+      </c>
+      <c r="T168">
+        <v>1</v>
+      </c>
+      <c r="U168">
         <v>6</v>
       </c>
-      <c r="R168">
+      <c r="V168">
         <v>6</v>
       </c>
-      <c r="S168">
+      <c r="W168">
         <v>12</v>
       </c>
-      <c r="T168">
-[...2 lines deleted...]
-      <c r="U168">
+      <c r="X168">
+        <v>1</v>
+      </c>
+      <c r="Y168">
         <v>10</v>
       </c>
-      <c r="V168">
-[...10 lines deleted...]
-      </c>
       <c r="Z168">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="AA168">
         <v>15</v>
       </c>
       <c r="AB168">
         <v>1</v>
       </c>
       <c r="AC168">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="AD168">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AE168">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:47">
       <c r="A169" t="s">
         <v>393</v>
       </c>
       <c r="B169" t="s">
         <v>402</v>
       </c>
       <c r="C169" t="s">
         <v>403</v>
       </c>
       <c r="D169" t="s">
         <v>50</v>
       </c>
       <c r="E169">
-        <v>196</v>
+        <v>142</v>
       </c>
       <c r="F169">
-        <v>195</v>
+        <v>135</v>
       </c>
       <c r="G169">
-        <v>391</v>
-[...11 lines deleted...]
-        <v>130</v>
+        <v>277</v>
       </c>
       <c r="AJ169">
         <v>6</v>
       </c>
       <c r="AK169">
+        <v>72</v>
+      </c>
+      <c r="AL169">
+        <v>57</v>
+      </c>
+      <c r="AM169">
+        <v>129</v>
+      </c>
+      <c r="AN169">
+        <v>6</v>
+      </c>
+      <c r="AO169">
         <v>69</v>
       </c>
-      <c r="AL169">
-[...10 lines deleted...]
-      </c>
       <c r="AP169">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="AQ169">
-        <v>112</v>
+        <v>147</v>
       </c>
       <c r="AR169">
         <v>1</v>
       </c>
       <c r="AS169">
+        <v>1</v>
+      </c>
+      <c r="AT169">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="AU169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:47">
       <c r="A170" t="s">
         <v>404</v>
       </c>
       <c r="B170" t="s">
         <v>405</v>
       </c>
       <c r="C170" t="s">
         <v>406</v>
       </c>
       <c r="D170" t="s">
         <v>53</v>
       </c>
       <c r="E170">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="F170">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="G170">
-        <v>234</v>
+        <v>221</v>
       </c>
       <c r="H170">
         <v>2</v>
       </c>
       <c r="I170">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J170">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="K170">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="L170">
         <v>2</v>
       </c>
       <c r="M170">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="N170">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="O170">
         <v>34</v>
       </c>
       <c r="P170">
         <v>2</v>
       </c>
       <c r="Q170">
+        <v>17</v>
+      </c>
+      <c r="R170">
+        <v>17</v>
+      </c>
+      <c r="S170">
+        <v>34</v>
+      </c>
+      <c r="T170">
+        <v>2</v>
+      </c>
+      <c r="U170">
         <v>21</v>
       </c>
-      <c r="R170">
+      <c r="V170">
         <v>21</v>
       </c>
-      <c r="S170">
+      <c r="W170">
         <v>42</v>
       </c>
-      <c r="T170">
-[...10 lines deleted...]
-      </c>
       <c r="X170">
         <v>2</v>
       </c>
       <c r="Y170">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="Z170">
         <v>18</v>
       </c>
       <c r="AA170">
+        <v>44</v>
+      </c>
+      <c r="AB170">
+        <v>2</v>
+      </c>
+      <c r="AC170">
+        <v>18</v>
+      </c>
+      <c r="AD170">
+        <v>18</v>
+      </c>
+      <c r="AE170">
         <v>36</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="171" spans="1:47">
       <c r="A171" t="s">
         <v>404</v>
       </c>
       <c r="B171" t="s">
         <v>407</v>
       </c>
       <c r="C171" t="s">
         <v>408</v>
       </c>
       <c r="D171" t="s">
         <v>53</v>
       </c>
       <c r="E171">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="F171">
-        <v>325</v>
+        <v>298</v>
       </c>
       <c r="G171">
-        <v>615</v>
+        <v>586</v>
       </c>
       <c r="H171">
         <v>3</v>
       </c>
       <c r="I171">
+        <v>42</v>
+      </c>
+      <c r="J171">
+        <v>34</v>
+      </c>
+      <c r="K171">
+        <v>76</v>
+      </c>
+      <c r="L171">
+        <v>3</v>
+      </c>
+      <c r="M171">
         <v>44</v>
       </c>
-      <c r="J171">
-[...10 lines deleted...]
-      </c>
       <c r="N171">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="O171">
-        <v>103</v>
+        <v>78</v>
       </c>
       <c r="P171">
         <v>4</v>
       </c>
       <c r="Q171">
+        <v>47</v>
+      </c>
+      <c r="R171">
+        <v>56</v>
+      </c>
+      <c r="S171">
+        <v>103</v>
+      </c>
+      <c r="T171">
+        <v>4</v>
+      </c>
+      <c r="U171">
         <v>43</v>
       </c>
-      <c r="R171">
+      <c r="V171">
         <v>53</v>
       </c>
-      <c r="S171">
+      <c r="W171">
         <v>96</v>
       </c>
-      <c r="T171">
-[...2 lines deleted...]
-      <c r="U171">
+      <c r="X171">
+        <v>5</v>
+      </c>
+      <c r="Y171">
+        <v>57</v>
+      </c>
+      <c r="Z171">
         <v>56</v>
       </c>
-      <c r="V171">
-[...8 lines deleted...]
-      <c r="Y171">
+      <c r="AA171">
+        <v>113</v>
+      </c>
+      <c r="AB171">
+        <v>5</v>
+      </c>
+      <c r="AC171">
         <v>55</v>
       </c>
-      <c r="Z171">
+      <c r="AD171">
         <v>65</v>
       </c>
-      <c r="AA171">
+      <c r="AE171">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="172" spans="1:47">
       <c r="A172" t="s">
         <v>404</v>
       </c>
       <c r="B172" t="s">
         <v>409</v>
       </c>
       <c r="C172" t="s">
         <v>410</v>
       </c>
       <c r="D172" t="s">
         <v>53</v>
       </c>
       <c r="E172">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="F172">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G172">
-        <v>88</v>
-[...4 lines deleted...]
-      <c r="I172">
+        <v>75</v>
+      </c>
+      <c r="L172">
+        <v>1</v>
+      </c>
+      <c r="M172">
         <v>10</v>
       </c>
-      <c r="J172">
+      <c r="N172">
         <v>9</v>
       </c>
-      <c r="K172">
+      <c r="O172">
         <v>19</v>
       </c>
-      <c r="L172">
-[...2 lines deleted...]
-      <c r="M172">
+      <c r="P172">
+        <v>1</v>
+      </c>
+      <c r="Q172">
         <v>9</v>
       </c>
-      <c r="N172">
+      <c r="R172">
         <v>4</v>
       </c>
-      <c r="O172">
+      <c r="S172">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>19</v>
       </c>
       <c r="T172">
         <v>1</v>
       </c>
       <c r="U172">
         <v>6</v>
       </c>
       <c r="V172">
+        <v>13</v>
+      </c>
+      <c r="W172">
+        <v>19</v>
+      </c>
+      <c r="X172">
+        <v>1</v>
+      </c>
+      <c r="Y172">
+        <v>5</v>
+      </c>
+      <c r="Z172">
         <v>8</v>
       </c>
-      <c r="W172">
-[...5 lines deleted...]
-      <c r="Y172">
+      <c r="AA172">
+        <v>13</v>
+      </c>
+      <c r="AB172">
+        <v>1</v>
+      </c>
+      <c r="AC172">
         <v>4</v>
       </c>
-      <c r="Z172">
+      <c r="AD172">
         <v>7</v>
       </c>
-      <c r="AA172">
+      <c r="AE172">
         <v>11</v>
-      </c>
-[...10 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="173" spans="1:47">
       <c r="A173" t="s">
         <v>404</v>
       </c>
       <c r="B173" t="s">
         <v>411</v>
       </c>
       <c r="C173" t="s">
         <v>412</v>
       </c>
       <c r="D173" t="s">
         <v>53</v>
       </c>
       <c r="E173">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F173">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="G173">
-        <v>61</v>
-[...4 lines deleted...]
-      <c r="I173">
+        <v>51</v>
+      </c>
+      <c r="L173">
+        <v>1</v>
+      </c>
+      <c r="M173">
         <v>4</v>
       </c>
-      <c r="J173">
+      <c r="N173">
         <v>7</v>
       </c>
-      <c r="K173">
+      <c r="O173">
         <v>11</v>
       </c>
-      <c r="L173">
-[...8 lines deleted...]
-      <c r="O173">
+      <c r="P173">
+        <v>1</v>
+      </c>
+      <c r="Q173">
+        <v>3</v>
+      </c>
+      <c r="R173">
+        <v>5</v>
+      </c>
+      <c r="S173">
         <v>8</v>
       </c>
-      <c r="P173">
-[...2 lines deleted...]
-      <c r="Q173">
+      <c r="T173">
+        <v>1</v>
+      </c>
+      <c r="U173">
         <v>4</v>
       </c>
-      <c r="R173">
-[...2 lines deleted...]
-      <c r="S173">
+      <c r="V173">
+        <v>3</v>
+      </c>
+      <c r="W173">
         <v>7</v>
       </c>
-      <c r="T173">
-[...2 lines deleted...]
-      <c r="U173">
+      <c r="X173">
+        <v>1</v>
+      </c>
+      <c r="Y173">
         <v>6</v>
       </c>
-      <c r="V173">
+      <c r="Z173">
         <v>0</v>
       </c>
-      <c r="W173">
+      <c r="AA173">
         <v>6</v>
       </c>
-      <c r="X173">
-[...2 lines deleted...]
-      <c r="Y173">
+      <c r="AB173">
+        <v>1</v>
+      </c>
+      <c r="AC173">
         <v>10</v>
       </c>
-      <c r="Z173">
+      <c r="AD173">
         <v>9</v>
       </c>
-      <c r="AA173">
+      <c r="AE173">
         <v>19</v>
-      </c>
-[...10 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="174" spans="1:47">
       <c r="A174" t="s">
         <v>404</v>
       </c>
       <c r="B174" t="s">
         <v>413</v>
       </c>
       <c r="C174" t="s">
         <v>414</v>
       </c>
       <c r="D174" t="s">
         <v>53</v>
       </c>
       <c r="E174">
-        <v>71</v>
+        <v>0</v>
       </c>
       <c r="F174">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="G174">
-        <v>153</v>
-[...71 lines deleted...]
-        <v>27</v>
+        <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:47">
       <c r="A175" t="s">
         <v>404</v>
       </c>
       <c r="B175" t="s">
         <v>415</v>
       </c>
       <c r="C175" t="s">
         <v>416</v>
       </c>
       <c r="D175" t="s">
         <v>53</v>
       </c>
       <c r="E175">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="F175">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="G175">
-        <v>51</v>
-[...11 lines deleted...]
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="L175">
         <v>1</v>
       </c>
       <c r="M175">
         <v>3</v>
       </c>
       <c r="N175">
         <v>4</v>
       </c>
       <c r="O175">
         <v>7</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
       <c r="Q175">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="R175">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="S175">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="T175">
         <v>1</v>
       </c>
       <c r="U175">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="V175">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="W175">
         <v>7</v>
       </c>
       <c r="X175">
         <v>1</v>
       </c>
       <c r="Y175">
+        <v>6</v>
+      </c>
+      <c r="Z175">
+        <v>1</v>
+      </c>
+      <c r="AA175">
         <v>7</v>
       </c>
-      <c r="Z175">
+      <c r="AB175">
+        <v>1</v>
+      </c>
+      <c r="AC175">
+        <v>6</v>
+      </c>
+      <c r="AD175">
         <v>4</v>
       </c>
-      <c r="AA175">
-[...10 lines deleted...]
-      </c>
       <c r="AE175">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="176" spans="1:47">
       <c r="A176" t="s">
         <v>404</v>
       </c>
       <c r="B176" t="s">
         <v>417</v>
       </c>
       <c r="C176" t="s">
         <v>418</v>
       </c>
       <c r="D176" t="s">
         <v>50</v>
       </c>
       <c r="E176">
-        <v>206</v>
+        <v>176</v>
       </c>
       <c r="F176">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="G176">
-        <v>391</v>
+        <v>350</v>
       </c>
       <c r="AF176">
+        <v>5</v>
+      </c>
+      <c r="AG176">
+        <v>43</v>
+      </c>
+      <c r="AH176">
+        <v>58</v>
+      </c>
+      <c r="AI176">
+        <v>101</v>
+      </c>
+      <c r="AJ176">
         <v>6</v>
       </c>
-      <c r="AG176">
-[...2 lines deleted...]
-      <c r="AH176">
+      <c r="AK176">
+        <v>74</v>
+      </c>
+      <c r="AL176">
         <v>55</v>
       </c>
-      <c r="AI176">
-[...5 lines deleted...]
-      <c r="AK176">
+      <c r="AM176">
+        <v>129</v>
+      </c>
+      <c r="AN176">
+        <v>5</v>
+      </c>
+      <c r="AO176">
         <v>59</v>
       </c>
-      <c r="AL176">
+      <c r="AP176">
         <v>61</v>
       </c>
-      <c r="AM176">
+      <c r="AQ176">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="177" spans="1:47">
       <c r="A177" t="s">
         <v>419</v>
       </c>
       <c r="B177" t="s">
         <v>420</v>
       </c>
       <c r="C177" t="s">
         <v>421</v>
       </c>
       <c r="D177" t="s">
         <v>53</v>
       </c>
       <c r="E177">
         <v>183</v>
       </c>
       <c r="F177">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="G177">
-        <v>363</v>
+        <v>349</v>
       </c>
       <c r="H177">
         <v>2</v>
       </c>
       <c r="I177">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="J177">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K177">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="L177">
         <v>2</v>
       </c>
       <c r="M177">
         <v>25</v>
       </c>
       <c r="N177">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="O177">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="P177">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q177">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="R177">
         <v>29</v>
       </c>
       <c r="S177">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="T177">
         <v>3</v>
       </c>
       <c r="U177">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="V177">
         <v>29</v>
       </c>
       <c r="W177">
+        <v>57</v>
+      </c>
+      <c r="X177">
+        <v>3</v>
+      </c>
+      <c r="Y177">
+        <v>37</v>
+      </c>
+      <c r="Z177">
+        <v>29</v>
+      </c>
+      <c r="AA177">
         <v>66</v>
-      </c>
-[...10 lines deleted...]
-        <v>63</v>
       </c>
       <c r="AB177">
         <v>3</v>
       </c>
       <c r="AC177">
         <v>29</v>
       </c>
       <c r="AD177">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="AE177">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="AR177">
         <v>1</v>
       </c>
       <c r="AS177">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AT177">
         <v>0</v>
       </c>
       <c r="AU177">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="178" spans="1:47">
       <c r="A178" t="s">
         <v>419</v>
       </c>
       <c r="B178" t="s">
         <v>422</v>
       </c>
       <c r="C178" t="s">
         <v>423</v>
       </c>
       <c r="D178" t="s">
         <v>53</v>
       </c>
       <c r="E178">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F178">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G178">
-        <v>27</v>
-[...10 lines deleted...]
-      <c r="O178">
+        <v>20</v>
+      </c>
+      <c r="P178">
+        <v>1</v>
+      </c>
+      <c r="Q178">
+        <v>2</v>
+      </c>
+      <c r="R178">
+        <v>2</v>
+      </c>
+      <c r="S178">
         <v>4</v>
       </c>
-      <c r="P178">
-[...2 lines deleted...]
-      <c r="Q178">
+      <c r="T178">
+        <v>1</v>
+      </c>
+      <c r="U178">
         <v>6</v>
       </c>
-      <c r="R178">
+      <c r="V178">
         <v>0</v>
       </c>
-      <c r="S178">
+      <c r="W178">
         <v>6</v>
       </c>
-      <c r="T178">
-[...10 lines deleted...]
-      </c>
       <c r="X178">
         <v>1</v>
       </c>
       <c r="Y178">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="Z178">
         <v>2</v>
       </c>
       <c r="AA178">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="AB178">
         <v>1</v>
       </c>
       <c r="AC178">
         <v>5</v>
       </c>
       <c r="AD178">
         <v>2</v>
       </c>
       <c r="AE178">
         <v>7</v>
       </c>
     </row>
     <row r="179" spans="1:47">
       <c r="A179" t="s">
         <v>419</v>
       </c>
       <c r="B179" t="s">
         <v>424</v>
       </c>
       <c r="C179" t="s">
         <v>425</v>
       </c>
       <c r="D179" t="s">
         <v>53</v>
       </c>
       <c r="E179">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F179">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="G179">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="H179">
         <v>1</v>
       </c>
       <c r="I179">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="J179">
+        <v>3</v>
+      </c>
+      <c r="K179">
+        <v>13</v>
+      </c>
+      <c r="L179">
+        <v>1</v>
+      </c>
+      <c r="M179">
+        <v>5</v>
+      </c>
+      <c r="N179">
         <v>6</v>
-      </c>
-[...10 lines deleted...]
-        <v>4</v>
       </c>
       <c r="O179">
         <v>11</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
       <c r="Q179">
+        <v>6</v>
+      </c>
+      <c r="R179">
+        <v>4</v>
+      </c>
+      <c r="S179">
+        <v>10</v>
+      </c>
+      <c r="T179">
+        <v>1</v>
+      </c>
+      <c r="U179">
         <v>7</v>
-      </c>
-[...10 lines deleted...]
-        <v>5</v>
       </c>
       <c r="V179">
         <v>6</v>
       </c>
       <c r="W179">
+        <v>13</v>
+      </c>
+      <c r="X179">
+        <v>1</v>
+      </c>
+      <c r="Y179">
+        <v>5</v>
+      </c>
+      <c r="Z179">
+        <v>6</v>
+      </c>
+      <c r="AA179">
         <v>11</v>
       </c>
-      <c r="X179">
-[...2 lines deleted...]
-      <c r="Y179">
+      <c r="AB179">
+        <v>1</v>
+      </c>
+      <c r="AC179">
         <v>6</v>
       </c>
-      <c r="Z179">
+      <c r="AD179">
         <v>4</v>
       </c>
-      <c r="AA179">
+      <c r="AE179">
         <v>10</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="180" spans="1:47">
       <c r="A180" t="s">
         <v>419</v>
       </c>
       <c r="B180" t="s">
         <v>426</v>
       </c>
       <c r="C180" t="s">
         <v>427</v>
       </c>
       <c r="D180" t="s">
         <v>53</v>
       </c>
       <c r="E180">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F180">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G180">
-        <v>42</v>
-[...11 lines deleted...]
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="L180">
         <v>1</v>
       </c>
       <c r="M180">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N180">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="O180">
         <v>8</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
       <c r="Q180">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="R180">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="S180">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="T180">
         <v>1</v>
       </c>
       <c r="U180">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V180">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="W180">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="X180">
         <v>1</v>
       </c>
       <c r="Y180">
         <v>2</v>
       </c>
       <c r="Z180">
         <v>6</v>
       </c>
       <c r="AA180">
         <v>8</v>
       </c>
       <c r="AB180">
         <v>1</v>
       </c>
       <c r="AC180">
+        <v>2</v>
+      </c>
+      <c r="AD180">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="AE180">
         <v>8</v>
       </c>
     </row>
     <row r="181" spans="1:47">
       <c r="A181" t="s">
         <v>419</v>
       </c>
       <c r="B181" t="s">
         <v>428</v>
       </c>
       <c r="C181" t="s">
         <v>429</v>
       </c>
       <c r="D181" t="s">
         <v>53</v>
       </c>
       <c r="E181">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F181">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="G181">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="H181">
         <v>1</v>
       </c>
       <c r="I181">
+        <v>5</v>
+      </c>
+      <c r="J181">
+        <v>3</v>
+      </c>
+      <c r="K181">
+        <v>8</v>
+      </c>
+      <c r="L181">
+        <v>1</v>
+      </c>
+      <c r="M181">
         <v>7</v>
       </c>
-      <c r="J181">
-[...2 lines deleted...]
-      <c r="K181">
+      <c r="N181">
+        <v>3</v>
+      </c>
+      <c r="O181">
         <v>10</v>
       </c>
-      <c r="L181">
-[...8 lines deleted...]
-      <c r="O181">
+      <c r="P181">
+        <v>1</v>
+      </c>
+      <c r="Q181">
+        <v>5</v>
+      </c>
+      <c r="R181">
+        <v>1</v>
+      </c>
+      <c r="S181">
         <v>6</v>
       </c>
-      <c r="P181">
-[...2 lines deleted...]
-      <c r="Q181">
+      <c r="T181">
+        <v>1</v>
+      </c>
+      <c r="U181">
         <v>7</v>
       </c>
-      <c r="R181">
+      <c r="V181">
         <v>4</v>
       </c>
-      <c r="S181">
+      <c r="W181">
         <v>11</v>
       </c>
-      <c r="T181">
-[...2 lines deleted...]
-      <c r="U181">
+      <c r="X181">
+        <v>1</v>
+      </c>
+      <c r="Y181">
         <v>4</v>
       </c>
-      <c r="V181">
-[...2 lines deleted...]
-      <c r="W181">
+      <c r="Z181">
+        <v>3</v>
+      </c>
+      <c r="AA181">
         <v>7</v>
       </c>
-      <c r="X181">
-[...5 lines deleted...]
-      <c r="Z181">
+      <c r="AB181">
+        <v>1</v>
+      </c>
+      <c r="AC181">
+        <v>5</v>
+      </c>
+      <c r="AD181">
         <v>4</v>
       </c>
-      <c r="AA181">
+      <c r="AE181">
         <v>9</v>
-      </c>
-[...10 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="182" spans="1:47">
       <c r="A182" t="s">
         <v>419</v>
       </c>
       <c r="B182" t="s">
         <v>430</v>
       </c>
       <c r="C182" t="s">
         <v>431</v>
       </c>
       <c r="D182" t="s">
         <v>53</v>
       </c>
       <c r="E182">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="F182">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="G182">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="H182">
         <v>2</v>
       </c>
       <c r="I182">
+        <v>12</v>
+      </c>
+      <c r="J182">
+        <v>13</v>
+      </c>
+      <c r="K182">
+        <v>25</v>
+      </c>
+      <c r="L182">
+        <v>2</v>
+      </c>
+      <c r="M182">
         <v>9</v>
       </c>
-      <c r="J182">
+      <c r="N182">
         <v>14</v>
       </c>
-      <c r="K182">
+      <c r="O182">
         <v>23</v>
       </c>
-      <c r="L182">
-[...2 lines deleted...]
-      <c r="M182">
+      <c r="P182">
+        <v>2</v>
+      </c>
+      <c r="Q182">
         <v>13</v>
       </c>
-      <c r="N182">
+      <c r="R182">
         <v>16</v>
       </c>
-      <c r="O182">
+      <c r="S182">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>25</v>
       </c>
       <c r="T182">
         <v>2</v>
       </c>
       <c r="U182">
         <v>12</v>
       </c>
       <c r="V182">
+        <v>13</v>
+      </c>
+      <c r="W182">
+        <v>25</v>
+      </c>
+      <c r="X182">
+        <v>2</v>
+      </c>
+      <c r="Y182">
+        <v>12</v>
+      </c>
+      <c r="Z182">
         <v>15</v>
       </c>
-      <c r="W182">
+      <c r="AA182">
         <v>27</v>
       </c>
-      <c r="X182">
-[...2 lines deleted...]
-      <c r="Y182">
+      <c r="AB182">
+        <v>2</v>
+      </c>
+      <c r="AC182">
         <v>15</v>
       </c>
-      <c r="Z182">
+      <c r="AD182">
         <v>13</v>
       </c>
-      <c r="AA182">
+      <c r="AE182">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="183" spans="1:47">
       <c r="A183" t="s">
         <v>419</v>
       </c>
       <c r="B183" t="s">
         <v>432</v>
       </c>
       <c r="C183" t="s">
         <v>433</v>
       </c>
       <c r="D183" t="s">
         <v>53</v>
       </c>
       <c r="E183">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="F183">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G183">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="H183">
         <v>1</v>
       </c>
       <c r="I183">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J183">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K183">
         <v>5</v>
       </c>
       <c r="L183">
         <v>1</v>
       </c>
       <c r="M183">
         <v>4</v>
       </c>
       <c r="N183">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="O183">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
       <c r="Q183">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="R183">
         <v>8</v>
       </c>
       <c r="S183">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="T183">
         <v>1</v>
       </c>
       <c r="U183">
+        <v>6</v>
+      </c>
+      <c r="V183">
+        <v>9</v>
+      </c>
+      <c r="W183">
+        <v>15</v>
+      </c>
+      <c r="X183">
+        <v>1</v>
+      </c>
+      <c r="Y183">
         <v>7</v>
       </c>
-      <c r="V183">
+      <c r="Z183">
         <v>10</v>
       </c>
-      <c r="W183">
+      <c r="AA183">
         <v>17</v>
       </c>
-      <c r="X183">
-[...2 lines deleted...]
-      <c r="Y183">
+      <c r="AB183">
+        <v>1</v>
+      </c>
+      <c r="AC183">
         <v>8</v>
       </c>
-      <c r="Z183">
+      <c r="AD183">
         <v>6</v>
       </c>
-      <c r="AA183">
+      <c r="AE183">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="184" spans="1:47">
       <c r="A184" t="s">
         <v>419</v>
       </c>
       <c r="B184" t="s">
         <v>434</v>
       </c>
       <c r="C184" t="s">
         <v>435</v>
       </c>
       <c r="D184" t="s">
         <v>53</v>
       </c>
       <c r="E184">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F184">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G184">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="H184">
         <v>1</v>
       </c>
       <c r="I184">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J184">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K184">
+        <v>5</v>
+      </c>
+      <c r="L184">
+        <v>1</v>
+      </c>
+      <c r="M184">
+        <v>3</v>
+      </c>
+      <c r="N184">
+        <v>1</v>
+      </c>
+      <c r="O184">
         <v>4</v>
       </c>
-      <c r="L184">
-[...2 lines deleted...]
-      <c r="M184">
+      <c r="P184">
+        <v>1</v>
+      </c>
+      <c r="Q184">
         <v>4</v>
       </c>
-      <c r="N184">
+      <c r="R184">
         <v>4</v>
       </c>
-      <c r="O184">
+      <c r="S184">
         <v>8</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
       <c r="T184">
         <v>1</v>
       </c>
       <c r="U184">
         <v>6</v>
       </c>
       <c r="V184">
+        <v>8</v>
+      </c>
+      <c r="W184">
+        <v>14</v>
+      </c>
+      <c r="X184">
+        <v>1</v>
+      </c>
+      <c r="Y184">
+        <v>6</v>
+      </c>
+      <c r="Z184">
         <v>4</v>
       </c>
-      <c r="W184">
+      <c r="AA184">
         <v>10</v>
-      </c>
-[...10 lines deleted...]
-        <v>7</v>
       </c>
       <c r="AB184">
         <v>1</v>
       </c>
       <c r="AC184">
         <v>4</v>
       </c>
       <c r="AD184">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="AE184">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="185" spans="1:47">
       <c r="A185" t="s">
         <v>419</v>
       </c>
       <c r="B185" t="s">
         <v>436</v>
       </c>
       <c r="C185" t="s">
         <v>437</v>
       </c>
       <c r="D185" t="s">
         <v>53</v>
       </c>
       <c r="E185">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F185">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G185">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H185">
         <v>1</v>
       </c>
       <c r="I185">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J185">
         <v>6</v>
       </c>
       <c r="K185">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="L185">
         <v>1</v>
       </c>
       <c r="M185">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="N185">
         <v>6</v>
       </c>
       <c r="O185">
+        <v>16</v>
+      </c>
+      <c r="P185">
+        <v>1</v>
+      </c>
+      <c r="Q185">
+        <v>3</v>
+      </c>
+      <c r="R185">
+        <v>6</v>
+      </c>
+      <c r="S185">
         <v>9</v>
       </c>
-      <c r="P185">
-[...5 lines deleted...]
-      <c r="R185">
+      <c r="T185">
+        <v>1</v>
+      </c>
+      <c r="U185">
+        <v>3</v>
+      </c>
+      <c r="V185">
         <v>8</v>
       </c>
-      <c r="S185">
-[...5 lines deleted...]
-      <c r="U185">
+      <c r="W185">
+        <v>11</v>
+      </c>
+      <c r="X185">
+        <v>1</v>
+      </c>
+      <c r="Y185">
         <v>6</v>
       </c>
-      <c r="V185">
-[...2 lines deleted...]
-      <c r="W185">
+      <c r="Z185">
+        <v>1</v>
+      </c>
+      <c r="AA185">
         <v>7</v>
       </c>
-      <c r="X185">
-[...2 lines deleted...]
-      <c r="Y185">
+      <c r="AB185">
+        <v>1</v>
+      </c>
+      <c r="AC185">
         <v>8</v>
       </c>
-      <c r="Z185">
+      <c r="AD185">
         <v>13</v>
       </c>
-      <c r="AA185">
+      <c r="AE185">
         <v>21</v>
-      </c>
-[...10 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="186" spans="1:47">
       <c r="A186" t="s">
         <v>419</v>
       </c>
       <c r="B186" t="s">
         <v>438</v>
       </c>
       <c r="C186" t="s">
         <v>439</v>
       </c>
       <c r="D186" t="s">
         <v>50</v>
       </c>
       <c r="E186">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="F186">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="G186">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="AF186">
+        <v>3</v>
+      </c>
+      <c r="AG186">
+        <v>35</v>
+      </c>
+      <c r="AH186">
+        <v>26</v>
+      </c>
+      <c r="AI186">
+        <v>61</v>
+      </c>
+      <c r="AJ186">
         <v>4</v>
       </c>
-      <c r="AG186">
+      <c r="AK186">
         <v>45</v>
       </c>
-      <c r="AH186">
+      <c r="AL186">
         <v>31</v>
       </c>
-      <c r="AI186">
+      <c r="AM186">
         <v>76</v>
       </c>
-      <c r="AJ186">
-[...2 lines deleted...]
-      <c r="AK186">
+      <c r="AN186">
+        <v>3</v>
+      </c>
+      <c r="AO186">
         <v>47</v>
       </c>
-      <c r="AL186">
+      <c r="AP186">
         <v>30</v>
       </c>
-      <c r="AM186">
+      <c r="AQ186">
         <v>77</v>
-      </c>
-[...10 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="187" spans="1:47">
       <c r="A187" t="s">
         <v>419</v>
       </c>
       <c r="B187" t="s">
         <v>440</v>
       </c>
       <c r="C187" t="s">
         <v>441</v>
       </c>
       <c r="D187" t="s">
         <v>50</v>
       </c>
       <c r="E187">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F187">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="G187">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="AF187">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AG187">
+        <v>17</v>
+      </c>
+      <c r="AH187">
+        <v>20</v>
+      </c>
+      <c r="AI187">
+        <v>37</v>
+      </c>
+      <c r="AJ187">
+        <v>3</v>
+      </c>
+      <c r="AK187">
         <v>18</v>
       </c>
-      <c r="AH187">
+      <c r="AL187">
         <v>25</v>
       </c>
-      <c r="AI187">
+      <c r="AM187">
         <v>43</v>
       </c>
-      <c r="AJ187">
+      <c r="AN187">
         <v>4</v>
       </c>
-      <c r="AK187">
+      <c r="AO187">
         <v>33</v>
       </c>
-      <c r="AL187">
+      <c r="AP187">
         <v>27</v>
       </c>
-      <c r="AM187">
+      <c r="AQ187">
         <v>60</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="188" spans="1:47">
       <c r="A188" t="s">
         <v>442</v>
       </c>
       <c r="B188" t="s">
         <v>443</v>
       </c>
       <c r="C188" t="s">
         <v>444</v>
       </c>
       <c r="D188" t="s">
         <v>53</v>
       </c>
       <c r="E188">
-        <v>146</v>
+        <v>128</v>
       </c>
       <c r="F188">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="G188">
-        <v>268</v>
+        <v>252</v>
       </c>
       <c r="H188">
         <v>3</v>
       </c>
       <c r="I188">
+        <v>14</v>
+      </c>
+      <c r="J188">
+        <v>22</v>
+      </c>
+      <c r="K188">
+        <v>36</v>
+      </c>
+      <c r="L188">
+        <v>3</v>
+      </c>
+      <c r="M188">
         <v>24</v>
       </c>
-      <c r="J188">
+      <c r="N188">
         <v>21</v>
       </c>
-      <c r="K188">
+      <c r="O188">
         <v>45</v>
       </c>
-      <c r="L188">
-[...2 lines deleted...]
-      <c r="M188">
+      <c r="P188">
+        <v>3</v>
+      </c>
+      <c r="Q188">
         <v>19</v>
       </c>
-      <c r="N188">
+      <c r="R188">
         <v>18</v>
       </c>
-      <c r="O188">
+      <c r="S188">
         <v>37</v>
       </c>
-      <c r="P188">
-[...2 lines deleted...]
-      <c r="Q188">
+      <c r="T188">
+        <v>3</v>
+      </c>
+      <c r="U188">
         <v>25</v>
       </c>
-      <c r="R188">
+      <c r="V188">
         <v>23</v>
       </c>
-      <c r="S188">
+      <c r="W188">
         <v>48</v>
       </c>
-      <c r="T188">
-[...2 lines deleted...]
-      <c r="U188">
+      <c r="X188">
+        <v>3</v>
+      </c>
+      <c r="Y188">
         <v>19</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="Z188">
         <v>20</v>
       </c>
       <c r="AA188">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="AB188">
         <v>3</v>
       </c>
       <c r="AC188">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="AD188">
         <v>20</v>
       </c>
       <c r="AE188">
-        <v>52</v>
+        <v>47</v>
       </c>
     </row>
     <row r="189" spans="1:47">
       <c r="A189" t="s">
         <v>442</v>
       </c>
       <c r="B189" t="s">
         <v>445</v>
       </c>
       <c r="C189" t="s">
         <v>446</v>
       </c>
       <c r="D189" t="s">
         <v>53</v>
       </c>
       <c r="E189">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="F189">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G189">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="H189">
         <v>1</v>
       </c>
       <c r="I189">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J189">
         <v>4</v>
       </c>
       <c r="K189">
+        <v>8</v>
+      </c>
+      <c r="L189">
+        <v>1</v>
+      </c>
+      <c r="M189">
+        <v>3</v>
+      </c>
+      <c r="N189">
+        <v>4</v>
+      </c>
+      <c r="O189">
         <v>7</v>
       </c>
-      <c r="L189">
-[...2 lines deleted...]
-      <c r="M189">
+      <c r="P189">
+        <v>1</v>
+      </c>
+      <c r="Q189">
         <v>7</v>
       </c>
-      <c r="N189">
-[...10 lines deleted...]
-      </c>
       <c r="R189">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="S189">
         <v>8</v>
       </c>
       <c r="T189">
         <v>1</v>
       </c>
       <c r="U189">
         <v>5</v>
       </c>
       <c r="V189">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="W189">
+        <v>8</v>
+      </c>
+      <c r="X189">
+        <v>1</v>
+      </c>
+      <c r="Y189">
+        <v>5</v>
+      </c>
+      <c r="Z189">
+        <v>5</v>
+      </c>
+      <c r="AA189">
         <v>10</v>
       </c>
-      <c r="X189">
-[...2 lines deleted...]
-      <c r="Y189">
+      <c r="AB189">
+        <v>1</v>
+      </c>
+      <c r="AC189">
         <v>4</v>
       </c>
-      <c r="Z189">
-[...10 lines deleted...]
-      </c>
       <c r="AD189">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="AE189">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="190" spans="1:47">
       <c r="A190" t="s">
         <v>442</v>
       </c>
       <c r="B190" t="s">
         <v>447</v>
       </c>
       <c r="C190" t="s">
         <v>448</v>
       </c>
       <c r="D190" t="s">
         <v>53</v>
       </c>
       <c r="E190">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F190">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G190">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="H190">
         <v>1</v>
       </c>
       <c r="I190">
+        <v>1</v>
+      </c>
+      <c r="J190">
+        <v>1</v>
+      </c>
+      <c r="K190">
+        <v>2</v>
+      </c>
+      <c r="L190">
+        <v>1</v>
+      </c>
+      <c r="M190">
         <v>4</v>
       </c>
-      <c r="J190">
-[...2 lines deleted...]
-      <c r="K190">
+      <c r="N190">
+        <v>2</v>
+      </c>
+      <c r="O190">
         <v>6</v>
       </c>
-      <c r="L190">
-[...5 lines deleted...]
-      <c r="N190">
+      <c r="P190">
+        <v>1</v>
+      </c>
+      <c r="Q190">
+        <v>0</v>
+      </c>
+      <c r="R190">
         <v>4</v>
       </c>
-      <c r="O190">
-[...10 lines deleted...]
-      </c>
       <c r="S190">
+        <v>4</v>
+      </c>
+      <c r="T190">
+        <v>1</v>
+      </c>
+      <c r="U190">
+        <v>5</v>
+      </c>
+      <c r="V190">
+        <v>1</v>
+      </c>
+      <c r="W190">
         <v>6</v>
       </c>
-      <c r="T190">
-[...8 lines deleted...]
-      <c r="W190">
+      <c r="X190">
+        <v>1</v>
+      </c>
+      <c r="Y190">
+        <v>3</v>
+      </c>
+      <c r="Z190">
+        <v>1</v>
+      </c>
+      <c r="AA190">
         <v>4</v>
       </c>
-      <c r="X190">
-[...2 lines deleted...]
-      <c r="Y190">
+      <c r="AB190">
+        <v>1</v>
+      </c>
+      <c r="AC190">
         <v>7</v>
       </c>
-      <c r="Z190">
-[...2 lines deleted...]
-      <c r="AA190">
+      <c r="AD190">
+        <v>1</v>
+      </c>
+      <c r="AE190">
         <v>8</v>
-      </c>
-[...10 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="191" spans="1:47">
       <c r="A191" t="s">
         <v>442</v>
       </c>
       <c r="B191" t="s">
         <v>449</v>
       </c>
       <c r="C191" t="s">
         <v>450</v>
       </c>
       <c r="D191" t="s">
         <v>53</v>
       </c>
       <c r="E191">
         <v>26</v>
       </c>
       <c r="F191">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G191">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H191">
         <v>1</v>
       </c>
       <c r="I191">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J191">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K191">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L191">
         <v>1</v>
       </c>
       <c r="M191">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N191">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="O191">
         <v>4</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
       <c r="Q191">
+        <v>3</v>
+      </c>
+      <c r="R191">
+        <v>1</v>
+      </c>
+      <c r="S191">
+        <v>4</v>
+      </c>
+      <c r="T191">
+        <v>1</v>
+      </c>
+      <c r="U191">
+        <v>8</v>
+      </c>
+      <c r="V191">
+        <v>2</v>
+      </c>
+      <c r="W191">
+        <v>10</v>
+      </c>
+      <c r="X191">
+        <v>1</v>
+      </c>
+      <c r="Y191">
+        <v>9</v>
+      </c>
+      <c r="Z191">
+        <v>3</v>
+      </c>
+      <c r="AA191">
+        <v>12</v>
+      </c>
+      <c r="AB191">
+        <v>1</v>
+      </c>
+      <c r="AC191">
+        <v>2</v>
+      </c>
+      <c r="AD191">
         <v>7</v>
       </c>
-      <c r="R191">
-[...2 lines deleted...]
-      <c r="S191">
+      <c r="AE191">
         <v>9</v>
-      </c>
-[...34 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="192" spans="1:47">
       <c r="A192" t="s">
         <v>442</v>
       </c>
       <c r="B192" t="s">
         <v>451</v>
       </c>
       <c r="C192" t="s">
         <v>452</v>
       </c>
       <c r="D192" t="s">
         <v>50</v>
       </c>
       <c r="E192">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="F192">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="G192">
-        <v>637</v>
+        <v>625</v>
       </c>
       <c r="AF192">
         <v>7</v>
       </c>
       <c r="AG192">
+        <v>102</v>
+      </c>
+      <c r="AH192">
+        <v>89</v>
+      </c>
+      <c r="AI192">
+        <v>191</v>
+      </c>
+      <c r="AJ192">
+        <v>7</v>
+      </c>
+      <c r="AK192">
         <v>98</v>
       </c>
-      <c r="AH192">
+      <c r="AL192">
         <v>105</v>
       </c>
-      <c r="AI192">
+      <c r="AM192">
         <v>203</v>
-      </c>
-[...10 lines deleted...]
-        <v>231</v>
       </c>
       <c r="AN192">
         <v>8</v>
       </c>
       <c r="AO192">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="AP192">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="AQ192">
-        <v>203</v>
+        <v>231</v>
       </c>
     </row>
     <row r="193" spans="1:47">
       <c r="A193" t="s">
         <v>453</v>
       </c>
       <c r="B193" t="s">
         <v>454</v>
       </c>
       <c r="C193" t="s">
         <v>455</v>
       </c>
       <c r="D193" t="s">
         <v>53</v>
       </c>
       <c r="E193">
-        <v>445</v>
+        <v>374</v>
       </c>
       <c r="F193">
-        <v>353</v>
+        <v>298</v>
       </c>
       <c r="G193">
-        <v>798</v>
-[...1 lines deleted...]
-      <c r="H193">
+        <v>672</v>
+      </c>
+      <c r="L193">
         <v>6</v>
       </c>
-      <c r="I193">
+      <c r="M193">
         <v>84</v>
       </c>
-      <c r="J193">
-[...2 lines deleted...]
-      <c r="K193">
+      <c r="N193">
+        <v>61</v>
+      </c>
+      <c r="O193">
+        <v>145</v>
+      </c>
+      <c r="P193">
+        <v>5</v>
+      </c>
+      <c r="Q193">
+        <v>64</v>
+      </c>
+      <c r="R193">
+        <v>47</v>
+      </c>
+      <c r="S193">
+        <v>111</v>
+      </c>
+      <c r="T193">
+        <v>6</v>
+      </c>
+      <c r="U193">
+        <v>76</v>
+      </c>
+      <c r="V193">
+        <v>63</v>
+      </c>
+      <c r="W193">
+        <v>139</v>
+      </c>
+      <c r="X193">
+        <v>5</v>
+      </c>
+      <c r="Y193">
+        <v>66</v>
+      </c>
+      <c r="Z193">
+        <v>58</v>
+      </c>
+      <c r="AA193">
+        <v>124</v>
+      </c>
+      <c r="AB193">
+        <v>5</v>
+      </c>
+      <c r="AC193">
+        <v>78</v>
+      </c>
+      <c r="AD193">
+        <v>66</v>
+      </c>
+      <c r="AE193">
         <v>144</v>
-      </c>
-[...58 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AR193">
         <v>1</v>
       </c>
       <c r="AS193">
         <v>6</v>
       </c>
       <c r="AT193">
         <v>3</v>
       </c>
       <c r="AU193">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:47">
       <c r="A194" t="s">
         <v>453</v>
       </c>
       <c r="B194" t="s">
         <v>456</v>
       </c>
       <c r="C194" t="s">
         <v>457</v>
       </c>
       <c r="D194" t="s">
         <v>53</v>
       </c>
       <c r="E194">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="F194">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="G194">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="H194">
         <v>1</v>
       </c>
       <c r="I194">
+        <v>5</v>
+      </c>
+      <c r="J194">
+        <v>3</v>
+      </c>
+      <c r="K194">
+        <v>8</v>
+      </c>
+      <c r="L194">
+        <v>1</v>
+      </c>
+      <c r="M194">
         <v>14</v>
       </c>
-      <c r="J194">
+      <c r="N194">
         <v>10</v>
       </c>
-      <c r="K194">
+      <c r="O194">
         <v>24</v>
       </c>
-      <c r="L194">
-[...2 lines deleted...]
-      <c r="M194">
+      <c r="P194">
+        <v>1</v>
+      </c>
+      <c r="Q194">
         <v>7</v>
       </c>
-      <c r="N194">
+      <c r="R194">
         <v>8</v>
       </c>
-      <c r="O194">
+      <c r="S194">
         <v>15</v>
       </c>
-      <c r="P194">
-[...5 lines deleted...]
-      <c r="R194">
+      <c r="T194">
+        <v>1</v>
+      </c>
+      <c r="U194">
+        <v>10</v>
+      </c>
+      <c r="V194">
         <v>9</v>
       </c>
-      <c r="S194">
-[...5 lines deleted...]
-      <c r="U194">
+      <c r="W194">
+        <v>19</v>
+      </c>
+      <c r="X194">
+        <v>1</v>
+      </c>
+      <c r="Y194">
         <v>6</v>
       </c>
-      <c r="V194">
+      <c r="Z194">
         <v>8</v>
       </c>
-      <c r="W194">
+      <c r="AA194">
         <v>14</v>
       </c>
-      <c r="X194">
-[...2 lines deleted...]
-      <c r="Y194">
+      <c r="AB194">
+        <v>1</v>
+      </c>
+      <c r="AC194">
         <v>10</v>
       </c>
-      <c r="Z194">
+      <c r="AD194">
         <v>9</v>
       </c>
-      <c r="AA194">
+      <c r="AE194">
         <v>19</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="195" spans="1:47">
       <c r="A195" t="s">
         <v>453</v>
       </c>
       <c r="B195" t="s">
         <v>458</v>
       </c>
       <c r="C195" t="s">
         <v>459</v>
       </c>
       <c r="D195" t="s">
         <v>53</v>
       </c>
       <c r="E195">
-        <v>300</v>
+        <v>277</v>
       </c>
       <c r="F195">
-        <v>269</v>
+        <v>249</v>
       </c>
       <c r="G195">
-        <v>569</v>
+        <v>526</v>
       </c>
       <c r="H195">
         <v>3</v>
       </c>
       <c r="I195">
+        <v>29</v>
+      </c>
+      <c r="J195">
+        <v>33</v>
+      </c>
+      <c r="K195">
+        <v>62</v>
+      </c>
+      <c r="L195">
+        <v>3</v>
+      </c>
+      <c r="M195">
         <v>38</v>
       </c>
-      <c r="J195">
+      <c r="N195">
         <v>38</v>
       </c>
-      <c r="K195">
+      <c r="O195">
         <v>76</v>
       </c>
-      <c r="L195">
-[...2 lines deleted...]
-      <c r="M195">
+      <c r="P195">
+        <v>3</v>
+      </c>
+      <c r="Q195">
         <v>40</v>
       </c>
-      <c r="N195">
+      <c r="R195">
         <v>39</v>
       </c>
-      <c r="O195">
+      <c r="S195">
         <v>79</v>
       </c>
-      <c r="P195">
+      <c r="T195">
         <v>4</v>
       </c>
-      <c r="Q195">
-[...2 lines deleted...]
-      <c r="R195">
+      <c r="U195">
+        <v>53</v>
+      </c>
+      <c r="V195">
         <v>41</v>
       </c>
-      <c r="S195">
-[...10 lines deleted...]
-      </c>
       <c r="W195">
-        <v>110</v>
+        <v>94</v>
       </c>
       <c r="X195">
         <v>4</v>
       </c>
       <c r="Y195">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="Z195">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="AA195">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="AB195">
         <v>4</v>
       </c>
       <c r="AC195">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="AD195">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="AE195">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="AR195">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AS195">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="AT195">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="AU195">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="196" spans="1:47">
       <c r="A196" t="s">
         <v>453</v>
       </c>
       <c r="B196" t="s">
         <v>460</v>
       </c>
       <c r="C196" t="s">
         <v>461</v>
       </c>
       <c r="D196" t="s">
         <v>53</v>
       </c>
       <c r="E196">
+        <v>28</v>
+      </c>
+      <c r="F196">
         <v>30</v>
       </c>
-      <c r="F196">
-[...1 lines deleted...]
-      </c>
       <c r="G196">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="H196">
         <v>1</v>
       </c>
       <c r="I196">
         <v>4</v>
       </c>
       <c r="J196">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K196">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="L196">
         <v>1</v>
       </c>
       <c r="M196">
+        <v>5</v>
+      </c>
+      <c r="N196">
+        <v>5</v>
+      </c>
+      <c r="O196">
+        <v>10</v>
+      </c>
+      <c r="P196">
+        <v>1</v>
+      </c>
+      <c r="Q196">
+        <v>3</v>
+      </c>
+      <c r="R196">
+        <v>3</v>
+      </c>
+      <c r="S196">
+        <v>6</v>
+      </c>
+      <c r="T196">
+        <v>1</v>
+      </c>
+      <c r="U196">
+        <v>7</v>
+      </c>
+      <c r="V196">
+        <v>6</v>
+      </c>
+      <c r="W196">
+        <v>13</v>
+      </c>
+      <c r="X196">
+        <v>1</v>
+      </c>
+      <c r="Y196">
+        <v>5</v>
+      </c>
+      <c r="Z196">
         <v>4</v>
-      </c>
-[...37 lines deleted...]
-        <v>5</v>
       </c>
       <c r="AA196">
         <v>9</v>
       </c>
       <c r="AB196">
         <v>1</v>
       </c>
       <c r="AC196">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="AD196">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="AE196">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:47">
       <c r="A197" t="s">
         <v>453</v>
       </c>
       <c r="B197" t="s">
         <v>462</v>
       </c>
       <c r="C197" t="s">
         <v>463</v>
       </c>
       <c r="D197" t="s">
         <v>53</v>
       </c>
       <c r="E197">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="F197">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="G197">
-        <v>126</v>
+        <v>154</v>
       </c>
       <c r="H197">
         <v>2</v>
       </c>
       <c r="I197">
+        <v>26</v>
+      </c>
+      <c r="J197">
+        <v>15</v>
+      </c>
+      <c r="K197">
+        <v>41</v>
+      </c>
+      <c r="L197">
+        <v>2</v>
+      </c>
+      <c r="M197">
         <v>18</v>
       </c>
-      <c r="J197">
+      <c r="N197">
         <v>12</v>
       </c>
-      <c r="K197">
+      <c r="O197">
         <v>30</v>
       </c>
-      <c r="L197">
-[...2 lines deleted...]
-      <c r="M197">
+      <c r="P197">
+        <v>1</v>
+      </c>
+      <c r="Q197">
         <v>13</v>
       </c>
-      <c r="N197">
+      <c r="R197">
         <v>11</v>
-      </c>
-[...10 lines deleted...]
-        <v>12</v>
       </c>
       <c r="S197">
         <v>24</v>
       </c>
       <c r="T197">
         <v>1</v>
       </c>
       <c r="U197">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="V197">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="W197">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="X197">
         <v>1</v>
       </c>
       <c r="Y197">
         <v>9</v>
       </c>
       <c r="Z197">
+        <v>9</v>
+      </c>
+      <c r="AA197">
+        <v>18</v>
+      </c>
+      <c r="AB197">
+        <v>1</v>
+      </c>
+      <c r="AC197">
+        <v>9</v>
+      </c>
+      <c r="AD197">
         <v>8</v>
       </c>
-      <c r="AA197">
+      <c r="AE197">
         <v>17</v>
-      </c>
-[...10 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="198" spans="1:47">
       <c r="A198" t="s">
         <v>453</v>
       </c>
       <c r="B198" t="s">
         <v>464</v>
       </c>
       <c r="C198" t="s">
         <v>465</v>
       </c>
       <c r="D198" t="s">
         <v>53</v>
       </c>
       <c r="E198">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F198">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="G198">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="H198">
         <v>1</v>
       </c>
       <c r="I198">
+        <v>14</v>
+      </c>
+      <c r="J198">
+        <v>7</v>
+      </c>
+      <c r="K198">
+        <v>21</v>
+      </c>
+      <c r="L198">
+        <v>1</v>
+      </c>
+      <c r="M198">
+        <v>5</v>
+      </c>
+      <c r="N198">
         <v>6</v>
       </c>
-      <c r="J198">
-[...2 lines deleted...]
-      <c r="K198">
+      <c r="O198">
+        <v>11</v>
+      </c>
+      <c r="P198">
+        <v>1</v>
+      </c>
+      <c r="Q198">
+        <v>11</v>
+      </c>
+      <c r="R198">
+        <v>8</v>
+      </c>
+      <c r="S198">
+        <v>19</v>
+      </c>
+      <c r="T198">
+        <v>1</v>
+      </c>
+      <c r="U198">
+        <v>9</v>
+      </c>
+      <c r="V198">
+        <v>5</v>
+      </c>
+      <c r="W198">
+        <v>14</v>
+      </c>
+      <c r="X198">
+        <v>1</v>
+      </c>
+      <c r="Y198">
         <v>12</v>
-      </c>
-[...40 lines deleted...]
-        <v>13</v>
       </c>
       <c r="Z198">
         <v>11</v>
       </c>
       <c r="AA198">
+        <v>23</v>
+      </c>
+      <c r="AB198">
+        <v>1</v>
+      </c>
+      <c r="AC198">
+        <v>13</v>
+      </c>
+      <c r="AD198">
+        <v>11</v>
+      </c>
+      <c r="AE198">
         <v>24</v>
-      </c>
-[...10 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="199" spans="1:47">
       <c r="A199" t="s">
         <v>453</v>
       </c>
       <c r="B199" t="s">
         <v>466</v>
       </c>
       <c r="C199" t="s">
         <v>467</v>
       </c>
       <c r="D199" t="s">
         <v>53</v>
       </c>
       <c r="E199">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="F199">
         <v>90</v>
       </c>
       <c r="G199">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="H199">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I199">
+        <v>10</v>
+      </c>
+      <c r="J199">
         <v>12</v>
       </c>
-      <c r="J199">
+      <c r="K199">
+        <v>22</v>
+      </c>
+      <c r="L199">
+        <v>2</v>
+      </c>
+      <c r="M199">
+        <v>12</v>
+      </c>
+      <c r="N199">
         <v>17</v>
       </c>
-      <c r="K199">
+      <c r="O199">
         <v>29</v>
       </c>
-      <c r="L199">
-[...8 lines deleted...]
-      <c r="O199">
+      <c r="P199">
+        <v>2</v>
+      </c>
+      <c r="Q199">
+        <v>15</v>
+      </c>
+      <c r="R199">
+        <v>15</v>
+      </c>
+      <c r="S199">
         <v>30</v>
       </c>
-      <c r="P199">
-[...2 lines deleted...]
-      <c r="Q199">
+      <c r="T199">
+        <v>2</v>
+      </c>
+      <c r="U199">
         <v>27</v>
-      </c>
-[...10 lines deleted...]
-        <v>20</v>
       </c>
       <c r="V199">
         <v>16</v>
       </c>
       <c r="W199">
+        <v>43</v>
+      </c>
+      <c r="X199">
+        <v>2</v>
+      </c>
+      <c r="Y199">
+        <v>20</v>
+      </c>
+      <c r="Z199">
+        <v>16</v>
+      </c>
+      <c r="AA199">
         <v>36</v>
       </c>
-      <c r="X199">
-[...10 lines deleted...]
-      </c>
       <c r="AB199">
         <v>2</v>
       </c>
       <c r="AC199">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="AD199">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="AE199">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="200" spans="1:47">
       <c r="A200" t="s">
         <v>453</v>
       </c>
       <c r="B200" t="s">
         <v>468</v>
       </c>
       <c r="C200" t="s">
         <v>469</v>
       </c>
       <c r="D200" t="s">
         <v>53</v>
       </c>
       <c r="E200">
         <v>29</v>
       </c>
       <c r="F200">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="G200">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="H200">
         <v>1</v>
       </c>
       <c r="I200">
+        <v>3</v>
+      </c>
+      <c r="J200">
+        <v>4</v>
+      </c>
+      <c r="K200">
+        <v>7</v>
+      </c>
+      <c r="L200">
+        <v>1</v>
+      </c>
+      <c r="M200">
         <v>8</v>
       </c>
-      <c r="J200">
+      <c r="N200">
         <v>7</v>
       </c>
-      <c r="K200">
+      <c r="O200">
         <v>15</v>
       </c>
-      <c r="L200">
-[...5 lines deleted...]
-      <c r="N200">
+      <c r="P200">
+        <v>1</v>
+      </c>
+      <c r="Q200">
+        <v>5</v>
+      </c>
+      <c r="R200">
         <v>4</v>
       </c>
-      <c r="O200">
+      <c r="S200">
         <v>9</v>
       </c>
-      <c r="P200">
-[...2 lines deleted...]
-      <c r="Q200">
+      <c r="T200">
+        <v>1</v>
+      </c>
+      <c r="U200">
         <v>6</v>
       </c>
-      <c r="R200">
-[...2 lines deleted...]
-      <c r="S200">
+      <c r="V200">
+        <v>5</v>
+      </c>
+      <c r="W200">
         <v>11</v>
       </c>
-      <c r="T200">
-[...10 lines deleted...]
-      </c>
       <c r="X200">
         <v>1</v>
       </c>
       <c r="Y200">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="Z200">
+        <v>3</v>
+      </c>
+      <c r="AA200">
+        <v>5</v>
+      </c>
+      <c r="AB200">
+        <v>1</v>
+      </c>
+      <c r="AC200">
+        <v>5</v>
+      </c>
+      <c r="AD200">
         <v>8</v>
       </c>
-      <c r="AA200">
+      <c r="AE200">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:47">
       <c r="A201" t="s">
         <v>453</v>
       </c>
       <c r="B201" t="s">
         <v>470</v>
       </c>
       <c r="C201" t="s">
         <v>471</v>
       </c>
       <c r="D201" t="s">
         <v>53</v>
       </c>
       <c r="E201">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F201">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="G201">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="H201">
         <v>1</v>
       </c>
       <c r="I201">
         <v>6</v>
       </c>
       <c r="J201">
         <v>5</v>
       </c>
       <c r="K201">
         <v>11</v>
       </c>
       <c r="L201">
         <v>1</v>
       </c>
       <c r="M201">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="N201">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="O201">
         <v>11</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
       <c r="Q201">
+        <v>4</v>
+      </c>
+      <c r="R201">
         <v>7</v>
       </c>
-      <c r="R201">
-[...1 lines deleted...]
-      </c>
       <c r="S201">
+        <v>11</v>
+      </c>
+      <c r="T201">
+        <v>1</v>
+      </c>
+      <c r="U201">
+        <v>7</v>
+      </c>
+      <c r="V201">
+        <v>5</v>
+      </c>
+      <c r="W201">
         <v>12</v>
-      </c>
-[...10 lines deleted...]
-        <v>18</v>
       </c>
       <c r="X201">
         <v>1</v>
       </c>
       <c r="Y201">
         <v>11</v>
       </c>
       <c r="Z201">
         <v>7</v>
       </c>
       <c r="AA201">
         <v>18</v>
       </c>
       <c r="AB201">
         <v>1</v>
       </c>
       <c r="AC201">
+        <v>11</v>
+      </c>
+      <c r="AD201">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="AE201">
         <v>18</v>
       </c>
     </row>
     <row r="202" spans="1:47">
       <c r="A202" t="s">
         <v>453</v>
       </c>
       <c r="B202" t="s">
         <v>472</v>
       </c>
       <c r="C202" t="s">
         <v>473</v>
       </c>
       <c r="D202" t="s">
         <v>53</v>
       </c>
       <c r="E202">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F202">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G202">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="H202">
         <v>1</v>
       </c>
       <c r="I202">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J202">
         <v>7</v>
       </c>
       <c r="K202">
+        <v>14</v>
+      </c>
+      <c r="L202">
+        <v>1</v>
+      </c>
+      <c r="M202">
+        <v>2</v>
+      </c>
+      <c r="N202">
+        <v>8</v>
+      </c>
+      <c r="O202">
+        <v>10</v>
+      </c>
+      <c r="P202">
+        <v>1</v>
+      </c>
+      <c r="Q202">
+        <v>10</v>
+      </c>
+      <c r="R202">
+        <v>7</v>
+      </c>
+      <c r="S202">
+        <v>17</v>
+      </c>
+      <c r="T202">
+        <v>1</v>
+      </c>
+      <c r="U202">
         <v>9</v>
       </c>
-      <c r="L202">
-[...20 lines deleted...]
-      <c r="S202">
+      <c r="V202">
+        <v>2</v>
+      </c>
+      <c r="W202">
         <v>11</v>
       </c>
-      <c r="T202">
-[...5 lines deleted...]
-      <c r="V202">
+      <c r="X202">
+        <v>1</v>
+      </c>
+      <c r="Y202">
+        <v>3</v>
+      </c>
+      <c r="Z202">
         <v>11</v>
       </c>
-      <c r="W202">
+      <c r="AA202">
         <v>14</v>
       </c>
-      <c r="X202">
-[...2 lines deleted...]
-      <c r="Y202">
+      <c r="AB202">
+        <v>1</v>
+      </c>
+      <c r="AC202">
         <v>8</v>
-      </c>
-[...10 lines deleted...]
-        <v>3</v>
       </c>
       <c r="AD202">
         <v>4</v>
       </c>
       <c r="AE202">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="203" spans="1:47">
       <c r="A203" t="s">
         <v>453</v>
       </c>
       <c r="B203" t="s">
         <v>474</v>
       </c>
       <c r="C203" t="s">
         <v>475</v>
       </c>
       <c r="D203" t="s">
         <v>53</v>
       </c>
       <c r="E203">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="F203">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="G203">
-        <v>61</v>
-[...71 lines deleted...]
-        <v>11</v>
+        <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:47">
       <c r="A204" t="s">
         <v>453</v>
       </c>
       <c r="B204" t="s">
         <v>476</v>
       </c>
       <c r="C204" t="s">
         <v>477</v>
       </c>
       <c r="D204" t="s">
         <v>50</v>
       </c>
       <c r="E204">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F204">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="G204">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="AF204">
         <v>2</v>
       </c>
       <c r="AG204">
+        <v>20</v>
+      </c>
+      <c r="AH204">
         <v>17</v>
       </c>
-      <c r="AH204">
+      <c r="AI204">
+        <v>37</v>
+      </c>
+      <c r="AJ204">
+        <v>2</v>
+      </c>
+      <c r="AK204">
+        <v>17</v>
+      </c>
+      <c r="AL204">
         <v>24</v>
       </c>
-      <c r="AI204">
+      <c r="AM204">
         <v>41</v>
       </c>
-      <c r="AJ204">
-[...2 lines deleted...]
-      <c r="AK204">
+      <c r="AN204">
+        <v>2</v>
+      </c>
+      <c r="AO204">
         <v>18</v>
       </c>
-      <c r="AL204">
+      <c r="AP204">
         <v>22</v>
       </c>
-      <c r="AM204">
+      <c r="AQ204">
         <v>40</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="205" spans="1:47">
       <c r="A205" t="s">
         <v>453</v>
       </c>
       <c r="B205" t="s">
         <v>478</v>
       </c>
       <c r="C205" t="s">
         <v>479</v>
       </c>
       <c r="D205" t="s">
         <v>50</v>
       </c>
       <c r="E205">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F205">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G205">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AF205">
         <v>1</v>
       </c>
       <c r="AG205">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="AH205">
         <v>6</v>
       </c>
       <c r="AI205">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="AJ205">
         <v>1</v>
       </c>
       <c r="AK205">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="AL205">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="AM205">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="AN205">
         <v>1</v>
       </c>
       <c r="AO205">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="AP205">
         <v>9</v>
       </c>
       <c r="AQ205">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="206" spans="1:47">
       <c r="A206" t="s">
         <v>453</v>
       </c>
       <c r="B206" t="s">
         <v>480</v>
       </c>
       <c r="C206" t="s">
         <v>481</v>
       </c>
       <c r="D206" t="s">
         <v>50</v>
       </c>
       <c r="E206">
-        <v>321</v>
+        <v>305</v>
       </c>
       <c r="F206">
-        <v>291</v>
+        <v>254</v>
       </c>
       <c r="G206">
-        <v>612</v>
+        <v>559</v>
       </c>
       <c r="AF206">
         <v>7</v>
       </c>
       <c r="AG206">
         <v>97</v>
       </c>
       <c r="AH206">
-        <v>86</v>
+        <v>66</v>
       </c>
       <c r="AI206">
+        <v>163</v>
+      </c>
+      <c r="AJ206">
+        <v>7</v>
+      </c>
+      <c r="AK206">
+        <v>96</v>
+      </c>
+      <c r="AL206">
+        <v>87</v>
+      </c>
+      <c r="AM206">
         <v>183</v>
-      </c>
-[...10 lines deleted...]
-        <v>207</v>
       </c>
       <c r="AN206">
         <v>8</v>
       </c>
       <c r="AO206">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AP206">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="AQ206">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="AR206">
         <v>3</v>
       </c>
       <c r="AS206">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="AT206">
         <v>5</v>
       </c>
       <c r="AU206">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="207" spans="1:47">
       <c r="A207" t="s">
         <v>482</v>
       </c>
       <c r="B207" t="s">
         <v>483</v>
       </c>
       <c r="C207" t="s">
         <v>484</v>
       </c>
       <c r="D207" t="s">
         <v>53</v>
       </c>
       <c r="E207">
-        <v>105</v>
+        <v>92</v>
       </c>
       <c r="F207">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="G207">
-        <v>222</v>
+        <v>203</v>
       </c>
       <c r="H207">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I207">
+        <v>12</v>
+      </c>
+      <c r="J207">
+        <v>18</v>
+      </c>
+      <c r="K207">
+        <v>30</v>
+      </c>
+      <c r="L207">
+        <v>1</v>
+      </c>
+      <c r="M207">
         <v>11</v>
       </c>
-      <c r="J207">
+      <c r="N207">
         <v>14</v>
       </c>
-      <c r="K207">
+      <c r="O207">
         <v>25</v>
       </c>
-      <c r="L207">
-[...2 lines deleted...]
-      <c r="M207">
+      <c r="P207">
+        <v>2</v>
+      </c>
+      <c r="Q207">
         <v>18</v>
       </c>
-      <c r="N207">
+      <c r="R207">
         <v>12</v>
       </c>
-      <c r="O207">
+      <c r="S207">
         <v>30</v>
       </c>
-      <c r="P207">
-[...5 lines deleted...]
-      <c r="R207">
+      <c r="T207">
+        <v>2</v>
+      </c>
+      <c r="U207">
+        <v>16</v>
+      </c>
+      <c r="V207">
         <v>21</v>
       </c>
-      <c r="S207">
-[...5 lines deleted...]
-      <c r="U207">
+      <c r="W207">
+        <v>37</v>
+      </c>
+      <c r="X207">
+        <v>2</v>
+      </c>
+      <c r="Y207">
         <v>19</v>
       </c>
-      <c r="V207">
+      <c r="Z207">
         <v>22</v>
       </c>
-      <c r="W207">
+      <c r="AA207">
         <v>41</v>
       </c>
-      <c r="X207">
-[...2 lines deleted...]
-      <c r="Y207">
+      <c r="AB207">
+        <v>2</v>
+      </c>
+      <c r="AC207">
         <v>16</v>
-      </c>
-[...10 lines deleted...]
-        <v>26</v>
       </c>
       <c r="AD207">
         <v>24</v>
       </c>
       <c r="AE207">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="208" spans="1:47">
       <c r="A208" t="s">
         <v>482</v>
       </c>
       <c r="B208" t="s">
         <v>485</v>
       </c>
       <c r="C208" t="s">
         <v>486</v>
       </c>
       <c r="D208" t="s">
         <v>53</v>
       </c>
       <c r="E208">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F208">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G208">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="H208">
         <v>1</v>
       </c>
       <c r="I208">
+        <v>6</v>
+      </c>
+      <c r="J208">
+        <v>1</v>
+      </c>
+      <c r="K208">
+        <v>7</v>
+      </c>
+      <c r="L208">
+        <v>1</v>
+      </c>
+      <c r="M208">
+        <v>9</v>
+      </c>
+      <c r="N208">
+        <v>1</v>
+      </c>
+      <c r="O208">
+        <v>10</v>
+      </c>
+      <c r="P208">
+        <v>1</v>
+      </c>
+      <c r="Q208">
+        <v>3</v>
+      </c>
+      <c r="R208">
+        <v>5</v>
+      </c>
+      <c r="S208">
         <v>8</v>
       </c>
-      <c r="J208">
-[...20 lines deleted...]
-      <c r="Q208">
+      <c r="T208">
+        <v>1</v>
+      </c>
+      <c r="U208">
         <v>7</v>
       </c>
-      <c r="R208">
+      <c r="V208">
         <v>0</v>
       </c>
-      <c r="S208">
+      <c r="W208">
         <v>7</v>
-      </c>
-[...10 lines deleted...]
-        <v>12</v>
       </c>
       <c r="X208">
         <v>1</v>
       </c>
       <c r="Y208">
         <v>6</v>
       </c>
       <c r="Z208">
         <v>6</v>
       </c>
       <c r="AA208">
         <v>12</v>
       </c>
       <c r="AB208">
         <v>1</v>
       </c>
       <c r="AC208">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="AD208">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AE208">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="209" spans="1:47">
       <c r="A209" t="s">
         <v>482</v>
       </c>
       <c r="B209" t="s">
         <v>487</v>
       </c>
       <c r="C209" t="s">
         <v>488</v>
       </c>
       <c r="D209" t="s">
         <v>53</v>
       </c>
       <c r="E209">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F209">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G209">
-        <v>32</v>
-[...10 lines deleted...]
-      <c r="K209">
+        <v>28</v>
+      </c>
+      <c r="L209">
+        <v>1</v>
+      </c>
+      <c r="M209">
+        <v>3</v>
+      </c>
+      <c r="N209">
+        <v>1</v>
+      </c>
+      <c r="O209">
         <v>4</v>
       </c>
-      <c r="L209">
-[...10 lines deleted...]
-      </c>
       <c r="P209">
         <v>1</v>
       </c>
       <c r="Q209">
+        <v>2</v>
+      </c>
+      <c r="R209">
+        <v>3</v>
+      </c>
+      <c r="S209">
+        <v>5</v>
+      </c>
+      <c r="T209">
+        <v>1</v>
+      </c>
+      <c r="U209">
         <v>7</v>
       </c>
-      <c r="R209">
-[...2 lines deleted...]
-      <c r="S209">
+      <c r="V209">
+        <v>1</v>
+      </c>
+      <c r="W209">
         <v>8</v>
       </c>
-      <c r="T209">
-[...2 lines deleted...]
-      <c r="U209">
+      <c r="X209">
+        <v>1</v>
+      </c>
+      <c r="Y209">
         <v>4</v>
       </c>
-      <c r="V209">
-[...2 lines deleted...]
-      <c r="W209">
+      <c r="Z209">
+        <v>3</v>
+      </c>
+      <c r="AA209">
         <v>7</v>
       </c>
-      <c r="X209">
-[...10 lines deleted...]
-      </c>
       <c r="AB209">
         <v>1</v>
       </c>
       <c r="AC209">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AD209">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AE209">
         <v>4</v>
       </c>
     </row>
     <row r="210" spans="1:47">
       <c r="A210" t="s">
         <v>482</v>
       </c>
       <c r="B210" t="s">
         <v>489</v>
       </c>
       <c r="C210" t="s">
         <v>490</v>
       </c>
       <c r="D210" t="s">
         <v>50</v>
       </c>
       <c r="E210">
         <v>90</v>
       </c>
       <c r="F210">
         <v>65</v>
       </c>
       <c r="G210">
         <v>155</v>
       </c>
       <c r="AF210">
         <v>2</v>
       </c>
       <c r="AG210">
+        <v>30</v>
+      </c>
+      <c r="AH210">
+        <v>22</v>
+      </c>
+      <c r="AI210">
+        <v>52</v>
+      </c>
+      <c r="AJ210">
+        <v>2</v>
+      </c>
+      <c r="AK210">
         <v>24</v>
       </c>
-      <c r="AH210">
+      <c r="AL210">
         <v>20</v>
       </c>
-      <c r="AI210">
+      <c r="AM210">
         <v>44</v>
       </c>
-      <c r="AJ210">
-[...2 lines deleted...]
-      <c r="AK210">
+      <c r="AN210">
+        <v>3</v>
+      </c>
+      <c r="AO210">
         <v>36</v>
       </c>
-      <c r="AL210">
+      <c r="AP210">
         <v>23</v>
       </c>
-      <c r="AM210">
+      <c r="AQ210">
         <v>59</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="211" spans="1:47">
       <c r="A211" t="s">
         <v>491</v>
       </c>
       <c r="B211" t="s">
         <v>492</v>
       </c>
       <c r="C211" t="s">
         <v>493</v>
       </c>
       <c r="D211" t="s">
         <v>53</v>
       </c>
       <c r="E211">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F211">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="G211">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="H211">
         <v>1</v>
       </c>
       <c r="I211">
+        <v>5</v>
+      </c>
+      <c r="J211">
+        <v>6</v>
+      </c>
+      <c r="K211">
+        <v>11</v>
+      </c>
+      <c r="L211">
+        <v>1</v>
+      </c>
+      <c r="M211">
         <v>9</v>
       </c>
-      <c r="J211">
+      <c r="N211">
+        <v>8</v>
+      </c>
+      <c r="O211">
+        <v>17</v>
+      </c>
+      <c r="P211">
+        <v>1</v>
+      </c>
+      <c r="Q211">
+        <v>5</v>
+      </c>
+      <c r="R211">
+        <v>6</v>
+      </c>
+      <c r="S211">
+        <v>11</v>
+      </c>
+      <c r="T211">
+        <v>1</v>
+      </c>
+      <c r="U211">
+        <v>5</v>
+      </c>
+      <c r="V211">
         <v>7</v>
       </c>
-      <c r="K211">
-[...23 lines deleted...]
-      <c r="S211">
+      <c r="W211">
         <v>12</v>
-      </c>
-[...10 lines deleted...]
-        <v>19</v>
       </c>
       <c r="X211">
         <v>1</v>
       </c>
       <c r="Y211">
         <v>8</v>
       </c>
       <c r="Z211">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="AA211">
+        <v>19</v>
+      </c>
+      <c r="AB211">
+        <v>1</v>
+      </c>
+      <c r="AC211">
+        <v>8</v>
+      </c>
+      <c r="AD211">
+        <v>5</v>
+      </c>
+      <c r="AE211">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="212" spans="1:47">
       <c r="A212" t="s">
         <v>491</v>
       </c>
       <c r="B212" t="s">
         <v>494</v>
       </c>
       <c r="C212" t="s">
         <v>495</v>
       </c>
       <c r="D212" t="s">
         <v>53</v>
       </c>
       <c r="E212">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F212">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="G212">
-        <v>90</v>
-[...7 lines deleted...]
-      <c r="J212">
+        <v>83</v>
+      </c>
+      <c r="L212">
+        <v>1</v>
+      </c>
+      <c r="M212">
+        <v>5</v>
+      </c>
+      <c r="N212">
         <v>8</v>
-      </c>
-[...10 lines deleted...]
-        <v>4</v>
       </c>
       <c r="O212">
         <v>13</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
       <c r="Q212">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="R212">
+        <v>4</v>
+      </c>
+      <c r="S212">
+        <v>14</v>
+      </c>
+      <c r="T212">
+        <v>1</v>
+      </c>
+      <c r="U212">
+        <v>17</v>
+      </c>
+      <c r="V212">
+        <v>7</v>
+      </c>
+      <c r="W212">
+        <v>24</v>
+      </c>
+      <c r="X212">
+        <v>1</v>
+      </c>
+      <c r="Y212">
+        <v>8</v>
+      </c>
+      <c r="Z212">
+        <v>10</v>
+      </c>
+      <c r="AA212">
+        <v>18</v>
+      </c>
+      <c r="AB212">
+        <v>1</v>
+      </c>
+      <c r="AC212">
         <v>6</v>
       </c>
-      <c r="S212">
-[...5 lines deleted...]
-      <c r="U212">
+      <c r="AD212">
         <v>8</v>
       </c>
-      <c r="V212">
-[...14 lines deleted...]
-      <c r="AA212">
+      <c r="AE212">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="213" spans="1:47">
       <c r="A213" t="s">
         <v>491</v>
       </c>
       <c r="B213" t="s">
         <v>496</v>
       </c>
       <c r="C213" t="s">
         <v>497</v>
       </c>
       <c r="D213" t="s">
         <v>53</v>
       </c>
       <c r="E213">
+        <v>19</v>
+      </c>
+      <c r="F213">
         <v>24</v>
       </c>
-      <c r="F213">
-[...1 lines deleted...]
-      </c>
       <c r="G213">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="H213">
         <v>1</v>
       </c>
       <c r="I213">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J213">
         <v>2</v>
       </c>
       <c r="K213">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L213">
         <v>1</v>
       </c>
       <c r="M213">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="N213">
+        <v>2</v>
+      </c>
+      <c r="O213">
+        <v>5</v>
+      </c>
+      <c r="P213">
+        <v>1</v>
+      </c>
+      <c r="Q213">
+        <v>4</v>
+      </c>
+      <c r="R213">
         <v>7</v>
       </c>
-      <c r="O213">
-[...8 lines deleted...]
-      <c r="R213">
+      <c r="S213">
+        <v>11</v>
+      </c>
+      <c r="T213">
+        <v>1</v>
+      </c>
+      <c r="U213">
+        <v>3</v>
+      </c>
+      <c r="V213">
         <v>4</v>
       </c>
-      <c r="S213">
+      <c r="W213">
         <v>7</v>
       </c>
-      <c r="T213">
-[...2 lines deleted...]
-      <c r="U213">
+      <c r="X213">
+        <v>1</v>
+      </c>
+      <c r="Y213">
+        <v>5</v>
+      </c>
+      <c r="Z213">
+        <v>2</v>
+      </c>
+      <c r="AA213">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>9</v>
       </c>
       <c r="AB213">
         <v>1</v>
       </c>
       <c r="AC213">
         <v>3</v>
       </c>
       <c r="AD213">
         <v>7</v>
       </c>
       <c r="AE213">
         <v>10</v>
       </c>
     </row>
     <row r="214" spans="1:47">
       <c r="A214" t="s">
         <v>491</v>
       </c>
       <c r="B214" t="s">
         <v>498</v>
       </c>
       <c r="C214" t="s">
         <v>499</v>
       </c>
       <c r="D214" t="s">
         <v>53</v>
       </c>
       <c r="E214">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F214">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G214">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H214">
         <v>1</v>
       </c>
       <c r="I214">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J214">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K214">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="L214">
         <v>1</v>
       </c>
       <c r="M214">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N214">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O214">
+        <v>3</v>
+      </c>
+      <c r="P214">
+        <v>1</v>
+      </c>
+      <c r="Q214">
+        <v>3</v>
+      </c>
+      <c r="R214">
+        <v>3</v>
+      </c>
+      <c r="S214">
         <v>6</v>
       </c>
-      <c r="P214">
-[...10 lines deleted...]
-      </c>
       <c r="T214">
         <v>1</v>
       </c>
       <c r="U214">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="V214">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="W214">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="X214">
         <v>1</v>
       </c>
       <c r="Y214">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Z214">
         <v>4</v>
       </c>
       <c r="AA214">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AB214">
         <v>1</v>
       </c>
       <c r="AC214">
         <v>4</v>
       </c>
       <c r="AD214">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AE214">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="215" spans="1:47">
       <c r="A215" t="s">
         <v>491</v>
       </c>
       <c r="B215" t="s">
         <v>500</v>
       </c>
       <c r="C215" t="s">
         <v>501</v>
       </c>
       <c r="D215" t="s">
         <v>53</v>
       </c>
       <c r="E215">
         <v>42</v>
       </c>
       <c r="F215">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G215">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="H215">
         <v>1</v>
       </c>
       <c r="I215">
         <v>5</v>
       </c>
       <c r="J215">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="K215">
+        <v>15</v>
+      </c>
+      <c r="L215">
+        <v>1</v>
+      </c>
+      <c r="M215">
+        <v>5</v>
+      </c>
+      <c r="N215">
+        <v>3</v>
+      </c>
+      <c r="O215">
         <v>8</v>
       </c>
-      <c r="L215">
-[...2 lines deleted...]
-      <c r="M215">
+      <c r="P215">
+        <v>1</v>
+      </c>
+      <c r="Q215">
         <v>11</v>
       </c>
-      <c r="N215">
-[...2 lines deleted...]
-      <c r="O215">
+      <c r="R215">
+        <v>3</v>
+      </c>
+      <c r="S215">
         <v>14</v>
       </c>
-      <c r="P215">
-[...2 lines deleted...]
-      <c r="Q215">
+      <c r="T215">
+        <v>1</v>
+      </c>
+      <c r="U215">
         <v>7</v>
       </c>
-      <c r="R215">
-[...2 lines deleted...]
-      <c r="S215">
+      <c r="V215">
+        <v>2</v>
+      </c>
+      <c r="W215">
         <v>9</v>
       </c>
-      <c r="T215">
-[...8 lines deleted...]
-      <c r="W215">
+      <c r="X215">
+        <v>1</v>
+      </c>
+      <c r="Y215">
+        <v>5</v>
+      </c>
+      <c r="Z215">
+        <v>1</v>
+      </c>
+      <c r="AA215">
         <v>6</v>
       </c>
-      <c r="X215">
-[...2 lines deleted...]
-      <c r="Y215">
+      <c r="AB215">
+        <v>1</v>
+      </c>
+      <c r="AC215">
         <v>9</v>
       </c>
-      <c r="Z215">
-[...10 lines deleted...]
-      </c>
       <c r="AD215">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="AE215">
         <v>11</v>
       </c>
     </row>
     <row r="216" spans="1:47">
       <c r="A216" t="s">
         <v>491</v>
       </c>
       <c r="B216" t="s">
         <v>502</v>
       </c>
       <c r="C216" t="s">
         <v>503</v>
       </c>
       <c r="D216" t="s">
         <v>53</v>
       </c>
       <c r="E216">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F216">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="G216">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="H216">
         <v>1</v>
       </c>
       <c r="I216">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J216">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K216">
         <v>6</v>
       </c>
       <c r="L216">
         <v>1</v>
       </c>
       <c r="M216">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N216">
         <v>5</v>
       </c>
       <c r="O216">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
       <c r="Q216">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R216">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="S216">
         <v>9</v>
       </c>
       <c r="T216">
         <v>1</v>
       </c>
       <c r="U216">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="V216">
         <v>5</v>
       </c>
       <c r="W216">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="X216">
         <v>1</v>
       </c>
       <c r="Y216">
+        <v>5</v>
+      </c>
+      <c r="Z216">
+        <v>6</v>
+      </c>
+      <c r="AA216">
+        <v>11</v>
+      </c>
+      <c r="AB216">
+        <v>1</v>
+      </c>
+      <c r="AC216">
         <v>4</v>
       </c>
-      <c r="Z216">
-[...2 lines deleted...]
-      <c r="AA216">
+      <c r="AD216">
+        <v>5</v>
+      </c>
+      <c r="AE216">
         <v>9</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="217" spans="1:47">
       <c r="A217" t="s">
         <v>491</v>
       </c>
       <c r="B217" t="s">
         <v>504</v>
       </c>
       <c r="C217" t="s">
         <v>505</v>
       </c>
       <c r="D217" t="s">
         <v>53</v>
       </c>
       <c r="E217">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F217">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="G217">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="H217">
         <v>1</v>
       </c>
       <c r="I217">
+        <v>8</v>
+      </c>
+      <c r="J217">
+        <v>7</v>
+      </c>
+      <c r="K217">
+        <v>15</v>
+      </c>
+      <c r="L217">
+        <v>1</v>
+      </c>
+      <c r="M217">
         <v>10</v>
       </c>
-      <c r="J217">
+      <c r="N217">
         <v>9</v>
-      </c>
-[...10 lines deleted...]
-        <v>7</v>
       </c>
       <c r="O217">
         <v>19</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
       <c r="Q217">
+        <v>12</v>
+      </c>
+      <c r="R217">
+        <v>7</v>
+      </c>
+      <c r="S217">
+        <v>19</v>
+      </c>
+      <c r="T217">
+        <v>1</v>
+      </c>
+      <c r="U217">
         <v>13</v>
       </c>
-      <c r="R217">
-[...8 lines deleted...]
-      <c r="U217">
+      <c r="V217">
+        <v>7</v>
+      </c>
+      <c r="W217">
+        <v>20</v>
+      </c>
+      <c r="X217">
+        <v>2</v>
+      </c>
+      <c r="Y217">
         <v>18</v>
       </c>
-      <c r="V217">
+      <c r="Z217">
         <v>17</v>
       </c>
-      <c r="W217">
+      <c r="AA217">
         <v>35</v>
       </c>
-      <c r="X217">
-[...5 lines deleted...]
-      <c r="Z217">
+      <c r="AB217">
+        <v>1</v>
+      </c>
+      <c r="AC217">
+        <v>12</v>
+      </c>
+      <c r="AD217">
         <v>16</v>
       </c>
-      <c r="AA217">
-[...10 lines deleted...]
-      </c>
       <c r="AE217">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="218" spans="1:47">
       <c r="A218" t="s">
         <v>491</v>
       </c>
       <c r="B218" t="s">
         <v>506</v>
       </c>
       <c r="C218" t="s">
         <v>507</v>
       </c>
       <c r="D218" t="s">
         <v>53</v>
       </c>
       <c r="E218">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F218">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="G218">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="H218">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I218">
+        <v>19</v>
+      </c>
+      <c r="J218">
+        <v>12</v>
+      </c>
+      <c r="K218">
+        <v>31</v>
+      </c>
+      <c r="L218">
+        <v>1</v>
+      </c>
+      <c r="M218">
         <v>15</v>
       </c>
-      <c r="J218">
+      <c r="N218">
         <v>9</v>
-      </c>
-[...10 lines deleted...]
-        <v>10</v>
       </c>
       <c r="O218">
         <v>24</v>
       </c>
       <c r="P218">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q218">
+        <v>14</v>
+      </c>
+      <c r="R218">
+        <v>10</v>
+      </c>
+      <c r="S218">
+        <v>24</v>
+      </c>
+      <c r="T218">
+        <v>2</v>
+      </c>
+      <c r="U218">
         <v>17</v>
       </c>
-      <c r="R218">
+      <c r="V218">
         <v>12</v>
       </c>
-      <c r="S218">
+      <c r="W218">
         <v>29</v>
       </c>
-      <c r="T218">
-[...2 lines deleted...]
-      <c r="U218">
+      <c r="X218">
+        <v>2</v>
+      </c>
+      <c r="Y218">
         <v>13</v>
       </c>
-      <c r="V218">
+      <c r="Z218">
         <v>18</v>
       </c>
-      <c r="W218">
+      <c r="AA218">
         <v>31</v>
       </c>
-      <c r="X218">
-[...2 lines deleted...]
-      <c r="Y218">
+      <c r="AB218">
+        <v>2</v>
+      </c>
+      <c r="AC218">
         <v>22</v>
       </c>
-      <c r="Z218">
+      <c r="AD218">
         <v>11</v>
       </c>
-      <c r="AA218">
+      <c r="AE218">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="219" spans="1:47">
       <c r="A219" t="s">
         <v>491</v>
       </c>
       <c r="B219" t="s">
         <v>508</v>
       </c>
       <c r="C219" t="s">
         <v>509</v>
       </c>
       <c r="D219" t="s">
         <v>53</v>
       </c>
       <c r="E219">
         <v>29</v>
       </c>
       <c r="F219">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G219">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="H219">
         <v>1</v>
       </c>
       <c r="I219">
+        <v>5</v>
+      </c>
+      <c r="J219">
+        <v>3</v>
+      </c>
+      <c r="K219">
+        <v>8</v>
+      </c>
+      <c r="L219">
+        <v>1</v>
+      </c>
+      <c r="M219">
         <v>4</v>
       </c>
-      <c r="J219">
-[...2 lines deleted...]
-      <c r="K219">
+      <c r="N219">
+        <v>3</v>
+      </c>
+      <c r="O219">
         <v>7</v>
       </c>
-      <c r="L219">
-[...8 lines deleted...]
-      <c r="O219">
+      <c r="P219">
+        <v>1</v>
+      </c>
+      <c r="Q219">
+        <v>5</v>
+      </c>
+      <c r="R219">
+        <v>3</v>
+      </c>
+      <c r="S219">
         <v>8</v>
       </c>
-      <c r="P219">
-[...2 lines deleted...]
-      <c r="Q219">
+      <c r="T219">
+        <v>1</v>
+      </c>
+      <c r="U219">
         <v>7</v>
       </c>
-      <c r="R219">
-[...2 lines deleted...]
-      <c r="S219">
+      <c r="V219">
+        <v>3</v>
+      </c>
+      <c r="W219">
         <v>10</v>
       </c>
-      <c r="T219">
-[...5 lines deleted...]
-      <c r="V219">
+      <c r="X219">
+        <v>1</v>
+      </c>
+      <c r="Y219">
+        <v>5</v>
+      </c>
+      <c r="Z219">
         <v>4</v>
-      </c>
-[...10 lines deleted...]
-        <v>6</v>
       </c>
       <c r="AA219">
         <v>9</v>
       </c>
       <c r="AB219">
         <v>1</v>
       </c>
       <c r="AC219">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AD219">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="AE219">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:47">
       <c r="A220" t="s">
         <v>491</v>
       </c>
       <c r="B220" t="s">
         <v>510</v>
       </c>
       <c r="C220" t="s">
         <v>511</v>
       </c>
       <c r="D220" t="s">
         <v>53</v>
       </c>
       <c r="E220">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="F220">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G220">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="H220">
         <v>1</v>
       </c>
       <c r="I220">
+        <v>9</v>
+      </c>
+      <c r="J220">
+        <v>8</v>
+      </c>
+      <c r="K220">
+        <v>17</v>
+      </c>
+      <c r="L220">
+        <v>1</v>
+      </c>
+      <c r="M220">
         <v>10</v>
       </c>
-      <c r="J220">
-[...2 lines deleted...]
-      <c r="K220">
+      <c r="N220">
+        <v>5</v>
+      </c>
+      <c r="O220">
         <v>15</v>
       </c>
-      <c r="L220">
-[...2 lines deleted...]
-      <c r="M220">
+      <c r="P220">
+        <v>1</v>
+      </c>
+      <c r="Q220">
         <v>7</v>
       </c>
-      <c r="N220">
+      <c r="R220">
         <v>9</v>
       </c>
-      <c r="O220">
+      <c r="S220">
         <v>16</v>
       </c>
-      <c r="P220">
-[...5 lines deleted...]
-      <c r="R220">
+      <c r="T220">
+        <v>1</v>
+      </c>
+      <c r="U220">
+        <v>13</v>
+      </c>
+      <c r="V220">
         <v>6</v>
       </c>
-      <c r="S220">
-[...10 lines deleted...]
-      </c>
       <c r="W220">
+        <v>19</v>
+      </c>
+      <c r="X220">
+        <v>1</v>
+      </c>
+      <c r="Y220">
+        <v>5</v>
+      </c>
+      <c r="Z220">
+        <v>3</v>
+      </c>
+      <c r="AA220">
         <v>8</v>
       </c>
-      <c r="X220">
-[...2 lines deleted...]
-      <c r="Y220">
+      <c r="AB220">
+        <v>1</v>
+      </c>
+      <c r="AC220">
         <v>9</v>
       </c>
-      <c r="Z220">
+      <c r="AD220">
         <v>4</v>
       </c>
-      <c r="AA220">
+      <c r="AE220">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:47">
       <c r="A221" t="s">
         <v>491</v>
       </c>
       <c r="B221" t="s">
         <v>512</v>
       </c>
       <c r="C221" t="s">
         <v>513</v>
       </c>
       <c r="D221" t="s">
         <v>50</v>
       </c>
       <c r="E221">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="F221">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="G221">
-        <v>165</v>
+        <v>183</v>
       </c>
       <c r="AF221">
         <v>2</v>
       </c>
       <c r="AG221">
+        <v>23</v>
+      </c>
+      <c r="AH221">
+        <v>33</v>
+      </c>
+      <c r="AI221">
+        <v>56</v>
+      </c>
+      <c r="AJ221">
+        <v>2</v>
+      </c>
+      <c r="AK221">
         <v>24</v>
       </c>
-      <c r="AH221">
+      <c r="AL221">
         <v>23</v>
       </c>
-      <c r="AI221">
+      <c r="AM221">
         <v>47</v>
       </c>
-      <c r="AJ221">
-[...2 lines deleted...]
-      <c r="AK221">
+      <c r="AN221">
+        <v>3</v>
+      </c>
+      <c r="AO221">
         <v>44</v>
       </c>
-      <c r="AL221">
+      <c r="AP221">
         <v>36</v>
       </c>
-      <c r="AM221">
+      <c r="AQ221">
         <v>80</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="222" spans="1:47">
       <c r="A222" t="s">
         <v>491</v>
       </c>
       <c r="B222" t="s">
         <v>514</v>
       </c>
       <c r="C222" t="s">
         <v>515</v>
       </c>
       <c r="D222" t="s">
         <v>50</v>
       </c>
       <c r="E222">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="F222">
-        <v>116</v>
+        <v>137</v>
       </c>
       <c r="G222">
-        <v>232</v>
+        <v>257</v>
       </c>
       <c r="AF222">
+        <v>3</v>
+      </c>
+      <c r="AG222">
+        <v>38</v>
+      </c>
+      <c r="AH222">
+        <v>49</v>
+      </c>
+      <c r="AI222">
+        <v>87</v>
+      </c>
+      <c r="AJ222">
         <v>4</v>
       </c>
-      <c r="AG222">
+      <c r="AK222">
         <v>39</v>
       </c>
-      <c r="AH222">
+      <c r="AL222">
         <v>51</v>
       </c>
-      <c r="AI222">
+      <c r="AM222">
         <v>90</v>
       </c>
-      <c r="AJ222">
-[...2 lines deleted...]
-      <c r="AK222">
+      <c r="AN222">
+        <v>3</v>
+      </c>
+      <c r="AO222">
         <v>43</v>
       </c>
-      <c r="AL222">
-[...10 lines deleted...]
-      </c>
       <c r="AP222">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="AQ222">
-        <v>61</v>
+        <v>80</v>
       </c>
     </row>
     <row r="223" spans="1:47">
       <c r="A223" t="s">
         <v>491</v>
       </c>
       <c r="B223" t="s">
         <v>516</v>
       </c>
       <c r="C223" t="s">
         <v>517</v>
       </c>
       <c r="D223" t="s">
         <v>50</v>
       </c>
       <c r="E223">
+        <v>12</v>
+      </c>
+      <c r="F223">
         <v>16</v>
       </c>
-      <c r="F223">
-[...1 lines deleted...]
-      </c>
       <c r="G223">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="AF223">
         <v>1</v>
       </c>
       <c r="AG223">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="AH223">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AI223">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="AJ223">
         <v>1</v>
       </c>
       <c r="AK223">
+        <v>5</v>
+      </c>
+      <c r="AL223">
         <v>6</v>
       </c>
-      <c r="AL223">
-[...1 lines deleted...]
-      </c>
       <c r="AM223">
+        <v>11</v>
+      </c>
+      <c r="AN223">
+        <v>1</v>
+      </c>
+      <c r="AO223">
+        <v>6</v>
+      </c>
+      <c r="AP223">
+        <v>2</v>
+      </c>
+      <c r="AQ223">
         <v>8</v>
-      </c>
-[...10 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="224" spans="1:47">
       <c r="A224" t="s">
         <v>518</v>
       </c>
       <c r="B224" t="s">
         <v>519</v>
       </c>
       <c r="C224" t="s">
         <v>520</v>
       </c>
       <c r="D224" t="s">
         <v>53</v>
       </c>
       <c r="E224">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="F224">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="G224">
-        <v>227</v>
+        <v>215</v>
       </c>
       <c r="H224">
         <v>2</v>
       </c>
       <c r="I224">
+        <v>13</v>
+      </c>
+      <c r="J224">
+        <v>17</v>
+      </c>
+      <c r="K224">
+        <v>30</v>
+      </c>
+      <c r="L224">
+        <v>2</v>
+      </c>
+      <c r="M224">
         <v>16</v>
       </c>
-      <c r="J224">
-[...10 lines deleted...]
-      </c>
       <c r="N224">
+        <v>16</v>
+      </c>
+      <c r="O224">
+        <v>32</v>
+      </c>
+      <c r="P224">
+        <v>2</v>
+      </c>
+      <c r="Q224">
         <v>14</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
       <c r="R224">
         <v>14</v>
       </c>
       <c r="S224">
+        <v>28</v>
+      </c>
+      <c r="T224">
+        <v>2</v>
+      </c>
+      <c r="U224">
+        <v>22</v>
+      </c>
+      <c r="V224">
+        <v>14</v>
+      </c>
+      <c r="W224">
         <v>36</v>
       </c>
-      <c r="T224">
-[...2 lines deleted...]
-      <c r="U224">
+      <c r="X224">
+        <v>2</v>
+      </c>
+      <c r="Y224">
         <v>24</v>
       </c>
-      <c r="V224">
+      <c r="Z224">
         <v>26</v>
       </c>
-      <c r="W224">
+      <c r="AA224">
         <v>50</v>
       </c>
-      <c r="X224">
-[...2 lines deleted...]
-      <c r="Y224">
+      <c r="AB224">
+        <v>2</v>
+      </c>
+      <c r="AC224">
         <v>25</v>
       </c>
-      <c r="Z224">
+      <c r="AD224">
         <v>14</v>
       </c>
-      <c r="AA224">
+      <c r="AE224">
         <v>39</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="225" spans="1:47">
       <c r="A225" t="s">
         <v>518</v>
       </c>
       <c r="B225" t="s">
         <v>521</v>
       </c>
       <c r="C225" t="s">
         <v>522</v>
       </c>
       <c r="D225" t="s">
         <v>53</v>
       </c>
       <c r="E225">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F225">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G225">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="H225">
         <v>1</v>
       </c>
       <c r="I225">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J225">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K225">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="L225">
         <v>1</v>
       </c>
       <c r="M225">
+        <v>1</v>
+      </c>
+      <c r="N225">
+        <v>1</v>
+      </c>
+      <c r="O225">
+        <v>2</v>
+      </c>
+      <c r="P225">
+        <v>1</v>
+      </c>
+      <c r="Q225">
         <v>0</v>
       </c>
-      <c r="N225">
-[...8 lines deleted...]
-      <c r="Q225">
+      <c r="R225">
+        <v>5</v>
+      </c>
+      <c r="S225">
+        <v>5</v>
+      </c>
+      <c r="T225">
+        <v>1</v>
+      </c>
+      <c r="U225">
         <v>4</v>
       </c>
-      <c r="R225">
+      <c r="V225">
         <v>0</v>
       </c>
-      <c r="S225">
+      <c r="W225">
         <v>4</v>
       </c>
-      <c r="T225">
-[...5 lines deleted...]
-      <c r="V225">
+      <c r="X225">
+        <v>1</v>
+      </c>
+      <c r="Y225">
+        <v>5</v>
+      </c>
+      <c r="Z225">
         <v>4</v>
       </c>
-      <c r="W225">
+      <c r="AA225">
         <v>9</v>
       </c>
-      <c r="X225">
-[...5 lines deleted...]
-      <c r="Z225">
+      <c r="AB225">
+        <v>1</v>
+      </c>
+      <c r="AC225">
+        <v>5</v>
+      </c>
+      <c r="AD225">
         <v>7</v>
       </c>
-      <c r="AA225">
+      <c r="AE225">
         <v>12</v>
-      </c>
-[...10 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="226" spans="1:47">
       <c r="A226" t="s">
         <v>518</v>
       </c>
       <c r="B226" t="s">
         <v>523</v>
       </c>
       <c r="C226" t="s">
         <v>524</v>
       </c>
       <c r="D226" t="s">
         <v>53</v>
       </c>
       <c r="E226">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="F226">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="G226">
-        <v>91</v>
-[...71 lines deleted...]
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:47">
       <c r="A227" t="s">
         <v>518</v>
       </c>
       <c r="B227" t="s">
         <v>525</v>
       </c>
       <c r="C227" t="s">
         <v>526</v>
       </c>
       <c r="D227" t="s">
         <v>50</v>
       </c>
       <c r="E227">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="F227">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="G227">
-        <v>130</v>
-[...4 lines deleted...]
-      <c r="AG227">
+        <v>88</v>
+      </c>
+      <c r="AJ227">
+        <v>2</v>
+      </c>
+      <c r="AK227">
         <v>23</v>
       </c>
-      <c r="AH227">
+      <c r="AL227">
         <v>25</v>
       </c>
-      <c r="AI227">
+      <c r="AM227">
         <v>48</v>
       </c>
-      <c r="AJ227">
-[...2 lines deleted...]
-      <c r="AK227">
+      <c r="AN227">
+        <v>2</v>
+      </c>
+      <c r="AO227">
         <v>20</v>
       </c>
-      <c r="AL227">
+      <c r="AP227">
         <v>20</v>
       </c>
-      <c r="AM227">
+      <c r="AQ227">
         <v>40</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>