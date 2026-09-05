--- v4 (2026-08-16)
+++ v5 (2026-09-05)
@@ -2104,327 +2104,327 @@
       </c>
       <c r="AT1" t="s">
         <v>45</v>
       </c>
       <c r="AU1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="2" spans="1:47">
       <c r="A2" t="s">
         <v>47</v>
       </c>
       <c r="B2" t="s">
         <v>48</v>
       </c>
       <c r="C2" t="s">
         <v>49</v>
       </c>
       <c r="D2" t="s">
         <v>50</v>
       </c>
       <c r="E2">
         <v>563</v>
       </c>
       <c r="F2">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="G2">
-        <v>1141</v>
+        <v>1138</v>
       </c>
       <c r="AF2">
         <v>12</v>
       </c>
       <c r="AG2">
         <v>161</v>
       </c>
       <c r="AH2">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="AI2">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="AJ2">
         <v>14</v>
       </c>
       <c r="AK2">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="AL2">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="AM2">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="AN2">
         <v>15</v>
       </c>
       <c r="AO2">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="AP2">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="AQ2">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="3" spans="1:47">
       <c r="A3" t="s">
         <v>47</v>
       </c>
       <c r="B3" t="s">
         <v>51</v>
       </c>
       <c r="C3" t="s">
         <v>52</v>
       </c>
       <c r="D3" t="s">
         <v>53</v>
       </c>
       <c r="E3">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="F3">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="G3">
-        <v>1327</v>
+        <v>1332</v>
       </c>
       <c r="H3">
         <v>6</v>
       </c>
       <c r="I3">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="J3">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="K3">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="L3">
         <v>7</v>
       </c>
       <c r="M3">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N3">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="O3">
         <v>167</v>
       </c>
       <c r="P3">
         <v>8</v>
       </c>
       <c r="Q3">
         <v>115</v>
       </c>
       <c r="R3">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="S3">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="T3">
         <v>9</v>
       </c>
       <c r="U3">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="V3">
         <v>128</v>
       </c>
       <c r="W3">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="X3">
         <v>9</v>
       </c>
       <c r="Y3">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="Z3">
         <v>101</v>
       </c>
       <c r="AA3">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="AB3">
         <v>11</v>
       </c>
       <c r="AC3">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="AD3">
         <v>133</v>
       </c>
       <c r="AE3">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="4" spans="1:47">
       <c r="A4" t="s">
         <v>47</v>
       </c>
       <c r="B4" t="s">
         <v>54</v>
       </c>
       <c r="C4" t="s">
         <v>55</v>
       </c>
       <c r="D4" t="s">
         <v>53</v>
       </c>
       <c r="E4">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="F4">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="G4">
-        <v>897</v>
+        <v>892</v>
       </c>
       <c r="H4">
         <v>4</v>
       </c>
       <c r="I4">
         <v>50</v>
       </c>
       <c r="J4">
         <v>54</v>
       </c>
       <c r="K4">
         <v>104</v>
       </c>
       <c r="L4">
         <v>6</v>
       </c>
       <c r="M4">
         <v>74</v>
       </c>
       <c r="N4">
         <v>67</v>
       </c>
       <c r="O4">
         <v>141</v>
       </c>
       <c r="P4">
         <v>6</v>
       </c>
       <c r="Q4">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="R4">
         <v>61</v>
       </c>
       <c r="S4">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="T4">
         <v>7</v>
       </c>
       <c r="U4">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="V4">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="W4">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="X4">
         <v>8</v>
       </c>
       <c r="Y4">
         <v>88</v>
       </c>
       <c r="Z4">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="AA4">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AB4">
         <v>7</v>
       </c>
       <c r="AC4">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="AD4">
         <v>82</v>
       </c>
       <c r="AE4">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="5" spans="1:47">
       <c r="A5" t="s">
         <v>47</v>
       </c>
       <c r="B5" t="s">
         <v>56</v>
       </c>
       <c r="C5" t="s">
         <v>57</v>
       </c>
       <c r="D5" t="s">
         <v>53</v>
       </c>
       <c r="E5">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F5">
         <v>573</v>
       </c>
       <c r="G5">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="H5">
         <v>7</v>
       </c>
       <c r="I5">
         <v>74</v>
       </c>
       <c r="J5">
         <v>86</v>
       </c>
       <c r="K5">
         <v>160</v>
       </c>
       <c r="L5">
         <v>7</v>
       </c>
       <c r="M5">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="N5">
         <v>80</v>
       </c>
       <c r="O5">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="P5">
         <v>7</v>
       </c>
       <c r="Q5">
         <v>79</v>
       </c>
       <c r="R5">
         <v>78</v>
       </c>
       <c r="S5">
         <v>157</v>
       </c>
       <c r="T5">
         <v>8</v>
       </c>
       <c r="U5">
         <v>105</v>
       </c>
       <c r="V5">
         <v>106</v>
       </c>
       <c r="W5">
         <v>211</v>
       </c>
@@ -2457,212 +2457,212 @@
       </c>
       <c r="AS5">
         <v>9</v>
       </c>
       <c r="AT5">
         <v>6</v>
       </c>
       <c r="AU5">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:47">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>58</v>
       </c>
       <c r="C6" t="s">
         <v>59</v>
       </c>
       <c r="D6" t="s">
         <v>53</v>
       </c>
       <c r="E6">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F6">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="G6">
-        <v>1908</v>
+        <v>1911</v>
       </c>
       <c r="L6">
         <v>13</v>
       </c>
       <c r="M6">
         <v>191</v>
       </c>
       <c r="N6">
         <v>152</v>
       </c>
       <c r="O6">
         <v>343</v>
       </c>
       <c r="P6">
         <v>14</v>
       </c>
       <c r="Q6">
         <v>196</v>
       </c>
       <c r="R6">
         <v>187</v>
       </c>
       <c r="S6">
         <v>383</v>
       </c>
       <c r="T6">
         <v>14</v>
       </c>
       <c r="U6">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="V6">
         <v>192</v>
       </c>
       <c r="W6">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="X6">
         <v>14</v>
       </c>
       <c r="Y6">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="Z6">
         <v>179</v>
       </c>
       <c r="AA6">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="AB6">
         <v>15</v>
       </c>
       <c r="AC6">
         <v>220</v>
       </c>
       <c r="AD6">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="AE6">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="7" spans="1:47">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7" t="s">
         <v>60</v>
       </c>
       <c r="C7" t="s">
         <v>61</v>
       </c>
       <c r="D7" t="s">
         <v>53</v>
       </c>
       <c r="E7">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="F7">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="G7">
-        <v>690</v>
+        <v>685</v>
       </c>
       <c r="H7">
         <v>5</v>
       </c>
       <c r="I7">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="J7">
         <v>51</v>
       </c>
       <c r="K7">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="L7">
         <v>4</v>
       </c>
       <c r="M7">
         <v>46</v>
       </c>
       <c r="N7">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="O7">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="P7">
         <v>5</v>
       </c>
       <c r="Q7">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="R7">
         <v>63</v>
       </c>
       <c r="S7">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="T7">
         <v>4</v>
       </c>
       <c r="U7">
         <v>53</v>
       </c>
       <c r="V7">
         <v>54</v>
       </c>
       <c r="W7">
         <v>107</v>
       </c>
       <c r="X7">
         <v>4</v>
       </c>
       <c r="Y7">
         <v>70</v>
       </c>
       <c r="Z7">
         <v>40</v>
       </c>
       <c r="AA7">
         <v>110</v>
       </c>
       <c r="AB7">
         <v>5</v>
       </c>
       <c r="AC7">
         <v>77</v>
       </c>
       <c r="AD7">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="AE7">
-        <v>141</v>
+        <v>139</v>
       </c>
     </row>
     <row r="8" spans="1:47">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>62</v>
       </c>
       <c r="C8" t="s">
         <v>63</v>
       </c>
       <c r="D8" t="s">
         <v>53</v>
       </c>
       <c r="E8">
         <v>245</v>
       </c>
       <c r="F8">
         <v>241</v>
       </c>
       <c r="G8">
         <v>486</v>
       </c>
       <c r="H8">
@@ -2730,283 +2730,307 @@
       </c>
       <c r="AC8">
         <v>51</v>
       </c>
       <c r="AD8">
         <v>46</v>
       </c>
       <c r="AE8">
         <v>97</v>
       </c>
     </row>
     <row r="9" spans="1:47">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>64</v>
       </c>
       <c r="C9" t="s">
         <v>65</v>
       </c>
       <c r="D9" t="s">
         <v>53</v>
       </c>
       <c r="E9">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F9">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="G9">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="H9">
         <v>4</v>
       </c>
       <c r="I9">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J9">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="K9">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="L9">
         <v>4</v>
       </c>
       <c r="M9">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="N9">
         <v>49</v>
       </c>
       <c r="O9">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="P9">
         <v>5</v>
       </c>
       <c r="Q9">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="R9">
         <v>50</v>
       </c>
       <c r="S9">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="T9">
         <v>5</v>
       </c>
       <c r="U9">
         <v>77</v>
       </c>
       <c r="V9">
         <v>65</v>
       </c>
       <c r="W9">
         <v>142</v>
       </c>
       <c r="X9">
         <v>5</v>
       </c>
       <c r="Y9">
         <v>73</v>
       </c>
       <c r="Z9">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="AA9">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="AB9">
         <v>6</v>
       </c>
       <c r="AC9">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="AD9">
         <v>78</v>
       </c>
       <c r="AE9">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="AR9">
         <v>2</v>
       </c>
       <c r="AS9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AT9">
         <v>2</v>
       </c>
       <c r="AU9">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:47">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>66</v>
       </c>
       <c r="C10" t="s">
         <v>67</v>
       </c>
       <c r="D10" t="s">
         <v>53</v>
       </c>
       <c r="E10">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="F10">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G10">
-        <v>42</v>
+        <v>55</v>
+      </c>
+      <c r="H10">
+        <v>1</v>
+      </c>
+      <c r="I10">
+        <v>7</v>
+      </c>
+      <c r="J10">
+        <v>4</v>
+      </c>
+      <c r="K10">
+        <v>11</v>
       </c>
       <c r="L10">
         <v>1</v>
       </c>
       <c r="M10">
         <v>2</v>
       </c>
       <c r="N10">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O10">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
       <c r="Q10">
         <v>3</v>
       </c>
       <c r="R10">
         <v>3</v>
       </c>
       <c r="S10">
         <v>6</v>
       </c>
       <c r="T10">
         <v>1</v>
       </c>
       <c r="U10">
         <v>5</v>
       </c>
       <c r="V10">
         <v>4</v>
       </c>
       <c r="W10">
         <v>9</v>
       </c>
       <c r="X10">
         <v>1</v>
       </c>
       <c r="Y10">
         <v>6</v>
       </c>
       <c r="Z10">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AA10">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="AB10">
         <v>1</v>
       </c>
       <c r="AC10">
         <v>7</v>
       </c>
       <c r="AD10">
         <v>5</v>
       </c>
       <c r="AE10">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:47">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>68</v>
       </c>
       <c r="C11" t="s">
         <v>69</v>
       </c>
       <c r="D11" t="s">
         <v>53</v>
       </c>
       <c r="E11">
-        <v>130</v>
+        <v>156</v>
       </c>
       <c r="F11">
-        <v>137</v>
+        <v>154</v>
       </c>
       <c r="G11">
-        <v>267</v>
+        <v>310</v>
+      </c>
+      <c r="H11">
+        <v>2</v>
+      </c>
+      <c r="I11">
+        <v>27</v>
+      </c>
+      <c r="J11">
+        <v>17</v>
+      </c>
+      <c r="K11">
+        <v>44</v>
       </c>
       <c r="L11">
         <v>2</v>
       </c>
       <c r="M11">
         <v>22</v>
       </c>
       <c r="N11">
         <v>19</v>
       </c>
       <c r="O11">
         <v>41</v>
       </c>
       <c r="P11">
         <v>2</v>
       </c>
       <c r="Q11">
         <v>19</v>
       </c>
       <c r="R11">
         <v>26</v>
       </c>
       <c r="S11">
         <v>45</v>
       </c>
       <c r="T11">
         <v>3</v>
       </c>
       <c r="U11">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="V11">
         <v>34</v>
       </c>
       <c r="W11">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="X11">
         <v>3</v>
       </c>
       <c r="Y11">
         <v>30</v>
       </c>
       <c r="Z11">
         <v>35</v>
       </c>
       <c r="AA11">
         <v>65</v>
       </c>
       <c r="AB11">
         <v>2</v>
       </c>
       <c r="AC11">
         <v>30</v>
       </c>
       <c r="AD11">
         <v>23</v>
       </c>
       <c r="AE11">
         <v>53</v>
       </c>
@@ -3110,200 +3134,200 @@
       </c>
       <c r="AS12">
         <v>7</v>
       </c>
       <c r="AT12">
         <v>3</v>
       </c>
       <c r="AU12">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:47">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>72</v>
       </c>
       <c r="C13" t="s">
         <v>73</v>
       </c>
       <c r="D13" t="s">
         <v>53</v>
       </c>
       <c r="E13">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F13">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="G13">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13">
         <v>11</v>
       </c>
       <c r="J13">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="K13">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L13">
         <v>1</v>
       </c>
       <c r="M13">
         <v>18</v>
       </c>
       <c r="N13">
         <v>9</v>
       </c>
       <c r="O13">
         <v>27</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
       <c r="Q13">
         <v>12</v>
       </c>
       <c r="R13">
         <v>8</v>
       </c>
       <c r="S13">
         <v>20</v>
       </c>
       <c r="T13">
         <v>1</v>
       </c>
       <c r="U13">
         <v>15</v>
       </c>
       <c r="V13">
         <v>13</v>
       </c>
       <c r="W13">
         <v>28</v>
       </c>
       <c r="X13">
         <v>1</v>
       </c>
       <c r="Y13">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="Z13">
         <v>11</v>
       </c>
       <c r="AA13">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="AB13">
         <v>1</v>
       </c>
       <c r="AC13">
         <v>14</v>
       </c>
       <c r="AD13">
         <v>15</v>
       </c>
       <c r="AE13">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:47">
       <c r="A14" t="s">
         <v>47</v>
       </c>
       <c r="B14" t="s">
         <v>74</v>
       </c>
       <c r="C14" t="s">
         <v>75</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F14">
         <v>25</v>
       </c>
       <c r="G14">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14">
         <v>3</v>
       </c>
       <c r="J14">
         <v>4</v>
       </c>
       <c r="K14">
         <v>7</v>
       </c>
       <c r="L14">
         <v>1</v>
       </c>
       <c r="M14">
         <v>3</v>
       </c>
       <c r="N14">
         <v>4</v>
       </c>
       <c r="O14">
         <v>7</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
       <c r="Q14">
         <v>5</v>
       </c>
       <c r="R14">
         <v>1</v>
       </c>
       <c r="S14">
         <v>6</v>
       </c>
       <c r="T14">
         <v>1</v>
       </c>
       <c r="U14">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="V14">
         <v>7</v>
       </c>
       <c r="W14">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="X14">
         <v>1</v>
       </c>
       <c r="Y14">
         <v>7</v>
       </c>
       <c r="Z14">
         <v>4</v>
       </c>
       <c r="AA14">
         <v>11</v>
       </c>
       <c r="AB14">
         <v>1</v>
       </c>
       <c r="AC14">
         <v>5</v>
       </c>
       <c r="AD14">
         <v>5</v>
       </c>
       <c r="AE14">
         <v>10</v>
       </c>
@@ -3395,271 +3419,271 @@
       </c>
       <c r="AC15">
         <v>2</v>
       </c>
       <c r="AD15">
         <v>5</v>
       </c>
       <c r="AE15">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:47">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16" t="s">
         <v>78</v>
       </c>
       <c r="C16" t="s">
         <v>79</v>
       </c>
       <c r="D16" t="s">
         <v>53</v>
       </c>
       <c r="E16">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="F16">
         <v>563</v>
       </c>
       <c r="G16">
-        <v>1200</v>
+        <v>1205</v>
       </c>
       <c r="H16">
         <v>7</v>
       </c>
       <c r="I16">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="J16">
         <v>85</v>
       </c>
       <c r="K16">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="L16">
         <v>7</v>
       </c>
       <c r="M16">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N16">
         <v>86</v>
       </c>
       <c r="O16">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="P16">
         <v>7</v>
       </c>
       <c r="Q16">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="R16">
         <v>92</v>
       </c>
       <c r="S16">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="T16">
         <v>9</v>
       </c>
       <c r="U16">
         <v>120</v>
       </c>
       <c r="V16">
         <v>112</v>
       </c>
       <c r="W16">
         <v>232</v>
       </c>
       <c r="X16">
         <v>8</v>
       </c>
       <c r="Y16">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="Z16">
         <v>99</v>
       </c>
       <c r="AA16">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="AB16">
         <v>8</v>
       </c>
       <c r="AC16">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AD16">
         <v>88</v>
       </c>
       <c r="AE16">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="AR16">
         <v>1</v>
       </c>
       <c r="AS16">
         <v>8</v>
       </c>
       <c r="AT16">
         <v>1</v>
       </c>
       <c r="AU16">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:47">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17" t="s">
         <v>80</v>
       </c>
       <c r="C17" t="s">
         <v>81</v>
       </c>
       <c r="D17" t="s">
         <v>53</v>
       </c>
       <c r="E17">
         <v>336</v>
       </c>
       <c r="F17">
         <v>303</v>
       </c>
       <c r="G17">
         <v>639</v>
       </c>
       <c r="H17">
         <v>4</v>
       </c>
       <c r="I17">
         <v>60</v>
       </c>
       <c r="J17">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K17">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="L17">
         <v>4</v>
       </c>
       <c r="M17">
         <v>49</v>
       </c>
       <c r="N17">
         <v>55</v>
       </c>
       <c r="O17">
         <v>104</v>
       </c>
       <c r="P17">
         <v>4</v>
       </c>
       <c r="Q17">
         <v>45</v>
       </c>
       <c r="R17">
         <v>42</v>
       </c>
       <c r="S17">
         <v>87</v>
       </c>
       <c r="T17">
         <v>4</v>
       </c>
       <c r="U17">
         <v>65</v>
       </c>
       <c r="V17">
         <v>47</v>
       </c>
       <c r="W17">
         <v>112</v>
       </c>
       <c r="X17">
         <v>4</v>
       </c>
       <c r="Y17">
         <v>46</v>
       </c>
       <c r="Z17">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AA17">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AB17">
         <v>4</v>
       </c>
       <c r="AC17">
         <v>71</v>
       </c>
       <c r="AD17">
         <v>45</v>
       </c>
       <c r="AE17">
         <v>116</v>
       </c>
     </row>
     <row r="18" spans="1:47">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18" t="s">
         <v>82</v>
       </c>
       <c r="C18" t="s">
         <v>83</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
       <c r="E18">
         <v>555</v>
       </c>
       <c r="F18">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="G18">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="H18">
         <v>7</v>
       </c>
       <c r="I18">
         <v>89</v>
       </c>
       <c r="J18">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="K18">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="L18">
         <v>7</v>
       </c>
       <c r="M18">
         <v>108</v>
       </c>
       <c r="N18">
         <v>79</v>
       </c>
       <c r="O18">
         <v>187</v>
       </c>
       <c r="P18">
         <v>6</v>
       </c>
       <c r="Q18">
         <v>91</v>
       </c>
       <c r="R18">
         <v>73</v>
       </c>
       <c r="S18">
         <v>164</v>
       </c>
@@ -3704,340 +3728,376 @@
       </c>
       <c r="AS18">
         <v>13</v>
       </c>
       <c r="AT18">
         <v>6</v>
       </c>
       <c r="AU18">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:47">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19" t="s">
         <v>84</v>
       </c>
       <c r="C19" t="s">
         <v>85</v>
       </c>
       <c r="D19" t="s">
         <v>50</v>
       </c>
       <c r="E19">
-        <v>287</v>
+        <v>415</v>
       </c>
       <c r="F19">
-        <v>317</v>
+        <v>467</v>
       </c>
       <c r="G19">
-        <v>604</v>
+        <v>882</v>
+      </c>
+      <c r="AF19">
+        <v>12</v>
+      </c>
+      <c r="AG19">
+        <v>127</v>
+      </c>
+      <c r="AH19">
+        <v>151</v>
+      </c>
+      <c r="AI19">
+        <v>278</v>
       </c>
       <c r="AJ19">
         <v>13</v>
       </c>
       <c r="AK19">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="AL19">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AM19">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="AN19">
         <v>12</v>
       </c>
       <c r="AO19">
         <v>136</v>
       </c>
       <c r="AP19">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="AQ19">
-        <v>300</v>
+        <v>298</v>
       </c>
     </row>
     <row r="20" spans="1:47">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20" t="s">
         <v>86</v>
       </c>
       <c r="C20" t="s">
         <v>87</v>
       </c>
       <c r="D20" t="s">
         <v>50</v>
       </c>
       <c r="E20">
         <v>257</v>
       </c>
       <c r="F20">
         <v>222</v>
       </c>
       <c r="G20">
         <v>479</v>
       </c>
       <c r="AF20">
         <v>6</v>
       </c>
       <c r="AG20">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="AH20">
         <v>58</v>
       </c>
       <c r="AI20">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="AJ20">
         <v>7</v>
       </c>
       <c r="AK20">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="AL20">
         <v>87</v>
       </c>
       <c r="AM20">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="AN20">
         <v>6</v>
       </c>
       <c r="AO20">
         <v>79</v>
       </c>
       <c r="AP20">
         <v>77</v>
       </c>
       <c r="AQ20">
         <v>156</v>
       </c>
     </row>
     <row r="21" spans="1:47">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21" t="s">
         <v>88</v>
       </c>
       <c r="C21" t="s">
         <v>89</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21">
-        <v>531</v>
+        <v>796</v>
       </c>
       <c r="F21">
-        <v>505</v>
+        <v>756</v>
       </c>
       <c r="G21">
-        <v>1036</v>
+        <v>1552</v>
+      </c>
+      <c r="AF21">
+        <v>18</v>
+      </c>
+      <c r="AG21">
+        <v>265</v>
+      </c>
+      <c r="AH21">
+        <v>251</v>
+      </c>
+      <c r="AI21">
+        <v>516</v>
       </c>
       <c r="AJ21">
         <v>18</v>
       </c>
       <c r="AK21">
         <v>281</v>
       </c>
       <c r="AL21">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="AM21">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="AN21">
         <v>18</v>
       </c>
       <c r="AO21">
         <v>250</v>
       </c>
       <c r="AP21">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="AQ21">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="22" spans="1:47">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>90</v>
       </c>
       <c r="C22" t="s">
         <v>91</v>
       </c>
       <c r="D22" t="s">
         <v>50</v>
       </c>
       <c r="E22">
-        <v>673</v>
+        <v>963</v>
       </c>
       <c r="F22">
-        <v>550</v>
+        <v>817</v>
       </c>
       <c r="G22">
-        <v>1223</v>
+        <v>1780</v>
+      </c>
+      <c r="AF22">
+        <v>20</v>
+      </c>
+      <c r="AG22">
+        <v>289</v>
+      </c>
+      <c r="AH22">
+        <v>267</v>
+      </c>
+      <c r="AI22">
+        <v>556</v>
       </c>
       <c r="AJ22">
         <v>20</v>
       </c>
       <c r="AK22">
         <v>315</v>
       </c>
       <c r="AL22">
         <v>255</v>
       </c>
       <c r="AM22">
         <v>570</v>
       </c>
       <c r="AN22">
         <v>24</v>
       </c>
       <c r="AO22">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="AP22">
         <v>295</v>
       </c>
       <c r="AQ22">
-        <v>653</v>
+        <v>654</v>
       </c>
     </row>
     <row r="23" spans="1:47">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23" t="s">
         <v>92</v>
       </c>
       <c r="C23" t="s">
         <v>93</v>
       </c>
       <c r="D23" t="s">
         <v>50</v>
       </c>
       <c r="E23">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F23">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="G23">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="AF23">
         <v>4</v>
       </c>
       <c r="AG23">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="AH23">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="AI23">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="AJ23">
         <v>5</v>
       </c>
       <c r="AK23">
         <v>69</v>
       </c>
       <c r="AL23">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="AM23">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="AN23">
         <v>5</v>
       </c>
       <c r="AO23">
         <v>73</v>
       </c>
       <c r="AP23">
         <v>59</v>
       </c>
       <c r="AQ23">
         <v>132</v>
       </c>
     </row>
     <row r="24" spans="1:47">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24" t="s">
         <v>94</v>
       </c>
       <c r="C24" t="s">
         <v>95</v>
       </c>
       <c r="D24" t="s">
         <v>50</v>
       </c>
       <c r="E24">
-        <v>1058</v>
+        <v>1057</v>
       </c>
       <c r="F24">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="G24">
-        <v>1919</v>
+        <v>1917</v>
       </c>
       <c r="AF24">
         <v>13</v>
       </c>
       <c r="AG24">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="AH24">
         <v>291</v>
       </c>
       <c r="AI24">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="AJ24">
         <v>13</v>
       </c>
       <c r="AK24">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="AL24">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="AM24">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="AN24">
         <v>13</v>
       </c>
       <c r="AO24">
         <v>343</v>
       </c>
       <c r="AP24">
         <v>288</v>
       </c>
       <c r="AQ24">
         <v>631</v>
       </c>
     </row>
     <row r="25" spans="1:47">
       <c r="A25" t="s">
         <v>47</v>
       </c>
       <c r="B25" t="s">
         <v>96</v>
       </c>
       <c r="C25" t="s">
         <v>97</v>
       </c>
       <c r="D25" t="s">
@@ -4081,93 +4141,93 @@
       </c>
       <c r="AO25">
         <v>9</v>
       </c>
       <c r="AP25">
         <v>3</v>
       </c>
       <c r="AQ25">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:47">
       <c r="A26" t="s">
         <v>47</v>
       </c>
       <c r="B26" t="s">
         <v>98</v>
       </c>
       <c r="C26" t="s">
         <v>99</v>
       </c>
       <c r="D26" t="s">
         <v>50</v>
       </c>
       <c r="E26">
-        <v>156</v>
+        <v>166</v>
       </c>
       <c r="F26">
-        <v>157</v>
+        <v>171</v>
       </c>
       <c r="G26">
-        <v>313</v>
+        <v>337</v>
       </c>
       <c r="AF26">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AG26">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="AH26">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="AI26">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="AJ26">
         <v>7</v>
       </c>
       <c r="AK26">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AL26">
         <v>49</v>
       </c>
       <c r="AM26">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AN26">
         <v>7</v>
       </c>
       <c r="AO26">
         <v>51</v>
       </c>
       <c r="AP26">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AQ26">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="27" spans="1:47">
       <c r="A27" t="s">
         <v>47</v>
       </c>
       <c r="B27" t="s">
         <v>100</v>
       </c>
       <c r="C27" t="s">
         <v>101</v>
       </c>
       <c r="D27" t="s">
         <v>53</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
     </row>
@@ -4232,69 +4292,81 @@
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:47">
       <c r="A31" t="s">
         <v>47</v>
       </c>
       <c r="B31" t="s">
         <v>108</v>
       </c>
       <c r="C31" t="s">
         <v>109</v>
       </c>
       <c r="D31" t="s">
         <v>53</v>
       </c>
       <c r="E31">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="F31">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="G31">
-        <v>63</v>
+        <v>78</v>
+      </c>
+      <c r="H31">
+        <v>1</v>
+      </c>
+      <c r="I31">
+        <v>8</v>
+      </c>
+      <c r="J31">
+        <v>8</v>
+      </c>
+      <c r="K31">
+        <v>16</v>
       </c>
       <c r="L31">
         <v>1</v>
       </c>
       <c r="M31">
         <v>13</v>
       </c>
       <c r="N31">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O31">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
       <c r="Q31">
         <v>11</v>
       </c>
       <c r="R31">
         <v>7</v>
       </c>
       <c r="S31">
         <v>18</v>
       </c>
       <c r="T31">
         <v>1</v>
       </c>
       <c r="U31">
         <v>7</v>
       </c>
       <c r="V31">
         <v>7</v>
       </c>
       <c r="W31">
         <v>14</v>
       </c>
@@ -4306,114 +4378,114 @@
       </c>
       <c r="Z31">
         <v>9</v>
       </c>
       <c r="AA31">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:47">
       <c r="A32" t="s">
         <v>110</v>
       </c>
       <c r="B32" t="s">
         <v>111</v>
       </c>
       <c r="C32" t="s">
         <v>112</v>
       </c>
       <c r="D32" t="s">
         <v>53</v>
       </c>
       <c r="E32">
         <v>177</v>
       </c>
       <c r="F32">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="G32">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="H32">
         <v>3</v>
       </c>
       <c r="I32">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="J32">
         <v>31</v>
       </c>
       <c r="K32">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="L32">
         <v>3</v>
       </c>
       <c r="M32">
         <v>29</v>
       </c>
       <c r="N32">
         <v>30</v>
       </c>
       <c r="O32">
         <v>59</v>
       </c>
       <c r="P32">
         <v>3</v>
       </c>
       <c r="Q32">
         <v>27</v>
       </c>
       <c r="R32">
         <v>32</v>
       </c>
       <c r="S32">
         <v>59</v>
       </c>
       <c r="T32">
         <v>3</v>
       </c>
       <c r="U32">
         <v>29</v>
       </c>
       <c r="V32">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="W32">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="X32">
         <v>3</v>
       </c>
       <c r="Y32">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="Z32">
         <v>38</v>
       </c>
       <c r="AA32">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AB32">
         <v>2</v>
       </c>
       <c r="AC32">
         <v>28</v>
       </c>
       <c r="AD32">
         <v>23</v>
       </c>
       <c r="AE32">
         <v>51</v>
       </c>
       <c r="AR32">
         <v>1</v>
       </c>
       <c r="AS32">
         <v>2</v>
       </c>
       <c r="AT32">
         <v>0</v>
       </c>
       <c r="AU32">
         <v>2</v>
       </c>
@@ -4600,69 +4672,69 @@
       </c>
       <c r="AC34">
         <v>6</v>
       </c>
       <c r="AD34">
         <v>4</v>
       </c>
       <c r="AE34">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:47">
       <c r="A35" t="s">
         <v>110</v>
       </c>
       <c r="B35" t="s">
         <v>117</v>
       </c>
       <c r="C35" t="s">
         <v>118</v>
       </c>
       <c r="D35" t="s">
         <v>53</v>
       </c>
       <c r="E35">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F35">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G35">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="H35">
         <v>1</v>
       </c>
       <c r="I35">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J35">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K35">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="L35">
         <v>1</v>
       </c>
       <c r="M35">
         <v>4</v>
       </c>
       <c r="N35">
         <v>4</v>
       </c>
       <c r="O35">
         <v>8</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
       <c r="Q35">
         <v>3</v>
       </c>
       <c r="R35">
         <v>7</v>
       </c>
       <c r="S35">
         <v>10</v>
       </c>
@@ -4695,164 +4767,164 @@
       </c>
       <c r="AC35">
         <v>5</v>
       </c>
       <c r="AD35">
         <v>6</v>
       </c>
       <c r="AE35">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:47">
       <c r="A36" t="s">
         <v>110</v>
       </c>
       <c r="B36" t="s">
         <v>119</v>
       </c>
       <c r="C36" t="s">
         <v>120</v>
       </c>
       <c r="D36" t="s">
         <v>53</v>
       </c>
       <c r="E36">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F36">
         <v>51</v>
       </c>
       <c r="G36">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="H36">
         <v>1</v>
       </c>
       <c r="I36">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J36">
         <v>9</v>
       </c>
       <c r="K36">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L36">
         <v>1</v>
       </c>
       <c r="M36">
         <v>9</v>
       </c>
       <c r="N36">
         <v>7</v>
       </c>
       <c r="O36">
         <v>16</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
       <c r="Q36">
         <v>13</v>
       </c>
       <c r="R36">
         <v>8</v>
       </c>
       <c r="S36">
         <v>21</v>
       </c>
       <c r="T36">
         <v>1</v>
       </c>
       <c r="U36">
         <v>11</v>
       </c>
       <c r="V36">
         <v>9</v>
       </c>
       <c r="W36">
         <v>20</v>
       </c>
       <c r="X36">
         <v>1</v>
       </c>
       <c r="Y36">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="Z36">
         <v>10</v>
       </c>
       <c r="AA36">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AB36">
         <v>1</v>
       </c>
       <c r="AC36">
         <v>14</v>
       </c>
       <c r="AD36">
         <v>8</v>
       </c>
       <c r="AE36">
         <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:47">
       <c r="A37" t="s">
         <v>110</v>
       </c>
       <c r="B37" t="s">
         <v>121</v>
       </c>
       <c r="C37" t="s">
         <v>122</v>
       </c>
       <c r="D37" t="s">
         <v>53</v>
       </c>
       <c r="E37">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F37">
         <v>25</v>
       </c>
       <c r="G37">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H37">
         <v>1</v>
       </c>
       <c r="I37">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J37">
         <v>3</v>
       </c>
       <c r="K37">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L37">
         <v>1</v>
       </c>
       <c r="M37">
         <v>5</v>
       </c>
       <c r="N37">
         <v>3</v>
       </c>
       <c r="O37">
         <v>8</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
       <c r="Q37">
         <v>4</v>
       </c>
       <c r="R37">
         <v>3</v>
       </c>
       <c r="S37">
         <v>7</v>
       </c>
@@ -4885,283 +4957,283 @@
       </c>
       <c r="AC37">
         <v>6</v>
       </c>
       <c r="AD37">
         <v>7</v>
       </c>
       <c r="AE37">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:47">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" t="s">
         <v>123</v>
       </c>
       <c r="C38" t="s">
         <v>124</v>
       </c>
       <c r="D38" t="s">
         <v>50</v>
       </c>
       <c r="E38">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F38">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G38">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AF38">
         <v>3</v>
       </c>
       <c r="AG38">
         <v>39</v>
       </c>
       <c r="AH38">
         <v>32</v>
       </c>
       <c r="AI38">
         <v>71</v>
       </c>
       <c r="AJ38">
         <v>3</v>
       </c>
       <c r="AK38">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="AL38">
         <v>33</v>
       </c>
       <c r="AM38">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AN38">
         <v>3</v>
       </c>
       <c r="AO38">
         <v>32</v>
       </c>
       <c r="AP38">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="AQ38">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="39" spans="1:47">
       <c r="A39" t="s">
         <v>125</v>
       </c>
       <c r="B39" t="s">
         <v>126</v>
       </c>
       <c r="C39" t="s">
         <v>127</v>
       </c>
       <c r="D39" t="s">
         <v>53</v>
       </c>
       <c r="E39">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="F39">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="G39">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="H39">
         <v>6</v>
       </c>
       <c r="I39">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="J39">
         <v>69</v>
       </c>
       <c r="K39">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="L39">
         <v>6</v>
       </c>
       <c r="M39">
         <v>92</v>
       </c>
       <c r="N39">
         <v>76</v>
       </c>
       <c r="O39">
         <v>168</v>
       </c>
       <c r="P39">
         <v>7</v>
       </c>
       <c r="Q39">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="R39">
         <v>90</v>
       </c>
       <c r="S39">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="T39">
         <v>7</v>
       </c>
       <c r="U39">
         <v>94</v>
       </c>
       <c r="V39">
         <v>84</v>
       </c>
       <c r="W39">
         <v>178</v>
       </c>
       <c r="X39">
         <v>6</v>
       </c>
       <c r="Y39">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z39">
         <v>77</v>
       </c>
       <c r="AA39">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="AB39">
         <v>8</v>
       </c>
       <c r="AC39">
         <v>94</v>
       </c>
       <c r="AD39">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="AE39">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="AR39">
         <v>2</v>
       </c>
       <c r="AS39">
         <v>9</v>
       </c>
       <c r="AT39">
         <v>1</v>
       </c>
       <c r="AU39">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:47">
       <c r="A40" t="s">
         <v>125</v>
       </c>
       <c r="B40" t="s">
         <v>128</v>
       </c>
       <c r="C40" t="s">
         <v>129</v>
       </c>
       <c r="D40" t="s">
         <v>53</v>
       </c>
       <c r="E40">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="F40">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="G40">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="H40">
         <v>1</v>
       </c>
       <c r="I40">
         <v>11</v>
       </c>
       <c r="J40">
         <v>7</v>
       </c>
       <c r="K40">
         <v>18</v>
       </c>
       <c r="L40">
         <v>1</v>
       </c>
       <c r="M40">
         <v>12</v>
       </c>
       <c r="N40">
         <v>11</v>
       </c>
       <c r="O40">
         <v>23</v>
       </c>
       <c r="P40">
         <v>2</v>
       </c>
       <c r="Q40">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="R40">
         <v>16</v>
       </c>
       <c r="S40">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="T40">
         <v>1</v>
       </c>
       <c r="U40">
         <v>13</v>
       </c>
       <c r="V40">
         <v>12</v>
       </c>
       <c r="W40">
         <v>25</v>
       </c>
       <c r="X40">
         <v>2</v>
       </c>
       <c r="Y40">
         <v>19</v>
       </c>
       <c r="Z40">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="AA40">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AB40">
         <v>2</v>
       </c>
       <c r="AC40">
         <v>18</v>
       </c>
       <c r="AD40">
         <v>15</v>
       </c>
       <c r="AE40">
         <v>33</v>
       </c>
     </row>
     <row r="41" spans="1:47">
       <c r="A41" t="s">
         <v>125</v>
       </c>
       <c r="B41" t="s">
         <v>130</v>
       </c>
       <c r="C41" t="s">
         <v>131</v>
       </c>
       <c r="D41" t="s">
@@ -5336,188 +5408,188 @@
       </c>
       <c r="AC42">
         <v>6</v>
       </c>
       <c r="AD42">
         <v>2</v>
       </c>
       <c r="AE42">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:47">
       <c r="A43" t="s">
         <v>125</v>
       </c>
       <c r="B43" t="s">
         <v>134</v>
       </c>
       <c r="C43" t="s">
         <v>135</v>
       </c>
       <c r="D43" t="s">
         <v>53</v>
       </c>
       <c r="E43">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F43">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G43">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="H43">
         <v>2</v>
       </c>
       <c r="I43">
         <v>17</v>
       </c>
       <c r="J43">
         <v>12</v>
       </c>
       <c r="K43">
         <v>29</v>
       </c>
       <c r="L43">
         <v>2</v>
       </c>
       <c r="M43">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="N43">
         <v>20</v>
       </c>
       <c r="O43">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P43">
         <v>2</v>
       </c>
       <c r="Q43">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="R43">
         <v>22</v>
       </c>
       <c r="S43">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T43">
         <v>2</v>
       </c>
       <c r="U43">
         <v>20</v>
       </c>
       <c r="V43">
         <v>17</v>
       </c>
       <c r="W43">
         <v>37</v>
       </c>
       <c r="X43">
         <v>2</v>
       </c>
       <c r="Y43">
         <v>19</v>
       </c>
       <c r="Z43">
         <v>17</v>
       </c>
       <c r="AA43">
         <v>36</v>
       </c>
       <c r="AB43">
         <v>2</v>
       </c>
       <c r="AC43">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="AD43">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="AE43">
         <v>48</v>
       </c>
     </row>
     <row r="44" spans="1:47">
       <c r="A44" t="s">
         <v>125</v>
       </c>
       <c r="B44" t="s">
         <v>136</v>
       </c>
       <c r="C44" t="s">
         <v>137</v>
       </c>
       <c r="D44" t="s">
         <v>53</v>
       </c>
       <c r="E44">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F44">
         <v>89</v>
       </c>
       <c r="G44">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H44">
         <v>1</v>
       </c>
       <c r="I44">
         <v>10</v>
       </c>
       <c r="J44">
         <v>8</v>
       </c>
       <c r="K44">
         <v>18</v>
       </c>
       <c r="L44">
         <v>1</v>
       </c>
       <c r="M44">
         <v>6</v>
       </c>
       <c r="N44">
         <v>13</v>
       </c>
       <c r="O44">
         <v>19</v>
       </c>
       <c r="P44">
         <v>2</v>
       </c>
       <c r="Q44">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="R44">
         <v>24</v>
       </c>
       <c r="S44">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T44">
         <v>2</v>
       </c>
       <c r="U44">
         <v>16</v>
       </c>
       <c r="V44">
         <v>15</v>
       </c>
       <c r="W44">
         <v>31</v>
       </c>
       <c r="X44">
         <v>2</v>
       </c>
       <c r="Y44">
         <v>16</v>
       </c>
       <c r="Z44">
         <v>21</v>
       </c>
       <c r="AA44">
         <v>37</v>
       </c>
@@ -5526,104 +5598,116 @@
       </c>
       <c r="AC44">
         <v>14</v>
       </c>
       <c r="AD44">
         <v>8</v>
       </c>
       <c r="AE44">
         <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:47">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" t="s">
         <v>138</v>
       </c>
       <c r="C45" t="s">
         <v>139</v>
       </c>
       <c r="D45" t="s">
         <v>50</v>
       </c>
       <c r="E45">
-        <v>209</v>
+        <v>321</v>
       </c>
       <c r="F45">
-        <v>194</v>
+        <v>274</v>
       </c>
       <c r="G45">
-        <v>403</v>
+        <v>595</v>
+      </c>
+      <c r="AF45">
+        <v>8</v>
+      </c>
+      <c r="AG45">
+        <v>110</v>
+      </c>
+      <c r="AH45">
+        <v>80</v>
+      </c>
+      <c r="AI45">
+        <v>190</v>
       </c>
       <c r="AJ45">
         <v>9</v>
       </c>
       <c r="AK45">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="AL45">
         <v>93</v>
       </c>
       <c r="AM45">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="AN45">
         <v>9</v>
       </c>
       <c r="AO45">
         <v>109</v>
       </c>
       <c r="AP45">
         <v>101</v>
       </c>
       <c r="AQ45">
         <v>210</v>
       </c>
     </row>
     <row r="46" spans="1:47">
       <c r="A46" t="s">
         <v>140</v>
       </c>
       <c r="B46" t="s">
         <v>141</v>
       </c>
       <c r="C46" t="s">
         <v>142</v>
       </c>
       <c r="D46" t="s">
         <v>53</v>
       </c>
       <c r="E46">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F46">
         <v>222</v>
       </c>
       <c r="G46">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="H46">
         <v>3</v>
       </c>
       <c r="I46">
         <v>24</v>
       </c>
       <c r="J46">
         <v>33</v>
       </c>
       <c r="K46">
         <v>57</v>
       </c>
       <c r="L46">
         <v>3</v>
       </c>
       <c r="M46">
         <v>32</v>
       </c>
       <c r="N46">
         <v>31</v>
       </c>
       <c r="O46">
         <v>63</v>
       </c>
@@ -5657,92 +5741,92 @@
       <c r="Y46">
         <v>49</v>
       </c>
       <c r="Z46">
         <v>50</v>
       </c>
       <c r="AA46">
         <v>99</v>
       </c>
       <c r="AB46">
         <v>3</v>
       </c>
       <c r="AC46">
         <v>40</v>
       </c>
       <c r="AD46">
         <v>40</v>
       </c>
       <c r="AE46">
         <v>80</v>
       </c>
       <c r="AR46">
         <v>1</v>
       </c>
       <c r="AS46">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="AT46">
         <v>3</v>
       </c>
       <c r="AU46">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:47">
       <c r="A47" t="s">
         <v>140</v>
       </c>
       <c r="B47" t="s">
         <v>143</v>
       </c>
       <c r="C47" t="s">
         <v>144</v>
       </c>
       <c r="D47" t="s">
         <v>53</v>
       </c>
       <c r="E47">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F47">
         <v>71</v>
       </c>
       <c r="G47">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="H47">
         <v>1</v>
       </c>
       <c r="I47">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J47">
         <v>11</v>
       </c>
       <c r="K47">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="L47">
         <v>1</v>
       </c>
       <c r="M47">
         <v>15</v>
       </c>
       <c r="N47">
         <v>12</v>
       </c>
       <c r="O47">
         <v>27</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
       <c r="Q47">
         <v>6</v>
       </c>
       <c r="R47">
         <v>12</v>
       </c>
       <c r="S47">
         <v>18</v>
       </c>
@@ -5775,90 +5859,90 @@
       </c>
       <c r="AC47">
         <v>11</v>
       </c>
       <c r="AD47">
         <v>7</v>
       </c>
       <c r="AE47">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:47">
       <c r="A48" t="s">
         <v>140</v>
       </c>
       <c r="B48" t="s">
         <v>145</v>
       </c>
       <c r="C48" t="s">
         <v>146</v>
       </c>
       <c r="D48" t="s">
         <v>53</v>
       </c>
       <c r="E48">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F48">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G48">
         <v>85</v>
       </c>
       <c r="H48">
         <v>1</v>
       </c>
       <c r="I48">
         <v>6</v>
       </c>
       <c r="J48">
         <v>5</v>
       </c>
       <c r="K48">
         <v>11</v>
       </c>
       <c r="L48">
         <v>1</v>
       </c>
       <c r="M48">
         <v>8</v>
       </c>
       <c r="N48">
         <v>6</v>
       </c>
       <c r="O48">
         <v>14</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
       <c r="Q48">
+        <v>10</v>
+      </c>
+      <c r="R48">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="S48">
         <v>19</v>
       </c>
       <c r="T48">
         <v>1</v>
       </c>
       <c r="U48">
         <v>8</v>
       </c>
       <c r="V48">
         <v>9</v>
       </c>
       <c r="W48">
         <v>17</v>
       </c>
       <c r="X48">
         <v>1</v>
       </c>
       <c r="Y48">
         <v>5</v>
       </c>
       <c r="Z48">
         <v>3</v>
       </c>
@@ -5870,259 +5954,259 @@
       </c>
       <c r="AC48">
         <v>12</v>
       </c>
       <c r="AD48">
         <v>4</v>
       </c>
       <c r="AE48">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:47">
       <c r="A49" t="s">
         <v>140</v>
       </c>
       <c r="B49" t="s">
         <v>147</v>
       </c>
       <c r="C49" t="s">
         <v>148</v>
       </c>
       <c r="D49" t="s">
         <v>53</v>
       </c>
       <c r="E49">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="F49">
         <v>418</v>
       </c>
       <c r="G49">
-        <v>894</v>
+        <v>891</v>
       </c>
       <c r="H49">
         <v>5</v>
       </c>
       <c r="I49">
         <v>81</v>
       </c>
       <c r="J49">
         <v>59</v>
       </c>
       <c r="K49">
         <v>140</v>
       </c>
       <c r="L49">
         <v>5</v>
       </c>
       <c r="M49">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="N49">
         <v>69</v>
       </c>
       <c r="O49">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="P49">
         <v>6</v>
       </c>
       <c r="Q49">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="R49">
         <v>76</v>
       </c>
       <c r="S49">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="T49">
         <v>6</v>
       </c>
       <c r="U49">
         <v>89</v>
       </c>
       <c r="V49">
         <v>61</v>
       </c>
       <c r="W49">
         <v>150</v>
       </c>
       <c r="X49">
         <v>6</v>
       </c>
       <c r="Y49">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="Z49">
         <v>82</v>
       </c>
       <c r="AA49">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="AB49">
         <v>6</v>
       </c>
       <c r="AC49">
         <v>86</v>
       </c>
       <c r="AD49">
         <v>71</v>
       </c>
       <c r="AE49">
         <v>157</v>
       </c>
     </row>
     <row r="50" spans="1:47">
       <c r="A50" t="s">
         <v>140</v>
       </c>
       <c r="B50" t="s">
         <v>149</v>
       </c>
       <c r="C50" t="s">
         <v>150</v>
       </c>
       <c r="D50" t="s">
         <v>53</v>
       </c>
       <c r="E50">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F50">
         <v>64</v>
       </c>
       <c r="G50">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H50">
         <v>1</v>
       </c>
       <c r="I50">
         <v>15</v>
       </c>
       <c r="J50">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="K50">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L50">
         <v>1</v>
       </c>
       <c r="M50">
         <v>9</v>
       </c>
       <c r="N50">
         <v>11</v>
       </c>
       <c r="O50">
         <v>20</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
       <c r="Q50">
         <v>13</v>
       </c>
       <c r="R50">
         <v>5</v>
       </c>
       <c r="S50">
         <v>18</v>
       </c>
       <c r="T50">
         <v>1</v>
       </c>
       <c r="U50">
         <v>11</v>
       </c>
       <c r="V50">
         <v>12</v>
       </c>
       <c r="W50">
         <v>23</v>
       </c>
       <c r="X50">
         <v>2</v>
       </c>
       <c r="Y50">
         <v>18</v>
       </c>
       <c r="Z50">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="AA50">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="AB50">
         <v>1</v>
       </c>
       <c r="AC50">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="AD50">
         <v>14</v>
       </c>
       <c r="AE50">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="51" spans="1:47">
       <c r="A51" t="s">
         <v>140</v>
       </c>
       <c r="B51" t="s">
         <v>151</v>
       </c>
       <c r="C51" t="s">
         <v>152</v>
       </c>
       <c r="D51" t="s">
         <v>53</v>
       </c>
       <c r="E51">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F51">
         <v>41</v>
       </c>
       <c r="G51">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H51">
         <v>1</v>
       </c>
       <c r="I51">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J51">
         <v>4</v>
       </c>
       <c r="K51">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="L51">
         <v>1</v>
       </c>
       <c r="M51">
         <v>5</v>
       </c>
       <c r="N51">
         <v>3</v>
       </c>
       <c r="O51">
         <v>8</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
       <c r="Q51">
         <v>5</v>
       </c>
       <c r="R51">
         <v>8</v>
       </c>
       <c r="S51">
         <v>13</v>
       </c>
@@ -6158,277 +6242,277 @@
       </c>
       <c r="AD51">
         <v>7</v>
       </c>
       <c r="AE51">
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:47">
       <c r="A52" t="s">
         <v>140</v>
       </c>
       <c r="B52" t="s">
         <v>153</v>
       </c>
       <c r="C52" t="s">
         <v>154</v>
       </c>
       <c r="D52" t="s">
         <v>50</v>
       </c>
       <c r="E52">
         <v>501</v>
       </c>
       <c r="F52">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="G52">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="AF52">
         <v>11</v>
       </c>
       <c r="AG52">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AH52">
         <v>127</v>
       </c>
       <c r="AI52">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="AJ52">
         <v>13</v>
       </c>
       <c r="AK52">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="AL52">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="AM52">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="AN52">
         <v>13</v>
       </c>
       <c r="AO52">
         <v>159</v>
       </c>
       <c r="AP52">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="AQ52">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="53" spans="1:47">
       <c r="A53" t="s">
         <v>155</v>
       </c>
       <c r="B53" t="s">
         <v>156</v>
       </c>
       <c r="C53" t="s">
         <v>157</v>
       </c>
       <c r="D53" t="s">
         <v>53</v>
       </c>
       <c r="E53">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="F53">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="G53">
-        <v>724</v>
+        <v>736</v>
       </c>
       <c r="H53">
         <v>3</v>
       </c>
       <c r="I53">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="J53">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="K53">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="L53">
         <v>4</v>
       </c>
       <c r="M53">
         <v>49</v>
       </c>
       <c r="N53">
         <v>47</v>
       </c>
       <c r="O53">
         <v>96</v>
       </c>
       <c r="P53">
         <v>4</v>
       </c>
       <c r="Q53">
         <v>43</v>
       </c>
       <c r="R53">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="S53">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="T53">
         <v>6</v>
       </c>
       <c r="U53">
         <v>80</v>
       </c>
       <c r="V53">
         <v>71</v>
       </c>
       <c r="W53">
         <v>151</v>
       </c>
       <c r="X53">
         <v>6</v>
       </c>
       <c r="Y53">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="Z53">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="AA53">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AB53">
         <v>5</v>
       </c>
       <c r="AC53">
         <v>78</v>
       </c>
       <c r="AD53">
         <v>61</v>
       </c>
       <c r="AE53">
         <v>139</v>
       </c>
       <c r="AR53">
         <v>2</v>
       </c>
       <c r="AS53">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="AT53">
         <v>5</v>
       </c>
       <c r="AU53">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:47">
       <c r="A54" t="s">
         <v>155</v>
       </c>
       <c r="B54" t="s">
         <v>158</v>
       </c>
       <c r="C54" t="s">
         <v>159</v>
       </c>
       <c r="D54" t="s">
         <v>53</v>
       </c>
       <c r="E54">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F54">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="G54">
         <v>660</v>
       </c>
       <c r="H54">
         <v>4</v>
       </c>
       <c r="I54">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J54">
         <v>45</v>
       </c>
       <c r="K54">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L54">
         <v>4</v>
       </c>
       <c r="M54">
         <v>48</v>
       </c>
       <c r="N54">
         <v>37</v>
       </c>
       <c r="O54">
         <v>85</v>
       </c>
       <c r="P54">
         <v>4</v>
       </c>
       <c r="Q54">
         <v>44</v>
       </c>
       <c r="R54">
         <v>54</v>
       </c>
       <c r="S54">
         <v>98</v>
       </c>
       <c r="T54">
         <v>5</v>
       </c>
       <c r="U54">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="V54">
         <v>68</v>
       </c>
       <c r="W54">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="X54">
         <v>6</v>
       </c>
       <c r="Y54">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="Z54">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="AA54">
         <v>142</v>
       </c>
       <c r="AB54">
         <v>4</v>
       </c>
       <c r="AC54">
         <v>66</v>
       </c>
       <c r="AD54">
         <v>42</v>
       </c>
       <c r="AE54">
         <v>108</v>
       </c>
     </row>
     <row r="55" spans="1:47">
       <c r="A55" t="s">
         <v>155</v>
       </c>
       <c r="B55" t="s">
         <v>160</v>
       </c>
       <c r="C55" t="s">
@@ -6621,78 +6705,78 @@
       </c>
       <c r="AD56">
         <v>14</v>
       </c>
       <c r="AE56">
         <v>36</v>
       </c>
     </row>
     <row r="57" spans="1:47">
       <c r="A57" t="s">
         <v>155</v>
       </c>
       <c r="B57" t="s">
         <v>164</v>
       </c>
       <c r="C57" t="s">
         <v>165</v>
       </c>
       <c r="D57" t="s">
         <v>53</v>
       </c>
       <c r="E57">
         <v>113</v>
       </c>
       <c r="F57">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G57">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="H57">
         <v>1</v>
       </c>
       <c r="I57">
         <v>12</v>
       </c>
       <c r="J57">
         <v>13</v>
       </c>
       <c r="K57">
         <v>25</v>
       </c>
       <c r="L57">
         <v>1</v>
       </c>
       <c r="M57">
         <v>9</v>
       </c>
       <c r="N57">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="O57">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P57">
         <v>2</v>
       </c>
       <c r="Q57">
         <v>19</v>
       </c>
       <c r="R57">
         <v>10</v>
       </c>
       <c r="S57">
         <v>29</v>
       </c>
       <c r="T57">
         <v>2</v>
       </c>
       <c r="U57">
         <v>29</v>
       </c>
       <c r="V57">
         <v>15</v>
       </c>
       <c r="W57">
         <v>44</v>
       </c>
@@ -6713,57 +6797,57 @@
       </c>
       <c r="AC57">
         <v>21</v>
       </c>
       <c r="AD57">
         <v>12</v>
       </c>
       <c r="AE57">
         <v>33</v>
       </c>
     </row>
     <row r="58" spans="1:47">
       <c r="A58" t="s">
         <v>155</v>
       </c>
       <c r="B58" t="s">
         <v>166</v>
       </c>
       <c r="C58" t="s">
         <v>167</v>
       </c>
       <c r="D58" t="s">
         <v>53</v>
       </c>
       <c r="E58">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F58">
         <v>167</v>
       </c>
       <c r="G58">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="H58">
         <v>2</v>
       </c>
       <c r="I58">
         <v>22</v>
       </c>
       <c r="J58">
         <v>24</v>
       </c>
       <c r="K58">
         <v>46</v>
       </c>
       <c r="L58">
         <v>2</v>
       </c>
       <c r="M58">
         <v>20</v>
       </c>
       <c r="N58">
         <v>29</v>
       </c>
       <c r="O58">
         <v>49</v>
       </c>
@@ -6773,626 +6857,626 @@
       <c r="Q58">
         <v>23</v>
       </c>
       <c r="R58">
         <v>26</v>
       </c>
       <c r="S58">
         <v>49</v>
       </c>
       <c r="T58">
         <v>3</v>
       </c>
       <c r="U58">
         <v>41</v>
       </c>
       <c r="V58">
         <v>29</v>
       </c>
       <c r="W58">
         <v>70</v>
       </c>
       <c r="X58">
         <v>2</v>
       </c>
       <c r="Y58">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="Z58">
         <v>19</v>
       </c>
       <c r="AA58">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AB58">
         <v>3</v>
       </c>
       <c r="AC58">
         <v>31</v>
       </c>
       <c r="AD58">
         <v>40</v>
       </c>
       <c r="AE58">
         <v>71</v>
       </c>
     </row>
     <row r="59" spans="1:47">
       <c r="A59" t="s">
         <v>155</v>
       </c>
       <c r="B59" t="s">
         <v>168</v>
       </c>
       <c r="C59" t="s">
         <v>169</v>
       </c>
       <c r="D59" t="s">
         <v>53</v>
       </c>
       <c r="E59">
         <v>365</v>
       </c>
       <c r="F59">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="G59">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="H59">
         <v>4</v>
       </c>
       <c r="I59">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="J59">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="K59">
         <v>87</v>
       </c>
       <c r="L59">
         <v>4</v>
       </c>
       <c r="M59">
         <v>54</v>
       </c>
       <c r="N59">
         <v>53</v>
       </c>
       <c r="O59">
         <v>107</v>
       </c>
       <c r="P59">
         <v>5</v>
       </c>
       <c r="Q59">
         <v>71</v>
       </c>
       <c r="R59">
         <v>56</v>
       </c>
       <c r="S59">
         <v>127</v>
       </c>
       <c r="T59">
         <v>5</v>
       </c>
       <c r="U59">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="V59">
         <v>64</v>
       </c>
       <c r="W59">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="X59">
         <v>6</v>
       </c>
       <c r="Y59">
         <v>76</v>
       </c>
       <c r="Z59">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AA59">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AB59">
         <v>5</v>
       </c>
       <c r="AC59">
         <v>75</v>
       </c>
       <c r="AD59">
         <v>61</v>
       </c>
       <c r="AE59">
         <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:47">
       <c r="A60" t="s">
         <v>155</v>
       </c>
       <c r="B60" t="s">
         <v>170</v>
       </c>
       <c r="C60" t="s">
         <v>171</v>
       </c>
       <c r="D60" t="s">
         <v>53</v>
       </c>
       <c r="E60">
         <v>68</v>
       </c>
       <c r="F60">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G60">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H60">
         <v>1</v>
       </c>
       <c r="I60">
         <v>11</v>
       </c>
       <c r="J60">
         <v>10</v>
       </c>
       <c r="K60">
         <v>21</v>
       </c>
       <c r="L60">
         <v>1</v>
       </c>
       <c r="M60">
         <v>10</v>
       </c>
       <c r="N60">
         <v>8</v>
       </c>
       <c r="O60">
         <v>18</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
       <c r="Q60">
         <v>8</v>
       </c>
       <c r="R60">
         <v>14</v>
       </c>
       <c r="S60">
         <v>22</v>
       </c>
       <c r="T60">
         <v>1</v>
       </c>
       <c r="U60">
         <v>11</v>
       </c>
       <c r="V60">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="W60">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="X60">
         <v>2</v>
       </c>
       <c r="Y60">
         <v>19</v>
       </c>
       <c r="Z60">
         <v>12</v>
       </c>
       <c r="AA60">
         <v>31</v>
       </c>
       <c r="AB60">
         <v>1</v>
       </c>
       <c r="AC60">
         <v>9</v>
       </c>
       <c r="AD60">
         <v>11</v>
       </c>
       <c r="AE60">
         <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:47">
       <c r="A61" t="s">
         <v>155</v>
       </c>
       <c r="B61" t="s">
         <v>172</v>
       </c>
       <c r="C61" t="s">
         <v>173</v>
       </c>
       <c r="D61" t="s">
         <v>53</v>
       </c>
       <c r="E61">
         <v>778</v>
       </c>
       <c r="F61">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="G61">
-        <v>1509</v>
+        <v>1512</v>
       </c>
       <c r="H61">
         <v>9</v>
       </c>
       <c r="I61">
         <v>121</v>
       </c>
       <c r="J61">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="K61">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="L61">
         <v>9</v>
       </c>
       <c r="M61">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="N61">
         <v>103</v>
       </c>
       <c r="O61">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="P61">
         <v>9</v>
       </c>
       <c r="Q61">
         <v>137</v>
       </c>
       <c r="R61">
         <v>96</v>
       </c>
       <c r="S61">
         <v>233</v>
       </c>
       <c r="T61">
         <v>10</v>
       </c>
       <c r="U61">
         <v>119</v>
       </c>
       <c r="V61">
         <v>145</v>
       </c>
       <c r="W61">
         <v>264</v>
       </c>
       <c r="X61">
         <v>10</v>
       </c>
       <c r="Y61">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="Z61">
         <v>125</v>
       </c>
       <c r="AA61">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="AB61">
         <v>10</v>
       </c>
       <c r="AC61">
         <v>137</v>
       </c>
       <c r="AD61">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="AE61">
-        <v>274</v>
+        <v>276</v>
       </c>
     </row>
     <row r="62" spans="1:47">
       <c r="A62" t="s">
         <v>155</v>
       </c>
       <c r="B62" t="s">
         <v>174</v>
       </c>
       <c r="C62" t="s">
         <v>175</v>
       </c>
       <c r="D62" t="s">
         <v>50</v>
       </c>
       <c r="E62">
         <v>343</v>
       </c>
       <c r="F62">
         <v>331</v>
       </c>
       <c r="G62">
         <v>674</v>
       </c>
       <c r="AF62">
         <v>9</v>
       </c>
       <c r="AG62">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AH62">
         <v>101</v>
       </c>
       <c r="AI62">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="AJ62">
         <v>9</v>
       </c>
       <c r="AK62">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="AL62">
         <v>112</v>
       </c>
       <c r="AM62">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="AN62">
         <v>9</v>
       </c>
       <c r="AO62">
         <v>114</v>
       </c>
       <c r="AP62">
         <v>118</v>
       </c>
       <c r="AQ62">
         <v>232</v>
       </c>
     </row>
     <row r="63" spans="1:47">
       <c r="A63" t="s">
         <v>155</v>
       </c>
       <c r="B63" t="s">
         <v>176</v>
       </c>
       <c r="C63" t="s">
         <v>177</v>
       </c>
       <c r="D63" t="s">
         <v>50</v>
       </c>
       <c r="E63">
         <v>113</v>
       </c>
       <c r="F63">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G63">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="AF63">
         <v>3</v>
       </c>
       <c r="AG63">
         <v>38</v>
       </c>
       <c r="AH63">
         <v>42</v>
       </c>
       <c r="AI63">
         <v>80</v>
       </c>
       <c r="AJ63">
         <v>3</v>
       </c>
       <c r="AK63">
         <v>41</v>
       </c>
       <c r="AL63">
         <v>39</v>
       </c>
       <c r="AM63">
         <v>80</v>
       </c>
       <c r="AN63">
         <v>3</v>
       </c>
       <c r="AO63">
         <v>34</v>
       </c>
       <c r="AP63">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="AQ63">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="64" spans="1:47">
       <c r="A64" t="s">
         <v>155</v>
       </c>
       <c r="B64" t="s">
         <v>178</v>
       </c>
       <c r="C64" t="s">
         <v>179</v>
       </c>
       <c r="D64" t="s">
         <v>53</v>
       </c>
       <c r="E64">
         <v>79</v>
       </c>
       <c r="F64">
         <v>67</v>
       </c>
       <c r="G64">
         <v>146</v>
       </c>
       <c r="H64">
         <v>1</v>
       </c>
       <c r="I64">
         <v>17</v>
       </c>
       <c r="J64">
         <v>11</v>
       </c>
       <c r="K64">
         <v>28</v>
       </c>
       <c r="L64">
         <v>1</v>
       </c>
       <c r="M64">
         <v>16</v>
       </c>
       <c r="N64">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="O64">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
       <c r="Q64">
         <v>14</v>
       </c>
       <c r="R64">
         <v>14</v>
       </c>
       <c r="S64">
         <v>28</v>
       </c>
       <c r="T64">
         <v>1</v>
       </c>
       <c r="U64">
         <v>12</v>
       </c>
       <c r="V64">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="W64">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="X64">
         <v>1</v>
       </c>
       <c r="Y64">
         <v>12</v>
       </c>
       <c r="Z64">
         <v>15</v>
       </c>
       <c r="AA64">
         <v>27</v>
       </c>
       <c r="AB64">
         <v>1</v>
       </c>
       <c r="AC64">
         <v>8</v>
       </c>
       <c r="AD64">
         <v>5</v>
       </c>
       <c r="AE64">
         <v>13</v>
       </c>
     </row>
     <row r="65" spans="1:47">
       <c r="A65" t="s">
         <v>180</v>
       </c>
       <c r="B65" t="s">
         <v>181</v>
       </c>
       <c r="C65" t="s">
         <v>182</v>
       </c>
       <c r="D65" t="s">
         <v>53</v>
       </c>
       <c r="E65">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F65">
         <v>225</v>
       </c>
       <c r="G65">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="H65">
         <v>3</v>
       </c>
       <c r="I65">
         <v>39</v>
       </c>
       <c r="J65">
         <v>32</v>
       </c>
       <c r="K65">
         <v>71</v>
       </c>
       <c r="L65">
         <v>3</v>
       </c>
       <c r="M65">
         <v>36</v>
       </c>
       <c r="N65">
         <v>36</v>
       </c>
       <c r="O65">
         <v>72</v>
       </c>
       <c r="P65">
         <v>3</v>
       </c>
       <c r="Q65">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R65">
         <v>35</v>
       </c>
       <c r="S65">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="T65">
         <v>3</v>
       </c>
       <c r="U65">
         <v>41</v>
       </c>
       <c r="V65">
         <v>38</v>
       </c>
       <c r="W65">
         <v>79</v>
       </c>
       <c r="X65">
         <v>4</v>
       </c>
       <c r="Y65">
         <v>49</v>
       </c>
       <c r="Z65">
         <v>42</v>
       </c>
       <c r="AA65">
         <v>91</v>
       </c>
@@ -7496,102 +7580,114 @@
       </c>
       <c r="AC66">
         <v>8</v>
       </c>
       <c r="AD66">
         <v>6</v>
       </c>
       <c r="AE66">
         <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:47">
       <c r="A67" t="s">
         <v>180</v>
       </c>
       <c r="B67" t="s">
         <v>185</v>
       </c>
       <c r="C67" t="s">
         <v>186</v>
       </c>
       <c r="D67" t="s">
         <v>53</v>
       </c>
       <c r="E67">
-        <v>163</v>
+        <v>196</v>
       </c>
       <c r="F67">
-        <v>132</v>
+        <v>157</v>
       </c>
       <c r="G67">
-        <v>295</v>
+        <v>353</v>
+      </c>
+      <c r="H67">
+        <v>2</v>
+      </c>
+      <c r="I67">
+        <v>32</v>
+      </c>
+      <c r="J67">
+        <v>23</v>
+      </c>
+      <c r="K67">
+        <v>55</v>
       </c>
       <c r="L67">
         <v>2</v>
       </c>
       <c r="M67">
         <v>24</v>
       </c>
       <c r="N67">
         <v>23</v>
       </c>
       <c r="O67">
         <v>47</v>
       </c>
       <c r="P67">
         <v>2</v>
       </c>
       <c r="Q67">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="R67">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="S67">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T67">
         <v>3</v>
       </c>
       <c r="U67">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="V67">
         <v>27</v>
       </c>
       <c r="W67">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="X67">
         <v>3</v>
       </c>
       <c r="Y67">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="Z67">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="AA67">
         <v>76</v>
       </c>
       <c r="AB67">
         <v>3</v>
       </c>
       <c r="AC67">
         <v>35</v>
       </c>
       <c r="AD67">
         <v>30</v>
       </c>
       <c r="AE67">
         <v>65</v>
       </c>
     </row>
     <row r="68" spans="1:47">
       <c r="A68" t="s">
         <v>180</v>
       </c>
       <c r="B68" t="s">
         <v>187</v>
       </c>
       <c r="C68" t="s">
@@ -7630,66 +7726,66 @@
       <c r="N68">
         <v>12</v>
       </c>
       <c r="O68">
         <v>34</v>
       </c>
       <c r="P68">
         <v>2</v>
       </c>
       <c r="Q68">
         <v>20</v>
       </c>
       <c r="R68">
         <v>13</v>
       </c>
       <c r="S68">
         <v>33</v>
       </c>
       <c r="T68">
         <v>2</v>
       </c>
       <c r="U68">
         <v>31</v>
       </c>
       <c r="V68">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="W68">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="X68">
         <v>2</v>
       </c>
       <c r="Y68">
         <v>22</v>
       </c>
       <c r="Z68">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="AA68">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="AB68">
         <v>2</v>
       </c>
       <c r="AC68">
         <v>24</v>
       </c>
       <c r="AD68">
         <v>18</v>
       </c>
       <c r="AE68">
         <v>42</v>
       </c>
     </row>
     <row r="69" spans="1:47">
       <c r="A69" t="s">
         <v>180</v>
       </c>
       <c r="B69" t="s">
         <v>189</v>
       </c>
       <c r="C69" t="s">
         <v>190</v>
       </c>
       <c r="D69" t="s">
@@ -7772,149 +7868,149 @@
       </c>
       <c r="AD69">
         <v>7</v>
       </c>
       <c r="AE69">
         <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:47">
       <c r="A70" t="s">
         <v>180</v>
       </c>
       <c r="B70" t="s">
         <v>191</v>
       </c>
       <c r="C70" t="s">
         <v>192</v>
       </c>
       <c r="D70" t="s">
         <v>53</v>
       </c>
       <c r="E70">
         <v>50</v>
       </c>
       <c r="F70">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G70">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="H70">
         <v>1</v>
       </c>
       <c r="I70">
         <v>4</v>
       </c>
       <c r="J70">
         <v>11</v>
       </c>
       <c r="K70">
         <v>15</v>
       </c>
       <c r="L70">
         <v>1</v>
       </c>
       <c r="M70">
         <v>7</v>
       </c>
       <c r="N70">
         <v>4</v>
       </c>
       <c r="O70">
         <v>11</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
       <c r="Q70">
         <v>8</v>
       </c>
       <c r="R70">
         <v>4</v>
       </c>
       <c r="S70">
         <v>12</v>
       </c>
       <c r="T70">
         <v>1</v>
       </c>
       <c r="U70">
         <v>11</v>
       </c>
       <c r="V70">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="W70">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="X70">
         <v>1</v>
       </c>
       <c r="Y70">
         <v>9</v>
       </c>
       <c r="Z70">
         <v>4</v>
       </c>
       <c r="AA70">
         <v>13</v>
       </c>
       <c r="AB70">
         <v>1</v>
       </c>
       <c r="AC70">
         <v>11</v>
       </c>
       <c r="AD70">
         <v>10</v>
       </c>
       <c r="AE70">
         <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:47">
       <c r="A71" t="s">
         <v>180</v>
       </c>
       <c r="B71" t="s">
         <v>193</v>
       </c>
       <c r="C71" t="s">
         <v>194</v>
       </c>
       <c r="D71" t="s">
         <v>53</v>
       </c>
       <c r="E71">
         <v>39</v>
       </c>
       <c r="F71">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G71">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H71">
         <v>1</v>
       </c>
       <c r="I71">
         <v>2</v>
       </c>
       <c r="J71">
         <v>8</v>
       </c>
       <c r="K71">
         <v>10</v>
       </c>
       <c r="L71">
         <v>1</v>
       </c>
       <c r="M71">
         <v>5</v>
       </c>
       <c r="N71">
         <v>10</v>
       </c>
       <c r="O71">
         <v>15</v>
       </c>
@@ -7939,302 +8035,314 @@
       <c r="V71">
         <v>12</v>
       </c>
       <c r="W71">
         <v>16</v>
       </c>
       <c r="X71">
         <v>1</v>
       </c>
       <c r="Y71">
         <v>15</v>
       </c>
       <c r="Z71">
         <v>9</v>
       </c>
       <c r="AA71">
         <v>24</v>
       </c>
       <c r="AB71">
         <v>1</v>
       </c>
       <c r="AC71">
         <v>7</v>
       </c>
       <c r="AD71">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="AE71">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:47">
       <c r="A72" t="s">
         <v>180</v>
       </c>
       <c r="B72" t="s">
         <v>195</v>
       </c>
       <c r="C72" t="s">
         <v>196</v>
       </c>
       <c r="D72" t="s">
         <v>50</v>
       </c>
       <c r="E72">
-        <v>572</v>
+        <v>822</v>
       </c>
       <c r="F72">
-        <v>540</v>
+        <v>796</v>
       </c>
       <c r="G72">
-        <v>1112</v>
+        <v>1618</v>
+      </c>
+      <c r="AF72">
+        <v>19</v>
+      </c>
+      <c r="AG72">
+        <v>251</v>
+      </c>
+      <c r="AH72">
+        <v>255</v>
+      </c>
+      <c r="AI72">
+        <v>506</v>
       </c>
       <c r="AJ72">
         <v>21</v>
       </c>
       <c r="AK72">
         <v>292</v>
       </c>
       <c r="AL72">
         <v>254</v>
       </c>
       <c r="AM72">
         <v>546</v>
       </c>
       <c r="AN72">
         <v>21</v>
       </c>
       <c r="AO72">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="AP72">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="AQ72">
         <v>566</v>
       </c>
     </row>
     <row r="73" spans="1:47">
       <c r="A73" t="s">
         <v>180</v>
       </c>
       <c r="B73" t="s">
         <v>197</v>
       </c>
       <c r="C73" t="s">
         <v>198</v>
       </c>
       <c r="D73" t="s">
         <v>50</v>
       </c>
       <c r="E73">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F73">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="G73">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="AF73">
         <v>11</v>
       </c>
       <c r="AG73">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AH73">
         <v>126</v>
       </c>
       <c r="AI73">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="AJ73">
         <v>11</v>
       </c>
       <c r="AK73">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AL73">
         <v>110</v>
       </c>
       <c r="AM73">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="AN73">
         <v>11</v>
       </c>
       <c r="AO73">
         <v>136</v>
       </c>
       <c r="AP73">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AQ73">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="74" spans="1:47">
       <c r="A74" t="s">
         <v>199</v>
       </c>
       <c r="B74" t="s">
         <v>200</v>
       </c>
       <c r="C74" t="s">
         <v>201</v>
       </c>
       <c r="D74" t="s">
         <v>53</v>
       </c>
       <c r="E74">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="F74">
         <v>275</v>
       </c>
       <c r="G74">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="H74">
         <v>3</v>
       </c>
       <c r="I74">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J74">
         <v>35</v>
       </c>
       <c r="K74">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L74">
         <v>4</v>
       </c>
       <c r="M74">
         <v>50</v>
       </c>
       <c r="N74">
         <v>50</v>
       </c>
       <c r="O74">
         <v>100</v>
       </c>
       <c r="P74">
         <v>4</v>
       </c>
       <c r="Q74">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="R74">
         <v>44</v>
       </c>
       <c r="S74">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="T74">
         <v>4</v>
       </c>
       <c r="U74">
         <v>54</v>
       </c>
       <c r="V74">
         <v>51</v>
       </c>
       <c r="W74">
         <v>105</v>
       </c>
       <c r="X74">
         <v>4</v>
       </c>
       <c r="Y74">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z74">
         <v>44</v>
       </c>
       <c r="AA74">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB74">
         <v>4</v>
       </c>
       <c r="AC74">
         <v>44</v>
       </c>
       <c r="AD74">
         <v>51</v>
       </c>
       <c r="AE74">
         <v>95</v>
       </c>
     </row>
     <row r="75" spans="1:47">
       <c r="A75" t="s">
         <v>199</v>
       </c>
       <c r="B75" t="s">
         <v>202</v>
       </c>
       <c r="C75" t="s">
         <v>203</v>
       </c>
       <c r="D75" t="s">
         <v>53</v>
       </c>
       <c r="E75">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F75">
         <v>35</v>
       </c>
       <c r="G75">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H75">
         <v>1</v>
       </c>
       <c r="I75">
         <v>7</v>
       </c>
       <c r="J75">
         <v>4</v>
       </c>
       <c r="K75">
         <v>11</v>
       </c>
       <c r="L75">
         <v>1</v>
       </c>
       <c r="M75">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="N75">
         <v>9</v>
       </c>
       <c r="O75">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
       <c r="Q75">
         <v>9</v>
       </c>
       <c r="R75">
         <v>5</v>
       </c>
       <c r="S75">
         <v>14</v>
       </c>
       <c r="T75">
         <v>1</v>
       </c>
       <c r="U75">
         <v>6</v>
       </c>
       <c r="V75">
         <v>5</v>
       </c>
       <c r="W75">
         <v>11</v>
       </c>
@@ -8255,425 +8363,437 @@
       </c>
       <c r="AC75">
         <v>6</v>
       </c>
       <c r="AD75">
         <v>5</v>
       </c>
       <c r="AE75">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:47">
       <c r="A76" t="s">
         <v>199</v>
       </c>
       <c r="B76" t="s">
         <v>204</v>
       </c>
       <c r="C76" t="s">
         <v>205</v>
       </c>
       <c r="D76" t="s">
         <v>50</v>
       </c>
       <c r="E76">
-        <v>141</v>
+        <v>207</v>
       </c>
       <c r="F76">
-        <v>129</v>
+        <v>189</v>
       </c>
       <c r="G76">
-        <v>270</v>
+        <v>396</v>
+      </c>
+      <c r="AF76">
+        <v>5</v>
+      </c>
+      <c r="AG76">
+        <v>66</v>
+      </c>
+      <c r="AH76">
+        <v>60</v>
+      </c>
+      <c r="AI76">
+        <v>126</v>
       </c>
       <c r="AJ76">
         <v>6</v>
       </c>
       <c r="AK76">
         <v>80</v>
       </c>
       <c r="AL76">
         <v>70</v>
       </c>
       <c r="AM76">
         <v>150</v>
       </c>
       <c r="AN76">
         <v>5</v>
       </c>
       <c r="AO76">
         <v>61</v>
       </c>
       <c r="AP76">
         <v>59</v>
       </c>
       <c r="AQ76">
         <v>120</v>
       </c>
     </row>
     <row r="77" spans="1:47">
       <c r="A77" t="s">
         <v>206</v>
       </c>
       <c r="B77" t="s">
         <v>207</v>
       </c>
       <c r="C77" t="s">
         <v>208</v>
       </c>
       <c r="D77" t="s">
         <v>53</v>
       </c>
       <c r="E77">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F77">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="G77">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="H77">
         <v>4</v>
       </c>
       <c r="I77">
         <v>45</v>
       </c>
       <c r="J77">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="K77">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="L77">
         <v>4</v>
       </c>
       <c r="M77">
         <v>51</v>
       </c>
       <c r="N77">
         <v>56</v>
       </c>
       <c r="O77">
         <v>107</v>
       </c>
       <c r="P77">
         <v>4</v>
       </c>
       <c r="Q77">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R77">
         <v>51</v>
       </c>
       <c r="S77">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="T77">
         <v>5</v>
       </c>
       <c r="U77">
         <v>51</v>
       </c>
       <c r="V77">
         <v>66</v>
       </c>
       <c r="W77">
         <v>117</v>
       </c>
       <c r="X77">
         <v>5</v>
       </c>
       <c r="Y77">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="Z77">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AA77">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="AB77">
         <v>6</v>
       </c>
       <c r="AC77">
         <v>83</v>
       </c>
       <c r="AD77">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="AE77">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="AR77">
         <v>2</v>
       </c>
       <c r="AS77">
         <v>10</v>
       </c>
       <c r="AT77">
         <v>3</v>
       </c>
       <c r="AU77">
         <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:47">
       <c r="A78" t="s">
         <v>206</v>
       </c>
       <c r="B78" t="s">
         <v>209</v>
       </c>
       <c r="C78" t="s">
         <v>210</v>
       </c>
       <c r="D78" t="s">
         <v>53</v>
       </c>
       <c r="E78">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="F78">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="G78">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="H78">
         <v>7</v>
       </c>
       <c r="I78">
         <v>102</v>
       </c>
       <c r="J78">
         <v>94</v>
       </c>
       <c r="K78">
         <v>196</v>
       </c>
       <c r="L78">
         <v>7</v>
       </c>
       <c r="M78">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="N78">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O78">
         <v>186</v>
       </c>
       <c r="P78">
         <v>8</v>
       </c>
       <c r="Q78">
         <v>94</v>
       </c>
       <c r="R78">
         <v>102</v>
       </c>
       <c r="S78">
         <v>196</v>
       </c>
       <c r="T78">
         <v>8</v>
       </c>
       <c r="U78">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="V78">
         <v>116</v>
       </c>
       <c r="W78">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="X78">
         <v>8</v>
       </c>
       <c r="Y78">
         <v>110</v>
       </c>
       <c r="Z78">
         <v>111</v>
       </c>
       <c r="AA78">
         <v>221</v>
       </c>
       <c r="AB78">
         <v>8</v>
       </c>
       <c r="AC78">
         <v>124</v>
       </c>
       <c r="AD78">
         <v>107</v>
       </c>
       <c r="AE78">
         <v>231</v>
       </c>
       <c r="AR78">
         <v>1</v>
       </c>
       <c r="AS78">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AT78">
         <v>2</v>
       </c>
       <c r="AU78">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:47">
       <c r="A79" t="s">
         <v>206</v>
       </c>
       <c r="B79" t="s">
         <v>211</v>
       </c>
       <c r="C79" t="s">
         <v>212</v>
       </c>
       <c r="D79" t="s">
         <v>53</v>
       </c>
       <c r="E79">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="F79">
         <v>92</v>
       </c>
       <c r="G79">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="H79">
         <v>1</v>
       </c>
       <c r="I79">
         <v>13</v>
       </c>
       <c r="J79">
         <v>8</v>
       </c>
       <c r="K79">
         <v>21</v>
       </c>
       <c r="L79">
         <v>2</v>
       </c>
       <c r="M79">
         <v>19</v>
       </c>
       <c r="N79">
         <v>13</v>
       </c>
       <c r="O79">
         <v>32</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
       <c r="Q79">
         <v>12</v>
       </c>
       <c r="R79">
         <v>14</v>
       </c>
       <c r="S79">
         <v>26</v>
       </c>
       <c r="T79">
         <v>2</v>
       </c>
       <c r="U79">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="V79">
         <v>23</v>
       </c>
       <c r="W79">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="X79">
         <v>2</v>
       </c>
       <c r="Y79">
         <v>19</v>
       </c>
       <c r="Z79">
         <v>14</v>
       </c>
       <c r="AA79">
         <v>33</v>
       </c>
       <c r="AB79">
         <v>2</v>
       </c>
       <c r="AC79">
         <v>15</v>
       </c>
       <c r="AD79">
         <v>20</v>
       </c>
       <c r="AE79">
         <v>35</v>
       </c>
     </row>
     <row r="80" spans="1:47">
       <c r="A80" t="s">
         <v>206</v>
       </c>
       <c r="B80" t="s">
         <v>213</v>
       </c>
       <c r="C80" t="s">
         <v>214</v>
       </c>
       <c r="D80" t="s">
         <v>53</v>
       </c>
       <c r="E80">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F80">
         <v>102</v>
       </c>
       <c r="G80">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="H80">
         <v>2</v>
       </c>
       <c r="I80">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J80">
         <v>15</v>
       </c>
       <c r="K80">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="L80">
         <v>2</v>
       </c>
       <c r="M80">
         <v>15</v>
       </c>
       <c r="N80">
         <v>14</v>
       </c>
       <c r="O80">
         <v>29</v>
       </c>
       <c r="P80">
         <v>2</v>
       </c>
       <c r="Q80">
         <v>22</v>
       </c>
       <c r="R80">
         <v>16</v>
       </c>
       <c r="S80">
         <v>38</v>
       </c>
@@ -8706,173 +8826,173 @@
       </c>
       <c r="AC80">
         <v>23</v>
       </c>
       <c r="AD80">
         <v>11</v>
       </c>
       <c r="AE80">
         <v>34</v>
       </c>
     </row>
     <row r="81" spans="1:47">
       <c r="A81" t="s">
         <v>206</v>
       </c>
       <c r="B81" t="s">
         <v>215</v>
       </c>
       <c r="C81" t="s">
         <v>216</v>
       </c>
       <c r="D81" t="s">
         <v>53</v>
       </c>
       <c r="E81">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="F81">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="G81">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="H81">
         <v>5</v>
       </c>
       <c r="I81">
         <v>56</v>
       </c>
       <c r="J81">
         <v>57</v>
       </c>
       <c r="K81">
         <v>113</v>
       </c>
       <c r="L81">
         <v>5</v>
       </c>
       <c r="M81">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N81">
         <v>61</v>
       </c>
       <c r="O81">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="P81">
         <v>5</v>
       </c>
       <c r="Q81">
         <v>52</v>
       </c>
       <c r="R81">
         <v>61</v>
       </c>
       <c r="S81">
         <v>113</v>
       </c>
       <c r="T81">
         <v>5</v>
       </c>
       <c r="U81">
         <v>64</v>
       </c>
       <c r="V81">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="W81">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="X81">
         <v>6</v>
       </c>
       <c r="Y81">
         <v>84</v>
       </c>
       <c r="Z81">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AA81">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="AB81">
         <v>5</v>
       </c>
       <c r="AC81">
         <v>59</v>
       </c>
       <c r="AD81">
         <v>66</v>
       </c>
       <c r="AE81">
         <v>125</v>
       </c>
     </row>
     <row r="82" spans="1:47">
       <c r="A82" t="s">
         <v>206</v>
       </c>
       <c r="B82" t="s">
         <v>217</v>
       </c>
       <c r="C82" t="s">
         <v>218</v>
       </c>
       <c r="D82" t="s">
         <v>53</v>
       </c>
       <c r="E82">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F82">
         <v>146</v>
       </c>
       <c r="G82">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="H82">
         <v>2</v>
       </c>
       <c r="I82">
         <v>24</v>
       </c>
       <c r="J82">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="K82">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L82">
         <v>3</v>
       </c>
       <c r="M82">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N82">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O82">
         <v>61</v>
       </c>
       <c r="P82">
         <v>2</v>
       </c>
       <c r="Q82">
         <v>18</v>
       </c>
       <c r="R82">
         <v>18</v>
       </c>
       <c r="S82">
         <v>36</v>
       </c>
       <c r="T82">
         <v>3</v>
       </c>
       <c r="U82">
         <v>31</v>
       </c>
       <c r="V82">
         <v>27</v>
       </c>
@@ -8899,480 +9019,504 @@
       </c>
       <c r="AD82">
         <v>38</v>
       </c>
       <c r="AE82">
         <v>67</v>
       </c>
     </row>
     <row r="83" spans="1:47">
       <c r="A83" t="s">
         <v>206</v>
       </c>
       <c r="B83" t="s">
         <v>219</v>
       </c>
       <c r="C83" t="s">
         <v>220</v>
       </c>
       <c r="D83" t="s">
         <v>53</v>
       </c>
       <c r="E83">
         <v>433</v>
       </c>
       <c r="F83">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="G83">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="H83">
         <v>5</v>
       </c>
       <c r="I83">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="J83">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="K83">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="L83">
         <v>5</v>
       </c>
       <c r="M83">
         <v>69</v>
       </c>
       <c r="N83">
         <v>71</v>
       </c>
       <c r="O83">
         <v>140</v>
       </c>
       <c r="P83">
         <v>5</v>
       </c>
       <c r="Q83">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="R83">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="S83">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="T83">
         <v>5</v>
       </c>
       <c r="U83">
         <v>79</v>
       </c>
       <c r="V83">
         <v>61</v>
       </c>
       <c r="W83">
         <v>140</v>
       </c>
       <c r="X83">
         <v>5</v>
       </c>
       <c r="Y83">
         <v>71</v>
       </c>
       <c r="Z83">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AA83">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AB83">
         <v>5</v>
       </c>
       <c r="AC83">
         <v>71</v>
       </c>
       <c r="AD83">
         <v>71</v>
       </c>
       <c r="AE83">
         <v>142</v>
       </c>
     </row>
     <row r="84" spans="1:47">
       <c r="A84" t="s">
         <v>206</v>
       </c>
       <c r="B84" t="s">
         <v>221</v>
       </c>
       <c r="C84" t="s">
         <v>222</v>
       </c>
       <c r="D84" t="s">
         <v>50</v>
       </c>
       <c r="E84">
-        <v>286</v>
+        <v>425</v>
       </c>
       <c r="F84">
-        <v>253</v>
+        <v>357</v>
       </c>
       <c r="G84">
-        <v>539</v>
+        <v>782</v>
+      </c>
+      <c r="AF84">
+        <v>9</v>
+      </c>
+      <c r="AG84">
+        <v>140</v>
+      </c>
+      <c r="AH84">
+        <v>106</v>
+      </c>
+      <c r="AI84">
+        <v>246</v>
       </c>
       <c r="AJ84">
         <v>10</v>
       </c>
       <c r="AK84">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="AL84">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="AM84">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="AN84">
         <v>10</v>
       </c>
       <c r="AO84">
         <v>147</v>
       </c>
       <c r="AP84">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="AQ84">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="AR84">
         <v>2</v>
       </c>
       <c r="AS84">
         <v>4</v>
       </c>
       <c r="AT84">
         <v>1</v>
       </c>
       <c r="AU84">
         <v>5</v>
       </c>
     </row>
     <row r="85" spans="1:47">
       <c r="A85" t="s">
         <v>206</v>
       </c>
       <c r="B85" t="s">
         <v>223</v>
       </c>
       <c r="C85" t="s">
         <v>224</v>
       </c>
       <c r="D85" t="s">
         <v>50</v>
       </c>
       <c r="E85">
-        <v>351</v>
+        <v>490</v>
       </c>
       <c r="F85">
-        <v>321</v>
+        <v>444</v>
       </c>
       <c r="G85">
-        <v>672</v>
+        <v>934</v>
+      </c>
+      <c r="AF85">
+        <v>11</v>
+      </c>
+      <c r="AG85">
+        <v>139</v>
+      </c>
+      <c r="AH85">
+        <v>122</v>
+      </c>
+      <c r="AI85">
+        <v>261</v>
       </c>
       <c r="AJ85">
         <v>13</v>
       </c>
       <c r="AK85">
         <v>175</v>
       </c>
       <c r="AL85">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="AM85">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="AN85">
         <v>13</v>
       </c>
       <c r="AO85">
         <v>176</v>
       </c>
       <c r="AP85">
         <v>159</v>
       </c>
       <c r="AQ85">
         <v>335</v>
       </c>
     </row>
     <row r="86" spans="1:47">
       <c r="A86" t="s">
         <v>206</v>
       </c>
       <c r="B86" t="s">
         <v>225</v>
       </c>
       <c r="C86" t="s">
         <v>226</v>
       </c>
       <c r="D86" t="s">
         <v>50</v>
       </c>
       <c r="E86">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F86">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="G86">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="AR86">
         <v>9</v>
       </c>
       <c r="AS86">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="AT86">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="AU86">
-        <v>57</v>
+        <v>64</v>
       </c>
     </row>
     <row r="87" spans="1:47">
       <c r="A87" t="s">
         <v>206</v>
       </c>
       <c r="B87" t="s">
         <v>227</v>
       </c>
       <c r="C87" t="s">
         <v>228</v>
       </c>
       <c r="D87" t="s">
         <v>53</v>
       </c>
       <c r="E87">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F87">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="G87">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AR87">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="AS87">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="AT87">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="AU87">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="88" spans="1:47">
       <c r="A88" t="s">
         <v>229</v>
       </c>
       <c r="B88" t="s">
         <v>230</v>
       </c>
       <c r="C88" t="s">
         <v>231</v>
       </c>
       <c r="D88" t="s">
         <v>53</v>
       </c>
       <c r="E88">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="F88">
         <v>348</v>
       </c>
       <c r="G88">
-        <v>721</v>
+        <v>719</v>
       </c>
       <c r="H88">
         <v>4</v>
       </c>
       <c r="I88">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="J88">
         <v>46</v>
       </c>
       <c r="K88">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="L88">
         <v>5</v>
       </c>
       <c r="M88">
         <v>62</v>
       </c>
       <c r="N88">
         <v>60</v>
       </c>
       <c r="O88">
         <v>122</v>
       </c>
       <c r="P88">
         <v>5</v>
       </c>
       <c r="Q88">
         <v>71</v>
       </c>
       <c r="R88">
         <v>60</v>
       </c>
       <c r="S88">
         <v>131</v>
       </c>
       <c r="T88">
         <v>5</v>
       </c>
       <c r="U88">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="V88">
         <v>56</v>
       </c>
       <c r="W88">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="X88">
         <v>5</v>
       </c>
       <c r="Y88">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Z88">
         <v>68</v>
       </c>
       <c r="AA88">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="AB88">
         <v>5</v>
       </c>
       <c r="AC88">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AD88">
         <v>58</v>
       </c>
       <c r="AE88">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="89" spans="1:47">
       <c r="A89" t="s">
         <v>229</v>
       </c>
       <c r="B89" t="s">
         <v>232</v>
       </c>
       <c r="C89" t="s">
         <v>233</v>
       </c>
       <c r="D89" t="s">
         <v>53</v>
       </c>
       <c r="E89">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="F89">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="G89">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="H89">
         <v>3</v>
       </c>
       <c r="I89">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J89">
         <v>34</v>
       </c>
       <c r="K89">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L89">
         <v>3</v>
       </c>
       <c r="M89">
         <v>35</v>
       </c>
       <c r="N89">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O89">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P89">
         <v>3</v>
       </c>
       <c r="Q89">
         <v>36</v>
       </c>
       <c r="R89">
         <v>46</v>
       </c>
       <c r="S89">
         <v>82</v>
       </c>
       <c r="T89">
         <v>3</v>
       </c>
       <c r="U89">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="V89">
         <v>33</v>
       </c>
       <c r="W89">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="X89">
         <v>3</v>
       </c>
       <c r="Y89">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z89">
         <v>37</v>
       </c>
       <c r="AA89">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="AB89">
         <v>4</v>
       </c>
       <c r="AC89">
         <v>40</v>
       </c>
       <c r="AD89">
         <v>50</v>
       </c>
       <c r="AE89">
         <v>90</v>
       </c>
     </row>
     <row r="90" spans="1:47">
       <c r="A90" t="s">
         <v>229</v>
       </c>
       <c r="B90" t="s">
         <v>234</v>
       </c>
       <c r="C90" t="s">
         <v>235</v>
       </c>
       <c r="D90" t="s">
@@ -9452,960 +9596,972 @@
       </c>
       <c r="AC90">
         <v>11</v>
       </c>
       <c r="AD90">
         <v>5</v>
       </c>
       <c r="AE90">
         <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:47">
       <c r="A91" t="s">
         <v>229</v>
       </c>
       <c r="B91" t="s">
         <v>236</v>
       </c>
       <c r="C91" t="s">
         <v>237</v>
       </c>
       <c r="D91" t="s">
         <v>53</v>
       </c>
       <c r="E91">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F91">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="G91">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="H91">
         <v>4</v>
       </c>
       <c r="I91">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J91">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K91">
         <v>89</v>
       </c>
       <c r="L91">
         <v>4</v>
       </c>
       <c r="M91">
         <v>50</v>
       </c>
       <c r="N91">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O91">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P91">
         <v>4</v>
       </c>
       <c r="Q91">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="R91">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="S91">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="T91">
         <v>4</v>
       </c>
       <c r="U91">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="V91">
         <v>49</v>
       </c>
       <c r="W91">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="X91">
         <v>4</v>
       </c>
       <c r="Y91">
         <v>43</v>
       </c>
       <c r="Z91">
         <v>64</v>
       </c>
       <c r="AA91">
         <v>107</v>
       </c>
       <c r="AB91">
         <v>4</v>
       </c>
       <c r="AC91">
         <v>50</v>
       </c>
       <c r="AD91">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AE91">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AR91">
         <v>1</v>
       </c>
       <c r="AS91">
         <v>4</v>
       </c>
       <c r="AT91">
         <v>2</v>
       </c>
       <c r="AU91">
         <v>6</v>
       </c>
     </row>
     <row r="92" spans="1:47">
       <c r="A92" t="s">
         <v>229</v>
       </c>
       <c r="B92" t="s">
         <v>238</v>
       </c>
       <c r="C92" t="s">
         <v>239</v>
       </c>
       <c r="D92" t="s">
         <v>50</v>
       </c>
       <c r="E92">
-        <v>304</v>
+        <v>447</v>
       </c>
       <c r="F92">
-        <v>288</v>
+        <v>436</v>
       </c>
       <c r="G92">
-        <v>592</v>
+        <v>883</v>
+      </c>
+      <c r="AF92">
+        <v>11</v>
+      </c>
+      <c r="AG92">
+        <v>142</v>
+      </c>
+      <c r="AH92">
+        <v>147</v>
+      </c>
+      <c r="AI92">
+        <v>289</v>
       </c>
       <c r="AJ92">
         <v>11</v>
       </c>
       <c r="AK92">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="AL92">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="AM92">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="AN92">
         <v>11</v>
       </c>
       <c r="AO92">
         <v>149</v>
       </c>
       <c r="AP92">
         <v>141</v>
       </c>
       <c r="AQ92">
         <v>290</v>
       </c>
     </row>
     <row r="93" spans="1:47">
       <c r="A93" t="s">
         <v>240</v>
       </c>
       <c r="B93" t="s">
         <v>241</v>
       </c>
       <c r="C93" t="s">
         <v>242</v>
       </c>
       <c r="D93" t="s">
         <v>53</v>
       </c>
       <c r="E93">
-        <v>950</v>
+        <v>956</v>
       </c>
       <c r="F93">
-        <v>919</v>
+        <v>925</v>
       </c>
       <c r="G93">
-        <v>1869</v>
+        <v>1881</v>
       </c>
       <c r="H93">
         <v>10</v>
       </c>
       <c r="I93">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="J93">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="K93">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="L93">
         <v>12</v>
       </c>
       <c r="M93">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="N93">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="O93">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="P93">
         <v>12</v>
       </c>
       <c r="Q93">
         <v>158</v>
       </c>
       <c r="R93">
         <v>136</v>
       </c>
       <c r="S93">
         <v>294</v>
       </c>
       <c r="T93">
         <v>13</v>
       </c>
       <c r="U93">
         <v>158</v>
       </c>
       <c r="V93">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="W93">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="X93">
         <v>14</v>
       </c>
       <c r="Y93">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="Z93">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AA93">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="AB93">
         <v>11</v>
       </c>
       <c r="AC93">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="AD93">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AE93">
-        <v>298</v>
+        <v>300</v>
       </c>
     </row>
     <row r="94" spans="1:47">
       <c r="A94" t="s">
         <v>240</v>
       </c>
       <c r="B94" t="s">
         <v>243</v>
       </c>
       <c r="C94" t="s">
         <v>244</v>
       </c>
       <c r="D94" t="s">
         <v>53</v>
       </c>
       <c r="E94">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="F94">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="G94">
-        <v>1031</v>
+        <v>1035</v>
       </c>
       <c r="H94">
         <v>6</v>
       </c>
       <c r="I94">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="J94">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K94">
         <v>166</v>
       </c>
       <c r="L94">
         <v>6</v>
       </c>
       <c r="M94">
         <v>77</v>
       </c>
       <c r="N94">
         <v>91</v>
       </c>
       <c r="O94">
         <v>168</v>
       </c>
       <c r="P94">
         <v>7</v>
       </c>
       <c r="Q94">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="R94">
         <v>78</v>
       </c>
       <c r="S94">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="T94">
         <v>7</v>
       </c>
       <c r="U94">
         <v>86</v>
       </c>
       <c r="V94">
         <v>82</v>
       </c>
       <c r="W94">
         <v>168</v>
       </c>
       <c r="X94">
         <v>7</v>
       </c>
       <c r="Y94">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="Z94">
         <v>90</v>
       </c>
       <c r="AA94">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="AB94">
         <v>7</v>
       </c>
       <c r="AC94">
         <v>81</v>
       </c>
       <c r="AD94">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AE94">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="95" spans="1:47">
       <c r="A95" t="s">
         <v>240</v>
       </c>
       <c r="B95" t="s">
         <v>245</v>
       </c>
       <c r="C95" t="s">
         <v>246</v>
       </c>
       <c r="D95" t="s">
         <v>53</v>
       </c>
       <c r="E95">
         <v>960</v>
       </c>
       <c r="F95">
-        <v>841</v>
+        <v>839</v>
       </c>
       <c r="G95">
-        <v>1801</v>
+        <v>1799</v>
       </c>
       <c r="H95">
         <v>10</v>
       </c>
       <c r="I95">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="J95">
         <v>130</v>
       </c>
       <c r="K95">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="L95">
         <v>11</v>
       </c>
       <c r="M95">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="N95">
         <v>128</v>
       </c>
       <c r="O95">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="P95">
         <v>10</v>
       </c>
       <c r="Q95">
         <v>153</v>
       </c>
       <c r="R95">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="S95">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T95">
         <v>11</v>
       </c>
       <c r="U95">
         <v>169</v>
       </c>
       <c r="V95">
         <v>127</v>
       </c>
       <c r="W95">
         <v>296</v>
       </c>
       <c r="X95">
         <v>13</v>
       </c>
       <c r="Y95">
         <v>162</v>
       </c>
       <c r="Z95">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="AA95">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="AB95">
         <v>12</v>
       </c>
       <c r="AC95">
         <v>185</v>
       </c>
       <c r="AD95">
         <v>159</v>
       </c>
       <c r="AE95">
         <v>344</v>
       </c>
       <c r="AR95">
         <v>3</v>
       </c>
       <c r="AS95">
         <v>10</v>
       </c>
       <c r="AT95">
         <v>1</v>
       </c>
       <c r="AU95">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:47">
       <c r="A96" t="s">
         <v>240</v>
       </c>
       <c r="B96" t="s">
         <v>247</v>
       </c>
       <c r="C96" t="s">
         <v>248</v>
       </c>
       <c r="D96" t="s">
         <v>53</v>
       </c>
       <c r="E96">
-        <v>810</v>
+        <v>805</v>
       </c>
       <c r="F96">
-        <v>771</v>
+        <v>765</v>
       </c>
       <c r="G96">
-        <v>1581</v>
+        <v>1570</v>
       </c>
       <c r="H96">
         <v>10</v>
       </c>
       <c r="I96">
         <v>136</v>
       </c>
       <c r="J96">
         <v>132</v>
       </c>
       <c r="K96">
         <v>268</v>
       </c>
       <c r="L96">
         <v>9</v>
       </c>
       <c r="M96">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="N96">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="O96">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="P96">
         <v>9</v>
       </c>
       <c r="Q96">
         <v>135</v>
       </c>
       <c r="R96">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="S96">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="T96">
         <v>10</v>
       </c>
       <c r="U96">
         <v>134</v>
       </c>
       <c r="V96">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="W96">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="X96">
         <v>11</v>
       </c>
       <c r="Y96">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="Z96">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="AA96">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="AB96">
         <v>11</v>
       </c>
       <c r="AC96">
         <v>141</v>
       </c>
       <c r="AD96">
         <v>150</v>
       </c>
       <c r="AE96">
         <v>291</v>
       </c>
       <c r="AR96">
         <v>1</v>
       </c>
       <c r="AS96">
         <v>2</v>
       </c>
       <c r="AT96">
         <v>1</v>
       </c>
       <c r="AU96">
         <v>3</v>
       </c>
     </row>
     <row r="97" spans="1:47">
       <c r="A97" t="s">
         <v>240</v>
       </c>
       <c r="B97" t="s">
         <v>249</v>
       </c>
       <c r="C97" t="s">
         <v>250</v>
       </c>
       <c r="D97" t="s">
         <v>53</v>
       </c>
       <c r="E97">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="F97">
         <v>184</v>
       </c>
       <c r="G97">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="H97">
         <v>3</v>
       </c>
       <c r="I97">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J97">
         <v>32</v>
       </c>
       <c r="K97">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L97">
         <v>3</v>
       </c>
       <c r="M97">
         <v>33</v>
       </c>
       <c r="N97">
         <v>27</v>
       </c>
       <c r="O97">
         <v>60</v>
       </c>
       <c r="P97">
         <v>3</v>
       </c>
       <c r="Q97">
         <v>48</v>
       </c>
       <c r="R97">
         <v>29</v>
       </c>
       <c r="S97">
         <v>77</v>
       </c>
       <c r="T97">
         <v>3</v>
       </c>
       <c r="U97">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="V97">
         <v>29</v>
       </c>
       <c r="W97">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="X97">
         <v>3</v>
       </c>
       <c r="Y97">
         <v>41</v>
       </c>
       <c r="Z97">
         <v>38</v>
       </c>
       <c r="AA97">
         <v>79</v>
       </c>
       <c r="AB97">
         <v>3</v>
       </c>
       <c r="AC97">
         <v>53</v>
       </c>
       <c r="AD97">
         <v>24</v>
       </c>
       <c r="AE97">
         <v>77</v>
       </c>
       <c r="AR97">
         <v>2</v>
       </c>
       <c r="AS97">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="AT97">
         <v>5</v>
       </c>
       <c r="AU97">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="98" spans="1:47">
       <c r="A98" t="s">
         <v>240</v>
       </c>
       <c r="B98" t="s">
         <v>251</v>
       </c>
       <c r="C98" t="s">
         <v>252</v>
       </c>
       <c r="D98" t="s">
         <v>53</v>
       </c>
       <c r="E98">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F98">
         <v>69</v>
       </c>
       <c r="G98">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="H98">
         <v>1</v>
       </c>
       <c r="I98">
         <v>5</v>
       </c>
       <c r="J98">
         <v>2</v>
       </c>
       <c r="K98">
         <v>7</v>
       </c>
       <c r="L98">
         <v>1</v>
       </c>
       <c r="M98">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="N98">
         <v>10</v>
       </c>
       <c r="O98">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
       <c r="Q98">
         <v>13</v>
       </c>
       <c r="R98">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="S98">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="T98">
         <v>1</v>
       </c>
       <c r="U98">
         <v>11</v>
       </c>
       <c r="V98">
         <v>17</v>
       </c>
       <c r="W98">
         <v>28</v>
       </c>
       <c r="X98">
         <v>2</v>
       </c>
       <c r="Y98">
         <v>14</v>
       </c>
       <c r="Z98">
         <v>15</v>
       </c>
       <c r="AA98">
         <v>29</v>
       </c>
       <c r="AB98">
         <v>1</v>
       </c>
       <c r="AC98">
         <v>11</v>
       </c>
       <c r="AD98">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="AE98">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="99" spans="1:47">
       <c r="A99" t="s">
         <v>240</v>
       </c>
       <c r="B99" t="s">
         <v>253</v>
       </c>
       <c r="C99" t="s">
         <v>254</v>
       </c>
       <c r="D99" t="s">
         <v>53</v>
       </c>
       <c r="E99">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F99">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="G99">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="H99">
         <v>2</v>
       </c>
       <c r="I99">
         <v>19</v>
       </c>
       <c r="J99">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="K99">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="L99">
         <v>2</v>
       </c>
       <c r="M99">
         <v>16</v>
       </c>
       <c r="N99">
         <v>12</v>
       </c>
       <c r="O99">
         <v>28</v>
       </c>
       <c r="P99">
         <v>2</v>
       </c>
       <c r="Q99">
         <v>19</v>
       </c>
       <c r="R99">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="S99">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="T99">
         <v>2</v>
       </c>
       <c r="U99">
         <v>16</v>
       </c>
       <c r="V99">
         <v>16</v>
       </c>
       <c r="W99">
         <v>32</v>
       </c>
       <c r="X99">
         <v>2</v>
       </c>
       <c r="Y99">
         <v>21</v>
       </c>
       <c r="Z99">
         <v>13</v>
       </c>
       <c r="AA99">
         <v>34</v>
       </c>
       <c r="AB99">
         <v>2</v>
       </c>
       <c r="AC99">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="AD99">
         <v>13</v>
       </c>
       <c r="AE99">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="100" spans="1:47">
       <c r="A100" t="s">
         <v>240</v>
       </c>
       <c r="B100" t="s">
         <v>255</v>
       </c>
       <c r="C100" t="s">
         <v>256</v>
       </c>
       <c r="D100" t="s">
         <v>53</v>
       </c>
       <c r="E100">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F100">
         <v>123</v>
       </c>
       <c r="G100">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="H100">
         <v>2</v>
       </c>
       <c r="I100">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J100">
         <v>14</v>
       </c>
       <c r="K100">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L100">
         <v>2</v>
       </c>
       <c r="M100">
         <v>23</v>
       </c>
       <c r="N100">
         <v>22</v>
       </c>
       <c r="O100">
         <v>45</v>
       </c>
       <c r="P100">
         <v>2</v>
       </c>
       <c r="Q100">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="R100">
         <v>17</v>
       </c>
       <c r="S100">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="T100">
         <v>2</v>
       </c>
       <c r="U100">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="V100">
         <v>27</v>
       </c>
       <c r="W100">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="X100">
         <v>2</v>
       </c>
       <c r="Y100">
         <v>18</v>
       </c>
       <c r="Z100">
         <v>20</v>
       </c>
       <c r="AA100">
         <v>38</v>
       </c>
       <c r="AB100">
         <v>3</v>
       </c>
       <c r="AC100">
         <v>36</v>
       </c>
       <c r="AD100">
         <v>23</v>
       </c>
       <c r="AE100">
         <v>59</v>
       </c>
@@ -10497,270 +10653,306 @@
       </c>
       <c r="AC101">
         <v>5</v>
       </c>
       <c r="AD101">
         <v>4</v>
       </c>
       <c r="AE101">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:47">
       <c r="A102" t="s">
         <v>240</v>
       </c>
       <c r="B102" t="s">
         <v>259</v>
       </c>
       <c r="C102" t="s">
         <v>260</v>
       </c>
       <c r="D102" t="s">
         <v>50</v>
       </c>
       <c r="E102">
-        <v>356</v>
+        <v>503</v>
       </c>
       <c r="F102">
-        <v>356</v>
+        <v>507</v>
       </c>
       <c r="G102">
-        <v>712</v>
+        <v>1010</v>
+      </c>
+      <c r="AF102">
+        <v>11</v>
+      </c>
+      <c r="AG102">
+        <v>143</v>
+      </c>
+      <c r="AH102">
+        <v>147</v>
+      </c>
+      <c r="AI102">
+        <v>290</v>
       </c>
       <c r="AJ102">
         <v>12</v>
       </c>
       <c r="AK102">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="AL102">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AM102">
         <v>309</v>
       </c>
       <c r="AN102">
         <v>14</v>
       </c>
       <c r="AO102">
         <v>186</v>
       </c>
       <c r="AP102">
         <v>201</v>
       </c>
       <c r="AQ102">
         <v>387</v>
       </c>
       <c r="AR102">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AS102">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="AT102">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="AU102">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="103" spans="1:47">
       <c r="A103" t="s">
         <v>240</v>
       </c>
       <c r="B103" t="s">
         <v>261</v>
       </c>
       <c r="C103" t="s">
         <v>262</v>
       </c>
       <c r="D103" t="s">
         <v>50</v>
       </c>
       <c r="E103">
-        <v>161</v>
+        <v>265</v>
       </c>
       <c r="F103">
-        <v>205</v>
+        <v>301</v>
       </c>
       <c r="G103">
-        <v>366</v>
+        <v>566</v>
+      </c>
+      <c r="AF103">
+        <v>8</v>
+      </c>
+      <c r="AG103">
+        <v>105</v>
+      </c>
+      <c r="AH103">
+        <v>97</v>
+      </c>
+      <c r="AI103">
+        <v>202</v>
       </c>
       <c r="AJ103">
         <v>7</v>
       </c>
       <c r="AK103">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="AL103">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="AM103">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="AN103">
         <v>8</v>
       </c>
       <c r="AO103">
         <v>86</v>
       </c>
       <c r="AP103">
         <v>110</v>
       </c>
       <c r="AQ103">
         <v>196</v>
       </c>
     </row>
     <row r="104" spans="1:47">
       <c r="A104" t="s">
         <v>240</v>
       </c>
       <c r="B104" t="s">
         <v>263</v>
       </c>
       <c r="C104" t="s">
         <v>264</v>
       </c>
       <c r="D104" t="s">
         <v>50</v>
       </c>
       <c r="E104">
-        <v>762</v>
+        <v>1103</v>
       </c>
       <c r="F104">
-        <v>713</v>
+        <v>1049</v>
       </c>
       <c r="G104">
-        <v>1475</v>
+        <v>2152</v>
+      </c>
+      <c r="AF104">
+        <v>26</v>
+      </c>
+      <c r="AG104">
+        <v>342</v>
+      </c>
+      <c r="AH104">
+        <v>336</v>
+      </c>
+      <c r="AI104">
+        <v>678</v>
       </c>
       <c r="AJ104">
         <v>26</v>
       </c>
       <c r="AK104">
         <v>367</v>
       </c>
       <c r="AL104">
         <v>330</v>
       </c>
       <c r="AM104">
         <v>697</v>
       </c>
       <c r="AN104">
         <v>29</v>
       </c>
       <c r="AO104">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="AP104">
         <v>383</v>
       </c>
       <c r="AQ104">
-        <v>778</v>
+        <v>777</v>
       </c>
     </row>
     <row r="105" spans="1:47">
       <c r="A105" t="s">
         <v>265</v>
       </c>
       <c r="B105" t="s">
         <v>266</v>
       </c>
       <c r="C105" t="s">
         <v>267</v>
       </c>
       <c r="D105" t="s">
         <v>53</v>
       </c>
       <c r="E105">
-        <v>319</v>
+        <v>370</v>
       </c>
       <c r="F105">
-        <v>353</v>
+        <v>395</v>
       </c>
       <c r="G105">
-        <v>672</v>
+        <v>765</v>
       </c>
       <c r="H105">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I105">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="J105">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="K105">
-        <v>23</v>
+        <v>115</v>
       </c>
       <c r="L105">
         <v>4</v>
       </c>
       <c r="M105">
         <v>51</v>
       </c>
       <c r="N105">
         <v>54</v>
       </c>
       <c r="O105">
         <v>105</v>
       </c>
       <c r="P105">
         <v>5</v>
       </c>
       <c r="Q105">
         <v>50</v>
       </c>
       <c r="R105">
         <v>70</v>
       </c>
       <c r="S105">
         <v>120</v>
       </c>
       <c r="T105">
         <v>6</v>
       </c>
       <c r="U105">
         <v>83</v>
       </c>
       <c r="V105">
         <v>74</v>
       </c>
       <c r="W105">
         <v>157</v>
       </c>
       <c r="X105">
         <v>6</v>
       </c>
       <c r="Y105">
         <v>73</v>
       </c>
       <c r="Z105">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="AA105">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="AB105">
         <v>5</v>
       </c>
       <c r="AC105">
         <v>50</v>
       </c>
       <c r="AD105">
         <v>66</v>
       </c>
       <c r="AE105">
         <v>116</v>
       </c>
     </row>
     <row r="106" spans="1:47">
       <c r="A106" t="s">
         <v>265</v>
       </c>
       <c r="B106" t="s">
         <v>268</v>
       </c>
       <c r="C106" t="s">
         <v>269</v>
       </c>
       <c r="D106" t="s">
@@ -10840,247 +11032,259 @@
       </c>
       <c r="AC106">
         <v>14</v>
       </c>
       <c r="AD106">
         <v>5</v>
       </c>
       <c r="AE106">
         <v>19</v>
       </c>
     </row>
     <row r="107" spans="1:47">
       <c r="A107" t="s">
         <v>265</v>
       </c>
       <c r="B107" t="s">
         <v>270</v>
       </c>
       <c r="C107" t="s">
         <v>271</v>
       </c>
       <c r="D107" t="s">
         <v>53</v>
       </c>
       <c r="E107">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F107">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G107">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="H107">
         <v>1</v>
       </c>
       <c r="I107">
         <v>7</v>
       </c>
       <c r="J107">
         <v>4</v>
       </c>
       <c r="K107">
         <v>11</v>
       </c>
       <c r="L107">
         <v>1</v>
       </c>
       <c r="M107">
         <v>4</v>
       </c>
       <c r="N107">
         <v>3</v>
       </c>
       <c r="O107">
         <v>7</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
       <c r="Q107">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="R107">
         <v>5</v>
       </c>
       <c r="S107">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="T107">
         <v>1</v>
       </c>
       <c r="U107">
         <v>5</v>
       </c>
       <c r="V107">
         <v>9</v>
       </c>
       <c r="W107">
         <v>14</v>
       </c>
       <c r="X107">
         <v>1</v>
       </c>
       <c r="Y107">
         <v>8</v>
       </c>
       <c r="Z107">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="AA107">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AB107">
         <v>1</v>
       </c>
       <c r="AC107">
         <v>5</v>
       </c>
       <c r="AD107">
         <v>6</v>
       </c>
       <c r="AE107">
         <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:47">
       <c r="A108" t="s">
         <v>265</v>
       </c>
       <c r="B108" t="s">
         <v>272</v>
       </c>
       <c r="C108" t="s">
         <v>273</v>
       </c>
       <c r="D108" t="s">
         <v>53</v>
       </c>
       <c r="E108">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="F108">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="G108">
-        <v>81</v>
+        <v>92</v>
+      </c>
+      <c r="H108">
+        <v>1</v>
+      </c>
+      <c r="I108">
+        <v>4</v>
+      </c>
+      <c r="J108">
+        <v>5</v>
+      </c>
+      <c r="K108">
+        <v>9</v>
       </c>
       <c r="L108">
         <v>1</v>
       </c>
       <c r="M108">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="N108">
         <v>7</v>
       </c>
       <c r="O108">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
       <c r="Q108">
         <v>3</v>
       </c>
       <c r="R108">
         <v>11</v>
       </c>
       <c r="S108">
         <v>14</v>
       </c>
       <c r="T108">
         <v>1</v>
       </c>
       <c r="U108">
         <v>10</v>
       </c>
       <c r="V108">
         <v>8</v>
       </c>
       <c r="W108">
         <v>18</v>
       </c>
       <c r="X108">
         <v>1</v>
       </c>
       <c r="Y108">
         <v>10</v>
       </c>
       <c r="Z108">
         <v>9</v>
       </c>
       <c r="AA108">
         <v>19</v>
       </c>
       <c r="AB108">
         <v>1</v>
       </c>
       <c r="AC108">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AD108">
         <v>9</v>
       </c>
       <c r="AE108">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="109" spans="1:47">
       <c r="A109" t="s">
         <v>265</v>
       </c>
       <c r="B109" t="s">
         <v>274</v>
       </c>
       <c r="C109" t="s">
         <v>275</v>
       </c>
       <c r="D109" t="s">
         <v>53</v>
       </c>
       <c r="E109">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F109">
         <v>81</v>
       </c>
       <c r="G109">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="H109">
         <v>1</v>
       </c>
       <c r="I109">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="J109">
         <v>8</v>
       </c>
       <c r="K109">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L109">
         <v>1</v>
       </c>
       <c r="M109">
         <v>8</v>
       </c>
       <c r="N109">
         <v>8</v>
       </c>
       <c r="O109">
         <v>16</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
       <c r="Q109">
         <v>11</v>
       </c>
       <c r="R109">
         <v>11</v>
       </c>
       <c r="S109">
         <v>22</v>
       </c>
@@ -11113,69 +11317,69 @@
       </c>
       <c r="AC109">
         <v>17</v>
       </c>
       <c r="AD109">
         <v>13</v>
       </c>
       <c r="AE109">
         <v>30</v>
       </c>
     </row>
     <row r="110" spans="1:47">
       <c r="A110" t="s">
         <v>265</v>
       </c>
       <c r="B110" t="s">
         <v>276</v>
       </c>
       <c r="C110" t="s">
         <v>277</v>
       </c>
       <c r="D110" t="s">
         <v>53</v>
       </c>
       <c r="E110">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F110">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G110">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="H110">
         <v>2</v>
       </c>
       <c r="I110">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="J110">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="K110">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="L110">
         <v>2</v>
       </c>
       <c r="M110">
         <v>15</v>
       </c>
       <c r="N110">
         <v>18</v>
       </c>
       <c r="O110">
         <v>33</v>
       </c>
       <c r="P110">
         <v>2</v>
       </c>
       <c r="Q110">
         <v>19</v>
       </c>
       <c r="R110">
         <v>19</v>
       </c>
       <c r="S110">
         <v>38</v>
       </c>
@@ -11303,140 +11507,152 @@
       </c>
       <c r="AC111">
         <v>26</v>
       </c>
       <c r="AD111">
         <v>21</v>
       </c>
       <c r="AE111">
         <v>47</v>
       </c>
     </row>
     <row r="112" spans="1:47">
       <c r="A112" t="s">
         <v>265</v>
       </c>
       <c r="B112" t="s">
         <v>280</v>
       </c>
       <c r="C112" t="s">
         <v>281</v>
       </c>
       <c r="D112" t="s">
         <v>50</v>
       </c>
       <c r="E112">
-        <v>213</v>
+        <v>334</v>
       </c>
       <c r="F112">
-        <v>203</v>
+        <v>298</v>
       </c>
       <c r="G112">
-        <v>416</v>
+        <v>632</v>
+      </c>
+      <c r="AF112">
+        <v>8</v>
+      </c>
+      <c r="AG112">
+        <v>121</v>
+      </c>
+      <c r="AH112">
+        <v>95</v>
+      </c>
+      <c r="AI112">
+        <v>216</v>
       </c>
       <c r="AJ112">
         <v>8</v>
       </c>
       <c r="AK112">
         <v>106</v>
       </c>
       <c r="AL112">
         <v>98</v>
       </c>
       <c r="AM112">
         <v>204</v>
       </c>
       <c r="AN112">
         <v>9</v>
       </c>
       <c r="AO112">
         <v>107</v>
       </c>
       <c r="AP112">
         <v>105</v>
       </c>
       <c r="AQ112">
         <v>212</v>
       </c>
     </row>
     <row r="113" spans="1:47">
       <c r="A113" t="s">
         <v>282</v>
       </c>
       <c r="B113" t="s">
         <v>283</v>
       </c>
       <c r="C113" t="s">
         <v>284</v>
       </c>
       <c r="D113" t="s">
         <v>53</v>
       </c>
       <c r="E113">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="F113">
         <v>483</v>
       </c>
       <c r="G113">
-        <v>1014</v>
+        <v>1012</v>
       </c>
       <c r="H113">
         <v>6</v>
       </c>
       <c r="I113">
         <v>81</v>
       </c>
       <c r="J113">
         <v>73</v>
       </c>
       <c r="K113">
         <v>154</v>
       </c>
       <c r="L113">
         <v>6</v>
       </c>
       <c r="M113">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="N113">
         <v>88</v>
       </c>
       <c r="O113">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="P113">
         <v>7</v>
       </c>
       <c r="Q113">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="R113">
         <v>80</v>
       </c>
       <c r="S113">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="T113">
         <v>6</v>
       </c>
       <c r="U113">
         <v>93</v>
       </c>
       <c r="V113">
         <v>75</v>
       </c>
       <c r="W113">
         <v>168</v>
       </c>
       <c r="X113">
         <v>6</v>
       </c>
       <c r="Y113">
         <v>84</v>
       </c>
       <c r="Z113">
         <v>81</v>
       </c>
       <c r="AA113">
         <v>165</v>
       </c>
@@ -11552,93 +11768,93 @@
       </c>
       <c r="AC114">
         <v>6</v>
       </c>
       <c r="AD114">
         <v>7</v>
       </c>
       <c r="AE114">
         <v>13</v>
       </c>
     </row>
     <row r="115" spans="1:47">
       <c r="A115" t="s">
         <v>282</v>
       </c>
       <c r="B115" t="s">
         <v>287</v>
       </c>
       <c r="C115" t="s">
         <v>288</v>
       </c>
       <c r="D115" t="s">
         <v>53</v>
       </c>
       <c r="E115">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F115">
         <v>103</v>
       </c>
       <c r="G115">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="H115">
         <v>2</v>
       </c>
       <c r="I115">
         <v>18</v>
       </c>
       <c r="J115">
         <v>17</v>
       </c>
       <c r="K115">
         <v>35</v>
       </c>
       <c r="L115">
         <v>2</v>
       </c>
       <c r="M115">
         <v>19</v>
       </c>
       <c r="N115">
         <v>16</v>
       </c>
       <c r="O115">
         <v>35</v>
       </c>
       <c r="P115">
         <v>2</v>
       </c>
       <c r="Q115">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="R115">
         <v>17</v>
       </c>
       <c r="S115">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="T115">
         <v>2</v>
       </c>
       <c r="U115">
         <v>23</v>
       </c>
       <c r="V115">
         <v>21</v>
       </c>
       <c r="W115">
         <v>44</v>
       </c>
       <c r="X115">
         <v>2</v>
       </c>
       <c r="Y115">
         <v>25</v>
       </c>
       <c r="Z115">
         <v>18</v>
       </c>
       <c r="AA115">
         <v>43</v>
       </c>
@@ -11647,69 +11863,69 @@
       </c>
       <c r="AC115">
         <v>29</v>
       </c>
       <c r="AD115">
         <v>14</v>
       </c>
       <c r="AE115">
         <v>43</v>
       </c>
     </row>
     <row r="116" spans="1:47">
       <c r="A116" t="s">
         <v>282</v>
       </c>
       <c r="B116" t="s">
         <v>289</v>
       </c>
       <c r="C116" t="s">
         <v>290</v>
       </c>
       <c r="D116" t="s">
         <v>53</v>
       </c>
       <c r="E116">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F116">
         <v>47</v>
       </c>
       <c r="G116">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H116">
         <v>1</v>
       </c>
       <c r="I116">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J116">
         <v>5</v>
       </c>
       <c r="K116">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="L116">
         <v>1</v>
       </c>
       <c r="M116">
         <v>6</v>
       </c>
       <c r="N116">
         <v>6</v>
       </c>
       <c r="O116">
         <v>12</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
       <c r="Q116">
         <v>9</v>
       </c>
       <c r="R116">
         <v>9</v>
       </c>
       <c r="S116">
         <v>18</v>
       </c>
@@ -11837,152 +12053,164 @@
       </c>
       <c r="AC117">
         <v>3</v>
       </c>
       <c r="AD117">
         <v>3</v>
       </c>
       <c r="AE117">
         <v>6</v>
       </c>
     </row>
     <row r="118" spans="1:47">
       <c r="A118" t="s">
         <v>282</v>
       </c>
       <c r="B118" t="s">
         <v>293</v>
       </c>
       <c r="C118" t="s">
         <v>294</v>
       </c>
       <c r="D118" t="s">
         <v>50</v>
       </c>
       <c r="E118">
-        <v>326</v>
+        <v>466</v>
       </c>
       <c r="F118">
-        <v>244</v>
+        <v>350</v>
       </c>
       <c r="G118">
-        <v>570</v>
+        <v>816</v>
+      </c>
+      <c r="AF118">
+        <v>10</v>
+      </c>
+      <c r="AG118">
+        <v>143</v>
+      </c>
+      <c r="AH118">
+        <v>106</v>
+      </c>
+      <c r="AI118">
+        <v>249</v>
       </c>
       <c r="AJ118">
         <v>10</v>
       </c>
       <c r="AK118">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="AL118">
         <v>119</v>
       </c>
       <c r="AM118">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="AN118">
         <v>11</v>
       </c>
       <c r="AO118">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="AP118">
         <v>125</v>
       </c>
       <c r="AQ118">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="119" spans="1:47">
       <c r="A119" t="s">
         <v>295</v>
       </c>
       <c r="B119" t="s">
         <v>296</v>
       </c>
       <c r="C119" t="s">
         <v>297</v>
       </c>
       <c r="D119" t="s">
         <v>53</v>
       </c>
       <c r="E119">
         <v>232</v>
       </c>
       <c r="F119">
         <v>205</v>
       </c>
       <c r="G119">
         <v>437</v>
       </c>
       <c r="H119">
         <v>3</v>
       </c>
       <c r="I119">
         <v>34</v>
       </c>
       <c r="J119">
         <v>31</v>
       </c>
       <c r="K119">
         <v>65</v>
       </c>
       <c r="L119">
         <v>3</v>
       </c>
       <c r="M119">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N119">
         <v>22</v>
       </c>
       <c r="O119">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P119">
         <v>3</v>
       </c>
       <c r="Q119">
         <v>34</v>
       </c>
       <c r="R119">
         <v>34</v>
       </c>
       <c r="S119">
         <v>68</v>
       </c>
       <c r="T119">
         <v>3</v>
       </c>
       <c r="U119">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="V119">
         <v>40</v>
       </c>
       <c r="W119">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="X119">
         <v>3</v>
       </c>
       <c r="Y119">
         <v>35</v>
       </c>
       <c r="Z119">
         <v>38</v>
       </c>
       <c r="AA119">
         <v>73</v>
       </c>
       <c r="AB119">
         <v>3</v>
       </c>
       <c r="AC119">
         <v>37</v>
       </c>
       <c r="AD119">
         <v>36</v>
       </c>
       <c r="AE119">
         <v>73</v>
       </c>
@@ -11994,173 +12222,173 @@
       </c>
       <c r="AT119">
         <v>4</v>
       </c>
       <c r="AU119">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:47">
       <c r="A120" t="s">
         <v>295</v>
       </c>
       <c r="B120" t="s">
         <v>298</v>
       </c>
       <c r="C120" t="s">
         <v>299</v>
       </c>
       <c r="D120" t="s">
         <v>53</v>
       </c>
       <c r="E120">
         <v>85</v>
       </c>
       <c r="F120">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="G120">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="H120">
         <v>1</v>
       </c>
       <c r="I120">
         <v>11</v>
       </c>
       <c r="J120">
         <v>16</v>
       </c>
       <c r="K120">
         <v>27</v>
       </c>
       <c r="L120">
         <v>1</v>
       </c>
       <c r="M120">
         <v>8</v>
       </c>
       <c r="N120">
         <v>9</v>
       </c>
       <c r="O120">
         <v>17</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
       <c r="Q120">
         <v>14</v>
       </c>
       <c r="R120">
         <v>10</v>
       </c>
       <c r="S120">
         <v>24</v>
       </c>
       <c r="T120">
         <v>2</v>
       </c>
       <c r="U120">
         <v>12</v>
       </c>
       <c r="V120">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="W120">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="X120">
         <v>2</v>
       </c>
       <c r="Y120">
         <v>19</v>
       </c>
       <c r="Z120">
         <v>17</v>
       </c>
       <c r="AA120">
         <v>36</v>
       </c>
       <c r="AB120">
         <v>2</v>
       </c>
       <c r="AC120">
         <v>21</v>
       </c>
       <c r="AD120">
         <v>16</v>
       </c>
       <c r="AE120">
         <v>37</v>
       </c>
     </row>
     <row r="121" spans="1:47">
       <c r="A121" t="s">
         <v>295</v>
       </c>
       <c r="B121" t="s">
         <v>300</v>
       </c>
       <c r="C121" t="s">
         <v>301</v>
       </c>
       <c r="D121" t="s">
         <v>53</v>
       </c>
       <c r="E121">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F121">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="G121">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="H121">
         <v>2</v>
       </c>
       <c r="I121">
         <v>18</v>
       </c>
       <c r="J121">
         <v>14</v>
       </c>
       <c r="K121">
         <v>32</v>
       </c>
       <c r="L121">
         <v>1</v>
       </c>
       <c r="M121">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="N121">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="O121">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="P121">
         <v>2</v>
       </c>
       <c r="Q121">
         <v>20</v>
       </c>
       <c r="R121">
         <v>13</v>
       </c>
       <c r="S121">
         <v>33</v>
       </c>
       <c r="T121">
         <v>2</v>
       </c>
       <c r="U121">
         <v>16</v>
       </c>
       <c r="V121">
         <v>20</v>
       </c>
       <c r="W121">
         <v>36</v>
       </c>
@@ -12181,81 +12409,81 @@
       </c>
       <c r="AC121">
         <v>18</v>
       </c>
       <c r="AD121">
         <v>17</v>
       </c>
       <c r="AE121">
         <v>35</v>
       </c>
     </row>
     <row r="122" spans="1:47">
       <c r="A122" t="s">
         <v>295</v>
       </c>
       <c r="B122" t="s">
         <v>302</v>
       </c>
       <c r="C122" t="s">
         <v>303</v>
       </c>
       <c r="D122" t="s">
         <v>53</v>
       </c>
       <c r="E122">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F122">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G122">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H122">
         <v>1</v>
       </c>
       <c r="I122">
         <v>2</v>
       </c>
       <c r="J122">
         <v>1</v>
       </c>
       <c r="K122">
         <v>3</v>
       </c>
       <c r="L122">
         <v>1</v>
       </c>
       <c r="M122">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N122">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O122">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
       <c r="Q122">
         <v>2</v>
       </c>
       <c r="R122">
         <v>4</v>
       </c>
       <c r="S122">
         <v>6</v>
       </c>
       <c r="T122">
         <v>1</v>
       </c>
       <c r="U122">
         <v>4</v>
       </c>
       <c r="V122">
         <v>1</v>
       </c>
       <c r="W122">
         <v>5</v>
       </c>
@@ -12374,300 +12602,312 @@
       </c>
       <c r="AD123">
         <v>1</v>
       </c>
       <c r="AE123">
         <v>4</v>
       </c>
     </row>
     <row r="124" spans="1:47">
       <c r="A124" t="s">
         <v>295</v>
       </c>
       <c r="B124" t="s">
         <v>306</v>
       </c>
       <c r="C124" t="s">
         <v>307</v>
       </c>
       <c r="D124" t="s">
         <v>53</v>
       </c>
       <c r="E124">
         <v>27</v>
       </c>
       <c r="F124">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G124">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="H124">
         <v>1</v>
       </c>
       <c r="I124">
         <v>4</v>
       </c>
       <c r="J124">
         <v>8</v>
       </c>
       <c r="K124">
         <v>12</v>
       </c>
       <c r="L124">
         <v>1</v>
       </c>
       <c r="M124">
         <v>6</v>
       </c>
       <c r="N124">
         <v>3</v>
       </c>
       <c r="O124">
         <v>9</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
       <c r="Q124">
         <v>4</v>
       </c>
       <c r="R124">
         <v>8</v>
       </c>
       <c r="S124">
         <v>12</v>
       </c>
       <c r="T124">
         <v>1</v>
       </c>
       <c r="U124">
         <v>3</v>
       </c>
       <c r="V124">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="W124">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="X124">
         <v>1</v>
       </c>
       <c r="Y124">
         <v>6</v>
       </c>
       <c r="Z124">
         <v>5</v>
       </c>
       <c r="AA124">
         <v>11</v>
       </c>
       <c r="AB124">
         <v>1</v>
       </c>
       <c r="AC124">
         <v>4</v>
       </c>
       <c r="AD124">
         <v>9</v>
       </c>
       <c r="AE124">
         <v>13</v>
       </c>
     </row>
     <row r="125" spans="1:47">
       <c r="A125" t="s">
         <v>295</v>
       </c>
       <c r="B125" t="s">
         <v>308</v>
       </c>
       <c r="C125" t="s">
         <v>309</v>
       </c>
       <c r="D125" t="s">
         <v>53</v>
       </c>
       <c r="E125">
         <v>69</v>
       </c>
       <c r="F125">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G125">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H125">
         <v>1</v>
       </c>
       <c r="I125">
         <v>7</v>
       </c>
       <c r="J125">
         <v>9</v>
       </c>
       <c r="K125">
         <v>16</v>
       </c>
       <c r="L125">
         <v>1</v>
       </c>
       <c r="M125">
         <v>10</v>
       </c>
       <c r="N125">
         <v>11</v>
       </c>
       <c r="O125">
         <v>21</v>
       </c>
       <c r="P125">
         <v>2</v>
       </c>
       <c r="Q125">
         <v>15</v>
       </c>
       <c r="R125">
         <v>14</v>
       </c>
       <c r="S125">
         <v>29</v>
       </c>
       <c r="T125">
         <v>1</v>
       </c>
       <c r="U125">
         <v>9</v>
       </c>
       <c r="V125">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="W125">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="X125">
         <v>1</v>
       </c>
       <c r="Y125">
         <v>12</v>
       </c>
       <c r="Z125">
         <v>5</v>
       </c>
       <c r="AA125">
         <v>17</v>
       </c>
       <c r="AB125">
         <v>2</v>
       </c>
       <c r="AC125">
         <v>16</v>
       </c>
       <c r="AD125">
         <v>14</v>
       </c>
       <c r="AE125">
         <v>30</v>
       </c>
     </row>
     <row r="126" spans="1:47">
       <c r="A126" t="s">
         <v>295</v>
       </c>
       <c r="B126" t="s">
         <v>310</v>
       </c>
       <c r="C126" t="s">
         <v>311</v>
       </c>
       <c r="D126" t="s">
         <v>50</v>
       </c>
       <c r="E126">
-        <v>138</v>
+        <v>208</v>
       </c>
       <c r="F126">
-        <v>118</v>
+        <v>174</v>
       </c>
       <c r="G126">
-        <v>256</v>
+        <v>382</v>
+      </c>
+      <c r="AF126">
+        <v>6</v>
+      </c>
+      <c r="AG126">
+        <v>71</v>
+      </c>
+      <c r="AH126">
+        <v>56</v>
+      </c>
+      <c r="AI126">
+        <v>127</v>
       </c>
       <c r="AJ126">
         <v>5</v>
       </c>
       <c r="AK126">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="AL126">
         <v>54</v>
       </c>
       <c r="AM126">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="AN126">
         <v>6</v>
       </c>
       <c r="AO126">
         <v>60</v>
       </c>
       <c r="AP126">
         <v>64</v>
       </c>
       <c r="AQ126">
         <v>124</v>
       </c>
     </row>
     <row r="127" spans="1:47">
       <c r="A127" t="s">
         <v>312</v>
       </c>
       <c r="B127" t="s">
         <v>313</v>
       </c>
       <c r="C127" t="s">
         <v>314</v>
       </c>
       <c r="D127" t="s">
         <v>53</v>
       </c>
       <c r="E127">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F127">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="G127">
         <v>387</v>
       </c>
       <c r="H127">
         <v>2</v>
       </c>
       <c r="I127">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="J127">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K127">
         <v>48</v>
       </c>
       <c r="L127">
         <v>3</v>
       </c>
       <c r="M127">
         <v>29</v>
       </c>
       <c r="N127">
         <v>27</v>
       </c>
       <c r="O127">
         <v>56</v>
       </c>
       <c r="P127">
         <v>3</v>
       </c>
       <c r="Q127">
         <v>32</v>
       </c>
       <c r="R127">
         <v>36</v>
       </c>
@@ -12715,93 +12955,93 @@
       </c>
       <c r="AS127">
         <v>5</v>
       </c>
       <c r="AT127">
         <v>5</v>
       </c>
       <c r="AU127">
         <v>10</v>
       </c>
     </row>
     <row r="128" spans="1:47">
       <c r="A128" t="s">
         <v>312</v>
       </c>
       <c r="B128" t="s">
         <v>315</v>
       </c>
       <c r="C128" t="s">
         <v>316</v>
       </c>
       <c r="D128" t="s">
         <v>53</v>
       </c>
       <c r="E128">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F128">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G128">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="H128">
         <v>1</v>
       </c>
       <c r="I128">
         <v>8</v>
       </c>
       <c r="J128">
         <v>8</v>
       </c>
       <c r="K128">
         <v>16</v>
       </c>
       <c r="L128">
         <v>1</v>
       </c>
       <c r="M128">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="N128">
         <v>10</v>
       </c>
       <c r="O128">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
       <c r="Q128">
         <v>11</v>
       </c>
       <c r="R128">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="S128">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="T128">
         <v>1</v>
       </c>
       <c r="U128">
         <v>7</v>
       </c>
       <c r="V128">
         <v>12</v>
       </c>
       <c r="W128">
         <v>19</v>
       </c>
       <c r="X128">
         <v>1</v>
       </c>
       <c r="Y128">
         <v>9</v>
       </c>
       <c r="Z128">
         <v>7</v>
       </c>
       <c r="AA128">
         <v>16</v>
       </c>
@@ -12810,377 +13050,449 @@
       </c>
       <c r="AC128">
         <v>17</v>
       </c>
       <c r="AD128">
         <v>10</v>
       </c>
       <c r="AE128">
         <v>27</v>
       </c>
     </row>
     <row r="129" spans="1:47">
       <c r="A129" t="s">
         <v>312</v>
       </c>
       <c r="B129" t="s">
         <v>317</v>
       </c>
       <c r="C129" t="s">
         <v>318</v>
       </c>
       <c r="D129" t="s">
         <v>53</v>
       </c>
       <c r="E129">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F129">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G129">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H129">
         <v>2</v>
       </c>
       <c r="I129">
         <v>20</v>
       </c>
       <c r="J129">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="K129">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L129">
         <v>2</v>
       </c>
       <c r="M129">
         <v>23</v>
       </c>
       <c r="N129">
         <v>23</v>
       </c>
       <c r="O129">
         <v>46</v>
       </c>
       <c r="P129">
         <v>2</v>
       </c>
       <c r="Q129">
         <v>23</v>
       </c>
       <c r="R129">
         <v>17</v>
       </c>
       <c r="S129">
         <v>40</v>
       </c>
       <c r="T129">
         <v>2</v>
       </c>
       <c r="U129">
         <v>22</v>
       </c>
       <c r="V129">
         <v>15</v>
       </c>
       <c r="W129">
         <v>37</v>
       </c>
       <c r="X129">
         <v>3</v>
       </c>
       <c r="Y129">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Z129">
         <v>30</v>
       </c>
       <c r="AA129">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AB129">
         <v>2</v>
       </c>
       <c r="AC129">
         <v>17</v>
       </c>
       <c r="AD129">
         <v>20</v>
       </c>
       <c r="AE129">
         <v>37</v>
       </c>
     </row>
     <row r="130" spans="1:47">
       <c r="A130" t="s">
         <v>312</v>
       </c>
       <c r="B130" t="s">
         <v>319</v>
       </c>
       <c r="C130" t="s">
         <v>320</v>
       </c>
       <c r="D130" t="s">
         <v>53</v>
       </c>
       <c r="E130">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="F130">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="G130">
-        <v>981</v>
+        <v>980</v>
       </c>
       <c r="H130">
         <v>6</v>
       </c>
       <c r="I130">
         <v>74</v>
       </c>
       <c r="J130">
         <v>75</v>
       </c>
       <c r="K130">
         <v>149</v>
       </c>
       <c r="L130">
         <v>6</v>
       </c>
       <c r="M130">
         <v>80</v>
       </c>
       <c r="N130">
         <v>69</v>
       </c>
       <c r="O130">
         <v>149</v>
       </c>
       <c r="P130">
         <v>7</v>
       </c>
       <c r="Q130">
         <v>82</v>
       </c>
       <c r="R130">
         <v>82</v>
       </c>
       <c r="S130">
         <v>164</v>
       </c>
       <c r="T130">
         <v>6</v>
       </c>
       <c r="U130">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="V130">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="W130">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="X130">
         <v>7</v>
       </c>
       <c r="Y130">
         <v>107</v>
       </c>
       <c r="Z130">
         <v>86</v>
       </c>
       <c r="AA130">
         <v>193</v>
       </c>
       <c r="AB130">
         <v>6</v>
       </c>
       <c r="AC130">
         <v>87</v>
       </c>
       <c r="AD130">
         <v>78</v>
       </c>
       <c r="AE130">
         <v>165</v>
       </c>
     </row>
     <row r="131" spans="1:47">
       <c r="A131" t="s">
         <v>312</v>
       </c>
       <c r="B131" t="s">
         <v>321</v>
       </c>
       <c r="C131" t="s">
         <v>322</v>
       </c>
       <c r="D131" t="s">
         <v>53</v>
       </c>
       <c r="E131">
-        <v>0</v>
+        <v>186</v>
       </c>
       <c r="F131">
-        <v>0</v>
+        <v>181</v>
       </c>
       <c r="G131">
-        <v>0</v>
+        <v>367</v>
+      </c>
+      <c r="H131">
+        <v>2</v>
+      </c>
+      <c r="I131">
+        <v>25</v>
+      </c>
+      <c r="J131">
+        <v>28</v>
+      </c>
+      <c r="K131">
+        <v>53</v>
+      </c>
+      <c r="L131">
+        <v>2</v>
+      </c>
+      <c r="M131">
+        <v>21</v>
+      </c>
+      <c r="N131">
+        <v>26</v>
+      </c>
+      <c r="O131">
+        <v>47</v>
+      </c>
+      <c r="P131">
+        <v>3</v>
+      </c>
+      <c r="Q131">
+        <v>34</v>
+      </c>
+      <c r="R131">
+        <v>23</v>
+      </c>
+      <c r="S131">
+        <v>57</v>
+      </c>
+      <c r="T131">
+        <v>3</v>
+      </c>
+      <c r="U131">
+        <v>44</v>
+      </c>
+      <c r="V131">
+        <v>30</v>
+      </c>
+      <c r="W131">
+        <v>74</v>
+      </c>
+      <c r="X131">
+        <v>3</v>
+      </c>
+      <c r="Y131">
+        <v>29</v>
+      </c>
+      <c r="Z131">
+        <v>37</v>
+      </c>
+      <c r="AA131">
+        <v>66</v>
+      </c>
+      <c r="AB131">
+        <v>3</v>
+      </c>
+      <c r="AC131">
+        <v>33</v>
+      </c>
+      <c r="AD131">
+        <v>37</v>
+      </c>
+      <c r="AE131">
+        <v>70</v>
       </c>
     </row>
     <row r="132" spans="1:47">
       <c r="A132" t="s">
         <v>312</v>
       </c>
       <c r="B132" t="s">
         <v>323</v>
       </c>
       <c r="C132" t="s">
         <v>324</v>
       </c>
       <c r="D132" t="s">
         <v>53</v>
       </c>
       <c r="E132">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F132">
         <v>79</v>
       </c>
       <c r="G132">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H132">
         <v>2</v>
       </c>
       <c r="I132">
         <v>17</v>
       </c>
       <c r="J132">
         <v>12</v>
       </c>
       <c r="K132">
         <v>29</v>
       </c>
       <c r="L132">
         <v>2</v>
       </c>
       <c r="M132">
         <v>18</v>
       </c>
       <c r="N132">
         <v>18</v>
       </c>
       <c r="O132">
         <v>36</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
       <c r="Q132">
         <v>9</v>
       </c>
       <c r="R132">
         <v>7</v>
       </c>
       <c r="S132">
         <v>16</v>
       </c>
       <c r="T132">
         <v>1</v>
       </c>
       <c r="U132">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="V132">
         <v>12</v>
       </c>
       <c r="W132">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="X132">
         <v>1</v>
       </c>
       <c r="Y132">
         <v>13</v>
       </c>
       <c r="Z132">
         <v>11</v>
       </c>
       <c r="AA132">
         <v>24</v>
       </c>
       <c r="AB132">
         <v>2</v>
       </c>
       <c r="AC132">
         <v>26</v>
       </c>
       <c r="AD132">
         <v>19</v>
       </c>
       <c r="AE132">
         <v>45</v>
       </c>
     </row>
     <row r="133" spans="1:47">
       <c r="A133" t="s">
         <v>312</v>
       </c>
       <c r="B133" t="s">
         <v>325</v>
       </c>
       <c r="C133" t="s">
         <v>326</v>
       </c>
       <c r="D133" t="s">
         <v>53</v>
       </c>
       <c r="E133">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F133">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="G133">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="H133">
         <v>5</v>
       </c>
       <c r="I133">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="J133">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="K133">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="L133">
         <v>5</v>
       </c>
       <c r="M133">
         <v>61</v>
       </c>
       <c r="N133">
         <v>78</v>
       </c>
       <c r="O133">
         <v>139</v>
       </c>
       <c r="P133">
         <v>5</v>
       </c>
       <c r="Q133">
         <v>60</v>
       </c>
       <c r="R133">
         <v>74</v>
       </c>
       <c r="S133">
         <v>134</v>
       </c>
@@ -13216,244 +13528,256 @@
       </c>
       <c r="AD133">
         <v>69</v>
       </c>
       <c r="AE133">
         <v>142</v>
       </c>
     </row>
     <row r="134" spans="1:47">
       <c r="A134" t="s">
         <v>312</v>
       </c>
       <c r="B134" t="s">
         <v>327</v>
       </c>
       <c r="C134" t="s">
         <v>328</v>
       </c>
       <c r="D134" t="s">
         <v>50</v>
       </c>
       <c r="E134">
         <v>704</v>
       </c>
       <c r="F134">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="G134">
-        <v>1309</v>
+        <v>1307</v>
       </c>
       <c r="AF134">
         <v>15</v>
       </c>
       <c r="AG134">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="AH134">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="AI134">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="AJ134">
         <v>16</v>
       </c>
       <c r="AK134">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="AL134">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="AM134">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="AN134">
         <v>17</v>
       </c>
       <c r="AO134">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="AP134">
         <v>238</v>
       </c>
       <c r="AQ134">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="AR134">
         <v>1</v>
       </c>
       <c r="AS134">
         <v>2</v>
       </c>
       <c r="AT134">
         <v>1</v>
       </c>
       <c r="AU134">
         <v>3</v>
       </c>
     </row>
     <row r="135" spans="1:47">
       <c r="A135" t="s">
         <v>312</v>
       </c>
       <c r="B135" t="s">
         <v>329</v>
       </c>
       <c r="C135" t="s">
         <v>330</v>
       </c>
       <c r="D135" t="s">
         <v>50</v>
       </c>
       <c r="E135">
-        <v>212</v>
+        <v>306</v>
       </c>
       <c r="F135">
-        <v>161</v>
+        <v>241</v>
       </c>
       <c r="G135">
-        <v>373</v>
+        <v>547</v>
+      </c>
+      <c r="AF135">
+        <v>7</v>
+      </c>
+      <c r="AG135">
+        <v>94</v>
+      </c>
+      <c r="AH135">
+        <v>79</v>
+      </c>
+      <c r="AI135">
+        <v>173</v>
       </c>
       <c r="AJ135">
         <v>7</v>
       </c>
       <c r="AK135">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="AL135">
         <v>68</v>
       </c>
       <c r="AM135">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="AN135">
         <v>8</v>
       </c>
       <c r="AO135">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AP135">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AQ135">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="136" spans="1:47">
       <c r="A136" t="s">
         <v>331</v>
       </c>
       <c r="B136" t="s">
         <v>332</v>
       </c>
       <c r="C136" t="s">
         <v>333</v>
       </c>
       <c r="D136" t="s">
         <v>53</v>
       </c>
       <c r="E136">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="F136">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="G136">
-        <v>766</v>
+        <v>772</v>
       </c>
       <c r="H136">
         <v>5</v>
       </c>
       <c r="I136">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="J136">
         <v>48</v>
       </c>
       <c r="K136">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="L136">
         <v>5</v>
       </c>
       <c r="M136">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N136">
         <v>55</v>
       </c>
       <c r="O136">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="P136">
         <v>5</v>
       </c>
       <c r="Q136">
         <v>74</v>
       </c>
       <c r="R136">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="S136">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="T136">
         <v>5</v>
       </c>
       <c r="U136">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="V136">
         <v>62</v>
       </c>
       <c r="W136">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="X136">
         <v>6</v>
       </c>
       <c r="Y136">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="Z136">
         <v>69</v>
       </c>
       <c r="AA136">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AB136">
         <v>5</v>
       </c>
       <c r="AC136">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="AD136">
         <v>61</v>
       </c>
       <c r="AE136">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AR136">
         <v>1</v>
       </c>
       <c r="AS136">
         <v>6</v>
       </c>
       <c r="AT136">
         <v>3</v>
       </c>
       <c r="AU136">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:47">
       <c r="A137" t="s">
         <v>331</v>
       </c>
       <c r="B137" t="s">
         <v>334</v>
       </c>
       <c r="C137" t="s">
         <v>335</v>
       </c>
       <c r="D137" t="s">
@@ -13533,378 +13857,378 @@
       </c>
       <c r="AC137">
         <v>13</v>
       </c>
       <c r="AD137">
         <v>9</v>
       </c>
       <c r="AE137">
         <v>22</v>
       </c>
     </row>
     <row r="138" spans="1:47">
       <c r="A138" t="s">
         <v>331</v>
       </c>
       <c r="B138" t="s">
         <v>336</v>
       </c>
       <c r="C138" t="s">
         <v>337</v>
       </c>
       <c r="D138" t="s">
         <v>53</v>
       </c>
       <c r="E138">
-        <v>196</v>
+        <v>210</v>
       </c>
       <c r="F138">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="G138">
-        <v>382</v>
+        <v>403</v>
       </c>
       <c r="H138">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I138">
+        <v>34</v>
+      </c>
+      <c r="J138">
         <v>20</v>
       </c>
-      <c r="J138">
-[...1 lines deleted...]
-      </c>
       <c r="K138">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="L138">
         <v>3</v>
       </c>
       <c r="M138">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="N138">
         <v>29</v>
       </c>
       <c r="O138">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="P138">
         <v>3</v>
       </c>
       <c r="Q138">
         <v>30</v>
       </c>
       <c r="R138">
         <v>19</v>
       </c>
       <c r="S138">
         <v>49</v>
       </c>
       <c r="T138">
         <v>4</v>
       </c>
       <c r="U138">
         <v>38</v>
       </c>
       <c r="V138">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="W138">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="X138">
         <v>4</v>
       </c>
       <c r="Y138">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="Z138">
         <v>46</v>
       </c>
       <c r="AA138">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="AB138">
         <v>3</v>
       </c>
       <c r="AC138">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="AD138">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AE138">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="139" spans="1:47">
       <c r="A139" t="s">
         <v>331</v>
       </c>
       <c r="B139" t="s">
         <v>338</v>
       </c>
       <c r="C139" t="s">
         <v>339</v>
       </c>
       <c r="D139" t="s">
         <v>53</v>
       </c>
       <c r="E139">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F139">
         <v>95</v>
       </c>
       <c r="G139">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="H139">
         <v>2</v>
       </c>
       <c r="I139">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J139">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K139">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="L139">
         <v>2</v>
       </c>
       <c r="M139">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="N139">
         <v>15</v>
       </c>
       <c r="O139">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P139">
         <v>2</v>
       </c>
       <c r="Q139">
         <v>27</v>
       </c>
       <c r="R139">
         <v>11</v>
       </c>
       <c r="S139">
         <v>38</v>
       </c>
       <c r="T139">
         <v>2</v>
       </c>
       <c r="U139">
         <v>21</v>
       </c>
       <c r="V139">
         <v>15</v>
       </c>
       <c r="W139">
         <v>36</v>
       </c>
       <c r="X139">
         <v>2</v>
       </c>
       <c r="Y139">
         <v>20</v>
       </c>
       <c r="Z139">
         <v>27</v>
       </c>
       <c r="AA139">
         <v>47</v>
       </c>
       <c r="AB139">
         <v>2</v>
       </c>
       <c r="AC139">
         <v>19</v>
       </c>
       <c r="AD139">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="AE139">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="140" spans="1:47">
       <c r="A140" t="s">
         <v>331</v>
       </c>
       <c r="B140" t="s">
         <v>340</v>
       </c>
       <c r="C140" t="s">
         <v>341</v>
       </c>
       <c r="D140" t="s">
         <v>50</v>
       </c>
       <c r="E140">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F140">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="G140">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="AF140">
         <v>7</v>
       </c>
       <c r="AG140">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AH140">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI140">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AJ140">
         <v>7</v>
       </c>
       <c r="AK140">
         <v>76</v>
       </c>
       <c r="AL140">
         <v>82</v>
       </c>
       <c r="AM140">
         <v>158</v>
       </c>
       <c r="AN140">
         <v>6</v>
       </c>
       <c r="AO140">
         <v>76</v>
       </c>
       <c r="AP140">
         <v>70</v>
       </c>
       <c r="AQ140">
         <v>146</v>
       </c>
     </row>
     <row r="141" spans="1:47">
       <c r="A141" t="s">
         <v>342</v>
       </c>
       <c r="B141" t="s">
         <v>343</v>
       </c>
       <c r="C141" t="s">
         <v>344</v>
       </c>
       <c r="D141" t="s">
         <v>53</v>
       </c>
       <c r="E141">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F141">
         <v>135</v>
       </c>
       <c r="G141">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="H141">
         <v>2</v>
       </c>
       <c r="I141">
         <v>17</v>
       </c>
       <c r="J141">
         <v>19</v>
       </c>
       <c r="K141">
         <v>36</v>
       </c>
       <c r="L141">
         <v>2</v>
       </c>
       <c r="M141">
         <v>21</v>
       </c>
       <c r="N141">
         <v>20</v>
       </c>
       <c r="O141">
         <v>41</v>
       </c>
       <c r="P141">
         <v>2</v>
       </c>
       <c r="Q141">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R141">
         <v>18</v>
       </c>
       <c r="S141">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="T141">
         <v>3</v>
       </c>
       <c r="U141">
         <v>30</v>
       </c>
       <c r="V141">
         <v>28</v>
       </c>
       <c r="W141">
         <v>58</v>
       </c>
       <c r="X141">
         <v>2</v>
       </c>
       <c r="Y141">
         <v>27</v>
       </c>
       <c r="Z141">
         <v>22</v>
       </c>
       <c r="AA141">
         <v>49</v>
       </c>
       <c r="AB141">
         <v>3</v>
       </c>
       <c r="AC141">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="AD141">
         <v>27</v>
       </c>
       <c r="AE141">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="AR141">
         <v>1</v>
       </c>
       <c r="AS141">
         <v>5</v>
       </c>
       <c r="AT141">
         <v>1</v>
       </c>
       <c r="AU141">
         <v>6</v>
       </c>
     </row>
     <row r="142" spans="1:47">
       <c r="A142" t="s">
         <v>342</v>
       </c>
       <c r="B142" t="s">
         <v>345</v>
       </c>
       <c r="C142" t="s">
         <v>346</v>
       </c>
       <c r="D142" t="s">
@@ -13984,93 +14308,93 @@
       </c>
       <c r="AC142">
         <v>4</v>
       </c>
       <c r="AD142">
         <v>4</v>
       </c>
       <c r="AE142">
         <v>8</v>
       </c>
     </row>
     <row r="143" spans="1:47">
       <c r="A143" t="s">
         <v>342</v>
       </c>
       <c r="B143" t="s">
         <v>347</v>
       </c>
       <c r="C143" t="s">
         <v>348</v>
       </c>
       <c r="D143" t="s">
         <v>53</v>
       </c>
       <c r="E143">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F143">
         <v>25</v>
       </c>
       <c r="G143">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H143">
         <v>1</v>
       </c>
       <c r="I143">
         <v>3</v>
       </c>
       <c r="J143">
         <v>7</v>
       </c>
       <c r="K143">
         <v>10</v>
       </c>
       <c r="L143">
         <v>1</v>
       </c>
       <c r="M143">
         <v>2</v>
       </c>
       <c r="N143">
         <v>4</v>
       </c>
       <c r="O143">
         <v>6</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
       <c r="Q143">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R143">
         <v>1</v>
       </c>
       <c r="S143">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="T143">
         <v>1</v>
       </c>
       <c r="U143">
         <v>5</v>
       </c>
       <c r="V143">
         <v>3</v>
       </c>
       <c r="W143">
         <v>8</v>
       </c>
       <c r="X143">
         <v>1</v>
       </c>
       <c r="Y143">
         <v>4</v>
       </c>
       <c r="Z143">
         <v>6</v>
       </c>
       <c r="AA143">
         <v>10</v>
       </c>
@@ -14082,102 +14406,102 @@
       </c>
       <c r="AD143">
         <v>4</v>
       </c>
       <c r="AE143">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:47">
       <c r="A144" t="s">
         <v>342</v>
       </c>
       <c r="B144" t="s">
         <v>349</v>
       </c>
       <c r="C144" t="s">
         <v>350</v>
       </c>
       <c r="D144" t="s">
         <v>53</v>
       </c>
       <c r="E144">
         <v>210</v>
       </c>
       <c r="F144">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="G144">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="H144">
         <v>3</v>
       </c>
       <c r="I144">
         <v>37</v>
       </c>
       <c r="J144">
         <v>30</v>
       </c>
       <c r="K144">
         <v>67</v>
       </c>
       <c r="L144">
         <v>3</v>
       </c>
       <c r="M144">
         <v>33</v>
       </c>
       <c r="N144">
         <v>35</v>
       </c>
       <c r="O144">
         <v>68</v>
       </c>
       <c r="P144">
         <v>3</v>
       </c>
       <c r="Q144">
         <v>26</v>
       </c>
       <c r="R144">
         <v>30</v>
       </c>
       <c r="S144">
         <v>56</v>
       </c>
       <c r="T144">
         <v>3</v>
       </c>
       <c r="U144">
         <v>37</v>
       </c>
       <c r="V144">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="W144">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="X144">
         <v>3</v>
       </c>
       <c r="Y144">
         <v>37</v>
       </c>
       <c r="Z144">
         <v>30</v>
       </c>
       <c r="AA144">
         <v>67</v>
       </c>
       <c r="AB144">
         <v>3</v>
       </c>
       <c r="AC144">
         <v>40</v>
       </c>
       <c r="AD144">
         <v>35</v>
       </c>
       <c r="AE144">
         <v>75</v>
       </c>
@@ -14269,152 +14593,152 @@
       </c>
       <c r="AC145">
         <v>4</v>
       </c>
       <c r="AD145">
         <v>11</v>
       </c>
       <c r="AE145">
         <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:47">
       <c r="A146" t="s">
         <v>342</v>
       </c>
       <c r="B146" t="s">
         <v>353</v>
       </c>
       <c r="C146" t="s">
         <v>354</v>
       </c>
       <c r="D146" t="s">
         <v>53</v>
       </c>
       <c r="E146">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F146">
         <v>61</v>
       </c>
       <c r="G146">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="H146">
         <v>1</v>
       </c>
       <c r="I146">
         <v>11</v>
       </c>
       <c r="J146">
         <v>13</v>
       </c>
       <c r="K146">
         <v>24</v>
       </c>
       <c r="L146">
         <v>1</v>
       </c>
       <c r="M146">
         <v>15</v>
       </c>
       <c r="N146">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="O146">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
       <c r="Q146">
         <v>10</v>
       </c>
       <c r="R146">
         <v>12</v>
       </c>
       <c r="S146">
         <v>22</v>
       </c>
       <c r="T146">
         <v>1</v>
       </c>
       <c r="U146">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="V146">
         <v>5</v>
       </c>
       <c r="W146">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="X146">
         <v>1</v>
       </c>
       <c r="Y146">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="Z146">
         <v>13</v>
       </c>
       <c r="AA146">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="AB146">
         <v>1</v>
       </c>
       <c r="AC146">
         <v>12</v>
       </c>
       <c r="AD146">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AE146">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="147" spans="1:47">
       <c r="A147" t="s">
         <v>342</v>
       </c>
       <c r="B147" t="s">
         <v>355</v>
       </c>
       <c r="C147" t="s">
         <v>356</v>
       </c>
       <c r="D147" t="s">
         <v>53</v>
       </c>
       <c r="E147">
         <v>39</v>
       </c>
       <c r="F147">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G147">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="H147">
         <v>1</v>
       </c>
       <c r="I147">
         <v>6</v>
       </c>
       <c r="J147">
         <v>5</v>
       </c>
       <c r="K147">
         <v>11</v>
       </c>
       <c r="L147">
         <v>1</v>
       </c>
       <c r="M147">
         <v>5</v>
       </c>
       <c r="N147">
         <v>3</v>
       </c>
       <c r="O147">
         <v>8</v>
       </c>
@@ -14439,136 +14763,148 @@
       <c r="V147">
         <v>2</v>
       </c>
       <c r="W147">
         <v>9</v>
       </c>
       <c r="X147">
         <v>1</v>
       </c>
       <c r="Y147">
         <v>10</v>
       </c>
       <c r="Z147">
         <v>7</v>
       </c>
       <c r="AA147">
         <v>17</v>
       </c>
       <c r="AB147">
         <v>1</v>
       </c>
       <c r="AC147">
         <v>7</v>
       </c>
       <c r="AD147">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AE147">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="148" spans="1:47">
       <c r="A148" t="s">
         <v>342</v>
       </c>
       <c r="B148" t="s">
         <v>357</v>
       </c>
       <c r="C148" t="s">
         <v>358</v>
       </c>
       <c r="D148" t="s">
         <v>50</v>
       </c>
       <c r="E148">
-        <v>113</v>
+        <v>161</v>
       </c>
       <c r="F148">
-        <v>92</v>
+        <v>133</v>
       </c>
       <c r="G148">
-        <v>205</v>
+        <v>294</v>
+      </c>
+      <c r="AF148">
+        <v>4</v>
+      </c>
+      <c r="AG148">
+        <v>47</v>
+      </c>
+      <c r="AH148">
+        <v>41</v>
+      </c>
+      <c r="AI148">
+        <v>88</v>
       </c>
       <c r="AJ148">
         <v>5</v>
       </c>
       <c r="AK148">
         <v>58</v>
       </c>
       <c r="AL148">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="AM148">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="AN148">
         <v>5</v>
       </c>
       <c r="AO148">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AP148">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AQ148">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="AR148">
         <v>1</v>
       </c>
       <c r="AS148">
         <v>1</v>
       </c>
       <c r="AT148">
         <v>3</v>
       </c>
       <c r="AU148">
         <v>4</v>
       </c>
     </row>
     <row r="149" spans="1:47">
       <c r="A149" t="s">
         <v>359</v>
       </c>
       <c r="B149" t="s">
         <v>360</v>
       </c>
       <c r="C149" t="s">
         <v>361</v>
       </c>
       <c r="D149" t="s">
         <v>53</v>
       </c>
       <c r="E149">
         <v>367</v>
       </c>
       <c r="F149">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="G149">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="H149">
         <v>4</v>
       </c>
       <c r="I149">
         <v>49</v>
       </c>
       <c r="J149">
         <v>44</v>
       </c>
       <c r="K149">
         <v>93</v>
       </c>
       <c r="L149">
         <v>3</v>
       </c>
       <c r="M149">
         <v>47</v>
       </c>
       <c r="N149">
         <v>39</v>
       </c>
       <c r="O149">
         <v>86</v>
       </c>
@@ -14581,54 +14917,54 @@
       <c r="R149">
         <v>41</v>
       </c>
       <c r="S149">
         <v>106</v>
       </c>
       <c r="T149">
         <v>5</v>
       </c>
       <c r="U149">
         <v>69</v>
       </c>
       <c r="V149">
         <v>49</v>
       </c>
       <c r="W149">
         <v>118</v>
       </c>
       <c r="X149">
         <v>5</v>
       </c>
       <c r="Y149">
         <v>76</v>
       </c>
       <c r="Z149">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AA149">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="AB149">
         <v>4</v>
       </c>
       <c r="AC149">
         <v>57</v>
       </c>
       <c r="AD149">
         <v>56</v>
       </c>
       <c r="AE149">
         <v>113</v>
       </c>
       <c r="AR149">
         <v>3</v>
       </c>
       <c r="AS149">
         <v>4</v>
       </c>
       <c r="AT149">
         <v>0</v>
       </c>
       <c r="AU149">
         <v>4</v>
       </c>
@@ -14815,57 +15151,69 @@
       </c>
       <c r="AC151">
         <v>1</v>
       </c>
       <c r="AD151">
         <v>5</v>
       </c>
       <c r="AE151">
         <v>6</v>
       </c>
     </row>
     <row r="152" spans="1:47">
       <c r="A152" t="s">
         <v>359</v>
       </c>
       <c r="B152" t="s">
         <v>366</v>
       </c>
       <c r="C152" t="s">
         <v>367</v>
       </c>
       <c r="D152" t="s">
         <v>53</v>
       </c>
       <c r="E152">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="F152">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="G152">
-        <v>78</v>
+        <v>104</v>
+      </c>
+      <c r="H152">
+        <v>1</v>
+      </c>
+      <c r="I152">
+        <v>13</v>
+      </c>
+      <c r="J152">
+        <v>13</v>
+      </c>
+      <c r="K152">
+        <v>26</v>
       </c>
       <c r="L152">
         <v>1</v>
       </c>
       <c r="M152">
         <v>12</v>
       </c>
       <c r="N152">
         <v>8</v>
       </c>
       <c r="O152">
         <v>20</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
       <c r="Q152">
         <v>6</v>
       </c>
       <c r="R152">
         <v>10</v>
       </c>
       <c r="S152">
         <v>16</v>
       </c>
@@ -14898,401 +15246,425 @@
       </c>
       <c r="AC152">
         <v>5</v>
       </c>
       <c r="AD152">
         <v>8</v>
       </c>
       <c r="AE152">
         <v>13</v>
       </c>
     </row>
     <row r="153" spans="1:47">
       <c r="A153" t="s">
         <v>359</v>
       </c>
       <c r="B153" t="s">
         <v>368</v>
       </c>
       <c r="C153" t="s">
         <v>369</v>
       </c>
       <c r="D153" t="s">
         <v>53</v>
       </c>
       <c r="E153">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F153">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G153">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="H153">
         <v>1</v>
       </c>
       <c r="I153">
         <v>2</v>
       </c>
       <c r="J153">
         <v>1</v>
       </c>
       <c r="K153">
         <v>3</v>
       </c>
       <c r="L153">
         <v>1</v>
       </c>
       <c r="M153">
         <v>3</v>
       </c>
       <c r="N153">
         <v>2</v>
       </c>
       <c r="O153">
         <v>5</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
       <c r="Q153">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R153">
         <v>3</v>
       </c>
       <c r="S153">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="T153">
         <v>1</v>
       </c>
       <c r="U153">
         <v>4</v>
       </c>
       <c r="V153">
         <v>5</v>
       </c>
       <c r="W153">
         <v>9</v>
       </c>
       <c r="X153">
         <v>1</v>
       </c>
       <c r="Y153">
         <v>5</v>
       </c>
       <c r="Z153">
         <v>6</v>
       </c>
       <c r="AA153">
         <v>11</v>
       </c>
       <c r="AB153">
         <v>1</v>
       </c>
       <c r="AC153">
         <v>5</v>
       </c>
       <c r="AD153">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AE153">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:47">
       <c r="A154" t="s">
         <v>359</v>
       </c>
       <c r="B154" t="s">
         <v>370</v>
       </c>
       <c r="C154" t="s">
         <v>371</v>
       </c>
       <c r="D154" t="s">
         <v>53</v>
       </c>
       <c r="E154">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F154">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="G154">
-        <v>47</v>
+        <v>54</v>
+      </c>
+      <c r="H154">
+        <v>1</v>
+      </c>
+      <c r="I154">
+        <v>3</v>
+      </c>
+      <c r="J154">
+        <v>2</v>
+      </c>
+      <c r="K154">
+        <v>5</v>
       </c>
       <c r="L154">
         <v>1</v>
       </c>
       <c r="M154">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N154">
         <v>1</v>
       </c>
       <c r="O154">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
       <c r="Q154">
         <v>5</v>
       </c>
       <c r="R154">
         <v>3</v>
       </c>
       <c r="S154">
         <v>8</v>
       </c>
       <c r="T154">
         <v>1</v>
       </c>
       <c r="U154">
         <v>6</v>
       </c>
       <c r="V154">
         <v>4</v>
       </c>
       <c r="W154">
         <v>10</v>
       </c>
       <c r="X154">
         <v>1</v>
       </c>
       <c r="Y154">
         <v>9</v>
       </c>
       <c r="Z154">
         <v>3</v>
       </c>
       <c r="AA154">
         <v>12</v>
       </c>
       <c r="AB154">
         <v>1</v>
       </c>
       <c r="AC154">
         <v>6</v>
       </c>
       <c r="AD154">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AE154">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:47">
       <c r="A155" t="s">
         <v>359</v>
       </c>
       <c r="B155" t="s">
         <v>372</v>
       </c>
       <c r="C155" t="s">
         <v>373</v>
       </c>
       <c r="D155" t="s">
         <v>53</v>
       </c>
       <c r="E155">
         <v>209</v>
       </c>
       <c r="F155">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G155">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="H155">
         <v>3</v>
       </c>
       <c r="I155">
         <v>31</v>
       </c>
       <c r="J155">
         <v>46</v>
       </c>
       <c r="K155">
         <v>77</v>
       </c>
       <c r="L155">
         <v>3</v>
       </c>
       <c r="M155">
         <v>28</v>
       </c>
       <c r="N155">
         <v>32</v>
       </c>
       <c r="O155">
         <v>60</v>
       </c>
       <c r="P155">
         <v>3</v>
       </c>
       <c r="Q155">
         <v>44</v>
       </c>
       <c r="R155">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="S155">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="T155">
         <v>3</v>
       </c>
       <c r="U155">
         <v>29</v>
       </c>
       <c r="V155">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="W155">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="X155">
         <v>3</v>
       </c>
       <c r="Y155">
         <v>31</v>
       </c>
       <c r="Z155">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="AA155">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="AB155">
         <v>3</v>
       </c>
       <c r="AC155">
         <v>46</v>
       </c>
       <c r="AD155">
         <v>38</v>
       </c>
       <c r="AE155">
         <v>84</v>
       </c>
     </row>
     <row r="156" spans="1:47">
       <c r="A156" t="s">
         <v>359</v>
       </c>
       <c r="B156" t="s">
         <v>374</v>
       </c>
       <c r="C156" t="s">
         <v>375</v>
       </c>
       <c r="D156" t="s">
         <v>50</v>
       </c>
       <c r="E156">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="F156">
-        <v>382</v>
+        <v>408</v>
       </c>
       <c r="G156">
-        <v>897</v>
+        <v>925</v>
       </c>
       <c r="AF156">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="AG156">
-        <v>174</v>
+        <v>161</v>
       </c>
       <c r="AH156">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="AI156">
-        <v>322</v>
+        <v>299</v>
       </c>
       <c r="AJ156">
         <v>7</v>
       </c>
       <c r="AK156">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="AL156">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="AM156">
-        <v>306</v>
+        <v>320</v>
       </c>
       <c r="AN156">
         <v>7</v>
       </c>
       <c r="AO156">
-        <v>159</v>
+        <v>182</v>
       </c>
       <c r="AP156">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="AQ156">
-        <v>269</v>
+        <v>306</v>
       </c>
     </row>
     <row r="157" spans="1:47">
       <c r="A157" t="s">
         <v>359</v>
       </c>
       <c r="B157" t="s">
         <v>376</v>
       </c>
       <c r="C157" t="s">
         <v>377</v>
       </c>
       <c r="D157" t="s">
         <v>50</v>
       </c>
       <c r="E157">
-        <v>232</v>
+        <v>335</v>
       </c>
       <c r="F157">
-        <v>199</v>
+        <v>288</v>
       </c>
       <c r="G157">
-        <v>431</v>
+        <v>623</v>
+      </c>
+      <c r="AF157">
+        <v>8</v>
+      </c>
+      <c r="AG157">
+        <v>102</v>
+      </c>
+      <c r="AH157">
+        <v>89</v>
+      </c>
+      <c r="AI157">
+        <v>191</v>
       </c>
       <c r="AJ157">
         <v>9</v>
       </c>
       <c r="AK157">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AL157">
         <v>91</v>
       </c>
       <c r="AM157">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="AN157">
         <v>10</v>
       </c>
       <c r="AO157">
         <v>120</v>
       </c>
       <c r="AP157">
         <v>108</v>
       </c>
       <c r="AQ157">
         <v>228</v>
       </c>
     </row>
     <row r="158" spans="1:47">
       <c r="A158" t="s">
         <v>359</v>
       </c>
       <c r="B158" t="s">
         <v>378</v>
       </c>
       <c r="C158" t="s">
         <v>379</v>
       </c>
       <c r="D158" t="s">
@@ -15312,212 +15684,212 @@
       </c>
       <c r="AO158">
         <v>13</v>
       </c>
       <c r="AP158">
         <v>2</v>
       </c>
       <c r="AQ158">
         <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:47">
       <c r="A159" t="s">
         <v>380</v>
       </c>
       <c r="B159" t="s">
         <v>381</v>
       </c>
       <c r="C159" t="s">
         <v>382</v>
       </c>
       <c r="D159" t="s">
         <v>53</v>
       </c>
       <c r="E159">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F159">
         <v>363</v>
       </c>
       <c r="G159">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="H159">
         <v>5</v>
       </c>
       <c r="I159">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="J159">
         <v>55</v>
       </c>
       <c r="K159">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="L159">
         <v>5</v>
       </c>
       <c r="M159">
         <v>63</v>
       </c>
       <c r="N159">
         <v>61</v>
       </c>
       <c r="O159">
         <v>124</v>
       </c>
       <c r="P159">
         <v>5</v>
       </c>
       <c r="Q159">
         <v>63</v>
       </c>
       <c r="R159">
         <v>68</v>
       </c>
       <c r="S159">
         <v>131</v>
       </c>
       <c r="T159">
         <v>5</v>
       </c>
       <c r="U159">
         <v>69</v>
       </c>
       <c r="V159">
         <v>60</v>
       </c>
       <c r="W159">
         <v>129</v>
       </c>
       <c r="X159">
         <v>5</v>
       </c>
       <c r="Y159">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="Z159">
         <v>56</v>
       </c>
       <c r="AA159">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="AB159">
         <v>5</v>
       </c>
       <c r="AC159">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AD159">
         <v>59</v>
       </c>
       <c r="AE159">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AR159">
         <v>1</v>
       </c>
       <c r="AS159">
         <v>5</v>
       </c>
       <c r="AT159">
         <v>4</v>
       </c>
       <c r="AU159">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:47">
       <c r="A160" t="s">
         <v>380</v>
       </c>
       <c r="B160" t="s">
         <v>383</v>
       </c>
       <c r="C160" t="s">
         <v>384</v>
       </c>
       <c r="D160" t="s">
         <v>53</v>
       </c>
       <c r="E160">
         <v>197</v>
       </c>
       <c r="F160">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G160">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="H160">
         <v>2</v>
       </c>
       <c r="I160">
         <v>26</v>
       </c>
       <c r="J160">
         <v>24</v>
       </c>
       <c r="K160">
         <v>50</v>
       </c>
       <c r="L160">
         <v>3</v>
       </c>
       <c r="M160">
         <v>37</v>
       </c>
       <c r="N160">
         <v>36</v>
       </c>
       <c r="O160">
         <v>73</v>
       </c>
       <c r="P160">
         <v>3</v>
       </c>
       <c r="Q160">
         <v>41</v>
       </c>
       <c r="R160">
         <v>30</v>
       </c>
       <c r="S160">
         <v>71</v>
       </c>
       <c r="T160">
         <v>3</v>
       </c>
       <c r="U160">
         <v>31</v>
       </c>
       <c r="V160">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="W160">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="X160">
         <v>3</v>
       </c>
       <c r="Y160">
         <v>28</v>
       </c>
       <c r="Z160">
         <v>29</v>
       </c>
       <c r="AA160">
         <v>57</v>
       </c>
       <c r="AB160">
         <v>3</v>
       </c>
       <c r="AC160">
         <v>34</v>
       </c>
       <c r="AD160">
         <v>43</v>
       </c>
       <c r="AE160">
         <v>77</v>
       </c>
@@ -15609,69 +15981,69 @@
       </c>
       <c r="AC161">
         <v>24</v>
       </c>
       <c r="AD161">
         <v>36</v>
       </c>
       <c r="AE161">
         <v>60</v>
       </c>
     </row>
     <row r="162" spans="1:47">
       <c r="A162" t="s">
         <v>380</v>
       </c>
       <c r="B162" t="s">
         <v>387</v>
       </c>
       <c r="C162" t="s">
         <v>388</v>
       </c>
       <c r="D162" t="s">
         <v>53</v>
       </c>
       <c r="E162">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F162">
         <v>22</v>
       </c>
       <c r="G162">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H162">
         <v>1</v>
       </c>
       <c r="I162">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J162">
         <v>6</v>
       </c>
       <c r="K162">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L162">
         <v>1</v>
       </c>
       <c r="M162">
         <v>2</v>
       </c>
       <c r="N162">
         <v>3</v>
       </c>
       <c r="O162">
         <v>5</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
       <c r="Q162">
         <v>0</v>
       </c>
       <c r="R162">
         <v>6</v>
       </c>
       <c r="S162">
         <v>6</v>
       </c>
@@ -15704,188 +16076,200 @@
       </c>
       <c r="AC162">
         <v>3</v>
       </c>
       <c r="AD162">
         <v>2</v>
       </c>
       <c r="AE162">
         <v>5</v>
       </c>
     </row>
     <row r="163" spans="1:47">
       <c r="A163" t="s">
         <v>380</v>
       </c>
       <c r="B163" t="s">
         <v>389</v>
       </c>
       <c r="C163" t="s">
         <v>390</v>
       </c>
       <c r="D163" t="s">
         <v>53</v>
       </c>
       <c r="E163">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F163">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="G163">
         <v>409</v>
       </c>
       <c r="H163">
         <v>3</v>
       </c>
       <c r="I163">
         <v>27</v>
       </c>
       <c r="J163">
         <v>30</v>
       </c>
       <c r="K163">
         <v>57</v>
       </c>
       <c r="L163">
         <v>3</v>
       </c>
       <c r="M163">
         <v>57</v>
       </c>
       <c r="N163">
         <v>24</v>
       </c>
       <c r="O163">
         <v>81</v>
       </c>
       <c r="P163">
         <v>3</v>
       </c>
       <c r="Q163">
         <v>33</v>
       </c>
       <c r="R163">
         <v>36</v>
       </c>
       <c r="S163">
         <v>69</v>
       </c>
       <c r="T163">
         <v>3</v>
       </c>
       <c r="U163">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="V163">
         <v>27</v>
       </c>
       <c r="W163">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="X163">
         <v>3</v>
       </c>
       <c r="Y163">
         <v>34</v>
       </c>
       <c r="Z163">
         <v>31</v>
       </c>
       <c r="AA163">
         <v>65</v>
       </c>
       <c r="AB163">
         <v>3</v>
       </c>
       <c r="AC163">
         <v>36</v>
       </c>
       <c r="AD163">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AE163">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="164" spans="1:47">
       <c r="A164" t="s">
         <v>380</v>
       </c>
       <c r="B164" t="s">
         <v>391</v>
       </c>
       <c r="C164" t="s">
         <v>392</v>
       </c>
       <c r="D164" t="s">
         <v>50</v>
       </c>
       <c r="E164">
-        <v>257</v>
+        <v>421</v>
       </c>
       <c r="F164">
-        <v>259</v>
+        <v>369</v>
       </c>
       <c r="G164">
-        <v>516</v>
+        <v>790</v>
+      </c>
+      <c r="AF164">
+        <v>9</v>
+      </c>
+      <c r="AG164">
+        <v>162</v>
+      </c>
+      <c r="AH164">
+        <v>108</v>
+      </c>
+      <c r="AI164">
+        <v>270</v>
       </c>
       <c r="AJ164">
         <v>9</v>
       </c>
       <c r="AK164">
         <v>123</v>
       </c>
       <c r="AL164">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AM164">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="AN164">
         <v>9</v>
       </c>
       <c r="AO164">
         <v>131</v>
       </c>
       <c r="AP164">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AQ164">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="AR164">
         <v>1</v>
       </c>
       <c r="AS164">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AT164">
         <v>1</v>
       </c>
       <c r="AU164">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="165" spans="1:47">
       <c r="A165" t="s">
         <v>393</v>
       </c>
       <c r="B165" t="s">
         <v>394</v>
       </c>
       <c r="C165" t="s">
         <v>395</v>
       </c>
       <c r="D165" t="s">
         <v>53</v>
       </c>
       <c r="E165">
         <v>279</v>
       </c>
       <c r="F165">
         <v>252</v>
       </c>
       <c r="G165">
         <v>531</v>
       </c>
       <c r="H165">
@@ -16048,57 +16432,69 @@
       </c>
       <c r="AC166">
         <v>16</v>
       </c>
       <c r="AD166">
         <v>19</v>
       </c>
       <c r="AE166">
         <v>35</v>
       </c>
     </row>
     <row r="167" spans="1:47">
       <c r="A167" t="s">
         <v>393</v>
       </c>
       <c r="B167" t="s">
         <v>398</v>
       </c>
       <c r="C167" t="s">
         <v>399</v>
       </c>
       <c r="D167" t="s">
         <v>53</v>
       </c>
       <c r="E167">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F167">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="G167">
-        <v>51</v>
+        <v>62</v>
+      </c>
+      <c r="H167">
+        <v>1</v>
+      </c>
+      <c r="I167">
+        <v>2</v>
+      </c>
+      <c r="J167">
+        <v>9</v>
+      </c>
+      <c r="K167">
+        <v>11</v>
       </c>
       <c r="L167">
         <v>1</v>
       </c>
       <c r="M167">
         <v>4</v>
       </c>
       <c r="N167">
         <v>5</v>
       </c>
       <c r="O167">
         <v>9</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
       <c r="Q167">
         <v>3</v>
       </c>
       <c r="R167">
         <v>4</v>
       </c>
       <c r="S167">
         <v>7</v>
       </c>
@@ -16226,152 +16622,164 @@
       </c>
       <c r="AC168">
         <v>9</v>
       </c>
       <c r="AD168">
         <v>7</v>
       </c>
       <c r="AE168">
         <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:47">
       <c r="A169" t="s">
         <v>393</v>
       </c>
       <c r="B169" t="s">
         <v>402</v>
       </c>
       <c r="C169" t="s">
         <v>403</v>
       </c>
       <c r="D169" t="s">
         <v>50</v>
       </c>
       <c r="E169">
-        <v>142</v>
+        <v>207</v>
       </c>
       <c r="F169">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="G169">
-        <v>277</v>
+        <v>387</v>
+      </c>
+      <c r="AF169">
+        <v>5</v>
+      </c>
+      <c r="AG169">
+        <v>63</v>
+      </c>
+      <c r="AH169">
+        <v>44</v>
+      </c>
+      <c r="AI169">
+        <v>107</v>
       </c>
       <c r="AJ169">
         <v>6</v>
       </c>
       <c r="AK169">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AL169">
         <v>57</v>
       </c>
       <c r="AM169">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AN169">
         <v>6</v>
       </c>
       <c r="AO169">
         <v>69</v>
       </c>
       <c r="AP169">
         <v>78</v>
       </c>
       <c r="AQ169">
         <v>147</v>
       </c>
       <c r="AR169">
         <v>1</v>
       </c>
       <c r="AS169">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AT169">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AU169">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="170" spans="1:47">
       <c r="A170" t="s">
         <v>404</v>
       </c>
       <c r="B170" t="s">
         <v>405</v>
       </c>
       <c r="C170" t="s">
         <v>406</v>
       </c>
       <c r="D170" t="s">
         <v>53</v>
       </c>
       <c r="E170">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="F170">
         <v>107</v>
       </c>
       <c r="G170">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="H170">
         <v>2</v>
       </c>
       <c r="I170">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J170">
         <v>14</v>
       </c>
       <c r="K170">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L170">
         <v>2</v>
       </c>
       <c r="M170">
         <v>15</v>
       </c>
       <c r="N170">
         <v>19</v>
       </c>
       <c r="O170">
         <v>34</v>
       </c>
       <c r="P170">
         <v>2</v>
       </c>
       <c r="Q170">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R170">
         <v>17</v>
       </c>
       <c r="S170">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T170">
         <v>2</v>
       </c>
       <c r="U170">
         <v>21</v>
       </c>
       <c r="V170">
         <v>21</v>
       </c>
       <c r="W170">
         <v>42</v>
       </c>
       <c r="X170">
         <v>2</v>
       </c>
       <c r="Y170">
         <v>26</v>
       </c>
       <c r="Z170">
         <v>18</v>
       </c>
       <c r="AA170">
         <v>44</v>
       </c>
@@ -16380,152 +16788,164 @@
       </c>
       <c r="AC170">
         <v>18</v>
       </c>
       <c r="AD170">
         <v>18</v>
       </c>
       <c r="AE170">
         <v>36</v>
       </c>
     </row>
     <row r="171" spans="1:47">
       <c r="A171" t="s">
         <v>404</v>
       </c>
       <c r="B171" t="s">
         <v>407</v>
       </c>
       <c r="C171" t="s">
         <v>408</v>
       </c>
       <c r="D171" t="s">
         <v>53</v>
       </c>
       <c r="E171">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="F171">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="G171">
-        <v>586</v>
+        <v>581</v>
       </c>
       <c r="H171">
         <v>3</v>
       </c>
       <c r="I171">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J171">
         <v>34</v>
       </c>
       <c r="K171">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L171">
         <v>3</v>
       </c>
       <c r="M171">
         <v>44</v>
       </c>
       <c r="N171">
         <v>34</v>
       </c>
       <c r="O171">
         <v>78</v>
       </c>
       <c r="P171">
         <v>4</v>
       </c>
       <c r="Q171">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="R171">
         <v>56</v>
       </c>
       <c r="S171">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="T171">
         <v>4</v>
       </c>
       <c r="U171">
         <v>43</v>
       </c>
       <c r="V171">
         <v>53</v>
       </c>
       <c r="W171">
         <v>96</v>
       </c>
       <c r="X171">
         <v>5</v>
       </c>
       <c r="Y171">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="Z171">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="AA171">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="AB171">
         <v>5</v>
       </c>
       <c r="AC171">
         <v>55</v>
       </c>
       <c r="AD171">
         <v>65</v>
       </c>
       <c r="AE171">
         <v>120</v>
       </c>
     </row>
     <row r="172" spans="1:47">
       <c r="A172" t="s">
         <v>404</v>
       </c>
       <c r="B172" t="s">
         <v>409</v>
       </c>
       <c r="C172" t="s">
         <v>410</v>
       </c>
       <c r="D172" t="s">
         <v>53</v>
       </c>
       <c r="E172">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="F172">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="G172">
-        <v>75</v>
+        <v>93</v>
+      </c>
+      <c r="H172">
+        <v>1</v>
+      </c>
+      <c r="I172">
+        <v>8</v>
+      </c>
+      <c r="J172">
+        <v>10</v>
+      </c>
+      <c r="K172">
+        <v>18</v>
       </c>
       <c r="L172">
         <v>1</v>
       </c>
       <c r="M172">
         <v>10</v>
       </c>
       <c r="N172">
         <v>9</v>
       </c>
       <c r="O172">
         <v>19</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
       <c r="Q172">
         <v>9</v>
       </c>
       <c r="R172">
         <v>4</v>
       </c>
       <c r="S172">
         <v>13</v>
       </c>
@@ -16558,69 +16978,81 @@
       </c>
       <c r="AC172">
         <v>4</v>
       </c>
       <c r="AD172">
         <v>7</v>
       </c>
       <c r="AE172">
         <v>11</v>
       </c>
     </row>
     <row r="173" spans="1:47">
       <c r="A173" t="s">
         <v>404</v>
       </c>
       <c r="B173" t="s">
         <v>411</v>
       </c>
       <c r="C173" t="s">
         <v>412</v>
       </c>
       <c r="D173" t="s">
         <v>53</v>
       </c>
       <c r="E173">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F173">
         <v>24</v>
       </c>
       <c r="G173">
-        <v>51</v>
+        <v>54</v>
+      </c>
+      <c r="H173">
+        <v>1</v>
+      </c>
+      <c r="I173">
+        <v>2</v>
+      </c>
+      <c r="J173">
+        <v>0</v>
+      </c>
+      <c r="K173">
+        <v>2</v>
       </c>
       <c r="L173">
         <v>1</v>
       </c>
       <c r="M173">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="N173">
         <v>7</v>
       </c>
       <c r="O173">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
       <c r="Q173">
         <v>3</v>
       </c>
       <c r="R173">
         <v>5</v>
       </c>
       <c r="S173">
         <v>8</v>
       </c>
       <c r="T173">
         <v>1</v>
       </c>
       <c r="U173">
         <v>4</v>
       </c>
       <c r="V173">
         <v>3</v>
       </c>
       <c r="W173">
         <v>7</v>
       </c>
@@ -16641,80 +17073,164 @@
       </c>
       <c r="AC173">
         <v>10</v>
       </c>
       <c r="AD173">
         <v>9</v>
       </c>
       <c r="AE173">
         <v>19</v>
       </c>
     </row>
     <row r="174" spans="1:47">
       <c r="A174" t="s">
         <v>404</v>
       </c>
       <c r="B174" t="s">
         <v>413</v>
       </c>
       <c r="C174" t="s">
         <v>414</v>
       </c>
       <c r="D174" t="s">
         <v>53</v>
       </c>
       <c r="E174">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="F174">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="G174">
-        <v>0</v>
+        <v>149</v>
+      </c>
+      <c r="H174">
+        <v>1</v>
+      </c>
+      <c r="I174">
+        <v>16</v>
+      </c>
+      <c r="J174">
+        <v>5</v>
+      </c>
+      <c r="K174">
+        <v>21</v>
+      </c>
+      <c r="L174">
+        <v>1</v>
+      </c>
+      <c r="M174">
+        <v>9</v>
+      </c>
+      <c r="N174">
+        <v>12</v>
+      </c>
+      <c r="O174">
+        <v>21</v>
+      </c>
+      <c r="P174">
+        <v>1</v>
+      </c>
+      <c r="Q174">
+        <v>13</v>
+      </c>
+      <c r="R174">
+        <v>8</v>
+      </c>
+      <c r="S174">
+        <v>21</v>
+      </c>
+      <c r="T174">
+        <v>2</v>
+      </c>
+      <c r="U174">
+        <v>13</v>
+      </c>
+      <c r="V174">
+        <v>19</v>
+      </c>
+      <c r="W174">
+        <v>32</v>
+      </c>
+      <c r="X174">
+        <v>1</v>
+      </c>
+      <c r="Y174">
+        <v>11</v>
+      </c>
+      <c r="Z174">
+        <v>10</v>
+      </c>
+      <c r="AA174">
+        <v>21</v>
+      </c>
+      <c r="AB174">
+        <v>2</v>
+      </c>
+      <c r="AC174">
+        <v>15</v>
+      </c>
+      <c r="AD174">
+        <v>18</v>
+      </c>
+      <c r="AE174">
+        <v>33</v>
       </c>
     </row>
     <row r="175" spans="1:47">
       <c r="A175" t="s">
         <v>404</v>
       </c>
       <c r="B175" t="s">
         <v>415</v>
       </c>
       <c r="C175" t="s">
         <v>416</v>
       </c>
       <c r="D175" t="s">
         <v>53</v>
       </c>
       <c r="E175">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F175">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G175">
-        <v>37</v>
+        <v>40</v>
+      </c>
+      <c r="H175">
+        <v>1</v>
+      </c>
+      <c r="I175">
+        <v>2</v>
+      </c>
+      <c r="J175">
+        <v>1</v>
+      </c>
+      <c r="K175">
+        <v>3</v>
       </c>
       <c r="L175">
         <v>1</v>
       </c>
       <c r="M175">
         <v>3</v>
       </c>
       <c r="N175">
         <v>4</v>
       </c>
       <c r="O175">
         <v>7</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
       <c r="Q175">
         <v>3</v>
       </c>
       <c r="R175">
         <v>3</v>
       </c>
       <c r="S175">
         <v>6</v>
       </c>
@@ -16747,164 +17263,164 @@
       </c>
       <c r="AC175">
         <v>6</v>
       </c>
       <c r="AD175">
         <v>4</v>
       </c>
       <c r="AE175">
         <v>10</v>
       </c>
     </row>
     <row r="176" spans="1:47">
       <c r="A176" t="s">
         <v>404</v>
       </c>
       <c r="B176" t="s">
         <v>417</v>
       </c>
       <c r="C176" t="s">
         <v>418</v>
       </c>
       <c r="D176" t="s">
         <v>50</v>
       </c>
       <c r="E176">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F176">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G176">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="AF176">
         <v>5</v>
       </c>
       <c r="AG176">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AH176">
         <v>58</v>
       </c>
       <c r="AI176">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AJ176">
         <v>6</v>
       </c>
       <c r="AK176">
         <v>74</v>
       </c>
       <c r="AL176">
         <v>55</v>
       </c>
       <c r="AM176">
         <v>129</v>
       </c>
       <c r="AN176">
         <v>5</v>
       </c>
       <c r="AO176">
         <v>59</v>
       </c>
       <c r="AP176">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="AQ176">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="177" spans="1:47">
       <c r="A177" t="s">
         <v>419</v>
       </c>
       <c r="B177" t="s">
         <v>420</v>
       </c>
       <c r="C177" t="s">
         <v>421</v>
       </c>
       <c r="D177" t="s">
         <v>53</v>
       </c>
       <c r="E177">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="F177">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="G177">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="H177">
         <v>2</v>
       </c>
       <c r="I177">
         <v>29</v>
       </c>
       <c r="J177">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="K177">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L177">
         <v>2</v>
       </c>
       <c r="M177">
         <v>25</v>
       </c>
       <c r="N177">
         <v>20</v>
       </c>
       <c r="O177">
         <v>45</v>
       </c>
       <c r="P177">
         <v>2</v>
       </c>
       <c r="Q177">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="R177">
         <v>29</v>
       </c>
       <c r="S177">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="T177">
         <v>3</v>
       </c>
       <c r="U177">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="V177">
         <v>29</v>
       </c>
       <c r="W177">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="X177">
         <v>3</v>
       </c>
       <c r="Y177">
         <v>37</v>
       </c>
       <c r="Z177">
         <v>29</v>
       </c>
       <c r="AA177">
         <v>66</v>
       </c>
       <c r="AB177">
         <v>3</v>
       </c>
       <c r="AC177">
         <v>29</v>
       </c>
       <c r="AD177">
         <v>34</v>
       </c>
       <c r="AE177">
         <v>63</v>
       </c>
@@ -17079,57 +17595,69 @@
       </c>
       <c r="AC179">
         <v>6</v>
       </c>
       <c r="AD179">
         <v>4</v>
       </c>
       <c r="AE179">
         <v>10</v>
       </c>
     </row>
     <row r="180" spans="1:47">
       <c r="A180" t="s">
         <v>419</v>
       </c>
       <c r="B180" t="s">
         <v>426</v>
       </c>
       <c r="C180" t="s">
         <v>427</v>
       </c>
       <c r="D180" t="s">
         <v>53</v>
       </c>
       <c r="E180">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F180">
         <v>22</v>
       </c>
       <c r="G180">
-        <v>34</v>
+        <v>36</v>
+      </c>
+      <c r="H180">
+        <v>1</v>
+      </c>
+      <c r="I180">
+        <v>2</v>
+      </c>
+      <c r="J180">
+        <v>0</v>
+      </c>
+      <c r="K180">
+        <v>2</v>
       </c>
       <c r="L180">
         <v>1</v>
       </c>
       <c r="M180">
         <v>5</v>
       </c>
       <c r="N180">
         <v>3</v>
       </c>
       <c r="O180">
         <v>8</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
       <c r="Q180">
         <v>2</v>
       </c>
       <c r="R180">
         <v>6</v>
       </c>
       <c r="S180">
         <v>8</v>
       </c>
@@ -17260,78 +17788,78 @@
       </c>
       <c r="AD181">
         <v>4</v>
       </c>
       <c r="AE181">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:47">
       <c r="A182" t="s">
         <v>419</v>
       </c>
       <c r="B182" t="s">
         <v>430</v>
       </c>
       <c r="C182" t="s">
         <v>431</v>
       </c>
       <c r="D182" t="s">
         <v>53</v>
       </c>
       <c r="E182">
         <v>73</v>
       </c>
       <c r="F182">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="G182">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="H182">
         <v>2</v>
       </c>
       <c r="I182">
         <v>12</v>
       </c>
       <c r="J182">
         <v>13</v>
       </c>
       <c r="K182">
         <v>25</v>
       </c>
       <c r="L182">
         <v>2</v>
       </c>
       <c r="M182">
         <v>9</v>
       </c>
       <c r="N182">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="O182">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="P182">
         <v>2</v>
       </c>
       <c r="Q182">
         <v>13</v>
       </c>
       <c r="R182">
         <v>16</v>
       </c>
       <c r="S182">
         <v>29</v>
       </c>
       <c r="T182">
         <v>2</v>
       </c>
       <c r="U182">
         <v>12</v>
       </c>
       <c r="V182">
         <v>13</v>
       </c>
       <c r="W182">
         <v>25</v>
       </c>
@@ -17352,69 +17880,69 @@
       </c>
       <c r="AC182">
         <v>15</v>
       </c>
       <c r="AD182">
         <v>13</v>
       </c>
       <c r="AE182">
         <v>28</v>
       </c>
     </row>
     <row r="183" spans="1:47">
       <c r="A183" t="s">
         <v>419</v>
       </c>
       <c r="B183" t="s">
         <v>432</v>
       </c>
       <c r="C183" t="s">
         <v>433</v>
       </c>
       <c r="D183" t="s">
         <v>53</v>
       </c>
       <c r="E183">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F183">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G183">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="H183">
         <v>1</v>
       </c>
       <c r="I183">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J183">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K183">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="L183">
         <v>1</v>
       </c>
       <c r="M183">
         <v>4</v>
       </c>
       <c r="N183">
         <v>1</v>
       </c>
       <c r="O183">
         <v>5</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
       <c r="Q183">
         <v>4</v>
       </c>
       <c r="R183">
         <v>8</v>
       </c>
       <c r="S183">
         <v>12</v>
       </c>
@@ -17542,270 +18070,270 @@
       </c>
       <c r="AC184">
         <v>4</v>
       </c>
       <c r="AD184">
         <v>3</v>
       </c>
       <c r="AE184">
         <v>7</v>
       </c>
     </row>
     <row r="185" spans="1:47">
       <c r="A185" t="s">
         <v>419</v>
       </c>
       <c r="B185" t="s">
         <v>436</v>
       </c>
       <c r="C185" t="s">
         <v>437</v>
       </c>
       <c r="D185" t="s">
         <v>53</v>
       </c>
       <c r="E185">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F185">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G185">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H185">
         <v>1</v>
       </c>
       <c r="I185">
         <v>7</v>
       </c>
       <c r="J185">
         <v>6</v>
       </c>
       <c r="K185">
         <v>13</v>
       </c>
       <c r="L185">
         <v>1</v>
       </c>
       <c r="M185">
         <v>10</v>
       </c>
       <c r="N185">
         <v>6</v>
       </c>
       <c r="O185">
         <v>16</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
       <c r="Q185">
         <v>3</v>
       </c>
       <c r="R185">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="S185">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="T185">
         <v>1</v>
       </c>
       <c r="U185">
         <v>3</v>
       </c>
       <c r="V185">
         <v>8</v>
       </c>
       <c r="W185">
         <v>11</v>
       </c>
       <c r="X185">
         <v>1</v>
       </c>
       <c r="Y185">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Z185">
         <v>1</v>
       </c>
       <c r="AA185">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AB185">
         <v>1</v>
       </c>
       <c r="AC185">
         <v>8</v>
       </c>
       <c r="AD185">
         <v>13</v>
       </c>
       <c r="AE185">
         <v>21</v>
       </c>
     </row>
     <row r="186" spans="1:47">
       <c r="A186" t="s">
         <v>419</v>
       </c>
       <c r="B186" t="s">
         <v>438</v>
       </c>
       <c r="C186" t="s">
         <v>439</v>
       </c>
       <c r="D186" t="s">
         <v>50</v>
       </c>
       <c r="E186">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="F186">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="G186">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="AF186">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AG186">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="AH186">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="AI186">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="AJ186">
         <v>4</v>
       </c>
       <c r="AK186">
         <v>45</v>
       </c>
       <c r="AL186">
         <v>31</v>
       </c>
       <c r="AM186">
         <v>76</v>
       </c>
       <c r="AN186">
         <v>3</v>
       </c>
       <c r="AO186">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AP186">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="AQ186">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="187" spans="1:47">
       <c r="A187" t="s">
         <v>419</v>
       </c>
       <c r="B187" t="s">
         <v>440</v>
       </c>
       <c r="C187" t="s">
         <v>441</v>
       </c>
       <c r="D187" t="s">
         <v>50</v>
       </c>
       <c r="E187">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F187">
         <v>72</v>
       </c>
       <c r="G187">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="AF187">
         <v>2</v>
       </c>
       <c r="AG187">
         <v>17</v>
       </c>
       <c r="AH187">
         <v>20</v>
       </c>
       <c r="AI187">
         <v>37</v>
       </c>
       <c r="AJ187">
         <v>3</v>
       </c>
       <c r="AK187">
         <v>18</v>
       </c>
       <c r="AL187">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="AM187">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AN187">
         <v>4</v>
       </c>
       <c r="AO187">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="AP187">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="AQ187">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="188" spans="1:47">
       <c r="A188" t="s">
         <v>442</v>
       </c>
       <c r="B188" t="s">
         <v>443</v>
       </c>
       <c r="C188" t="s">
         <v>444</v>
       </c>
       <c r="D188" t="s">
         <v>53</v>
       </c>
       <c r="E188">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F188">
         <v>124</v>
       </c>
       <c r="G188">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="H188">
         <v>3</v>
       </c>
       <c r="I188">
         <v>14</v>
       </c>
       <c r="J188">
         <v>22</v>
       </c>
       <c r="K188">
         <v>36</v>
       </c>
       <c r="L188">
         <v>3</v>
       </c>
       <c r="M188">
         <v>24</v>
       </c>
       <c r="N188">
         <v>21</v>
       </c>
       <c r="O188">
         <v>45</v>
       </c>
@@ -17827,57 +18355,57 @@
       <c r="U188">
         <v>25</v>
       </c>
       <c r="V188">
         <v>23</v>
       </c>
       <c r="W188">
         <v>48</v>
       </c>
       <c r="X188">
         <v>3</v>
       </c>
       <c r="Y188">
         <v>19</v>
       </c>
       <c r="Z188">
         <v>20</v>
       </c>
       <c r="AA188">
         <v>39</v>
       </c>
       <c r="AB188">
         <v>3</v>
       </c>
       <c r="AC188">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="AD188">
         <v>20</v>
       </c>
       <c r="AE188">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="189" spans="1:47">
       <c r="A189" t="s">
         <v>442</v>
       </c>
       <c r="B189" t="s">
         <v>445</v>
       </c>
       <c r="C189" t="s">
         <v>446</v>
       </c>
       <c r="D189" t="s">
         <v>53</v>
       </c>
       <c r="E189">
         <v>28</v>
       </c>
       <c r="F189">
         <v>18</v>
       </c>
       <c r="G189">
         <v>46</v>
       </c>
       <c r="H189">
@@ -18135,188 +18663,200 @@
       </c>
       <c r="AC191">
         <v>2</v>
       </c>
       <c r="AD191">
         <v>7</v>
       </c>
       <c r="AE191">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:47">
       <c r="A192" t="s">
         <v>442</v>
       </c>
       <c r="B192" t="s">
         <v>451</v>
       </c>
       <c r="C192" t="s">
         <v>452</v>
       </c>
       <c r="D192" t="s">
         <v>50</v>
       </c>
       <c r="E192">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F192">
         <v>295</v>
       </c>
       <c r="G192">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="AF192">
         <v>7</v>
       </c>
       <c r="AG192">
         <v>102</v>
       </c>
       <c r="AH192">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AI192">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="AJ192">
         <v>7</v>
       </c>
       <c r="AK192">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AL192">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AM192">
         <v>203</v>
       </c>
       <c r="AN192">
         <v>8</v>
       </c>
       <c r="AO192">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AP192">
         <v>101</v>
       </c>
       <c r="AQ192">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="193" spans="1:47">
       <c r="A193" t="s">
         <v>453</v>
       </c>
       <c r="B193" t="s">
         <v>454</v>
       </c>
       <c r="C193" t="s">
         <v>455</v>
       </c>
       <c r="D193" t="s">
         <v>53</v>
       </c>
       <c r="E193">
-        <v>374</v>
+        <v>432</v>
       </c>
       <c r="F193">
-        <v>298</v>
+        <v>378</v>
       </c>
       <c r="G193">
-        <v>672</v>
+        <v>810</v>
+      </c>
+      <c r="H193">
+        <v>6</v>
+      </c>
+      <c r="I193">
+        <v>61</v>
+      </c>
+      <c r="J193">
+        <v>79</v>
+      </c>
+      <c r="K193">
+        <v>140</v>
       </c>
       <c r="L193">
         <v>6</v>
       </c>
       <c r="M193">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="N193">
         <v>61</v>
       </c>
       <c r="O193">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="P193">
         <v>5</v>
       </c>
       <c r="Q193">
         <v>64</v>
       </c>
       <c r="R193">
         <v>47</v>
       </c>
       <c r="S193">
         <v>111</v>
       </c>
       <c r="T193">
         <v>6</v>
       </c>
       <c r="U193">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="V193">
         <v>63</v>
       </c>
       <c r="W193">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="X193">
         <v>5</v>
       </c>
       <c r="Y193">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Z193">
         <v>58</v>
       </c>
       <c r="AA193">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="AB193">
         <v>5</v>
       </c>
       <c r="AC193">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="AD193">
         <v>66</v>
       </c>
       <c r="AE193">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AR193">
         <v>1</v>
       </c>
       <c r="AS193">
         <v>6</v>
       </c>
       <c r="AT193">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AU193">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="194" spans="1:47">
       <c r="A194" t="s">
         <v>453</v>
       </c>
       <c r="B194" t="s">
         <v>456</v>
       </c>
       <c r="C194" t="s">
         <v>457</v>
       </c>
       <c r="D194" t="s">
         <v>53</v>
       </c>
       <c r="E194">
         <v>52</v>
       </c>
       <c r="F194">
         <v>47</v>
       </c>
       <c r="G194">
         <v>99</v>
       </c>
       <c r="H194">
@@ -18384,129 +18924,129 @@
       </c>
       <c r="AC194">
         <v>10</v>
       </c>
       <c r="AD194">
         <v>9</v>
       </c>
       <c r="AE194">
         <v>19</v>
       </c>
     </row>
     <row r="195" spans="1:47">
       <c r="A195" t="s">
         <v>453</v>
       </c>
       <c r="B195" t="s">
         <v>458</v>
       </c>
       <c r="C195" t="s">
         <v>459</v>
       </c>
       <c r="D195" t="s">
         <v>53</v>
       </c>
       <c r="E195">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F195">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="G195">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="H195">
         <v>3</v>
       </c>
       <c r="I195">
         <v>29</v>
       </c>
       <c r="J195">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K195">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L195">
         <v>3</v>
       </c>
       <c r="M195">
         <v>38</v>
       </c>
       <c r="N195">
         <v>38</v>
       </c>
       <c r="O195">
         <v>76</v>
       </c>
       <c r="P195">
         <v>3</v>
       </c>
       <c r="Q195">
         <v>40</v>
       </c>
       <c r="R195">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="S195">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="T195">
         <v>4</v>
       </c>
       <c r="U195">
         <v>53</v>
       </c>
       <c r="V195">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="W195">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="X195">
         <v>4</v>
       </c>
       <c r="Y195">
         <v>64</v>
       </c>
       <c r="Z195">
         <v>45</v>
       </c>
       <c r="AA195">
         <v>109</v>
       </c>
       <c r="AB195">
         <v>4</v>
       </c>
       <c r="AC195">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD195">
         <v>47</v>
       </c>
       <c r="AE195">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AR195">
         <v>2</v>
       </c>
       <c r="AS195">
         <v>7</v>
       </c>
       <c r="AT195">
         <v>6</v>
       </c>
       <c r="AU195">
         <v>13</v>
       </c>
     </row>
     <row r="196" spans="1:47">
       <c r="A196" t="s">
         <v>453</v>
       </c>
       <c r="B196" t="s">
         <v>460</v>
       </c>
       <c r="C196" t="s">
         <v>461</v>
       </c>
       <c r="D196" t="s">
@@ -18586,161 +19126,161 @@
       </c>
       <c r="AC196">
         <v>4</v>
       </c>
       <c r="AD196">
         <v>5</v>
       </c>
       <c r="AE196">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:47">
       <c r="A197" t="s">
         <v>453</v>
       </c>
       <c r="B197" t="s">
         <v>462</v>
       </c>
       <c r="C197" t="s">
         <v>463</v>
       </c>
       <c r="D197" t="s">
         <v>53</v>
       </c>
       <c r="E197">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F197">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="G197">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="H197">
         <v>2</v>
       </c>
       <c r="I197">
         <v>26</v>
       </c>
       <c r="J197">
         <v>15</v>
       </c>
       <c r="K197">
         <v>41</v>
       </c>
       <c r="L197">
         <v>2</v>
       </c>
       <c r="M197">
         <v>18</v>
       </c>
       <c r="N197">
         <v>12</v>
       </c>
       <c r="O197">
         <v>30</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
       <c r="Q197">
         <v>13</v>
       </c>
       <c r="R197">
         <v>11</v>
       </c>
       <c r="S197">
         <v>24</v>
       </c>
       <c r="T197">
         <v>1</v>
       </c>
       <c r="U197">
         <v>12</v>
       </c>
       <c r="V197">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="W197">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="X197">
         <v>1</v>
       </c>
       <c r="Y197">
         <v>9</v>
       </c>
       <c r="Z197">
         <v>9</v>
       </c>
       <c r="AA197">
         <v>18</v>
       </c>
       <c r="AB197">
         <v>1</v>
       </c>
       <c r="AC197">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="AD197">
         <v>8</v>
       </c>
       <c r="AE197">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:47">
       <c r="A198" t="s">
         <v>453</v>
       </c>
       <c r="B198" t="s">
         <v>464</v>
       </c>
       <c r="C198" t="s">
         <v>465</v>
       </c>
       <c r="D198" t="s">
         <v>53</v>
       </c>
       <c r="E198">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F198">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G198">
         <v>112</v>
       </c>
       <c r="H198">
         <v>1</v>
       </c>
       <c r="I198">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J198">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K198">
         <v>21</v>
       </c>
       <c r="L198">
         <v>1</v>
       </c>
       <c r="M198">
         <v>5</v>
       </c>
       <c r="N198">
         <v>6</v>
       </c>
       <c r="O198">
         <v>11</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
       <c r="Q198">
         <v>11</v>
       </c>
       <c r="R198">
         <v>8</v>
       </c>
@@ -18776,117 +19316,117 @@
       </c>
       <c r="AC198">
         <v>13</v>
       </c>
       <c r="AD198">
         <v>11</v>
       </c>
       <c r="AE198">
         <v>24</v>
       </c>
     </row>
     <row r="199" spans="1:47">
       <c r="A199" t="s">
         <v>453</v>
       </c>
       <c r="B199" t="s">
         <v>466</v>
       </c>
       <c r="C199" t="s">
         <v>467</v>
       </c>
       <c r="D199" t="s">
         <v>53</v>
       </c>
       <c r="E199">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="F199">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="G199">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H199">
         <v>1</v>
       </c>
       <c r="I199">
         <v>10</v>
       </c>
       <c r="J199">
         <v>12</v>
       </c>
       <c r="K199">
         <v>22</v>
       </c>
       <c r="L199">
         <v>2</v>
       </c>
       <c r="M199">
         <v>12</v>
       </c>
       <c r="N199">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="O199">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="P199">
         <v>2</v>
       </c>
       <c r="Q199">
         <v>15</v>
       </c>
       <c r="R199">
         <v>15</v>
       </c>
       <c r="S199">
         <v>30</v>
       </c>
       <c r="T199">
         <v>2</v>
       </c>
       <c r="U199">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="V199">
         <v>16</v>
       </c>
       <c r="W199">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="X199">
         <v>2</v>
       </c>
       <c r="Y199">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="Z199">
         <v>16</v>
       </c>
       <c r="AA199">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="AB199">
         <v>2</v>
       </c>
       <c r="AC199">
         <v>12</v>
       </c>
       <c r="AD199">
         <v>14</v>
       </c>
       <c r="AE199">
         <v>26</v>
       </c>
     </row>
     <row r="200" spans="1:47">
       <c r="A200" t="s">
         <v>453</v>
       </c>
       <c r="B200" t="s">
         <v>468</v>
       </c>
       <c r="C200" t="s">
         <v>469</v>
       </c>
       <c r="D200" t="s">
@@ -19156,329 +19696,401 @@
       </c>
       <c r="AC202">
         <v>8</v>
       </c>
       <c r="AD202">
         <v>4</v>
       </c>
       <c r="AE202">
         <v>12</v>
       </c>
     </row>
     <row r="203" spans="1:47">
       <c r="A203" t="s">
         <v>453</v>
       </c>
       <c r="B203" t="s">
         <v>474</v>
       </c>
       <c r="C203" t="s">
         <v>475</v>
       </c>
       <c r="D203" t="s">
         <v>53</v>
       </c>
       <c r="E203">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="F203">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="G203">
-        <v>0</v>
+        <v>56</v>
+      </c>
+      <c r="H203">
+        <v>1</v>
+      </c>
+      <c r="I203">
+        <v>3</v>
+      </c>
+      <c r="J203">
+        <v>3</v>
+      </c>
+      <c r="K203">
+        <v>6</v>
+      </c>
+      <c r="L203">
+        <v>1</v>
+      </c>
+      <c r="M203">
+        <v>8</v>
+      </c>
+      <c r="N203">
+        <v>3</v>
+      </c>
+      <c r="O203">
+        <v>11</v>
+      </c>
+      <c r="P203">
+        <v>1</v>
+      </c>
+      <c r="Q203">
+        <v>3</v>
+      </c>
+      <c r="R203">
+        <v>4</v>
+      </c>
+      <c r="S203">
+        <v>7</v>
+      </c>
+      <c r="T203">
+        <v>1</v>
+      </c>
+      <c r="U203">
+        <v>7</v>
+      </c>
+      <c r="V203">
+        <v>9</v>
+      </c>
+      <c r="W203">
+        <v>16</v>
+      </c>
+      <c r="X203">
+        <v>1</v>
+      </c>
+      <c r="Y203">
+        <v>2</v>
+      </c>
+      <c r="Z203">
+        <v>5</v>
+      </c>
+      <c r="AA203">
+        <v>7</v>
+      </c>
+      <c r="AB203">
+        <v>1</v>
+      </c>
+      <c r="AC203">
+        <v>2</v>
+      </c>
+      <c r="AD203">
+        <v>7</v>
+      </c>
+      <c r="AE203">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:47">
       <c r="A204" t="s">
         <v>453</v>
       </c>
       <c r="B204" t="s">
         <v>476</v>
       </c>
       <c r="C204" t="s">
         <v>477</v>
       </c>
       <c r="D204" t="s">
         <v>50</v>
       </c>
       <c r="E204">
         <v>55</v>
       </c>
       <c r="F204">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="G204">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="AF204">
         <v>2</v>
       </c>
       <c r="AG204">
         <v>20</v>
       </c>
       <c r="AH204">
         <v>17</v>
       </c>
       <c r="AI204">
         <v>37</v>
       </c>
       <c r="AJ204">
         <v>2</v>
       </c>
       <c r="AK204">
         <v>17</v>
       </c>
       <c r="AL204">
         <v>24</v>
       </c>
       <c r="AM204">
         <v>41</v>
       </c>
       <c r="AN204">
         <v>2</v>
       </c>
       <c r="AO204">
         <v>18</v>
       </c>
       <c r="AP204">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="AQ204">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="205" spans="1:47">
       <c r="A205" t="s">
         <v>453</v>
       </c>
       <c r="B205" t="s">
         <v>478</v>
       </c>
       <c r="C205" t="s">
         <v>479</v>
       </c>
       <c r="D205" t="s">
         <v>50</v>
       </c>
       <c r="E205">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F205">
         <v>21</v>
       </c>
       <c r="G205">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AF205">
         <v>1</v>
       </c>
       <c r="AG205">
         <v>8</v>
       </c>
       <c r="AH205">
         <v>6</v>
       </c>
       <c r="AI205">
         <v>14</v>
       </c>
       <c r="AJ205">
         <v>1</v>
       </c>
       <c r="AK205">
         <v>15</v>
       </c>
       <c r="AL205">
         <v>6</v>
       </c>
       <c r="AM205">
         <v>21</v>
       </c>
       <c r="AN205">
         <v>1</v>
       </c>
       <c r="AO205">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AP205">
         <v>9</v>
       </c>
       <c r="AQ205">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="206" spans="1:47">
       <c r="A206" t="s">
         <v>453</v>
       </c>
       <c r="B206" t="s">
         <v>480</v>
       </c>
       <c r="C206" t="s">
         <v>481</v>
       </c>
       <c r="D206" t="s">
         <v>50</v>
       </c>
       <c r="E206">
         <v>305</v>
       </c>
       <c r="F206">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="G206">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="AF206">
         <v>7</v>
       </c>
       <c r="AG206">
         <v>97</v>
       </c>
       <c r="AH206">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AI206">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="AJ206">
         <v>7</v>
       </c>
       <c r="AK206">
         <v>96</v>
       </c>
       <c r="AL206">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AM206">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="AN206">
         <v>8</v>
       </c>
       <c r="AO206">
         <v>109</v>
       </c>
       <c r="AP206">
         <v>96</v>
       </c>
       <c r="AQ206">
         <v>205</v>
       </c>
       <c r="AR206">
         <v>3</v>
       </c>
       <c r="AS206">
         <v>3</v>
       </c>
       <c r="AT206">
         <v>5</v>
       </c>
       <c r="AU206">
         <v>8</v>
       </c>
     </row>
     <row r="207" spans="1:47">
       <c r="A207" t="s">
         <v>482</v>
       </c>
       <c r="B207" t="s">
         <v>483</v>
       </c>
       <c r="C207" t="s">
         <v>484</v>
       </c>
       <c r="D207" t="s">
         <v>53</v>
       </c>
       <c r="E207">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F207">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="G207">
         <v>203</v>
       </c>
       <c r="H207">
         <v>2</v>
       </c>
       <c r="I207">
         <v>12</v>
       </c>
       <c r="J207">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K207">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="L207">
         <v>1</v>
       </c>
       <c r="M207">
         <v>11</v>
       </c>
       <c r="N207">
         <v>14</v>
       </c>
       <c r="O207">
         <v>25</v>
       </c>
       <c r="P207">
         <v>2</v>
       </c>
       <c r="Q207">
         <v>18</v>
       </c>
       <c r="R207">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="S207">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="T207">
         <v>2</v>
       </c>
       <c r="U207">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="V207">
         <v>21</v>
       </c>
       <c r="W207">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="X207">
         <v>2</v>
       </c>
       <c r="Y207">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="Z207">
         <v>22</v>
       </c>
       <c r="AA207">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AB207">
         <v>2</v>
       </c>
       <c r="AC207">
         <v>16</v>
       </c>
       <c r="AD207">
         <v>24</v>
       </c>
       <c r="AE207">
         <v>40</v>
       </c>
     </row>
     <row r="208" spans="1:47">
       <c r="A208" t="s">
         <v>482</v>
       </c>
       <c r="B208" t="s">
         <v>485</v>
       </c>
       <c r="C208" t="s">
         <v>486</v>
       </c>
       <c r="D208" t="s">
@@ -19558,57 +20170,69 @@
       </c>
       <c r="AC208">
         <v>6</v>
       </c>
       <c r="AD208">
         <v>6</v>
       </c>
       <c r="AE208">
         <v>12</v>
       </c>
     </row>
     <row r="209" spans="1:47">
       <c r="A209" t="s">
         <v>482</v>
       </c>
       <c r="B209" t="s">
         <v>487</v>
       </c>
       <c r="C209" t="s">
         <v>488</v>
       </c>
       <c r="D209" t="s">
         <v>53</v>
       </c>
       <c r="E209">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F209">
         <v>10</v>
       </c>
       <c r="G209">
-        <v>28</v>
+        <v>29</v>
+      </c>
+      <c r="H209">
+        <v>1</v>
+      </c>
+      <c r="I209">
+        <v>1</v>
+      </c>
+      <c r="J209">
+        <v>0</v>
+      </c>
+      <c r="K209">
+        <v>1</v>
       </c>
       <c r="L209">
         <v>1</v>
       </c>
       <c r="M209">
         <v>3</v>
       </c>
       <c r="N209">
         <v>1</v>
       </c>
       <c r="O209">
         <v>4</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
       <c r="Q209">
         <v>2</v>
       </c>
       <c r="R209">
         <v>3</v>
       </c>
       <c r="S209">
         <v>5</v>
       </c>
@@ -19641,152 +20265,152 @@
       </c>
       <c r="AC209">
         <v>2</v>
       </c>
       <c r="AD209">
         <v>2</v>
       </c>
       <c r="AE209">
         <v>4</v>
       </c>
     </row>
     <row r="210" spans="1:47">
       <c r="A210" t="s">
         <v>482</v>
       </c>
       <c r="B210" t="s">
         <v>489</v>
       </c>
       <c r="C210" t="s">
         <v>490</v>
       </c>
       <c r="D210" t="s">
         <v>50</v>
       </c>
       <c r="E210">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F210">
         <v>65</v>
       </c>
       <c r="G210">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="AF210">
         <v>2</v>
       </c>
       <c r="AG210">
         <v>30</v>
       </c>
       <c r="AH210">
         <v>22</v>
       </c>
       <c r="AI210">
         <v>52</v>
       </c>
       <c r="AJ210">
         <v>2</v>
       </c>
       <c r="AK210">
         <v>24</v>
       </c>
       <c r="AL210">
         <v>20</v>
       </c>
       <c r="AM210">
         <v>44</v>
       </c>
       <c r="AN210">
         <v>3</v>
       </c>
       <c r="AO210">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="AP210">
         <v>23</v>
       </c>
       <c r="AQ210">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="211" spans="1:47">
       <c r="A211" t="s">
         <v>491</v>
       </c>
       <c r="B211" t="s">
         <v>492</v>
       </c>
       <c r="C211" t="s">
         <v>493</v>
       </c>
       <c r="D211" t="s">
         <v>53</v>
       </c>
       <c r="E211">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F211">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G211">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H211">
         <v>1</v>
       </c>
       <c r="I211">
         <v>5</v>
       </c>
       <c r="J211">
         <v>6</v>
       </c>
       <c r="K211">
         <v>11</v>
       </c>
       <c r="L211">
         <v>1</v>
       </c>
       <c r="M211">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="N211">
         <v>8</v>
       </c>
       <c r="O211">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
       <c r="Q211">
         <v>5</v>
       </c>
       <c r="R211">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="S211">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="T211">
         <v>1</v>
       </c>
       <c r="U211">
         <v>5</v>
       </c>
       <c r="V211">
         <v>7</v>
       </c>
       <c r="W211">
         <v>12</v>
       </c>
       <c r="X211">
         <v>1</v>
       </c>
       <c r="Y211">
         <v>8</v>
       </c>
       <c r="Z211">
         <v>11</v>
       </c>
       <c r="AA211">
         <v>19</v>
       </c>
@@ -19795,81 +20419,93 @@
       </c>
       <c r="AC211">
         <v>8</v>
       </c>
       <c r="AD211">
         <v>5</v>
       </c>
       <c r="AE211">
         <v>13</v>
       </c>
     </row>
     <row r="212" spans="1:47">
       <c r="A212" t="s">
         <v>491</v>
       </c>
       <c r="B212" t="s">
         <v>494</v>
       </c>
       <c r="C212" t="s">
         <v>495</v>
       </c>
       <c r="D212" t="s">
         <v>53</v>
       </c>
       <c r="E212">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="F212">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G212">
-        <v>83</v>
+        <v>93</v>
+      </c>
+      <c r="H212">
+        <v>1</v>
+      </c>
+      <c r="I212">
+        <v>10</v>
+      </c>
+      <c r="J212">
+        <v>1</v>
+      </c>
+      <c r="K212">
+        <v>11</v>
       </c>
       <c r="L212">
         <v>1</v>
       </c>
       <c r="M212">
         <v>5</v>
       </c>
       <c r="N212">
         <v>8</v>
       </c>
       <c r="O212">
         <v>13</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
       <c r="Q212">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="R212">
         <v>4</v>
       </c>
       <c r="S212">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="T212">
         <v>1</v>
       </c>
       <c r="U212">
         <v>17</v>
       </c>
       <c r="V212">
         <v>7</v>
       </c>
       <c r="W212">
         <v>24</v>
       </c>
       <c r="X212">
         <v>1</v>
       </c>
       <c r="Y212">
         <v>8</v>
       </c>
       <c r="Z212">
         <v>10</v>
       </c>
       <c r="AA212">
         <v>18</v>
       </c>
@@ -19881,90 +20517,90 @@
       </c>
       <c r="AD212">
         <v>8</v>
       </c>
       <c r="AE212">
         <v>14</v>
       </c>
     </row>
     <row r="213" spans="1:47">
       <c r="A213" t="s">
         <v>491</v>
       </c>
       <c r="B213" t="s">
         <v>496</v>
       </c>
       <c r="C213" t="s">
         <v>497</v>
       </c>
       <c r="D213" t="s">
         <v>53</v>
       </c>
       <c r="E213">
         <v>19</v>
       </c>
       <c r="F213">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G213">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H213">
         <v>1</v>
       </c>
       <c r="I213">
         <v>1</v>
       </c>
       <c r="J213">
         <v>2</v>
       </c>
       <c r="K213">
         <v>3</v>
       </c>
       <c r="L213">
         <v>1</v>
       </c>
       <c r="M213">
         <v>3</v>
       </c>
       <c r="N213">
         <v>2</v>
       </c>
       <c r="O213">
         <v>5</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
       <c r="Q213">
         <v>4</v>
       </c>
       <c r="R213">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="S213">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="T213">
         <v>1</v>
       </c>
       <c r="U213">
         <v>3</v>
       </c>
       <c r="V213">
         <v>4</v>
       </c>
       <c r="W213">
         <v>7</v>
       </c>
       <c r="X213">
         <v>1</v>
       </c>
       <c r="Y213">
         <v>5</v>
       </c>
       <c r="Z213">
         <v>2</v>
       </c>
       <c r="AA213">
         <v>7</v>
       </c>
@@ -20163,69 +20799,69 @@
       </c>
       <c r="AC215">
         <v>9</v>
       </c>
       <c r="AD215">
         <v>2</v>
       </c>
       <c r="AE215">
         <v>11</v>
       </c>
     </row>
     <row r="216" spans="1:47">
       <c r="A216" t="s">
         <v>491</v>
       </c>
       <c r="B216" t="s">
         <v>502</v>
       </c>
       <c r="C216" t="s">
         <v>503</v>
       </c>
       <c r="D216" t="s">
         <v>53</v>
       </c>
       <c r="E216">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F216">
         <v>29</v>
       </c>
       <c r="G216">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H216">
         <v>1</v>
       </c>
       <c r="I216">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J216">
         <v>2</v>
       </c>
       <c r="K216">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L216">
         <v>1</v>
       </c>
       <c r="M216">
         <v>1</v>
       </c>
       <c r="N216">
         <v>5</v>
       </c>
       <c r="O216">
         <v>6</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
       <c r="Q216">
         <v>3</v>
       </c>
       <c r="R216">
         <v>6</v>
       </c>
       <c r="S216">
         <v>9</v>
       </c>
@@ -20294,188 +20930,188 @@
       <c r="I217">
         <v>8</v>
       </c>
       <c r="J217">
         <v>7</v>
       </c>
       <c r="K217">
         <v>15</v>
       </c>
       <c r="L217">
         <v>1</v>
       </c>
       <c r="M217">
         <v>10</v>
       </c>
       <c r="N217">
         <v>9</v>
       </c>
       <c r="O217">
         <v>19</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
       <c r="Q217">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="R217">
         <v>7</v>
       </c>
       <c r="S217">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="T217">
         <v>1</v>
       </c>
       <c r="U217">
         <v>13</v>
       </c>
       <c r="V217">
         <v>7</v>
       </c>
       <c r="W217">
         <v>20</v>
       </c>
       <c r="X217">
         <v>2</v>
       </c>
       <c r="Y217">
         <v>18</v>
       </c>
       <c r="Z217">
         <v>17</v>
       </c>
       <c r="AA217">
         <v>35</v>
       </c>
       <c r="AB217">
         <v>1</v>
       </c>
       <c r="AC217">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="AD217">
         <v>16</v>
       </c>
       <c r="AE217">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="218" spans="1:47">
       <c r="A218" t="s">
         <v>491</v>
       </c>
       <c r="B218" t="s">
         <v>506</v>
       </c>
       <c r="C218" t="s">
         <v>507</v>
       </c>
       <c r="D218" t="s">
         <v>53</v>
       </c>
       <c r="E218">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="F218">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="G218">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H218">
         <v>2</v>
       </c>
       <c r="I218">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J218">
         <v>12</v>
       </c>
       <c r="K218">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L218">
         <v>1</v>
       </c>
       <c r="M218">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="N218">
         <v>9</v>
       </c>
       <c r="O218">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
       <c r="Q218">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="R218">
         <v>10</v>
       </c>
       <c r="S218">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="T218">
         <v>2</v>
       </c>
       <c r="U218">
         <v>17</v>
       </c>
       <c r="V218">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="W218">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="X218">
         <v>2</v>
       </c>
       <c r="Y218">
         <v>13</v>
       </c>
       <c r="Z218">
         <v>18</v>
       </c>
       <c r="AA218">
         <v>31</v>
       </c>
       <c r="AB218">
         <v>2</v>
       </c>
       <c r="AC218">
         <v>22</v>
       </c>
       <c r="AD218">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="AE218">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="219" spans="1:47">
       <c r="A219" t="s">
         <v>491</v>
       </c>
       <c r="B219" t="s">
         <v>508</v>
       </c>
       <c r="C219" t="s">
         <v>509</v>
       </c>
       <c r="D219" t="s">
         <v>53</v>
       </c>
       <c r="E219">
         <v>29</v>
       </c>
       <c r="F219">
         <v>22</v>
       </c>
       <c r="G219">
         <v>51</v>
       </c>
       <c r="H219">
@@ -20638,81 +21274,81 @@
       </c>
       <c r="AC220">
         <v>9</v>
       </c>
       <c r="AD220">
         <v>4</v>
       </c>
       <c r="AE220">
         <v>13</v>
       </c>
     </row>
     <row r="221" spans="1:47">
       <c r="A221" t="s">
         <v>491</v>
       </c>
       <c r="B221" t="s">
         <v>512</v>
       </c>
       <c r="C221" t="s">
         <v>513</v>
       </c>
       <c r="D221" t="s">
         <v>50</v>
       </c>
       <c r="E221">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F221">
         <v>92</v>
       </c>
       <c r="G221">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="AF221">
         <v>2</v>
       </c>
       <c r="AG221">
         <v>23</v>
       </c>
       <c r="AH221">
         <v>33</v>
       </c>
       <c r="AI221">
         <v>56</v>
       </c>
       <c r="AJ221">
         <v>2</v>
       </c>
       <c r="AK221">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="AL221">
         <v>23</v>
       </c>
       <c r="AM221">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AN221">
         <v>3</v>
       </c>
       <c r="AO221">
         <v>44</v>
       </c>
       <c r="AP221">
         <v>36</v>
       </c>
       <c r="AQ221">
         <v>80</v>
       </c>
     </row>
     <row r="222" spans="1:47">
       <c r="A222" t="s">
         <v>491</v>
       </c>
       <c r="B222" t="s">
         <v>514</v>
       </c>
       <c r="C222" t="s">
         <v>515</v>
       </c>
       <c r="D222" t="s">
@@ -20815,57 +21451,57 @@
       </c>
       <c r="AO223">
         <v>6</v>
       </c>
       <c r="AP223">
         <v>2</v>
       </c>
       <c r="AQ223">
         <v>8</v>
       </c>
     </row>
     <row r="224" spans="1:47">
       <c r="A224" t="s">
         <v>518</v>
       </c>
       <c r="B224" t="s">
         <v>519</v>
       </c>
       <c r="C224" t="s">
         <v>520</v>
       </c>
       <c r="D224" t="s">
         <v>53</v>
       </c>
       <c r="E224">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F224">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G224">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="H224">
         <v>2</v>
       </c>
       <c r="I224">
         <v>13</v>
       </c>
       <c r="J224">
         <v>17</v>
       </c>
       <c r="K224">
         <v>30</v>
       </c>
       <c r="L224">
         <v>2</v>
       </c>
       <c r="M224">
         <v>16</v>
       </c>
       <c r="N224">
         <v>16</v>
       </c>
       <c r="O224">
         <v>32</v>
       </c>
@@ -20875,128 +21511,128 @@
       <c r="Q224">
         <v>14</v>
       </c>
       <c r="R224">
         <v>14</v>
       </c>
       <c r="S224">
         <v>28</v>
       </c>
       <c r="T224">
         <v>2</v>
       </c>
       <c r="U224">
         <v>22</v>
       </c>
       <c r="V224">
         <v>14</v>
       </c>
       <c r="W224">
         <v>36</v>
       </c>
       <c r="X224">
         <v>2</v>
       </c>
       <c r="Y224">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Z224">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="AA224">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="AB224">
         <v>2</v>
       </c>
       <c r="AC224">
         <v>25</v>
       </c>
       <c r="AD224">
         <v>14</v>
       </c>
       <c r="AE224">
         <v>39</v>
       </c>
     </row>
     <row r="225" spans="1:47">
       <c r="A225" t="s">
         <v>518</v>
       </c>
       <c r="B225" t="s">
         <v>521</v>
       </c>
       <c r="C225" t="s">
         <v>522</v>
       </c>
       <c r="D225" t="s">
         <v>53</v>
       </c>
       <c r="E225">
         <v>21</v>
       </c>
       <c r="F225">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G225">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H225">
         <v>1</v>
       </c>
       <c r="I225">
         <v>6</v>
       </c>
       <c r="J225">
         <v>0</v>
       </c>
       <c r="K225">
         <v>6</v>
       </c>
       <c r="L225">
         <v>1</v>
       </c>
       <c r="M225">
         <v>1</v>
       </c>
       <c r="N225">
         <v>1</v>
       </c>
       <c r="O225">
         <v>2</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
       <c r="Q225">
         <v>0</v>
       </c>
       <c r="R225">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="S225">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="T225">
         <v>1</v>
       </c>
       <c r="U225">
         <v>4</v>
       </c>
       <c r="V225">
         <v>0</v>
       </c>
       <c r="W225">
         <v>4</v>
       </c>
       <c r="X225">
         <v>1</v>
       </c>
       <c r="Y225">
         <v>5</v>
       </c>
       <c r="Z225">
         <v>4</v>
       </c>
       <c r="AA225">
         <v>9</v>
       </c>
@@ -21005,80 +21641,164 @@
       </c>
       <c r="AC225">
         <v>5</v>
       </c>
       <c r="AD225">
         <v>7</v>
       </c>
       <c r="AE225">
         <v>12</v>
       </c>
     </row>
     <row r="226" spans="1:47">
       <c r="A226" t="s">
         <v>518</v>
       </c>
       <c r="B226" t="s">
         <v>523</v>
       </c>
       <c r="C226" t="s">
         <v>524</v>
       </c>
       <c r="D226" t="s">
         <v>53</v>
       </c>
       <c r="E226">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="F226">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="G226">
-        <v>0</v>
+        <v>89</v>
+      </c>
+      <c r="H226">
+        <v>1</v>
+      </c>
+      <c r="I226">
+        <v>7</v>
+      </c>
+      <c r="J226">
+        <v>5</v>
+      </c>
+      <c r="K226">
+        <v>12</v>
+      </c>
+      <c r="L226">
+        <v>1</v>
+      </c>
+      <c r="M226">
+        <v>7</v>
+      </c>
+      <c r="N226">
+        <v>7</v>
+      </c>
+      <c r="O226">
+        <v>14</v>
+      </c>
+      <c r="P226">
+        <v>1</v>
+      </c>
+      <c r="Q226">
+        <v>8</v>
+      </c>
+      <c r="R226">
+        <v>5</v>
+      </c>
+      <c r="S226">
+        <v>13</v>
+      </c>
+      <c r="T226">
+        <v>1</v>
+      </c>
+      <c r="U226">
+        <v>5</v>
+      </c>
+      <c r="V226">
+        <v>7</v>
+      </c>
+      <c r="W226">
+        <v>12</v>
+      </c>
+      <c r="X226">
+        <v>1</v>
+      </c>
+      <c r="Y226">
+        <v>9</v>
+      </c>
+      <c r="Z226">
+        <v>9</v>
+      </c>
+      <c r="AA226">
+        <v>18</v>
+      </c>
+      <c r="AB226">
+        <v>1</v>
+      </c>
+      <c r="AC226">
+        <v>10</v>
+      </c>
+      <c r="AD226">
+        <v>10</v>
+      </c>
+      <c r="AE226">
+        <v>20</v>
       </c>
     </row>
     <row r="227" spans="1:47">
       <c r="A227" t="s">
         <v>518</v>
       </c>
       <c r="B227" t="s">
         <v>525</v>
       </c>
       <c r="C227" t="s">
         <v>526</v>
       </c>
       <c r="D227" t="s">
         <v>50</v>
       </c>
       <c r="E227">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="F227">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="G227">
-        <v>88</v>
+        <v>132</v>
+      </c>
+      <c r="AF227">
+        <v>2</v>
+      </c>
+      <c r="AG227">
+        <v>17</v>
+      </c>
+      <c r="AH227">
+        <v>27</v>
+      </c>
+      <c r="AI227">
+        <v>44</v>
       </c>
       <c r="AJ227">
         <v>2</v>
       </c>
       <c r="AK227">
         <v>23</v>
       </c>
       <c r="AL227">
         <v>25</v>
       </c>
       <c r="AM227">
         <v>48</v>
       </c>
       <c r="AN227">
         <v>2</v>
       </c>
       <c r="AO227">
         <v>20</v>
       </c>
       <c r="AP227">
         <v>20</v>
       </c>
       <c r="AQ227">
         <v>40</v>
       </c>